--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1025,87 +1031,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1140,3534 +1121,3658 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>27</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>106287948000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>135729662000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>134690663000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>95581041000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>93854626000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>182979329000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>106650146000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>155268324000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>170465768000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>108891002000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>139684906000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>123411986000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>194512163000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>89213657000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>92944180000.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>11926000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6871000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14922000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6325000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4303000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4950000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4256000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>15818805000.0</v>
+      </c>
+      <c r="C5">
         <v>11211891000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-768617000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>999201000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2296333000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>204787000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5565805000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2882271000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5642061000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1768069000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1103725000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10355155000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-952827000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>5920918000.0</v>
+      </c>
+      <c r="C7">
         <v>8871694000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4083433000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7319544000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4139948000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7034632000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>48000000000.0</v>
       </c>
       <c r="C8">
         <v>48000000000.0</v>
       </c>
       <c r="D8">
         <v>48000000000.0</v>
       </c>
       <c r="E8">
         <v>48000000000.0</v>
       </c>
       <c r="F8">
         <v>48000000000.0</v>
       </c>
       <c r="G8">
         <v>48000000000.0</v>
       </c>
       <c r="H8">
         <v>48000000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>48000000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>1067308000.0</v>
       </c>
       <c r="D9">
         <v>1067308000.0</v>
       </c>
       <c r="E9">
         <v>1067308000.0</v>
       </c>
       <c r="F9">
         <v>1067308000.0</v>
       </c>
       <c r="G9">
         <v>1067308000.0</v>
       </c>
       <c r="H9">
         <v>1067308000.0</v>
       </c>
       <c r="I9">
         <v>1067308000.0</v>
       </c>
       <c r="J9">
         <v>1067308000.0</v>
       </c>
       <c r="K9">
         <v>1067308000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>1067308000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>10542155000.0</v>
+      </c>
+      <c r="C10">
         <v>134024126000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13693684000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12911272000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>129679150000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>115208827000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>167110671000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>127804115000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>115691659000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>172208102000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>156774403000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>188367934000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>139942450000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>147577283000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>96764962000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>62499921000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>18930477000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5775358000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4782003000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11062000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3692000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4077000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3319000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1411000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1376000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1639000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>10542155000.0</v>
+      </c>
+      <c r="C12">
         <v>134481683000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14123578000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13176505000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>129964362000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>115491250000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>167110671000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>127804115000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>115691659000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>172208102000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>156774403000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>188367934000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>139942450000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>147577283000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>96764962000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>62499921000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>48000000000.0</v>
       </c>
       <c r="C13">
         <v>48000000000.0</v>
       </c>
       <c r="D13">
         <v>48000000000.0</v>
       </c>
       <c r="E13">
         <v>48000000000.0</v>
       </c>
       <c r="F13">
         <v>48000000000.0</v>
       </c>
       <c r="G13">
         <v>48000000000.0</v>
       </c>
       <c r="H13">
         <v>48000000000.0</v>
       </c>
       <c r="I13">
         <v>48000000000.0</v>
       </c>
       <c r="J13">
         <v>48000000000.0</v>
       </c>
       <c r="K13">
         <v>48000000000.0</v>
       </c>
       <c r="L13">
         <v>48000000000.0</v>
       </c>
       <c r="M13">
         <v>48000000000.0</v>
       </c>
       <c r="N13">
         <v>48000000000.0</v>
       </c>
       <c r="O13">
         <v>48000000000.0</v>
       </c>
       <c r="P13">
         <v>48000000000.0</v>
       </c>
       <c r="Q13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="R13">
         <v>47785000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000000.0</v>
       </c>
       <c r="S13">
         <v>48000000000.0</v>
       </c>
       <c r="T13">
         <v>48000000000.0</v>
       </c>
       <c r="U13">
         <v>48000000000.0</v>
       </c>
       <c r="V13">
         <v>48000000000.0</v>
       </c>
       <c r="W13">
         <v>48000000000.0</v>
       </c>
       <c r="X13">
         <v>48000000000.0</v>
       </c>
       <c r="Y13">
-        <v>48000000.0</v>
+        <v>48000000000.0</v>
       </c>
       <c r="Z13">
         <v>48000000.0</v>
       </c>
+      <c r="AA13">
+        <v>48000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>384000000.0</v>
       </c>
       <c r="C14">
         <v>384000000.0</v>
       </c>
       <c r="D14">
         <v>384000000.0</v>
       </c>
       <c r="E14">
         <v>384000000.0</v>
       </c>
       <c r="F14">
         <v>384000000.0</v>
       </c>
       <c r="G14">
-        <v>192000000.0</v>
+        <v>384000000.0</v>
       </c>
       <c r="H14">
         <v>192000000.0</v>
       </c>
       <c r="I14">
         <v>192000000.0</v>
       </c>
       <c r="J14">
         <v>192000000.0</v>
       </c>
       <c r="K14">
         <v>192000000.0</v>
       </c>
       <c r="L14">
         <v>192000000.0</v>
       </c>
       <c r="M14">
+        <v>192000000.0</v>
+      </c>
+      <c r="N14">
         <v>191725761.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191140000.0</v>
       </c>
       <c r="O14">
         <v>191140000.0</v>
       </c>
-      <c r="P14"/>
+      <c r="P14">
+        <v>191140000.0</v>
+      </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>873461000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>179000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>281793000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9007801000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5098414000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>6992141000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12529999000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>47</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>-703777617000.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>897237746000.0</v>
+      </c>
+      <c r="C23">
         <v>1082550737000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>982940217000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>888973513000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>822740369000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>859876511000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1158038755000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1061398832000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1076575416000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1063856088000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1464530018000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1353902235000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1099220176000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>996178690000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>954710771000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>549173428000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>8871694000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4083433000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7319544000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4139948000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7034632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26">
+        <v>256243149000.0</v>
+      </c>
+      <c r="C26">
         <v>226378021000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>168142879000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>176937125000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>175612519000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>133651892000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>176180163000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>154957693000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>141888886000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>120624427000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>160273596000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-4621237000.0</v>
+      </c>
+      <c r="C28">
         <v>-125152432000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-9610251000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5591728000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-125539202000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-108174195000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-167110671000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-127804115000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-115691659000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-172208102000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-156774403000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-188367934000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-139942450000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-147577283000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-96764962000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-62499921000.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>362927409000.0</v>
+      </c>
+      <c r="C29">
         <v>398470362000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>371724043000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>365125870000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>359942738000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>351701797000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>334102591000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>322963064000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>295392424000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>365906047000.0</v>
+      </c>
+      <c r="C30">
         <v>186992801000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2561002000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>206267901000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>151598978000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>141877587000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>192392661000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>175236399000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>217540042000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>197920549000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>150442578000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>365125870000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>359942738000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>351701797000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>334102591000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>322963064000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>295392424000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>272236566000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>246906068000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>520789544000.0</v>
+      </c>
+      <c r="C33">
         <v>895557936000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>195773383000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>205067912000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>202035703000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>208128927000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>211967671000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>186524613000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>178144355000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>150926449000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>113181728000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>101542244000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>101642571000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>105656484000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>88721724000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>96259514000.0</v>
       </c>
-      <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>534310337000.0</v>
+      </c>
+      <c r="C35">
         <v>684080375000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>611216174000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9976872000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4634392000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4139948000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>105251203000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>106650146000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>155268324000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>170465768000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>108891002000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>139684906000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>123411986000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>194512163000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>89213657000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>92944180000.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>16120843000.0</v>
+      </c>
+      <c r="C36">
         <v>616110769000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-5229301000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-205067912000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-202035703000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-208128927000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-211967671000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-186524613000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-178144355000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-150926449000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-113181728000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-101542244000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-101642571000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-105656484000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-88721724000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-96259514000.0</v>
       </c>
-      <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>120096963000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>670729096000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>490740304000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>536256334000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>778960413000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>747070104000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>782739402000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>740721537000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1194573887000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1063992057000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>857635155000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>742944923000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>769224085000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>390413993000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>7525869000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7232690000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5999151000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7199000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5584000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>7876000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>8230000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6931000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3652000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1579000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>64</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>569295934000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>452585817000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>438358027000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>367320048000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>355356759000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>457304933000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>501061493000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>497914317000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>478240814000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>995754658000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>13609925000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11269661000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4375825000.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
+      <c r="AA39"/>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>-3375697000.0</v>
+      </c>
+      <c r="C40">
         <v>67087988000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>35224052000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-3597699000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-3829498000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-9007801000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-186774829000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-111317958000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-13502800000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-16828479000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-3583135000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-1956237000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-2034322000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-196698987000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-1457263000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-1093443000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
+      <c r="AA40"/>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>41991223000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>48682342000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>63641302000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>49306081000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>65882972000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>59020968000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>54858768000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>20480463000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>12235701000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>10947545000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>16370166000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16108576000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>15983749000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>19455506000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>20726081000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>9651000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13711000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>5144000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4956000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2538000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3108000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>6762000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>1067308000.0</v>
       </c>
       <c r="C42">
         <v>1067308000.0</v>
       </c>
       <c r="D42">
         <v>1067308000.0</v>
       </c>
       <c r="E42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="F42">
         <v>5172344000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1067308000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-10064302000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-4697234000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-10216814000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-2468830000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-1140142000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-19643002000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-8532692000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>9677819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360830000.0</v>
       </c>
       <c r="P42">
         <v>360830000.0</v>
       </c>
-      <c r="Q42"/>
+      <c r="Q42">
+        <v>360830000.0</v>
+      </c>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>97661167000.0</v>
+      </c>
+      <c r="C45">
         <v>94537985000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>90389386000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>82878473000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>75834679000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>75077831000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>64971059000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>39346502000.0</v>
+      </c>
+      <c r="C46">
         <v>43746829000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32859805000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>28130787000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>26423184000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>33279548000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>30497064000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>27724518000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>30419687000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>25911598000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>22919384000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>19087498000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>18458801000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>14295653000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>13477299000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>11731948000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>43746829000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>32859805000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>28130787000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>26423184000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>33279548000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>30497064000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>27724518000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>30419687000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>25911598000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>22919384000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>19087498000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>18458801000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>14295653000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>13477299000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>11731948000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>12914364000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>12172125000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>8628501000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11422000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>13036000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>11212000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>15496000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>16089000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12041000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>10253000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>298041296000.0</v>
+      </c>
+      <c r="C48">
         <v>338191163000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>323425352000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>315059361000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>304474061000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>302429702000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>290601088000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>276778027000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>251967177000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>224937327000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>198942485000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>166837974000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>140046705000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>117573661000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>99065993000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>80083667000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>73355895000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>68527380000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>63505673000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>60467000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>52545000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>48801000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>53596000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>48777000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>42799000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>34151000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>5920918000.0</v>
+      </c>
+      <c r="C51">
         <v>8871694000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4083433000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10738243000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7687653000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9929316000.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
         <v>3375697000.0</v>
       </c>
       <c r="C52">
         <v>3375697000.0</v>
       </c>
       <c r="D52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="E52">
         <v>3418699000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3547705000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2894684000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>177880915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>457557000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>429894000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>265233000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>285212000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>282423000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>200158933000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>48152884000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>34833285000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>37991343000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>38277193000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>35585884000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>31968348000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>16488437000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>15631483000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>22198202000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>29213319000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1400000000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>897237746000.0</v>
+      </c>
+      <c r="C55">
         <v>1082550737000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>651215668000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>888973513000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>822740369000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>859876511000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1158038755000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1061398832000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1076575416000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1063856088000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1464530018000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1353902235000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1099220176000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>996178690000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>954710771000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>549173428000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>262884632000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>257516336000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>236690142000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>249734000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>239212000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>247197000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>201218000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>184265000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>181482000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>154509000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>376448202000.0</v>
+      </c>
+      <c r="C56">
         <v>186992801000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>455442285000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>13176505000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>129964362000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>115491250000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>167110671000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>127804115000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>115691659000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>172208102000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>156774403000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>188367934000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>139942450000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>147577283000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>96764962000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>62499921000.0</v>
       </c>
-      <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B57">
+        <v>82</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
         <v>169663041000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>171759147000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>134690663000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>95581041000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>96749310000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>182979329000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>106650146000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>155268324000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>170465768000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>108891002000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>139684906000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>123411986000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>194512163000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>89213657000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>92944180000.0</v>
       </c>
-      <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
+      <c r="AA57"/>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>534310337000.0</v>
+      </c>
+      <c r="C58">
         <v>684080375000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>611216174000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>523847643000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>462797631000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>508174714000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>182979329000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>738435768000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>781182992000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>791619522000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1217623950000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1128952524000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>901458990000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>820927210000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>798167141000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>413482238000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>149876030000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>154682308000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>131751464000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>146388000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>134021000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>140343000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>99022000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>88531000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>92296000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>74181000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>362927409000.0</v>
+      </c>
+      <c r="C60">
         <v>398470362000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>371724043000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>365125870000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>359942738000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>351701797000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>334102591000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>322963064000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>295392424000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>272236566000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>246906068000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>224949711000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>197761186000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>175251480000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>156543630000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>135691190000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>113008602000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>102834028000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>104938678000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>103346000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>105191000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>106854000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>102196000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>95734000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>89186000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>80328000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
-[...1 lines deleted...]
-      </c>
+      <c r="N61"/>
       <c r="O61">
         <v>-239170000.0</v>
       </c>
       <c r="P61">
         <v>-239170000.0</v>
       </c>
       <c r="Q61">
         <v>-239170000.0</v>
       </c>
       <c r="R61">
         <v>-239170000.0</v>
       </c>
       <c r="S61">
         <v>-239170000.0</v>
       </c>
       <c r="T61">
-        <v>-239000000.0</v>
+        <v>-239170000.0</v>
       </c>
       <c r="U61">
         <v>-239000000.0</v>
       </c>
       <c r="V61">
+        <v>-239000000.0</v>
+      </c>
+      <c r="W61">
         <v>-147000000.0</v>
       </c>
-      <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI62"/>
+  <dimension ref="A1:CK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2">
         <v>144707220000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>167766407000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>106287948000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>114962241000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>128284648000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>176438134000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>135729662000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>193921245000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>97735818000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>119931387000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>134690663000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>88776935000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>129121760000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>143099293000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>103933416000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>135920059000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>258768783000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>124590659000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>93854626000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>171372446000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>240791805000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>115379363000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>182979329000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>241120153000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>315283393000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>106340413000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>106650146000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>177010233000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>202270544000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>99029607000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>155268324000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>12089599000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>428804010000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>317605831000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>170465768000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>134252810000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>211638791000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>79783091000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>108891002000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>107636047000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>93052602000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>99167362000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>139684906000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>187181461000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>72542014000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>72518447000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>123411986000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>199991916000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>9961061000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>12606269000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>194512163000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>11926000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>5286000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>6083000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>6812000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>6871000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>6003000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>7395000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>11142000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>9721000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>8596000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>8836000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4711,54 +4816,56 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4802,247 +4909,255 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>15734277000.0</v>
+      </c>
+      <c r="C5">
+        <v>15818805000.0</v>
+      </c>
+      <c r="D5">
         <v>10950436000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>11054781000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>11105589000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>11211891000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1153077000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1083991000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-926969000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-768617000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-478946000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>12680000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>505909000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>999201000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6064186000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>6172834000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6399805000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>6401369000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>277064000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>204281000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>202009000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-9395213000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-15161796000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-15166269000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>334102591000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-15165805000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-12482913000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-12480831000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-12481776000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-12482271000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-13539913000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-14138260000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-14395829000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-15242061000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-11741270000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-9908611000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-11159130000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-11368069000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-10210986000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-10592835000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-10402764000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-10703725000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-13032883000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-890215000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-287420000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-10355155000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-604548000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-599275000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-485937000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-952827000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-656774000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-109916000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1067417000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5086,115 +5201,121 @@
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>5204839000.0</v>
+      </c>
       <c r="C7">
+        <v>5920918000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>7305807000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>8034684000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8871694000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1663732000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2480293000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3286820000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4083433000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4870256000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5647408000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6441399000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>7319544000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1746598000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2552340000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3360639000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4139948000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4896337000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>5630481000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6343035000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>7034632000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
@@ -5215,109 +5336,115 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>48000000000.0</v>
+      </c>
       <c r="C8">
         <v>48000000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>48000000000.0</v>
       </c>
       <c r="F8">
         <v>48000000000.0</v>
       </c>
       <c r="G8">
         <v>48000000000.0</v>
       </c>
       <c r="H8">
         <v>48000000000.0</v>
       </c>
       <c r="I8">
         <v>48000000000.0</v>
       </c>
       <c r="J8">
         <v>48000000000.0</v>
       </c>
       <c r="K8">
         <v>48000000000.0</v>
       </c>
       <c r="L8">
         <v>48000000000.0</v>
       </c>
       <c r="M8">
         <v>48000000000.0</v>
       </c>
       <c r="N8">
         <v>48000000000.0</v>
       </c>
       <c r="O8">
         <v>48000000000.0</v>
       </c>
       <c r="P8">
         <v>48000000000.0</v>
       </c>
       <c r="Q8">
         <v>48000000000.0</v>
       </c>
       <c r="R8">
         <v>48000000000.0</v>
       </c>
       <c r="S8">
         <v>48000000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>48000000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5340,126 +5467,128 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>1067308000.0</v>
       </c>
       <c r="E9">
         <v>1067308000.0</v>
       </c>
       <c r="F9">
         <v>1067308000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="H9">
+        <v>1067308000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>1067308000.0</v>
       </c>
       <c r="M9">
         <v>1067308000.0</v>
       </c>
       <c r="N9">
         <v>1067308000.0</v>
       </c>
       <c r="O9">
         <v>1067308000.0</v>
       </c>
       <c r="P9">
         <v>1067308000.0</v>
       </c>
       <c r="Q9">
         <v>1067308000.0</v>
       </c>
       <c r="R9">
         <v>1067308000.0</v>
       </c>
       <c r="S9">
         <v>1067308000.0</v>
       </c>
       <c r="T9">
         <v>1067308000.0</v>
       </c>
       <c r="U9">
         <v>1067308000.0</v>
       </c>
       <c r="V9">
         <v>1067308000.0</v>
       </c>
       <c r="W9">
         <v>1067308000.0</v>
       </c>
       <c r="X9">
         <v>1067308000.0</v>
       </c>
       <c r="Y9">
         <v>1067308000.0</v>
       </c>
       <c r="Z9">
         <v>1067308000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1067308000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5475,317 +5604,325 @@
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>13958171000.0</v>
+      </c>
+      <c r="C10">
+        <v>10542155000.0</v>
+      </c>
+      <c r="D10">
         <v>11065551000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>13609580000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>14143228000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>134024126000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>126254642000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>15787934000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>14305017000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>13693684000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>19450504000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>27588736000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>137530843000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>12911272000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>123423386000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>140097127000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>130712664000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>129679150000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>129937013000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>159782360000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>128849856000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>115208827000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>111752636000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>117857210000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>142174517000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>167110671000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>117753715000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>187151519000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>127478141000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>127804115000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>135449245000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>139506028000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>117476133000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>115691659000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>141394631000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>132151962000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>136614220000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>172208102000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>155197950000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>165569889000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>144434758000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>156774403000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>146009879000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>191190717000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>160888009000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>188367934000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>131233511000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>148732321000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>127834187000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>139942450000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>117087123000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>108189576000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>109399907000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>147577283000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>57099719000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>29158364000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>23595709000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>12872635000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>19611573000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>29166991000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>16690930000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>21088049000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>14491407300.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>10244170800.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>14585769600.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>18930477000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>9978483600.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>8252252900.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>15218581300.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>5775358000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>5625281900.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>4494831900.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>5696854700.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>4782003000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>7718760600.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>3307317200.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>9624332400.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>11062000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>10862000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>7746000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>5402000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>3692000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>7244000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>11624000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>7274000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>6325000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>3316000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>10451000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5829,251 +5966,259 @@
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>13958171000.0</v>
+      </c>
+      <c r="C12">
+        <v>10542155000.0</v>
+      </c>
+      <c r="D12">
         <v>11065551000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>14061558000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>67686340000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>14384720000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>126779472000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>156670687000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>14816618000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>14123578000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>19779843000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>27938632000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>137530843000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>13176505000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>123711415000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>140388091000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>130712664000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>129964362000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>130242008000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>160100855000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>129209788000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>115491250000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>111955106000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>118034740000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>142318676000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>167110671000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>117753715000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>187151519000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>127478141000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>127804115000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>135449245000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>139506028000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>117476133000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>115691659000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>141394631000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>132151962000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>136614220000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>172208102000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>155197950000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>165569889000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>144434758000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>156774403000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>146009879000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>191190717000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>160888009000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>188367934000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>131233511000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>148732321000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>127834187000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>139942450000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>117087123000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>108189576000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>109399907000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>147577283000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>57099719000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>48000000000.0</v>
       </c>
       <c r="C13">
         <v>48000000000.0</v>
       </c>
       <c r="D13">
         <v>48000000000.0</v>
       </c>
       <c r="E13">
         <v>48000000000.0</v>
       </c>
       <c r="F13">
         <v>48000000000.0</v>
       </c>
       <c r="G13">
         <v>48000000000.0</v>
       </c>
       <c r="H13">
         <v>48000000000.0</v>
       </c>
       <c r="I13">
         <v>48000000000.0</v>
       </c>
@@ -6191,194 +6336,200 @@
       <c r="AU13">
         <v>48000000000.0</v>
       </c>
       <c r="AV13">
         <v>48000000000.0</v>
       </c>
       <c r="AW13">
         <v>48000000000.0</v>
       </c>
       <c r="AX13">
         <v>48000000000.0</v>
       </c>
       <c r="AY13">
         <v>48000000000.0</v>
       </c>
       <c r="AZ13">
         <v>48000000000.0</v>
       </c>
       <c r="BA13">
         <v>48000000000.0</v>
       </c>
       <c r="BB13">
         <v>48000000000.0</v>
       </c>
       <c r="BC13">
-        <v>47785000000.0</v>
+        <v>48000000000.0</v>
       </c>
       <c r="BD13">
-        <v>47785000000.0</v>
+        <v>48000000000.0</v>
       </c>
       <c r="BE13">
         <v>47785000000.0</v>
       </c>
       <c r="BF13">
         <v>47785000000.0</v>
       </c>
       <c r="BG13">
         <v>47785000000.0</v>
       </c>
       <c r="BH13">
         <v>47785000000.0</v>
       </c>
       <c r="BI13">
         <v>47785000000.0</v>
       </c>
       <c r="BJ13">
         <v>47785000000.0</v>
       </c>
       <c r="BK13">
         <v>47785000000.0</v>
       </c>
       <c r="BL13">
         <v>47785000000.0</v>
       </c>
       <c r="BM13">
         <v>47785000000.0</v>
       </c>
       <c r="BN13">
-        <v>48000000000.0</v>
+        <v>47785000000.0</v>
       </c>
       <c r="BO13">
-        <v>48000000000.0</v>
+        <v>47785000000.0</v>
       </c>
       <c r="BP13">
         <v>48000000000.0</v>
       </c>
       <c r="BQ13">
-        <v>47785000000.0</v>
+        <v>48000000000.0</v>
       </c>
       <c r="BR13">
         <v>48000000000.0</v>
       </c>
       <c r="BS13">
-        <v>48000000000.0</v>
+        <v>47785000000.0</v>
       </c>
       <c r="BT13">
         <v>48000000000.0</v>
       </c>
       <c r="BU13">
         <v>48000000000.0</v>
       </c>
       <c r="BV13">
         <v>48000000000.0</v>
       </c>
       <c r="BW13">
         <v>48000000000.0</v>
       </c>
       <c r="BX13">
         <v>48000000000.0</v>
       </c>
       <c r="BY13">
         <v>48000000000.0</v>
       </c>
       <c r="BZ13">
         <v>48000000000.0</v>
       </c>
       <c r="CA13">
         <v>48000000000.0</v>
       </c>
       <c r="CB13">
         <v>48000000000.0</v>
       </c>
       <c r="CC13">
         <v>48000000000.0</v>
       </c>
       <c r="CD13">
         <v>48000000000.0</v>
       </c>
       <c r="CE13">
         <v>48000000000.0</v>
       </c>
       <c r="CF13">
         <v>48000000000.0</v>
       </c>
       <c r="CG13">
         <v>48000000000.0</v>
       </c>
       <c r="CH13">
         <v>48000000000.0</v>
       </c>
       <c r="CI13">
         <v>48000000000.0</v>
       </c>
+      <c r="CJ13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>48000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>384000000.0</v>
       </c>
       <c r="C14">
         <v>384000000.0</v>
       </c>
       <c r="D14">
         <v>384000000.0</v>
       </c>
       <c r="E14">
         <v>384000000.0</v>
       </c>
       <c r="F14">
         <v>384000000.0</v>
       </c>
       <c r="G14">
         <v>384000000.0</v>
       </c>
       <c r="H14">
         <v>384000000.0</v>
       </c>
       <c r="I14">
         <v>384000000.0</v>
       </c>
       <c r="J14">
         <v>384000000.0</v>
       </c>
       <c r="K14">
         <v>384000000.0</v>
       </c>
       <c r="L14">
         <v>384000000.0</v>
       </c>
       <c r="M14">
         <v>384000000.0</v>
       </c>
       <c r="N14">
-        <v>192000000.0</v>
+        <v>384000000.0</v>
       </c>
       <c r="O14">
-        <v>192000000.0</v>
+        <v>384000000.0</v>
       </c>
       <c r="P14">
         <v>192000000.0</v>
       </c>
       <c r="Q14">
         <v>192000000.0</v>
       </c>
       <c r="R14">
         <v>192000000.0</v>
       </c>
       <c r="S14">
         <v>192000000.0</v>
       </c>
       <c r="T14">
         <v>192000000.0</v>
       </c>
       <c r="U14">
         <v>192000000.0</v>
       </c>
       <c r="V14">
         <v>192000000.0</v>
       </c>
       <c r="W14">
         <v>192000000.0</v>
       </c>
@@ -6418,126 +6569,132 @@
       <c r="AI14">
         <v>192000000.0</v>
       </c>
       <c r="AJ14">
         <v>192000000.0</v>
       </c>
       <c r="AK14">
         <v>192000000.0</v>
       </c>
       <c r="AL14">
         <v>192000000.0</v>
       </c>
       <c r="AM14">
         <v>192000000.0</v>
       </c>
       <c r="AN14">
         <v>192000000.0</v>
       </c>
       <c r="AO14">
         <v>192000000.0</v>
       </c>
       <c r="AP14">
         <v>192000000.0</v>
       </c>
       <c r="AQ14">
-        <v>191725761.0</v>
+        <v>192000000.0</v>
       </c>
       <c r="AR14">
         <v>192000000.0</v>
       </c>
       <c r="AS14">
         <v>191725761.0</v>
       </c>
       <c r="AT14">
-        <v>191725761.0</v>
+        <v>192000000.0</v>
       </c>
       <c r="AU14">
         <v>191725761.0</v>
       </c>
       <c r="AV14">
         <v>191725761.0</v>
       </c>
       <c r="AW14">
         <v>191725761.0</v>
       </c>
       <c r="AX14">
         <v>191725761.0</v>
       </c>
       <c r="AY14">
-        <v>191140000.0</v>
+        <v>191725761.0</v>
       </c>
       <c r="AZ14">
-        <v>191140000.0</v>
+        <v>191725761.0</v>
       </c>
       <c r="BA14">
         <v>191140000.0</v>
       </c>
       <c r="BB14">
         <v>191140000.0</v>
       </c>
       <c r="BC14">
         <v>191140000.0</v>
       </c>
       <c r="BD14">
         <v>191140000.0</v>
       </c>
-      <c r="BE14"/>
-      <c r="BF14"/>
+      <c r="BE14">
+        <v>191140000.0</v>
+      </c>
+      <c r="BF14">
+        <v>191140000.0</v>
+      </c>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6581,106 +6738,108 @@
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>531291000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>605382000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>792777000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>873461000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>30500000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>30500000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>301513000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>179000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>31600000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>58000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>98400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>281793000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>132754185000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>255696018000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>11317021000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -6702,54 +6861,56 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6793,54 +6954,56 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -6884,54 +7047,56 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6975,54 +7140,56 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7066,54 +7233,56 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -7157,54 +7326,56 @@
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -7248,249 +7419,257 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>857659219000.0</v>
+      </c>
+      <c r="C23">
+        <v>897237746000.0</v>
+      </c>
+      <c r="D23">
         <v>784838235000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1440946707000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1203774643000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1082550737000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1140772822000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>657296307000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>720898852000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>651215668000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1127066145000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1143594977000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>906824206000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>888973513000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>974599015000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1133264971000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>908566953000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>822740369000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>985365638000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1301385568000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>928924184000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>859876511000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1184194138000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1341805883000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1094461945000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1158038755000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1279971697000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1473361458000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1027265600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1061398832000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1161661324000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1302280330000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>965156380000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1076575416000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1332226830000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1538849438000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1326822617000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1063856088000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1168555711000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1317229116000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1230296258000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1464530018000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1309997241000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1279683722000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1254154634000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1353902235000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1227055824000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1072885986000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1042449474000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1099220176000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>992125726000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>814785429000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>804023317000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>996178690000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -7534,111 +7713,113 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>6621123000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>7305807000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>8034684000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8871694000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1663732000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>4870256000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5647408000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6441399000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7319544000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1746598000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2552340000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3360639000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4139948000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4896337000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5630481000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6343035000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7034632000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
@@ -7659,142 +7840,148 @@
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>51</v>
+      </c>
+      <c r="B26">
+        <v>273632711000.0</v>
+      </c>
       <c r="C26">
+        <v>256243149000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>228824527000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>223632260000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>226378021000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>196098197000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>186788430000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>172654050000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>168142879000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>169565050000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>178183946000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>182609620000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>176937125000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>175136619000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>182051582000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>183408918000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>175612519000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>171936191000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>173480623000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>131807352000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>133651892000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>130467870000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>133670767000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>138664501000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>176180163000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>169851237000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>152454700000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>157137151000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>150138826000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>145881397000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -7806,54 +7993,56 @@
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7897,321 +8086,333 @@
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-8753332000.0</v>
+      </c>
+      <c r="C28">
+        <v>-4621237000.0</v>
+      </c>
+      <c r="D28">
         <v>-1199002000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-6303773000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-6108544000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-125152432000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-124590910000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-13307641000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-11018197000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-9610251000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-14580248000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-21941328000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-131089444000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-5591728000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-121676788000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-137544787000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-127352025000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-125539202000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-125040676000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-154151879000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-122506821000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-108174195000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-111752636000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-117857210000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-142174517000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-167110671000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-117753715000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-187151519000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-127478141000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-127804115000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-135449245000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-139506028000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-117476133000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-115691659000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-141394631000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-132151962000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-136614220000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-172208102000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-155197950000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-165569889000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-144434758000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-156774403000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-146009879000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-191190717000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-160888009000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-188367934000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-131233511000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-148732321000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-127834187000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-139942450000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-117087123000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-108189576000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-109399907000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-147577283000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-57099719000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>366622856000.0</v>
+      </c>
       <c r="C29">
+        <v>362927409000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>391183980000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>403883384000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>398470362000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>370483266000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>367104311000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>376153497000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>371724043000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>361401760000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>360137244000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>368011295000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>365125870000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>353948461000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>352947677000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>362202992000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>359942738000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>343063860000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>358321374000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>353717146000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>351701797000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>327342537000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>325415557000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>335141130000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8229,144 +8430,150 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>290154095000.0</v>
+      </c>
+      <c r="C30">
+        <v>365906047000.0</v>
+      </c>
+      <c r="D30">
         <v>246878985000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>224090161000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>229105326000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>186992801000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>188434640000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2764625000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4147905000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2561002000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>254573772000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>162638948000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>197122101000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>175411036000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>130861573000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>169258469000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>188470714000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>125410459000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>128561910000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>267133372000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>167829548000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>136438553000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>199726616000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>281098712000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>281098712000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>192392661000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>305671763000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>354484463000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>196711644000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>175236399000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>195945938000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
@@ -8378,122 +8585,124 @@
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>365125870000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>353948461000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>352947677000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>362202992000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>359942738000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>343063860000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>358321374000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>353717146000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>351701797000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>327342537000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>325415557000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>334102591000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>334102591000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>329197014000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>326398751000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>328167227000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>322963064000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>303018378000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -8505,54 +8714,56 @@
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -8596,251 +8807,259 @@
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
     </row>
-    <row r="33" spans="1:87">
+    <row r="33" spans="1:89">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>553546953000.0</v>
+      </c>
+      <c r="C33">
+        <v>520789544000.0</v>
+      </c>
+      <c r="D33">
         <v>526893699000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1440946707000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>939269411000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>895557936000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>373530903000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>218921991000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>205698402000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>195773383000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>197350826000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>207436350000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>210913509000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>205067912000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>197805889000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>206012355000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>208510188000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>202035703000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>199422561000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>203049380000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>204101470000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>208128927000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>200881285000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>205094779000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>211139697000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>211967671000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>200851832000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>180174961000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>188310291000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>186524613000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>177920965000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>178639678000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>185654939000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>178144355000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>156655741000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>151662042000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>151024154000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>150926449000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>121352704000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>113738089000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>115975947000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>113181728000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>111415014000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>105495269000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>103435941000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>101542244000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>97738303000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>104607515000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>102166573000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>101642571000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>106478187000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>105281669000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>109044458000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>105656484000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>12994194000.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
     </row>
-    <row r="34" spans="1:87">
+    <row r="34" spans="1:89">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -8884,446 +9103,460 @@
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
     </row>
-    <row r="35" spans="1:87">
+    <row r="35" spans="1:89">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>491036363000.0</v>
+      </c>
+      <c r="C35">
+        <v>534310337000.0</v>
+      </c>
+      <c r="D35">
         <v>389614759000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1049762727000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>632124852000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>684080375000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>94120186000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>104952667000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>111905711000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>107732478000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>9974762000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>9313102000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>119931387000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9976872000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>88776935000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>129121760000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>143099293000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>95581041000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>135920059000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>258768783000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>124590659000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>96749310000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>171372446000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>240791805000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>115379363000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>182979329000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>241120153000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>315283393000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>106340413000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>106650146000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>177010233000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>202270544000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>99029607000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>155268324000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>12089599000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>428804010000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>317605831000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>170465768000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>134252810000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>211638791000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>79783091000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>108891002000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>107636047000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>93052602000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>99167362000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>139684906000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>187181461000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>72542014000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>72518447000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>123411986000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>199991916000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>9961061000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>12606269000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>194512163000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
     </row>
-    <row r="36" spans="1:87">
+    <row r="36" spans="1:89">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>19107052000.0</v>
+      </c>
+      <c r="C36">
+        <v>16120843000.0</v>
+      </c>
+      <c r="D36">
         <v>15214580000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1172319055000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>951344318000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>616110769000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>147125969000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>16201133000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>14102043000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>11245981000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-197350826000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-207436350000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-210913509000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-205067912000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-197805889000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-206012355000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-208510188000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-202035703000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-199422561000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-203049380000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-204101470000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-208128927000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-200881285000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-205094779000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-211139697000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-211967671000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-200851832000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-180174961000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-188310291000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-186524613000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-177920965000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>-178639678000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-185654939000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-178144355000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-156655741000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-151662042000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-151024154000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>-150926449000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>-121352704000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>-113738089000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>-115975947000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-113181728000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-111415014000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-105495269000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-103435941000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-101542244000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-97738303000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-104607515000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-102166573000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-101642571000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-106478187000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-105281669000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-109044458000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-105656484000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-12994194000.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
     </row>
-    <row r="37" spans="1:87">
+    <row r="37" spans="1:89">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9367,1101 +9600,1121 @@
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
     </row>
-    <row r="38" spans="1:87">
+    <row r="38" spans="1:89">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>784838235000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1440946707000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>167549742000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>120096963000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>192097162000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>909935476000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>908219995000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>558379854000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>670729096000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>653081711000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>786864525000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>569344101000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>490740304000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>655701069000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>938235333000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>595612926000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>536256334000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>871357747000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1018676364000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>741003572000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>778960413000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>961366150000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1106034978000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>711477168000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>747070104000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>848291114000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>984134624000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>662025308000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>782739402000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1034176458000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1255035434000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1039184243000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>740721537000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>892005057000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>1037921138000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>969885553000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>1194573887000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1052572348000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>982997736000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>989830684000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>1063992057000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>998084010000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>819546150000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>812448714000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>857635155000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>768560416000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>601314184000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>585578952000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>742944923000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>346763136000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>5261771000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>5717398000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>13695484000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>21171761000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>21529749000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>5782754000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>8496317000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>13904211000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>15463899100.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>4821144300.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>7525869000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>12872784500.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>14553439600.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>5737730800.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>7232690000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>11651323200.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>12116863300.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>4393383400.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>5999151000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>7182985100.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>3453659800.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>4869156000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>7199000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>8785000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>11040000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>4542000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>5584000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>8279000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>10057000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>4521000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>10356000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>12819000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>3908000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:87">
+    <row r="39" spans="1:89">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39">
         <v>-238151719000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>-32286434000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>-14384720000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>259930645000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>430585441000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>510763042000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>452585817000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>523177235000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>430091665000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>439011870000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>438358027000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>368683575000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>420621804000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>303093215000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>290500459000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>447725612000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>588941781000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>345474392000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>324837694000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>593564436000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>653203909000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>653203909000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>515493744000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>605133961000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>702451628000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>465749351000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>501061493000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>579200707000.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>8880504000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>12185669000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>13609925000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
     </row>
-    <row r="40" spans="1:87">
+    <row r="40" spans="1:89">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
         <v>-3375697000.0</v>
       </c>
       <c r="C40">
+        <v>-3375697000.0</v>
+      </c>
+      <c r="D40">
+        <v>-3375697000.0</v>
+      </c>
+      <c r="E40">
         <v>-146822487000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>-3942190000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>58726431000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>43500101000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-133161889000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>54779656000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>34350591000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-3406197000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-3406197000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-3677210000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-3597699000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-88776935000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-129121760000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-145137698000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-106213061000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-136990890000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-259789138000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-126157084000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-96749310000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-172396762000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-241998525000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-117358018000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-186774829000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-242390779000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-316500445000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-110078575000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-111317958000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-177816202000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-205704049000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-104179242000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-6510659000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>-644718000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-2576098000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>-3672844000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-4298480000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-636550000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-1508157000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>-3327254000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-3583135000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-649930000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-1532765000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-1182906000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-1956237000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-943148000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-992088000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-957233000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-2034322000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-912069000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-11175648000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-13839913000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-196698987000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
+      <c r="CJ40"/>
+      <c r="CK40"/>
     </row>
-    <row r="41" spans="1:87">
+    <row r="41" spans="1:89">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>58812433000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>43752009000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>43276142000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>43763730000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>41991223000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>50874554000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>47903055000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>50125718000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>48682342000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>63814831000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>66445733000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>66445733000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>62386853000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>57358526000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>57572635000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>56544387000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>49306081000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>60166075000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>256522752000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>137275203000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>164104368000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>373068033000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>472435501000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>248159859000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>190186025000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>136430688000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>191299470000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>117335576000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>142355262000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>137984549000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>101075182000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>116818619000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>156204995000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>203551721000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>103728959000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>87297351000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>119857211000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>161344539000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>130668118000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>82006977000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>180631983000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>190298454000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>103002798000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>88242978000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>106505686000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>91056939000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>88649901000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>87553518000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>112555768000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>111470644800.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>70358178300.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>62152820100.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>92098560000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>77356926200.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>95193534700.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>82810149200.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>98215602000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>89847458500.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>66538155600.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>68602370700.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>81216801000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>69126332100.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>69891088500.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>76674359400.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>82523000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>70914000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>62481000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>68903000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>92071000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>79450000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>72802000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>94333000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>79377000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>86066000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>76535000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:87">
+    <row r="42" spans="1:89">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>1067308000.0</v>
       </c>
       <c r="C42">
         <v>1067308000.0</v>
       </c>
       <c r="D42">
         <v>1067308000.0</v>
       </c>
       <c r="E42">
         <v>1067308000.0</v>
       </c>
       <c r="F42">
         <v>1067308000.0</v>
       </c>
       <c r="G42">
         <v>1067308000.0</v>
       </c>
       <c r="H42">
         <v>1067308000.0</v>
       </c>
       <c r="I42">
         <v>1067308000.0</v>
       </c>
       <c r="J42">
-        <v>588362000.0</v>
+        <v>1067308000.0</v>
       </c>
       <c r="K42">
         <v>1067308000.0</v>
       </c>
       <c r="L42">
-        <v>1067308000.0</v>
+        <v>588362000.0</v>
       </c>
       <c r="M42">
         <v>1067308000.0</v>
       </c>
       <c r="N42">
         <v>1067308000.0</v>
       </c>
       <c r="O42">
         <v>1067308000.0</v>
       </c>
       <c r="P42">
         <v>1067308000.0</v>
       </c>
       <c r="Q42">
         <v>1067308000.0</v>
       </c>
       <c r="R42">
         <v>1067308000.0</v>
       </c>
       <c r="S42">
         <v>1067308000.0</v>
       </c>
       <c r="T42">
         <v>1067308000.0</v>
       </c>
       <c r="U42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="V42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="W42">
         <v>1272095000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-14094488000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-14098961000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-4500169000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-19664302000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1067308000.0</v>
       </c>
       <c r="AB42">
         <v>1067308000.0</v>
       </c>
       <c r="AC42">
         <v>1067308000.0</v>
       </c>
       <c r="AD42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AF42">
         <v>-16412518000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-13070952000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-13328521000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-19816814000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-8532692000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1067308000.0</v>
       </c>
       <c r="AK42">
         <v>1067308000.0</v>
       </c>
       <c r="AL42">
         <v>1067308000.0</v>
       </c>
       <c r="AM42">
         <v>1067308000.0</v>
       </c>
       <c r="AN42">
         <v>1067308000.0</v>
       </c>
       <c r="AO42">
         <v>1067308000.0</v>
       </c>
       <c r="AP42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AR42">
         <v>-24998458000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>177093000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>779888000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-19643002000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>462760000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>468033000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>581371000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>-10177664000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>410534000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>1067308000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>1213247000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>9677819000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>-155813808000.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
     </row>
-    <row r="43" spans="1:87">
+    <row r="43" spans="1:89">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10505,54 +10758,56 @@
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
     </row>
-    <row r="44" spans="1:87">
+    <row r="44" spans="1:89">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -10596,94 +10851,100 @@
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
     </row>
-    <row r="45" spans="1:87">
+    <row r="45" spans="1:89">
       <c r="A45" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>97723075000.0</v>
+      </c>
       <c r="C45">
+        <v>97661167000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>94579672000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>93928588000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>94537985000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>91801176000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>91687401000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>91002709000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>90389386000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>85265673000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>86148888000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>83963330000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>82878473000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>76619092000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -10711,705 +10972,721 @@
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
     </row>
-    <row r="46" spans="1:87">
+    <row r="46" spans="1:89">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>37322835000.0</v>
+      </c>
+      <c r="C46">
+        <v>39346502000.0</v>
+      </c>
+      <c r="D46">
         <v>39360449000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>39803125000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>41468205000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>43746829000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>30306737000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>31321783000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>32260557000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>32859805000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>27785776000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>29252404000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>28303889000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>28130787000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>22669270000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>23960773000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>25101270000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>26423184000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>27486370000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>29568757000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>31536240000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>33279548000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>27699703000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>28818004000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>29850767000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>30497064000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>30755445000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>25957623000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>27322232000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>27724518000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>27881945000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>29055831000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>29524597000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>30419687000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>31575107000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>25437008000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>25776344000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>25911598000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>23954813000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>24529486000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>25176540000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>22919384000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>22910495000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>22651227000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>18240336000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>19087498000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>18036448000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>18655492000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>18961076000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>18458801000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>16555744000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>17470559000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>17857807000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>14295653000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>12994194000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
     </row>
-    <row r="47" spans="1:87">
+    <row r="47" spans="1:89">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>39360449000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>39803125000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>41468205000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>43746829000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>30306737000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>27785776000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>29252404000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>28303889000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>28130787000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>22669270000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>23960773000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>25101270000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>26423184000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>27486370000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>29568757000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>31536240000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>33279548000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>27699703000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>28818004000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>28818004000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>30497064000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>30755445000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>25957623000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>27322232000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>27724518000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>27881945000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>29055831000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>29524597000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>30419687000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>31575107000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>25437008000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>25776344000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>25911598000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>23954813000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>24529486000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>25176540000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>22919384000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>22910495000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>22651227000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>18240336000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>19087498000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>18036448000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>18655492000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>18961075000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>18458801000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>16555744000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>17470559000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>17857807000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>14295653000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>12994194000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>13298155000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>12716140000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>13477299000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>11417400000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>11566179000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>12184283000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>11731948000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>12594828700.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>11532355600.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>11709915400.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>12914364000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>12436192800.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>12761082000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>12835537700.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>12172125000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>12262238800.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>9416623300.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>8304008600.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>8628501000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>11503892000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>11768057000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>10776834600.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>11422000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>12190000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>12428000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>12313000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>13036000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>13491000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>14533000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>14618000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>10319000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>10963000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>14967000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:87">
+    <row r="48" spans="1:89">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>301821271000.0</v>
+      </c>
+      <c r="C48">
+        <v>298041296000.0</v>
+      </c>
+      <c r="D48">
         <v>335205732000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>331061891000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>343710487000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>338191163000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>322569035000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>319120994000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>328013158000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>323425352000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>312813398000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>311057256000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>318438078000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>315059361000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>298816967000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>297707535000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>306735879000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>304474061000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>293719488000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>309049785000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>304447829000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>302429702000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>283837025000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>281914518000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>291641299000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>290601088000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>283012619000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>280212274000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>281981695000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>276778027000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>257890983000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>256013600000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>256822866000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>251967177000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>246795963000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>228336402000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>230046684000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>224937327000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>206165129000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>201167917000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>203972054000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>198942485000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>186443547000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>176664249000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>176298036000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>166837974000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>153333544000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>144505864000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>144254657000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>140046705000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>125321210000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>130144127000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>131304025000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>117573661000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>107813808000.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
     </row>
-    <row r="49" spans="1:87">
+    <row r="49" spans="1:89">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -11453,54 +11730,56 @@
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
     </row>
-    <row r="50" spans="1:87">
+    <row r="50" spans="1:89">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -11544,117 +11823,123 @@
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
     </row>
-    <row r="51" spans="1:87">
+    <row r="51" spans="1:89">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>5204839000.0</v>
+      </c>
+      <c r="C51">
+        <v>5920918000.0</v>
+      </c>
+      <c r="D51">
         <v>9866549000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>7305807000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>8034684000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>8871694000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1663732000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2480293000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3286820000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>4083433000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>8245953000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>9023105000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>9817096000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>10738243000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>90491933000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>131616100000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3360639000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>4139948000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>4896337000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>5630481000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>6343035000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>9929316000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
@@ -11675,115 +11960,121 @@
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
     </row>
-    <row r="52" spans="1:87">
+    <row r="52" spans="1:89">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
         <v>3375697000.0</v>
       </c>
       <c r="C52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="D52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="E52">
         <v>0.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3375697000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1663732000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2480293000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3286820000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3375697000.0</v>
       </c>
       <c r="K52">
         <v>3375697000.0</v>
       </c>
       <c r="L52">
         <v>3375697000.0</v>
       </c>
       <c r="M52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="N52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="O52">
         <v>3418699000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>88745335000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>129063760000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
-      <c r="T52"/>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
       <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52">
         <v>2894684000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
@@ -11804,281 +12095,285 @@
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
     </row>
-    <row r="53" spans="1:87">
+    <row r="53" spans="1:89">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53">
         <v>451978000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>427020000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>457557000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>524830000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>228104678000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>229048774000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>241837567000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>329339000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>349896000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>276643000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>265233000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>288029000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>290964000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="R53"/>
+      <c r="S53">
         <v>285212000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>304995000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>318495000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>359932000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>282423000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>202470000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>177530000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>144159000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>51226358000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>41245506000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>47877314000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>48152884000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>45706145000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>45141729000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>43457422000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>34833285000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>35257568000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>36024849000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>36898799000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>37991343000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>38135043000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>37982425000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>34951182000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>38277193000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>39043324000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>35750980000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>38084962000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>35585884000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>34289573000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>35029318000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>32499784000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>31968348000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>16107494000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>14695525000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>17667348000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>16508437000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>16489131000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>15950678000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>15756223000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>15631483000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>9300000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>25845869000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>23984722000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>22198202000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>19196851700.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>17911627800.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>12509505000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>29213319000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>27471596200.0</v>
       </c>
-      <c r="BO53"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BQ53"/>
       <c r="BR53">
         <v>1400000000.0</v>
       </c>
       <c r="BS53">
-        <v>1400000000.0</v>
+        <v>19434166000.0</v>
       </c>
       <c r="BT53">
         <v>1400000000.0</v>
       </c>
       <c r="BU53">
         <v>1400000000.0</v>
       </c>
-      <c r="BV53"/>
-      <c r="BW53"/>
+      <c r="BV53">
+        <v>1400000000.0</v>
+      </c>
+      <c r="BW53">
+        <v>1400000000.0</v>
+      </c>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
     </row>
-    <row r="54" spans="1:87">
+    <row r="54" spans="1:89">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -12122,966 +12417,988 @@
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
     </row>
-    <row r="55" spans="1:87">
+    <row r="55" spans="1:89">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>857659219000.0</v>
+      </c>
+      <c r="C55">
+        <v>897237746000.0</v>
+      </c>
+      <c r="D55">
         <v>784838235000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1440946707000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1203774643000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1082550737000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1140772822000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>657296307000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>720898852000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>651215668000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1127066145000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1143594977000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>906824206000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>888973513000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>974599015000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1133264971000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>908566953000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>822740369000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>985365638000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1301385568000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>928924184000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>859876511000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1184194138000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1341805883000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1094461945000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1158038755000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1279971697000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1473361458000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1027265600000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1061398832000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1161661324000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1302280330000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>965156380000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1076575416000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1332226830000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1538849438000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1326822617000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1063856088000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1168555711000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1317229116000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1230296258000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1464530018000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1309997241000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1279683722000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1254154634000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1353902235000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1227055824000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1072885986000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1042449474000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1099220176000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>992125726000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>814785429000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>804023317000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>996178690000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>416857049000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>325361342000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>310231655000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>331259303000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>298501742000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>291338664000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>287994428000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>308122516000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>295243862400.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>249923176500.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>243357597200.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>262884632000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>243234799100.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>253117006800.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>244224081400.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>257516336000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>243327808600.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>220482370000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>223154704600.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>236690142000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>223599421300.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>228704477400.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>223625938800.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>249734000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>214366000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>205093000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>218673000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>239212000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>212929000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>215566000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>244107000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>215701000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>221745000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>213080000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:87">
+    <row r="56" spans="1:89">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>304112266000.0</v>
+      </c>
+      <c r="C56">
+        <v>376448202000.0</v>
+      </c>
+      <c r="D56">
         <v>257944536000.0</v>
       </c>
-      <c r="C56"/>
-      <c r="D56">
+      <c r="E56"/>
+      <c r="F56">
         <v>264505232000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>186992801000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>575144757000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>438374316000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>515200450000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>455442285000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>19779843000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>27938632000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>137530843000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>13176505000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>123711415000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>140388091000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>130712664000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>129964362000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>130242008000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>160100855000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>129209788000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>115491250000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>111955106000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>118034740000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>142318676000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>167110671000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>117753715000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>187151519000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>127478141000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>127804115000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>135449245000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>139506028000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>117476133000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>115691659000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>141394631000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>132151962000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>136614220000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>172208102000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>155197950000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>165569889000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>144434758000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>156774403000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>146009879000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>191190717000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>160888009000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>188367934000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>131233511000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>148732321000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>127834187000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>139942450000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>117087123000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>108189576000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>109399907000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>147577283000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>57099719000.0</v>
       </c>
-      <c r="BC56"/>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
     </row>
-    <row r="57" spans="1:87">
+    <row r="57" spans="1:89">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
-      <c r="D57">
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57">
         <v>167766407000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>169663041000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>162858271000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>185239329000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>232839644000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>171759147000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>193921245000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>97735818000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>119931387000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>134690663000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>88776935000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>129121760000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>143099293000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>95581041000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>135920059000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>258768783000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>124590659000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>96749310000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>171372446000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>240791805000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>115379363000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>182979329000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>241120153000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>315283393000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>106340413000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>106650146000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>177010233000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>202270544000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>99029607000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>155268324000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>12089599000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>428804010000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>317605831000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>170465768000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>134252810000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>211638791000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>79783091000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>108891002000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>107636047000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>93052602000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>99167362000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>139684906000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>187181461000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>72542014000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>72518447000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>123411986000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>199991916000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>9961061000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>12606269000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>194512163000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
+      <c r="CJ57"/>
+      <c r="CK57"/>
     </row>
-    <row r="58" spans="1:87">
+    <row r="58" spans="1:89">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>491036363000.0</v>
+      </c>
+      <c r="C58">
+        <v>534310337000.0</v>
+      </c>
+      <c r="D58">
         <v>389614759000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1049762727000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>799891259000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>684080375000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>770289556000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>290191996000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>344745355000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>279491625000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>765664385000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>783457733000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>538812911000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>523847643000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>620650554000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>780317294000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>546363961000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>462797631000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>642301778000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>943064194000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>575207038000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>508174714000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>856851601000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1016390326000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>759320815000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>823936164000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>950774683000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1146962707000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>699098373000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>738435768000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>858642946000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1001737682000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>664062035000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>781182992000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1048104829000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1261754339000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1049267755000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>791619522000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>913934260000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1067986726000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>978059660000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1217623950000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1077919269000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1045242380000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1019476710000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1128952524000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1015659520000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>870312089000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>840013446000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>901458990000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>808793982000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>635683910000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>623506045000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>820927210000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>260882546000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>174701565000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>157379870000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>184583014000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>159888375000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>157732655000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>155906619000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>178431744000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>171384581400.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>131926347400.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>122129029500.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>149876030000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>135584475600.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>149500542900.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>139837087500.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>154682308000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>141067606900.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>115628169900.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>120606981800.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>131751464000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>120421129000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>122696864400.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>121654910800.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>146388000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>112923000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>108278000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>111513000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>134021000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>109870000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>106658000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>133536000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>112915000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>118736000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>108567000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:87">
+    <row r="59" spans="1:89">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -13125,317 +13442,325 @@
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
     </row>
-    <row r="60" spans="1:87">
+    <row r="60" spans="1:89">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>366622856000.0</v>
+      </c>
+      <c r="C60">
+        <v>362927409000.0</v>
+      </c>
+      <c r="D60">
         <v>395223476000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>391183980000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>403883384000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>398470362000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>370483266000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>367104311000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>376153497000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>371724043000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>361401760000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>360137244000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>368011295000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>365125870000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>353948461000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>352947677000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>362202992000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>359942738000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>343063860000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>358321374000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>353717146000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>351701797000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>327342537000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>325415557000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>335141130000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>334102591000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>329197014000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>326398751000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>328167227000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>322963064000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>303018378000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>300542648000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>301094345000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>295392424000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>284122001000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>277095099000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>277554862000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>272236566000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>254621451000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>249242390000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>252236598000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>246906068000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>232077972000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>234441342000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>234677924000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>224949711000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>211396304000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>202573897000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>202436028000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>197761186000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>183331744000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>179101519000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>180517272000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>175251480000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>155813808000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>150659777000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>152851785000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>146676289000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>138613367000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>133606009000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>132087809000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>129690772000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>123859281000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>117996829100.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>121228567700.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>113008602000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>107650323500.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>103616463800.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>104386993800.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>102834028000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>102260201700.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>104854200100.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>102547722800.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>104938678000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>103178292300.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>106007613100.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>101971028000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>103346000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>101443000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>96815000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>107160000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>105191000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>103059000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>108908000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>110571000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>102786000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>103009000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>104513000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:87">
+    <row r="61" spans="1:89">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -13443,160 +13768,162 @@
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
-      <c r="AZ61">
-[...4 lines deleted...]
-      </c>
+      <c r="AZ61"/>
+      <c r="BA61"/>
       <c r="BB61">
         <v>-239170000.0</v>
       </c>
       <c r="BC61">
         <v>-239170000.0</v>
       </c>
       <c r="BD61">
         <v>-239170000.0</v>
       </c>
       <c r="BE61">
         <v>-239170000.0</v>
       </c>
       <c r="BF61">
         <v>-239170000.0</v>
       </c>
       <c r="BG61">
         <v>-239170000.0</v>
       </c>
       <c r="BH61">
         <v>-239170000.0</v>
       </c>
       <c r="BI61">
         <v>-239170000.0</v>
       </c>
       <c r="BJ61">
-        <v>-239170300.0</v>
+        <v>-239170000.0</v>
       </c>
       <c r="BK61">
-        <v>-239170300.0</v>
+        <v>-239170000.0</v>
       </c>
       <c r="BL61">
         <v>-239170300.0</v>
       </c>
       <c r="BM61">
-        <v>-239170000.0</v>
+        <v>-239170300.0</v>
       </c>
       <c r="BN61">
         <v>-239170300.0</v>
       </c>
       <c r="BO61">
-        <v>-239170300.0</v>
+        <v>-239170000.0</v>
       </c>
       <c r="BP61">
         <v>-239170300.0</v>
       </c>
       <c r="BQ61">
-        <v>-239170000.0</v>
+        <v>-239170300.0</v>
       </c>
       <c r="BR61">
         <v>-239170300.0</v>
       </c>
       <c r="BS61">
-        <v>-239170300.0</v>
+        <v>-239170000.0</v>
       </c>
       <c r="BT61">
         <v>-239170300.0</v>
       </c>
       <c r="BU61">
-        <v>-239170000.0</v>
+        <v>-239170300.0</v>
       </c>
       <c r="BV61">
         <v>-239170300.0</v>
       </c>
       <c r="BW61">
-        <v>-239170300.0</v>
+        <v>-239170000.0</v>
       </c>
       <c r="BX61">
         <v>-239170300.0</v>
       </c>
       <c r="BY61">
-        <v>-239000000.0</v>
+        <v>-239170300.0</v>
       </c>
       <c r="BZ61">
-        <v>-239000000.0</v>
+        <v>-239170300.0</v>
       </c>
       <c r="CA61">
         <v>-239000000.0</v>
       </c>
       <c r="CB61">
         <v>-239000000.0</v>
       </c>
       <c r="CC61">
         <v>-239000000.0</v>
       </c>
       <c r="CD61">
+        <v>-239000000.0</v>
+      </c>
+      <c r="CE61">
+        <v>-239000000.0</v>
+      </c>
+      <c r="CF61">
         <v>-226000000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CG61">
         <v>-185000000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CH61">
         <v>-175000000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CI61">
         <v>-35000000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CJ61">
         <v>-11000000.0</v>
       </c>
-      <c r="CI61"/>
+      <c r="CK61"/>
     </row>
-    <row r="62" spans="1:87">
+    <row r="62" spans="1:89">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -13640,109 +13967,86 @@
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -13777,2081 +14081,2165 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>51808498000.0</v>
+      </c>
+      <c r="C2">
         <v>33883724000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36620905000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28776649000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28917498000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25909573000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33001306000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>759691000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>755283000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52508410000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>59184650000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>9678743000.0</v>
+      </c>
+      <c r="C3">
         <v>8566907000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7103403000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7436050000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8414221000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8709261000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5764109000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5681107000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5246091000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4464424000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4331786000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3848503000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3828334000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3369521000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3336352000.0</v>
       </c>
-      <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B5">
+        <v>19971380000.0</v>
+      </c>
+      <c r="C5">
         <v>31445236000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>24681163000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>23723431000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>21217783000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>30004477000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>31235084000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>46774989000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>47712672000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>44585763000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>55688175000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>44668014000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>37174837000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>34795607000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>30402650000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>29650123000.0</v>
+      </c>
+      <c r="C6">
         <v>40012143000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>31784566000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>31159481000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29632004000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>38713738000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>36999193000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>52456096000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>52958763000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>49050187000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>60019961000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>48516517000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>41003171000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>38165128000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>33739002000.0</v>
       </c>
-      <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>1439586416000.0</v>
+      </c>
+      <c r="C9">
         <v>237853332000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>204342631000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>186442814000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>171592628000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>180249429000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>202671900000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>196935703000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>199396784000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>194021902000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>204024672000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>185879454000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>168724002000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>140321410000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>127041087000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>19971380000.0</v>
+      </c>
+      <c r="C10">
         <v>31445236000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24681163000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23723431000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21217782000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29025657000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>31235084000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>46774989000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>47712669000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>44585763000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>55688175000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>44668014000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>37174837000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34795607000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30402650000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16159874000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8409411000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6327641000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1270928000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1987000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9873000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11840000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11947000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12666000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10316000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14391000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>1920773000.0</v>
+      </c>
+      <c r="C11">
         <v>1319425000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3643172000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5172364000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>956957000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2221043000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3396023000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8716139000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7434819000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5534921000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>11414942000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6688260000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4333793000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6253089000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4730424000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2009720000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>713796000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1305934000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>1346000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2236000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1847000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1409000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1188000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3044000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-      <c r="C12">
+        <v>165</v>
+      </c>
+      <c r="B12">
+        <v>847796000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>917336000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1011681000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1373965000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>978820000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>917014000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>644822000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>765983000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>656617000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>700757000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>654491000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>650830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B13">
+        <v>409900000.0</v>
+      </c>
+      <c r="C13">
         <v>129274000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9199839000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>285902000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>13187396000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>21095694000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>15451865000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>15301205000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13054349000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>292108000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>18050607000.0</v>
+      </c>
+      <c r="C15">
         <v>30125811000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>21037991000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18551067000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>20260825000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>26804614000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>27839061000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>38058850000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>40277850000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>39050842000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>44273233000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>37979754000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>32841044000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>28542518000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>25672226000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14150154000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7695615000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5021707000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3038461000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3101000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8527000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9604000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10100000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11257000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>9128000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11347000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>169</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>30125811000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21037991000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18551067000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20284359000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26804614000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>27839061000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>38058850000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>40277850000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>39050842000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>44273233000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>37735269000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32841044000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28542518000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>21805303000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14150154000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7695615000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5021707000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3038461000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3101000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8527000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9604000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10100000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11257000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9128000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11347000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B17">
+        <v>18050607000.0</v>
+      </c>
+      <c r="C17">
         <v>30125811000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>21037991000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>18551067000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>20284359000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>26804614000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>27839061000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>38058850000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>40277850000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>39050842000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>44273233000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>13986712000.0</v>
+      </c>
+      <c r="C18">
         <v>-710880000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-734748000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-725779000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-720944000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1792330000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-917014000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-644822000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-765983000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-656617000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>19971380000.0</v>
+      </c>
+      <c r="C21">
         <v>31445236000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24681163000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23723431000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21217783000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>29025657000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>31235084000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>46774989000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>47712672000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>44585763000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>55688175000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>44668014000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>37174837000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>34795607000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>30402650000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>16591251000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7611513000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5879123000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>1987000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9873000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11840000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11947000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12666000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10316000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15088000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>1419615036000.0</v>
+      </c>
+      <c r="C23">
         <v>240291820000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>216282373000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>191496032000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>179292343000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>177133345000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>204438122000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>150920405000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>152439395000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>149436139000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>148336497000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>141211440000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>131549165000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>105525803000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>96638437000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>9678743000.0</v>
+      </c>
+      <c r="C25">
         <v>8566907000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7103403000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7436050000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8414221000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8709261000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5764109000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5681107000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5246091000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>180</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>14540854000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6339570000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3812167000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3118065000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4994933000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5702111000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5164550000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4264501000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3155270000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2471529000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2458349000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2699173000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3064309000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2132512000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>19110859000.0</v>
+      </c>
+      <c r="C28">
         <v>16388532000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16629369000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14510586000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13820617000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15958545000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16123851000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17711623000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15288159000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17955553000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19444063000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16364115000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12621463000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17491324000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13859422000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>1920773000.0</v>
+      </c>
+      <c r="C29">
         <v>1319425000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3643172000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5172364000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>963594000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2221043000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3396023000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8716139000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7434819000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5534921000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14210183000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>1419615036000.0</v>
+      </c>
+      <c r="C30">
         <v>206408096000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>179661468000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>162719383000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>150374845000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>151223772000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>171436816000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>150160714000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>151684112000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>149436139000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>148336497000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>141211440000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>131549165000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>105525803000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>96638437000.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>1947104000.0</v>
+      </c>
+      <c r="C31">
         <v>4008269000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>24681163000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>6776213000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1427891000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-657666000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3637381000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1195160000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4368797000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1709828000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3624888000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3021740000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-327378000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>1439586416000.0</v>
+      </c>
+      <c r="C32">
         <v>271737056000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>240963536000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>215219463000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>200510126000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>206159002000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>235673206000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>197695394000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>200152067000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>194021902000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>204024672000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>185879454000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>168724002000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>140321410000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>127041087000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>114101301000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>104499300000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>94716067000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>84909968000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>87360000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>90216000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>86995000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>73462000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>72260000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>61374000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>42289000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>10817898000.0</v>
+      </c>
+      <c r="C2">
+        <v>-42224993000.0</v>
+      </c>
+      <c r="D2">
         <v>18742615000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>10881239000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12601139000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6911466000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7379683000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6781156000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12811419000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9253234000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6078886000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8949565000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12339220000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6846368000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6881455000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4815288000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10233538000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5384169000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6266303000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6174906000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11092120000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3500640000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5561859000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5388819000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>11458255000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>-26188775000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>26586868000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>-11072311000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>11448305000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5428241000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12425256000.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>10881243000.0</v>
       </c>
-      <c r="AG2"/>
-      <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
@@ -15861,253 +16249,259 @@
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B3"/>
       <c r="C3">
+        <v>-4761925000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
         <v>2352368000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2409557000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2264605000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2150506000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2088331000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2063465000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1889327000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1770098000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1747328000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1696650000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1597948000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1846348000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1982975000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2008779000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2012369000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2115234000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2130414000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2156204000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4382191000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1437479000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1447975000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1441616000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1475753000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1431057000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1402244000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1455055000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1429508000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1414062000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1397699000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1439838000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1640208000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1193993000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1206912000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1204978000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1192114000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1100324000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1107130000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1064856000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1127552000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1128587000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1057574000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1018073000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>967645000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>962107000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>970259000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>948492000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>935878000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>930220000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1012933000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>949303000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>882803000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>840006000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>846271000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>800441000.0</v>
       </c>
-      <c r="BE3"/>
-      <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16151,454 +16545,466 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>415695000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>8080563000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>6128949000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>12025316000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>6529987000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>7651689000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>5238244000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>11420994000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3334106000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>6419016000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>3507047000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>13339181000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2115935000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>5730610000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2537705000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>7975528000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>4281496000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>6555147000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2958266000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>18236988000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2814803000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>5767640000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>2206226000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>7387240000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>3681775000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>14697298000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5468771000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>22732421000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1928016000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>16716555000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>5397997000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>15578348000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>12265428000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>13239983000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>6628910000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>20528918000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>5726724000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>12624563000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>5705558000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>15428019000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>12516897000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>16060929000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>11682330000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>14772327000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>11072915000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>13898501000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>4598291000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>14579658000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>5850938000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>11873964000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>4870277000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>13579379000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>6316211000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>10664695000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>4235322000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>4168291000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4346230000.0</v>
+      </c>
+      <c r="D6">
         <v>6193969000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>10432931000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>8538506000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>14289921000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>8680493000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>9740020000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>7301709000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>13310321000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>5104204000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>8166344000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>5203697000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>14937129000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>3962283000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7713585000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4546484000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>9987897000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>6396730000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>8685561000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>5114470000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>22619179000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4252282000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7215615000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3647842000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>8862993000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>5112832000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>16099542000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>6923826000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>24161929000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>3342078000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>18114254000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>6837835000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>17218556000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>13459421000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>14446895000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>7833888000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>21721032000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>6827048000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>13731693000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>6770414000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>16555571000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>13645484000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>17118503000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>12700403000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>15739972000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>12035022000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>14868760000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>5546783000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>15515536000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>6781158000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>12886897000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>5819580000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>14462182000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>7156217000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>11510966000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>5035763000.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -16642,54 +17048,56 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16733,1006 +17141,1038 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>199872889000.0</v>
+      </c>
+      <c r="C9">
+        <v>1272200520000.0</v>
+      </c>
+      <c r="D9">
         <v>42524177000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>67564137000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>57297582000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>79665262000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>47355732000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>60914999000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>49917339000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>59986303000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>45385933000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>53633912000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>45336483000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>52509587000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>44368340000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>48427278000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>41137609000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>42452904000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>35504206000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>52001673000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>41633845000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>47274651000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>39549271000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>39309853000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>54115654000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>52549717000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>44278052000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>57477970000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>48366161000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>57756965000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>43556818000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>53284691000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>42889151000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>59597251000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>45924663000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>45964924000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>48665229000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>64028877000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>41877969000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>50584896000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>37530160000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>45377725000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>53775986000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>58609526000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>46954158000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>61404386000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>39266091000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>46560582000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>36035094000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>57160336000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>38438080000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>37534845000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>35590741000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>36696803000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>33510931000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>37872068000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>32241608000.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>3934410000.0</v>
+      </c>
+      <c r="C10">
+        <v>1010075000.0</v>
+      </c>
+      <c r="D10">
         <v>5917250000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>8080563000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6128949000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>12025316000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6529987000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>7651689000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>5238244000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>11420994000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3334106000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>6419016000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3507047000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>13339181000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2115935000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>5730610000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2537705000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7975528000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4128714000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>6380774000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2762937000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>18236988000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2814803000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>5767640000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2206226000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>7387240000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3681775000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>14697298000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5468771000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>22732421000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1928016000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>16716555000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>5397997000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>15578348000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>12265428000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>13239983000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>6628910000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>20528918000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>5726724000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>12624563000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>5705558000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>15428019000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>12516897000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>16060929000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>11682330000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>14772327000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>11072915000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>13898501000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4598291000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>14579658000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>5850938000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>11873964000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>4870277000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>13579379000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>6316211000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>10664695000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>4235322000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>9583761000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>6253493000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>6337518000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>3934548000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>7032302000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>3706274600.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>2903530700.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>2517766600.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>6110922800.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1005742500.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>1705876100.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>4904949200.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>27211300.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1090643000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>304837600.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>3043883700.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>680703600.0</v>
       </c>
       <c r="BX10"/>
       <c r="BY10">
+        <v>680703600.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>1926000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>301000000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>73000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>263000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>2583000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>4218000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>2809000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>2094000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>4566000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>2603000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>154435000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1991420000.0</v>
+      </c>
+      <c r="D11">
         <v>1773409000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1529159000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>609625000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-3596812000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3081946000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1183853000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>650438000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>809040000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1577964000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1127838000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>128330000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2955020000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1006503000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>934954000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>275887000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2779045000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1219011000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1778818000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>744810000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-355689000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>892296000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>518421000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1166015000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-201229000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>881430000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2450719000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>265103000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>3845377000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>50633000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4277821000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>542308000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>807134000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>3405867000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1702265000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1519553000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1756720000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>729512000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2372700000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>675989000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2929080000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>3048877000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>3214717000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2222268000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1267897000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2245235000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2703294000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>390339000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-145837000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1073856000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2665863000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>739911000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>2646362000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1121839000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>2079912000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>404976000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1991225000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1295689000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>691410000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>325693000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1117294600.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>535556900.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>322134200.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>34734300.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>919288000.0</v>
       </c>
-      <c r="BN11"/>
-[...1 lines deleted...]
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11">
         <v>495724900.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>1078564500.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>506590000.0</v>
       </c>
       <c r="BT11"/>
       <c r="BU11">
+        <v>506590000.0</v>
+      </c>
+      <c r="BV11"/>
+      <c r="BW11">
         <v>137163600.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11">
         <v>177000000.0</v>
       </c>
-      <c r="CA11"/>
-      <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11">
         <v>1717000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>1087000000.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>292000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>1070000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>286000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B12">
+        <v>233881000.0</v>
+      </c>
+      <c r="C12">
+        <v>571077000.0</v>
+      </c>
+      <c r="D12">
         <v>276719000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12"/>
       <c r="E12"/>
-      <c r="F12"/>
+      <c r="F12">
+        <v>6915000.0</v>
+      </c>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>463383000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>185635000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>151631000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>116687000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>431378000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>121972000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>115853000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>91175000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>409221000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>152782000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>174373000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>195329000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>436321000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>128640000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>134580000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>113969000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>491078000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>150613000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>142523000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>132800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>176424000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>145344000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>157792000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>165262000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>582030000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>168588000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>144658000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>207883000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>162520000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>156973000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>173640000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>163484000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>167608000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>172179000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>177657000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>183313000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>168369000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>150852000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>138310000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>196960000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B13">
+        <v>4464196000.0</v>
+      </c>
+      <c r="C13">
+        <v>11137705000.0</v>
+      </c>
+      <c r="D13">
         <v>159240000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>115047000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>6915000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>17202000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>27363000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2919663000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2470298000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2458269000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>66772000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>49934000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>8781000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>34599000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2169095000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2075687000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1646675000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2357517000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2618411000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6698513000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2035439000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>9336134000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2776925000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2940730000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>6041905000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3707492000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3193289000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>5671307000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>2879777000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -17746,54 +18186,56 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -17837,339 +18279,347 @@
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>3779975000.0</v>
+      </c>
+      <c r="C15">
+        <v>1836038000.0</v>
+      </c>
+      <c r="D15">
         <v>4143841000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>6551404000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>5519324000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>15622128000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>3448041000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>6467836000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>4587806000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>10611954000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1756142000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>5291178000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3378717000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>10384161000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1109432000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>4795656000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2261818000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>10754573000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2909703000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>4601956000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2018127000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>18592677000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1922507000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>5249219000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1040211000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>7588469000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>2800345000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>12246579000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>5203668000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>18887044000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1877383000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>12438734000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>4855689000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>14771214000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>8859561000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>11537718000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>5109357000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>18772198000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>4997212000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>10251863000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>5029569000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>12498939000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>9468020000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>12846212000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>9460062000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>13504430000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>8827680000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>11195207000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>4207952000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>14725495000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>4777082000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>9208101000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>4130366000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>10933017000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>5194372000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>8584783000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>3830346000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>169</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>4143841000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>6551404000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5519324000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>15622128000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3448041000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>1756142000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>5291178000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3378717000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10384161000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1109432000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4795656000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2261818000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>10754573000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2909703000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4601956000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2018127000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>18592677000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1922507000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3144715000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1040211000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>7588469000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2800345000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>12246579000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5203668000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>18887044000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1877383000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -18181,142 +18631,148 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>170</v>
+      </c>
+      <c r="B17">
+        <v>3779975000.0</v>
+      </c>
       <c r="C17">
+        <v>1836038000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>6551404000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>5519324000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>15622128000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>3448041000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>6467836000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>4587806000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>10611954000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1756142000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>5291178000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>3378717000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>10384161000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>1109432000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>4795656000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>2261818000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>10754573000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>2909703000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>4601956000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2018127000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>18592677000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1922507000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>5249219000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1040211000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>7588469000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>2800345000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>12246579000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>5203668000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>18887044000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>1877383000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -18328,136 +18784,142 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>171</v>
+      </c>
+      <c r="B18">
+        <v>-178275000.0</v>
+      </c>
       <c r="C18">
+        <v>14334700000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-112343000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-118166000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-382822000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-124957000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-99135000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-103966000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-406282000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-118863000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-101697000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-107906000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-396779000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-121972000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-115853000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-91175000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-409221000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-255287000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-273058000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-305862000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1415141000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-128640000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-134580000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-113969000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-491078000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-150613000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-142523000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-132800000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -18471,54 +18933,56 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18562,54 +19026,56 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18653,255 +19119,263 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>3934410000.0</v>
+      </c>
+      <c r="C21">
+        <v>-155382000.0</v>
+      </c>
+      <c r="D21">
         <v>5917250000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>8080563000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>6128949000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12025316000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6529987000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7651689000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5238244000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11420994000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3334106000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6419016000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3507047000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>13339181000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2115935000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5730610000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2537705000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7975528000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4128714000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6380774000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2762937000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>18236988000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2814803000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>5767640000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2206226000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>7387240000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>3681775000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>14697298000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>5468771000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>22732421000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1928016000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>16716555000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>5397997000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>15578348000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>12265428000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>13239983000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>6628910000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>20528918000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>5726724000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>12624563000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5705558000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>15428019000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>12516897000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>16060929000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>11682330000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>14772327000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>11072915000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>13898501000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>4598291000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>14579658000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>5850938000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>11873964000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>4870277000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>13579379000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>6316211000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>10664695000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>4235322000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -18945,255 +19419,263 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>195938479000.0</v>
+      </c>
+      <c r="C23">
+        <v>56668634000.0</v>
+      </c>
+      <c r="D23">
         <v>55230428000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>70364813000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>63769772000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>74551412000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>48205428000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>60044466000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>57490514000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>57818543000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>48130713000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>56164461000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>54168656000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>46016774000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>49133860000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>47511956000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>48833442000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>39861545000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>37641795000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>51795805000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>49963028000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>32538303000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>42296327000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>38931032000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>63367683000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>18973702000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>67183145000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>31708361000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>54345695000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>35024544000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>41628802000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>36568136000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>48372397000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>44018903000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>33659235000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>32724941000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>42036319000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>43499959000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>36151245000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>37960333000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>31824602000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>29949706000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>41259089000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>42548597000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>35271828000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>46632059000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>28193176000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>32662081000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>31436803000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>42580678000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>32587142000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>25660881000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>30720464000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>23117424000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>27194720000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>27207373000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>28006286000.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19237,124 +19719,130 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>178</v>
+      </c>
+      <c r="B25">
+        <v>2526833000.0</v>
+      </c>
       <c r="C25">
+        <v>2536829000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>2352368000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2409557000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2264605000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2150506000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2088331000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2063465000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1889327000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1770098000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1747328000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1696650000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1597948000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1846348000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1982975000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2008779000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2012369000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2115234000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2130414000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2156204000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4382191000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1437479000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1447975000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1441616000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -19372,54 +19860,56 @@
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -19463,536 +19953,552 @@
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>8714301000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>3572392000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5141909000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6347337000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3316811000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4520470000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>356236000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2618903000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1124929000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1109518000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1486220000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>481829000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1192461000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1069495000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1068382000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>510592000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>705512000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>822112000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1079849000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1458723000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1147624000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>367868000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2020718000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1915124000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>862969000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1045447000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1878571000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1002051000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1607560000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>787774000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1767165000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2874617000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>30658000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>550232000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>808994000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1191082000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>631576000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>525857000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>806755000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>338746000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1148006000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>392727000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>592050000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>832665000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>590734000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>579370000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>455580000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>738682000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1757780000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>65587000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>630069000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1172847000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1642418000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>148901000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>100143000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>3759646000.0</v>
+      </c>
+      <c r="C28">
+        <v>8977971000.0</v>
+      </c>
+      <c r="D28">
         <v>36823321000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4682246000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4295725000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5371970000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4162763000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3213238000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3640561000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3332462000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5080931000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4715208000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3500768000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4898207000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3301638000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2928060000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3380179000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4090932000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2798787000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3379478000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3551420000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4137667000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2715532000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2378871000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6726475000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4107587000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>4127613000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3941595000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3947056000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2514552000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4358781000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4482916000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3731355000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>16650403000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>6503400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3158628000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3998669000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5725853000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3438643000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4841333000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3949724000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>6502612000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4940208000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>4288122000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3712949000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>5885348000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3555306000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3622232000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3301229000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1134552000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>11019603000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>467308000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3579895000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>5587481000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>11510218000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>393625000.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>154435000.0</v>
+      </c>
+      <c r="C29">
+        <v>-825963000.0</v>
+      </c>
+      <c r="D29">
         <v>1773409000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>363702000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>609625000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3596812000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3081946000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1183853000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>650438000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>809040000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1577964000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1127838000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>128330000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2955020000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1006503000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>934954000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>275887000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2779045000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1219011000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1778818000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>744810000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-355689000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>892296000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1066416000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1644824000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-201229000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1462551000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2450719000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>265103000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -20006,772 +20512,767 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>195938479000.0</v>
+      </c>
+      <c r="C30">
+        <v>1272355902000.0</v>
+      </c>
+      <c r="D30">
         <v>36606927000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>59483574000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>51168633000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>67639946000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>40825745000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>53263310000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>44679095000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>48565309000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>42051827000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>47214896000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>41829436000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>39170406000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>42252405000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>42696668000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>38599904000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>34477376000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>31375492000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>45620899000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>38870908000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>29037663000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>36734468000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>33542213000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>51909428000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>45162477000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>40596277000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>42780672000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>42897390000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>35024544000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>41628802000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>36568136000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>37491154000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>44018903000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>33659235000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>32724941000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>42036319000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>43499959000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>36151245000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>37960333000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>31824602000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>29949706000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>41259089000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>42548597000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>35271828000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>46632059000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>28193176000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>32662081000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>31436803000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>42580678000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>32587142000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>25660881000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>30720464000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>23117424000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>27194720000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>27207373000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>28006286000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>439757000.0</v>
+      </c>
+      <c r="C31">
+        <v>-636554000.0</v>
+      </c>
+      <c r="D31">
         <v>-119114000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-135434000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1343511000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2834951000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1734434000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>3819957000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>5238244000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>11420994000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>2560326000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>546826000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1502330000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2169869000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1968320000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>115853000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>91175000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>76306000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-149581000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-744088000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>2346149000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2023702000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1413315000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-6199515000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>8237793000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>148215000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-221814000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>332073000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-916140000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-3897335000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2836998000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>3309862000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1387856000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>678023000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>1031912000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>800752000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>140990000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>2570637000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-1453324000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1578507000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-1500660000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-2169328000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>3032198000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>1054009000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>2451918000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>496474000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>1166666000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>2396015000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-2349327000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>1886095000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>661560000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>514420000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>562813000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>1780766000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>347148000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>547524000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>346302000.0</v>
       </c>
-      <c r="BE31"/>
-      <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>199872889000.0</v>
+      </c>
+      <c r="C32">
+        <v>1229975527000.0</v>
+      </c>
+      <c r="D32">
         <v>61266792000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>78445376000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>69898721000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>86576728000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>54735415000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>67696155000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>62728758000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>69239537000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>51464819000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>62583477000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>57675703000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>59355955000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>51249795000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>53242566000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>51371147000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>47837073000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>41770509000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>58176579000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>52725965000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>50775291000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>45111130000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>44698672000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>65573909000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>26360942000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>70864920000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>46405659000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>59814466000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>57756965000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>43556818000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>53284691000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>53770394000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>59597251000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>45924663000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>45964924000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>48665229000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>64028877000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>41877969000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>50584896000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>37530160000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>45377725000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>53775986000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>58609526000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>46954158000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>61404386000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>39266091000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>46560582000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>36035094000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>57160336000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>38438080000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>37534845000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>35590741000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>36696803000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>33510931000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>37872068000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>32241608000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>38154794000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>29823849000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>30468351000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>28796086000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>36891352700.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>28386045900.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>24704266100.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>24119636300.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>32039193600.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>26720725300.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>22958968000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>22780413100.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>57102692200.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>22391298000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>14681761300.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>19967054400.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>24826337100.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>18803687500.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>20938350600.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>20341592900.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>21045000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>22750000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>19812000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>23753000000.0</v>
       </c>
-      <c r="CC32"/>
-      <c r="CD32">
+      <c r="CE32"/>
+      <c r="CF32">
         <v>37322000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>29391000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>123704000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>30398000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>30870000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>27128000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20806,2107 +21307,2179 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>13926972000.0</v>
+      </c>
+      <c r="C2">
         <v>13693684000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12911272000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11241496000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14269577000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42180151000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15747368000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13801726000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28178174000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12461756000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24040964000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13330979000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>66912869000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12872635000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21088049000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>5278416000</v>
+      </c>
+      <c r="C3">
         <v>11419407000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11952390000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2702254000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1557857000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1592586000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8536740000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2990302000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10219671000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7466968000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8197039000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4477716000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8394310000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4359135000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5843855000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>-3384817000.0</v>
+      </c>
+      <c r="C6">
         <v>233479000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>782412000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1669776000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3028081000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-27910574000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>26432783000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1945642000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-14376448000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15716418000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-11579208000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10709985000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-53581890000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>54040234000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-8215414000.0</v>
       </c>
-      <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>191</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-74323621000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-108313454000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-77708793000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8259123000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-32204143000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5581170000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-57779913000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-57092010000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>106763594000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>124171026000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-8359942000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-4513965000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-92478618000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30751592000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-18811942000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-76288899000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12534057000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-77994743000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>198</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>8566907000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7103403000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7436050000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8414221000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8709261000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5764109000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5681107000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5246091000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4464424000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4331786000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3848503000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3828334000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3369521000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3336352000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B15">
+        <v>19200000000.0</v>
+      </c>
+      <c r="C15">
         <v>15360000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12672000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13824000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18240000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14976000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14016000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13248000000.0</v>
       </c>
       <c r="I15">
         <v>13248000000.0</v>
       </c>
       <c r="J15">
+        <v>13248000000.0</v>
+      </c>
+      <c r="K15">
         <v>13056000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12480000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10944000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>10368000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10034850000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6689900000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>10542155000.0</v>
+      </c>
+      <c r="C16">
         <v>13927163000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13693684000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12911272000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11241496000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14269577000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>42180151000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15747368000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13801726000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>28178174000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12461756000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24040964000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13330979000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>66912869000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12872635000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>21088049000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>20508888000.0</v>
+      </c>
+      <c r="C18">
         <v>2771398000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>26935052000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>15848813000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>22626758000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-60018462000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>55818022000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>40749655000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>35304270000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>36048298000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>40407980000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>37106056000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>28275068000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>27552904000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>23164723000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B19">
+        <v>-11028770000.0</v>
+      </c>
+      <c r="C19">
         <v>4251796000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-13551502000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>337676000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-16654987000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>35885483000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-28731652000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-20906921000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>26551883000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-33681557000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>19875596000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
+      <c r="E21"/>
       <c r="F21">
         <v>-3547705000.0</v>
       </c>
       <c r="G21">
         <v>-3547705000.0</v>
       </c>
       <c r="H21">
         <v>-3547705000.0</v>
       </c>
       <c r="I21">
         <v>-3547705000.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>-3547705000.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>18050607000.0</v>
+      </c>
+      <c r="C22">
         <v>30125811000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21037991000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18551067000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20260825000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>26804614000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>27839061000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>38058850000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>40277850000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>39050842000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>44273233000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>37735269000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>32841044000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28542518000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>25672226000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>14150154000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7695615000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5021707000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3038461000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3101000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8527000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9604000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10100000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11257000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9128000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11347000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>206</v>
+      </c>
+      <c r="B23">
+        <v>-3375697000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-3418699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3547705000.0</v>
       </c>
       <c r="E23">
         <v>-3547705000.0</v>
       </c>
       <c r="F23">
         <v>-3547705000.0</v>
       </c>
       <c r="G23">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="H23">
         <v>-23647313000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-11843480000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28866964000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-27244164000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>29539183000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-24981111000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>706478000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4240414000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-27118510000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>196051000.0</v>
+      </c>
+      <c r="C24">
         <v>15445277000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-15239608000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6726793000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-16324512000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>25768494000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-13918930000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-9557739000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>42790112000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1244747000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>25313913000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-36876080000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-34681318000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4799424000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-40164080000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>7736697000.0</v>
+      </c>
+      <c r="C25">
         <v>-24501913000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10746048000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-7436050000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4490431000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-93939751000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>30751592000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-43739957000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-45523941000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-43515266000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-48605019000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-41583772000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-36669378000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-31912039000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-29008578000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>-22575697000.0</v>
+      </c>
+      <c r="C28">
         <v>-18735697000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-16090699000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17371705000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-21787705000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-18523705000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-14016000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13248000000.0</v>
       </c>
       <c r="I28">
         <v>-13248000000.0</v>
       </c>
       <c r="J28">
+        <v>-13248000000.0</v>
+      </c>
+      <c r="K28">
         <v>-13056000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12480000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10944000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-9661522000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-10034850000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6689900000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>25787304000.0</v>
+      </c>
+      <c r="C29">
         <v>14190805000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>38887442000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18551067000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>24184615000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-58425876000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>64354762000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>43739957000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>45523941000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>43515266000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>48605019000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>41583772000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>36669378000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>31912039000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>29008578000.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-6423027000.0</v>
+      </c>
+      <c r="C30">
         <v>4251796000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-13551502000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7456919000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4909211000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>50650173000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-23647313000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11843480000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28866964000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-27244164000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>29539183000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-24981111000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-25218870000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4240414000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-27118510000.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH30"/>
+  <dimension ref="A1:CJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>11065551000.0</v>
+      </c>
+      <c r="C2">
+        <v>11065551000.0</v>
+      </c>
+      <c r="D2">
         <v>13609580000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14143228000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13927163000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14079651000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15787934000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14305017000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13693684000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>19450504000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>27588736000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14376903000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12911272000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13540087000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13493207000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14065879000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11241496000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13369583000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>49412360000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16816376000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>14269577000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>17191206000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>28666978000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>37620817000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>42180151000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>23653715000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>40487519000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>19917906000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15747368000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>24849927000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>46174301000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>23785681000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>13801726000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>15391536000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>22200844000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>16208497000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>28178174000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>12983277000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>16708178000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>12910669000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>12461756000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>15173753000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>18202092000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>12930965000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>24040964000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>11929680000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>11491899000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>10930981000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>13330979000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>11924789000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>134323995000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>32909500000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>66912869000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>57099719000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>29158364000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>23595709000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>12872635000.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>503166000</v>
+      </c>
+      <c r="C3">
+        <v>2522882000</v>
+      </c>
+      <c r="D3">
         <v>1937313000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>687288000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>130933000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7670013000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1135460000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1149717000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1464217000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6967265000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>419530000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2695843000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1869752000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>650318000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>522593000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>842478000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>686865000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>949183000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>32847000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>162931000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>412896000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>62877000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>319179000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>415211000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>795319000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1217372000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>6228964000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>37635000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1052769000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1273654000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>240175000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>929105000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>547368000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>354679000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>7927693000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>867575000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1069724000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3159230000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>525650000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>460076000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3322012000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1169808000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1387854000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>5468466000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>170911000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2019211000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>343063000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>664676000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1450766000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2836852000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>193371000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>832013000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>4532074000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>3836304000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>182937000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>179728000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>160166000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
@@ -22948,54 +23521,60 @@
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
+      <c r="CI3">
+        <v>0</v>
+      </c>
+      <c r="CJ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23038,54 +23617,56 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -23128,326 +23709,334 @@
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>2892620000.0</v>
+      </c>
+      <c r="C6">
+        <v>-523396000.0</v>
+      </c>
+      <c r="D6">
         <v>-2544029000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-533648000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>216065000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-152488000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1708283000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1482917000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>611333000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5756820000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-8138232000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>13211833000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1465631000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-628815000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>46880000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-572672000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2824383000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-2128087000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-36042777000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>32595984000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2546799000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2921629000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-11475772000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-8953839000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4559334000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>18526436000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-16833804000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>20569613000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>4170538000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-9102559000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-21324374000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>22388620000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>9983955000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1589810000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-6809308000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>5992347000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-11969677000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>15194897000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-3724901000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>3797509000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>448913000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2711997000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-3028339000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>5271127000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-11109999000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>12111284000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>437781000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>560918000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-2399998000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1406190000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-122399206000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>101414495000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-34003369000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>9813150000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>27941355000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>5562655000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>10723074000.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>191</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>-73325236000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-55221520000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-29803429000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-74323621000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-62471571000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-92592599000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-54543821000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-16162037000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-77708793000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-69919303000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-44763017000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-8941557000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-8259123000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-26763789000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-27757461000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-3639400000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-32204143000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-39945060000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-28908988000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-25068968000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>5581170000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>16851335000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -23462,54 +24051,56 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23552,54 +24143,56 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -23642,54 +24235,56 @@
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -23732,122 +24327,124 @@
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...4 lines deleted...]
-      </c>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -23858,120 +24455,122 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>-14842840000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-721889000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4060099000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-10869966000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-24583457000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>21450798000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9488660000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-23942535000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-3620709000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-33188253500.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-32146394000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>43302737000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-41291367000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>36426097000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-7685875000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-23942771000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1200115000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -23982,54 +24581,56 @@
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -24072,598 +24673,612 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>2264605000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2150506000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2088331000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2063465000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1889327000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1770098000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1747328000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1696650000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1597948000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1846348000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1982975000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2008779000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2012369000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2115234000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2130414000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2156204000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4382191000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1437479000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1447975000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1441616000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1475753000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1431057000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1402244000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1455055000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1429508000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1414062000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1397699000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1439838000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1640208000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1193993000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1206912000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1204978000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1192114000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1100324000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1107130000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1064856000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1127552000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1128587000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1057574000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1018073000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>967645000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>962107000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>970259000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>948492000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>935878000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>930220000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1012933000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>949303000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>882803000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>840006000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>846271000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>800441000.0</v>
       </c>
-      <c r="BE14"/>
-      <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>199</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
         <v>19200000000.0</v>
       </c>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>15360000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>15360000000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>12672000000.0</v>
       </c>
-      <c r="K15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>13824000000.0</v>
       </c>
       <c r="P15">
         <v>13824000000.0</v>
       </c>
       <c r="Q15">
         <v>13824000000.0</v>
       </c>
       <c r="R15">
-        <v>18240000000.0</v>
+        <v>13824000000.0</v>
       </c>
       <c r="S15">
-        <v>18240000000.0</v>
+        <v>13824000000.0</v>
       </c>
       <c r="T15">
         <v>18240000000.0</v>
       </c>
       <c r="U15">
         <v>18240000000.0</v>
       </c>
       <c r="V15">
-        <v>14976000000.0</v>
+        <v>18240000000.0</v>
       </c>
       <c r="W15">
-        <v>14976000000.0</v>
+        <v>18240000000.0</v>
       </c>
       <c r="X15">
         <v>14976000000.0</v>
       </c>
       <c r="Y15">
         <v>14976000000.0</v>
       </c>
       <c r="Z15">
-        <v>14016000000.0</v>
+        <v>14976000000.0</v>
       </c>
       <c r="AA15">
-        <v>14016000000.0</v>
+        <v>14976000000.0</v>
       </c>
       <c r="AB15">
         <v>14016000000.0</v>
       </c>
       <c r="AC15">
         <v>14016000000.0</v>
       </c>
       <c r="AD15">
+        <v>14016000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>14016000000.0</v>
+      </c>
+      <c r="AF15">
         <v>13248000000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>13248000000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>13056000000.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>12480000000.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15">
         <v>10944000000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>10368000000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>10034850000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>13958171000.0</v>
+      </c>
+      <c r="C16">
+        <v>10542155000.0</v>
+      </c>
+      <c r="D16">
         <v>11065551000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>13609580000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>14143228000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>13927163000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>14079651000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>15787934000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>14305017000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>13693684000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>19450504000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>27588736000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>14376903000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>12911272000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>13540087000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>13493207000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>14065879000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>11241496000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>13369583000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>49412360000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>16816376000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>14269577000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>17191206000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>28666978000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>37620817000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>42180151000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>23653715000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>40487519000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>19917906000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>15747368000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>24849927000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>46174301000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>23785681000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>13801726000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>15391536000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>22200844000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>16208497000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>28178174000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>12983277000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>16708178000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>12910669000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>12461756000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>15173753000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>18202092000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>12930965000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>24040964000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>11929680000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>11491899000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>10930981000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>13330979000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>11924789000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>134323995000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>32909500000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>66912869000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>57099719000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>29158364000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>23595709000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>12872635000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24706,342 +25321,354 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>25463339000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4735514000.0</v>
+      </c>
+      <c r="D18">
         <v>-4514528000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-11966098000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>41725028000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3195507000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5707130000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>15080137000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4272037000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>685733000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3590950000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>8860822000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1508965000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>9733843000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2433187000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>5936153000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>3583732000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>11817759000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>4992090000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>6569439000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>3761435000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>22911991000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3040807000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>6281983000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1686508000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>7846850000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1997562000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>13611188000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>5605954000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>19042898000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>3051270000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>12907328000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>5748159000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>16056743000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>2125861000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>11877055000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>5244611000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>16805082000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>5571886000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>10898917000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>2772413000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>12456683000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>9208753000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>8435320000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>10307224000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>12452864000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>9446724000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>11500790000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>3705678000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>12824521000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>5513931000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>9389021000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>547595000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>7979516000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>5851441000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>9251326000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>4470621000.0</v>
       </c>
-      <c r="BE18"/>
-      <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>203</v>
+      </c>
+      <c r="B19">
+        <v>-16521702000.0</v>
+      </c>
       <c r="C19">
+        <v>-370054000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>11563358000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-40866361000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-9976879000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>21266070000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-12478830000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>5441435000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-10334645000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>752982000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>2526849000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6496688000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-7648030000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>24513314000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-8121800000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-6123586000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-4870008000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3283632000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>1924163000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-10425510000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-6624418000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>2358998000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>20075451500.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>23058513000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-36370545000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>34519152000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-30267550000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>6082661000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-7339000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-15928909000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -25052,54 +25679,56 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25142,105 +25771,107 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-873488000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-894989000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-892302000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-886926000.0</v>
       </c>
       <c r="R21">
         <v>-886926000.0</v>
       </c>
       <c r="S21">
-        <v>-886927000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="T21">
         <v>-886926000.0</v>
       </c>
       <c r="U21">
+        <v>-886927000.0</v>
+      </c>
+      <c r="V21">
+        <v>-886926000.0</v>
+      </c>
+      <c r="W21">
         <v>-3547705000.0</v>
       </c>
-      <c r="V21">
-[...2 lines deleted...]
-      <c r="W21"/>
       <c r="X21">
         <v>-3547705000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="AA21">
         <v>-886926000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
@@ -25256,908 +25887,934 @@
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>3779975000.0</v>
+      </c>
+      <c r="C22">
+        <v>13906766000.0</v>
+      </c>
+      <c r="D22">
         <v>4143841000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>6551404000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>5519324000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>15622128000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>3448041000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6467836000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4587806000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>10611954000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1756142000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5291178000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3378717000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10384161000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1109432000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4795656000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2261818000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>10754573000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2909703000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4601956000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2018127000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>18592677000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1922507000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5249219000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1040211000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7588469000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2800345000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>12246579000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5203668000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>18887044000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1877383000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>12438734000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>4855689000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>14771214000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>8859561000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>11537718000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>5109357000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>18772198000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>4997212000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>10251863000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>5029569000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>12498939000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>9468020000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>12846212000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>9460062000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>13504430000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>8827680000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>11195207000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>4207952000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>14725495000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>4777082000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>9208101000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>4130366000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>10933017000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>5194372000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>8584783000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>3830346000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>7592536000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>4957804000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>5646108000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>3608855000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>5915007400.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>3170717700.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>2581396500.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>2483032400.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>5191634800.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1039502300.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>254326800.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1210151100.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>3826384700.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>191632800.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>584053000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>419636500.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>2906720100.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1004854800.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>291902400.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>2508000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>124000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>212000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>257000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>786000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>866000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>3131000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>3744000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1802000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>3496000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>2317000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>-843924000.0</v>
       </c>
       <c r="C23">
+        <v>-2531773000.0</v>
+      </c>
+      <c r="D23">
+        <v>-843924000.0</v>
+      </c>
+      <c r="E23">
         <v>-843925000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>-843925000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-843924000.0</v>
       </c>
       <c r="J23">
         <v>-843924000.0</v>
       </c>
       <c r="K23">
+        <v>-843924000.0</v>
+      </c>
+      <c r="L23">
+        <v>-843924000.0</v>
+      </c>
+      <c r="M23">
         <v>-843925000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-886926000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-873488000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-894989000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-892302000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-886926000.0</v>
       </c>
       <c r="R23">
         <v>-886926000.0</v>
       </c>
       <c r="S23">
-        <v>-886927000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="T23">
         <v>-886926000.0</v>
       </c>
       <c r="U23">
+        <v>-886927000.0</v>
+      </c>
+      <c r="V23">
+        <v>-886926000.0</v>
+      </c>
+      <c r="W23">
         <v>-3547705000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-14976000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-32788497000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-33588010000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-33981576000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-14016000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-30267550000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6082661000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-3751600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-13248000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1645927000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4027143000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10226319000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-13248000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>17802571000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-43049944000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-23593633000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-13056000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-14716006000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-14444591000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-7437769000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-12480000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-21744547000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-40966683000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-44683690000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-10944000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4477422000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-16024282000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-11650209000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-10368000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>706478000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-43318374000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-13216440000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-10034850000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>10122166000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-10845296000.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>188039000.0</v>
+      </c>
+      <c r="C24">
+        <v>27100431000.0</v>
+      </c>
+      <c r="D24">
         <v>10206000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>16346630000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-43261216000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2058460000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2345320000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>236582000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>194209000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>89865000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-9496239000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-2107226000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-139923000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-8712038000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>18751848000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-7058677000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3149895000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1518424000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-6290000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-30783082000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-43932960000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-6699629000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-4318455000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>3372969000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>24794314000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-31058505000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>52437500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-36815212000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>7043382000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-1511948000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-16965960000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>609537000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>8310632000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>24378220000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-15534380000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>10438836000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>23507436000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-1409995000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>6705979000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-17691833000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>11151102000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-6289189000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>42990919000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-18286951000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>18058238000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-49551808000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>20708251000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-16873366000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>9467602000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-18767505000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-16949872000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-15516832000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>6473155000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-24312730000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>6294218000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>9650831000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>13167105000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>22186530000.0</v>
+      </c>
+      <c r="C25">
+        <v>-16119398000.0</v>
+      </c>
+      <c r="D25">
         <v>-6721056000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-11278810000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>41855961000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-7021213000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-10170217000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11850349000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-5332161000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-4848283000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>484240000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4518159000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1696650000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1597948000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-2955780000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-6778631000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-4270597000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-12766942000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-5024937000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-6732370000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-4174331000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-22974868000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-3359986000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-6697194000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-2481827000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-9064222000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-4231402000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-13648823000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-6658723000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-20316552000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-3291445000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-13836433000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-6295527000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-16411422000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-10053554000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-12744630000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-6314335000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-19964312000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-6097536000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-11358993000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-6094425000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-13626491000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-10596607000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-13903786000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-10478135000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-14472075000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-9789787000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-12165466000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-5156444000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-15661373000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-5707302000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-10221034000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-5079669000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-11815820000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-6034378000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-9431054000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-4630787000.0</v>
       </c>
-      <c r="BE25"/>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -26200,54 +26857,56 @@
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26290,650 +26949,670 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>-843924000.0</v>
+      </c>
+      <c r="C28">
+        <v>-843924000.0</v>
+      </c>
+      <c r="D28">
         <v>-20043924000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-843925000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-843924000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-843924000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-16203924000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-843925000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-843924000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-843924000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-13515924000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-843925000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-886926000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-873488000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-14718989000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-892302000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-886926000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-886926000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-19126926000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-886927000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-886926000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-3547705000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-14976000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-32788497000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-33588010000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>43302737000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-14016000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>36426097000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-7685875000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-23942771000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-13248000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5038629000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1107915000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-29154637000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-13248000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-24535670000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-43049944000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>18790916000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-13056000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>6573823000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-14444591000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-8813163000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-12480000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>12969618000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-40966683000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>43069052000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-10944000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4477422000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-16024282000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1826544000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-10368000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>104144525000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-43318374000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>12880397000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-10034850000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>10122166000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-10845296000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>25966505000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2212632000.0</v>
+      </c>
+      <c r="D29">
         <v>-2577215000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-11278810000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>41855961000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>10865520000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-4571670000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>16229854000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-2807820000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>7652998000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4010480000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11556665000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3378717000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10384161000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2955780000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>6778631000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4270597000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>12766942000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5024937000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6732370000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4174331000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>22974868000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3359986000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6697194000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2481827000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>9064222000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4231402000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>13648823000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>6658723000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>20316552000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>3291445000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>13836433000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>6295527000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>16411422000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>10053554000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>12744630000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>6314335000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>19964312000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>6097536000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>11358993000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>6094425000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>13626491000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>10596607000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>13903786000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>10478135000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>14472075000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>9789787000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>12165466000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>5156444000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>15661373000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>5707302000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>10221034000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>5079669000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>11815820000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>6034378000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>9431054000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>4630787000.0</v>
       </c>
-      <c r="BE29"/>
-      <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-21808488000.0</v>
+      </c>
+      <c r="C30">
+        <v>2824173000.0</v>
+      </c>
+      <c r="D30">
         <v>20055803000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>11563358000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-40866361000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-9976879000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>21266070000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-14279678000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3727732000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-12530599000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>752982000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2526849000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6496688000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-7648030000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>26150929000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-6252810000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4793170000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-3229392000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2815717000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4281570000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-8777106000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2723152000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>4741402000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>19089031000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>24096588000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-33981576000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>34519152000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-30267550000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6082661000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-3751600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-13764950000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1645927000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>4027143000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>10226319000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-24095147000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>17802571000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>24933221000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-23593633000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>948490000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-14716006000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>10116985000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-7437769000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>39702926000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-21744547000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>19018573000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-44683690000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>27105257000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-15706766000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>8304088000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-11650209000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-4593874000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-13062806000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>4088019000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-13216440000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>7378014000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-11223872000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>12821884000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>