--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1134,51 +1137,51 @@
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>106287948000.0</v>
       </c>
       <c r="D2">
-        <v>135729662000.0</v>
+        <v>127843857000.0</v>
       </c>
       <c r="E2">
         <v>134690663000.0</v>
       </c>
       <c r="F2">
         <v>95581041000.0</v>
       </c>
       <c r="G2">
         <v>93854626000.0</v>
       </c>
       <c r="H2">
         <v>182979329000.0</v>
       </c>
       <c r="I2">
         <v>106650146000.0</v>
       </c>
       <c r="J2">
         <v>155268324000.0</v>
       </c>
       <c r="K2">
         <v>170465768000.0</v>
       </c>
       <c r="L2">
         <v>108891002000.0</v>
       </c>
@@ -1499,51 +1502,51 @@
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
         <v>10542155000.0</v>
       </c>
       <c r="C10">
-        <v>134024126000.0</v>
+        <v>13926972000.0</v>
       </c>
       <c r="D10">
         <v>13693684000.0</v>
       </c>
       <c r="E10">
         <v>12911272000.0</v>
       </c>
       <c r="F10">
         <v>129679150000.0</v>
       </c>
       <c r="G10">
         <v>115208827000.0</v>
       </c>
       <c r="H10">
         <v>167110671000.0</v>
       </c>
       <c r="I10">
         <v>127804115000.0</v>
       </c>
       <c r="J10">
         <v>115691659000.0</v>
       </c>
       <c r="K10">
         <v>172208102000.0</v>
       </c>
@@ -1613,51 +1616,51 @@
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
         <v>10542155000.0</v>
       </c>
       <c r="C12">
-        <v>134481683000.0</v>
+        <v>14384529000.0</v>
       </c>
       <c r="D12">
         <v>14123578000.0</v>
       </c>
       <c r="E12">
         <v>13176505000.0</v>
       </c>
       <c r="F12">
         <v>129964362000.0</v>
       </c>
       <c r="G12">
         <v>115491250000.0</v>
       </c>
       <c r="H12">
         <v>167110671000.0</v>
       </c>
       <c r="I12">
         <v>127804115000.0</v>
       </c>
       <c r="J12">
         <v>115691659000.0</v>
       </c>
       <c r="K12">
         <v>172208102000.0</v>
       </c>
@@ -1847,54 +1850,58 @@
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>8019225000.0</v>
+      </c>
+      <c r="C16">
+        <v>9687782000.0</v>
+      </c>
       <c r="D16">
-        <v>873461000.0</v>
+        <v>8528830000.0</v>
       </c>
       <c r="E16">
         <v>179000000.0</v>
       </c>
       <c r="F16">
         <v>281793000.0</v>
       </c>
       <c r="G16">
         <v>9007801000.0</v>
       </c>
       <c r="H16">
         <v>5098414000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>6992141000.0</v>
       </c>
       <c r="K16">
         <v>12529999000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
@@ -2084,54 +2091,54 @@
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
         <v>897237746000.0</v>
       </c>
       <c r="C23">
-        <v>1082550737000.0</v>
+        <v>869845241000.0</v>
       </c>
       <c r="D23">
-        <v>982940217000.0</v>
+        <v>732137136000.0</v>
       </c>
       <c r="E23">
         <v>888973513000.0</v>
       </c>
       <c r="F23">
         <v>822740369000.0</v>
       </c>
       <c r="G23">
         <v>859876511000.0</v>
       </c>
       <c r="H23">
         <v>1158038755000.0</v>
       </c>
       <c r="I23">
         <v>1061398832000.0</v>
       </c>
       <c r="J23">
         <v>1076575416000.0</v>
       </c>
       <c r="K23">
         <v>1063856088000.0</v>
       </c>
       <c r="L23">
         <v>1464530018000.0</v>
       </c>
@@ -2311,51 +2318,51 @@
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
         <v>-4621237000.0</v>
       </c>
       <c r="C28">
-        <v>-125152432000.0</v>
+        <v>-5055278000.0</v>
       </c>
       <c r="D28">
         <v>-9610251000.0</v>
       </c>
       <c r="E28">
         <v>-5591728000.0</v>
       </c>
       <c r="F28">
         <v>-125539202000.0</v>
       </c>
       <c r="G28">
         <v>-108174195000.0</v>
       </c>
       <c r="H28">
         <v>-167110671000.0</v>
       </c>
       <c r="I28">
         <v>-127804115000.0</v>
       </c>
       <c r="J28">
         <v>-115691659000.0</v>
       </c>
       <c r="K28">
         <v>-172208102000.0</v>
       </c>
@@ -2420,57 +2427,57 @@
         <v>295392424000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>365906047000.0</v>
+        <v>4623282000.0</v>
       </c>
       <c r="C30">
         <v>186992801000.0</v>
       </c>
       <c r="D30">
-        <v>2561002000.0</v>
+        <v>200689873000.0</v>
       </c>
       <c r="E30">
         <v>206267901000.0</v>
       </c>
       <c r="F30">
         <v>151598978000.0</v>
       </c>
       <c r="G30">
         <v>141877587000.0</v>
       </c>
       <c r="H30">
         <v>192392661000.0</v>
       </c>
       <c r="I30">
         <v>175236399000.0</v>
       </c>
       <c r="J30">
         <v>217540042000.0</v>
       </c>
       <c r="K30">
         <v>197920549000.0</v>
       </c>
       <c r="L30">
         <v>150442578000.0</v>
       </c>
@@ -2551,57 +2558,57 @@
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>520789544000.0</v>
+        <v>880424958000.0</v>
       </c>
       <c r="C33">
-        <v>895557936000.0</v>
+        <v>665224928000.0</v>
       </c>
       <c r="D33">
-        <v>195773383000.0</v>
+        <v>518954226000.0</v>
       </c>
       <c r="E33">
         <v>205067912000.0</v>
       </c>
       <c r="F33">
         <v>202035703000.0</v>
       </c>
       <c r="G33">
         <v>208128927000.0</v>
       </c>
       <c r="H33">
         <v>211967671000.0</v>
       </c>
       <c r="I33">
         <v>186524613000.0</v>
       </c>
       <c r="J33">
         <v>178144355000.0</v>
       </c>
       <c r="K33">
         <v>150926449000.0</v>
       </c>
       <c r="L33">
         <v>113181728000.0</v>
       </c>
@@ -2645,57 +2652,57 @@
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>534310337000.0</v>
+        <v>526291112000.0</v>
       </c>
       <c r="C35">
-        <v>684080375000.0</v>
+        <v>364304455000.0</v>
       </c>
       <c r="D35">
-        <v>611216174000.0</v>
+        <v>231106711000.0</v>
       </c>
       <c r="E35">
         <v>9976872000.0</v>
       </c>
       <c r="F35">
         <v>4634392000.0</v>
       </c>
       <c r="G35">
         <v>4139948000.0</v>
       </c>
       <c r="H35">
         <v>105251203000.0</v>
       </c>
       <c r="I35">
         <v>106650146000.0</v>
       </c>
       <c r="J35">
         <v>155268324000.0</v>
       </c>
       <c r="K35">
         <v>170465768000.0</v>
       </c>
       <c r="L35">
         <v>108891002000.0</v>
       </c>
@@ -2708,57 +2715,57 @@
       <c r="O35">
         <v>194512163000.0</v>
       </c>
       <c r="P35">
         <v>89213657000.0</v>
       </c>
       <c r="Q35">
         <v>92944180000.0</v>
       </c>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>16120843000.0</v>
+        <v>841078456000.0</v>
       </c>
       <c r="C36">
-        <v>616110769000.0</v>
+        <v>619933588000.0</v>
       </c>
       <c r="D36">
-        <v>-5229301000.0</v>
+        <v>478362026000.0</v>
       </c>
       <c r="E36">
         <v>-205067912000.0</v>
       </c>
       <c r="F36">
         <v>-202035703000.0</v>
       </c>
       <c r="G36">
         <v>-208128927000.0</v>
       </c>
       <c r="H36">
         <v>-211967671000.0</v>
       </c>
       <c r="I36">
         <v>-186524613000.0</v>
       </c>
       <c r="J36">
         <v>-178144355000.0</v>
       </c>
       <c r="K36">
         <v>-150926449000.0</v>
       </c>
       <c r="L36">
         <v>-113181728000.0</v>
       </c>
@@ -2884,51 +2891,51 @@
       <c r="V38">
         <v>5584000000.0</v>
       </c>
       <c r="W38">
         <v>7876000000.0</v>
       </c>
       <c r="X38">
         <v>8230000000.0</v>
       </c>
       <c r="Y38">
         <v>6931000000.0</v>
       </c>
       <c r="Z38">
         <v>3652000.0</v>
       </c>
       <c r="AA38">
         <v>1579000.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39"/>
       <c r="C39">
-        <v>569295934000.0</v>
+        <v>1930153000.0</v>
       </c>
       <c r="D39">
         <v>452585817000.0</v>
       </c>
       <c r="E39">
         <v>438358027000.0</v>
       </c>
       <c r="F39">
         <v>367320048000.0</v>
       </c>
       <c r="G39">
         <v>355356759000.0</v>
       </c>
       <c r="H39">
         <v>457304933000.0</v>
       </c>
       <c r="I39">
         <v>501061493000.0</v>
       </c>
       <c r="J39">
         <v>497914317000.0</v>
       </c>
       <c r="K39">
         <v>478240814000.0</v>
       </c>
@@ -2943,54 +2950,54 @@
       <c r="P39">
         <v>11269661000.0</v>
       </c>
       <c r="Q39">
         <v>4375825000.0</v>
       </c>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>-3375697000.0</v>
       </c>
       <c r="C40">
-        <v>67087988000.0</v>
+        <v>24079641000.0</v>
       </c>
       <c r="D40">
-        <v>35224052000.0</v>
+        <v>25794227000.0</v>
       </c>
       <c r="E40">
         <v>-3597699000.0</v>
       </c>
       <c r="F40">
         <v>-3829498000.0</v>
       </c>
       <c r="G40">
         <v>-9007801000.0</v>
       </c>
       <c r="H40">
         <v>-186774829000.0</v>
       </c>
       <c r="I40">
         <v>-111317958000.0</v>
       </c>
       <c r="J40">
         <v>-13502800000.0</v>
       </c>
       <c r="K40">
         <v>-16828479000.0</v>
       </c>
       <c r="L40">
         <v>-3583135000.0</v>
       </c>
@@ -3078,57 +3085,57 @@
       </c>
       <c r="V41">
         <v>13711000000.0</v>
       </c>
       <c r="W41">
         <v>5144000000.0</v>
       </c>
       <c r="X41">
         <v>4956000000.0</v>
       </c>
       <c r="Y41">
         <v>2538000000.0</v>
       </c>
       <c r="Z41">
         <v>3108000.0</v>
       </c>
       <c r="AA41">
         <v>6762000.0</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>1067308000.0</v>
+        <v>16886113000.0</v>
       </c>
       <c r="C42">
-        <v>1067308000.0</v>
+        <v>17021761000.0</v>
       </c>
       <c r="D42">
-        <v>1067308000.0</v>
+        <v>4333089000.0</v>
       </c>
       <c r="E42">
         <v>1067308000.0</v>
       </c>
       <c r="F42">
         <v>5172344000.0</v>
       </c>
       <c r="G42">
         <v>1067308000.0</v>
       </c>
       <c r="H42">
         <v>-10064302000.0</v>
       </c>
       <c r="I42">
         <v>-4697234000.0</v>
       </c>
       <c r="J42">
         <v>-10216814000.0</v>
       </c>
       <c r="K42">
         <v>-2468830000.0</v>
       </c>
       <c r="L42">
         <v>-1140142000.0</v>
       </c>
@@ -3395,54 +3402,54 @@
       </c>
       <c r="W47">
         <v>11212000000.0</v>
       </c>
       <c r="X47">
         <v>15496000000.0</v>
       </c>
       <c r="Y47">
         <v>16089000000.0</v>
       </c>
       <c r="Z47">
         <v>12041000.0</v>
       </c>
       <c r="AA47">
         <v>10253000.0</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
         <v>298041296000.0</v>
       </c>
       <c r="C48">
-        <v>338191163000.0</v>
+        <v>299190689000.0</v>
       </c>
       <c r="D48">
-        <v>323425352000.0</v>
+        <v>285724989000.0</v>
       </c>
       <c r="E48">
         <v>315059361000.0</v>
       </c>
       <c r="F48">
         <v>304474061000.0</v>
       </c>
       <c r="G48">
         <v>302429702000.0</v>
       </c>
       <c r="H48">
         <v>290601088000.0</v>
       </c>
       <c r="I48">
         <v>276778027000.0</v>
       </c>
       <c r="J48">
         <v>251967177000.0</v>
       </c>
       <c r="K48">
         <v>224937327000.0</v>
       </c>
       <c r="L48">
         <v>198942485000.0</v>
       </c>
@@ -3730,54 +3737,54 @@
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
         <v>897237746000.0</v>
       </c>
       <c r="C55">
-        <v>1082550737000.0</v>
+        <v>868532411000.0</v>
       </c>
       <c r="D55">
-        <v>651215668000.0</v>
+        <v>733767677000.0</v>
       </c>
       <c r="E55">
         <v>888973513000.0</v>
       </c>
       <c r="F55">
         <v>822740369000.0</v>
       </c>
       <c r="G55">
         <v>859876511000.0</v>
       </c>
       <c r="H55">
         <v>1158038755000.0</v>
       </c>
       <c r="I55">
         <v>1061398832000.0</v>
       </c>
       <c r="J55">
         <v>1076575416000.0</v>
       </c>
       <c r="K55">
         <v>1063856088000.0</v>
       </c>
       <c r="L55">
         <v>1464530018000.0</v>
       </c>
@@ -3810,57 +3817,57 @@
       </c>
       <c r="V55">
         <v>239212000000.0</v>
       </c>
       <c r="W55">
         <v>247197000000.0</v>
       </c>
       <c r="X55">
         <v>201218000000.0</v>
       </c>
       <c r="Y55">
         <v>184265000000.0</v>
       </c>
       <c r="Z55">
         <v>181482000.0</v>
       </c>
       <c r="AA55">
         <v>154509000.0</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>376448202000.0</v>
+        <v>15165437000.0</v>
       </c>
       <c r="C56">
-        <v>186992801000.0</v>
+        <v>203307483000.0</v>
       </c>
       <c r="D56">
-        <v>455442285000.0</v>
+        <v>214813451000.0</v>
       </c>
       <c r="E56">
         <v>13176505000.0</v>
       </c>
       <c r="F56">
         <v>129964362000.0</v>
       </c>
       <c r="G56">
         <v>115491250000.0</v>
       </c>
       <c r="H56">
         <v>167110671000.0</v>
       </c>
       <c r="I56">
         <v>127804115000.0</v>
       </c>
       <c r="J56">
         <v>115691659000.0</v>
       </c>
       <c r="K56">
         <v>172208102000.0</v>
       </c>
       <c r="L56">
         <v>156774403000.0</v>
       </c>
@@ -3872,56 +3879,58 @@
       </c>
       <c r="O56">
         <v>147577283000.0</v>
       </c>
       <c r="P56">
         <v>96764962000.0</v>
       </c>
       <c r="Q56">
         <v>62499921000.0</v>
       </c>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
       <c r="AA56"/>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>82</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>8019225000.0</v>
+      </c>
       <c r="C57">
-        <v>169663041000.0</v>
+        <v>141328336000.0</v>
       </c>
       <c r="D57">
-        <v>171759147000.0</v>
+        <v>162972347000.0</v>
       </c>
       <c r="E57">
         <v>134690663000.0</v>
       </c>
       <c r="F57">
         <v>95581041000.0</v>
       </c>
       <c r="G57">
         <v>96749310000.0</v>
       </c>
       <c r="H57">
         <v>182979329000.0</v>
       </c>
       <c r="I57">
         <v>106650146000.0</v>
       </c>
       <c r="J57">
         <v>155268324000.0</v>
       </c>
       <c r="K57">
         <v>170465768000.0</v>
       </c>
       <c r="L57">
         <v>108891002000.0</v>
       </c>
@@ -3937,54 +3946,54 @@
       <c r="P57">
         <v>89213657000.0</v>
       </c>
       <c r="Q57">
         <v>92944180000.0</v>
       </c>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
       <c r="AA57"/>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
         <v>534310337000.0</v>
       </c>
       <c r="C58">
-        <v>684080375000.0</v>
+        <v>505632791000.0</v>
       </c>
       <c r="D58">
-        <v>611216174000.0</v>
+        <v>394079058000.0</v>
       </c>
       <c r="E58">
         <v>523847643000.0</v>
       </c>
       <c r="F58">
         <v>462797631000.0</v>
       </c>
       <c r="G58">
         <v>508174714000.0</v>
       </c>
       <c r="H58">
         <v>182979329000.0</v>
       </c>
       <c r="I58">
         <v>738435768000.0</v>
       </c>
       <c r="J58">
         <v>781182992000.0</v>
       </c>
       <c r="K58">
         <v>791619522000.0</v>
       </c>
       <c r="L58">
         <v>1217623950000.0</v>
       </c>
@@ -4051,54 +4060,54 @@
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>362927409000.0</v>
       </c>
       <c r="C60">
-        <v>398470362000.0</v>
+        <v>364212450000.0</v>
       </c>
       <c r="D60">
-        <v>371724043000.0</v>
+        <v>338058078000.0</v>
       </c>
       <c r="E60">
         <v>365125870000.0</v>
       </c>
       <c r="F60">
         <v>359942738000.0</v>
       </c>
       <c r="G60">
         <v>351701797000.0</v>
       </c>
       <c r="H60">
         <v>334102591000.0</v>
       </c>
       <c r="I60">
         <v>322963064000.0</v>
       </c>
       <c r="J60">
         <v>295392424000.0</v>
       </c>
       <c r="K60">
         <v>272236566000.0</v>
       </c>
       <c r="L60">
         <v>246906068000.0</v>
       </c>
@@ -4227,550 +4236,554 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>144707220000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>167766407000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>106287948000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>114962241000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>128284648000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>176438134000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>135729662000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>193921245000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>97735818000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>119931387000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>134690663000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>88776935000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>129121760000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>143099293000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>103933416000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>135920059000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>258768783000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>124590659000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>93854626000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>171372446000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>240791805000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>115379363000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>182979329000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>241120153000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>315283393000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>106340413000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>106650146000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>177010233000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>202270544000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>99029607000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>155268324000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12089599000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>428804010000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>317605831000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>170465768000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>134252810000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>211638791000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>79783091000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>108891002000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>107636047000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>93052602000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>99167362000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>139684906000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>187181461000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>72542014000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>72518447000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>123411986000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>199991916000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9961061000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12606269000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>194512163000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>11926000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5286000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6083000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6812000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6871000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>6003000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7395000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>11142000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>9721000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>8596000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>8836000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4818,54 +4831,18976 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>15649747000.0</v>
+      </c>
+      <c r="C5">
+        <v>15734277000.0</v>
+      </c>
+      <c r="D5">
+        <v>15818805000.0</v>
+      </c>
+      <c r="E5">
+        <v>10950436000.0</v>
+      </c>
+      <c r="F5">
+        <v>11054781000.0</v>
+      </c>
+      <c r="G5">
+        <v>11105589000.0</v>
+      </c>
+      <c r="H5">
+        <v>11211891000.0</v>
+      </c>
+      <c r="I5">
+        <v>-1153077000.0</v>
+      </c>
+      <c r="J5">
+        <v>-1083991000.0</v>
+      </c>
+      <c r="K5">
+        <v>-926969000.0</v>
+      </c>
+      <c r="L5">
+        <v>-768617000.0</v>
+      </c>
+      <c r="M5">
+        <v>-478946000.0</v>
+      </c>
+      <c r="N5">
+        <v>12680000.0</v>
+      </c>
+      <c r="O5">
+        <v>505909000.0</v>
+      </c>
+      <c r="P5">
+        <v>999201000.0</v>
+      </c>
+      <c r="Q5">
+        <v>6064186000.0</v>
+      </c>
+      <c r="R5">
+        <v>6172834000.0</v>
+      </c>
+      <c r="S5">
+        <v>6399805000.0</v>
+      </c>
+      <c r="T5">
+        <v>6401369000.0</v>
+      </c>
+      <c r="U5">
+        <v>277064000.0</v>
+      </c>
+      <c r="V5">
+        <v>204281000.0</v>
+      </c>
+      <c r="W5">
+        <v>202009000.0</v>
+      </c>
+      <c r="X5">
+        <v>-9395213000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-15161796000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-15166269000.0</v>
+      </c>
+      <c r="AA5">
+        <v>334102591000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-15165805000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-12482913000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-12480831000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-12481776000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-12482271000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-13539913000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-14138260000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-14395829000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-15242061000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-11741270000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-9908611000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-11159130000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-11368069000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-10210986000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-10592835000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-10402764000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-10703725000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-13032883000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-890215000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-287420000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-10355155000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-604548000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-599275000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-485937000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-952827000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-656774000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-109916000.0</v>
+      </c>
+      <c r="BC5">
+        <v>1067417000.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>4472528000.0</v>
+      </c>
+      <c r="C7">
+        <v>5204839000.0</v>
+      </c>
+      <c r="D7">
+        <v>5920918000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
+        <v>7305807000.0</v>
+      </c>
+      <c r="G7">
+        <v>8034684000.0</v>
+      </c>
+      <c r="H7">
+        <v>8871694000.0</v>
+      </c>
+      <c r="I7">
+        <v>1663732000.0</v>
+      </c>
+      <c r="J7">
+        <v>2480293000.0</v>
+      </c>
+      <c r="K7">
+        <v>3286820000.0</v>
+      </c>
+      <c r="L7">
+        <v>4083433000.0</v>
+      </c>
+      <c r="M7">
+        <v>4870256000.0</v>
+      </c>
+      <c r="N7">
+        <v>5647408000.0</v>
+      </c>
+      <c r="O7">
+        <v>6441399000.0</v>
+      </c>
+      <c r="P7">
+        <v>7319544000.0</v>
+      </c>
+      <c r="Q7">
+        <v>1746598000.0</v>
+      </c>
+      <c r="R7">
+        <v>2552340000.0</v>
+      </c>
+      <c r="S7">
+        <v>3360639000.0</v>
+      </c>
+      <c r="T7">
+        <v>4139948000.0</v>
+      </c>
+      <c r="U7">
+        <v>4896337000.0</v>
+      </c>
+      <c r="V7">
+        <v>5630481000.0</v>
+      </c>
+      <c r="W7">
+        <v>6343035000.0</v>
+      </c>
+      <c r="X7">
+        <v>7034632000.0</v>
+      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="C8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="D8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="G8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="H8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="I8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="J8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="K8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="L8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="M8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="N8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="O8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="P8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="R8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="S8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="T8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="V8">
+        <v>48000000000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="F9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="G9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="H9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="I9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="N9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="O9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="P9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="R9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="S9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="T9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="U9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="V9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="W9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="X9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AC9">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>11633486000.0</v>
+      </c>
+      <c r="C10">
+        <v>13958171000.0</v>
+      </c>
+      <c r="D10">
+        <v>10542155000.0</v>
+      </c>
+      <c r="E10">
+        <v>11065551000.0</v>
+      </c>
+      <c r="F10">
+        <v>13609580000.0</v>
+      </c>
+      <c r="G10">
+        <v>14143228000.0</v>
+      </c>
+      <c r="H10">
+        <v>134024126000.0</v>
+      </c>
+      <c r="I10">
+        <v>126254642000.0</v>
+      </c>
+      <c r="J10">
+        <v>15787934000.0</v>
+      </c>
+      <c r="K10">
+        <v>14305017000.0</v>
+      </c>
+      <c r="L10">
+        <v>13693684000.0</v>
+      </c>
+      <c r="M10">
+        <v>19450504000.0</v>
+      </c>
+      <c r="N10">
+        <v>27588736000.0</v>
+      </c>
+      <c r="O10">
+        <v>137530843000.0</v>
+      </c>
+      <c r="P10">
+        <v>12911272000.0</v>
+      </c>
+      <c r="Q10">
+        <v>123423386000.0</v>
+      </c>
+      <c r="R10">
+        <v>140097127000.0</v>
+      </c>
+      <c r="S10">
+        <v>130712664000.0</v>
+      </c>
+      <c r="T10">
+        <v>129679150000.0</v>
+      </c>
+      <c r="U10">
+        <v>129937013000.0</v>
+      </c>
+      <c r="V10">
+        <v>159782360000.0</v>
+      </c>
+      <c r="W10">
+        <v>128849856000.0</v>
+      </c>
+      <c r="X10">
+        <v>115208827000.0</v>
+      </c>
+      <c r="Y10">
+        <v>111752636000.0</v>
+      </c>
+      <c r="Z10">
+        <v>117857210000.0</v>
+      </c>
+      <c r="AA10">
+        <v>142174517000.0</v>
+      </c>
+      <c r="AB10">
+        <v>167110671000.0</v>
+      </c>
+      <c r="AC10">
+        <v>117753715000.0</v>
+      </c>
+      <c r="AD10">
+        <v>187151519000.0</v>
+      </c>
+      <c r="AE10">
+        <v>127478141000.0</v>
+      </c>
+      <c r="AF10">
+        <v>127804115000.0</v>
+      </c>
+      <c r="AG10">
+        <v>135449245000.0</v>
+      </c>
+      <c r="AH10">
+        <v>139506028000.0</v>
+      </c>
+      <c r="AI10">
+        <v>117476133000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>115691659000.0</v>
+      </c>
+      <c r="AK10">
+        <v>141394631000.0</v>
+      </c>
+      <c r="AL10">
+        <v>132151962000.0</v>
+      </c>
+      <c r="AM10">
+        <v>136614220000.0</v>
+      </c>
+      <c r="AN10">
+        <v>172208102000.0</v>
+      </c>
+      <c r="AO10">
+        <v>155197950000.0</v>
+      </c>
+      <c r="AP10">
+        <v>165569889000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>144434758000.0</v>
+      </c>
+      <c r="AR10">
+        <v>156774403000.0</v>
+      </c>
+      <c r="AS10">
+        <v>146009879000.0</v>
+      </c>
+      <c r="AT10">
+        <v>191190717000.0</v>
+      </c>
+      <c r="AU10">
+        <v>160888009000.0</v>
+      </c>
+      <c r="AV10">
+        <v>188367934000.0</v>
+      </c>
+      <c r="AW10">
+        <v>131233511000.0</v>
+      </c>
+      <c r="AX10">
+        <v>148732321000.0</v>
+      </c>
+      <c r="AY10">
+        <v>127834187000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>139942450000.0</v>
+      </c>
+      <c r="BA10">
+        <v>117087123000.0</v>
+      </c>
+      <c r="BB10">
+        <v>108189576000.0</v>
+      </c>
+      <c r="BC10">
+        <v>109399907000.0</v>
+      </c>
+      <c r="BD10">
+        <v>147577283000.0</v>
+      </c>
+      <c r="BE10">
+        <v>57099719000.0</v>
+      </c>
+      <c r="BF10">
+        <v>29158364000.0</v>
+      </c>
+      <c r="BG10">
+        <v>23595709000.0</v>
+      </c>
+      <c r="BH10">
+        <v>12872635000.0</v>
+      </c>
+      <c r="BI10">
+        <v>19611573000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>29166991000.0</v>
+      </c>
+      <c r="BK10">
+        <v>16690930000.0</v>
+      </c>
+      <c r="BL10">
+        <v>21088049000.0</v>
+      </c>
+      <c r="BM10">
+        <v>14491407300.0</v>
+      </c>
+      <c r="BN10">
+        <v>10244170800.0</v>
+      </c>
+      <c r="BO10">
+        <v>14585769600.0</v>
+      </c>
+      <c r="BP10">
+        <v>18930477000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>9978483600.0</v>
+      </c>
+      <c r="BR10">
+        <v>8252252900.0</v>
+      </c>
+      <c r="BS10">
+        <v>15218581300.0</v>
+      </c>
+      <c r="BT10">
+        <v>5775358000.0</v>
+      </c>
+      <c r="BU10">
+        <v>5625281900.0</v>
+      </c>
+      <c r="BV10">
+        <v>4494831900.0</v>
+      </c>
+      <c r="BW10">
+        <v>5696854700.0</v>
+      </c>
+      <c r="BX10">
+        <v>4782003000.0</v>
+      </c>
+      <c r="BY10">
+        <v>7718760600.0</v>
+      </c>
+      <c r="BZ10">
+        <v>3307317200.0</v>
+      </c>
+      <c r="CA10">
+        <v>9624332400.0</v>
+      </c>
+      <c r="CB10">
+        <v>11062000000.0</v>
+      </c>
+      <c r="CC10">
+        <v>10862000000.0</v>
+      </c>
+      <c r="CD10">
+        <v>7746000000.0</v>
+      </c>
+      <c r="CE10">
+        <v>5402000000.0</v>
+      </c>
+      <c r="CF10">
+        <v>3692000000.0</v>
+      </c>
+      <c r="CG10">
+        <v>7244000000.0</v>
+      </c>
+      <c r="CH10">
+        <v>11624000000.0</v>
+      </c>
+      <c r="CI10">
+        <v>7274000000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>6325000000.0</v>
+      </c>
+      <c r="CK10">
+        <v>3316000000.0</v>
+      </c>
+      <c r="CL10">
+        <v>10451000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>11633486000.0</v>
+      </c>
+      <c r="C12">
+        <v>13958171000.0</v>
+      </c>
+      <c r="D12">
+        <v>10542155000.0</v>
+      </c>
+      <c r="E12">
+        <v>11065551000.0</v>
+      </c>
+      <c r="F12">
+        <v>14061558000.0</v>
+      </c>
+      <c r="G12">
+        <v>67686340000.0</v>
+      </c>
+      <c r="H12">
+        <v>14384720000.0</v>
+      </c>
+      <c r="I12">
+        <v>126779472000.0</v>
+      </c>
+      <c r="J12">
+        <v>156670687000.0</v>
+      </c>
+      <c r="K12">
+        <v>14816618000.0</v>
+      </c>
+      <c r="L12">
+        <v>14123578000.0</v>
+      </c>
+      <c r="M12">
+        <v>19779843000.0</v>
+      </c>
+      <c r="N12">
+        <v>27938632000.0</v>
+      </c>
+      <c r="O12">
+        <v>137530843000.0</v>
+      </c>
+      <c r="P12">
+        <v>13176505000.0</v>
+      </c>
+      <c r="Q12">
+        <v>123711415000.0</v>
+      </c>
+      <c r="R12">
+        <v>140388091000.0</v>
+      </c>
+      <c r="S12">
+        <v>130712664000.0</v>
+      </c>
+      <c r="T12">
+        <v>129964362000.0</v>
+      </c>
+      <c r="U12">
+        <v>130242008000.0</v>
+      </c>
+      <c r="V12">
+        <v>160100855000.0</v>
+      </c>
+      <c r="W12">
+        <v>129209788000.0</v>
+      </c>
+      <c r="X12">
+        <v>115491250000.0</v>
+      </c>
+      <c r="Y12">
+        <v>111955106000.0</v>
+      </c>
+      <c r="Z12">
+        <v>118034740000.0</v>
+      </c>
+      <c r="AA12">
+        <v>142318676000.0</v>
+      </c>
+      <c r="AB12">
+        <v>167110671000.0</v>
+      </c>
+      <c r="AC12">
+        <v>117753715000.0</v>
+      </c>
+      <c r="AD12">
+        <v>187151519000.0</v>
+      </c>
+      <c r="AE12">
+        <v>127478141000.0</v>
+      </c>
+      <c r="AF12">
+        <v>127804115000.0</v>
+      </c>
+      <c r="AG12">
+        <v>135449245000.0</v>
+      </c>
+      <c r="AH12">
+        <v>139506028000.0</v>
+      </c>
+      <c r="AI12">
+        <v>117476133000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>115691659000.0</v>
+      </c>
+      <c r="AK12">
+        <v>141394631000.0</v>
+      </c>
+      <c r="AL12">
+        <v>132151962000.0</v>
+      </c>
+      <c r="AM12">
+        <v>136614220000.0</v>
+      </c>
+      <c r="AN12">
+        <v>172208102000.0</v>
+      </c>
+      <c r="AO12">
+        <v>155197950000.0</v>
+      </c>
+      <c r="AP12">
+        <v>165569889000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>144434758000.0</v>
+      </c>
+      <c r="AR12">
+        <v>156774403000.0</v>
+      </c>
+      <c r="AS12">
+        <v>146009879000.0</v>
+      </c>
+      <c r="AT12">
+        <v>191190717000.0</v>
+      </c>
+      <c r="AU12">
+        <v>160888009000.0</v>
+      </c>
+      <c r="AV12">
+        <v>188367934000.0</v>
+      </c>
+      <c r="AW12">
+        <v>131233511000.0</v>
+      </c>
+      <c r="AX12">
+        <v>148732321000.0</v>
+      </c>
+      <c r="AY12">
+        <v>127834187000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>139942450000.0</v>
+      </c>
+      <c r="BA12">
+        <v>117087123000.0</v>
+      </c>
+      <c r="BB12">
+        <v>108189576000.0</v>
+      </c>
+      <c r="BC12">
+        <v>109399907000.0</v>
+      </c>
+      <c r="BD12">
+        <v>147577283000.0</v>
+      </c>
+      <c r="BE12">
+        <v>57099719000.0</v>
+      </c>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="C13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="D13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="E13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="F13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="G13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="H13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="I13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="J13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="K13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="L13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="M13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="N13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="O13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="P13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="R13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="S13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="T13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="U13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="V13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="W13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="X13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>47785000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>48000000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>48000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>384000000.0</v>
+      </c>
+      <c r="C14">
+        <v>384000000.0</v>
+      </c>
+      <c r="D14">
+        <v>384000000.0</v>
+      </c>
+      <c r="E14">
+        <v>384000000.0</v>
+      </c>
+      <c r="F14">
+        <v>384000000.0</v>
+      </c>
+      <c r="G14">
+        <v>384000000.0</v>
+      </c>
+      <c r="H14">
+        <v>384000000.0</v>
+      </c>
+      <c r="I14">
+        <v>384000000.0</v>
+      </c>
+      <c r="J14">
+        <v>384000000.0</v>
+      </c>
+      <c r="K14">
+        <v>384000000.0</v>
+      </c>
+      <c r="L14">
+        <v>384000000.0</v>
+      </c>
+      <c r="M14">
+        <v>384000000.0</v>
+      </c>
+      <c r="N14">
+        <v>384000000.0</v>
+      </c>
+      <c r="O14">
+        <v>384000000.0</v>
+      </c>
+      <c r="P14">
+        <v>384000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>192000000.0</v>
+      </c>
+      <c r="R14">
+        <v>192000000.0</v>
+      </c>
+      <c r="S14">
+        <v>192000000.0</v>
+      </c>
+      <c r="T14">
+        <v>192000000.0</v>
+      </c>
+      <c r="U14">
+        <v>192000000.0</v>
+      </c>
+      <c r="V14">
+        <v>192000000.0</v>
+      </c>
+      <c r="W14">
+        <v>192000000.0</v>
+      </c>
+      <c r="X14">
+        <v>192000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>192000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>191725761.0</v>
+      </c>
+      <c r="AU14">
+        <v>192000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>191725761.0</v>
+      </c>
+      <c r="AW14">
+        <v>191725761.0</v>
+      </c>
+      <c r="AX14">
+        <v>191725761.0</v>
+      </c>
+      <c r="AY14">
+        <v>191725761.0</v>
+      </c>
+      <c r="AZ14">
+        <v>191725761.0</v>
+      </c>
+      <c r="BA14">
+        <v>191725761.0</v>
+      </c>
+      <c r="BB14">
+        <v>191140000.0</v>
+      </c>
+      <c r="BC14">
+        <v>191140000.0</v>
+      </c>
+      <c r="BD14">
+        <v>191140000.0</v>
+      </c>
+      <c r="BE14">
+        <v>191140000.0</v>
+      </c>
+      <c r="BF14">
+        <v>191140000.0</v>
+      </c>
+      <c r="BG14">
+        <v>191140000.0</v>
+      </c>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>13379999000.0</v>
+      </c>
+      <c r="D16">
+        <v>8019225000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16">
+        <v>527587526000.0</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
+        <v>531291000.0</v>
+      </c>
+      <c r="J16">
+        <v>605382000.0</v>
+      </c>
+      <c r="K16">
+        <v>792777000.0</v>
+      </c>
+      <c r="L16">
+        <v>873461000.0</v>
+      </c>
+      <c r="M16">
+        <v>30500000.0</v>
+      </c>
+      <c r="N16">
+        <v>30500000.0</v>
+      </c>
+      <c r="O16">
+        <v>301513000.0</v>
+      </c>
+      <c r="P16">
+        <v>179000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>31600000.0</v>
+      </c>
+      <c r="R16">
+        <v>58000000.0</v>
+      </c>
+      <c r="S16">
+        <v>98400000.0</v>
+      </c>
+      <c r="T16">
+        <v>281793000.0</v>
+      </c>
+      <c r="U16">
+        <v>132754185000.0</v>
+      </c>
+      <c r="V16">
+        <v>255696018000.0</v>
+      </c>
+      <c r="W16">
+        <v>11317021000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+    </row>
+    <row r="19" spans="1:90">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+    </row>
+    <row r="20" spans="1:90">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+    </row>
+    <row r="21" spans="1:90">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+    </row>
+    <row r="22" spans="1:90">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+    </row>
+    <row r="23" spans="1:90">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>1175211501000.0</v>
+      </c>
+      <c r="C23">
+        <v>848707960000.0</v>
+      </c>
+      <c r="D23">
+        <v>897237746000.0</v>
+      </c>
+      <c r="E23">
+        <v>784838235000.0</v>
+      </c>
+      <c r="F23">
+        <v>1440946707000.0</v>
+      </c>
+      <c r="G23">
+        <v>1203774643000.0</v>
+      </c>
+      <c r="H23">
+        <v>1082550737000.0</v>
+      </c>
+      <c r="I23">
+        <v>1140772822000.0</v>
+      </c>
+      <c r="J23">
+        <v>657296307000.0</v>
+      </c>
+      <c r="K23">
+        <v>720898852000.0</v>
+      </c>
+      <c r="L23">
+        <v>651215668000.0</v>
+      </c>
+      <c r="M23">
+        <v>1127066145000.0</v>
+      </c>
+      <c r="N23">
+        <v>1143594977000.0</v>
+      </c>
+      <c r="O23">
+        <v>906824206000.0</v>
+      </c>
+      <c r="P23">
+        <v>888973513000.0</v>
+      </c>
+      <c r="Q23">
+        <v>974599015000.0</v>
+      </c>
+      <c r="R23">
+        <v>1133264971000.0</v>
+      </c>
+      <c r="S23">
+        <v>908566953000.0</v>
+      </c>
+      <c r="T23">
+        <v>822740369000.0</v>
+      </c>
+      <c r="U23">
+        <v>985365638000.0</v>
+      </c>
+      <c r="V23">
+        <v>1301385568000.0</v>
+      </c>
+      <c r="W23">
+        <v>928924184000.0</v>
+      </c>
+      <c r="X23">
+        <v>859876511000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1184194138000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1341805883000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1094461945000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1158038755000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1279971697000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1473361458000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1027265600000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1061398832000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1161661324000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1302280330000.0</v>
+      </c>
+      <c r="AI23">
+        <v>965156380000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1076575416000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1332226830000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1538849438000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1326822617000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1063856088000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1168555711000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1317229116000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1230296258000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1464530018000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1309997241000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1279683722000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1254154634000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1353902235000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1227055824000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1072885986000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1042449474000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1099220176000.0</v>
+      </c>
+      <c r="BA23">
+        <v>992125726000.0</v>
+      </c>
+      <c r="BB23">
+        <v>814785429000.0</v>
+      </c>
+      <c r="BC23">
+        <v>804023317000.0</v>
+      </c>
+      <c r="BD23">
+        <v>996178690000.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+    </row>
+    <row r="24" spans="1:90">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+    </row>
+    <row r="25" spans="1:90">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
+        <v>6621123000.0</v>
+      </c>
+      <c r="F25">
+        <v>7305807000.0</v>
+      </c>
+      <c r="G25">
+        <v>8034684000.0</v>
+      </c>
+      <c r="H25">
+        <v>8871694000.0</v>
+      </c>
+      <c r="I25">
+        <v>1663732000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>4870256000.0</v>
+      </c>
+      <c r="N25">
+        <v>5647408000.0</v>
+      </c>
+      <c r="O25">
+        <v>6441399000.0</v>
+      </c>
+      <c r="P25">
+        <v>7319544000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1746598000.0</v>
+      </c>
+      <c r="R25">
+        <v>2552340000.0</v>
+      </c>
+      <c r="S25">
+        <v>3360639000.0</v>
+      </c>
+      <c r="T25">
+        <v>4139948000.0</v>
+      </c>
+      <c r="U25">
+        <v>4896337000.0</v>
+      </c>
+      <c r="V25">
+        <v>5630481000.0</v>
+      </c>
+      <c r="W25">
+        <v>6343035000.0</v>
+      </c>
+      <c r="X25">
+        <v>7034632000.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+    </row>
+    <row r="26" spans="1:90">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26">
+        <v>255120903000.0</v>
+      </c>
+      <c r="C26">
+        <v>273632711000.0</v>
+      </c>
+      <c r="D26">
+        <v>256243149000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26">
+        <v>228824527000.0</v>
+      </c>
+      <c r="G26">
+        <v>223632260000.0</v>
+      </c>
+      <c r="H26">
+        <v>226378021000.0</v>
+      </c>
+      <c r="I26">
+        <v>196098197000.0</v>
+      </c>
+      <c r="J26">
+        <v>186788430000.0</v>
+      </c>
+      <c r="K26">
+        <v>172654050000.0</v>
+      </c>
+      <c r="L26">
+        <v>168142879000.0</v>
+      </c>
+      <c r="M26">
+        <v>169565050000.0</v>
+      </c>
+      <c r="N26">
+        <v>178183946000.0</v>
+      </c>
+      <c r="O26">
+        <v>182609620000.0</v>
+      </c>
+      <c r="P26">
+        <v>176937125000.0</v>
+      </c>
+      <c r="Q26">
+        <v>175136619000.0</v>
+      </c>
+      <c r="R26">
+        <v>182051582000.0</v>
+      </c>
+      <c r="S26">
+        <v>183408918000.0</v>
+      </c>
+      <c r="T26">
+        <v>175612519000.0</v>
+      </c>
+      <c r="U26">
+        <v>171936191000.0</v>
+      </c>
+      <c r="V26">
+        <v>173480623000.0</v>
+      </c>
+      <c r="W26">
+        <v>131807352000.0</v>
+      </c>
+      <c r="X26">
+        <v>133651892000.0</v>
+      </c>
+      <c r="Y26">
+        <v>130467870000.0</v>
+      </c>
+      <c r="Z26">
+        <v>133670767000.0</v>
+      </c>
+      <c r="AA26">
+        <v>138664501000.0</v>
+      </c>
+      <c r="AB26">
+        <v>176180163000.0</v>
+      </c>
+      <c r="AC26">
+        <v>169851237000.0</v>
+      </c>
+      <c r="AD26">
+        <v>152454700000.0</v>
+      </c>
+      <c r="AE26">
+        <v>157137151000.0</v>
+      </c>
+      <c r="AF26">
+        <v>150138826000.0</v>
+      </c>
+      <c r="AG26">
+        <v>145881397000.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+    </row>
+    <row r="27" spans="1:90">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>-7160958000.0</v>
+      </c>
+      <c r="C28">
+        <v>-8753332000.0</v>
+      </c>
+      <c r="D28">
+        <v>-4621237000.0</v>
+      </c>
+      <c r="E28">
+        <v>-1199002000.0</v>
+      </c>
+      <c r="F28">
+        <v>-6303773000.0</v>
+      </c>
+      <c r="G28">
+        <v>-6108544000.0</v>
+      </c>
+      <c r="H28">
+        <v>-125152432000.0</v>
+      </c>
+      <c r="I28">
+        <v>-124590910000.0</v>
+      </c>
+      <c r="J28">
+        <v>-13307641000.0</v>
+      </c>
+      <c r="K28">
+        <v>-11018197000.0</v>
+      </c>
+      <c r="L28">
+        <v>-9610251000.0</v>
+      </c>
+      <c r="M28">
+        <v>-14580248000.0</v>
+      </c>
+      <c r="N28">
+        <v>-21941328000.0</v>
+      </c>
+      <c r="O28">
+        <v>-131089444000.0</v>
+      </c>
+      <c r="P28">
+        <v>-5591728000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-121676788000.0</v>
+      </c>
+      <c r="R28">
+        <v>-137544787000.0</v>
+      </c>
+      <c r="S28">
+        <v>-127352025000.0</v>
+      </c>
+      <c r="T28">
+        <v>-125539202000.0</v>
+      </c>
+      <c r="U28">
+        <v>-125040676000.0</v>
+      </c>
+      <c r="V28">
+        <v>-154151879000.0</v>
+      </c>
+      <c r="W28">
+        <v>-122506821000.0</v>
+      </c>
+      <c r="X28">
+        <v>-108174195000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-111752636000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-117857210000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-142174517000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-167110671000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-117753715000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-187151519000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-127478141000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-127804115000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-135449245000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-139506028000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-117476133000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-115691659000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-141394631000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-132151962000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-136614220000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-172208102000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-155197950000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-165569889000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-144434758000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-156774403000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-146009879000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-191190717000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-160888009000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-188367934000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-131233511000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-148732321000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-127834187000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-139942450000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-117087123000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-108189576000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-109399907000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-147577283000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-57099719000.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>361317423000.0</v>
+      </c>
+      <c r="C29">
+        <v>366622856000.0</v>
+      </c>
+      <c r="D29">
+        <v>362927409000.0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29">
+        <v>391183980000.0</v>
+      </c>
+      <c r="G29">
+        <v>403883384000.0</v>
+      </c>
+      <c r="H29">
+        <v>398470362000.0</v>
+      </c>
+      <c r="I29">
+        <v>370483266000.0</v>
+      </c>
+      <c r="J29">
+        <v>367104311000.0</v>
+      </c>
+      <c r="K29">
+        <v>376153497000.0</v>
+      </c>
+      <c r="L29">
+        <v>371724043000.0</v>
+      </c>
+      <c r="M29">
+        <v>361401760000.0</v>
+      </c>
+      <c r="N29">
+        <v>360137244000.0</v>
+      </c>
+      <c r="O29">
+        <v>368011295000.0</v>
+      </c>
+      <c r="P29">
+        <v>365125870000.0</v>
+      </c>
+      <c r="Q29">
+        <v>353948461000.0</v>
+      </c>
+      <c r="R29">
+        <v>352947677000.0</v>
+      </c>
+      <c r="S29">
+        <v>362202992000.0</v>
+      </c>
+      <c r="T29">
+        <v>359942738000.0</v>
+      </c>
+      <c r="U29">
+        <v>343063860000.0</v>
+      </c>
+      <c r="V29">
+        <v>358321374000.0</v>
+      </c>
+      <c r="W29">
+        <v>353717146000.0</v>
+      </c>
+      <c r="X29">
+        <v>351701797000.0</v>
+      </c>
+      <c r="Y29">
+        <v>327342537000.0</v>
+      </c>
+      <c r="Z29">
+        <v>325415557000.0</v>
+      </c>
+      <c r="AA29">
+        <v>335141130000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>615378448000.0</v>
+      </c>
+      <c r="C30">
+        <v>8005119000.0</v>
+      </c>
+      <c r="D30">
+        <v>4623282000.0</v>
+      </c>
+      <c r="E30">
+        <v>246878985000.0</v>
+      </c>
+      <c r="F30">
+        <v>224090161000.0</v>
+      </c>
+      <c r="G30">
+        <v>229105326000.0</v>
+      </c>
+      <c r="H30">
+        <v>186992801000.0</v>
+      </c>
+      <c r="I30">
+        <v>188434640000.0</v>
+      </c>
+      <c r="J30">
+        <v>2764625000.0</v>
+      </c>
+      <c r="K30">
+        <v>4147905000.0</v>
+      </c>
+      <c r="L30">
+        <v>2561002000.0</v>
+      </c>
+      <c r="M30">
+        <v>254573772000.0</v>
+      </c>
+      <c r="N30">
+        <v>162638948000.0</v>
+      </c>
+      <c r="O30">
+        <v>197122101000.0</v>
+      </c>
+      <c r="P30">
+        <v>175411036000.0</v>
+      </c>
+      <c r="Q30">
+        <v>130861573000.0</v>
+      </c>
+      <c r="R30">
+        <v>169258469000.0</v>
+      </c>
+      <c r="S30">
+        <v>188470714000.0</v>
+      </c>
+      <c r="T30">
+        <v>125410459000.0</v>
+      </c>
+      <c r="U30">
+        <v>128561910000.0</v>
+      </c>
+      <c r="V30">
+        <v>267133372000.0</v>
+      </c>
+      <c r="W30">
+        <v>167829548000.0</v>
+      </c>
+      <c r="X30">
+        <v>136438553000.0</v>
+      </c>
+      <c r="Y30">
+        <v>199726616000.0</v>
+      </c>
+      <c r="Z30">
+        <v>281098712000.0</v>
+      </c>
+      <c r="AA30">
+        <v>281098712000.0</v>
+      </c>
+      <c r="AB30">
+        <v>192392661000.0</v>
+      </c>
+      <c r="AC30">
+        <v>305671763000.0</v>
+      </c>
+      <c r="AD30">
+        <v>354484463000.0</v>
+      </c>
+      <c r="AE30">
+        <v>196711644000.0</v>
+      </c>
+      <c r="AF30">
+        <v>175236399000.0</v>
+      </c>
+      <c r="AG30">
+        <v>195945938000.0</v>
+      </c>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
+        <v>365125870000.0</v>
+      </c>
+      <c r="Q31">
+        <v>353948461000.0</v>
+      </c>
+      <c r="R31">
+        <v>352947677000.0</v>
+      </c>
+      <c r="S31">
+        <v>362202992000.0</v>
+      </c>
+      <c r="T31">
+        <v>359942738000.0</v>
+      </c>
+      <c r="U31">
+        <v>343063860000.0</v>
+      </c>
+      <c r="V31">
+        <v>358321374000.0</v>
+      </c>
+      <c r="W31">
+        <v>353717146000.0</v>
+      </c>
+      <c r="X31">
+        <v>351701797000.0</v>
+      </c>
+      <c r="Y31">
+        <v>327342537000.0</v>
+      </c>
+      <c r="Z31">
+        <v>325415557000.0</v>
+      </c>
+      <c r="AA31">
+        <v>334102591000.0</v>
+      </c>
+      <c r="AB31">
+        <v>334102591000.0</v>
+      </c>
+      <c r="AC31">
+        <v>329197014000.0</v>
+      </c>
+      <c r="AD31">
+        <v>326398751000.0</v>
+      </c>
+      <c r="AE31">
+        <v>328167227000.0</v>
+      </c>
+      <c r="AF31">
+        <v>322963064000.0</v>
+      </c>
+      <c r="AG31">
+        <v>303018378000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+    </row>
+    <row r="33" spans="1:90">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>548199567000.0</v>
+      </c>
+      <c r="C33">
+        <v>825497099000.0</v>
+      </c>
+      <c r="D33">
+        <v>880424958000.0</v>
+      </c>
+      <c r="E33">
+        <v>526893699000.0</v>
+      </c>
+      <c r="F33">
+        <v>1440946707000.0</v>
+      </c>
+      <c r="G33">
+        <v>939269411000.0</v>
+      </c>
+      <c r="H33">
+        <v>895557936000.0</v>
+      </c>
+      <c r="I33">
+        <v>373530903000.0</v>
+      </c>
+      <c r="J33">
+        <v>218921991000.0</v>
+      </c>
+      <c r="K33">
+        <v>205698402000.0</v>
+      </c>
+      <c r="L33">
+        <v>195773383000.0</v>
+      </c>
+      <c r="M33">
+        <v>197350826000.0</v>
+      </c>
+      <c r="N33">
+        <v>207436350000.0</v>
+      </c>
+      <c r="O33">
+        <v>210913509000.0</v>
+      </c>
+      <c r="P33">
+        <v>205067912000.0</v>
+      </c>
+      <c r="Q33">
+        <v>197805889000.0</v>
+      </c>
+      <c r="R33">
+        <v>206012355000.0</v>
+      </c>
+      <c r="S33">
+        <v>208510188000.0</v>
+      </c>
+      <c r="T33">
+        <v>202035703000.0</v>
+      </c>
+      <c r="U33">
+        <v>199422561000.0</v>
+      </c>
+      <c r="V33">
+        <v>203049380000.0</v>
+      </c>
+      <c r="W33">
+        <v>204101470000.0</v>
+      </c>
+      <c r="X33">
+        <v>208128927000.0</v>
+      </c>
+      <c r="Y33">
+        <v>200881285000.0</v>
+      </c>
+      <c r="Z33">
+        <v>205094779000.0</v>
+      </c>
+      <c r="AA33">
+        <v>211139697000.0</v>
+      </c>
+      <c r="AB33">
+        <v>211967671000.0</v>
+      </c>
+      <c r="AC33">
+        <v>200851832000.0</v>
+      </c>
+      <c r="AD33">
+        <v>180174961000.0</v>
+      </c>
+      <c r="AE33">
+        <v>188310291000.0</v>
+      </c>
+      <c r="AF33">
+        <v>186524613000.0</v>
+      </c>
+      <c r="AG33">
+        <v>177920965000.0</v>
+      </c>
+      <c r="AH33">
+        <v>178639678000.0</v>
+      </c>
+      <c r="AI33">
+        <v>185654939000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>178144355000.0</v>
+      </c>
+      <c r="AK33">
+        <v>156655741000.0</v>
+      </c>
+      <c r="AL33">
+        <v>151662042000.0</v>
+      </c>
+      <c r="AM33">
+        <v>151024154000.0</v>
+      </c>
+      <c r="AN33">
+        <v>150926449000.0</v>
+      </c>
+      <c r="AO33">
+        <v>121352704000.0</v>
+      </c>
+      <c r="AP33">
+        <v>113738089000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>115975947000.0</v>
+      </c>
+      <c r="AR33">
+        <v>113181728000.0</v>
+      </c>
+      <c r="AS33">
+        <v>111415014000.0</v>
+      </c>
+      <c r="AT33">
+        <v>105495269000.0</v>
+      </c>
+      <c r="AU33">
+        <v>103435941000.0</v>
+      </c>
+      <c r="AV33">
+        <v>101542244000.0</v>
+      </c>
+      <c r="AW33">
+        <v>97738303000.0</v>
+      </c>
+      <c r="AX33">
+        <v>104607515000.0</v>
+      </c>
+      <c r="AY33">
+        <v>102166573000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>101642571000.0</v>
+      </c>
+      <c r="BA33">
+        <v>106478187000.0</v>
+      </c>
+      <c r="BB33">
+        <v>105281669000.0</v>
+      </c>
+      <c r="BC33">
+        <v>109044458000.0</v>
+      </c>
+      <c r="BD33">
+        <v>105656484000.0</v>
+      </c>
+      <c r="BE33">
+        <v>12994194000.0</v>
+      </c>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+    </row>
+    <row r="34" spans="1:90">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+    </row>
+    <row r="35" spans="1:90">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>813894078000.0</v>
+      </c>
+      <c r="C35">
+        <v>468705105000.0</v>
+      </c>
+      <c r="D35">
+        <v>526291112000.0</v>
+      </c>
+      <c r="E35">
+        <v>389614759000.0</v>
+      </c>
+      <c r="F35">
+        <v>1049762727000.0</v>
+      </c>
+      <c r="G35">
+        <v>632124852000.0</v>
+      </c>
+      <c r="H35">
+        <v>684080375000.0</v>
+      </c>
+      <c r="I35">
+        <v>94120186000.0</v>
+      </c>
+      <c r="J35">
+        <v>104952667000.0</v>
+      </c>
+      <c r="K35">
+        <v>111905711000.0</v>
+      </c>
+      <c r="L35">
+        <v>107732478000.0</v>
+      </c>
+      <c r="M35">
+        <v>9974762000.0</v>
+      </c>
+      <c r="N35">
+        <v>9313102000.0</v>
+      </c>
+      <c r="O35">
+        <v>119931387000.0</v>
+      </c>
+      <c r="P35">
+        <v>9976872000.0</v>
+      </c>
+      <c r="Q35">
+        <v>88776935000.0</v>
+      </c>
+      <c r="R35">
+        <v>129121760000.0</v>
+      </c>
+      <c r="S35">
+        <v>143099293000.0</v>
+      </c>
+      <c r="T35">
+        <v>95581041000.0</v>
+      </c>
+      <c r="U35">
+        <v>135920059000.0</v>
+      </c>
+      <c r="V35">
+        <v>258768783000.0</v>
+      </c>
+      <c r="W35">
+        <v>124590659000.0</v>
+      </c>
+      <c r="X35">
+        <v>96749310000.0</v>
+      </c>
+      <c r="Y35">
+        <v>171372446000.0</v>
+      </c>
+      <c r="Z35">
+        <v>240791805000.0</v>
+      </c>
+      <c r="AA35">
+        <v>115379363000.0</v>
+      </c>
+      <c r="AB35">
+        <v>182979329000.0</v>
+      </c>
+      <c r="AC35">
+        <v>241120153000.0</v>
+      </c>
+      <c r="AD35">
+        <v>315283393000.0</v>
+      </c>
+      <c r="AE35">
+        <v>106340413000.0</v>
+      </c>
+      <c r="AF35">
+        <v>106650146000.0</v>
+      </c>
+      <c r="AG35">
+        <v>177010233000.0</v>
+      </c>
+      <c r="AH35">
+        <v>202270544000.0</v>
+      </c>
+      <c r="AI35">
+        <v>99029607000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>155268324000.0</v>
+      </c>
+      <c r="AK35">
+        <v>12089599000.0</v>
+      </c>
+      <c r="AL35">
+        <v>428804010000.0</v>
+      </c>
+      <c r="AM35">
+        <v>317605831000.0</v>
+      </c>
+      <c r="AN35">
+        <v>170465768000.0</v>
+      </c>
+      <c r="AO35">
+        <v>134252810000.0</v>
+      </c>
+      <c r="AP35">
+        <v>211638791000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>79783091000.0</v>
+      </c>
+      <c r="AR35">
+        <v>108891002000.0</v>
+      </c>
+      <c r="AS35">
+        <v>107636047000.0</v>
+      </c>
+      <c r="AT35">
+        <v>93052602000.0</v>
+      </c>
+      <c r="AU35">
+        <v>99167362000.0</v>
+      </c>
+      <c r="AV35">
+        <v>139684906000.0</v>
+      </c>
+      <c r="AW35">
+        <v>187181461000.0</v>
+      </c>
+      <c r="AX35">
+        <v>72542014000.0</v>
+      </c>
+      <c r="AY35">
+        <v>72518447000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>123411986000.0</v>
+      </c>
+      <c r="BA35">
+        <v>199991916000.0</v>
+      </c>
+      <c r="BB35">
+        <v>9961061000.0</v>
+      </c>
+      <c r="BC35">
+        <v>12606269000.0</v>
+      </c>
+      <c r="BD35">
+        <v>194512163000.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+    </row>
+    <row r="36" spans="1:90">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>16387424000.0</v>
+      </c>
+      <c r="C36">
+        <v>788174264000.0</v>
+      </c>
+      <c r="D36">
+        <v>841078456000.0</v>
+      </c>
+      <c r="E36">
+        <v>15214580000.0</v>
+      </c>
+      <c r="F36">
+        <v>1172319055000.0</v>
+      </c>
+      <c r="G36">
+        <v>951344318000.0</v>
+      </c>
+      <c r="H36">
+        <v>616110769000.0</v>
+      </c>
+      <c r="I36">
+        <v>147125969000.0</v>
+      </c>
+      <c r="J36">
+        <v>16201133000.0</v>
+      </c>
+      <c r="K36">
+        <v>14102043000.0</v>
+      </c>
+      <c r="L36">
+        <v>11245981000.0</v>
+      </c>
+      <c r="M36">
+        <v>-197350826000.0</v>
+      </c>
+      <c r="N36">
+        <v>-207436350000.0</v>
+      </c>
+      <c r="O36">
+        <v>-210913509000.0</v>
+      </c>
+      <c r="P36">
+        <v>-205067912000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-197805889000.0</v>
+      </c>
+      <c r="R36">
+        <v>-206012355000.0</v>
+      </c>
+      <c r="S36">
+        <v>-208510188000.0</v>
+      </c>
+      <c r="T36">
+        <v>-202035703000.0</v>
+      </c>
+      <c r="U36">
+        <v>-199422561000.0</v>
+      </c>
+      <c r="V36">
+        <v>-203049380000.0</v>
+      </c>
+      <c r="W36">
+        <v>-204101470000.0</v>
+      </c>
+      <c r="X36">
+        <v>-208128927000.0</v>
+      </c>
+      <c r="Y36">
+        <v>-200881285000.0</v>
+      </c>
+      <c r="Z36">
+        <v>-205094779000.0</v>
+      </c>
+      <c r="AA36">
+        <v>-211139697000.0</v>
+      </c>
+      <c r="AB36">
+        <v>-211967671000.0</v>
+      </c>
+      <c r="AC36">
+        <v>-200851832000.0</v>
+      </c>
+      <c r="AD36">
+        <v>-180174961000.0</v>
+      </c>
+      <c r="AE36">
+        <v>-188310291000.0</v>
+      </c>
+      <c r="AF36">
+        <v>-186524613000.0</v>
+      </c>
+      <c r="AG36">
+        <v>-177920965000.0</v>
+      </c>
+      <c r="AH36">
+        <v>-178639678000.0</v>
+      </c>
+      <c r="AI36">
+        <v>-185654939000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>-178144355000.0</v>
+      </c>
+      <c r="AK36">
+        <v>-156655741000.0</v>
+      </c>
+      <c r="AL36">
+        <v>-151662042000.0</v>
+      </c>
+      <c r="AM36">
+        <v>-151024154000.0</v>
+      </c>
+      <c r="AN36">
+        <v>-150926449000.0</v>
+      </c>
+      <c r="AO36">
+        <v>-121352704000.0</v>
+      </c>
+      <c r="AP36">
+        <v>-113738089000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>-115975947000.0</v>
+      </c>
+      <c r="AR36">
+        <v>-113181728000.0</v>
+      </c>
+      <c r="AS36">
+        <v>-111415014000.0</v>
+      </c>
+      <c r="AT36">
+        <v>-105495269000.0</v>
+      </c>
+      <c r="AU36">
+        <v>-103435941000.0</v>
+      </c>
+      <c r="AV36">
+        <v>-101542244000.0</v>
+      </c>
+      <c r="AW36">
+        <v>-97738303000.0</v>
+      </c>
+      <c r="AX36">
+        <v>-104607515000.0</v>
+      </c>
+      <c r="AY36">
+        <v>-102166573000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>-101642571000.0</v>
+      </c>
+      <c r="BA36">
+        <v>-106478187000.0</v>
+      </c>
+      <c r="BB36">
+        <v>-105281669000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-109044458000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-105656484000.0</v>
+      </c>
+      <c r="BE36">
+        <v>-12994194000.0</v>
+      </c>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+    </row>
+    <row r="37" spans="1:90">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+    </row>
+    <row r="38" spans="1:90">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>784838235000.0</v>
+      </c>
+      <c r="F38">
+        <v>1440946707000.0</v>
+      </c>
+      <c r="G38">
+        <v>167549742000.0</v>
+      </c>
+      <c r="H38">
+        <v>120096963000.0</v>
+      </c>
+      <c r="I38">
+        <v>192097162000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>909935476000.0</v>
+      </c>
+      <c r="N38">
+        <v>908219995000.0</v>
+      </c>
+      <c r="O38">
+        <v>558379854000.0</v>
+      </c>
+      <c r="P38">
+        <v>670729096000.0</v>
+      </c>
+      <c r="Q38">
+        <v>653081711000.0</v>
+      </c>
+      <c r="R38">
+        <v>786864525000.0</v>
+      </c>
+      <c r="S38">
+        <v>569344101000.0</v>
+      </c>
+      <c r="T38">
+        <v>490740304000.0</v>
+      </c>
+      <c r="U38">
+        <v>655701069000.0</v>
+      </c>
+      <c r="V38">
+        <v>938235333000.0</v>
+      </c>
+      <c r="W38">
+        <v>595612926000.0</v>
+      </c>
+      <c r="X38">
+        <v>536256334000.0</v>
+      </c>
+      <c r="Y38">
+        <v>871357747000.0</v>
+      </c>
+      <c r="Z38">
+        <v>1018676364000.0</v>
+      </c>
+      <c r="AA38">
+        <v>741003572000.0</v>
+      </c>
+      <c r="AB38">
+        <v>778960413000.0</v>
+      </c>
+      <c r="AC38">
+        <v>961366150000.0</v>
+      </c>
+      <c r="AD38">
+        <v>1106034978000.0</v>
+      </c>
+      <c r="AE38">
+        <v>711477168000.0</v>
+      </c>
+      <c r="AF38">
+        <v>747070104000.0</v>
+      </c>
+      <c r="AG38">
+        <v>848291114000.0</v>
+      </c>
+      <c r="AH38">
+        <v>984134624000.0</v>
+      </c>
+      <c r="AI38">
+        <v>662025308000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>782739402000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1034176458000.0</v>
+      </c>
+      <c r="AL38">
+        <v>1255035434000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1039184243000.0</v>
+      </c>
+      <c r="AN38">
+        <v>740721537000.0</v>
+      </c>
+      <c r="AO38">
+        <v>892005057000.0</v>
+      </c>
+      <c r="AP38">
+        <v>1037921138000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>969885553000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1194573887000.0</v>
+      </c>
+      <c r="AS38">
+        <v>1052572348000.0</v>
+      </c>
+      <c r="AT38">
+        <v>982997736000.0</v>
+      </c>
+      <c r="AU38">
+        <v>989830684000.0</v>
+      </c>
+      <c r="AV38">
+        <v>1063992057000.0</v>
+      </c>
+      <c r="AW38">
+        <v>998084010000.0</v>
+      </c>
+      <c r="AX38">
+        <v>819546150000.0</v>
+      </c>
+      <c r="AY38">
+        <v>812448714000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>857635155000.0</v>
+      </c>
+      <c r="BA38">
+        <v>768560416000.0</v>
+      </c>
+      <c r="BB38">
+        <v>601314184000.0</v>
+      </c>
+      <c r="BC38">
+        <v>585578952000.0</v>
+      </c>
+      <c r="BD38">
+        <v>742944923000.0</v>
+      </c>
+      <c r="BE38">
+        <v>346763136000.0</v>
+      </c>
+      <c r="BF38">
+        <v>5261771000.0</v>
+      </c>
+      <c r="BG38">
+        <v>5717398000.0</v>
+      </c>
+      <c r="BH38">
+        <v>13695484000.0</v>
+      </c>
+      <c r="BI38">
+        <v>21171761000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>21529749000.0</v>
+      </c>
+      <c r="BK38">
+        <v>5782754000.0</v>
+      </c>
+      <c r="BL38">
+        <v>8496317000.0</v>
+      </c>
+      <c r="BM38">
+        <v>13904211000.0</v>
+      </c>
+      <c r="BN38">
+        <v>15463899100.0</v>
+      </c>
+      <c r="BO38">
+        <v>4821144300.0</v>
+      </c>
+      <c r="BP38">
+        <v>7525869000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>12872784500.0</v>
+      </c>
+      <c r="BR38">
+        <v>14553439600.0</v>
+      </c>
+      <c r="BS38">
+        <v>5737730800.0</v>
+      </c>
+      <c r="BT38">
+        <v>7232690000.0</v>
+      </c>
+      <c r="BU38">
+        <v>11651323200.0</v>
+      </c>
+      <c r="BV38">
+        <v>12116863300.0</v>
+      </c>
+      <c r="BW38">
+        <v>4393383400.0</v>
+      </c>
+      <c r="BX38">
+        <v>5999151000.0</v>
+      </c>
+      <c r="BY38">
+        <v>7182985100.0</v>
+      </c>
+      <c r="BZ38">
+        <v>3453659800.0</v>
+      </c>
+      <c r="CA38">
+        <v>4869156000.0</v>
+      </c>
+      <c r="CB38">
+        <v>7199000000.0</v>
+      </c>
+      <c r="CC38">
+        <v>8785000000.0</v>
+      </c>
+      <c r="CD38">
+        <v>11040000000.0</v>
+      </c>
+      <c r="CE38">
+        <v>4542000000.0</v>
+      </c>
+      <c r="CF38">
+        <v>5584000000.0</v>
+      </c>
+      <c r="CG38">
+        <v>8279000000.0</v>
+      </c>
+      <c r="CH38">
+        <v>10057000000.0</v>
+      </c>
+      <c r="CI38">
+        <v>4521000000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>10356000000.0</v>
+      </c>
+      <c r="CK38">
+        <v>12819000000.0</v>
+      </c>
+      <c r="CL38">
+        <v>3908000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:90">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39">
+        <v>-238151719000.0</v>
+      </c>
+      <c r="G39">
+        <v>-32286434000.0</v>
+      </c>
+      <c r="H39">
+        <v>-14384720000.0</v>
+      </c>
+      <c r="I39">
+        <v>259930645000.0</v>
+      </c>
+      <c r="J39">
+        <v>430585441000.0</v>
+      </c>
+      <c r="K39">
+        <v>510763042000.0</v>
+      </c>
+      <c r="L39">
+        <v>452585817000.0</v>
+      </c>
+      <c r="M39">
+        <v>523177235000.0</v>
+      </c>
+      <c r="N39">
+        <v>430091665000.0</v>
+      </c>
+      <c r="O39">
+        <v>439011870000.0</v>
+      </c>
+      <c r="P39">
+        <v>438358027000.0</v>
+      </c>
+      <c r="Q39">
+        <v>368683575000.0</v>
+      </c>
+      <c r="R39">
+        <v>420621804000.0</v>
+      </c>
+      <c r="S39">
+        <v>303093215000.0</v>
+      </c>
+      <c r="T39">
+        <v>290500459000.0</v>
+      </c>
+      <c r="U39">
+        <v>447725612000.0</v>
+      </c>
+      <c r="V39">
+        <v>588941781000.0</v>
+      </c>
+      <c r="W39">
+        <v>345474392000.0</v>
+      </c>
+      <c r="X39">
+        <v>324837694000.0</v>
+      </c>
+      <c r="Y39">
+        <v>593564436000.0</v>
+      </c>
+      <c r="Z39">
+        <v>653203909000.0</v>
+      </c>
+      <c r="AA39">
+        <v>653203909000.0</v>
+      </c>
+      <c r="AB39">
+        <v>515493744000.0</v>
+      </c>
+      <c r="AC39">
+        <v>605133961000.0</v>
+      </c>
+      <c r="AD39">
+        <v>702451628000.0</v>
+      </c>
+      <c r="AE39">
+        <v>465749351000.0</v>
+      </c>
+      <c r="AF39">
+        <v>501061493000.0</v>
+      </c>
+      <c r="AG39">
+        <v>579200707000.0</v>
+      </c>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39">
+        <v>8880504000.0</v>
+      </c>
+      <c r="BC39">
+        <v>12185669000.0</v>
+      </c>
+      <c r="BD39">
+        <v>13609925000.0</v>
+      </c>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+    </row>
+    <row r="40" spans="1:90">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>-3375697000.0</v>
+      </c>
+      <c r="C40">
+        <v>-16755696000.0</v>
+      </c>
+      <c r="D40">
+        <v>-3375697000.0</v>
+      </c>
+      <c r="E40">
+        <v>-3375697000.0</v>
+      </c>
+      <c r="F40">
+        <v>51366883000.0</v>
+      </c>
+      <c r="G40">
+        <v>17235153000.0</v>
+      </c>
+      <c r="H40">
+        <v>58726431000.0</v>
+      </c>
+      <c r="I40">
+        <v>43500101000.0</v>
+      </c>
+      <c r="J40">
+        <v>-133161889000.0</v>
+      </c>
+      <c r="K40">
+        <v>54779656000.0</v>
+      </c>
+      <c r="L40">
+        <v>34350591000.0</v>
+      </c>
+      <c r="M40">
+        <v>-3406197000.0</v>
+      </c>
+      <c r="N40">
+        <v>-3406197000.0</v>
+      </c>
+      <c r="O40">
+        <v>-3677210000.0</v>
+      </c>
+      <c r="P40">
+        <v>-3597699000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-88776935000.0</v>
+      </c>
+      <c r="R40">
+        <v>-129121760000.0</v>
+      </c>
+      <c r="S40">
+        <v>-145137698000.0</v>
+      </c>
+      <c r="T40">
+        <v>-106213061000.0</v>
+      </c>
+      <c r="U40">
+        <v>-136990890000.0</v>
+      </c>
+      <c r="V40">
+        <v>-259789138000.0</v>
+      </c>
+      <c r="W40">
+        <v>-126157084000.0</v>
+      </c>
+      <c r="X40">
+        <v>-96749310000.0</v>
+      </c>
+      <c r="Y40">
+        <v>-172396762000.0</v>
+      </c>
+      <c r="Z40">
+        <v>-241998525000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-117358018000.0</v>
+      </c>
+      <c r="AB40">
+        <v>-186774829000.0</v>
+      </c>
+      <c r="AC40">
+        <v>-242390779000.0</v>
+      </c>
+      <c r="AD40">
+        <v>-316500445000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-110078575000.0</v>
+      </c>
+      <c r="AF40">
+        <v>-111317958000.0</v>
+      </c>
+      <c r="AG40">
+        <v>-177816202000.0</v>
+      </c>
+      <c r="AH40">
+        <v>-205704049000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-104179242000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>-6510659000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-644718000.0</v>
+      </c>
+      <c r="AL40">
+        <v>-2576098000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-3672844000.0</v>
+      </c>
+      <c r="AN40">
+        <v>-4298480000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-636550000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-1508157000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-3327254000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-3583135000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-649930000.0</v>
+      </c>
+      <c r="AT40">
+        <v>-1532765000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-1182906000.0</v>
+      </c>
+      <c r="AV40">
+        <v>-1956237000.0</v>
+      </c>
+      <c r="AW40">
+        <v>-943148000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-992088000.0</v>
+      </c>
+      <c r="AY40">
+        <v>-957233000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-2034322000.0</v>
+      </c>
+      <c r="BA40">
+        <v>-912069000.0</v>
+      </c>
+      <c r="BB40">
+        <v>-11175648000.0</v>
+      </c>
+      <c r="BC40">
+        <v>-13839913000.0</v>
+      </c>
+      <c r="BD40">
+        <v>-196698987000.0</v>
+      </c>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
+    </row>
+    <row r="41" spans="1:90">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>58812433000.0</v>
+      </c>
+      <c r="Q41">
+        <v>43752009000.0</v>
+      </c>
+      <c r="R41">
+        <v>43276142000.0</v>
+      </c>
+      <c r="S41">
+        <v>43763730000.0</v>
+      </c>
+      <c r="T41">
+        <v>41991223000.0</v>
+      </c>
+      <c r="U41">
+        <v>50874554000.0</v>
+      </c>
+      <c r="V41">
+        <v>47903055000.0</v>
+      </c>
+      <c r="W41">
+        <v>50125718000.0</v>
+      </c>
+      <c r="X41">
+        <v>48682342000.0</v>
+      </c>
+      <c r="Y41">
+        <v>63814831000.0</v>
+      </c>
+      <c r="Z41">
+        <v>66445733000.0</v>
+      </c>
+      <c r="AA41">
+        <v>66445733000.0</v>
+      </c>
+      <c r="AB41">
+        <v>62386853000.0</v>
+      </c>
+      <c r="AC41">
+        <v>57358526000.0</v>
+      </c>
+      <c r="AD41">
+        <v>57572635000.0</v>
+      </c>
+      <c r="AE41">
+        <v>56544387000.0</v>
+      </c>
+      <c r="AF41">
+        <v>49306081000.0</v>
+      </c>
+      <c r="AG41">
+        <v>60166075000.0</v>
+      </c>
+      <c r="AH41">
+        <v>256522752000.0</v>
+      </c>
+      <c r="AI41">
+        <v>137275203000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>164104368000.0</v>
+      </c>
+      <c r="AK41">
+        <v>373068033000.0</v>
+      </c>
+      <c r="AL41">
+        <v>472435501000.0</v>
+      </c>
+      <c r="AM41">
+        <v>248159859000.0</v>
+      </c>
+      <c r="AN41">
+        <v>190186025000.0</v>
+      </c>
+      <c r="AO41">
+        <v>136430688000.0</v>
+      </c>
+      <c r="AP41">
+        <v>191299470000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>117335576000.0</v>
+      </c>
+      <c r="AR41">
+        <v>142355262000.0</v>
+      </c>
+      <c r="AS41">
+        <v>137984549000.0</v>
+      </c>
+      <c r="AT41">
+        <v>101075182000.0</v>
+      </c>
+      <c r="AU41">
+        <v>116818619000.0</v>
+      </c>
+      <c r="AV41">
+        <v>156204995000.0</v>
+      </c>
+      <c r="AW41">
+        <v>203551721000.0</v>
+      </c>
+      <c r="AX41">
+        <v>103728959000.0</v>
+      </c>
+      <c r="AY41">
+        <v>87297351000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>119857211000.0</v>
+      </c>
+      <c r="BA41">
+        <v>161344539000.0</v>
+      </c>
+      <c r="BB41">
+        <v>130668118000.0</v>
+      </c>
+      <c r="BC41">
+        <v>82006977000.0</v>
+      </c>
+      <c r="BD41">
+        <v>180631983000.0</v>
+      </c>
+      <c r="BE41">
+        <v>190298454000.0</v>
+      </c>
+      <c r="BF41">
+        <v>103002798000.0</v>
+      </c>
+      <c r="BG41">
+        <v>88242978000.0</v>
+      </c>
+      <c r="BH41">
+        <v>106505686000.0</v>
+      </c>
+      <c r="BI41">
+        <v>91056939000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>88649901000.0</v>
+      </c>
+      <c r="BK41">
+        <v>87553518000.0</v>
+      </c>
+      <c r="BL41">
+        <v>112555768000.0</v>
+      </c>
+      <c r="BM41">
+        <v>111470644800.0</v>
+      </c>
+      <c r="BN41">
+        <v>70358178300.0</v>
+      </c>
+      <c r="BO41">
+        <v>62152820100.0</v>
+      </c>
+      <c r="BP41">
+        <v>92098560000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>77356926200.0</v>
+      </c>
+      <c r="BR41">
+        <v>95193534700.0</v>
+      </c>
+      <c r="BS41">
+        <v>82810149200.0</v>
+      </c>
+      <c r="BT41">
+        <v>98215602000.0</v>
+      </c>
+      <c r="BU41">
+        <v>89847458500.0</v>
+      </c>
+      <c r="BV41">
+        <v>66538155600.0</v>
+      </c>
+      <c r="BW41">
+        <v>68602370700.0</v>
+      </c>
+      <c r="BX41">
+        <v>81216801000.0</v>
+      </c>
+      <c r="BY41">
+        <v>69126332100.0</v>
+      </c>
+      <c r="BZ41">
+        <v>69891088500.0</v>
+      </c>
+      <c r="CA41">
+        <v>76674359400.0</v>
+      </c>
+      <c r="CB41">
+        <v>82523000000.0</v>
+      </c>
+      <c r="CC41">
+        <v>70914000000.0</v>
+      </c>
+      <c r="CD41">
+        <v>62481000000.0</v>
+      </c>
+      <c r="CE41">
+        <v>68903000000.0</v>
+      </c>
+      <c r="CF41">
+        <v>92071000000.0</v>
+      </c>
+      <c r="CG41">
+        <v>79450000000.0</v>
+      </c>
+      <c r="CH41">
+        <v>72802000000.0</v>
+      </c>
+      <c r="CI41">
+        <v>94333000000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>79377000000.0</v>
+      </c>
+      <c r="CK41">
+        <v>86066000000.0</v>
+      </c>
+      <c r="CL41">
+        <v>76535000000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:90">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="C42">
+        <v>16801585000.0</v>
+      </c>
+      <c r="D42">
+        <v>16886113000.0</v>
+      </c>
+      <c r="E42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="F42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="G42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="H42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="I42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="J42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="K42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="L42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="M42">
+        <v>588362000.0</v>
+      </c>
+      <c r="N42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="O42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="P42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="R42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="S42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="T42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="U42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="V42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="W42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="X42">
+        <v>1272095000.0</v>
+      </c>
+      <c r="Y42">
+        <v>-14094488000.0</v>
+      </c>
+      <c r="Z42">
+        <v>-14098961000.0</v>
+      </c>
+      <c r="AA42">
+        <v>-4500169000.0</v>
+      </c>
+      <c r="AB42">
+        <v>-19664302000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AG42">
+        <v>-16412518000.0</v>
+      </c>
+      <c r="AH42">
+        <v>-13070952000.0</v>
+      </c>
+      <c r="AI42">
+        <v>-13328521000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-19816814000.0</v>
+      </c>
+      <c r="AK42">
+        <v>-8532692000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AS42">
+        <v>-24998458000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AV42">
+        <v>-19643002000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="AY42">
+        <v>581371000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>-10177664000.0</v>
+      </c>
+      <c r="BA42">
+        <v>410534000.0</v>
+      </c>
+      <c r="BB42">
+        <v>1067308000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1213247000.0</v>
+      </c>
+      <c r="BD42">
+        <v>9677819000.0</v>
+      </c>
+      <c r="BE42">
+        <v>-155813808000.0</v>
+      </c>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+    </row>
+    <row r="43" spans="1:90">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+    </row>
+    <row r="44" spans="1:90">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+    </row>
+    <row r="45" spans="1:90">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>96970727000.0</v>
+      </c>
+      <c r="C45">
+        <v>97723075000.0</v>
+      </c>
+      <c r="D45">
+        <v>97661167000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>94579672000.0</v>
+      </c>
+      <c r="G45">
+        <v>93928588000.0</v>
+      </c>
+      <c r="H45">
+        <v>94537985000.0</v>
+      </c>
+      <c r="I45">
+        <v>91801176000.0</v>
+      </c>
+      <c r="J45">
+        <v>91687401000.0</v>
+      </c>
+      <c r="K45">
+        <v>91002709000.0</v>
+      </c>
+      <c r="L45">
+        <v>90389386000.0</v>
+      </c>
+      <c r="M45">
+        <v>85265673000.0</v>
+      </c>
+      <c r="N45">
+        <v>86148888000.0</v>
+      </c>
+      <c r="O45">
+        <v>83963330000.0</v>
+      </c>
+      <c r="P45">
+        <v>82878473000.0</v>
+      </c>
+      <c r="Q45">
+        <v>76619092000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+    </row>
+    <row r="46" spans="1:90">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>36322121000.0</v>
+      </c>
+      <c r="C46">
+        <v>37322835000.0</v>
+      </c>
+      <c r="D46">
+        <v>39346502000.0</v>
+      </c>
+      <c r="E46">
+        <v>39360449000.0</v>
+      </c>
+      <c r="F46">
+        <v>39803125000.0</v>
+      </c>
+      <c r="G46">
+        <v>41468205000.0</v>
+      </c>
+      <c r="H46">
+        <v>43746829000.0</v>
+      </c>
+      <c r="I46">
+        <v>30306737000.0</v>
+      </c>
+      <c r="J46">
+        <v>31321783000.0</v>
+      </c>
+      <c r="K46">
+        <v>32260557000.0</v>
+      </c>
+      <c r="L46">
+        <v>32859805000.0</v>
+      </c>
+      <c r="M46">
+        <v>27785776000.0</v>
+      </c>
+      <c r="N46">
+        <v>29252404000.0</v>
+      </c>
+      <c r="O46">
+        <v>28303889000.0</v>
+      </c>
+      <c r="P46">
+        <v>28130787000.0</v>
+      </c>
+      <c r="Q46">
+        <v>22669270000.0</v>
+      </c>
+      <c r="R46">
+        <v>23960773000.0</v>
+      </c>
+      <c r="S46">
+        <v>25101270000.0</v>
+      </c>
+      <c r="T46">
+        <v>26423184000.0</v>
+      </c>
+      <c r="U46">
+        <v>27486370000.0</v>
+      </c>
+      <c r="V46">
+        <v>29568757000.0</v>
+      </c>
+      <c r="W46">
+        <v>31536240000.0</v>
+      </c>
+      <c r="X46">
+        <v>33279548000.0</v>
+      </c>
+      <c r="Y46">
+        <v>27699703000.0</v>
+      </c>
+      <c r="Z46">
+        <v>28818004000.0</v>
+      </c>
+      <c r="AA46">
+        <v>29850767000.0</v>
+      </c>
+      <c r="AB46">
+        <v>30497064000.0</v>
+      </c>
+      <c r="AC46">
+        <v>30755445000.0</v>
+      </c>
+      <c r="AD46">
+        <v>25957623000.0</v>
+      </c>
+      <c r="AE46">
+        <v>27322232000.0</v>
+      </c>
+      <c r="AF46">
+        <v>27724518000.0</v>
+      </c>
+      <c r="AG46">
+        <v>27881945000.0</v>
+      </c>
+      <c r="AH46">
+        <v>29055831000.0</v>
+      </c>
+      <c r="AI46">
+        <v>29524597000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>30419687000.0</v>
+      </c>
+      <c r="AK46">
+        <v>31575107000.0</v>
+      </c>
+      <c r="AL46">
+        <v>25437008000.0</v>
+      </c>
+      <c r="AM46">
+        <v>25776344000.0</v>
+      </c>
+      <c r="AN46">
+        <v>25911598000.0</v>
+      </c>
+      <c r="AO46">
+        <v>23954813000.0</v>
+      </c>
+      <c r="AP46">
+        <v>24529486000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>25176540000.0</v>
+      </c>
+      <c r="AR46">
+        <v>22919384000.0</v>
+      </c>
+      <c r="AS46">
+        <v>22910495000.0</v>
+      </c>
+      <c r="AT46">
+        <v>22651227000.0</v>
+      </c>
+      <c r="AU46">
+        <v>18240336000.0</v>
+      </c>
+      <c r="AV46">
+        <v>19087498000.0</v>
+      </c>
+      <c r="AW46">
+        <v>18036448000.0</v>
+      </c>
+      <c r="AX46">
+        <v>18655492000.0</v>
+      </c>
+      <c r="AY46">
+        <v>18961076000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>18458801000.0</v>
+      </c>
+      <c r="BA46">
+        <v>16555744000.0</v>
+      </c>
+      <c r="BB46">
+        <v>17470559000.0</v>
+      </c>
+      <c r="BC46">
+        <v>17857807000.0</v>
+      </c>
+      <c r="BD46">
+        <v>14295653000.0</v>
+      </c>
+      <c r="BE46">
+        <v>12994194000.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+    </row>
+    <row r="47" spans="1:90">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
+        <v>39360449000.0</v>
+      </c>
+      <c r="F47">
+        <v>39803125000.0</v>
+      </c>
+      <c r="G47">
+        <v>41468205000.0</v>
+      </c>
+      <c r="H47">
+        <v>43746829000.0</v>
+      </c>
+      <c r="I47">
+        <v>30306737000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>27785776000.0</v>
+      </c>
+      <c r="N47">
+        <v>29252404000.0</v>
+      </c>
+      <c r="O47">
+        <v>28303889000.0</v>
+      </c>
+      <c r="P47">
+        <v>28130787000.0</v>
+      </c>
+      <c r="Q47">
+        <v>22669270000.0</v>
+      </c>
+      <c r="R47">
+        <v>23960773000.0</v>
+      </c>
+      <c r="S47">
+        <v>25101270000.0</v>
+      </c>
+      <c r="T47">
+        <v>26423184000.0</v>
+      </c>
+      <c r="U47">
+        <v>27486370000.0</v>
+      </c>
+      <c r="V47">
+        <v>29568757000.0</v>
+      </c>
+      <c r="W47">
+        <v>31536240000.0</v>
+      </c>
+      <c r="X47">
+        <v>33279548000.0</v>
+      </c>
+      <c r="Y47">
+        <v>27699703000.0</v>
+      </c>
+      <c r="Z47">
+        <v>28818004000.0</v>
+      </c>
+      <c r="AA47">
+        <v>28818004000.0</v>
+      </c>
+      <c r="AB47">
+        <v>30497064000.0</v>
+      </c>
+      <c r="AC47">
+        <v>30755445000.0</v>
+      </c>
+      <c r="AD47">
+        <v>25957623000.0</v>
+      </c>
+      <c r="AE47">
+        <v>27322232000.0</v>
+      </c>
+      <c r="AF47">
+        <v>27724518000.0</v>
+      </c>
+      <c r="AG47">
+        <v>27881945000.0</v>
+      </c>
+      <c r="AH47">
+        <v>29055831000.0</v>
+      </c>
+      <c r="AI47">
+        <v>29524597000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>30419687000.0</v>
+      </c>
+      <c r="AK47">
+        <v>31575107000.0</v>
+      </c>
+      <c r="AL47">
+        <v>25437008000.0</v>
+      </c>
+      <c r="AM47">
+        <v>25776344000.0</v>
+      </c>
+      <c r="AN47">
+        <v>25911598000.0</v>
+      </c>
+      <c r="AO47">
+        <v>23954813000.0</v>
+      </c>
+      <c r="AP47">
+        <v>24529486000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>25176540000.0</v>
+      </c>
+      <c r="AR47">
+        <v>22919384000.0</v>
+      </c>
+      <c r="AS47">
+        <v>22910495000.0</v>
+      </c>
+      <c r="AT47">
+        <v>22651227000.0</v>
+      </c>
+      <c r="AU47">
+        <v>18240336000.0</v>
+      </c>
+      <c r="AV47">
+        <v>19087498000.0</v>
+      </c>
+      <c r="AW47">
+        <v>18036448000.0</v>
+      </c>
+      <c r="AX47">
+        <v>18655492000.0</v>
+      </c>
+      <c r="AY47">
+        <v>18961075000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>18458801000.0</v>
+      </c>
+      <c r="BA47">
+        <v>16555744000.0</v>
+      </c>
+      <c r="BB47">
+        <v>17470559000.0</v>
+      </c>
+      <c r="BC47">
+        <v>17857807000.0</v>
+      </c>
+      <c r="BD47">
+        <v>14295653000.0</v>
+      </c>
+      <c r="BE47">
+        <v>12994194000.0</v>
+      </c>
+      <c r="BF47">
+        <v>13298155000.0</v>
+      </c>
+      <c r="BG47">
+        <v>12716140000.0</v>
+      </c>
+      <c r="BH47">
+        <v>13477299000.0</v>
+      </c>
+      <c r="BI47">
+        <v>11417400000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>11566179000.0</v>
+      </c>
+      <c r="BK47">
+        <v>12184283000.0</v>
+      </c>
+      <c r="BL47">
+        <v>11731948000.0</v>
+      </c>
+      <c r="BM47">
+        <v>12594828700.0</v>
+      </c>
+      <c r="BN47">
+        <v>11532355600.0</v>
+      </c>
+      <c r="BO47">
+        <v>11709915400.0</v>
+      </c>
+      <c r="BP47">
+        <v>12914364000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>12436192800.0</v>
+      </c>
+      <c r="BR47">
+        <v>12761082000.0</v>
+      </c>
+      <c r="BS47">
+        <v>12835537700.0</v>
+      </c>
+      <c r="BT47">
+        <v>12172125000.0</v>
+      </c>
+      <c r="BU47">
+        <v>12262238800.0</v>
+      </c>
+      <c r="BV47">
+        <v>9416623300.0</v>
+      </c>
+      <c r="BW47">
+        <v>8304008600.0</v>
+      </c>
+      <c r="BX47">
+        <v>8628501000.0</v>
+      </c>
+      <c r="BY47">
+        <v>11503892000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>11768057000.0</v>
+      </c>
+      <c r="CA47">
+        <v>10776834600.0</v>
+      </c>
+      <c r="CB47">
+        <v>11422000000.0</v>
+      </c>
+      <c r="CC47">
+        <v>12190000000.0</v>
+      </c>
+      <c r="CD47">
+        <v>12428000000.0</v>
+      </c>
+      <c r="CE47">
+        <v>12313000000.0</v>
+      </c>
+      <c r="CF47">
+        <v>13036000000.0</v>
+      </c>
+      <c r="CG47">
+        <v>13491000000.0</v>
+      </c>
+      <c r="CH47">
+        <v>14533000000.0</v>
+      </c>
+      <c r="CI47">
+        <v>14618000000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>10319000000.0</v>
+      </c>
+      <c r="CK47">
+        <v>10963000000.0</v>
+      </c>
+      <c r="CL47">
+        <v>14967000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:90">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>296600368000.0</v>
+      </c>
+      <c r="C48">
+        <v>301821271000.0</v>
+      </c>
+      <c r="D48">
+        <v>298041296000.0</v>
+      </c>
+      <c r="E48">
+        <v>335205732000.0</v>
+      </c>
+      <c r="F48">
+        <v>331061891000.0</v>
+      </c>
+      <c r="G48">
+        <v>343710487000.0</v>
+      </c>
+      <c r="H48">
+        <v>338191163000.0</v>
+      </c>
+      <c r="I48">
+        <v>322569035000.0</v>
+      </c>
+      <c r="J48">
+        <v>319120994000.0</v>
+      </c>
+      <c r="K48">
+        <v>328013158000.0</v>
+      </c>
+      <c r="L48">
+        <v>323425352000.0</v>
+      </c>
+      <c r="M48">
+        <v>312813398000.0</v>
+      </c>
+      <c r="N48">
+        <v>311057256000.0</v>
+      </c>
+      <c r="O48">
+        <v>318438078000.0</v>
+      </c>
+      <c r="P48">
+        <v>315059361000.0</v>
+      </c>
+      <c r="Q48">
+        <v>298816967000.0</v>
+      </c>
+      <c r="R48">
+        <v>297707535000.0</v>
+      </c>
+      <c r="S48">
+        <v>306735879000.0</v>
+      </c>
+      <c r="T48">
+        <v>304474061000.0</v>
+      </c>
+      <c r="U48">
+        <v>293719488000.0</v>
+      </c>
+      <c r="V48">
+        <v>309049785000.0</v>
+      </c>
+      <c r="W48">
+        <v>304447829000.0</v>
+      </c>
+      <c r="X48">
+        <v>302429702000.0</v>
+      </c>
+      <c r="Y48">
+        <v>283837025000.0</v>
+      </c>
+      <c r="Z48">
+        <v>281914518000.0</v>
+      </c>
+      <c r="AA48">
+        <v>291641299000.0</v>
+      </c>
+      <c r="AB48">
+        <v>290601088000.0</v>
+      </c>
+      <c r="AC48">
+        <v>283012619000.0</v>
+      </c>
+      <c r="AD48">
+        <v>280212274000.0</v>
+      </c>
+      <c r="AE48">
+        <v>281981695000.0</v>
+      </c>
+      <c r="AF48">
+        <v>276778027000.0</v>
+      </c>
+      <c r="AG48">
+        <v>257890983000.0</v>
+      </c>
+      <c r="AH48">
+        <v>256013600000.0</v>
+      </c>
+      <c r="AI48">
+        <v>256822866000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>251967177000.0</v>
+      </c>
+      <c r="AK48">
+        <v>246795963000.0</v>
+      </c>
+      <c r="AL48">
+        <v>228336402000.0</v>
+      </c>
+      <c r="AM48">
+        <v>230046684000.0</v>
+      </c>
+      <c r="AN48">
+        <v>224937327000.0</v>
+      </c>
+      <c r="AO48">
+        <v>206165129000.0</v>
+      </c>
+      <c r="AP48">
+        <v>201167917000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>203972054000.0</v>
+      </c>
+      <c r="AR48">
+        <v>198942485000.0</v>
+      </c>
+      <c r="AS48">
+        <v>186443547000.0</v>
+      </c>
+      <c r="AT48">
+        <v>176664249000.0</v>
+      </c>
+      <c r="AU48">
+        <v>176298036000.0</v>
+      </c>
+      <c r="AV48">
+        <v>166837974000.0</v>
+      </c>
+      <c r="AW48">
+        <v>153333544000.0</v>
+      </c>
+      <c r="AX48">
+        <v>144505864000.0</v>
+      </c>
+      <c r="AY48">
+        <v>144254657000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>140046705000.0</v>
+      </c>
+      <c r="BA48">
+        <v>125321210000.0</v>
+      </c>
+      <c r="BB48">
+        <v>130144127000.0</v>
+      </c>
+      <c r="BC48">
+        <v>131304025000.0</v>
+      </c>
+      <c r="BD48">
+        <v>117573661000.0</v>
+      </c>
+      <c r="BE48">
+        <v>107813808000.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+    </row>
+    <row r="49" spans="1:90">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+    </row>
+    <row r="50" spans="1:90">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+    </row>
+    <row r="51" spans="1:90">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>4472528000.0</v>
+      </c>
+      <c r="C51">
+        <v>5204839000.0</v>
+      </c>
+      <c r="D51">
+        <v>5920918000.0</v>
+      </c>
+      <c r="E51">
+        <v>9866549000.0</v>
+      </c>
+      <c r="F51">
+        <v>7305807000.0</v>
+      </c>
+      <c r="G51">
+        <v>8034684000.0</v>
+      </c>
+      <c r="H51">
+        <v>8871694000.0</v>
+      </c>
+      <c r="I51">
+        <v>1663732000.0</v>
+      </c>
+      <c r="J51">
+        <v>2480293000.0</v>
+      </c>
+      <c r="K51">
+        <v>3286820000.0</v>
+      </c>
+      <c r="L51">
+        <v>4083433000.0</v>
+      </c>
+      <c r="M51">
+        <v>8245953000.0</v>
+      </c>
+      <c r="N51">
+        <v>9023105000.0</v>
+      </c>
+      <c r="O51">
+        <v>9817096000.0</v>
+      </c>
+      <c r="P51">
+        <v>10738243000.0</v>
+      </c>
+      <c r="Q51">
+        <v>90491933000.0</v>
+      </c>
+      <c r="R51">
+        <v>131616100000.0</v>
+      </c>
+      <c r="S51">
+        <v>3360639000.0</v>
+      </c>
+      <c r="T51">
+        <v>4139948000.0</v>
+      </c>
+      <c r="U51">
+        <v>4896337000.0</v>
+      </c>
+      <c r="V51">
+        <v>5630481000.0</v>
+      </c>
+      <c r="W51">
+        <v>6343035000.0</v>
+      </c>
+      <c r="X51">
+        <v>9929316000.0</v>
+      </c>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+    </row>
+    <row r="52" spans="1:90">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="C52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="D52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="E52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="I52">
+        <v>1663732000.0</v>
+      </c>
+      <c r="J52">
+        <v>2480293000.0</v>
+      </c>
+      <c r="K52">
+        <v>3286820000.0</v>
+      </c>
+      <c r="L52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="M52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="N52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="O52">
+        <v>3375697000.0</v>
+      </c>
+      <c r="P52">
+        <v>3418699000.0</v>
+      </c>
+      <c r="Q52">
+        <v>88745335000.0</v>
+      </c>
+      <c r="R52">
+        <v>129063760000.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52">
+        <v>2894684000.0</v>
+      </c>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+    </row>
+    <row r="53" spans="1:90">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
+        <v>451978000.0</v>
+      </c>
+      <c r="G53">
+        <v>427020000.0</v>
+      </c>
+      <c r="H53">
+        <v>457557000.0</v>
+      </c>
+      <c r="I53">
+        <v>524830000.0</v>
+      </c>
+      <c r="J53">
+        <v>228104678000.0</v>
+      </c>
+      <c r="K53">
+        <v>229048774000.0</v>
+      </c>
+      <c r="L53">
+        <v>241837567000.0</v>
+      </c>
+      <c r="M53">
+        <v>329339000.0</v>
+      </c>
+      <c r="N53">
+        <v>349896000.0</v>
+      </c>
+      <c r="O53">
+        <v>276643000.0</v>
+      </c>
+      <c r="P53">
+        <v>265233000.0</v>
+      </c>
+      <c r="Q53">
+        <v>288029000.0</v>
+      </c>
+      <c r="R53">
+        <v>290964000.0</v>
+      </c>
+      <c r="S53"/>
+      <c r="T53">
+        <v>285212000.0</v>
+      </c>
+      <c r="U53">
+        <v>304995000.0</v>
+      </c>
+      <c r="V53">
+        <v>318495000.0</v>
+      </c>
+      <c r="W53">
+        <v>359932000.0</v>
+      </c>
+      <c r="X53">
+        <v>282423000.0</v>
+      </c>
+      <c r="Y53">
+        <v>202470000.0</v>
+      </c>
+      <c r="Z53">
+        <v>177530000.0</v>
+      </c>
+      <c r="AA53">
+        <v>144159000.0</v>
+      </c>
+      <c r="AB53"/>
+      <c r="AC53">
+        <v>51226358000.0</v>
+      </c>
+      <c r="AD53">
+        <v>41245506000.0</v>
+      </c>
+      <c r="AE53">
+        <v>47877314000.0</v>
+      </c>
+      <c r="AF53">
+        <v>48152884000.0</v>
+      </c>
+      <c r="AG53">
+        <v>45706145000.0</v>
+      </c>
+      <c r="AH53">
+        <v>45141729000.0</v>
+      </c>
+      <c r="AI53">
+        <v>43457422000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>34833285000.0</v>
+      </c>
+      <c r="AK53">
+        <v>35257568000.0</v>
+      </c>
+      <c r="AL53">
+        <v>36024849000.0</v>
+      </c>
+      <c r="AM53">
+        <v>36898799000.0</v>
+      </c>
+      <c r="AN53">
+        <v>37991343000.0</v>
+      </c>
+      <c r="AO53">
+        <v>38135043000.0</v>
+      </c>
+      <c r="AP53">
+        <v>37982425000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>34951182000.0</v>
+      </c>
+      <c r="AR53">
+        <v>38277193000.0</v>
+      </c>
+      <c r="AS53">
+        <v>39043324000.0</v>
+      </c>
+      <c r="AT53">
+        <v>35750980000.0</v>
+      </c>
+      <c r="AU53">
+        <v>38084962000.0</v>
+      </c>
+      <c r="AV53">
+        <v>35585884000.0</v>
+      </c>
+      <c r="AW53">
+        <v>34289573000.0</v>
+      </c>
+      <c r="AX53">
+        <v>35029318000.0</v>
+      </c>
+      <c r="AY53">
+        <v>32499784000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>31968348000.0</v>
+      </c>
+      <c r="BA53">
+        <v>16107494000.0</v>
+      </c>
+      <c r="BB53">
+        <v>14695525000.0</v>
+      </c>
+      <c r="BC53">
+        <v>17667348000.0</v>
+      </c>
+      <c r="BD53">
+        <v>16508437000.0</v>
+      </c>
+      <c r="BE53">
+        <v>16489131000.0</v>
+      </c>
+      <c r="BF53">
+        <v>15950678000.0</v>
+      </c>
+      <c r="BG53">
+        <v>15756223000.0</v>
+      </c>
+      <c r="BH53">
+        <v>15631483000.0</v>
+      </c>
+      <c r="BI53">
+        <v>9300000000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>25845869000.0</v>
+      </c>
+      <c r="BK53">
+        <v>23984722000.0</v>
+      </c>
+      <c r="BL53">
+        <v>22198202000.0</v>
+      </c>
+      <c r="BM53">
+        <v>19196851700.0</v>
+      </c>
+      <c r="BN53">
+        <v>17911627800.0</v>
+      </c>
+      <c r="BO53">
+        <v>12509505000.0</v>
+      </c>
+      <c r="BP53">
+        <v>29213319000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>27471596200.0</v>
+      </c>
+      <c r="BR53"/>
+      <c r="BS53">
+        <v>1400000000.0</v>
+      </c>
+      <c r="BT53">
+        <v>19434166000.0</v>
+      </c>
+      <c r="BU53">
+        <v>1400000000.0</v>
+      </c>
+      <c r="BV53">
+        <v>1400000000.0</v>
+      </c>
+      <c r="BW53">
+        <v>1400000000.0</v>
+      </c>
+      <c r="BX53">
+        <v>1400000000.0</v>
+      </c>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+    </row>
+    <row r="54" spans="1:90">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+    </row>
+    <row r="55" spans="1:90">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>1175211501000.0</v>
+      </c>
+      <c r="C55">
+        <v>847460389000.0</v>
+      </c>
+      <c r="D55">
+        <v>897237746000.0</v>
+      </c>
+      <c r="E55">
+        <v>784838235000.0</v>
+      </c>
+      <c r="F55">
+        <v>1440946707000.0</v>
+      </c>
+      <c r="G55">
+        <v>1203774643000.0</v>
+      </c>
+      <c r="H55">
+        <v>1082550737000.0</v>
+      </c>
+      <c r="I55">
+        <v>1140772822000.0</v>
+      </c>
+      <c r="J55">
+        <v>657296307000.0</v>
+      </c>
+      <c r="K55">
+        <v>720898852000.0</v>
+      </c>
+      <c r="L55">
+        <v>651215668000.0</v>
+      </c>
+      <c r="M55">
+        <v>1127066145000.0</v>
+      </c>
+      <c r="N55">
+        <v>1143594977000.0</v>
+      </c>
+      <c r="O55">
+        <v>906824206000.0</v>
+      </c>
+      <c r="P55">
+        <v>888973513000.0</v>
+      </c>
+      <c r="Q55">
+        <v>974599015000.0</v>
+      </c>
+      <c r="R55">
+        <v>1133264971000.0</v>
+      </c>
+      <c r="S55">
+        <v>908566953000.0</v>
+      </c>
+      <c r="T55">
+        <v>822740369000.0</v>
+      </c>
+      <c r="U55">
+        <v>985365638000.0</v>
+      </c>
+      <c r="V55">
+        <v>1301385568000.0</v>
+      </c>
+      <c r="W55">
+        <v>928924184000.0</v>
+      </c>
+      <c r="X55">
+        <v>859876511000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1184194138000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1341805883000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1094461945000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1158038755000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1279971697000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1473361458000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1027265600000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1061398832000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1161661324000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1302280330000.0</v>
+      </c>
+      <c r="AI55">
+        <v>965156380000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1076575416000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1332226830000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1538849438000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1326822617000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1063856088000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1168555711000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1317229116000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1230296258000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1464530018000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1309997241000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1279683722000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1254154634000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1353902235000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1227055824000.0</v>
+      </c>
+      <c r="AX55">
+        <v>1072885986000.0</v>
+      </c>
+      <c r="AY55">
+        <v>1042449474000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1099220176000.0</v>
+      </c>
+      <c r="BA55">
+        <v>992125726000.0</v>
+      </c>
+      <c r="BB55">
+        <v>814785429000.0</v>
+      </c>
+      <c r="BC55">
+        <v>804023317000.0</v>
+      </c>
+      <c r="BD55">
+        <v>996178690000.0</v>
+      </c>
+      <c r="BE55">
+        <v>416857049000.0</v>
+      </c>
+      <c r="BF55">
+        <v>325361342000.0</v>
+      </c>
+      <c r="BG55">
+        <v>310231655000.0</v>
+      </c>
+      <c r="BH55">
+        <v>331259303000.0</v>
+      </c>
+      <c r="BI55">
+        <v>298501742000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>291338664000.0</v>
+      </c>
+      <c r="BK55">
+        <v>287994428000.0</v>
+      </c>
+      <c r="BL55">
+        <v>308122516000.0</v>
+      </c>
+      <c r="BM55">
+        <v>295243862400.0</v>
+      </c>
+      <c r="BN55">
+        <v>249923176500.0</v>
+      </c>
+      <c r="BO55">
+        <v>243357597200.0</v>
+      </c>
+      <c r="BP55">
+        <v>262884632000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>243234799100.0</v>
+      </c>
+      <c r="BR55">
+        <v>253117006800.0</v>
+      </c>
+      <c r="BS55">
+        <v>244224081400.0</v>
+      </c>
+      <c r="BT55">
+        <v>257516336000.0</v>
+      </c>
+      <c r="BU55">
+        <v>243327808600.0</v>
+      </c>
+      <c r="BV55">
+        <v>220482370000.0</v>
+      </c>
+      <c r="BW55">
+        <v>223154704600.0</v>
+      </c>
+      <c r="BX55">
+        <v>236690142000.0</v>
+      </c>
+      <c r="BY55">
+        <v>223599421300.0</v>
+      </c>
+      <c r="BZ55">
+        <v>228704477400.0</v>
+      </c>
+      <c r="CA55">
+        <v>223625938800.0</v>
+      </c>
+      <c r="CB55">
+        <v>249734000000.0</v>
+      </c>
+      <c r="CC55">
+        <v>214366000000.0</v>
+      </c>
+      <c r="CD55">
+        <v>205093000000.0</v>
+      </c>
+      <c r="CE55">
+        <v>218673000000.0</v>
+      </c>
+      <c r="CF55">
+        <v>239212000000.0</v>
+      </c>
+      <c r="CG55">
+        <v>212929000000.0</v>
+      </c>
+      <c r="CH55">
+        <v>215566000000.0</v>
+      </c>
+      <c r="CI55">
+        <v>244107000000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>215701000000.0</v>
+      </c>
+      <c r="CK55">
+        <v>221745000000.0</v>
+      </c>
+      <c r="CL55">
+        <v>213080000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:90">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>627011934000.0</v>
+      </c>
+      <c r="C56">
+        <v>21963290000.0</v>
+      </c>
+      <c r="D56">
+        <v>15165437000.0</v>
+      </c>
+      <c r="E56">
+        <v>257944536000.0</v>
+      </c>
+      <c r="F56">
+        <v>695993962000.0</v>
+      </c>
+      <c r="G56">
+        <v>264505232000.0</v>
+      </c>
+      <c r="H56">
+        <v>186992801000.0</v>
+      </c>
+      <c r="I56">
+        <v>575144757000.0</v>
+      </c>
+      <c r="J56">
+        <v>438374316000.0</v>
+      </c>
+      <c r="K56">
+        <v>515200450000.0</v>
+      </c>
+      <c r="L56">
+        <v>455442285000.0</v>
+      </c>
+      <c r="M56">
+        <v>19779843000.0</v>
+      </c>
+      <c r="N56">
+        <v>27938632000.0</v>
+      </c>
+      <c r="O56">
+        <v>137530843000.0</v>
+      </c>
+      <c r="P56">
+        <v>13176505000.0</v>
+      </c>
+      <c r="Q56">
+        <v>123711415000.0</v>
+      </c>
+      <c r="R56">
+        <v>140388091000.0</v>
+      </c>
+      <c r="S56">
+        <v>130712664000.0</v>
+      </c>
+      <c r="T56">
+        <v>129964362000.0</v>
+      </c>
+      <c r="U56">
+        <v>130242008000.0</v>
+      </c>
+      <c r="V56">
+        <v>160100855000.0</v>
+      </c>
+      <c r="W56">
+        <v>129209788000.0</v>
+      </c>
+      <c r="X56">
+        <v>115491250000.0</v>
+      </c>
+      <c r="Y56">
+        <v>111955106000.0</v>
+      </c>
+      <c r="Z56">
+        <v>118034740000.0</v>
+      </c>
+      <c r="AA56">
+        <v>142318676000.0</v>
+      </c>
+      <c r="AB56">
+        <v>167110671000.0</v>
+      </c>
+      <c r="AC56">
+        <v>117753715000.0</v>
+      </c>
+      <c r="AD56">
+        <v>187151519000.0</v>
+      </c>
+      <c r="AE56">
+        <v>127478141000.0</v>
+      </c>
+      <c r="AF56">
+        <v>127804115000.0</v>
+      </c>
+      <c r="AG56">
+        <v>135449245000.0</v>
+      </c>
+      <c r="AH56">
+        <v>139506028000.0</v>
+      </c>
+      <c r="AI56">
+        <v>117476133000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>115691659000.0</v>
+      </c>
+      <c r="AK56">
+        <v>141394631000.0</v>
+      </c>
+      <c r="AL56">
+        <v>132151962000.0</v>
+      </c>
+      <c r="AM56">
+        <v>136614220000.0</v>
+      </c>
+      <c r="AN56">
+        <v>172208102000.0</v>
+      </c>
+      <c r="AO56">
+        <v>155197950000.0</v>
+      </c>
+      <c r="AP56">
+        <v>165569889000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>144434758000.0</v>
+      </c>
+      <c r="AR56">
+        <v>156774403000.0</v>
+      </c>
+      <c r="AS56">
+        <v>146009879000.0</v>
+      </c>
+      <c r="AT56">
+        <v>191190717000.0</v>
+      </c>
+      <c r="AU56">
+        <v>160888009000.0</v>
+      </c>
+      <c r="AV56">
+        <v>188367934000.0</v>
+      </c>
+      <c r="AW56">
+        <v>131233511000.0</v>
+      </c>
+      <c r="AX56">
+        <v>148732321000.0</v>
+      </c>
+      <c r="AY56">
+        <v>127834187000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>139942450000.0</v>
+      </c>
+      <c r="BA56">
+        <v>117087123000.0</v>
+      </c>
+      <c r="BB56">
+        <v>108189576000.0</v>
+      </c>
+      <c r="BC56">
+        <v>109399907000.0</v>
+      </c>
+      <c r="BD56">
+        <v>147577283000.0</v>
+      </c>
+      <c r="BE56">
+        <v>57099719000.0</v>
+      </c>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+    </row>
+    <row r="57" spans="1:90">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
+        <v>13379999000.0</v>
+      </c>
+      <c r="D57">
+        <v>8019225000.0</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57">
+        <v>725776896000.0</v>
+      </c>
+      <c r="G57">
+        <v>167766407000.0</v>
+      </c>
+      <c r="H57">
+        <v>169663041000.0</v>
+      </c>
+      <c r="I57">
+        <v>162858271000.0</v>
+      </c>
+      <c r="J57">
+        <v>185239329000.0</v>
+      </c>
+      <c r="K57">
+        <v>232839644000.0</v>
+      </c>
+      <c r="L57">
+        <v>171759147000.0</v>
+      </c>
+      <c r="M57">
+        <v>193921245000.0</v>
+      </c>
+      <c r="N57">
+        <v>97735818000.0</v>
+      </c>
+      <c r="O57">
+        <v>119931387000.0</v>
+      </c>
+      <c r="P57">
+        <v>134690663000.0</v>
+      </c>
+      <c r="Q57">
+        <v>88776935000.0</v>
+      </c>
+      <c r="R57">
+        <v>129121760000.0</v>
+      </c>
+      <c r="S57">
+        <v>143099293000.0</v>
+      </c>
+      <c r="T57">
+        <v>95581041000.0</v>
+      </c>
+      <c r="U57">
+        <v>135920059000.0</v>
+      </c>
+      <c r="V57">
+        <v>258768783000.0</v>
+      </c>
+      <c r="W57">
+        <v>124590659000.0</v>
+      </c>
+      <c r="X57">
+        <v>96749310000.0</v>
+      </c>
+      <c r="Y57">
+        <v>171372446000.0</v>
+      </c>
+      <c r="Z57">
+        <v>240791805000.0</v>
+      </c>
+      <c r="AA57">
+        <v>115379363000.0</v>
+      </c>
+      <c r="AB57">
+        <v>182979329000.0</v>
+      </c>
+      <c r="AC57">
+        <v>241120153000.0</v>
+      </c>
+      <c r="AD57">
+        <v>315283393000.0</v>
+      </c>
+      <c r="AE57">
+        <v>106340413000.0</v>
+      </c>
+      <c r="AF57">
+        <v>106650146000.0</v>
+      </c>
+      <c r="AG57">
+        <v>177010233000.0</v>
+      </c>
+      <c r="AH57">
+        <v>202270544000.0</v>
+      </c>
+      <c r="AI57">
+        <v>99029607000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>155268324000.0</v>
+      </c>
+      <c r="AK57">
+        <v>12089599000.0</v>
+      </c>
+      <c r="AL57">
+        <v>428804010000.0</v>
+      </c>
+      <c r="AM57">
+        <v>317605831000.0</v>
+      </c>
+      <c r="AN57">
+        <v>170465768000.0</v>
+      </c>
+      <c r="AO57">
+        <v>134252810000.0</v>
+      </c>
+      <c r="AP57">
+        <v>211638791000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>79783091000.0</v>
+      </c>
+      <c r="AR57">
+        <v>108891002000.0</v>
+      </c>
+      <c r="AS57">
+        <v>107636047000.0</v>
+      </c>
+      <c r="AT57">
+        <v>93052602000.0</v>
+      </c>
+      <c r="AU57">
+        <v>99167362000.0</v>
+      </c>
+      <c r="AV57">
+        <v>139684906000.0</v>
+      </c>
+      <c r="AW57">
+        <v>187181461000.0</v>
+      </c>
+      <c r="AX57">
+        <v>72542014000.0</v>
+      </c>
+      <c r="AY57">
+        <v>72518447000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>123411986000.0</v>
+      </c>
+      <c r="BA57">
+        <v>199991916000.0</v>
+      </c>
+      <c r="BB57">
+        <v>9961061000.0</v>
+      </c>
+      <c r="BC57">
+        <v>12606269000.0</v>
+      </c>
+      <c r="BD57">
+        <v>194512163000.0</v>
+      </c>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57"/>
+      <c r="CJ57"/>
+      <c r="CK57"/>
+      <c r="CL57"/>
+    </row>
+    <row r="58" spans="1:90">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>813894078000.0</v>
+      </c>
+      <c r="C58">
+        <v>482085104000.0</v>
+      </c>
+      <c r="D58">
+        <v>534310337000.0</v>
+      </c>
+      <c r="E58">
+        <v>389614759000.0</v>
+      </c>
+      <c r="F58">
+        <v>1049762727000.0</v>
+      </c>
+      <c r="G58">
+        <v>799891259000.0</v>
+      </c>
+      <c r="H58">
+        <v>684080375000.0</v>
+      </c>
+      <c r="I58">
+        <v>770289556000.0</v>
+      </c>
+      <c r="J58">
+        <v>290191996000.0</v>
+      </c>
+      <c r="K58">
+        <v>344745355000.0</v>
+      </c>
+      <c r="L58">
+        <v>279491625000.0</v>
+      </c>
+      <c r="M58">
+        <v>765664385000.0</v>
+      </c>
+      <c r="N58">
+        <v>783457733000.0</v>
+      </c>
+      <c r="O58">
+        <v>538812911000.0</v>
+      </c>
+      <c r="P58">
+        <v>523847643000.0</v>
+      </c>
+      <c r="Q58">
+        <v>620650554000.0</v>
+      </c>
+      <c r="R58">
+        <v>780317294000.0</v>
+      </c>
+      <c r="S58">
+        <v>546363961000.0</v>
+      </c>
+      <c r="T58">
+        <v>462797631000.0</v>
+      </c>
+      <c r="U58">
+        <v>642301778000.0</v>
+      </c>
+      <c r="V58">
+        <v>943064194000.0</v>
+      </c>
+      <c r="W58">
+        <v>575207038000.0</v>
+      </c>
+      <c r="X58">
+        <v>508174714000.0</v>
+      </c>
+      <c r="Y58">
+        <v>856851601000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1016390326000.0</v>
+      </c>
+      <c r="AA58">
+        <v>759320815000.0</v>
+      </c>
+      <c r="AB58">
+        <v>823936164000.0</v>
+      </c>
+      <c r="AC58">
+        <v>950774683000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1146962707000.0</v>
+      </c>
+      <c r="AE58">
+        <v>699098373000.0</v>
+      </c>
+      <c r="AF58">
+        <v>738435768000.0</v>
+      </c>
+      <c r="AG58">
+        <v>858642946000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1001737682000.0</v>
+      </c>
+      <c r="AI58">
+        <v>664062035000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>781182992000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1048104829000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1261754339000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1049267755000.0</v>
+      </c>
+      <c r="AN58">
+        <v>791619522000.0</v>
+      </c>
+      <c r="AO58">
+        <v>913934260000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1067986726000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>978059660000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1217623950000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1077919269000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1045242380000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1019476710000.0</v>
+      </c>
+      <c r="AV58">
+        <v>1128952524000.0</v>
+      </c>
+      <c r="AW58">
+        <v>1015659520000.0</v>
+      </c>
+      <c r="AX58">
+        <v>870312089000.0</v>
+      </c>
+      <c r="AY58">
+        <v>840013446000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>901458990000.0</v>
+      </c>
+      <c r="BA58">
+        <v>808793982000.0</v>
+      </c>
+      <c r="BB58">
+        <v>635683910000.0</v>
+      </c>
+      <c r="BC58">
+        <v>623506045000.0</v>
+      </c>
+      <c r="BD58">
+        <v>820927210000.0</v>
+      </c>
+      <c r="BE58">
+        <v>260882546000.0</v>
+      </c>
+      <c r="BF58">
+        <v>174701565000.0</v>
+      </c>
+      <c r="BG58">
+        <v>157379870000.0</v>
+      </c>
+      <c r="BH58">
+        <v>184583014000.0</v>
+      </c>
+      <c r="BI58">
+        <v>159888375000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>157732655000.0</v>
+      </c>
+      <c r="BK58">
+        <v>155906619000.0</v>
+      </c>
+      <c r="BL58">
+        <v>178431744000.0</v>
+      </c>
+      <c r="BM58">
+        <v>171384581400.0</v>
+      </c>
+      <c r="BN58">
+        <v>131926347400.0</v>
+      </c>
+      <c r="BO58">
+        <v>122129029500.0</v>
+      </c>
+      <c r="BP58">
+        <v>149876030000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>135584475600.0</v>
+      </c>
+      <c r="BR58">
+        <v>149500542900.0</v>
+      </c>
+      <c r="BS58">
+        <v>139837087500.0</v>
+      </c>
+      <c r="BT58">
+        <v>154682308000.0</v>
+      </c>
+      <c r="BU58">
+        <v>141067606900.0</v>
+      </c>
+      <c r="BV58">
+        <v>115628169900.0</v>
+      </c>
+      <c r="BW58">
+        <v>120606981800.0</v>
+      </c>
+      <c r="BX58">
+        <v>131751464000.0</v>
+      </c>
+      <c r="BY58">
+        <v>120421129000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>122696864400.0</v>
+      </c>
+      <c r="CA58">
+        <v>121654910800.0</v>
+      </c>
+      <c r="CB58">
+        <v>146388000000.0</v>
+      </c>
+      <c r="CC58">
+        <v>112923000000.0</v>
+      </c>
+      <c r="CD58">
+        <v>108278000000.0</v>
+      </c>
+      <c r="CE58">
+        <v>111513000000.0</v>
+      </c>
+      <c r="CF58">
+        <v>134021000000.0</v>
+      </c>
+      <c r="CG58">
+        <v>109870000000.0</v>
+      </c>
+      <c r="CH58">
+        <v>106658000000.0</v>
+      </c>
+      <c r="CI58">
+        <v>133536000000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>112915000000.0</v>
+      </c>
+      <c r="CK58">
+        <v>118736000000.0</v>
+      </c>
+      <c r="CL58">
+        <v>108567000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:90">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+    </row>
+    <row r="60" spans="1:90">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>361317423000.0</v>
+      </c>
+      <c r="C60">
+        <v>366622856000.0</v>
+      </c>
+      <c r="D60">
+        <v>362927409000.0</v>
+      </c>
+      <c r="E60">
+        <v>395223476000.0</v>
+      </c>
+      <c r="F60">
+        <v>391183980000.0</v>
+      </c>
+      <c r="G60">
+        <v>403883384000.0</v>
+      </c>
+      <c r="H60">
+        <v>398470362000.0</v>
+      </c>
+      <c r="I60">
+        <v>370483266000.0</v>
+      </c>
+      <c r="J60">
+        <v>367104311000.0</v>
+      </c>
+      <c r="K60">
+        <v>376153497000.0</v>
+      </c>
+      <c r="L60">
+        <v>371724043000.0</v>
+      </c>
+      <c r="M60">
+        <v>361401760000.0</v>
+      </c>
+      <c r="N60">
+        <v>360137244000.0</v>
+      </c>
+      <c r="O60">
+        <v>368011295000.0</v>
+      </c>
+      <c r="P60">
+        <v>365125870000.0</v>
+      </c>
+      <c r="Q60">
+        <v>353948461000.0</v>
+      </c>
+      <c r="R60">
+        <v>352947677000.0</v>
+      </c>
+      <c r="S60">
+        <v>362202992000.0</v>
+      </c>
+      <c r="T60">
+        <v>359942738000.0</v>
+      </c>
+      <c r="U60">
+        <v>343063860000.0</v>
+      </c>
+      <c r="V60">
+        <v>358321374000.0</v>
+      </c>
+      <c r="W60">
+        <v>353717146000.0</v>
+      </c>
+      <c r="X60">
+        <v>351701797000.0</v>
+      </c>
+      <c r="Y60">
+        <v>327342537000.0</v>
+      </c>
+      <c r="Z60">
+        <v>325415557000.0</v>
+      </c>
+      <c r="AA60">
+        <v>335141130000.0</v>
+      </c>
+      <c r="AB60">
+        <v>334102591000.0</v>
+      </c>
+      <c r="AC60">
+        <v>329197014000.0</v>
+      </c>
+      <c r="AD60">
+        <v>326398751000.0</v>
+      </c>
+      <c r="AE60">
+        <v>328167227000.0</v>
+      </c>
+      <c r="AF60">
+        <v>322963064000.0</v>
+      </c>
+      <c r="AG60">
+        <v>303018378000.0</v>
+      </c>
+      <c r="AH60">
+        <v>300542648000.0</v>
+      </c>
+      <c r="AI60">
+        <v>301094345000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>295392424000.0</v>
+      </c>
+      <c r="AK60">
+        <v>284122001000.0</v>
+      </c>
+      <c r="AL60">
+        <v>277095099000.0</v>
+      </c>
+      <c r="AM60">
+        <v>277554862000.0</v>
+      </c>
+      <c r="AN60">
+        <v>272236566000.0</v>
+      </c>
+      <c r="AO60">
+        <v>254621451000.0</v>
+      </c>
+      <c r="AP60">
+        <v>249242390000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>252236598000.0</v>
+      </c>
+      <c r="AR60">
+        <v>246906068000.0</v>
+      </c>
+      <c r="AS60">
+        <v>232077972000.0</v>
+      </c>
+      <c r="AT60">
+        <v>234441342000.0</v>
+      </c>
+      <c r="AU60">
+        <v>234677924000.0</v>
+      </c>
+      <c r="AV60">
+        <v>224949711000.0</v>
+      </c>
+      <c r="AW60">
+        <v>211396304000.0</v>
+      </c>
+      <c r="AX60">
+        <v>202573897000.0</v>
+      </c>
+      <c r="AY60">
+        <v>202436028000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>197761186000.0</v>
+      </c>
+      <c r="BA60">
+        <v>183331744000.0</v>
+      </c>
+      <c r="BB60">
+        <v>179101519000.0</v>
+      </c>
+      <c r="BC60">
+        <v>180517272000.0</v>
+      </c>
+      <c r="BD60">
+        <v>175251480000.0</v>
+      </c>
+      <c r="BE60">
+        <v>155813808000.0</v>
+      </c>
+      <c r="BF60">
+        <v>150659777000.0</v>
+      </c>
+      <c r="BG60">
+        <v>152851785000.0</v>
+      </c>
+      <c r="BH60">
+        <v>146676289000.0</v>
+      </c>
+      <c r="BI60">
+        <v>138613367000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>133606009000.0</v>
+      </c>
+      <c r="BK60">
+        <v>132087809000.0</v>
+      </c>
+      <c r="BL60">
+        <v>129690772000.0</v>
+      </c>
+      <c r="BM60">
+        <v>123859281000.0</v>
+      </c>
+      <c r="BN60">
+        <v>117996829100.0</v>
+      </c>
+      <c r="BO60">
+        <v>121228567700.0</v>
+      </c>
+      <c r="BP60">
+        <v>113008602000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>107650323500.0</v>
+      </c>
+      <c r="BR60">
+        <v>103616463800.0</v>
+      </c>
+      <c r="BS60">
+        <v>104386993800.0</v>
+      </c>
+      <c r="BT60">
+        <v>102834028000.0</v>
+      </c>
+      <c r="BU60">
+        <v>102260201700.0</v>
+      </c>
+      <c r="BV60">
+        <v>104854200100.0</v>
+      </c>
+      <c r="BW60">
+        <v>102547722800.0</v>
+      </c>
+      <c r="BX60">
+        <v>104938678000.0</v>
+      </c>
+      <c r="BY60">
+        <v>103178292300.0</v>
+      </c>
+      <c r="BZ60">
+        <v>106007613100.0</v>
+      </c>
+      <c r="CA60">
+        <v>101971028000.0</v>
+      </c>
+      <c r="CB60">
+        <v>103346000000.0</v>
+      </c>
+      <c r="CC60">
+        <v>101443000000.0</v>
+      </c>
+      <c r="CD60">
+        <v>96815000000.0</v>
+      </c>
+      <c r="CE60">
+        <v>107160000000.0</v>
+      </c>
+      <c r="CF60">
+        <v>105191000000.0</v>
+      </c>
+      <c r="CG60">
+        <v>103059000000.0</v>
+      </c>
+      <c r="CH60">
+        <v>108908000000.0</v>
+      </c>
+      <c r="CI60">
+        <v>110571000000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>102786000000.0</v>
+      </c>
+      <c r="CK60">
+        <v>103009000000.0</v>
+      </c>
+      <c r="CL60">
+        <v>104513000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:90">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BG61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BH61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BI61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BK61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BL61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BM61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="BN61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="BO61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="BP61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="BR61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="BS61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="BT61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="BV61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="BW61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="BX61">
+        <v>-239170000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="BZ61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="CA61">
+        <v>-239170300.0</v>
+      </c>
+      <c r="CB61">
+        <v>-239000000.0</v>
+      </c>
+      <c r="CC61">
+        <v>-239000000.0</v>
+      </c>
+      <c r="CD61">
+        <v>-239000000.0</v>
+      </c>
+      <c r="CE61">
+        <v>-239000000.0</v>
+      </c>
+      <c r="CF61">
+        <v>-239000000.0</v>
+      </c>
+      <c r="CG61">
+        <v>-226000000.0</v>
+      </c>
+      <c r="CH61">
+        <v>-185000000.0</v>
+      </c>
+      <c r="CI61">
+        <v>-175000000.0</v>
+      </c>
+      <c r="CJ61">
+        <v>-35000000.0</v>
+      </c>
+      <c r="CK61">
+        <v>-11000000.0</v>
+      </c>
+      <c r="CL61"/>
+    </row>
+    <row r="62" spans="1:90">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>51808498000.0</v>
+      </c>
+      <c r="C2">
+        <v>33883724000.0</v>
+      </c>
+      <c r="D2">
+        <v>36620905000.0</v>
+      </c>
+      <c r="E2">
+        <v>28776649000.0</v>
+      </c>
+      <c r="F2">
+        <v>28917498000.0</v>
+      </c>
+      <c r="G2">
+        <v>25909573000.0</v>
+      </c>
+      <c r="H2">
+        <v>33001306000.0</v>
+      </c>
+      <c r="I2">
+        <v>759691000.0</v>
+      </c>
+      <c r="J2">
+        <v>755283000.0</v>
+      </c>
+      <c r="K2">
+        <v>52508410000.0</v>
+      </c>
+      <c r="L2">
+        <v>59184650000.0</v>
+      </c>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3">
+        <v>9678743000.0</v>
+      </c>
+      <c r="C3">
+        <v>8566907000.0</v>
+      </c>
+      <c r="D3">
+        <v>7103403000.0</v>
+      </c>
+      <c r="E3">
+        <v>7436050000.0</v>
+      </c>
+      <c r="F3">
+        <v>8414221000.0</v>
+      </c>
+      <c r="G3">
+        <v>8709261000.0</v>
+      </c>
+      <c r="H3">
+        <v>5764109000.0</v>
+      </c>
+      <c r="I3">
+        <v>5681107000.0</v>
+      </c>
+      <c r="J3">
+        <v>5246091000.0</v>
+      </c>
+      <c r="K3">
+        <v>4464424000.0</v>
+      </c>
+      <c r="L3">
+        <v>4331786000.0</v>
+      </c>
+      <c r="M3">
+        <v>3848503000.0</v>
+      </c>
+      <c r="N3">
+        <v>3828334000.0</v>
+      </c>
+      <c r="O3">
+        <v>3369521000.0</v>
+      </c>
+      <c r="P3">
+        <v>3336352000.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B5">
+        <v>20819176000.0</v>
+      </c>
+      <c r="C5">
+        <v>31445236000.0</v>
+      </c>
+      <c r="D5">
+        <v>24681163000.0</v>
+      </c>
+      <c r="E5">
+        <v>23723431000.0</v>
+      </c>
+      <c r="F5">
+        <v>21217783000.0</v>
+      </c>
+      <c r="G5">
+        <v>30004477000.0</v>
+      </c>
+      <c r="H5">
+        <v>31235084000.0</v>
+      </c>
+      <c r="I5">
+        <v>46774989000.0</v>
+      </c>
+      <c r="J5">
+        <v>47712672000.0</v>
+      </c>
+      <c r="K5">
+        <v>44585763000.0</v>
+      </c>
+      <c r="L5">
+        <v>55688175000.0</v>
+      </c>
+      <c r="M5">
+        <v>44668014000.0</v>
+      </c>
+      <c r="N5">
+        <v>37174837000.0</v>
+      </c>
+      <c r="O5">
+        <v>34795607000.0</v>
+      </c>
+      <c r="P5">
+        <v>30402650000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B6">
+        <v>30497919000.0</v>
+      </c>
+      <c r="C6">
+        <v>40012143000.0</v>
+      </c>
+      <c r="D6">
+        <v>31784566000.0</v>
+      </c>
+      <c r="E6">
+        <v>31159481000.0</v>
+      </c>
+      <c r="F6">
+        <v>29632004000.0</v>
+      </c>
+      <c r="G6">
+        <v>38713738000.0</v>
+      </c>
+      <c r="H6">
+        <v>36999193000.0</v>
+      </c>
+      <c r="I6">
+        <v>52456096000.0</v>
+      </c>
+      <c r="J6">
+        <v>52958763000.0</v>
+      </c>
+      <c r="K6">
+        <v>49050187000.0</v>
+      </c>
+      <c r="L6">
+        <v>60019961000.0</v>
+      </c>
+      <c r="M6">
+        <v>48516517000.0</v>
+      </c>
+      <c r="N6">
+        <v>41003171000.0</v>
+      </c>
+      <c r="O6">
+        <v>38165128000.0</v>
+      </c>
+      <c r="P6">
+        <v>33739002000.0</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9">
+        <v>1439586416000.0</v>
+      </c>
+      <c r="C9">
+        <v>237853332000.0</v>
+      </c>
+      <c r="D9">
+        <v>204342631000.0</v>
+      </c>
+      <c r="E9">
+        <v>186442814000.0</v>
+      </c>
+      <c r="F9">
+        <v>171592628000.0</v>
+      </c>
+      <c r="G9">
+        <v>180249429000.0</v>
+      </c>
+      <c r="H9">
+        <v>202671900000.0</v>
+      </c>
+      <c r="I9">
+        <v>196935703000.0</v>
+      </c>
+      <c r="J9">
+        <v>199396784000.0</v>
+      </c>
+      <c r="K9">
+        <v>194021902000.0</v>
+      </c>
+      <c r="L9">
+        <v>204024672000.0</v>
+      </c>
+      <c r="M9">
+        <v>185879454000.0</v>
+      </c>
+      <c r="N9">
+        <v>168724002000.0</v>
+      </c>
+      <c r="O9">
+        <v>140321410000.0</v>
+      </c>
+      <c r="P9">
+        <v>127041087000.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10">
+        <v>19971380000.0</v>
+      </c>
+      <c r="C10">
+        <v>31445236000.0</v>
+      </c>
+      <c r="D10">
+        <v>24681163000.0</v>
+      </c>
+      <c r="E10">
+        <v>23723431000.0</v>
+      </c>
+      <c r="F10">
+        <v>21217782000.0</v>
+      </c>
+      <c r="G10">
+        <v>29025657000.0</v>
+      </c>
+      <c r="H10">
+        <v>31235084000.0</v>
+      </c>
+      <c r="I10">
+        <v>46774989000.0</v>
+      </c>
+      <c r="J10">
+        <v>47712669000.0</v>
+      </c>
+      <c r="K10">
+        <v>44585763000.0</v>
+      </c>
+      <c r="L10">
+        <v>55688175000.0</v>
+      </c>
+      <c r="M10">
+        <v>44668014000.0</v>
+      </c>
+      <c r="N10">
+        <v>37174837000.0</v>
+      </c>
+      <c r="O10">
+        <v>34795607000.0</v>
+      </c>
+      <c r="P10">
+        <v>30402650000.0</v>
+      </c>
+      <c r="Q10">
+        <v>16159874000.0</v>
+      </c>
+      <c r="R10">
+        <v>8409411000.0</v>
+      </c>
+      <c r="S10">
+        <v>6327641000.0</v>
+      </c>
+      <c r="T10">
+        <v>1270928000.0</v>
+      </c>
+      <c r="U10">
+        <v>1987000000.0</v>
+      </c>
+      <c r="V10">
+        <v>9873000000.0</v>
+      </c>
+      <c r="W10">
+        <v>11840000000.0</v>
+      </c>
+      <c r="X10">
+        <v>11947000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>12666000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>10316000.0</v>
+      </c>
+      <c r="AA10">
+        <v>14391000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11">
+        <v>1920773000.0</v>
+      </c>
+      <c r="C11">
+        <v>1319425000.0</v>
+      </c>
+      <c r="D11">
+        <v>3643172000.0</v>
+      </c>
+      <c r="E11">
+        <v>5172364000.0</v>
+      </c>
+      <c r="F11">
+        <v>956957000.0</v>
+      </c>
+      <c r="G11">
+        <v>2221043000.0</v>
+      </c>
+      <c r="H11">
+        <v>3396023000.0</v>
+      </c>
+      <c r="I11">
+        <v>8716139000.0</v>
+      </c>
+      <c r="J11">
+        <v>7434819000.0</v>
+      </c>
+      <c r="K11">
+        <v>5534921000.0</v>
+      </c>
+      <c r="L11">
+        <v>11414942000.0</v>
+      </c>
+      <c r="M11">
+        <v>6688260000.0</v>
+      </c>
+      <c r="N11">
+        <v>4333793000.0</v>
+      </c>
+      <c r="O11">
+        <v>6253089000.0</v>
+      </c>
+      <c r="P11">
+        <v>4730424000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2009720000.0</v>
+      </c>
+      <c r="R11">
+        <v>713796000.0</v>
+      </c>
+      <c r="S11">
+        <v>1305934000.0</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11">
+        <v>1346000000.0</v>
+      </c>
+      <c r="W11">
+        <v>2236000000.0</v>
+      </c>
+      <c r="X11">
+        <v>1847000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1409000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1188000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3044000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12">
+        <v>847796000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
+        <v>917336000.0</v>
+      </c>
+      <c r="E12">
+        <v>1011681000.0</v>
+      </c>
+      <c r="F12">
+        <v>1373965000.0</v>
+      </c>
+      <c r="G12">
+        <v>978820000.0</v>
+      </c>
+      <c r="H12">
+        <v>917014000.0</v>
+      </c>
+      <c r="I12">
+        <v>644822000.0</v>
+      </c>
+      <c r="J12">
+        <v>765983000.0</v>
+      </c>
+      <c r="K12">
+        <v>656617000.0</v>
+      </c>
+      <c r="L12">
+        <v>700757000.0</v>
+      </c>
+      <c r="M12">
+        <v>654491000.0</v>
+      </c>
+      <c r="N12">
+        <v>650830000.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B13">
+        <v>409900000.0</v>
+      </c>
+      <c r="C13">
+        <v>129274000.0</v>
+      </c>
+      <c r="D13">
+        <v>9199839000.0</v>
+      </c>
+      <c r="E13">
+        <v>285902000.0</v>
+      </c>
+      <c r="F13">
+        <v>13187396000.0</v>
+      </c>
+      <c r="G13">
+        <v>21095694000.0</v>
+      </c>
+      <c r="H13">
+        <v>15451865000.0</v>
+      </c>
+      <c r="I13">
+        <v>15301205000.0</v>
+      </c>
+      <c r="J13">
+        <v>13054349000.0</v>
+      </c>
+      <c r="K13">
+        <v>292108000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15">
+        <v>18050607000.0</v>
+      </c>
+      <c r="C15">
+        <v>30125811000.0</v>
+      </c>
+      <c r="D15">
+        <v>21037991000.0</v>
+      </c>
+      <c r="E15">
+        <v>18551067000.0</v>
+      </c>
+      <c r="F15">
+        <v>20260825000.0</v>
+      </c>
+      <c r="G15">
+        <v>26804614000.0</v>
+      </c>
+      <c r="H15">
+        <v>27839061000.0</v>
+      </c>
+      <c r="I15">
+        <v>38058850000.0</v>
+      </c>
+      <c r="J15">
+        <v>40277850000.0</v>
+      </c>
+      <c r="K15">
+        <v>39050842000.0</v>
+      </c>
+      <c r="L15">
+        <v>44273233000.0</v>
+      </c>
+      <c r="M15">
+        <v>37979754000.0</v>
+      </c>
+      <c r="N15">
+        <v>32841044000.0</v>
+      </c>
+      <c r="O15">
+        <v>28542518000.0</v>
+      </c>
+      <c r="P15">
+        <v>25672226000.0</v>
+      </c>
+      <c r="Q15">
+        <v>14150154000.0</v>
+      </c>
+      <c r="R15">
+        <v>7695615000.0</v>
+      </c>
+      <c r="S15">
+        <v>5021707000.0</v>
+      </c>
+      <c r="T15">
+        <v>3038461000.0</v>
+      </c>
+      <c r="U15">
+        <v>3101000000.0</v>
+      </c>
+      <c r="V15">
+        <v>8527000000.0</v>
+      </c>
+      <c r="W15">
+        <v>9604000000.0</v>
+      </c>
+      <c r="X15">
+        <v>10100000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>11257000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>9128000.0</v>
+      </c>
+      <c r="AA15">
+        <v>11347000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>30125811000.0</v>
+      </c>
+      <c r="D16">
+        <v>21037991000.0</v>
+      </c>
+      <c r="E16">
+        <v>18551067000.0</v>
+      </c>
+      <c r="F16">
+        <v>20284359000.0</v>
+      </c>
+      <c r="G16">
+        <v>26804614000.0</v>
+      </c>
+      <c r="H16">
+        <v>27839061000.0</v>
+      </c>
+      <c r="I16">
+        <v>38058850000.0</v>
+      </c>
+      <c r="J16">
+        <v>40277850000.0</v>
+      </c>
+      <c r="K16">
+        <v>39050842000.0</v>
+      </c>
+      <c r="L16">
+        <v>44273233000.0</v>
+      </c>
+      <c r="M16">
+        <v>37735269000.0</v>
+      </c>
+      <c r="N16">
+        <v>32841044000.0</v>
+      </c>
+      <c r="O16">
+        <v>28542518000.0</v>
+      </c>
+      <c r="P16">
+        <v>21805303000.0</v>
+      </c>
+      <c r="Q16">
+        <v>14150154000.0</v>
+      </c>
+      <c r="R16">
+        <v>7695615000.0</v>
+      </c>
+      <c r="S16">
+        <v>5021707000.0</v>
+      </c>
+      <c r="T16">
+        <v>3038461000.0</v>
+      </c>
+      <c r="U16">
+        <v>3101000000.0</v>
+      </c>
+      <c r="V16">
+        <v>8527000000.0</v>
+      </c>
+      <c r="W16">
+        <v>9604000000.0</v>
+      </c>
+      <c r="X16">
+        <v>10100000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>11257000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>9128000.0</v>
+      </c>
+      <c r="AA16">
+        <v>11347000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17">
+        <v>18050607000.0</v>
+      </c>
+      <c r="C17">
+        <v>30125811000.0</v>
+      </c>
+      <c r="D17">
+        <v>21037991000.0</v>
+      </c>
+      <c r="E17">
+        <v>18551067000.0</v>
+      </c>
+      <c r="F17">
+        <v>20284359000.0</v>
+      </c>
+      <c r="G17">
+        <v>26804614000.0</v>
+      </c>
+      <c r="H17">
+        <v>27839061000.0</v>
+      </c>
+      <c r="I17">
+        <v>38058850000.0</v>
+      </c>
+      <c r="J17">
+        <v>40277850000.0</v>
+      </c>
+      <c r="K17">
+        <v>39050842000.0</v>
+      </c>
+      <c r="L17">
+        <v>44273233000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>13986712000.0</v>
+      </c>
+      <c r="C18">
+        <v>-710880000.0</v>
+      </c>
+      <c r="D18">
+        <v>-734748000.0</v>
+      </c>
+      <c r="E18">
+        <v>-725779000.0</v>
+      </c>
+      <c r="F18">
+        <v>-720944000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1792330000.0</v>
+      </c>
+      <c r="H18">
+        <v>-917014000.0</v>
+      </c>
+      <c r="I18">
+        <v>-644822000.0</v>
+      </c>
+      <c r="J18">
+        <v>-765983000.0</v>
+      </c>
+      <c r="K18">
+        <v>-656617000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>19971380000.0</v>
+      </c>
+      <c r="C21">
+        <v>31445236000.0</v>
+      </c>
+      <c r="D21">
+        <v>24681163000.0</v>
+      </c>
+      <c r="E21">
+        <v>23723431000.0</v>
+      </c>
+      <c r="F21">
+        <v>21217783000.0</v>
+      </c>
+      <c r="G21">
+        <v>29025657000.0</v>
+      </c>
+      <c r="H21">
+        <v>31235084000.0</v>
+      </c>
+      <c r="I21">
+        <v>46774989000.0</v>
+      </c>
+      <c r="J21">
+        <v>47712672000.0</v>
+      </c>
+      <c r="K21">
+        <v>44585763000.0</v>
+      </c>
+      <c r="L21">
+        <v>55688175000.0</v>
+      </c>
+      <c r="M21">
+        <v>44668014000.0</v>
+      </c>
+      <c r="N21">
+        <v>37174837000.0</v>
+      </c>
+      <c r="O21">
+        <v>34795607000.0</v>
+      </c>
+      <c r="P21">
+        <v>30402650000.0</v>
+      </c>
+      <c r="Q21">
+        <v>16591251000.0</v>
+      </c>
+      <c r="R21">
+        <v>7611513000.0</v>
+      </c>
+      <c r="S21">
+        <v>5879123000.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21">
+        <v>1987000000.0</v>
+      </c>
+      <c r="V21">
+        <v>9873000000.0</v>
+      </c>
+      <c r="W21">
+        <v>11840000000.0</v>
+      </c>
+      <c r="X21">
+        <v>11947000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>12666000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>10316000.0</v>
+      </c>
+      <c r="AA21">
+        <v>15088000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>176</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>177</v>
+      </c>
+      <c r="B23">
+        <v>1471423534000.0</v>
+      </c>
+      <c r="C23">
+        <v>240291820000.0</v>
+      </c>
+      <c r="D23">
+        <v>216282373000.0</v>
+      </c>
+      <c r="E23">
+        <v>191496032000.0</v>
+      </c>
+      <c r="F23">
+        <v>179292343000.0</v>
+      </c>
+      <c r="G23">
+        <v>177133345000.0</v>
+      </c>
+      <c r="H23">
+        <v>204438122000.0</v>
+      </c>
+      <c r="I23">
+        <v>150920405000.0</v>
+      </c>
+      <c r="J23">
+        <v>152439395000.0</v>
+      </c>
+      <c r="K23">
+        <v>149436139000.0</v>
+      </c>
+      <c r="L23">
+        <v>148336497000.0</v>
+      </c>
+      <c r="M23">
+        <v>141211440000.0</v>
+      </c>
+      <c r="N23">
+        <v>131549165000.0</v>
+      </c>
+      <c r="O23">
+        <v>105525803000.0</v>
+      </c>
+      <c r="P23">
+        <v>96638437000.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>179</v>
+      </c>
+      <c r="B25">
+        <v>9678743000.0</v>
+      </c>
+      <c r="C25">
+        <v>8566907000.0</v>
+      </c>
+      <c r="D25">
+        <v>7103403000.0</v>
+      </c>
+      <c r="E25">
+        <v>7436050000.0</v>
+      </c>
+      <c r="F25">
+        <v>8414221000.0</v>
+      </c>
+      <c r="G25">
+        <v>8709261000.0</v>
+      </c>
+      <c r="H25">
+        <v>5764109000.0</v>
+      </c>
+      <c r="I25">
+        <v>5681107000.0</v>
+      </c>
+      <c r="J25">
+        <v>5246091000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>181</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>14540854000.0</v>
+      </c>
+      <c r="D27">
+        <v>6339570000.0</v>
+      </c>
+      <c r="E27">
+        <v>3812167000.0</v>
+      </c>
+      <c r="F27">
+        <v>3118065000.0</v>
+      </c>
+      <c r="G27">
+        <v>4994933000.0</v>
+      </c>
+      <c r="H27">
+        <v>5702111000.0</v>
+      </c>
+      <c r="I27">
+        <v>5164550000.0</v>
+      </c>
+      <c r="J27">
+        <v>4264501000.0</v>
+      </c>
+      <c r="K27">
+        <v>3155270000.0</v>
+      </c>
+      <c r="L27">
+        <v>2471529000.0</v>
+      </c>
+      <c r="M27">
+        <v>2458349000.0</v>
+      </c>
+      <c r="N27">
+        <v>2699173000.0</v>
+      </c>
+      <c r="O27">
+        <v>3064309000.0</v>
+      </c>
+      <c r="P27">
+        <v>2132512000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28">
+        <v>19110859000.0</v>
+      </c>
+      <c r="C28">
+        <v>16388532000.0</v>
+      </c>
+      <c r="D28">
+        <v>16629369000.0</v>
+      </c>
+      <c r="E28">
+        <v>14510586000.0</v>
+      </c>
+      <c r="F28">
+        <v>13820617000.0</v>
+      </c>
+      <c r="G28">
+        <v>15958545000.0</v>
+      </c>
+      <c r="H28">
+        <v>16123851000.0</v>
+      </c>
+      <c r="I28">
+        <v>17711623000.0</v>
+      </c>
+      <c r="J28">
+        <v>15288159000.0</v>
+      </c>
+      <c r="K28">
+        <v>17955553000.0</v>
+      </c>
+      <c r="L28">
+        <v>19444063000.0</v>
+      </c>
+      <c r="M28">
+        <v>16364115000.0</v>
+      </c>
+      <c r="N28">
+        <v>12621463000.0</v>
+      </c>
+      <c r="O28">
+        <v>17491324000.0</v>
+      </c>
+      <c r="P28">
+        <v>13859422000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29">
+        <v>1920773000.0</v>
+      </c>
+      <c r="C29">
+        <v>1319425000.0</v>
+      </c>
+      <c r="D29">
+        <v>3643172000.0</v>
+      </c>
+      <c r="E29">
+        <v>5172364000.0</v>
+      </c>
+      <c r="F29">
+        <v>963594000.0</v>
+      </c>
+      <c r="G29">
+        <v>2221043000.0</v>
+      </c>
+      <c r="H29">
+        <v>3396023000.0</v>
+      </c>
+      <c r="I29">
+        <v>8716139000.0</v>
+      </c>
+      <c r="J29">
+        <v>7434819000.0</v>
+      </c>
+      <c r="K29">
+        <v>5534921000.0</v>
+      </c>
+      <c r="L29">
+        <v>14210183000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>184</v>
+      </c>
+      <c r="B30">
+        <v>1419615036000.0</v>
+      </c>
+      <c r="C30">
+        <v>206408096000.0</v>
+      </c>
+      <c r="D30">
+        <v>179661468000.0</v>
+      </c>
+      <c r="E30">
+        <v>162719383000.0</v>
+      </c>
+      <c r="F30">
+        <v>150374845000.0</v>
+      </c>
+      <c r="G30">
+        <v>151223772000.0</v>
+      </c>
+      <c r="H30">
+        <v>171436816000.0</v>
+      </c>
+      <c r="I30">
+        <v>150160714000.0</v>
+      </c>
+      <c r="J30">
+        <v>151684112000.0</v>
+      </c>
+      <c r="K30">
+        <v>149436139000.0</v>
+      </c>
+      <c r="L30">
+        <v>148336497000.0</v>
+      </c>
+      <c r="M30">
+        <v>141211440000.0</v>
+      </c>
+      <c r="N30">
+        <v>131549165000.0</v>
+      </c>
+      <c r="O30">
+        <v>105525803000.0</v>
+      </c>
+      <c r="P30">
+        <v>96638437000.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31">
+        <v>1947104000.0</v>
+      </c>
+      <c r="C31">
+        <v>4008269000.0</v>
+      </c>
+      <c r="D31">
+        <v>24681163000.0</v>
+      </c>
+      <c r="E31">
+        <v>6776213000.0</v>
+      </c>
+      <c r="F31">
+        <v>-1000.0</v>
+      </c>
+      <c r="G31">
+        <v>1427891000.0</v>
+      </c>
+      <c r="H31">
+        <v>-657666000.0</v>
+      </c>
+      <c r="I31">
+        <v>3637381000.0</v>
+      </c>
+      <c r="J31">
+        <v>-3000.0</v>
+      </c>
+      <c r="K31">
+        <v>1195160000.0</v>
+      </c>
+      <c r="L31">
+        <v>4368797000.0</v>
+      </c>
+      <c r="M31">
+        <v>1709828000.0</v>
+      </c>
+      <c r="N31">
+        <v>3624888000.0</v>
+      </c>
+      <c r="O31">
+        <v>3021740000.0</v>
+      </c>
+      <c r="P31">
+        <v>-327378000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32">
+        <v>1491394914000.0</v>
+      </c>
+      <c r="C32">
+        <v>271737056000.0</v>
+      </c>
+      <c r="D32">
+        <v>240963536000.0</v>
+      </c>
+      <c r="E32">
+        <v>215219463000.0</v>
+      </c>
+      <c r="F32">
+        <v>200510126000.0</v>
+      </c>
+      <c r="G32">
+        <v>206159002000.0</v>
+      </c>
+      <c r="H32">
+        <v>235673206000.0</v>
+      </c>
+      <c r="I32">
+        <v>197695394000.0</v>
+      </c>
+      <c r="J32">
+        <v>200152067000.0</v>
+      </c>
+      <c r="K32">
+        <v>194021902000.0</v>
+      </c>
+      <c r="L32">
+        <v>204024672000.0</v>
+      </c>
+      <c r="M32">
+        <v>185879454000.0</v>
+      </c>
+      <c r="N32">
+        <v>168724002000.0</v>
+      </c>
+      <c r="O32">
+        <v>140321410000.0</v>
+      </c>
+      <c r="P32">
+        <v>127041087000.0</v>
+      </c>
+      <c r="Q32">
+        <v>114101301000.0</v>
+      </c>
+      <c r="R32">
+        <v>104499300000.0</v>
+      </c>
+      <c r="S32">
+        <v>94716067000.0</v>
+      </c>
+      <c r="T32">
+        <v>84909968000.0</v>
+      </c>
+      <c r="U32">
+        <v>87360000000.0</v>
+      </c>
+      <c r="V32">
+        <v>90216000000.0</v>
+      </c>
+      <c r="W32">
+        <v>86995000000.0</v>
+      </c>
+      <c r="X32">
+        <v>73462000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>72260000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>61374000.0</v>
+      </c>
+      <c r="AA32">
+        <v>42289000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>48663169000.0</v>
+      </c>
+      <c r="C2">
+        <v>10817898000.0</v>
+      </c>
+      <c r="D2">
+        <v>-42224993000.0</v>
+      </c>
+      <c r="E2">
+        <v>18742615000.0</v>
+      </c>
+      <c r="F2">
+        <v>10881239000.0</v>
+      </c>
+      <c r="G2">
+        <v>12601139000.0</v>
+      </c>
+      <c r="H2">
+        <v>6911466000.0</v>
+      </c>
+      <c r="I2">
+        <v>7379683000.0</v>
+      </c>
+      <c r="J2">
+        <v>6781156000.0</v>
+      </c>
+      <c r="K2">
+        <v>12811419000.0</v>
+      </c>
+      <c r="L2">
+        <v>9253234000.0</v>
+      </c>
+      <c r="M2">
+        <v>6078886000.0</v>
+      </c>
+      <c r="N2">
+        <v>8949565000.0</v>
+      </c>
+      <c r="O2">
+        <v>12339220000.0</v>
+      </c>
+      <c r="P2">
+        <v>6846368000.0</v>
+      </c>
+      <c r="Q2">
+        <v>6881455000.0</v>
+      </c>
+      <c r="R2">
+        <v>4815288000.0</v>
+      </c>
+      <c r="S2">
+        <v>10233538000.0</v>
+      </c>
+      <c r="T2">
+        <v>5384169000.0</v>
+      </c>
+      <c r="U2">
+        <v>6266303000.0</v>
+      </c>
+      <c r="V2">
+        <v>6174906000.0</v>
+      </c>
+      <c r="W2">
+        <v>11092120000.0</v>
+      </c>
+      <c r="X2">
+        <v>3500640000.0</v>
+      </c>
+      <c r="Y2">
+        <v>5561859000.0</v>
+      </c>
+      <c r="Z2">
+        <v>5388819000.0</v>
+      </c>
+      <c r="AA2">
+        <v>11458255000.0</v>
+      </c>
+      <c r="AB2">
+        <v>-26188775000.0</v>
+      </c>
+      <c r="AC2">
+        <v>26586868000.0</v>
+      </c>
+      <c r="AD2">
+        <v>-11072311000.0</v>
+      </c>
+      <c r="AE2">
+        <v>11448305000.0</v>
+      </c>
+      <c r="AF2">
+        <v>5428241000.0</v>
+      </c>
+      <c r="AG2">
+        <v>12425256000.0</v>
+      </c>
+      <c r="AH2"/>
+      <c r="AI2">
+        <v>10881243000.0</v>
+      </c>
+      <c r="AJ2"/>
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>2526833000.0</v>
+      </c>
+      <c r="D3">
+        <v>-4761925000.0</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2352368000.0</v>
+      </c>
+      <c r="G3">
+        <v>2409557000.0</v>
+      </c>
+      <c r="H3">
+        <v>2264605000.0</v>
+      </c>
+      <c r="I3">
+        <v>2150506000.0</v>
+      </c>
+      <c r="J3">
+        <v>2088331000.0</v>
+      </c>
+      <c r="K3">
+        <v>2063465000.0</v>
+      </c>
+      <c r="L3">
+        <v>1889327000.0</v>
+      </c>
+      <c r="M3">
+        <v>1770098000.0</v>
+      </c>
+      <c r="N3">
+        <v>1747328000.0</v>
+      </c>
+      <c r="O3">
+        <v>1696650000.0</v>
+      </c>
+      <c r="P3">
+        <v>1597948000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1846348000.0</v>
+      </c>
+      <c r="R3">
+        <v>1982975000.0</v>
+      </c>
+      <c r="S3">
+        <v>2008779000.0</v>
+      </c>
+      <c r="T3">
+        <v>2012369000.0</v>
+      </c>
+      <c r="U3">
+        <v>2115234000.0</v>
+      </c>
+      <c r="V3">
+        <v>2130414000.0</v>
+      </c>
+      <c r="W3">
+        <v>2156204000.0</v>
+      </c>
+      <c r="X3">
+        <v>4382191000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1437479000.0</v>
+      </c>
+      <c r="Z3">
+        <v>1447975000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1441616000.0</v>
+      </c>
+      <c r="AB3">
+        <v>1475753000.0</v>
+      </c>
+      <c r="AC3">
+        <v>1431057000.0</v>
+      </c>
+      <c r="AD3">
+        <v>1402244000.0</v>
+      </c>
+      <c r="AE3">
+        <v>1455055000.0</v>
+      </c>
+      <c r="AF3">
+        <v>1429508000.0</v>
+      </c>
+      <c r="AG3">
+        <v>1414062000.0</v>
+      </c>
+      <c r="AH3">
+        <v>1397699000.0</v>
+      </c>
+      <c r="AI3">
+        <v>1439838000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>1640208000.0</v>
+      </c>
+      <c r="AK3">
+        <v>1193993000.0</v>
+      </c>
+      <c r="AL3">
+        <v>1206912000.0</v>
+      </c>
+      <c r="AM3">
+        <v>1204978000.0</v>
+      </c>
+      <c r="AN3">
+        <v>1192114000.0</v>
+      </c>
+      <c r="AO3">
+        <v>1100324000.0</v>
+      </c>
+      <c r="AP3">
+        <v>1107130000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1064856000.0</v>
+      </c>
+      <c r="AR3">
+        <v>1127552000.0</v>
+      </c>
+      <c r="AS3">
+        <v>1128587000.0</v>
+      </c>
+      <c r="AT3">
+        <v>1057574000.0</v>
+      </c>
+      <c r="AU3">
+        <v>1018073000.0</v>
+      </c>
+      <c r="AV3">
+        <v>967645000.0</v>
+      </c>
+      <c r="AW3">
+        <v>962107000.0</v>
+      </c>
+      <c r="AX3">
+        <v>970259000.0</v>
+      </c>
+      <c r="AY3">
+        <v>948492000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>935878000.0</v>
+      </c>
+      <c r="BA3">
+        <v>930220000.0</v>
+      </c>
+      <c r="BB3">
+        <v>1012933000.0</v>
+      </c>
+      <c r="BC3">
+        <v>949303000.0</v>
+      </c>
+      <c r="BD3">
+        <v>882803000.0</v>
+      </c>
+      <c r="BE3">
+        <v>840006000.0</v>
+      </c>
+      <c r="BF3">
+        <v>846271000.0</v>
+      </c>
+      <c r="BG3">
+        <v>800441000.0</v>
+      </c>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>4062256000.0</v>
+      </c>
+      <c r="D5">
+        <v>415695000.0</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5">
+        <v>8080563000.0</v>
+      </c>
+      <c r="G5">
+        <v>6128949000.0</v>
+      </c>
+      <c r="H5">
+        <v>12025316000.0</v>
+      </c>
+      <c r="I5">
+        <v>6529987000.0</v>
+      </c>
+      <c r="J5">
+        <v>7651689000.0</v>
+      </c>
+      <c r="K5">
+        <v>5238244000.0</v>
+      </c>
+      <c r="L5">
+        <v>11420994000.0</v>
+      </c>
+      <c r="M5">
+        <v>3334106000.0</v>
+      </c>
+      <c r="N5">
+        <v>6419016000.0</v>
+      </c>
+      <c r="O5">
+        <v>3507047000.0</v>
+      </c>
+      <c r="P5">
+        <v>13339181000.0</v>
+      </c>
+      <c r="Q5">
+        <v>2115935000.0</v>
+      </c>
+      <c r="R5">
+        <v>5730610000.0</v>
+      </c>
+      <c r="S5">
+        <v>2537705000.0</v>
+      </c>
+      <c r="T5">
+        <v>7975528000.0</v>
+      </c>
+      <c r="U5">
+        <v>4281496000.0</v>
+      </c>
+      <c r="V5">
+        <v>6555147000.0</v>
+      </c>
+      <c r="W5">
+        <v>2958266000.0</v>
+      </c>
+      <c r="X5">
+        <v>18236988000.0</v>
+      </c>
+      <c r="Y5">
+        <v>2814803000.0</v>
+      </c>
+      <c r="Z5">
+        <v>5767640000.0</v>
+      </c>
+      <c r="AA5">
+        <v>2206226000.0</v>
+      </c>
+      <c r="AB5">
+        <v>7387240000.0</v>
+      </c>
+      <c r="AC5">
+        <v>3681775000.0</v>
+      </c>
+      <c r="AD5">
+        <v>14697298000.0</v>
+      </c>
+      <c r="AE5">
+        <v>5468771000.0</v>
+      </c>
+      <c r="AF5">
+        <v>22732421000.0</v>
+      </c>
+      <c r="AG5">
+        <v>1928016000.0</v>
+      </c>
+      <c r="AH5">
+        <v>16716555000.0</v>
+      </c>
+      <c r="AI5">
+        <v>5397997000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>15578348000.0</v>
+      </c>
+      <c r="AK5">
+        <v>12265428000.0</v>
+      </c>
+      <c r="AL5">
+        <v>13239983000.0</v>
+      </c>
+      <c r="AM5">
+        <v>6628910000.0</v>
+      </c>
+      <c r="AN5">
+        <v>20528918000.0</v>
+      </c>
+      <c r="AO5">
+        <v>5726724000.0</v>
+      </c>
+      <c r="AP5">
+        <v>12624563000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>5705558000.0</v>
+      </c>
+      <c r="AR5">
+        <v>15428019000.0</v>
+      </c>
+      <c r="AS5">
+        <v>12516897000.0</v>
+      </c>
+      <c r="AT5">
+        <v>16060929000.0</v>
+      </c>
+      <c r="AU5">
+        <v>11682330000.0</v>
+      </c>
+      <c r="AV5">
+        <v>14772327000.0</v>
+      </c>
+      <c r="AW5">
+        <v>11072915000.0</v>
+      </c>
+      <c r="AX5">
+        <v>13898501000.0</v>
+      </c>
+      <c r="AY5">
+        <v>4598291000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>14579658000.0</v>
+      </c>
+      <c r="BA5">
+        <v>5850938000.0</v>
+      </c>
+      <c r="BB5">
+        <v>11873964000.0</v>
+      </c>
+      <c r="BC5">
+        <v>4870277000.0</v>
+      </c>
+      <c r="BD5">
+        <v>13579379000.0</v>
+      </c>
+      <c r="BE5">
+        <v>6316211000.0</v>
+      </c>
+      <c r="BF5">
+        <v>10664695000.0</v>
+      </c>
+      <c r="BG5">
+        <v>4235322000.0</v>
+      </c>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B6">
+        <v>7418644000.0</v>
+      </c>
+      <c r="C6">
+        <v>6589089000.0</v>
+      </c>
+      <c r="D6">
+        <v>-155382000.0</v>
+      </c>
+      <c r="E6">
+        <v>6193969000.0</v>
+      </c>
+      <c r="F6">
+        <v>10432931000.0</v>
+      </c>
+      <c r="G6">
+        <v>8538506000.0</v>
+      </c>
+      <c r="H6">
+        <v>14289921000.0</v>
+      </c>
+      <c r="I6">
+        <v>8680493000.0</v>
+      </c>
+      <c r="J6">
+        <v>9740020000.0</v>
+      </c>
+      <c r="K6">
+        <v>7301709000.0</v>
+      </c>
+      <c r="L6">
+        <v>13310321000.0</v>
+      </c>
+      <c r="M6">
+        <v>5104204000.0</v>
+      </c>
+      <c r="N6">
+        <v>8166344000.0</v>
+      </c>
+      <c r="O6">
+        <v>5203697000.0</v>
+      </c>
+      <c r="P6">
+        <v>14937129000.0</v>
+      </c>
+      <c r="Q6">
+        <v>3962283000.0</v>
+      </c>
+      <c r="R6">
+        <v>7713585000.0</v>
+      </c>
+      <c r="S6">
+        <v>4546484000.0</v>
+      </c>
+      <c r="T6">
+        <v>9987897000.0</v>
+      </c>
+      <c r="U6">
+        <v>6396730000.0</v>
+      </c>
+      <c r="V6">
+        <v>8685561000.0</v>
+      </c>
+      <c r="W6">
+        <v>5114470000.0</v>
+      </c>
+      <c r="X6">
+        <v>22619179000.0</v>
+      </c>
+      <c r="Y6">
+        <v>4252282000.0</v>
+      </c>
+      <c r="Z6">
+        <v>7215615000.0</v>
+      </c>
+      <c r="AA6">
+        <v>3647842000.0</v>
+      </c>
+      <c r="AB6">
+        <v>8862993000.0</v>
+      </c>
+      <c r="AC6">
+        <v>5112832000.0</v>
+      </c>
+      <c r="AD6">
+        <v>16099542000.0</v>
+      </c>
+      <c r="AE6">
+        <v>6923826000.0</v>
+      </c>
+      <c r="AF6">
+        <v>24161929000.0</v>
+      </c>
+      <c r="AG6">
+        <v>3342078000.0</v>
+      </c>
+      <c r="AH6">
+        <v>18114254000.0</v>
+      </c>
+      <c r="AI6">
+        <v>6837835000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>17218556000.0</v>
+      </c>
+      <c r="AK6">
+        <v>13459421000.0</v>
+      </c>
+      <c r="AL6">
+        <v>14446895000.0</v>
+      </c>
+      <c r="AM6">
+        <v>7833888000.0</v>
+      </c>
+      <c r="AN6">
+        <v>21721032000.0</v>
+      </c>
+      <c r="AO6">
+        <v>6827048000.0</v>
+      </c>
+      <c r="AP6">
+        <v>13731693000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>6770414000.0</v>
+      </c>
+      <c r="AR6">
+        <v>16555571000.0</v>
+      </c>
+      <c r="AS6">
+        <v>13645484000.0</v>
+      </c>
+      <c r="AT6">
+        <v>17118503000.0</v>
+      </c>
+      <c r="AU6">
+        <v>12700403000.0</v>
+      </c>
+      <c r="AV6">
+        <v>15739972000.0</v>
+      </c>
+      <c r="AW6">
+        <v>12035022000.0</v>
+      </c>
+      <c r="AX6">
+        <v>14868760000.0</v>
+      </c>
+      <c r="AY6">
+        <v>5546783000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>15515536000.0</v>
+      </c>
+      <c r="BA6">
+        <v>6781158000.0</v>
+      </c>
+      <c r="BB6">
+        <v>12886897000.0</v>
+      </c>
+      <c r="BC6">
+        <v>5819580000.0</v>
+      </c>
+      <c r="BD6">
+        <v>14462182000.0</v>
+      </c>
+      <c r="BE6">
+        <v>7156217000.0</v>
+      </c>
+      <c r="BF6">
+        <v>11510966000.0</v>
+      </c>
+      <c r="BG6">
+        <v>5035763000.0</v>
+      </c>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9">
+        <v>465844302000.0</v>
+      </c>
+      <c r="C9">
+        <v>63645668000.0</v>
+      </c>
+      <c r="D9">
+        <v>1272200520000.0</v>
+      </c>
+      <c r="E9">
+        <v>42524177000.0</v>
+      </c>
+      <c r="F9">
+        <v>67564137000.0</v>
+      </c>
+      <c r="G9">
+        <v>57297582000.0</v>
+      </c>
+      <c r="H9">
+        <v>79665262000.0</v>
+      </c>
+      <c r="I9">
+        <v>47355732000.0</v>
+      </c>
+      <c r="J9">
+        <v>60914999000.0</v>
+      </c>
+      <c r="K9">
+        <v>49917339000.0</v>
+      </c>
+      <c r="L9">
+        <v>59986303000.0</v>
+      </c>
+      <c r="M9">
+        <v>45385933000.0</v>
+      </c>
+      <c r="N9">
+        <v>53633912000.0</v>
+      </c>
+      <c r="O9">
+        <v>45336483000.0</v>
+      </c>
+      <c r="P9">
+        <v>52509587000.0</v>
+      </c>
+      <c r="Q9">
+        <v>44368340000.0</v>
+      </c>
+      <c r="R9">
+        <v>48427278000.0</v>
+      </c>
+      <c r="S9">
+        <v>41137609000.0</v>
+      </c>
+      <c r="T9">
+        <v>42452904000.0</v>
+      </c>
+      <c r="U9">
+        <v>35504206000.0</v>
+      </c>
+      <c r="V9">
+        <v>52001673000.0</v>
+      </c>
+      <c r="W9">
+        <v>41633845000.0</v>
+      </c>
+      <c r="X9">
+        <v>47274651000.0</v>
+      </c>
+      <c r="Y9">
+        <v>39549271000.0</v>
+      </c>
+      <c r="Z9">
+        <v>39309853000.0</v>
+      </c>
+      <c r="AA9">
+        <v>54115654000.0</v>
+      </c>
+      <c r="AB9">
+        <v>52549717000.0</v>
+      </c>
+      <c r="AC9">
+        <v>44278052000.0</v>
+      </c>
+      <c r="AD9">
+        <v>57477970000.0</v>
+      </c>
+      <c r="AE9">
+        <v>48366161000.0</v>
+      </c>
+      <c r="AF9">
+        <v>57756965000.0</v>
+      </c>
+      <c r="AG9">
+        <v>43556818000.0</v>
+      </c>
+      <c r="AH9">
+        <v>53284691000.0</v>
+      </c>
+      <c r="AI9">
+        <v>42889151000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>59597251000.0</v>
+      </c>
+      <c r="AK9">
+        <v>45924663000.0</v>
+      </c>
+      <c r="AL9">
+        <v>45964924000.0</v>
+      </c>
+      <c r="AM9">
+        <v>48665229000.0</v>
+      </c>
+      <c r="AN9">
+        <v>64028877000.0</v>
+      </c>
+      <c r="AO9">
+        <v>41877969000.0</v>
+      </c>
+      <c r="AP9">
+        <v>50584896000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>37530160000.0</v>
+      </c>
+      <c r="AR9">
+        <v>45377725000.0</v>
+      </c>
+      <c r="AS9">
+        <v>53775986000.0</v>
+      </c>
+      <c r="AT9">
+        <v>58609526000.0</v>
+      </c>
+      <c r="AU9">
+        <v>46954158000.0</v>
+      </c>
+      <c r="AV9">
+        <v>61404386000.0</v>
+      </c>
+      <c r="AW9">
+        <v>39266091000.0</v>
+      </c>
+      <c r="AX9">
+        <v>46560582000.0</v>
+      </c>
+      <c r="AY9">
+        <v>36035094000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>57160336000.0</v>
+      </c>
+      <c r="BA9">
+        <v>38438080000.0</v>
+      </c>
+      <c r="BB9">
+        <v>37534845000.0</v>
+      </c>
+      <c r="BC9">
+        <v>35590741000.0</v>
+      </c>
+      <c r="BD9">
+        <v>36696803000.0</v>
+      </c>
+      <c r="BE9">
+        <v>33510931000.0</v>
+      </c>
+      <c r="BF9">
+        <v>37872068000.0</v>
+      </c>
+      <c r="BG9">
+        <v>32241608000.0</v>
+      </c>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10">
+        <v>7188466000.0</v>
+      </c>
+      <c r="C10">
+        <v>3934410000.0</v>
+      </c>
+      <c r="D10">
+        <v>1010075000.0</v>
+      </c>
+      <c r="E10">
+        <v>5917250000.0</v>
+      </c>
+      <c r="F10">
+        <v>8080563000.0</v>
+      </c>
+      <c r="G10">
+        <v>6128949000.0</v>
+      </c>
+      <c r="H10">
+        <v>12025316000.0</v>
+      </c>
+      <c r="I10">
+        <v>6529987000.0</v>
+      </c>
+      <c r="J10">
+        <v>7651689000.0</v>
+      </c>
+      <c r="K10">
+        <v>5238244000.0</v>
+      </c>
+      <c r="L10">
+        <v>11420994000.0</v>
+      </c>
+      <c r="M10">
+        <v>3334106000.0</v>
+      </c>
+      <c r="N10">
+        <v>6419016000.0</v>
+      </c>
+      <c r="O10">
+        <v>3507047000.0</v>
+      </c>
+      <c r="P10">
+        <v>13339181000.0</v>
+      </c>
+      <c r="Q10">
+        <v>2115935000.0</v>
+      </c>
+      <c r="R10">
+        <v>5730610000.0</v>
+      </c>
+      <c r="S10">
+        <v>2537705000.0</v>
+      </c>
+      <c r="T10">
+        <v>7975528000.0</v>
+      </c>
+      <c r="U10">
+        <v>4128714000.0</v>
+      </c>
+      <c r="V10">
+        <v>6380774000.0</v>
+      </c>
+      <c r="W10">
+        <v>2762937000.0</v>
+      </c>
+      <c r="X10">
+        <v>18236988000.0</v>
+      </c>
+      <c r="Y10">
+        <v>2814803000.0</v>
+      </c>
+      <c r="Z10">
+        <v>5767640000.0</v>
+      </c>
+      <c r="AA10">
+        <v>2206226000.0</v>
+      </c>
+      <c r="AB10">
+        <v>7387240000.0</v>
+      </c>
+      <c r="AC10">
+        <v>3681775000.0</v>
+      </c>
+      <c r="AD10">
+        <v>14697298000.0</v>
+      </c>
+      <c r="AE10">
+        <v>5468771000.0</v>
+      </c>
+      <c r="AF10">
+        <v>22732421000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1928016000.0</v>
+      </c>
+      <c r="AH10">
+        <v>16716555000.0</v>
+      </c>
+      <c r="AI10">
+        <v>5397997000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>15578348000.0</v>
+      </c>
+      <c r="AK10">
+        <v>12265428000.0</v>
+      </c>
+      <c r="AL10">
+        <v>13239983000.0</v>
+      </c>
+      <c r="AM10">
+        <v>6628910000.0</v>
+      </c>
+      <c r="AN10">
+        <v>20528918000.0</v>
+      </c>
+      <c r="AO10">
+        <v>5726724000.0</v>
+      </c>
+      <c r="AP10">
+        <v>12624563000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>5705558000.0</v>
+      </c>
+      <c r="AR10">
+        <v>15428019000.0</v>
+      </c>
+      <c r="AS10">
+        <v>12516897000.0</v>
+      </c>
+      <c r="AT10">
+        <v>16060929000.0</v>
+      </c>
+      <c r="AU10">
+        <v>11682330000.0</v>
+      </c>
+      <c r="AV10">
+        <v>14772327000.0</v>
+      </c>
+      <c r="AW10">
+        <v>11072915000.0</v>
+      </c>
+      <c r="AX10">
+        <v>13898501000.0</v>
+      </c>
+      <c r="AY10">
+        <v>4598291000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>14579658000.0</v>
+      </c>
+      <c r="BA10">
+        <v>5850938000.0</v>
+      </c>
+      <c r="BB10">
+        <v>11873964000.0</v>
+      </c>
+      <c r="BC10">
+        <v>4870277000.0</v>
+      </c>
+      <c r="BD10">
+        <v>13579379000.0</v>
+      </c>
+      <c r="BE10">
+        <v>6316211000.0</v>
+      </c>
+      <c r="BF10">
+        <v>10664695000.0</v>
+      </c>
+      <c r="BG10">
+        <v>4235322000.0</v>
+      </c>
+      <c r="BH10">
+        <v>9583761000.0</v>
+      </c>
+      <c r="BI10">
+        <v>6253493000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>6337518000.0</v>
+      </c>
+      <c r="BK10">
+        <v>3934548000.0</v>
+      </c>
+      <c r="BL10">
+        <v>7032302000.0</v>
+      </c>
+      <c r="BM10">
+        <v>3706274600.0</v>
+      </c>
+      <c r="BN10">
+        <v>2903530700.0</v>
+      </c>
+      <c r="BO10">
+        <v>2517766600.0</v>
+      </c>
+      <c r="BP10">
+        <v>6110922800.0</v>
+      </c>
+      <c r="BQ10">
+        <v>1005742500.0</v>
+      </c>
+      <c r="BR10"/>
+      <c r="BS10">
+        <v>1705876100.0</v>
+      </c>
+      <c r="BT10">
+        <v>4904949200.0</v>
+      </c>
+      <c r="BU10">
+        <v>27211300.0</v>
+      </c>
+      <c r="BV10">
+        <v>1090643000.0</v>
+      </c>
+      <c r="BW10">
+        <v>304837600.0</v>
+      </c>
+      <c r="BX10">
+        <v>3043883700.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10">
+        <v>680703600.0</v>
+      </c>
+      <c r="CA10"/>
+      <c r="CB10">
+        <v>1926000000.0</v>
+      </c>
+      <c r="CC10">
+        <v>301000000.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>73000000.0</v>
+      </c>
+      <c r="CF10">
+        <v>263000000.0</v>
+      </c>
+      <c r="CG10">
+        <v>2583000000.0</v>
+      </c>
+      <c r="CH10">
+        <v>4218000000.0</v>
+      </c>
+      <c r="CI10">
+        <v>2809000000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>2094000000.0</v>
+      </c>
+      <c r="CK10">
+        <v>4566000000.0</v>
+      </c>
+      <c r="CL10">
+        <v>2603000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11">
+        <v>121369000.0</v>
+      </c>
+      <c r="C11">
+        <v>154435000.0</v>
+      </c>
+      <c r="D11">
+        <v>-825963000.0</v>
+      </c>
+      <c r="E11">
+        <v>1773409000.0</v>
+      </c>
+      <c r="F11">
+        <v>1529159000.0</v>
+      </c>
+      <c r="G11">
+        <v>609625000.0</v>
+      </c>
+      <c r="H11">
+        <v>-3596812000.0</v>
+      </c>
+      <c r="I11">
+        <v>3081946000.0</v>
+      </c>
+      <c r="J11">
+        <v>1183853000.0</v>
+      </c>
+      <c r="K11">
+        <v>650438000.0</v>
+      </c>
+      <c r="L11">
+        <v>809040000.0</v>
+      </c>
+      <c r="M11">
+        <v>1577964000.0</v>
+      </c>
+      <c r="N11">
+        <v>1127838000.0</v>
+      </c>
+      <c r="O11">
+        <v>128330000.0</v>
+      </c>
+      <c r="P11">
+        <v>2955020000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1006503000.0</v>
+      </c>
+      <c r="R11">
+        <v>934954000.0</v>
+      </c>
+      <c r="S11">
+        <v>275887000.0</v>
+      </c>
+      <c r="T11">
+        <v>-2779045000.0</v>
+      </c>
+      <c r="U11">
+        <v>1219011000.0</v>
+      </c>
+      <c r="V11">
+        <v>1778818000.0</v>
+      </c>
+      <c r="W11">
+        <v>744810000.0</v>
+      </c>
+      <c r="X11">
+        <v>-355689000.0</v>
+      </c>
+      <c r="Y11">
+        <v>892296000.0</v>
+      </c>
+      <c r="Z11">
+        <v>518421000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1166015000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-201229000.0</v>
+      </c>
+      <c r="AC11">
+        <v>881430000.0</v>
+      </c>
+      <c r="AD11">
+        <v>2450719000.0</v>
+      </c>
+      <c r="AE11">
+        <v>265103000.0</v>
+      </c>
+      <c r="AF11">
+        <v>3845377000.0</v>
+      </c>
+      <c r="AG11">
+        <v>50633000.0</v>
+      </c>
+      <c r="AH11">
+        <v>4277821000.0</v>
+      </c>
+      <c r="AI11">
+        <v>542308000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>807134000.0</v>
+      </c>
+      <c r="AK11">
+        <v>3405867000.0</v>
+      </c>
+      <c r="AL11">
+        <v>1702265000.0</v>
+      </c>
+      <c r="AM11">
+        <v>1519553000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1756720000.0</v>
+      </c>
+      <c r="AO11">
+        <v>729512000.0</v>
+      </c>
+      <c r="AP11">
+        <v>2372700000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>675989000.0</v>
+      </c>
+      <c r="AR11">
+        <v>2929080000.0</v>
+      </c>
+      <c r="AS11">
+        <v>3048877000.0</v>
+      </c>
+      <c r="AT11">
+        <v>3214717000.0</v>
+      </c>
+      <c r="AU11">
+        <v>2222268000.0</v>
+      </c>
+      <c r="AV11">
+        <v>1267897000.0</v>
+      </c>
+      <c r="AW11">
+        <v>2245235000.0</v>
+      </c>
+      <c r="AX11">
+        <v>2703294000.0</v>
+      </c>
+      <c r="AY11">
+        <v>390339000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-145837000.0</v>
+      </c>
+      <c r="BA11">
+        <v>1073856000.0</v>
+      </c>
+      <c r="BB11">
+        <v>2665863000.0</v>
+      </c>
+      <c r="BC11">
+        <v>739911000.0</v>
+      </c>
+      <c r="BD11">
+        <v>2646362000.0</v>
+      </c>
+      <c r="BE11">
+        <v>1121839000.0</v>
+      </c>
+      <c r="BF11">
+        <v>2079912000.0</v>
+      </c>
+      <c r="BG11">
+        <v>404976000.0</v>
+      </c>
+      <c r="BH11">
+        <v>1991225000.0</v>
+      </c>
+      <c r="BI11">
+        <v>1295689000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>691410000.0</v>
+      </c>
+      <c r="BK11">
+        <v>325693000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1117294600.0</v>
+      </c>
+      <c r="BM11">
+        <v>535556900.0</v>
+      </c>
+      <c r="BN11">
+        <v>322134200.0</v>
+      </c>
+      <c r="BO11">
+        <v>34734300.0</v>
+      </c>
+      <c r="BP11">
+        <v>919288000.0</v>
+      </c>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>495724900.0</v>
+      </c>
+      <c r="BT11">
+        <v>1078564500.0</v>
+      </c>
+      <c r="BU11"/>
+      <c r="BV11">
+        <v>506590000.0</v>
+      </c>
+      <c r="BW11"/>
+      <c r="BX11">
+        <v>137163600.0</v>
+      </c>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11">
+        <v>177000000.0</v>
+      </c>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11">
+        <v>1717000000.0</v>
+      </c>
+      <c r="CH11">
+        <v>1087000000.0</v>
+      </c>
+      <c r="CI11"/>
+      <c r="CJ11">
+        <v>292000000.0</v>
+      </c>
+      <c r="CK11">
+        <v>1070000000.0</v>
+      </c>
+      <c r="CL11">
+        <v>286000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12">
+        <v>230178000.0</v>
+      </c>
+      <c r="C12">
+        <v>127846000.0</v>
+      </c>
+      <c r="D12">
+        <v>571077000.0</v>
+      </c>
+      <c r="E12">
+        <v>276719000.0</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12">
+        <v>6915000.0</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>463383000.0</v>
+      </c>
+      <c r="M12">
+        <v>185635000.0</v>
+      </c>
+      <c r="N12">
+        <v>151631000.0</v>
+      </c>
+      <c r="O12">
+        <v>116687000.0</v>
+      </c>
+      <c r="P12">
+        <v>431378000.0</v>
+      </c>
+      <c r="Q12">
+        <v>121972000.0</v>
+      </c>
+      <c r="R12">
+        <v>115853000.0</v>
+      </c>
+      <c r="S12">
+        <v>91175000.0</v>
+      </c>
+      <c r="T12">
+        <v>409221000.0</v>
+      </c>
+      <c r="U12">
+        <v>152782000.0</v>
+      </c>
+      <c r="V12">
+        <v>174373000.0</v>
+      </c>
+      <c r="W12">
+        <v>195329000.0</v>
+      </c>
+      <c r="X12">
+        <v>436321000.0</v>
+      </c>
+      <c r="Y12">
+        <v>128640000.0</v>
+      </c>
+      <c r="Z12">
+        <v>134580000.0</v>
+      </c>
+      <c r="AA12">
+        <v>113969000.0</v>
+      </c>
+      <c r="AB12">
+        <v>491078000.0</v>
+      </c>
+      <c r="AC12">
+        <v>150613000.0</v>
+      </c>
+      <c r="AD12">
+        <v>142523000.0</v>
+      </c>
+      <c r="AE12">
+        <v>132800000.0</v>
+      </c>
+      <c r="AF12">
+        <v>176424000.0</v>
+      </c>
+      <c r="AG12">
+        <v>145344000.0</v>
+      </c>
+      <c r="AH12">
+        <v>157792000.0</v>
+      </c>
+      <c r="AI12">
+        <v>165262000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>582030000.0</v>
+      </c>
+      <c r="AK12">
+        <v>168588000.0</v>
+      </c>
+      <c r="AL12">
+        <v>144658000.0</v>
+      </c>
+      <c r="AM12">
+        <v>207883000.0</v>
+      </c>
+      <c r="AN12">
+        <v>162520000.0</v>
+      </c>
+      <c r="AO12">
+        <v>156973000.0</v>
+      </c>
+      <c r="AP12">
+        <v>173640000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>163484000.0</v>
+      </c>
+      <c r="AR12">
+        <v>167608000.0</v>
+      </c>
+      <c r="AS12">
+        <v>172179000.0</v>
+      </c>
+      <c r="AT12">
+        <v>177657000.0</v>
+      </c>
+      <c r="AU12">
+        <v>183313000.0</v>
+      </c>
+      <c r="AV12">
+        <v>168369000.0</v>
+      </c>
+      <c r="AW12">
+        <v>150852000.0</v>
+      </c>
+      <c r="AX12">
+        <v>138310000.0</v>
+      </c>
+      <c r="AY12">
+        <v>196960000.0</v>
+      </c>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B13">
+        <v>5970466000.0</v>
+      </c>
+      <c r="C13">
+        <v>4464196000.0</v>
+      </c>
+      <c r="D13">
+        <v>11137705000.0</v>
+      </c>
+      <c r="E13">
+        <v>159240000.0</v>
+      </c>
+      <c r="F13">
+        <v>115047000.0</v>
+      </c>
+      <c r="G13">
+        <v>6915000.0</v>
+      </c>
+      <c r="H13">
+        <v>17202000.0</v>
+      </c>
+      <c r="I13">
+        <v>27363000.0</v>
+      </c>
+      <c r="J13">
+        <v>2919663000.0</v>
+      </c>
+      <c r="K13">
+        <v>2470298000.0</v>
+      </c>
+      <c r="L13">
+        <v>2458269000.0</v>
+      </c>
+      <c r="M13">
+        <v>66772000.0</v>
+      </c>
+      <c r="N13">
+        <v>49934000.0</v>
+      </c>
+      <c r="O13">
+        <v>8781000.0</v>
+      </c>
+      <c r="P13">
+        <v>34599000.0</v>
+      </c>
+      <c r="Q13">
+        <v>2169095000.0</v>
+      </c>
+      <c r="R13">
+        <v>2075687000.0</v>
+      </c>
+      <c r="S13">
+        <v>1646675000.0</v>
+      </c>
+      <c r="T13">
+        <v>2357517000.0</v>
+      </c>
+      <c r="U13">
+        <v>2618411000.0</v>
+      </c>
+      <c r="V13">
+        <v>6698513000.0</v>
+      </c>
+      <c r="W13">
+        <v>2035439000.0</v>
+      </c>
+      <c r="X13">
+        <v>9336134000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2776925000.0</v>
+      </c>
+      <c r="Z13">
+        <v>2940730000.0</v>
+      </c>
+      <c r="AA13">
+        <v>6041905000.0</v>
+      </c>
+      <c r="AB13">
+        <v>3707492000.0</v>
+      </c>
+      <c r="AC13">
+        <v>3193289000.0</v>
+      </c>
+      <c r="AD13">
+        <v>5671307000.0</v>
+      </c>
+      <c r="AE13">
+        <v>2879777000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15">
+        <v>7067097000.0</v>
+      </c>
+      <c r="C15">
+        <v>3779975000.0</v>
+      </c>
+      <c r="D15">
+        <v>1836038000.0</v>
+      </c>
+      <c r="E15">
+        <v>4143841000.0</v>
+      </c>
+      <c r="F15">
+        <v>6551404000.0</v>
+      </c>
+      <c r="G15">
+        <v>5519324000.0</v>
+      </c>
+      <c r="H15">
+        <v>15622128000.0</v>
+      </c>
+      <c r="I15">
+        <v>3448041000.0</v>
+      </c>
+      <c r="J15">
+        <v>6467836000.0</v>
+      </c>
+      <c r="K15">
+        <v>4587806000.0</v>
+      </c>
+      <c r="L15">
+        <v>10611954000.0</v>
+      </c>
+      <c r="M15">
+        <v>1756142000.0</v>
+      </c>
+      <c r="N15">
+        <v>5291178000.0</v>
+      </c>
+      <c r="O15">
+        <v>3378717000.0</v>
+      </c>
+      <c r="P15">
+        <v>10384161000.0</v>
+      </c>
+      <c r="Q15">
+        <v>1109432000.0</v>
+      </c>
+      <c r="R15">
+        <v>4795656000.0</v>
+      </c>
+      <c r="S15">
+        <v>2261818000.0</v>
+      </c>
+      <c r="T15">
+        <v>10754573000.0</v>
+      </c>
+      <c r="U15">
+        <v>2909703000.0</v>
+      </c>
+      <c r="V15">
+        <v>4601956000.0</v>
+      </c>
+      <c r="W15">
+        <v>2018127000.0</v>
+      </c>
+      <c r="X15">
+        <v>18592677000.0</v>
+      </c>
+      <c r="Y15">
+        <v>1922507000.0</v>
+      </c>
+      <c r="Z15">
+        <v>5249219000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1040211000.0</v>
+      </c>
+      <c r="AB15">
+        <v>7588469000.0</v>
+      </c>
+      <c r="AC15">
+        <v>2800345000.0</v>
+      </c>
+      <c r="AD15">
+        <v>12246579000.0</v>
+      </c>
+      <c r="AE15">
+        <v>5203668000.0</v>
+      </c>
+      <c r="AF15">
+        <v>18887044000.0</v>
+      </c>
+      <c r="AG15">
+        <v>1877383000.0</v>
+      </c>
+      <c r="AH15">
+        <v>12438734000.0</v>
+      </c>
+      <c r="AI15">
+        <v>4855689000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>14771214000.0</v>
+      </c>
+      <c r="AK15">
+        <v>8859561000.0</v>
+      </c>
+      <c r="AL15">
+        <v>11537718000.0</v>
+      </c>
+      <c r="AM15">
+        <v>5109357000.0</v>
+      </c>
+      <c r="AN15">
+        <v>18772198000.0</v>
+      </c>
+      <c r="AO15">
+        <v>4997212000.0</v>
+      </c>
+      <c r="AP15">
+        <v>10251863000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>5029569000.0</v>
+      </c>
+      <c r="AR15">
+        <v>12498939000.0</v>
+      </c>
+      <c r="AS15">
+        <v>9468020000.0</v>
+      </c>
+      <c r="AT15">
+        <v>12846212000.0</v>
+      </c>
+      <c r="AU15">
+        <v>9460062000.0</v>
+      </c>
+      <c r="AV15">
+        <v>13504430000.0</v>
+      </c>
+      <c r="AW15">
+        <v>8827680000.0</v>
+      </c>
+      <c r="AX15">
+        <v>11195207000.0</v>
+      </c>
+      <c r="AY15">
+        <v>4207952000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>14725495000.0</v>
+      </c>
+      <c r="BA15">
+        <v>4777082000.0</v>
+      </c>
+      <c r="BB15">
+        <v>9208101000.0</v>
+      </c>
+      <c r="BC15">
+        <v>4130366000.0</v>
+      </c>
+      <c r="BD15">
+        <v>10933017000.0</v>
+      </c>
+      <c r="BE15">
+        <v>5194372000.0</v>
+      </c>
+      <c r="BF15">
+        <v>8584783000.0</v>
+      </c>
+      <c r="BG15">
+        <v>3830346000.0</v>
+      </c>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>4143841000.0</v>
+      </c>
+      <c r="F16">
+        <v>6551404000.0</v>
+      </c>
+      <c r="G16">
+        <v>5519324000.0</v>
+      </c>
+      <c r="H16">
+        <v>15622128000.0</v>
+      </c>
+      <c r="I16">
+        <v>3448041000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>1756142000.0</v>
+      </c>
+      <c r="N16">
+        <v>5291178000.0</v>
+      </c>
+      <c r="O16">
+        <v>3378717000.0</v>
+      </c>
+      <c r="P16">
+        <v>10384161000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1109432000.0</v>
+      </c>
+      <c r="R16">
+        <v>4795656000.0</v>
+      </c>
+      <c r="S16">
+        <v>2261818000.0</v>
+      </c>
+      <c r="T16">
+        <v>10754573000.0</v>
+      </c>
+      <c r="U16">
+        <v>2909703000.0</v>
+      </c>
+      <c r="V16">
+        <v>4601956000.0</v>
+      </c>
+      <c r="W16">
+        <v>2018127000.0</v>
+      </c>
+      <c r="X16">
+        <v>18592677000.0</v>
+      </c>
+      <c r="Y16">
+        <v>1922507000.0</v>
+      </c>
+      <c r="Z16">
+        <v>3144715000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1040211000.0</v>
+      </c>
+      <c r="AB16">
+        <v>7588469000.0</v>
+      </c>
+      <c r="AC16">
+        <v>2800345000.0</v>
+      </c>
+      <c r="AD16">
+        <v>12246579000.0</v>
+      </c>
+      <c r="AE16">
+        <v>5203668000.0</v>
+      </c>
+      <c r="AF16">
+        <v>18887044000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1877383000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17">
+        <v>7067097000.0</v>
+      </c>
+      <c r="C17">
+        <v>3779975000.0</v>
+      </c>
+      <c r="D17">
+        <v>1836038000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
+        <v>6551404000.0</v>
+      </c>
+      <c r="G17">
+        <v>5519324000.0</v>
+      </c>
+      <c r="H17">
+        <v>15622128000.0</v>
+      </c>
+      <c r="I17">
+        <v>3448041000.0</v>
+      </c>
+      <c r="J17">
+        <v>6467836000.0</v>
+      </c>
+      <c r="K17">
+        <v>4587806000.0</v>
+      </c>
+      <c r="L17">
+        <v>10611954000.0</v>
+      </c>
+      <c r="M17">
+        <v>1756142000.0</v>
+      </c>
+      <c r="N17">
+        <v>5291178000.0</v>
+      </c>
+      <c r="O17">
+        <v>3378717000.0</v>
+      </c>
+      <c r="P17">
+        <v>10384161000.0</v>
+      </c>
+      <c r="Q17">
+        <v>1109432000.0</v>
+      </c>
+      <c r="R17">
+        <v>4795656000.0</v>
+      </c>
+      <c r="S17">
+        <v>2261818000.0</v>
+      </c>
+      <c r="T17">
+        <v>10754573000.0</v>
+      </c>
+      <c r="U17">
+        <v>2909703000.0</v>
+      </c>
+      <c r="V17">
+        <v>4601956000.0</v>
+      </c>
+      <c r="W17">
+        <v>2018127000.0</v>
+      </c>
+      <c r="X17">
+        <v>18592677000.0</v>
+      </c>
+      <c r="Y17">
+        <v>1922507000.0</v>
+      </c>
+      <c r="Z17">
+        <v>5249219000.0</v>
+      </c>
+      <c r="AA17">
+        <v>1040211000.0</v>
+      </c>
+      <c r="AB17">
+        <v>7588469000.0</v>
+      </c>
+      <c r="AC17">
+        <v>2800345000.0</v>
+      </c>
+      <c r="AD17">
+        <v>12246579000.0</v>
+      </c>
+      <c r="AE17">
+        <v>5203668000.0</v>
+      </c>
+      <c r="AF17">
+        <v>18887044000.0</v>
+      </c>
+      <c r="AG17">
+        <v>1877383000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>-176873000.0</v>
+      </c>
+      <c r="C18">
+        <v>-178275000.0</v>
+      </c>
+      <c r="D18">
+        <v>14334700000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>-112343000.0</v>
+      </c>
+      <c r="G18">
+        <v>-118166000.0</v>
+      </c>
+      <c r="H18">
+        <v>-382822000.0</v>
+      </c>
+      <c r="I18">
+        <v>-124957000.0</v>
+      </c>
+      <c r="J18">
+        <v>-99135000.0</v>
+      </c>
+      <c r="K18">
+        <v>-103966000.0</v>
+      </c>
+      <c r="L18">
+        <v>-406282000.0</v>
+      </c>
+      <c r="M18">
+        <v>-118863000.0</v>
+      </c>
+      <c r="N18">
+        <v>-101697000.0</v>
+      </c>
+      <c r="O18">
+        <v>-107906000.0</v>
+      </c>
+      <c r="P18">
+        <v>-396779000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-121972000.0</v>
+      </c>
+      <c r="R18">
+        <v>-115853000.0</v>
+      </c>
+      <c r="S18">
+        <v>-91175000.0</v>
+      </c>
+      <c r="T18">
+        <v>-409221000.0</v>
+      </c>
+      <c r="U18">
+        <v>-255287000.0</v>
+      </c>
+      <c r="V18">
+        <v>-273058000.0</v>
+      </c>
+      <c r="W18">
+        <v>-305862000.0</v>
+      </c>
+      <c r="X18">
+        <v>-1415141000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-128640000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-134580000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-113969000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-491078000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-150613000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-142523000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-132800000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+    </row>
+    <row r="19" spans="1:90">
+      <c r="A19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+    </row>
+    <row r="20" spans="1:90">
+      <c r="A20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+    </row>
+    <row r="21" spans="1:90">
+      <c r="A21" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>7188466000.0</v>
+      </c>
+      <c r="C21">
+        <v>3934410000.0</v>
+      </c>
+      <c r="D21">
+        <v>-155382000.0</v>
+      </c>
+      <c r="E21">
+        <v>5917250000.0</v>
+      </c>
+      <c r="F21">
+        <v>8080563000.0</v>
+      </c>
+      <c r="G21">
+        <v>6128949000.0</v>
+      </c>
+      <c r="H21">
+        <v>12025316000.0</v>
+      </c>
+      <c r="I21">
+        <v>6529987000.0</v>
+      </c>
+      <c r="J21">
+        <v>7651689000.0</v>
+      </c>
+      <c r="K21">
+        <v>5238244000.0</v>
+      </c>
+      <c r="L21">
+        <v>11420994000.0</v>
+      </c>
+      <c r="M21">
+        <v>3334106000.0</v>
+      </c>
+      <c r="N21">
+        <v>6419016000.0</v>
+      </c>
+      <c r="O21">
+        <v>3507047000.0</v>
+      </c>
+      <c r="P21">
+        <v>13339181000.0</v>
+      </c>
+      <c r="Q21">
+        <v>2115935000.0</v>
+      </c>
+      <c r="R21">
+        <v>5730610000.0</v>
+      </c>
+      <c r="S21">
+        <v>2537705000.0</v>
+      </c>
+      <c r="T21">
+        <v>7975528000.0</v>
+      </c>
+      <c r="U21">
+        <v>4128714000.0</v>
+      </c>
+      <c r="V21">
+        <v>6380774000.0</v>
+      </c>
+      <c r="W21">
+        <v>2762937000.0</v>
+      </c>
+      <c r="X21">
+        <v>18236988000.0</v>
+      </c>
+      <c r="Y21">
+        <v>2814803000.0</v>
+      </c>
+      <c r="Z21">
+        <v>5767640000.0</v>
+      </c>
+      <c r="AA21">
+        <v>2206226000.0</v>
+      </c>
+      <c r="AB21">
+        <v>7387240000.0</v>
+      </c>
+      <c r="AC21">
+        <v>3681775000.0</v>
+      </c>
+      <c r="AD21">
+        <v>14697298000.0</v>
+      </c>
+      <c r="AE21">
+        <v>5468771000.0</v>
+      </c>
+      <c r="AF21">
+        <v>22732421000.0</v>
+      </c>
+      <c r="AG21">
+        <v>1928016000.0</v>
+      </c>
+      <c r="AH21">
+        <v>16716555000.0</v>
+      </c>
+      <c r="AI21">
+        <v>5397997000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>15578348000.0</v>
+      </c>
+      <c r="AK21">
+        <v>12265428000.0</v>
+      </c>
+      <c r="AL21">
+        <v>13239983000.0</v>
+      </c>
+      <c r="AM21">
+        <v>6628910000.0</v>
+      </c>
+      <c r="AN21">
+        <v>20528918000.0</v>
+      </c>
+      <c r="AO21">
+        <v>5726724000.0</v>
+      </c>
+      <c r="AP21">
+        <v>12624563000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>5705558000.0</v>
+      </c>
+      <c r="AR21">
+        <v>15428019000.0</v>
+      </c>
+      <c r="AS21">
+        <v>12516897000.0</v>
+      </c>
+      <c r="AT21">
+        <v>16060929000.0</v>
+      </c>
+      <c r="AU21">
+        <v>11682330000.0</v>
+      </c>
+      <c r="AV21">
+        <v>14772327000.0</v>
+      </c>
+      <c r="AW21">
+        <v>11072915000.0</v>
+      </c>
+      <c r="AX21">
+        <v>13898501000.0</v>
+      </c>
+      <c r="AY21">
+        <v>4598291000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>14579658000.0</v>
+      </c>
+      <c r="BA21">
+        <v>5850938000.0</v>
+      </c>
+      <c r="BB21">
+        <v>11873964000.0</v>
+      </c>
+      <c r="BC21">
+        <v>4870277000.0</v>
+      </c>
+      <c r="BD21">
+        <v>13579379000.0</v>
+      </c>
+      <c r="BE21">
+        <v>6316211000.0</v>
+      </c>
+      <c r="BF21">
+        <v>10664695000.0</v>
+      </c>
+      <c r="BG21">
+        <v>4235322000.0</v>
+      </c>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+    </row>
+    <row r="22" spans="1:90">
+      <c r="A22" t="s">
+        <v>176</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+    </row>
+    <row r="23" spans="1:90">
+      <c r="A23" t="s">
+        <v>177</v>
+      </c>
+      <c r="B23">
+        <v>507319005000.0</v>
+      </c>
+      <c r="C23">
+        <v>70529156000.0</v>
+      </c>
+      <c r="D23">
+        <v>1230130909000.0</v>
+      </c>
+      <c r="E23">
+        <v>55349542000.0</v>
+      </c>
+      <c r="F23">
+        <v>70364813000.0</v>
+      </c>
+      <c r="G23">
+        <v>63769772000.0</v>
+      </c>
+      <c r="H23">
+        <v>74551412000.0</v>
+      </c>
+      <c r="I23">
+        <v>48205428000.0</v>
+      </c>
+      <c r="J23">
+        <v>60044466000.0</v>
+      </c>
+      <c r="K23">
+        <v>57490514000.0</v>
+      </c>
+      <c r="L23">
+        <v>57818543000.0</v>
+      </c>
+      <c r="M23">
+        <v>48130713000.0</v>
+      </c>
+      <c r="N23">
+        <v>56164461000.0</v>
+      </c>
+      <c r="O23">
+        <v>54168656000.0</v>
+      </c>
+      <c r="P23">
+        <v>46016774000.0</v>
+      </c>
+      <c r="Q23">
+        <v>49133860000.0</v>
+      </c>
+      <c r="R23">
+        <v>47511956000.0</v>
+      </c>
+      <c r="S23">
+        <v>48833442000.0</v>
+      </c>
+      <c r="T23">
+        <v>39861545000.0</v>
+      </c>
+      <c r="U23">
+        <v>37641795000.0</v>
+      </c>
+      <c r="V23">
+        <v>51795805000.0</v>
+      </c>
+      <c r="W23">
+        <v>49963028000.0</v>
+      </c>
+      <c r="X23">
+        <v>32538303000.0</v>
+      </c>
+      <c r="Y23">
+        <v>42296327000.0</v>
+      </c>
+      <c r="Z23">
+        <v>38931032000.0</v>
+      </c>
+      <c r="AA23">
+        <v>63367683000.0</v>
+      </c>
+      <c r="AB23">
+        <v>18973702000.0</v>
+      </c>
+      <c r="AC23">
+        <v>67183145000.0</v>
+      </c>
+      <c r="AD23">
+        <v>31708361000.0</v>
+      </c>
+      <c r="AE23">
+        <v>54345695000.0</v>
+      </c>
+      <c r="AF23">
+        <v>35024544000.0</v>
+      </c>
+      <c r="AG23">
+        <v>41628802000.0</v>
+      </c>
+      <c r="AH23">
+        <v>36568136000.0</v>
+      </c>
+      <c r="AI23">
+        <v>48372397000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>44018903000.0</v>
+      </c>
+      <c r="AK23">
+        <v>33659235000.0</v>
+      </c>
+      <c r="AL23">
+        <v>32724941000.0</v>
+      </c>
+      <c r="AM23">
+        <v>42036319000.0</v>
+      </c>
+      <c r="AN23">
+        <v>43499959000.0</v>
+      </c>
+      <c r="AO23">
+        <v>36151245000.0</v>
+      </c>
+      <c r="AP23">
+        <v>37960333000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>31824602000.0</v>
+      </c>
+      <c r="AR23">
+        <v>29949706000.0</v>
+      </c>
+      <c r="AS23">
+        <v>41259089000.0</v>
+      </c>
+      <c r="AT23">
+        <v>42548597000.0</v>
+      </c>
+      <c r="AU23">
+        <v>35271828000.0</v>
+      </c>
+      <c r="AV23">
+        <v>46632059000.0</v>
+      </c>
+      <c r="AW23">
+        <v>28193176000.0</v>
+      </c>
+      <c r="AX23">
+        <v>32662081000.0</v>
+      </c>
+      <c r="AY23">
+        <v>31436803000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>42580678000.0</v>
+      </c>
+      <c r="BA23">
+        <v>32587142000.0</v>
+      </c>
+      <c r="BB23">
+        <v>25660881000.0</v>
+      </c>
+      <c r="BC23">
+        <v>30720464000.0</v>
+      </c>
+      <c r="BD23">
+        <v>23117424000.0</v>
+      </c>
+      <c r="BE23">
+        <v>27194720000.0</v>
+      </c>
+      <c r="BF23">
+        <v>27207373000.0</v>
+      </c>
+      <c r="BG23">
+        <v>28006286000.0</v>
+      </c>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+    </row>
+    <row r="24" spans="1:90">
+      <c r="A24" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+    </row>
+    <row r="25" spans="1:90">
+      <c r="A25" t="s">
+        <v>179</v>
+      </c>
+      <c r="B25">
+        <v>2549778000.0</v>
+      </c>
+      <c r="C25">
+        <v>2526833000.0</v>
+      </c>
+      <c r="D25">
+        <v>2536829000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>2352368000.0</v>
+      </c>
+      <c r="G25">
+        <v>2409557000.0</v>
+      </c>
+      <c r="H25">
+        <v>2264605000.0</v>
+      </c>
+      <c r="I25">
+        <v>2150506000.0</v>
+      </c>
+      <c r="J25">
+        <v>2088331000.0</v>
+      </c>
+      <c r="K25">
+        <v>2063465000.0</v>
+      </c>
+      <c r="L25">
+        <v>1889327000.0</v>
+      </c>
+      <c r="M25">
+        <v>1770098000.0</v>
+      </c>
+      <c r="N25">
+        <v>1747328000.0</v>
+      </c>
+      <c r="O25">
+        <v>1696650000.0</v>
+      </c>
+      <c r="P25">
+        <v>1597948000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1846348000.0</v>
+      </c>
+      <c r="R25">
+        <v>1982975000.0</v>
+      </c>
+      <c r="S25">
+        <v>2008779000.0</v>
+      </c>
+      <c r="T25">
+        <v>2012369000.0</v>
+      </c>
+      <c r="U25">
+        <v>2115234000.0</v>
+      </c>
+      <c r="V25">
+        <v>2130414000.0</v>
+      </c>
+      <c r="W25">
+        <v>2156204000.0</v>
+      </c>
+      <c r="X25">
+        <v>4382191000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1437479000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1447975000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1441616000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+    </row>
+    <row r="26" spans="1:90">
+      <c r="A26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+    </row>
+    <row r="27" spans="1:90">
+      <c r="A27" t="s">
+        <v>181</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>8714301000.0</v>
+      </c>
+      <c r="E27">
+        <v>3205572000.0</v>
+      </c>
+      <c r="F27">
+        <v>3572392000.0</v>
+      </c>
+      <c r="G27">
+        <v>5141909000.0</v>
+      </c>
+      <c r="H27">
+        <v>6347337000.0</v>
+      </c>
+      <c r="I27">
+        <v>3316811000.0</v>
+      </c>
+      <c r="J27">
+        <v>4520470000.0</v>
+      </c>
+      <c r="K27">
+        <v>356236000.0</v>
+      </c>
+      <c r="L27">
+        <v>2618903000.0</v>
+      </c>
+      <c r="M27">
+        <v>1124929000.0</v>
+      </c>
+      <c r="N27">
+        <v>1109518000.0</v>
+      </c>
+      <c r="O27">
+        <v>1486220000.0</v>
+      </c>
+      <c r="P27">
+        <v>481829000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1192461000.0</v>
+      </c>
+      <c r="R27">
+        <v>1069495000.0</v>
+      </c>
+      <c r="S27">
+        <v>1068382000.0</v>
+      </c>
+      <c r="T27">
+        <v>510592000.0</v>
+      </c>
+      <c r="U27">
+        <v>705512000.0</v>
+      </c>
+      <c r="V27">
+        <v>822112000.0</v>
+      </c>
+      <c r="W27">
+        <v>1079849000.0</v>
+      </c>
+      <c r="X27">
+        <v>1458723000.0</v>
+      </c>
+      <c r="Y27">
+        <v>1147624000.0</v>
+      </c>
+      <c r="Z27">
+        <v>367868000.0</v>
+      </c>
+      <c r="AA27">
+        <v>2020718000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1915124000.0</v>
+      </c>
+      <c r="AC27">
+        <v>862969000.0</v>
+      </c>
+      <c r="AD27">
+        <v>1045447000.0</v>
+      </c>
+      <c r="AE27">
+        <v>1878571000.0</v>
+      </c>
+      <c r="AF27">
+        <v>1002051000.0</v>
+      </c>
+      <c r="AG27">
+        <v>1607560000.0</v>
+      </c>
+      <c r="AH27">
+        <v>787774000.0</v>
+      </c>
+      <c r="AI27">
+        <v>1767165000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>2874617000.0</v>
+      </c>
+      <c r="AK27">
+        <v>30658000.0</v>
+      </c>
+      <c r="AL27">
+        <v>550232000.0</v>
+      </c>
+      <c r="AM27">
+        <v>808994000.0</v>
+      </c>
+      <c r="AN27">
+        <v>1191082000.0</v>
+      </c>
+      <c r="AO27">
+        <v>631576000.0</v>
+      </c>
+      <c r="AP27">
+        <v>525857000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>806755000.0</v>
+      </c>
+      <c r="AR27">
+        <v>338746000.0</v>
+      </c>
+      <c r="AS27">
+        <v>1148006000.0</v>
+      </c>
+      <c r="AT27">
+        <v>392727000.0</v>
+      </c>
+      <c r="AU27">
+        <v>592050000.0</v>
+      </c>
+      <c r="AV27">
+        <v>832665000.0</v>
+      </c>
+      <c r="AW27">
+        <v>590734000.0</v>
+      </c>
+      <c r="AX27">
+        <v>579370000.0</v>
+      </c>
+      <c r="AY27">
+        <v>455580000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>738682000.0</v>
+      </c>
+      <c r="BA27">
+        <v>1757780000.0</v>
+      </c>
+      <c r="BB27">
+        <v>65587000.0</v>
+      </c>
+      <c r="BC27">
+        <v>630069000.0</v>
+      </c>
+      <c r="BD27">
+        <v>1172847000.0</v>
+      </c>
+      <c r="BE27">
+        <v>1642418000.0</v>
+      </c>
+      <c r="BF27">
+        <v>148901000.0</v>
+      </c>
+      <c r="BG27">
+        <v>100143000.0</v>
+      </c>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28">
+        <v>5128429000.0</v>
+      </c>
+      <c r="C28">
+        <v>3759646000.0</v>
+      </c>
+      <c r="D28">
+        <v>8977971000.0</v>
+      </c>
+      <c r="E28">
+        <v>9462810000.0</v>
+      </c>
+      <c r="F28">
+        <v>4682246000.0</v>
+      </c>
+      <c r="G28">
+        <v>4295725000.0</v>
+      </c>
+      <c r="H28">
+        <v>5371970000.0</v>
+      </c>
+      <c r="I28">
+        <v>4162763000.0</v>
+      </c>
+      <c r="J28">
+        <v>3213238000.0</v>
+      </c>
+      <c r="K28">
+        <v>3640561000.0</v>
+      </c>
+      <c r="L28">
+        <v>3332462000.0</v>
+      </c>
+      <c r="M28">
+        <v>5080931000.0</v>
+      </c>
+      <c r="N28">
+        <v>4715208000.0</v>
+      </c>
+      <c r="O28">
+        <v>3500768000.0</v>
+      </c>
+      <c r="P28">
+        <v>4898207000.0</v>
+      </c>
+      <c r="Q28">
+        <v>3301638000.0</v>
+      </c>
+      <c r="R28">
+        <v>2928060000.0</v>
+      </c>
+      <c r="S28">
+        <v>3380179000.0</v>
+      </c>
+      <c r="T28">
+        <v>4090932000.0</v>
+      </c>
+      <c r="U28">
+        <v>2798787000.0</v>
+      </c>
+      <c r="V28">
+        <v>3379478000.0</v>
+      </c>
+      <c r="W28">
+        <v>3551420000.0</v>
+      </c>
+      <c r="X28">
+        <v>4137667000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2715532000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2378871000.0</v>
+      </c>
+      <c r="AA28">
+        <v>6726475000.0</v>
+      </c>
+      <c r="AB28">
+        <v>4107587000.0</v>
+      </c>
+      <c r="AC28">
+        <v>4127613000.0</v>
+      </c>
+      <c r="AD28">
+        <v>3941595000.0</v>
+      </c>
+      <c r="AE28">
+        <v>3947056000.0</v>
+      </c>
+      <c r="AF28">
+        <v>2514552000.0</v>
+      </c>
+      <c r="AG28">
+        <v>4358781000.0</v>
+      </c>
+      <c r="AH28">
+        <v>4482916000.0</v>
+      </c>
+      <c r="AI28">
+        <v>3731355000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>16650403000.0</v>
+      </c>
+      <c r="AK28">
+        <v>6503400000.0</v>
+      </c>
+      <c r="AL28">
+        <v>3158628000.0</v>
+      </c>
+      <c r="AM28">
+        <v>3998669000.0</v>
+      </c>
+      <c r="AN28">
+        <v>5725853000.0</v>
+      </c>
+      <c r="AO28">
+        <v>3438643000.0</v>
+      </c>
+      <c r="AP28">
+        <v>4841333000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3949724000.0</v>
+      </c>
+      <c r="AR28">
+        <v>6502612000.0</v>
+      </c>
+      <c r="AS28">
+        <v>4940208000.0</v>
+      </c>
+      <c r="AT28">
+        <v>4288122000.0</v>
+      </c>
+      <c r="AU28">
+        <v>3712949000.0</v>
+      </c>
+      <c r="AV28">
+        <v>5885348000.0</v>
+      </c>
+      <c r="AW28">
+        <v>3555306000.0</v>
+      </c>
+      <c r="AX28">
+        <v>3622232000.0</v>
+      </c>
+      <c r="AY28">
+        <v>3301229000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1134552000.0</v>
+      </c>
+      <c r="BA28">
+        <v>11019603000.0</v>
+      </c>
+      <c r="BB28">
+        <v>467308000.0</v>
+      </c>
+      <c r="BC28">
+        <v>3579895000.0</v>
+      </c>
+      <c r="BD28">
+        <v>5587481000.0</v>
+      </c>
+      <c r="BE28">
+        <v>11510218000.0</v>
+      </c>
+      <c r="BF28">
+        <v>393625000.0</v>
+      </c>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29">
+        <v>121369000.0</v>
+      </c>
+      <c r="C29">
+        <v>154435000.0</v>
+      </c>
+      <c r="D29">
+        <v>-825963000.0</v>
+      </c>
+      <c r="E29">
+        <v>1773409000.0</v>
+      </c>
+      <c r="F29">
+        <v>363702000.0</v>
+      </c>
+      <c r="G29">
+        <v>609625000.0</v>
+      </c>
+      <c r="H29">
+        <v>-3596812000.0</v>
+      </c>
+      <c r="I29">
+        <v>3081946000.0</v>
+      </c>
+      <c r="J29">
+        <v>1183853000.0</v>
+      </c>
+      <c r="K29">
+        <v>650438000.0</v>
+      </c>
+      <c r="L29">
+        <v>809040000.0</v>
+      </c>
+      <c r="M29">
+        <v>1577964000.0</v>
+      </c>
+      <c r="N29">
+        <v>1127838000.0</v>
+      </c>
+      <c r="O29">
+        <v>128330000.0</v>
+      </c>
+      <c r="P29">
+        <v>2955020000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1006503000.0</v>
+      </c>
+      <c r="R29">
+        <v>934954000.0</v>
+      </c>
+      <c r="S29">
+        <v>275887000.0</v>
+      </c>
+      <c r="T29">
+        <v>-2779045000.0</v>
+      </c>
+      <c r="U29">
+        <v>1219011000.0</v>
+      </c>
+      <c r="V29">
+        <v>1778818000.0</v>
+      </c>
+      <c r="W29">
+        <v>744810000.0</v>
+      </c>
+      <c r="X29">
+        <v>-355689000.0</v>
+      </c>
+      <c r="Y29">
+        <v>892296000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1066416000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1644824000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-201229000.0</v>
+      </c>
+      <c r="AC29">
+        <v>1462551000.0</v>
+      </c>
+      <c r="AD29">
+        <v>2450719000.0</v>
+      </c>
+      <c r="AE29">
+        <v>265103000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>184</v>
+      </c>
+      <c r="B30">
+        <v>458655836000.0</v>
+      </c>
+      <c r="C30">
+        <v>59711258000.0</v>
+      </c>
+      <c r="D30">
+        <v>1272355902000.0</v>
+      </c>
+      <c r="E30">
+        <v>36606927000.0</v>
+      </c>
+      <c r="F30">
+        <v>59483574000.0</v>
+      </c>
+      <c r="G30">
+        <v>51168633000.0</v>
+      </c>
+      <c r="H30">
+        <v>67639946000.0</v>
+      </c>
+      <c r="I30">
+        <v>40825745000.0</v>
+      </c>
+      <c r="J30">
+        <v>53263310000.0</v>
+      </c>
+      <c r="K30">
+        <v>44679095000.0</v>
+      </c>
+      <c r="L30">
+        <v>48565309000.0</v>
+      </c>
+      <c r="M30">
+        <v>42051827000.0</v>
+      </c>
+      <c r="N30">
+        <v>47214896000.0</v>
+      </c>
+      <c r="O30">
+        <v>41829436000.0</v>
+      </c>
+      <c r="P30">
+        <v>39170406000.0</v>
+      </c>
+      <c r="Q30">
+        <v>42252405000.0</v>
+      </c>
+      <c r="R30">
+        <v>42696668000.0</v>
+      </c>
+      <c r="S30">
+        <v>38599904000.0</v>
+      </c>
+      <c r="T30">
+        <v>34477376000.0</v>
+      </c>
+      <c r="U30">
+        <v>31375492000.0</v>
+      </c>
+      <c r="V30">
+        <v>45620899000.0</v>
+      </c>
+      <c r="W30">
+        <v>38870908000.0</v>
+      </c>
+      <c r="X30">
+        <v>29037663000.0</v>
+      </c>
+      <c r="Y30">
+        <v>36734468000.0</v>
+      </c>
+      <c r="Z30">
+        <v>33542213000.0</v>
+      </c>
+      <c r="AA30">
+        <v>51909428000.0</v>
+      </c>
+      <c r="AB30">
+        <v>45162477000.0</v>
+      </c>
+      <c r="AC30">
+        <v>40596277000.0</v>
+      </c>
+      <c r="AD30">
+        <v>42780672000.0</v>
+      </c>
+      <c r="AE30">
+        <v>42897390000.0</v>
+      </c>
+      <c r="AF30">
+        <v>35024544000.0</v>
+      </c>
+      <c r="AG30">
+        <v>41628802000.0</v>
+      </c>
+      <c r="AH30">
+        <v>36568136000.0</v>
+      </c>
+      <c r="AI30">
+        <v>37491154000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>44018903000.0</v>
+      </c>
+      <c r="AK30">
+        <v>33659235000.0</v>
+      </c>
+      <c r="AL30">
+        <v>32724941000.0</v>
+      </c>
+      <c r="AM30">
+        <v>42036319000.0</v>
+      </c>
+      <c r="AN30">
+        <v>43499959000.0</v>
+      </c>
+      <c r="AO30">
+        <v>36151245000.0</v>
+      </c>
+      <c r="AP30">
+        <v>37960333000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>31824602000.0</v>
+      </c>
+      <c r="AR30">
+        <v>29949706000.0</v>
+      </c>
+      <c r="AS30">
+        <v>41259089000.0</v>
+      </c>
+      <c r="AT30">
+        <v>42548597000.0</v>
+      </c>
+      <c r="AU30">
+        <v>35271828000.0</v>
+      </c>
+      <c r="AV30">
+        <v>46632059000.0</v>
+      </c>
+      <c r="AW30">
+        <v>28193176000.0</v>
+      </c>
+      <c r="AX30">
+        <v>32662081000.0</v>
+      </c>
+      <c r="AY30">
+        <v>31436803000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>42580678000.0</v>
+      </c>
+      <c r="BA30">
+        <v>32587142000.0</v>
+      </c>
+      <c r="BB30">
+        <v>25660881000.0</v>
+      </c>
+      <c r="BC30">
+        <v>30720464000.0</v>
+      </c>
+      <c r="BD30">
+        <v>23117424000.0</v>
+      </c>
+      <c r="BE30">
+        <v>27194720000.0</v>
+      </c>
+      <c r="BF30">
+        <v>27207373000.0</v>
+      </c>
+      <c r="BG30">
+        <v>28006286000.0</v>
+      </c>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31">
+        <v>246685000.0</v>
+      </c>
+      <c r="C31">
+        <v>439757000.0</v>
+      </c>
+      <c r="D31">
+        <v>1165457000.0</v>
+      </c>
+      <c r="E31">
+        <v>-119114000.0</v>
+      </c>
+      <c r="F31">
+        <v>-135434000.0</v>
+      </c>
+      <c r="G31">
+        <v>1343511000.0</v>
+      </c>
+      <c r="H31">
+        <v>2834951000.0</v>
+      </c>
+      <c r="I31">
+        <v>-1734434000.0</v>
+      </c>
+      <c r="J31">
+        <v>3819957000.0</v>
+      </c>
+      <c r="K31">
+        <v>5238244000.0</v>
+      </c>
+      <c r="L31">
+        <v>11420994000.0</v>
+      </c>
+      <c r="M31">
+        <v>2560326000.0</v>
+      </c>
+      <c r="N31">
+        <v>546826000.0</v>
+      </c>
+      <c r="O31">
+        <v>-1502330000.0</v>
+      </c>
+      <c r="P31">
+        <v>2169869000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1968320000.0</v>
+      </c>
+      <c r="R31">
+        <v>115853000.0</v>
+      </c>
+      <c r="S31">
+        <v>91175000.0</v>
+      </c>
+      <c r="T31">
+        <v>76306000.0</v>
+      </c>
+      <c r="U31">
+        <v>-149581000.0</v>
+      </c>
+      <c r="V31">
+        <v>-744088000.0</v>
+      </c>
+      <c r="W31">
+        <v>2346149000.0</v>
+      </c>
+      <c r="X31">
+        <v>-2023702000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1413315000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-6199515000.0</v>
+      </c>
+      <c r="AA31">
+        <v>8237793000.0</v>
+      </c>
+      <c r="AB31">
+        <v>148215000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-221814000.0</v>
+      </c>
+      <c r="AD31">
+        <v>332073000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-916140000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-3897335000.0</v>
+      </c>
+      <c r="AG31">
+        <v>2836998000.0</v>
+      </c>
+      <c r="AH31">
+        <v>3309862000.0</v>
+      </c>
+      <c r="AI31">
+        <v>1387856000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>678023000.0</v>
+      </c>
+      <c r="AK31">
+        <v>1031912000.0</v>
+      </c>
+      <c r="AL31">
+        <v>800752000.0</v>
+      </c>
+      <c r="AM31">
+        <v>140990000.0</v>
+      </c>
+      <c r="AN31">
+        <v>2570637000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-1453324000.0</v>
+      </c>
+      <c r="AP31">
+        <v>1578507000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1500660000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-2169328000.0</v>
+      </c>
+      <c r="AS31">
+        <v>3032198000.0</v>
+      </c>
+      <c r="AT31">
+        <v>1054009000.0</v>
+      </c>
+      <c r="AU31">
+        <v>2451918000.0</v>
+      </c>
+      <c r="AV31">
+        <v>496474000.0</v>
+      </c>
+      <c r="AW31">
+        <v>1166666000.0</v>
+      </c>
+      <c r="AX31">
+        <v>2396015000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-2349327000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>1886095000.0</v>
+      </c>
+      <c r="BA31">
+        <v>661560000.0</v>
+      </c>
+      <c r="BB31">
+        <v>514420000.0</v>
+      </c>
+      <c r="BC31">
+        <v>562813000.0</v>
+      </c>
+      <c r="BD31">
+        <v>1780766000.0</v>
+      </c>
+      <c r="BE31">
+        <v>347148000.0</v>
+      </c>
+      <c r="BF31">
+        <v>547524000.0</v>
+      </c>
+      <c r="BG31">
+        <v>346302000.0</v>
+      </c>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32">
+        <v>514507471000.0</v>
+      </c>
+      <c r="C32">
+        <v>74463566000.0</v>
+      </c>
+      <c r="D32">
+        <v>1229975527000.0</v>
+      </c>
+      <c r="E32">
+        <v>61266792000.0</v>
+      </c>
+      <c r="F32">
+        <v>78445376000.0</v>
+      </c>
+      <c r="G32">
+        <v>69898721000.0</v>
+      </c>
+      <c r="H32">
+        <v>86576728000.0</v>
+      </c>
+      <c r="I32">
+        <v>54735415000.0</v>
+      </c>
+      <c r="J32">
+        <v>67696155000.0</v>
+      </c>
+      <c r="K32">
+        <v>62728758000.0</v>
+      </c>
+      <c r="L32">
+        <v>69239537000.0</v>
+      </c>
+      <c r="M32">
+        <v>51464819000.0</v>
+      </c>
+      <c r="N32">
+        <v>62583477000.0</v>
+      </c>
+      <c r="O32">
+        <v>57675703000.0</v>
+      </c>
+      <c r="P32">
+        <v>59355955000.0</v>
+      </c>
+      <c r="Q32">
+        <v>51249795000.0</v>
+      </c>
+      <c r="R32">
+        <v>53242566000.0</v>
+      </c>
+      <c r="S32">
+        <v>51371147000.0</v>
+      </c>
+      <c r="T32">
+        <v>47837073000.0</v>
+      </c>
+      <c r="U32">
+        <v>41770509000.0</v>
+      </c>
+      <c r="V32">
+        <v>58176579000.0</v>
+      </c>
+      <c r="W32">
+        <v>52725965000.0</v>
+      </c>
+      <c r="X32">
+        <v>50775291000.0</v>
+      </c>
+      <c r="Y32">
+        <v>45111130000.0</v>
+      </c>
+      <c r="Z32">
+        <v>44698672000.0</v>
+      </c>
+      <c r="AA32">
+        <v>65573909000.0</v>
+      </c>
+      <c r="AB32">
+        <v>26360942000.0</v>
+      </c>
+      <c r="AC32">
+        <v>70864920000.0</v>
+      </c>
+      <c r="AD32">
+        <v>46405659000.0</v>
+      </c>
+      <c r="AE32">
+        <v>59814466000.0</v>
+      </c>
+      <c r="AF32">
+        <v>57756965000.0</v>
+      </c>
+      <c r="AG32">
+        <v>43556818000.0</v>
+      </c>
+      <c r="AH32">
+        <v>53284691000.0</v>
+      </c>
+      <c r="AI32">
+        <v>53770394000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>59597251000.0</v>
+      </c>
+      <c r="AK32">
+        <v>45924663000.0</v>
+      </c>
+      <c r="AL32">
+        <v>45964924000.0</v>
+      </c>
+      <c r="AM32">
+        <v>48665229000.0</v>
+      </c>
+      <c r="AN32">
+        <v>64028877000.0</v>
+      </c>
+      <c r="AO32">
+        <v>41877969000.0</v>
+      </c>
+      <c r="AP32">
+        <v>50584896000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>37530160000.0</v>
+      </c>
+      <c r="AR32">
+        <v>45377725000.0</v>
+      </c>
+      <c r="AS32">
+        <v>53775986000.0</v>
+      </c>
+      <c r="AT32">
+        <v>58609526000.0</v>
+      </c>
+      <c r="AU32">
+        <v>46954158000.0</v>
+      </c>
+      <c r="AV32">
+        <v>61404386000.0</v>
+      </c>
+      <c r="AW32">
+        <v>39266091000.0</v>
+      </c>
+      <c r="AX32">
+        <v>46560582000.0</v>
+      </c>
+      <c r="AY32">
+        <v>36035094000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>57160336000.0</v>
+      </c>
+      <c r="BA32">
+        <v>38438080000.0</v>
+      </c>
+      <c r="BB32">
+        <v>37534845000.0</v>
+      </c>
+      <c r="BC32">
+        <v>35590741000.0</v>
+      </c>
+      <c r="BD32">
+        <v>36696803000.0</v>
+      </c>
+      <c r="BE32">
+        <v>33510931000.0</v>
+      </c>
+      <c r="BF32">
+        <v>37872068000.0</v>
+      </c>
+      <c r="BG32">
+        <v>32241608000.0</v>
+      </c>
+      <c r="BH32">
+        <v>38154794000.0</v>
+      </c>
+      <c r="BI32">
+        <v>29823849000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>30468351000.0</v>
+      </c>
+      <c r="BK32">
+        <v>28796086000.0</v>
+      </c>
+      <c r="BL32">
+        <v>36891352700.0</v>
+      </c>
+      <c r="BM32">
+        <v>28386045900.0</v>
+      </c>
+      <c r="BN32">
+        <v>24704266100.0</v>
+      </c>
+      <c r="BO32">
+        <v>24119636300.0</v>
+      </c>
+      <c r="BP32">
+        <v>32039193600.0</v>
+      </c>
+      <c r="BQ32">
+        <v>26720725300.0</v>
+      </c>
+      <c r="BR32">
+        <v>22958968000.0</v>
+      </c>
+      <c r="BS32">
+        <v>22780413100.0</v>
+      </c>
+      <c r="BT32">
+        <v>57102692200.0</v>
+      </c>
+      <c r="BU32">
+        <v>22391298000.0</v>
+      </c>
+      <c r="BV32">
+        <v>14681761300.0</v>
+      </c>
+      <c r="BW32">
+        <v>19967054400.0</v>
+      </c>
+      <c r="BX32">
+        <v>24826337100.0</v>
+      </c>
+      <c r="BY32">
+        <v>18803687500.0</v>
+      </c>
+      <c r="BZ32">
+        <v>20938350600.0</v>
+      </c>
+      <c r="CA32">
+        <v>20341592900.0</v>
+      </c>
+      <c r="CB32">
+        <v>21045000000.0</v>
+      </c>
+      <c r="CC32">
+        <v>22750000000.0</v>
+      </c>
+      <c r="CD32">
+        <v>19812000000.0</v>
+      </c>
+      <c r="CE32">
+        <v>23753000000.0</v>
+      </c>
+      <c r="CF32"/>
+      <c r="CG32">
+        <v>37322000000.0</v>
+      </c>
+      <c r="CH32">
+        <v>29391000000.0</v>
+      </c>
+      <c r="CI32">
+        <v>123704000000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>30398000000.0</v>
+      </c>
+      <c r="CK32">
+        <v>30870000000.0</v>
+      </c>
+      <c r="CL32">
+        <v>27128000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2">
+        <v>13926972000.0</v>
+      </c>
+      <c r="C2">
+        <v>13693684000.0</v>
+      </c>
+      <c r="D2">
+        <v>12911272000.0</v>
+      </c>
+      <c r="E2">
+        <v>11241496000.0</v>
+      </c>
+      <c r="F2">
+        <v>14269577000.0</v>
+      </c>
+      <c r="G2">
+        <v>42180151000.0</v>
+      </c>
+      <c r="H2">
+        <v>15747368000.0</v>
+      </c>
+      <c r="I2">
+        <v>13801726000.0</v>
+      </c>
+      <c r="J2">
+        <v>28178174000.0</v>
+      </c>
+      <c r="K2">
+        <v>12461756000.0</v>
+      </c>
+      <c r="L2">
+        <v>24040964000.0</v>
+      </c>
+      <c r="M2">
+        <v>13330979000.0</v>
+      </c>
+      <c r="N2">
+        <v>66912869000.0</v>
+      </c>
+      <c r="O2">
+        <v>12872635000.0</v>
+      </c>
+      <c r="P2">
+        <v>21088049000.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3">
+        <v>5278416000</v>
+      </c>
+      <c r="C3">
+        <v>11419407000</v>
+      </c>
+      <c r="D3">
+        <v>11952390000</v>
+      </c>
+      <c r="E3">
+        <v>2702254000</v>
+      </c>
+      <c r="F3">
+        <v>1557857000</v>
+      </c>
+      <c r="G3">
+        <v>1592586000</v>
+      </c>
+      <c r="H3">
+        <v>8536740000</v>
+      </c>
+      <c r="I3">
+        <v>2990302000</v>
+      </c>
+      <c r="J3">
+        <v>10219671000</v>
+      </c>
+      <c r="K3">
+        <v>7466968000</v>
+      </c>
+      <c r="L3">
+        <v>8197039000</v>
+      </c>
+      <c r="M3">
+        <v>4477716000</v>
+      </c>
+      <c r="N3">
+        <v>8394310000</v>
+      </c>
+      <c r="O3">
+        <v>4359135000</v>
+      </c>
+      <c r="P3">
+        <v>5843855000</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B6">
+        <v>-3384817000.0</v>
+      </c>
+      <c r="C6">
+        <v>233479000.0</v>
+      </c>
+      <c r="D6">
+        <v>782412000.0</v>
+      </c>
+      <c r="E6">
+        <v>1669776000.0</v>
+      </c>
+      <c r="F6">
+        <v>-3028081000.0</v>
+      </c>
+      <c r="G6">
+        <v>-27910574000.0</v>
+      </c>
+      <c r="H6">
+        <v>26432783000.0</v>
+      </c>
+      <c r="I6">
+        <v>1945642000.0</v>
+      </c>
+      <c r="J6">
+        <v>-14376448000.0</v>
+      </c>
+      <c r="K6">
+        <v>15716418000.0</v>
+      </c>
+      <c r="L6">
+        <v>-11579208000.0</v>
+      </c>
+      <c r="M6">
+        <v>10709985000.0</v>
+      </c>
+      <c r="N6">
+        <v>-53581890000.0</v>
+      </c>
+      <c r="O6">
+        <v>54040234000.0</v>
+      </c>
+      <c r="P6">
+        <v>-8215414000.0</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-74323621000.0</v>
+      </c>
+      <c r="D7">
+        <v>-108313454000.0</v>
+      </c>
+      <c r="E7">
+        <v>-77708793000.0</v>
+      </c>
+      <c r="F7">
+        <v>-8259123000.0</v>
+      </c>
+      <c r="G7">
+        <v>-32204143000.0</v>
+      </c>
+      <c r="H7">
+        <v>5581170000.0</v>
+      </c>
+      <c r="I7">
+        <v>-57779913000.0</v>
+      </c>
+      <c r="J7">
+        <v>-57092010000.0</v>
+      </c>
+      <c r="K7">
+        <v>106763594000.0</v>
+      </c>
+      <c r="L7">
+        <v>124171026000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-8359942000.0</v>
+      </c>
+      <c r="F12">
+        <v>-4513965000.0</v>
+      </c>
+      <c r="G12">
+        <v>-92478618000.0</v>
+      </c>
+      <c r="H12">
+        <v>30751592000.0</v>
+      </c>
+      <c r="I12">
+        <v>-18811942000.0</v>
+      </c>
+      <c r="J12">
+        <v>-76288899000.0</v>
+      </c>
+      <c r="K12">
+        <v>12534057000.0</v>
+      </c>
+      <c r="L12">
+        <v>-77994743000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>8566907000.0</v>
+      </c>
+      <c r="D14">
+        <v>7103403000.0</v>
+      </c>
+      <c r="E14">
+        <v>7436050000.0</v>
+      </c>
+      <c r="F14">
+        <v>8414221000.0</v>
+      </c>
+      <c r="G14">
+        <v>8709261000.0</v>
+      </c>
+      <c r="H14">
+        <v>5764109000.0</v>
+      </c>
+      <c r="I14">
+        <v>5681107000.0</v>
+      </c>
+      <c r="J14">
+        <v>5246091000.0</v>
+      </c>
+      <c r="K14">
+        <v>4464424000.0</v>
+      </c>
+      <c r="L14">
+        <v>4331786000.0</v>
+      </c>
+      <c r="M14">
+        <v>3848503000.0</v>
+      </c>
+      <c r="N14">
+        <v>3828334000.0</v>
+      </c>
+      <c r="O14">
+        <v>3369521000.0</v>
+      </c>
+      <c r="P14">
+        <v>3336352000.0</v>
+      </c>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>200</v>
+      </c>
+      <c r="B15">
+        <v>19200000000.0</v>
+      </c>
+      <c r="C15">
+        <v>15360000000.0</v>
+      </c>
+      <c r="D15">
+        <v>12672000000.0</v>
+      </c>
+      <c r="E15">
+        <v>13824000000.0</v>
+      </c>
+      <c r="F15">
+        <v>18240000000.0</v>
+      </c>
+      <c r="G15">
+        <v>14976000000.0</v>
+      </c>
+      <c r="H15">
+        <v>14016000000.0</v>
+      </c>
+      <c r="I15">
+        <v>13248000000.0</v>
+      </c>
+      <c r="J15">
+        <v>13248000000.0</v>
+      </c>
+      <c r="K15">
+        <v>13056000000.0</v>
+      </c>
+      <c r="L15">
+        <v>12480000000.0</v>
+      </c>
+      <c r="M15">
+        <v>10944000000.0</v>
+      </c>
+      <c r="N15">
+        <v>10368000000.0</v>
+      </c>
+      <c r="O15">
+        <v>10034850000.0</v>
+      </c>
+      <c r="P15">
+        <v>6689900000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B16">
+        <v>10542155000.0</v>
+      </c>
+      <c r="C16">
+        <v>13927163000.0</v>
+      </c>
+      <c r="D16">
+        <v>13693684000.0</v>
+      </c>
+      <c r="E16">
+        <v>12911272000.0</v>
+      </c>
+      <c r="F16">
+        <v>11241496000.0</v>
+      </c>
+      <c r="G16">
+        <v>14269577000.0</v>
+      </c>
+      <c r="H16">
+        <v>42180151000.0</v>
+      </c>
+      <c r="I16">
+        <v>15747368000.0</v>
+      </c>
+      <c r="J16">
+        <v>13801726000.0</v>
+      </c>
+      <c r="K16">
+        <v>28178174000.0</v>
+      </c>
+      <c r="L16">
+        <v>12461756000.0</v>
+      </c>
+      <c r="M16">
+        <v>24040964000.0</v>
+      </c>
+      <c r="N16">
+        <v>13330979000.0</v>
+      </c>
+      <c r="O16">
+        <v>66912869000.0</v>
+      </c>
+      <c r="P16">
+        <v>12872635000.0</v>
+      </c>
+      <c r="Q16">
+        <v>21088049000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>202</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>20508888000.0</v>
+      </c>
+      <c r="C18">
+        <v>2771398000.0</v>
+      </c>
+      <c r="D18">
+        <v>19167256000.0</v>
+      </c>
+      <c r="E18">
+        <v>7488871000.0</v>
+      </c>
+      <c r="F18">
+        <v>22626758000.0</v>
+      </c>
+      <c r="G18">
+        <v>-60018462000.0</v>
+      </c>
+      <c r="H18">
+        <v>55818022000.0</v>
+      </c>
+      <c r="I18">
+        <v>40749655000.0</v>
+      </c>
+      <c r="J18">
+        <v>35304270000.0</v>
+      </c>
+      <c r="K18">
+        <v>36048298000.0</v>
+      </c>
+      <c r="L18">
+        <v>40407980000.0</v>
+      </c>
+      <c r="M18">
+        <v>37106056000.0</v>
+      </c>
+      <c r="N18">
+        <v>28275068000.0</v>
+      </c>
+      <c r="O18">
+        <v>27552904000.0</v>
+      </c>
+      <c r="P18">
+        <v>23164723000.0</v>
+      </c>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>204</v>
+      </c>
+      <c r="B19">
+        <v>-11028770000.0</v>
+      </c>
+      <c r="C19">
+        <v>4251796000.0</v>
+      </c>
+      <c r="D19">
+        <v>-13551502000.0</v>
+      </c>
+      <c r="E19">
+        <v>337676000.0</v>
+      </c>
+      <c r="F19">
+        <v>-16654987000.0</v>
+      </c>
+      <c r="G19">
+        <v>35885483000.0</v>
+      </c>
+      <c r="H19">
+        <v>-28731652000.0</v>
+      </c>
+      <c r="I19">
+        <v>-20906921000.0</v>
+      </c>
+      <c r="J19">
+        <v>26551883000.0</v>
+      </c>
+      <c r="K19">
+        <v>-33681557000.0</v>
+      </c>
+      <c r="L19">
+        <v>19875596000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="G21">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="H21">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="I21">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="J21">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22">
+        <v>18050607000.0</v>
+      </c>
+      <c r="C22">
+        <v>28825700000.0</v>
+      </c>
+      <c r="D22">
+        <v>21037991000.0</v>
+      </c>
+      <c r="E22">
+        <v>18551067000.0</v>
+      </c>
+      <c r="F22">
+        <v>20260825000.0</v>
+      </c>
+      <c r="G22">
+        <v>26804614000.0</v>
+      </c>
+      <c r="H22">
+        <v>27839061000.0</v>
+      </c>
+      <c r="I22">
+        <v>38058850000.0</v>
+      </c>
+      <c r="J22">
+        <v>40277850000.0</v>
+      </c>
+      <c r="K22">
+        <v>39050842000.0</v>
+      </c>
+      <c r="L22">
+        <v>44273233000.0</v>
+      </c>
+      <c r="M22">
+        <v>37735269000.0</v>
+      </c>
+      <c r="N22">
+        <v>32841044000.0</v>
+      </c>
+      <c r="O22">
+        <v>28542518000.0</v>
+      </c>
+      <c r="P22">
+        <v>25672226000.0</v>
+      </c>
+      <c r="Q22">
+        <v>14150154000.0</v>
+      </c>
+      <c r="R22">
+        <v>7695615000.0</v>
+      </c>
+      <c r="S22">
+        <v>5021707000.0</v>
+      </c>
+      <c r="T22">
+        <v>3038461000.0</v>
+      </c>
+      <c r="U22">
+        <v>3101000000.0</v>
+      </c>
+      <c r="V22">
+        <v>8527000000.0</v>
+      </c>
+      <c r="W22">
+        <v>9604000000.0</v>
+      </c>
+      <c r="X22">
+        <v>10100000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>11257000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>9128000.0</v>
+      </c>
+      <c r="AA22">
+        <v>11347000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>207</v>
+      </c>
+      <c r="B23">
+        <v>-3375697000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3375697000.0</v>
+      </c>
+      <c r="D23">
+        <v>-3418699000.0</v>
+      </c>
+      <c r="E23">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="F23">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="G23">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="H23">
+        <v>-23647313000.0</v>
+      </c>
+      <c r="I23">
+        <v>-11843480000.0</v>
+      </c>
+      <c r="J23">
+        <v>28866964000.0</v>
+      </c>
+      <c r="K23">
+        <v>-27244164000.0</v>
+      </c>
+      <c r="L23">
+        <v>29539183000.0</v>
+      </c>
+      <c r="M23">
+        <v>-24981111000.0</v>
+      </c>
+      <c r="N23">
+        <v>706478000.0</v>
+      </c>
+      <c r="O23">
+        <v>-4240414000.0</v>
+      </c>
+      <c r="P23">
+        <v>-27118510000.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>208</v>
+      </c>
+      <c r="B24">
+        <v>196051000.0</v>
+      </c>
+      <c r="C24">
+        <v>15445277000.0</v>
+      </c>
+      <c r="D24">
+        <v>-15239608000.0</v>
+      </c>
+      <c r="E24">
+        <v>7876812000.0</v>
+      </c>
+      <c r="F24">
+        <v>-16324512000.0</v>
+      </c>
+      <c r="G24">
+        <v>25768494000.0</v>
+      </c>
+      <c r="H24">
+        <v>-13918930000.0</v>
+      </c>
+      <c r="I24">
+        <v>-9557739000.0</v>
+      </c>
+      <c r="J24">
+        <v>42790112000.0</v>
+      </c>
+      <c r="K24">
+        <v>-1244747000.0</v>
+      </c>
+      <c r="L24">
+        <v>25313913000.0</v>
+      </c>
+      <c r="M24">
+        <v>-36876080000.0</v>
+      </c>
+      <c r="N24">
+        <v>-34681318000.0</v>
+      </c>
+      <c r="O24">
+        <v>4799424000.0</v>
+      </c>
+      <c r="P24">
+        <v>-40164080000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>209</v>
+      </c>
+      <c r="B25">
+        <v>7736697000.0</v>
+      </c>
+      <c r="C25">
+        <v>-23201802000.0</v>
+      </c>
+      <c r="D25">
+        <v>2978252000.0</v>
+      </c>
+      <c r="E25">
+        <v>10191125000.0</v>
+      </c>
+      <c r="F25">
+        <v>-4490431000.0</v>
+      </c>
+      <c r="G25">
+        <v>-93939751000.0</v>
+      </c>
+      <c r="H25">
+        <v>30751592000.0</v>
+      </c>
+      <c r="I25">
+        <v>-43739957000.0</v>
+      </c>
+      <c r="J25">
+        <v>-45523941000.0</v>
+      </c>
+      <c r="K25">
+        <v>-43515266000.0</v>
+      </c>
+      <c r="L25">
+        <v>-48605019000.0</v>
+      </c>
+      <c r="M25">
+        <v>-41583772000.0</v>
+      </c>
+      <c r="N25">
+        <v>-36669378000.0</v>
+      </c>
+      <c r="O25">
+        <v>-31912039000.0</v>
+      </c>
+      <c r="P25">
+        <v>-29008578000.0</v>
+      </c>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>211</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>212</v>
+      </c>
+      <c r="B28">
+        <v>-22575697000.0</v>
+      </c>
+      <c r="C28">
+        <v>-18735697000.0</v>
+      </c>
+      <c r="D28">
+        <v>-16090699000.0</v>
+      </c>
+      <c r="E28">
+        <v>-17371705000.0</v>
+      </c>
+      <c r="F28">
+        <v>-21787705000.0</v>
+      </c>
+      <c r="G28">
+        <v>-18523705000.0</v>
+      </c>
+      <c r="H28">
+        <v>-14016000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-13248000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-13248000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-13056000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-12480000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-10944000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-9661522000.0</v>
+      </c>
+      <c r="O28">
+        <v>-10034850000.0</v>
+      </c>
+      <c r="P28">
+        <v>-6689900000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>213</v>
+      </c>
+      <c r="B29">
+        <v>25787304000.0</v>
+      </c>
+      <c r="C29">
+        <v>14190805000.0</v>
+      </c>
+      <c r="D29">
+        <v>31119646000.0</v>
+      </c>
+      <c r="E29">
+        <v>10191125000.0</v>
+      </c>
+      <c r="F29">
+        <v>24184615000.0</v>
+      </c>
+      <c r="G29">
+        <v>-58425876000.0</v>
+      </c>
+      <c r="H29">
+        <v>64354762000.0</v>
+      </c>
+      <c r="I29">
+        <v>43739957000.0</v>
+      </c>
+      <c r="J29">
+        <v>45523941000.0</v>
+      </c>
+      <c r="K29">
+        <v>43515266000.0</v>
+      </c>
+      <c r="L29">
+        <v>48605019000.0</v>
+      </c>
+      <c r="M29">
+        <v>41583772000.0</v>
+      </c>
+      <c r="N29">
+        <v>36669378000.0</v>
+      </c>
+      <c r="O29">
+        <v>31912039000.0</v>
+      </c>
+      <c r="P29">
+        <v>29008578000.0</v>
+      </c>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>214</v>
+      </c>
+      <c r="B30">
+        <v>-6423027000.0</v>
+      </c>
+      <c r="C30">
+        <v>4251796000.0</v>
+      </c>
+      <c r="D30">
+        <v>-13551502000.0</v>
+      </c>
+      <c r="E30">
+        <v>7456919000.0</v>
+      </c>
+      <c r="F30">
+        <v>-4909211000.0</v>
+      </c>
+      <c r="G30">
+        <v>50650173000.0</v>
+      </c>
+      <c r="H30">
+        <v>-23647313000.0</v>
+      </c>
+      <c r="I30">
+        <v>-11843480000.0</v>
+      </c>
+      <c r="J30">
+        <v>28866964000.0</v>
+      </c>
+      <c r="K30">
+        <v>-27244164000.0</v>
+      </c>
+      <c r="L30">
+        <v>29539183000.0</v>
+      </c>
+      <c r="M30">
+        <v>-24981111000.0</v>
+      </c>
+      <c r="N30">
+        <v>-25218870000.0</v>
+      </c>
+      <c r="O30">
+        <v>-4240414000.0</v>
+      </c>
+      <c r="P30">
+        <v>-27118510000.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2">
+        <v>13958171000.0</v>
+      </c>
+      <c r="C2">
+        <v>11065551000.0</v>
+      </c>
+      <c r="D2">
+        <v>11065551000.0</v>
+      </c>
+      <c r="E2">
+        <v>13609580000.0</v>
+      </c>
+      <c r="F2">
+        <v>14143228000.0</v>
+      </c>
+      <c r="G2">
+        <v>13927163000.0</v>
+      </c>
+      <c r="H2">
+        <v>14079651000.0</v>
+      </c>
+      <c r="I2">
+        <v>15787934000.0</v>
+      </c>
+      <c r="J2">
+        <v>14305017000.0</v>
+      </c>
+      <c r="K2">
+        <v>13693684000.0</v>
+      </c>
+      <c r="L2">
+        <v>19450504000.0</v>
+      </c>
+      <c r="M2">
+        <v>27588736000.0</v>
+      </c>
+      <c r="N2">
+        <v>14376903000.0</v>
+      </c>
+      <c r="O2">
+        <v>12911272000.0</v>
+      </c>
+      <c r="P2">
+        <v>13540087000.0</v>
+      </c>
+      <c r="Q2">
+        <v>13493207000.0</v>
+      </c>
+      <c r="R2">
+        <v>14065879000.0</v>
+      </c>
+      <c r="S2">
+        <v>11241496000.0</v>
+      </c>
+      <c r="T2">
+        <v>13369583000.0</v>
+      </c>
+      <c r="U2">
+        <v>49412360000.0</v>
+      </c>
+      <c r="V2">
+        <v>16816376000.0</v>
+      </c>
+      <c r="W2">
+        <v>14269577000.0</v>
+      </c>
+      <c r="X2">
+        <v>17191206000.0</v>
+      </c>
+      <c r="Y2">
+        <v>28666978000.0</v>
+      </c>
+      <c r="Z2">
+        <v>37620817000.0</v>
+      </c>
+      <c r="AA2">
+        <v>42180151000.0</v>
+      </c>
+      <c r="AB2">
+        <v>23653715000.0</v>
+      </c>
+      <c r="AC2">
+        <v>40487519000.0</v>
+      </c>
+      <c r="AD2">
+        <v>19917906000.0</v>
+      </c>
+      <c r="AE2">
+        <v>15747368000.0</v>
+      </c>
+      <c r="AF2">
+        <v>24849927000.0</v>
+      </c>
+      <c r="AG2">
+        <v>46174301000.0</v>
+      </c>
+      <c r="AH2">
+        <v>23785681000.0</v>
+      </c>
+      <c r="AI2">
+        <v>13801726000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>15391536000.0</v>
+      </c>
+      <c r="AK2">
+        <v>22200844000.0</v>
+      </c>
+      <c r="AL2">
+        <v>16208497000.0</v>
+      </c>
+      <c r="AM2">
+        <v>28178174000.0</v>
+      </c>
+      <c r="AN2">
+        <v>12983277000.0</v>
+      </c>
+      <c r="AO2">
+        <v>16708178000.0</v>
+      </c>
+      <c r="AP2">
+        <v>12910669000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>12461756000.0</v>
+      </c>
+      <c r="AR2">
+        <v>15173753000.0</v>
+      </c>
+      <c r="AS2">
+        <v>18202092000.0</v>
+      </c>
+      <c r="AT2">
+        <v>12930965000.0</v>
+      </c>
+      <c r="AU2">
+        <v>24040964000.0</v>
+      </c>
+      <c r="AV2">
+        <v>11929680000.0</v>
+      </c>
+      <c r="AW2">
+        <v>11491899000.0</v>
+      </c>
+      <c r="AX2">
+        <v>10930981000.0</v>
+      </c>
+      <c r="AY2">
+        <v>13330979000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>11924789000.0</v>
+      </c>
+      <c r="BA2">
+        <v>134323995000.0</v>
+      </c>
+      <c r="BB2">
+        <v>32909500000.0</v>
+      </c>
+      <c r="BC2">
+        <v>66912869000.0</v>
+      </c>
+      <c r="BD2">
+        <v>57099719000.0</v>
+      </c>
+      <c r="BE2">
+        <v>29158364000.0</v>
+      </c>
+      <c r="BF2">
+        <v>23595709000.0</v>
+      </c>
+      <c r="BG2">
+        <v>12872635000.0</v>
+      </c>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3">
+        <v>1706239000</v>
+      </c>
+      <c r="C3">
+        <v>503166000</v>
+      </c>
+      <c r="D3">
+        <v>2522882000</v>
+      </c>
+      <c r="E3">
+        <v>1937313000</v>
+      </c>
+      <c r="F3">
+        <v>687288000</v>
+      </c>
+      <c r="G3">
+        <v>130933000</v>
+      </c>
+      <c r="H3">
+        <v>7670013000</v>
+      </c>
+      <c r="I3">
+        <v>1135460000</v>
+      </c>
+      <c r="J3">
+        <v>1149717000</v>
+      </c>
+      <c r="K3">
+        <v>1464217000</v>
+      </c>
+      <c r="L3">
+        <v>6967265000</v>
+      </c>
+      <c r="M3">
+        <v>419530000</v>
+      </c>
+      <c r="N3">
+        <v>2695843000</v>
+      </c>
+      <c r="O3">
+        <v>1869752000</v>
+      </c>
+      <c r="P3">
+        <v>650318000</v>
+      </c>
+      <c r="Q3">
+        <v>522593000</v>
+      </c>
+      <c r="R3">
+        <v>842478000</v>
+      </c>
+      <c r="S3">
+        <v>686865000</v>
+      </c>
+      <c r="T3">
+        <v>949183000</v>
+      </c>
+      <c r="U3">
+        <v>32847000</v>
+      </c>
+      <c r="V3">
+        <v>162931000</v>
+      </c>
+      <c r="W3">
+        <v>412896000</v>
+      </c>
+      <c r="X3">
+        <v>62877000</v>
+      </c>
+      <c r="Y3">
+        <v>319179000</v>
+      </c>
+      <c r="Z3">
+        <v>415211000</v>
+      </c>
+      <c r="AA3">
+        <v>795319000</v>
+      </c>
+      <c r="AB3">
+        <v>1217372000</v>
+      </c>
+      <c r="AC3">
+        <v>6228964000</v>
+      </c>
+      <c r="AD3">
+        <v>37635000</v>
+      </c>
+      <c r="AE3">
+        <v>1052769000</v>
+      </c>
+      <c r="AF3">
+        <v>1273654000</v>
+      </c>
+      <c r="AG3">
+        <v>240175000</v>
+      </c>
+      <c r="AH3">
+        <v>929105000</v>
+      </c>
+      <c r="AI3">
+        <v>547368000</v>
+      </c>
+      <c r="AJ3">
+        <v>354679000</v>
+      </c>
+      <c r="AK3">
+        <v>7927693000</v>
+      </c>
+      <c r="AL3">
+        <v>867575000</v>
+      </c>
+      <c r="AM3">
+        <v>1069724000</v>
+      </c>
+      <c r="AN3">
+        <v>3159230000</v>
+      </c>
+      <c r="AO3">
+        <v>525650000</v>
+      </c>
+      <c r="AP3">
+        <v>460076000</v>
+      </c>
+      <c r="AQ3">
+        <v>3322012000</v>
+      </c>
+      <c r="AR3">
+        <v>1169808000</v>
+      </c>
+      <c r="AS3">
+        <v>1387854000</v>
+      </c>
+      <c r="AT3">
+        <v>5468466000</v>
+      </c>
+      <c r="AU3">
+        <v>170911000</v>
+      </c>
+      <c r="AV3">
+        <v>2019211000</v>
+      </c>
+      <c r="AW3">
+        <v>343063000</v>
+      </c>
+      <c r="AX3">
+        <v>664676000</v>
+      </c>
+      <c r="AY3">
+        <v>1450766000</v>
+      </c>
+      <c r="AZ3">
+        <v>2836852000</v>
+      </c>
+      <c r="BA3">
+        <v>193371000</v>
+      </c>
+      <c r="BB3">
+        <v>832013000</v>
+      </c>
+      <c r="BC3">
+        <v>4532074000</v>
+      </c>
+      <c r="BD3">
+        <v>3836304000</v>
+      </c>
+      <c r="BE3">
+        <v>182937000</v>
+      </c>
+      <c r="BF3">
+        <v>179728000</v>
+      </c>
+      <c r="BG3">
+        <v>160166000</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
+      <c r="CG3">
+        <v>0</v>
+      </c>
+      <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
+        <v>0</v>
+      </c>
+      <c r="CJ3">
+        <v>0</v>
+      </c>
+      <c r="CK3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4914,414 +23849,426 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
     </row>
     <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>30</v>
-[...159 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
     </row>
     <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>31</v>
-[...58 lines deleted...]
-      <c r="BG6"/>
+        <v>191</v>
+      </c>
+      <c r="B6">
+        <v>-2324685000.0</v>
+      </c>
+      <c r="C6">
+        <v>2892620000.0</v>
+      </c>
+      <c r="D6">
+        <v>-523396000.0</v>
+      </c>
+      <c r="E6">
+        <v>-2544029000.0</v>
+      </c>
+      <c r="F6">
+        <v>-533648000.0</v>
+      </c>
+      <c r="G6">
+        <v>216065000.0</v>
+      </c>
+      <c r="H6">
+        <v>-152488000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1708283000.0</v>
+      </c>
+      <c r="J6">
+        <v>1482917000.0</v>
+      </c>
+      <c r="K6">
+        <v>611333000.0</v>
+      </c>
+      <c r="L6">
+        <v>-5756820000.0</v>
+      </c>
+      <c r="M6">
+        <v>-8138232000.0</v>
+      </c>
+      <c r="N6">
+        <v>13211833000.0</v>
+      </c>
+      <c r="O6">
+        <v>1465631000.0</v>
+      </c>
+      <c r="P6">
+        <v>-628815000.0</v>
+      </c>
+      <c r="Q6">
+        <v>46880000.0</v>
+      </c>
+      <c r="R6">
+        <v>-572672000.0</v>
+      </c>
+      <c r="S6">
+        <v>2824383000.0</v>
+      </c>
+      <c r="T6">
+        <v>-2128087000.0</v>
+      </c>
+      <c r="U6">
+        <v>-36042777000.0</v>
+      </c>
+      <c r="V6">
+        <v>32595984000.0</v>
+      </c>
+      <c r="W6">
+        <v>2546799000.0</v>
+      </c>
+      <c r="X6">
+        <v>-2921629000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-11475772000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-8953839000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-4559334000.0</v>
+      </c>
+      <c r="AB6">
+        <v>18526436000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-16833804000.0</v>
+      </c>
+      <c r="AD6">
+        <v>20569613000.0</v>
+      </c>
+      <c r="AE6">
+        <v>4170538000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-9102559000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-21324374000.0</v>
+      </c>
+      <c r="AH6">
+        <v>22388620000.0</v>
+      </c>
+      <c r="AI6">
+        <v>9983955000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-1589810000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-6809308000.0</v>
+      </c>
+      <c r="AL6">
+        <v>5992347000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-11969677000.0</v>
+      </c>
+      <c r="AN6">
+        <v>15194897000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-3724901000.0</v>
+      </c>
+      <c r="AP6">
+        <v>3797509000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>448913000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-2711997000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-3028339000.0</v>
+      </c>
+      <c r="AT6">
+        <v>5271127000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-11109999000.0</v>
+      </c>
+      <c r="AV6">
+        <v>12111284000.0</v>
+      </c>
+      <c r="AW6">
+        <v>437781000.0</v>
+      </c>
+      <c r="AX6">
+        <v>560918000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-2399998000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>1406190000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-122399206000.0</v>
+      </c>
+      <c r="BB6">
+        <v>101414495000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-34003369000.0</v>
+      </c>
+      <c r="BD6">
+        <v>9813150000.0</v>
+      </c>
+      <c r="BE6">
+        <v>27941355000.0</v>
+      </c>
+      <c r="BF6">
+        <v>5562655000.0</v>
+      </c>
+      <c r="BG6">
+        <v>10723074000.0</v>
+      </c>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
     </row>
     <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
       <c r="D7"/>
       <c r="E7">
-        <v>7305807000.0</v>
+        <v>-73325236000.0</v>
       </c>
       <c r="F7">
-        <v>8034684000.0</v>
+        <v>-55221520000.0</v>
       </c>
       <c r="G7">
-        <v>8871694000.0</v>
+        <v>-29803429000.0</v>
       </c>
       <c r="H7">
-        <v>1663732000.0</v>
+        <v>-74323621000.0</v>
       </c>
       <c r="I7">
-        <v>2480293000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-62471571000.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
       <c r="M7">
-        <v>5647408000.0</v>
+        <v>-92592599000.0</v>
       </c>
       <c r="N7">
-        <v>6441399000.0</v>
+        <v>-54543821000.0</v>
       </c>
       <c r="O7">
-        <v>7319544000.0</v>
+        <v>-16162037000.0</v>
       </c>
       <c r="P7">
-        <v>1746598000.0</v>
+        <v>-77708793000.0</v>
       </c>
       <c r="Q7">
-        <v>2552340000.0</v>
+        <v>-69919303000.0</v>
       </c>
       <c r="R7">
-        <v>3360639000.0</v>
+        <v>-44763017000.0</v>
       </c>
       <c r="S7">
-        <v>4139948000.0</v>
+        <v>-8941557000.0</v>
       </c>
       <c r="T7">
-        <v>4896337000.0</v>
+        <v>-8259123000.0</v>
       </c>
       <c r="U7">
-        <v>5630481000.0</v>
+        <v>-26763789000.0</v>
       </c>
       <c r="V7">
-        <v>6343035000.0</v>
+        <v>-27757461000.0</v>
       </c>
       <c r="W7">
-        <v>7034632000.0</v>
-[...6 lines deleted...]
-      <c r="AC7"/>
+        <v>-3639400000.0</v>
+      </c>
+      <c r="X7">
+        <v>-32204143000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-39945060000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-28908988000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-25068968000.0</v>
+      </c>
+      <c r="AB7">
+        <v>5581170000.0</v>
+      </c>
+      <c r="AC7">
+        <v>16851335000.0</v>
+      </c>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -5341,110 +24288,72 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
     </row>
     <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
-[...49 lines deleted...]
-      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5472,123 +24381,79 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
     </row>
     <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>194</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...13 lines deleted...]
-      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...49 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5609,353 +24474,213 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
     </row>
     <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>35</v>
-[...264 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
     <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11"/>
-[...16 lines deleted...]
-      <c r="AG11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -5971,946 +24696,834 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
     </row>
     <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>37</v>
-[...45 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
       <c r="Q12">
-        <v>140388091000.0</v>
+        <v>-14842840000.0</v>
       </c>
       <c r="R12">
-        <v>130712664000.0</v>
+        <v>-721889000.0</v>
       </c>
       <c r="S12">
-        <v>129964362000.0</v>
+        <v>4060099000.0</v>
       </c>
       <c r="T12">
-        <v>130242008000.0</v>
+        <v>-10869966000.0</v>
       </c>
       <c r="U12">
-        <v>160100855000.0</v>
+        <v>-24583457000.0</v>
       </c>
       <c r="V12">
-        <v>129209788000.0</v>
+        <v>21450798000.0</v>
       </c>
       <c r="W12">
-        <v>115491250000.0</v>
+        <v>9488660000.0</v>
       </c>
       <c r="X12">
-        <v>111955106000.0</v>
+        <v>-23942535000.0</v>
       </c>
       <c r="Y12">
-        <v>118034740000.0</v>
+        <v>-3620709000.0</v>
       </c>
       <c r="Z12">
-        <v>142318676000.0</v>
+        <v>-33188253500.0</v>
       </c>
       <c r="AA12">
-        <v>167110671000.0</v>
+        <v>-32146394000.0</v>
       </c>
       <c r="AB12">
-        <v>117753715000.0</v>
+        <v>43302737000.0</v>
       </c>
       <c r="AC12">
-        <v>187151519000.0</v>
+        <v>-41291367000.0</v>
       </c>
       <c r="AD12">
-        <v>127478141000.0</v>
+        <v>36426097000.0</v>
       </c>
       <c r="AE12">
-        <v>127804115000.0</v>
+        <v>-7685875000.0</v>
       </c>
       <c r="AF12">
-        <v>135449245000.0</v>
+        <v>-23942771000.0</v>
       </c>
       <c r="AG12">
-        <v>139506028000.0</v>
-[...69 lines deleted...]
-      </c>
+        <v>1200115000.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
     </row>
     <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>38</v>
-[...264 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
     <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>39</v>
-[...12 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
       <c r="F14">
-        <v>384000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2352368000.0</v>
+      </c>
+      <c r="G14"/>
       <c r="H14">
-        <v>384000000.0</v>
+        <v>2264605000.0</v>
       </c>
       <c r="I14">
-        <v>384000000.0</v>
+        <v>2150506000.0</v>
       </c>
       <c r="J14">
-        <v>384000000.0</v>
+        <v>2088331000.0</v>
       </c>
       <c r="K14">
-        <v>384000000.0</v>
+        <v>2063465000.0</v>
       </c>
       <c r="L14">
-        <v>384000000.0</v>
+        <v>1889327000.0</v>
       </c>
       <c r="M14">
-        <v>384000000.0</v>
+        <v>1770098000.0</v>
       </c>
       <c r="N14">
-        <v>384000000.0</v>
+        <v>1747328000.0</v>
       </c>
       <c r="O14">
-        <v>384000000.0</v>
+        <v>1696650000.0</v>
       </c>
       <c r="P14">
-        <v>192000000.0</v>
+        <v>1597948000.0</v>
       </c>
       <c r="Q14">
-        <v>192000000.0</v>
+        <v>1846348000.0</v>
       </c>
       <c r="R14">
-        <v>192000000.0</v>
+        <v>1982975000.0</v>
       </c>
       <c r="S14">
-        <v>192000000.0</v>
+        <v>2008779000.0</v>
       </c>
       <c r="T14">
-        <v>192000000.0</v>
+        <v>2012369000.0</v>
       </c>
       <c r="U14">
-        <v>192000000.0</v>
+        <v>2115234000.0</v>
       </c>
       <c r="V14">
-        <v>192000000.0</v>
+        <v>2130414000.0</v>
       </c>
       <c r="W14">
-        <v>192000000.0</v>
+        <v>2156204000.0</v>
       </c>
       <c r="X14">
-        <v>192000000.0</v>
+        <v>4382191000.0</v>
       </c>
       <c r="Y14">
-        <v>192000000.0</v>
+        <v>1437479000.0</v>
       </c>
       <c r="Z14">
-        <v>192000000.0</v>
+        <v>1447975000.0</v>
       </c>
       <c r="AA14">
-        <v>192000000.0</v>
+        <v>1441616000.0</v>
       </c>
       <c r="AB14">
-        <v>192000000.0</v>
+        <v>1475753000.0</v>
       </c>
       <c r="AC14">
-        <v>192000000.0</v>
+        <v>1431057000.0</v>
       </c>
       <c r="AD14">
-        <v>192000000.0</v>
+        <v>1402244000.0</v>
       </c>
       <c r="AE14">
-        <v>192000000.0</v>
+        <v>1455055000.0</v>
       </c>
       <c r="AF14">
-        <v>192000000.0</v>
+        <v>1429508000.0</v>
       </c>
       <c r="AG14">
-        <v>192000000.0</v>
+        <v>1414062000.0</v>
       </c>
       <c r="AH14">
-        <v>192000000.0</v>
+        <v>1397699000.0</v>
       </c>
       <c r="AI14">
-        <v>192000000.0</v>
+        <v>1439838000.0</v>
       </c>
       <c r="AJ14">
-        <v>192000000.0</v>
+        <v>1640208000.0</v>
       </c>
       <c r="AK14">
-        <v>192000000.0</v>
+        <v>1193993000.0</v>
       </c>
       <c r="AL14">
-        <v>192000000.0</v>
+        <v>1206912000.0</v>
       </c>
       <c r="AM14">
-        <v>192000000.0</v>
+        <v>1204978000.0</v>
       </c>
       <c r="AN14">
-        <v>192000000.0</v>
+        <v>1192114000.0</v>
       </c>
       <c r="AO14">
-        <v>192000000.0</v>
+        <v>1100324000.0</v>
       </c>
       <c r="AP14">
-        <v>192000000.0</v>
+        <v>1107130000.0</v>
       </c>
       <c r="AQ14">
-        <v>192000000.0</v>
+        <v>1064856000.0</v>
       </c>
       <c r="AR14">
-        <v>192000000.0</v>
+        <v>1127552000.0</v>
       </c>
       <c r="AS14">
-        <v>191725761.0</v>
+        <v>1128587000.0</v>
       </c>
       <c r="AT14">
-        <v>192000000.0</v>
+        <v>1057574000.0</v>
       </c>
       <c r="AU14">
-        <v>191725761.0</v>
+        <v>1018073000.0</v>
       </c>
       <c r="AV14">
-        <v>191725761.0</v>
+        <v>967645000.0</v>
       </c>
       <c r="AW14">
-        <v>191725761.0</v>
+        <v>962107000.0</v>
       </c>
       <c r="AX14">
-        <v>191725761.0</v>
+        <v>970259000.0</v>
       </c>
       <c r="AY14">
-        <v>191725761.0</v>
+        <v>948492000.0</v>
       </c>
       <c r="AZ14">
-        <v>191725761.0</v>
+        <v>935878000.0</v>
       </c>
       <c r="BA14">
-        <v>191140000.0</v>
+        <v>930220000.0</v>
       </c>
       <c r="BB14">
-        <v>191140000.0</v>
+        <v>1012933000.0</v>
       </c>
       <c r="BC14">
-        <v>191140000.0</v>
+        <v>949303000.0</v>
       </c>
       <c r="BD14">
-        <v>191140000.0</v>
+        <v>882803000.0</v>
       </c>
       <c r="BE14">
-        <v>191140000.0</v>
+        <v>840006000.0</v>
       </c>
       <c r="BF14">
-        <v>191140000.0</v>
-[...1 lines deleted...]
-      <c r="BG14"/>
+        <v>846271000.0</v>
+      </c>
+      <c r="BG14">
+        <v>800441000.0</v>
+      </c>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
     </row>
     <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15"/>
-      <c r="E15"/>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
+        <v>19200000000.0</v>
+      </c>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15"/>
-      <c r="I15"/>
+      <c r="H15">
+        <v>15360000000.0</v>
+      </c>
+      <c r="I15">
+        <v>15360000000.0</v>
+      </c>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15"/>
-      <c r="M15"/>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
+        <v>12672000000.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15"/>
-[...16 lines deleted...]
-      <c r="AG15"/>
+      <c r="P15">
+        <v>13824000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>13824000000.0</v>
+      </c>
+      <c r="R15">
+        <v>13824000000.0</v>
+      </c>
+      <c r="S15">
+        <v>13824000000.0</v>
+      </c>
+      <c r="T15">
+        <v>13824000000.0</v>
+      </c>
+      <c r="U15">
+        <v>18240000000.0</v>
+      </c>
+      <c r="V15">
+        <v>18240000000.0</v>
+      </c>
+      <c r="W15">
+        <v>18240000000.0</v>
+      </c>
+      <c r="X15">
+        <v>18240000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>14976000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>14976000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>14976000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>14976000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>14016000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>14016000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>14016000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>14016000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>13248000000.0</v>
+      </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>13248000000.0</v>
+      </c>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15"/>
+      <c r="AO15">
+        <v>13056000000.0</v>
+      </c>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>12480000000.0</v>
+      </c>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>10944000000.0</v>
+      </c>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>10368000000.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>10034850000.0</v>
+      </c>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
     </row>
     <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      <c r="G16"/>
+        <v>201</v>
+      </c>
+      <c r="B16">
+        <v>11633486000.0</v>
+      </c>
+      <c r="C16">
+        <v>13958171000.0</v>
+      </c>
+      <c r="D16">
+        <v>10542155000.0</v>
+      </c>
+      <c r="E16">
+        <v>11065551000.0</v>
+      </c>
+      <c r="F16">
+        <v>13609580000.0</v>
+      </c>
+      <c r="G16">
+        <v>14143228000.0</v>
+      </c>
       <c r="H16">
-        <v>531291000.0</v>
+        <v>13927163000.0</v>
       </c>
       <c r="I16">
-        <v>605382000.0</v>
+        <v>14079651000.0</v>
       </c>
       <c r="J16">
-        <v>792777000.0</v>
+        <v>15787934000.0</v>
       </c>
       <c r="K16">
-        <v>873461000.0</v>
+        <v>14305017000.0</v>
       </c>
       <c r="L16">
-        <v>30500000.0</v>
+        <v>13693684000.0</v>
       </c>
       <c r="M16">
-        <v>30500000.0</v>
+        <v>19450504000.0</v>
       </c>
       <c r="N16">
-        <v>301513000.0</v>
+        <v>27588736000.0</v>
       </c>
       <c r="O16">
-        <v>179000000.0</v>
+        <v>14376903000.0</v>
       </c>
       <c r="P16">
-        <v>31600000.0</v>
+        <v>12911272000.0</v>
       </c>
       <c r="Q16">
-        <v>58000000.0</v>
+        <v>13540087000.0</v>
       </c>
       <c r="R16">
-        <v>98400000.0</v>
+        <v>13493207000.0</v>
       </c>
       <c r="S16">
-        <v>281793000.0</v>
+        <v>14065879000.0</v>
       </c>
       <c r="T16">
-        <v>132754185000.0</v>
+        <v>11241496000.0</v>
       </c>
       <c r="U16">
-        <v>255696018000.0</v>
+        <v>13369583000.0</v>
       </c>
       <c r="V16">
-        <v>11317021000.0</v>
-[...38 lines deleted...]
-      <c r="BH16"/>
+        <v>49412360000.0</v>
+      </c>
+      <c r="W16">
+        <v>16816376000.0</v>
+      </c>
+      <c r="X16">
+        <v>14269577000.0</v>
+      </c>
+      <c r="Y16">
+        <v>17191206000.0</v>
+      </c>
+      <c r="Z16">
+        <v>28666978000.0</v>
+      </c>
+      <c r="AA16">
+        <v>37620817000.0</v>
+      </c>
+      <c r="AB16">
+        <v>42180151000.0</v>
+      </c>
+      <c r="AC16">
+        <v>23653715000.0</v>
+      </c>
+      <c r="AD16">
+        <v>40487519000.0</v>
+      </c>
+      <c r="AE16">
+        <v>19917906000.0</v>
+      </c>
+      <c r="AF16">
+        <v>15747368000.0</v>
+      </c>
+      <c r="AG16">
+        <v>24849927000.0</v>
+      </c>
+      <c r="AH16">
+        <v>46174301000.0</v>
+      </c>
+      <c r="AI16">
+        <v>23785681000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>13801726000.0</v>
+      </c>
+      <c r="AK16">
+        <v>15391536000.0</v>
+      </c>
+      <c r="AL16">
+        <v>22200844000.0</v>
+      </c>
+      <c r="AM16">
+        <v>16208497000.0</v>
+      </c>
+      <c r="AN16">
+        <v>28178174000.0</v>
+      </c>
+      <c r="AO16">
+        <v>12983277000.0</v>
+      </c>
+      <c r="AP16">
+        <v>16708178000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>12910669000.0</v>
+      </c>
+      <c r="AR16">
+        <v>12461756000.0</v>
+      </c>
+      <c r="AS16">
+        <v>15173753000.0</v>
+      </c>
+      <c r="AT16">
+        <v>18202092000.0</v>
+      </c>
+      <c r="AU16">
+        <v>12930965000.0</v>
+      </c>
+      <c r="AV16">
+        <v>24040964000.0</v>
+      </c>
+      <c r="AW16">
+        <v>11929680000.0</v>
+      </c>
+      <c r="AX16">
+        <v>11491899000.0</v>
+      </c>
+      <c r="AY16">
+        <v>10930981000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>13330979000.0</v>
+      </c>
+      <c r="BA16">
+        <v>11924789000.0</v>
+      </c>
+      <c r="BB16">
+        <v>134323995000.0</v>
+      </c>
+      <c r="BC16">
+        <v>32909500000.0</v>
+      </c>
+      <c r="BD16">
+        <v>66912869000.0</v>
+      </c>
+      <c r="BE16">
+        <v>57099719000.0</v>
+      </c>
+      <c r="BF16">
+        <v>29158364000.0</v>
+      </c>
+      <c r="BG16">
+        <v>23595709000.0</v>
+      </c>
+      <c r="BH16">
+        <v>12872635000.0</v>
+      </c>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
     </row>
     <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6959,177 +25572,355 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
     </row>
     <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>43</v>
-[...58 lines deleted...]
-      <c r="BG18"/>
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>2903685000.0</v>
+      </c>
+      <c r="C18">
+        <v>25463339000.0</v>
+      </c>
+      <c r="D18">
+        <v>-4735514000.0</v>
+      </c>
+      <c r="E18">
+        <v>-4514528000.0</v>
+      </c>
+      <c r="F18">
+        <v>-11966098000.0</v>
+      </c>
+      <c r="G18">
+        <v>41725028000.0</v>
+      </c>
+      <c r="H18">
+        <v>3195507000.0</v>
+      </c>
+      <c r="I18">
+        <v>-5707130000.0</v>
+      </c>
+      <c r="J18">
+        <v>15080137000.0</v>
+      </c>
+      <c r="K18">
+        <v>-4272037000.0</v>
+      </c>
+      <c r="L18">
+        <v>685733000.0</v>
+      </c>
+      <c r="M18">
+        <v>3590950000.0</v>
+      </c>
+      <c r="N18">
+        <v>8860822000.0</v>
+      </c>
+      <c r="O18">
+        <v>1508965000.0</v>
+      </c>
+      <c r="P18">
+        <v>9733843000.0</v>
+      </c>
+      <c r="Q18">
+        <v>2433187000.0</v>
+      </c>
+      <c r="R18">
+        <v>5936153000.0</v>
+      </c>
+      <c r="S18">
+        <v>3583732000.0</v>
+      </c>
+      <c r="T18">
+        <v>11817759000.0</v>
+      </c>
+      <c r="U18">
+        <v>4992090000.0</v>
+      </c>
+      <c r="V18">
+        <v>6569439000.0</v>
+      </c>
+      <c r="W18">
+        <v>3761435000.0</v>
+      </c>
+      <c r="X18">
+        <v>22911991000.0</v>
+      </c>
+      <c r="Y18">
+        <v>3040807000.0</v>
+      </c>
+      <c r="Z18">
+        <v>6281983000.0</v>
+      </c>
+      <c r="AA18">
+        <v>1686508000.0</v>
+      </c>
+      <c r="AB18">
+        <v>7846850000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-1997562000.0</v>
+      </c>
+      <c r="AD18">
+        <v>13611188000.0</v>
+      </c>
+      <c r="AE18">
+        <v>5605954000.0</v>
+      </c>
+      <c r="AF18">
+        <v>19042898000.0</v>
+      </c>
+      <c r="AG18">
+        <v>3051270000.0</v>
+      </c>
+      <c r="AH18">
+        <v>12907328000.0</v>
+      </c>
+      <c r="AI18">
+        <v>5748159000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>16056743000.0</v>
+      </c>
+      <c r="AK18">
+        <v>2125861000.0</v>
+      </c>
+      <c r="AL18">
+        <v>11877055000.0</v>
+      </c>
+      <c r="AM18">
+        <v>5244611000.0</v>
+      </c>
+      <c r="AN18">
+        <v>16805082000.0</v>
+      </c>
+      <c r="AO18">
+        <v>5571886000.0</v>
+      </c>
+      <c r="AP18">
+        <v>10898917000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>2772413000.0</v>
+      </c>
+      <c r="AR18">
+        <v>12456683000.0</v>
+      </c>
+      <c r="AS18">
+        <v>9208753000.0</v>
+      </c>
+      <c r="AT18">
+        <v>8435320000.0</v>
+      </c>
+      <c r="AU18">
+        <v>10307224000.0</v>
+      </c>
+      <c r="AV18">
+        <v>12452864000.0</v>
+      </c>
+      <c r="AW18">
+        <v>9446724000.0</v>
+      </c>
+      <c r="AX18">
+        <v>11500790000.0</v>
+      </c>
+      <c r="AY18">
+        <v>3705678000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>12824521000.0</v>
+      </c>
+      <c r="BA18">
+        <v>5513931000.0</v>
+      </c>
+      <c r="BB18">
+        <v>9389021000.0</v>
+      </c>
+      <c r="BC18">
+        <v>547595000.0</v>
+      </c>
+      <c r="BD18">
+        <v>7979516000.0</v>
+      </c>
+      <c r="BE18">
+        <v>5851441000.0</v>
+      </c>
+      <c r="BF18">
+        <v>9251326000.0</v>
+      </c>
+      <c r="BG18">
+        <v>4470621000.0</v>
+      </c>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
     </row>
     <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      <c r="D19"/>
+        <v>204</v>
+      </c>
+      <c r="B19">
+        <v>19866444000.0</v>
+      </c>
+      <c r="C19">
+        <v>-16521702000.0</v>
+      </c>
+      <c r="D19">
+        <v>-370054000.0</v>
+      </c>
       <c r="E19"/>
-      <c r="F19"/>
-[...26 lines deleted...]
-      <c r="AG19"/>
+      <c r="F19">
+        <v>11563358000.0</v>
+      </c>
+      <c r="G19">
+        <v>-40866361000.0</v>
+      </c>
+      <c r="H19">
+        <v>-9976879000.0</v>
+      </c>
+      <c r="I19">
+        <v>21266070000.0</v>
+      </c>
+      <c r="J19">
+        <v>-12478830000.0</v>
+      </c>
+      <c r="K19">
+        <v>5441435000.0</v>
+      </c>
+      <c r="L19">
+        <v>-10334645000.0</v>
+      </c>
+      <c r="M19">
+        <v>752982000.0</v>
+      </c>
+      <c r="N19">
+        <v>2526849000.0</v>
+      </c>
+      <c r="O19">
+        <v>-6496688000.0</v>
+      </c>
+      <c r="P19">
+        <v>-7648030000.0</v>
+      </c>
+      <c r="Q19">
+        <v>24513314000.0</v>
+      </c>
+      <c r="R19">
+        <v>-8121800000.0</v>
+      </c>
+      <c r="S19">
+        <v>-6123586000.0</v>
+      </c>
+      <c r="T19">
+        <v>-4870008000.0</v>
+      </c>
+      <c r="U19">
+        <v>-3283632000.0</v>
+      </c>
+      <c r="V19">
+        <v>1924163000.0</v>
+      </c>
+      <c r="W19">
+        <v>-10425510000.0</v>
+      </c>
+      <c r="X19">
+        <v>-6624418000.0</v>
+      </c>
+      <c r="Y19">
+        <v>2358998000.0</v>
+      </c>
+      <c r="Z19">
+        <v>20075451500.0</v>
+      </c>
+      <c r="AA19">
+        <v>23058513000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-36370545000.0</v>
+      </c>
+      <c r="AC19">
+        <v>34519152000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-30267550000.0</v>
+      </c>
+      <c r="AE19">
+        <v>6082661000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-7339000000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-15928909000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -7145,51 +25936,51 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
     </row>
     <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7238,79 +26029,103 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
     </row>
     <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21"/>
-[...8 lines deleted...]
-      <c r="Y21"/>
+      <c r="P21">
+        <v>-873488000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-894989000.0</v>
+      </c>
+      <c r="R21">
+        <v>-892302000.0</v>
+      </c>
+      <c r="S21">
+        <v>-886926000.0</v>
+      </c>
+      <c r="T21">
+        <v>-886926000.0</v>
+      </c>
+      <c r="U21">
+        <v>-886926000.0</v>
+      </c>
+      <c r="V21">
+        <v>-886927000.0</v>
+      </c>
+      <c r="W21">
+        <v>-886926000.0</v>
+      </c>
+      <c r="X21">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-3547705000.0</v>
+      </c>
       <c r="Z21"/>
-      <c r="AA21"/>
-      <c r="AB21"/>
+      <c r="AA21">
+        <v>-3547705000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-886926000.0</v>
+      </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
@@ -7331,657 +26146,979 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
     </row>
     <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>47</v>
-[...88 lines deleted...]
-      <c r="CK22"/>
+        <v>169</v>
+      </c>
+      <c r="B22">
+        <v>7067097000.0</v>
+      </c>
+      <c r="C22">
+        <v>3779975000.0</v>
+      </c>
+      <c r="D22">
+        <v>13906766000.0</v>
+      </c>
+      <c r="E22">
+        <v>4143841000.0</v>
+      </c>
+      <c r="F22">
+        <v>6551404000.0</v>
+      </c>
+      <c r="G22">
+        <v>5519324000.0</v>
+      </c>
+      <c r="H22">
+        <v>15622128000.0</v>
+      </c>
+      <c r="I22">
+        <v>3448041000.0</v>
+      </c>
+      <c r="J22">
+        <v>6467836000.0</v>
+      </c>
+      <c r="K22">
+        <v>4587806000.0</v>
+      </c>
+      <c r="L22">
+        <v>10611954000.0</v>
+      </c>
+      <c r="M22">
+        <v>1756142000.0</v>
+      </c>
+      <c r="N22">
+        <v>5291178000.0</v>
+      </c>
+      <c r="O22">
+        <v>3378717000.0</v>
+      </c>
+      <c r="P22">
+        <v>10384161000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1109432000.0</v>
+      </c>
+      <c r="R22">
+        <v>4795656000.0</v>
+      </c>
+      <c r="S22">
+        <v>2261818000.0</v>
+      </c>
+      <c r="T22">
+        <v>10754573000.0</v>
+      </c>
+      <c r="U22">
+        <v>2909703000.0</v>
+      </c>
+      <c r="V22">
+        <v>4601956000.0</v>
+      </c>
+      <c r="W22">
+        <v>2018127000.0</v>
+      </c>
+      <c r="X22">
+        <v>18592677000.0</v>
+      </c>
+      <c r="Y22">
+        <v>1922507000.0</v>
+      </c>
+      <c r="Z22">
+        <v>5249219000.0</v>
+      </c>
+      <c r="AA22">
+        <v>1040211000.0</v>
+      </c>
+      <c r="AB22">
+        <v>7588469000.0</v>
+      </c>
+      <c r="AC22">
+        <v>2800345000.0</v>
+      </c>
+      <c r="AD22">
+        <v>12246579000.0</v>
+      </c>
+      <c r="AE22">
+        <v>5203668000.0</v>
+      </c>
+      <c r="AF22">
+        <v>18887044000.0</v>
+      </c>
+      <c r="AG22">
+        <v>1877383000.0</v>
+      </c>
+      <c r="AH22">
+        <v>12438734000.0</v>
+      </c>
+      <c r="AI22">
+        <v>4855689000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>14771214000.0</v>
+      </c>
+      <c r="AK22">
+        <v>8859561000.0</v>
+      </c>
+      <c r="AL22">
+        <v>11537718000.0</v>
+      </c>
+      <c r="AM22">
+        <v>5109357000.0</v>
+      </c>
+      <c r="AN22">
+        <v>18772198000.0</v>
+      </c>
+      <c r="AO22">
+        <v>4997212000.0</v>
+      </c>
+      <c r="AP22">
+        <v>10251863000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>5029569000.0</v>
+      </c>
+      <c r="AR22">
+        <v>12498939000.0</v>
+      </c>
+      <c r="AS22">
+        <v>9468020000.0</v>
+      </c>
+      <c r="AT22">
+        <v>12846212000.0</v>
+      </c>
+      <c r="AU22">
+        <v>9460062000.0</v>
+      </c>
+      <c r="AV22">
+        <v>13504430000.0</v>
+      </c>
+      <c r="AW22">
+        <v>8827680000.0</v>
+      </c>
+      <c r="AX22">
+        <v>11195207000.0</v>
+      </c>
+      <c r="AY22">
+        <v>4207952000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>14725495000.0</v>
+      </c>
+      <c r="BA22">
+        <v>4777082000.0</v>
+      </c>
+      <c r="BB22">
+        <v>9208101000.0</v>
+      </c>
+      <c r="BC22">
+        <v>4130366000.0</v>
+      </c>
+      <c r="BD22">
+        <v>10933017000.0</v>
+      </c>
+      <c r="BE22">
+        <v>5194372000.0</v>
+      </c>
+      <c r="BF22">
+        <v>8584783000.0</v>
+      </c>
+      <c r="BG22">
+        <v>3830346000.0</v>
+      </c>
+      <c r="BH22">
+        <v>7592536000.0</v>
+      </c>
+      <c r="BI22">
+        <v>4957804000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>5646108000.0</v>
+      </c>
+      <c r="BK22">
+        <v>3608855000.0</v>
+      </c>
+      <c r="BL22">
+        <v>5915007400.0</v>
+      </c>
+      <c r="BM22">
+        <v>3170717700.0</v>
+      </c>
+      <c r="BN22">
+        <v>2581396500.0</v>
+      </c>
+      <c r="BO22">
+        <v>2483032400.0</v>
+      </c>
+      <c r="BP22">
+        <v>5191634800.0</v>
+      </c>
+      <c r="BQ22">
+        <v>1039502300.0</v>
+      </c>
+      <c r="BR22">
+        <v>254326800.0</v>
+      </c>
+      <c r="BS22">
+        <v>1210151100.0</v>
+      </c>
+      <c r="BT22">
+        <v>3826384700.0</v>
+      </c>
+      <c r="BU22">
+        <v>191632800.0</v>
+      </c>
+      <c r="BV22">
+        <v>584053000.0</v>
+      </c>
+      <c r="BW22">
+        <v>419636500.0</v>
+      </c>
+      <c r="BX22">
+        <v>2906720100.0</v>
+      </c>
+      <c r="BY22">
+        <v>1004854800.0</v>
+      </c>
+      <c r="BZ22">
+        <v>291902400.0</v>
+      </c>
+      <c r="CA22">
+        <v>2508000000.0</v>
+      </c>
+      <c r="CB22">
+        <v>124000000.0</v>
+      </c>
+      <c r="CC22">
+        <v>212000000.0</v>
+      </c>
+      <c r="CD22">
+        <v>257000000.0</v>
+      </c>
+      <c r="CE22">
+        <v>786000000.0</v>
+      </c>
+      <c r="CF22">
+        <v>866000000.0</v>
+      </c>
+      <c r="CG22">
+        <v>3131000000.0</v>
+      </c>
+      <c r="CH22">
+        <v>3744000000.0</v>
+      </c>
+      <c r="CI22">
+        <v>1802000000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>3496000000.0</v>
+      </c>
+      <c r="CK22">
+        <v>2317000000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>207</v>
       </c>
       <c r="B23">
-        <v>857659219000.0</v>
+        <v>-843925000.0</v>
       </c>
       <c r="C23">
-        <v>897237746000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="D23">
-        <v>784838235000.0</v>
+        <v>-2531773000.0</v>
       </c>
       <c r="E23">
-        <v>1440946707000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="F23">
-        <v>1203774643000.0</v>
+        <v>-843925000.0</v>
       </c>
       <c r="G23">
-        <v>1082550737000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="H23">
-        <v>1140772822000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="I23">
-        <v>657296307000.0</v>
+        <v>-16203924000.0</v>
       </c>
       <c r="J23">
-        <v>720898852000.0</v>
+        <v>-843925000.0</v>
       </c>
       <c r="K23">
-        <v>651215668000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="L23">
-        <v>1127066145000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="M23">
-        <v>1143594977000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="N23">
-        <v>906824206000.0</v>
+        <v>-843925000.0</v>
       </c>
       <c r="O23">
-        <v>888973513000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="P23">
-        <v>974599015000.0</v>
+        <v>-873488000.0</v>
       </c>
       <c r="Q23">
-        <v>1133264971000.0</v>
+        <v>-894989000.0</v>
       </c>
       <c r="R23">
-        <v>908566953000.0</v>
+        <v>-892302000.0</v>
       </c>
       <c r="S23">
-        <v>822740369000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="T23">
-        <v>985365638000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="U23">
-        <v>1301385568000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="V23">
-        <v>928924184000.0</v>
+        <v>-886927000.0</v>
       </c>
       <c r="W23">
-        <v>859876511000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="X23">
-        <v>1184194138000.0</v>
+        <v>-3547705000.0</v>
       </c>
       <c r="Y23">
-        <v>1341805883000.0</v>
+        <v>-14976000000.0</v>
       </c>
       <c r="Z23">
-        <v>1094461945000.0</v>
+        <v>-32788497000.0</v>
       </c>
       <c r="AA23">
-        <v>1158038755000.0</v>
+        <v>-33588010000.0</v>
       </c>
       <c r="AB23">
-        <v>1279971697000.0</v>
+        <v>-33981576000.0</v>
       </c>
       <c r="AC23">
-        <v>1473361458000.0</v>
+        <v>-14016000000.0</v>
       </c>
       <c r="AD23">
-        <v>1027265600000.0</v>
+        <v>-30267550000.0</v>
       </c>
       <c r="AE23">
-        <v>1061398832000.0</v>
+        <v>6082661000.0</v>
       </c>
       <c r="AF23">
-        <v>1161661324000.0</v>
+        <v>-3751600000.0</v>
       </c>
       <c r="AG23">
-        <v>1302280330000.0</v>
+        <v>-13248000000.0</v>
       </c>
       <c r="AH23">
-        <v>965156380000.0</v>
+        <v>1645927000.0</v>
       </c>
       <c r="AI23">
-        <v>1076575416000.0</v>
+        <v>4027143000.0</v>
       </c>
       <c r="AJ23">
-        <v>1332226830000.0</v>
+        <v>10226319000.0</v>
       </c>
       <c r="AK23">
-        <v>1538849438000.0</v>
+        <v>-13248000000.0</v>
       </c>
       <c r="AL23">
-        <v>1326822617000.0</v>
+        <v>17802571000.0</v>
       </c>
       <c r="AM23">
-        <v>1063856088000.0</v>
+        <v>-43049944000.0</v>
       </c>
       <c r="AN23">
-        <v>1168555711000.0</v>
+        <v>-23593633000.0</v>
       </c>
       <c r="AO23">
-        <v>1317229116000.0</v>
+        <v>-13056000000.0</v>
       </c>
       <c r="AP23">
-        <v>1230296258000.0</v>
+        <v>-14716006000.0</v>
       </c>
       <c r="AQ23">
-        <v>1464530018000.0</v>
+        <v>-14444591000.0</v>
       </c>
       <c r="AR23">
-        <v>1309997241000.0</v>
+        <v>-7437769000.0</v>
       </c>
       <c r="AS23">
-        <v>1279683722000.0</v>
+        <v>-12480000000.0</v>
       </c>
       <c r="AT23">
-        <v>1254154634000.0</v>
+        <v>-21744547000.0</v>
       </c>
       <c r="AU23">
-        <v>1353902235000.0</v>
+        <v>-40966683000.0</v>
       </c>
       <c r="AV23">
-        <v>1227055824000.0</v>
+        <v>-44683690000.0</v>
       </c>
       <c r="AW23">
-        <v>1072885986000.0</v>
+        <v>-10944000000.0</v>
       </c>
       <c r="AX23">
-        <v>1042449474000.0</v>
+        <v>4477422000.0</v>
       </c>
       <c r="AY23">
-        <v>1099220176000.0</v>
+        <v>-16024282000.0</v>
       </c>
       <c r="AZ23">
-        <v>992125726000.0</v>
+        <v>-11650209000.0</v>
       </c>
       <c r="BA23">
-        <v>814785429000.0</v>
+        <v>-10368000000.0</v>
       </c>
       <c r="BB23">
-        <v>804023317000.0</v>
+        <v>706478000.0</v>
       </c>
       <c r="BC23">
-        <v>996178690000.0</v>
-[...4 lines deleted...]
-      <c r="BG23"/>
+        <v>-43318374000.0</v>
+      </c>
+      <c r="BD23">
+        <v>-13216440000.0</v>
+      </c>
+      <c r="BE23">
+        <v>-10034850000.0</v>
+      </c>
+      <c r="BF23">
+        <v>10122166000.0</v>
+      </c>
+      <c r="BG23">
+        <v>-10845296000.0</v>
+      </c>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
     </row>
     <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>49</v>
-[...58 lines deleted...]
-      <c r="BG24"/>
+        <v>208</v>
+      </c>
+      <c r="B24">
+        <v>104175000.0</v>
+      </c>
+      <c r="C24">
+        <v>188039000.0</v>
+      </c>
+      <c r="D24">
+        <v>27100431000.0</v>
+      </c>
+      <c r="E24">
+        <v>10206000.0</v>
+      </c>
+      <c r="F24">
+        <v>16346630000.0</v>
+      </c>
+      <c r="G24">
+        <v>-43261216000.0</v>
+      </c>
+      <c r="H24">
+        <v>2058460000.0</v>
+      </c>
+      <c r="I24">
+        <v>2345320000.0</v>
+      </c>
+      <c r="J24">
+        <v>236582000.0</v>
+      </c>
+      <c r="K24">
+        <v>194209000.0</v>
+      </c>
+      <c r="L24">
+        <v>89865000.0</v>
+      </c>
+      <c r="M24">
+        <v>-9496239000.0</v>
+      </c>
+      <c r="N24">
+        <v>-2107226000.0</v>
+      </c>
+      <c r="O24">
+        <v>-139923000.0</v>
+      </c>
+      <c r="P24">
+        <v>-8712038000.0</v>
+      </c>
+      <c r="Q24">
+        <v>18751848000.0</v>
+      </c>
+      <c r="R24">
+        <v>-7058677000.0</v>
+      </c>
+      <c r="S24">
+        <v>3149895000.0</v>
+      </c>
+      <c r="T24">
+        <v>-1518424000.0</v>
+      </c>
+      <c r="U24">
+        <v>-6290000000.0</v>
+      </c>
+      <c r="V24">
+        <v>-30783082000.0</v>
+      </c>
+      <c r="W24">
+        <v>-43932960000.0</v>
+      </c>
+      <c r="X24">
+        <v>-6699629000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-4318455000.0</v>
+      </c>
+      <c r="Z24">
+        <v>3372969000.0</v>
+      </c>
+      <c r="AA24">
+        <v>24794314000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-31058505000.0</v>
+      </c>
+      <c r="AC24">
+        <v>52437500000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-36815212000.0</v>
+      </c>
+      <c r="AE24">
+        <v>7043382000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-1511948000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-16965960000.0</v>
+      </c>
+      <c r="AH24">
+        <v>609537000.0</v>
+      </c>
+      <c r="AI24">
+        <v>8310632000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>24378220000.0</v>
+      </c>
+      <c r="AK24">
+        <v>-15534380000.0</v>
+      </c>
+      <c r="AL24">
+        <v>10438836000.0</v>
+      </c>
+      <c r="AM24">
+        <v>23507436000.0</v>
+      </c>
+      <c r="AN24">
+        <v>-1409995000.0</v>
+      </c>
+      <c r="AO24">
+        <v>6705979000.0</v>
+      </c>
+      <c r="AP24">
+        <v>-17691833000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>11151102000.0</v>
+      </c>
+      <c r="AR24">
+        <v>-6289189000.0</v>
+      </c>
+      <c r="AS24">
+        <v>42990919000.0</v>
+      </c>
+      <c r="AT24">
+        <v>-18286951000.0</v>
+      </c>
+      <c r="AU24">
+        <v>18058238000.0</v>
+      </c>
+      <c r="AV24">
+        <v>-49551808000.0</v>
+      </c>
+      <c r="AW24">
+        <v>20708251000.0</v>
+      </c>
+      <c r="AX24">
+        <v>-16873366000.0</v>
+      </c>
+      <c r="AY24">
+        <v>9467602000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>-18767505000.0</v>
+      </c>
+      <c r="BA24">
+        <v>-16949872000.0</v>
+      </c>
+      <c r="BB24">
+        <v>-15516832000.0</v>
+      </c>
+      <c r="BC24">
+        <v>6473155000.0</v>
+      </c>
+      <c r="BD24">
+        <v>-24312730000.0</v>
+      </c>
+      <c r="BE24">
+        <v>6294218000.0</v>
+      </c>
+      <c r="BF24">
+        <v>9650831000.0</v>
+      </c>
+      <c r="BG24">
+        <v>13167105000.0</v>
+      </c>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
     </row>
     <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="C25"/>
+        <v>209</v>
+      </c>
+      <c r="B25">
+        <v>-2457173000.0</v>
+      </c>
+      <c r="C25">
+        <v>22186530000.0</v>
+      </c>
       <c r="D25">
-        <v>6621123000.0</v>
+        <v>-16119398000.0</v>
       </c>
       <c r="E25">
-        <v>7305807000.0</v>
+        <v>-6721056000.0</v>
       </c>
       <c r="F25">
-        <v>8034684000.0</v>
+        <v>-20182582000.0</v>
       </c>
       <c r="G25">
-        <v>8871694000.0</v>
+        <v>41855961000.0</v>
       </c>
       <c r="H25">
-        <v>1663732000.0</v>
-[...3 lines deleted...]
-      <c r="K25"/>
+        <v>-7021213000.0</v>
+      </c>
+      <c r="I25">
+        <v>-10170217000.0</v>
+      </c>
+      <c r="J25">
+        <v>11850349000.0</v>
+      </c>
+      <c r="K25">
+        <v>-5332161000.0</v>
+      </c>
       <c r="L25">
-        <v>4870256000.0</v>
+        <v>-4848283000.0</v>
       </c>
       <c r="M25">
-        <v>5647408000.0</v>
+        <v>484240000.0</v>
       </c>
       <c r="N25">
-        <v>6441399000.0</v>
+        <v>4518159000.0</v>
       </c>
       <c r="O25">
-        <v>7319544000.0</v>
+        <v>-1696650000.0</v>
       </c>
       <c r="P25">
-        <v>1746598000.0</v>
+        <v>-1597948000.0</v>
       </c>
       <c r="Q25">
-        <v>2552340000.0</v>
+        <v>-2955780000.0</v>
       </c>
       <c r="R25">
-        <v>3360639000.0</v>
+        <v>-6778631000.0</v>
       </c>
       <c r="S25">
-        <v>4139948000.0</v>
+        <v>-4270597000.0</v>
       </c>
       <c r="T25">
-        <v>4896337000.0</v>
+        <v>-12766942000.0</v>
       </c>
       <c r="U25">
-        <v>5630481000.0</v>
+        <v>-5024937000.0</v>
       </c>
       <c r="V25">
-        <v>6343035000.0</v>
+        <v>-6732370000.0</v>
       </c>
       <c r="W25">
-        <v>7034632000.0</v>
-[...36 lines deleted...]
-      <c r="BG25"/>
+        <v>-4174331000.0</v>
+      </c>
+      <c r="X25">
+        <v>-22974868000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-3359986000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-6697194000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-2481827000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-9064222000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-4231402000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-13648823000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-6658723000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-20316552000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-3291445000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-13836433000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-6295527000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-16411422000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-10053554000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-12744630000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-6314335000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-19964312000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-6097536000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-11358993000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-6094425000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-13626491000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-10596607000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-13903786000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-10478135000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-14472075000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-9789787000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-12165466000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-5156444000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-15661373000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-5707302000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-10221034000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-5079669000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-11815820000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-6034378000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-9431054000.0</v>
+      </c>
+      <c r="BG25">
+        <v>-4630787000.0</v>
+      </c>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
     </row>
     <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...82 lines deleted...]
-      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -7998,51 +27135,51 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
     </row>
     <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>211</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8091,19528 +27228,674 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
     </row>
     <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>212</v>
       </c>
       <c r="B28">
-        <v>-8753332000.0</v>
+        <v>-843925000.0</v>
       </c>
       <c r="C28">
-        <v>-4621237000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="D28">
-        <v>-1199002000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="E28">
-        <v>-6303773000.0</v>
+        <v>-20043924000.0</v>
       </c>
       <c r="F28">
-        <v>-6108544000.0</v>
+        <v>-843925000.0</v>
       </c>
       <c r="G28">
-        <v>-125152432000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="H28">
-        <v>-124590910000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="I28">
-        <v>-13307641000.0</v>
+        <v>-16203924000.0</v>
       </c>
       <c r="J28">
-        <v>-11018197000.0</v>
+        <v>-843925000.0</v>
       </c>
       <c r="K28">
-        <v>-9610251000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="L28">
-        <v>-14580248000.0</v>
+        <v>-843924000.0</v>
       </c>
       <c r="M28">
-        <v>-21941328000.0</v>
+        <v>-13515924000.0</v>
       </c>
       <c r="N28">
-        <v>-131089444000.0</v>
+        <v>-843925000.0</v>
       </c>
       <c r="O28">
-        <v>-5591728000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="P28">
-        <v>-121676788000.0</v>
+        <v>-873488000.0</v>
       </c>
       <c r="Q28">
-        <v>-137544787000.0</v>
+        <v>-14718989000.0</v>
       </c>
       <c r="R28">
-        <v>-127352025000.0</v>
+        <v>-892302000.0</v>
       </c>
       <c r="S28">
-        <v>-125539202000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="T28">
-        <v>-125040676000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="U28">
-        <v>-154151879000.0</v>
+        <v>-19126926000.0</v>
       </c>
       <c r="V28">
-        <v>-122506821000.0</v>
+        <v>-886927000.0</v>
       </c>
       <c r="W28">
-        <v>-108174195000.0</v>
+        <v>-886926000.0</v>
       </c>
       <c r="X28">
-        <v>-111752636000.0</v>
+        <v>-3547705000.0</v>
       </c>
       <c r="Y28">
-        <v>-117857210000.0</v>
+        <v>-14976000000.0</v>
       </c>
       <c r="Z28">
-        <v>-142174517000.0</v>
+        <v>-32788497000.0</v>
       </c>
       <c r="AA28">
-        <v>-167110671000.0</v>
+        <v>-33588010000.0</v>
       </c>
       <c r="AB28">
-        <v>-117753715000.0</v>
+        <v>43302737000.0</v>
       </c>
       <c r="AC28">
-        <v>-187151519000.0</v>
+        <v>-14016000000.0</v>
       </c>
       <c r="AD28">
-        <v>-127478141000.0</v>
+        <v>36426097000.0</v>
       </c>
       <c r="AE28">
-        <v>-127804115000.0</v>
+        <v>-7685875000.0</v>
       </c>
       <c r="AF28">
-        <v>-135449245000.0</v>
+        <v>-23942771000.0</v>
       </c>
       <c r="AG28">
-        <v>-139506028000.0</v>
+        <v>-13248000000.0</v>
       </c>
       <c r="AH28">
-        <v>-117476133000.0</v>
+        <v>5038629000.0</v>
       </c>
       <c r="AI28">
-        <v>-115691659000.0</v>
+        <v>-1107915000.0</v>
       </c>
       <c r="AJ28">
-        <v>-141394631000.0</v>
+        <v>-29154637000.0</v>
       </c>
       <c r="AK28">
-        <v>-132151962000.0</v>
+        <v>-13248000000.0</v>
       </c>
       <c r="AL28">
-        <v>-136614220000.0</v>
+        <v>-24535670000.0</v>
       </c>
       <c r="AM28">
-        <v>-172208102000.0</v>
+        <v>-43049944000.0</v>
       </c>
       <c r="AN28">
-        <v>-155197950000.0</v>
+        <v>18790916000.0</v>
       </c>
       <c r="AO28">
-        <v>-165569889000.0</v>
+        <v>-13056000000.0</v>
       </c>
       <c r="AP28">
-        <v>-144434758000.0</v>
+        <v>6573823000.0</v>
       </c>
       <c r="AQ28">
-        <v>-156774403000.0</v>
+        <v>-14444591000.0</v>
       </c>
       <c r="AR28">
-        <v>-146009879000.0</v>
+        <v>-8813163000.0</v>
       </c>
       <c r="AS28">
-        <v>-191190717000.0</v>
+        <v>-12480000000.0</v>
       </c>
       <c r="AT28">
-        <v>-160888009000.0</v>
+        <v>12969618000.0</v>
       </c>
       <c r="AU28">
-        <v>-188367934000.0</v>
+        <v>-40966683000.0</v>
       </c>
       <c r="AV28">
-        <v>-131233511000.0</v>
+        <v>43069052000.0</v>
       </c>
       <c r="AW28">
-        <v>-148732321000.0</v>
+        <v>-10944000000.0</v>
       </c>
       <c r="AX28">
-        <v>-127834187000.0</v>
+        <v>4477422000.0</v>
       </c>
       <c r="AY28">
-        <v>-139942450000.0</v>
+        <v>-16024282000.0</v>
       </c>
       <c r="AZ28">
-        <v>-117087123000.0</v>
+        <v>-1826544000.0</v>
       </c>
       <c r="BA28">
-        <v>-108189576000.0</v>
+        <v>-10368000000.0</v>
       </c>
       <c r="BB28">
-        <v>-109399907000.0</v>
+        <v>104144525000.0</v>
       </c>
       <c r="BC28">
-        <v>-147577283000.0</v>
+        <v>-43318374000.0</v>
       </c>
       <c r="BD28">
-        <v>-57099719000.0</v>
-[...3 lines deleted...]
-      <c r="BG28"/>
+        <v>12880397000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-10034850000.0</v>
+      </c>
+      <c r="BF28">
+        <v>10122166000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-10845296000.0</v>
+      </c>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
     </row>
     <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>213</v>
       </c>
       <c r="B29">
-        <v>366622856000.0</v>
+        <v>4609924000.0</v>
       </c>
       <c r="C29">
-        <v>362927409000.0</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>25966505000.0</v>
+      </c>
+      <c r="D29">
+        <v>-2212632000.0</v>
+      </c>
       <c r="E29">
-        <v>391183980000.0</v>
+        <v>-2577215000.0</v>
       </c>
       <c r="F29">
-        <v>403883384000.0</v>
+        <v>-11278810000.0</v>
       </c>
       <c r="G29">
-        <v>398470362000.0</v>
+        <v>41855961000.0</v>
       </c>
       <c r="H29">
-        <v>370483266000.0</v>
+        <v>10865520000.0</v>
       </c>
       <c r="I29">
-        <v>367104311000.0</v>
+        <v>-4571670000.0</v>
       </c>
       <c r="J29">
-        <v>376153497000.0</v>
+        <v>16229854000.0</v>
       </c>
       <c r="K29">
-        <v>371724043000.0</v>
+        <v>-2807820000.0</v>
       </c>
       <c r="L29">
-        <v>361401760000.0</v>
+        <v>7652998000.0</v>
       </c>
       <c r="M29">
-        <v>360137244000.0</v>
+        <v>4010480000.0</v>
       </c>
       <c r="N29">
-        <v>368011295000.0</v>
+        <v>11556665000.0</v>
       </c>
       <c r="O29">
-        <v>365125870000.0</v>
+        <v>3378717000.0</v>
       </c>
       <c r="P29">
-        <v>353948461000.0</v>
+        <v>10384161000.0</v>
       </c>
       <c r="Q29">
-        <v>352947677000.0</v>
+        <v>2955780000.0</v>
       </c>
       <c r="R29">
-        <v>362202992000.0</v>
+        <v>6778631000.0</v>
       </c>
       <c r="S29">
-        <v>359942738000.0</v>
+        <v>4270597000.0</v>
       </c>
       <c r="T29">
-        <v>343063860000.0</v>
+        <v>12766942000.0</v>
       </c>
       <c r="U29">
-        <v>358321374000.0</v>
+        <v>5024937000.0</v>
       </c>
       <c r="V29">
-        <v>353717146000.0</v>
+        <v>6732370000.0</v>
       </c>
       <c r="W29">
-        <v>351701797000.0</v>
+        <v>4174331000.0</v>
       </c>
       <c r="X29">
-        <v>327342537000.0</v>
+        <v>22974868000.0</v>
       </c>
       <c r="Y29">
-        <v>325415557000.0</v>
+        <v>3359986000.0</v>
       </c>
       <c r="Z29">
-        <v>335141130000.0</v>
-[...33 lines deleted...]
-      <c r="BG29"/>
+        <v>6697194000.0</v>
+      </c>
+      <c r="AA29">
+        <v>2481827000.0</v>
+      </c>
+      <c r="AB29">
+        <v>9064222000.0</v>
+      </c>
+      <c r="AC29">
+        <v>4231402000.0</v>
+      </c>
+      <c r="AD29">
+        <v>13648823000.0</v>
+      </c>
+      <c r="AE29">
+        <v>6658723000.0</v>
+      </c>
+      <c r="AF29">
+        <v>20316552000.0</v>
+      </c>
+      <c r="AG29">
+        <v>3291445000.0</v>
+      </c>
+      <c r="AH29">
+        <v>13836433000.0</v>
+      </c>
+      <c r="AI29">
+        <v>6295527000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>16411422000.0</v>
+      </c>
+      <c r="AK29">
+        <v>10053554000.0</v>
+      </c>
+      <c r="AL29">
+        <v>12744630000.0</v>
+      </c>
+      <c r="AM29">
+        <v>6314335000.0</v>
+      </c>
+      <c r="AN29">
+        <v>19964312000.0</v>
+      </c>
+      <c r="AO29">
+        <v>6097536000.0</v>
+      </c>
+      <c r="AP29">
+        <v>11358993000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>6094425000.0</v>
+      </c>
+      <c r="AR29">
+        <v>13626491000.0</v>
+      </c>
+      <c r="AS29">
+        <v>10596607000.0</v>
+      </c>
+      <c r="AT29">
+        <v>13903786000.0</v>
+      </c>
+      <c r="AU29">
+        <v>10478135000.0</v>
+      </c>
+      <c r="AV29">
+        <v>14472075000.0</v>
+      </c>
+      <c r="AW29">
+        <v>9789787000.0</v>
+      </c>
+      <c r="AX29">
+        <v>12165466000.0</v>
+      </c>
+      <c r="AY29">
+        <v>5156444000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>15661373000.0</v>
+      </c>
+      <c r="BA29">
+        <v>5707302000.0</v>
+      </c>
+      <c r="BB29">
+        <v>10221034000.0</v>
+      </c>
+      <c r="BC29">
+        <v>5079669000.0</v>
+      </c>
+      <c r="BD29">
+        <v>11815820000.0</v>
+      </c>
+      <c r="BE29">
+        <v>6034378000.0</v>
+      </c>
+      <c r="BF29">
+        <v>9431054000.0</v>
+      </c>
+      <c r="BG29">
+        <v>4630787000.0</v>
+      </c>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
     </row>
     <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>214</v>
       </c>
       <c r="B30">
-        <v>290154095000.0</v>
+        <v>-5883751000.0</v>
       </c>
       <c r="C30">
-        <v>365906047000.0</v>
+        <v>-21808488000.0</v>
       </c>
       <c r="D30">
-        <v>246878985000.0</v>
+        <v>2824173000.0</v>
       </c>
       <c r="E30">
-        <v>224090161000.0</v>
+        <v>20055803000.0</v>
       </c>
       <c r="F30">
-        <v>229105326000.0</v>
+        <v>11563358000.0</v>
       </c>
       <c r="G30">
-        <v>186992801000.0</v>
+        <v>-40866361000.0</v>
       </c>
       <c r="H30">
-        <v>188434640000.0</v>
+        <v>-9976879000.0</v>
       </c>
       <c r="I30">
-        <v>2764625000.0</v>
+        <v>21266070000.0</v>
       </c>
       <c r="J30">
-        <v>4147905000.0</v>
+        <v>-14279678000.0</v>
       </c>
       <c r="K30">
-        <v>2561002000.0</v>
+        <v>3727732000.0</v>
       </c>
       <c r="L30">
-        <v>254573772000.0</v>
+        <v>-12530599000.0</v>
       </c>
       <c r="M30">
-        <v>162638948000.0</v>
+        <v>752982000.0</v>
       </c>
       <c r="N30">
-        <v>197122101000.0</v>
+        <v>2526849000.0</v>
       </c>
       <c r="O30">
-        <v>175411036000.0</v>
+        <v>-6496688000.0</v>
       </c>
       <c r="P30">
-        <v>130861573000.0</v>
+        <v>-7648030000.0</v>
       </c>
       <c r="Q30">
-        <v>169258469000.0</v>
+        <v>26150929000.0</v>
       </c>
       <c r="R30">
-        <v>188470714000.0</v>
+        <v>-6252810000.0</v>
       </c>
       <c r="S30">
-        <v>125410459000.0</v>
+        <v>-4793170000.0</v>
       </c>
       <c r="T30">
-        <v>128561910000.0</v>
+        <v>-3229392000.0</v>
       </c>
       <c r="U30">
-        <v>267133372000.0</v>
+        <v>2815717000.0</v>
       </c>
       <c r="V30">
-        <v>167829548000.0</v>
+        <v>4281570000.0</v>
       </c>
       <c r="W30">
-        <v>136438553000.0</v>
+        <v>-8777106000.0</v>
       </c>
       <c r="X30">
-        <v>199726616000.0</v>
+        <v>2723152000.0</v>
       </c>
       <c r="Y30">
-        <v>281098712000.0</v>
+        <v>4741402000.0</v>
       </c>
       <c r="Z30">
-        <v>281098712000.0</v>
+        <v>19089031000.0</v>
       </c>
       <c r="AA30">
-        <v>192392661000.0</v>
+        <v>24096588000.0</v>
       </c>
       <c r="AB30">
-        <v>305671763000.0</v>
+        <v>-33981576000.0</v>
       </c>
       <c r="AC30">
-        <v>354484463000.0</v>
+        <v>34519152000.0</v>
       </c>
       <c r="AD30">
-        <v>196711644000.0</v>
+        <v>-30267550000.0</v>
       </c>
       <c r="AE30">
-        <v>175236399000.0</v>
+        <v>6082661000.0</v>
       </c>
       <c r="AF30">
-        <v>195945938000.0</v>
-[...27 lines deleted...]
-      <c r="BG30"/>
+        <v>-3751600000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-13764950000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1645927000.0</v>
+      </c>
+      <c r="AI30">
+        <v>4027143000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>10226319000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-24095147000.0</v>
+      </c>
+      <c r="AL30">
+        <v>17802571000.0</v>
+      </c>
+      <c r="AM30">
+        <v>24933221000.0</v>
+      </c>
+      <c r="AN30">
+        <v>-23593633000.0</v>
+      </c>
+      <c r="AO30">
+        <v>948490000.0</v>
+      </c>
+      <c r="AP30">
+        <v>-14716006000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>10116985000.0</v>
+      </c>
+      <c r="AR30">
+        <v>-7437769000.0</v>
+      </c>
+      <c r="AS30">
+        <v>39702926000.0</v>
+      </c>
+      <c r="AT30">
+        <v>-21744547000.0</v>
+      </c>
+      <c r="AU30">
+        <v>19018573000.0</v>
+      </c>
+      <c r="AV30">
+        <v>-44683690000.0</v>
+      </c>
+      <c r="AW30">
+        <v>27105257000.0</v>
+      </c>
+      <c r="AX30">
+        <v>-15706766000.0</v>
+      </c>
+      <c r="AY30">
+        <v>8304088000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-11650209000.0</v>
+      </c>
+      <c r="BA30">
+        <v>-4593874000.0</v>
+      </c>
+      <c r="BB30">
+        <v>-13062806000.0</v>
+      </c>
+      <c r="BC30">
+        <v>4088019000.0</v>
+      </c>
+      <c r="BD30">
+        <v>-13216440000.0</v>
+      </c>
+      <c r="BE30">
+        <v>7378014000.0</v>
+      </c>
+      <c r="BF30">
+        <v>-11223872000.0</v>
+      </c>
+      <c r="BG30">
+        <v>12821884000.0</v>
+      </c>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
-    </row>
-[...18980 lines deleted...]
-      <c r="CJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>