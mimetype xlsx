--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1171,90 +1174,94 @@
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>22</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1870000.0</v>
+      </c>
       <c r="C7">
         <v>5441000.0</v>
       </c>
       <c r="D7">
         <v>47960000.0</v>
       </c>
       <c r="E7">
         <v>55827000.0</v>
       </c>
       <c r="F7">
         <v>227449903.0</v>
       </c>
       <c r="G7">
         <v>199202161.0</v>
       </c>
       <c r="H7">
         <v>217151447.0</v>
       </c>
       <c r="I7">
         <v>243444752.0</v>
       </c>
       <c r="J7">
         <v>42494019.0</v>
       </c>
       <c r="K7">
         <v>9130650.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>443000.0</v>
+      </c>
       <c r="C8">
         <v>28222000.0</v>
       </c>
       <c r="D8">
         <v>37476000.0</v>
       </c>
       <c r="E8">
         <v>37469000.0</v>
       </c>
       <c r="F8">
         <v>37406977.0</v>
       </c>
       <c r="G8">
         <v>352067.0</v>
       </c>
       <c r="H8">
         <v>350192.0</v>
       </c>
       <c r="I8">
         <v>350192.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1940,51 +1947,53 @@
       <c r="H25">
         <v>384771210.0</v>
       </c>
       <c r="I25">
         <v>421146600.0</v>
       </c>
       <c r="J25">
         <v>406308580.0</v>
       </c>
       <c r="K25">
         <v>420357250.0</v>
       </c>
       <c r="L25">
         <v>361227900.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>41</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>4983000.0</v>
+      </c>
       <c r="C26">
         <v>5236000.0</v>
       </c>
       <c r="D26">
         <v>11186000.0</v>
       </c>
       <c r="E26">
         <v>11219000.0</v>
       </c>
       <c r="F26">
         <v>11082000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
@@ -2041,51 +2050,53 @@
       </c>
       <c r="K28">
         <v>406390883.0</v>
       </c>
       <c r="L28">
         <v>374904933.0</v>
       </c>
       <c r="M28">
         <v>172048558.0</v>
       </c>
       <c r="N28">
         <v>62378170.0</v>
       </c>
       <c r="O28">
         <v>51765877.0</v>
       </c>
       <c r="P28">
         <v>90404696.0</v>
       </c>
       <c r="Q28"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>44</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>761337000.0</v>
+      </c>
       <c r="C29">
         <v>646438000.0</v>
       </c>
       <c r="D29">
         <v>583427000.0</v>
       </c>
       <c r="E29">
         <v>598195000.0</v>
       </c>
       <c r="F29">
         <v>437055806.0</v>
       </c>
       <c r="G29">
         <v>530845910.0</v>
       </c>
       <c r="H29">
         <v>533338781.0</v>
       </c>
       <c r="I29">
         <v>574938182.0</v>
       </c>
       <c r="J29">
         <v>785397330.0</v>
       </c>
       <c r="K29"/>
@@ -2170,51 +2181,53 @@
         <v>346583934.0</v>
       </c>
       <c r="J31">
         <v>380973760.0</v>
       </c>
       <c r="K31">
         <v>404269799.0</v>
       </c>
       <c r="L31">
         <v>347611278.0</v>
       </c>
       <c r="M31">
         <v>327200093.0</v>
       </c>
       <c r="N31">
         <v>232358111.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>86003000.0</v>
+      </c>
       <c r="C32">
         <v>96719000.0</v>
       </c>
       <c r="D32">
         <v>92939000.0</v>
       </c>
       <c r="E32">
         <v>104809000.0</v>
       </c>
       <c r="F32">
         <v>35717206.0</v>
       </c>
       <c r="G32">
         <v>39643457.0</v>
       </c>
       <c r="H32">
         <v>37590369.0</v>
       </c>
       <c r="I32">
         <v>33931144.0</v>
       </c>
       <c r="J32">
         <v>25625484.0</v>
       </c>
       <c r="K32"/>
@@ -2258,51 +2271,53 @@
       </c>
       <c r="K33">
         <v>789879815.0</v>
       </c>
       <c r="L33">
         <v>662792258.0</v>
       </c>
       <c r="M33">
         <v>498615819.0</v>
       </c>
       <c r="N33">
         <v>296007655.0</v>
       </c>
       <c r="O33">
         <v>160376331.0</v>
       </c>
       <c r="P33">
         <v>147647568.0</v>
       </c>
       <c r="Q33"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>49</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>268000.0</v>
+      </c>
       <c r="C34">
         <v>273000.0</v>
       </c>
       <c r="D34">
         <v>954000.0</v>
       </c>
       <c r="E34">
         <v>1007000.0</v>
       </c>
       <c r="F34">
         <v>942508.0</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
     </row>
     <row r="35" spans="1:17">
@@ -2681,51 +2696,53 @@
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>60</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>938003000.0</v>
+      </c>
       <c r="C45">
         <v>820416000.0</v>
       </c>
       <c r="D45">
         <v>775630000.0</v>
       </c>
       <c r="E45">
         <v>547469000.0</v>
       </c>
       <c r="F45">
         <v>604459105.0</v>
       </c>
       <c r="G45">
         <v>636368321.0</v>
       </c>
       <c r="H45">
         <v>662953202.0</v>
       </c>
       <c r="I45">
         <v>724614025.0</v>
       </c>
       <c r="J45">
         <v>752263372.0</v>
       </c>
       <c r="K45">
@@ -3446,411 +3463,417 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>12249000.0</v>
+      </c>
+      <c r="C2">
         <v>5066000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5223000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8659000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9734000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6070000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7251000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13402000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6212000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2016000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7258000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6456000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3320000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8814000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7140000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6390000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6209000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8578000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7929529.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6017704.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8344968.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9125321.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4159441.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3373587.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6679219.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4789935.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16490905.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18453053.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20721248.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8595092.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24836540.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>20774502.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18210130.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16104399.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17790162.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>16905748.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13988584.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>14448043.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11238756.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8716511.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9652632.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12482540.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9436193.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9959103.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9566892.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7038621.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6657248.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7338603.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9267319.0</v>
       </c>
       <c r="AX2">
         <v>9267319.0</v>
       </c>
       <c r="AY2">
+        <v>9267319.0</v>
+      </c>
+      <c r="AZ2">
         <v>5468205.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4340317.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3247781.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2514052.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>2863722.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2189000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3867,52 +3890,53 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3929,208 +3953,210 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>-436000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-433000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
         <v>46000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>745000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1468000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2069000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5253000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4048000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1044000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-151159.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-144023.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-140695.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-729135.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-705395.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-773419.0</v>
       </c>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
       <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
         <v>-146200000.0</v>
       </c>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
         <v>-135400000.0</v>
       </c>
-      <c r="AE5">
-[...1 lines deleted...]
-      </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>-110296000.0</v>
       </c>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
+        <v>0.0</v>
+      </c>
+      <c r="AM5">
         <v>-76242000.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5">
         <v>-66800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59700000.0</v>
       </c>
       <c r="AP5">
         <v>-59700000.0</v>
       </c>
       <c r="AQ5">
-        <v>0.0</v>
+        <v>-59700000.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
         <v>-35600000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
+        <v>0.0</v>
+      </c>
+      <c r="AX5">
         <v>-20800000.0</v>
       </c>
-      <c r="AX5">
-[...1 lines deleted...]
-      </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>-12400000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4147,1436 +4173,1465 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>22</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1746000.0</v>
+      </c>
       <c r="C7">
+        <v>1870000.0</v>
+      </c>
+      <c r="D7">
         <v>2093000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3636000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3530000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5441000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7495000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9349000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>48886000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>47960000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>50225000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>52285000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>53929000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>55827000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>139973000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>202981000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>222472000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>227449903.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>232663374.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>237842101.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>194547840.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>199202161.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>203787230.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>208324928.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>212832902.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>217151447.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>221637680.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>226221677.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>230684746.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>444000.0</v>
+      </c>
       <c r="C8">
-        <v>28225000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D8">
         <v>28225000.0</v>
       </c>
       <c r="E8">
+        <v>28225000.0</v>
+      </c>
+      <c r="F8">
         <v>28224000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>28222000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>37483000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>37482000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>37479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37476000.0</v>
       </c>
       <c r="K8">
         <v>37476000.0</v>
       </c>
       <c r="L8">
         <v>37476000.0</v>
       </c>
       <c r="M8">
+        <v>37476000.0</v>
+      </c>
+      <c r="N8">
         <v>37473000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>37469000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>37468000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>37434000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>37409000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>37406977.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>23405187.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>23411130.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>24</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>478619000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>477718000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>477098000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>476458000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>475812000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>474805000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>470400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>469583000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>468730000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>468006000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>467372000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>445051000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>426671000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>426102180.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>425312330.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>424629580.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>418698010.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>418180980.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>417617730.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>416811010.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>415934900.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>416841490.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>416155350.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>415516030.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>414950450.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>414508400.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>47214000.0</v>
+      </c>
+      <c r="C10">
         <v>46845000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>47057000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>49479000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>47447000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>46988000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47574000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47396000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48624000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46805000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>50760000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>50974000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>52553000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>50569000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>50622000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>45385000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>53246000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>55449000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>54476651.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>55421015.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>50196352.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>58365330.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>58217162.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>72913274.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>64468662.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>51723107.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>46213758.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>54842012.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>52288378.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>56903038.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>33271166.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>47890533.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>35283796.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>39457407.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>45814043.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>54814325.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>45239647.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>55952873.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>52970481.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>103129226.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>47470436.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>40109382.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>43306191.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>41888184.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>22083834.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>59879596.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>65997724.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>65986688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128117346.0</v>
       </c>
       <c r="AX10">
         <v>128117346.0</v>
       </c>
       <c r="AY10">
+        <v>128117346.0</v>
+      </c>
+      <c r="AZ10">
         <v>76977519.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9855950.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6574965.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15334123.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>4486011.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5460000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>26</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>46845000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>47057000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>49479000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>47447000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>46988000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>47574000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>50760000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>50974000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>52553000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>50569000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>50622000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>45385000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>53246000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>55448900.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>54476650.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>55421020.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>47214000.0</v>
+      </c>
+      <c r="C12">
         <v>46845000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>47057000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>49479000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>47447000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>46988000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>47574000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>47396000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>48624000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>46805000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>50760000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>50974000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>52553000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>50569000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>50622000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>45385000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>53246000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55449000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>54476651.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>55421015.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>50196350.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>58365330.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>58217162.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>72913274.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>64468662.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>51723107.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>46213758.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>54842012.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>52288378.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>56903038.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>33271166.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>47890533.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>35283796.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>39457407.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>45814043.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>54814325.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>45239647.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>55952873.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>52970481.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>103129226.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>47470436.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>40109382.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>43306191.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>41888184.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>22083834.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>59879596.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>65997724.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>65986688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128117346.0</v>
       </c>
       <c r="AX12">
         <v>128117346.0</v>
       </c>
       <c r="AY12">
+        <v>128117346.0</v>
+      </c>
+      <c r="AZ12">
         <v>76977519.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9855950.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6574965.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>15334123.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
-        <v>443000.0</v>
+        <v>444000.0</v>
       </c>
       <c r="C13">
         <v>443000.0</v>
       </c>
       <c r="D13">
         <v>443000.0</v>
       </c>
       <c r="E13">
+        <v>443000.0</v>
+      </c>
+      <c r="F13">
         <v>442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>440000.0</v>
       </c>
       <c r="G13">
         <v>440000.0</v>
       </c>
       <c r="H13">
+        <v>440000.0</v>
+      </c>
+      <c r="I13">
         <v>439000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433000.0</v>
       </c>
       <c r="K13">
         <v>433000.0</v>
       </c>
       <c r="L13">
         <v>433000.0</v>
       </c>
       <c r="M13">
+        <v>433000.0</v>
+      </c>
+      <c r="N13">
         <v>430000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>426000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>425000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>391000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>366000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363839.0</v>
       </c>
       <c r="T13">
         <v>363839.0</v>
       </c>
       <c r="U13">
+        <v>363839.0</v>
+      </c>
+      <c r="V13">
         <v>353554.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352067.0</v>
       </c>
       <c r="W13">
         <v>352067.0</v>
       </c>
       <c r="X13">
         <v>352067.0</v>
       </c>
       <c r="Y13">
+        <v>352067.0</v>
+      </c>
+      <c r="Z13">
         <v>351469.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350192.0</v>
       </c>
       <c r="AA13">
         <v>350192.0</v>
       </c>
       <c r="AB13">
         <v>350192.0</v>
       </c>
       <c r="AC13">
         <v>350192.0</v>
       </c>
       <c r="AD13">
         <v>350192.0</v>
       </c>
       <c r="AE13">
         <v>350192.0</v>
       </c>
       <c r="AF13">
         <v>350192.0</v>
       </c>
       <c r="AG13">
-        <v>340613.0</v>
+        <v>350192.0</v>
       </c>
       <c r="AH13">
         <v>340613.0</v>
       </c>
       <c r="AI13">
         <v>340613.0</v>
       </c>
       <c r="AJ13">
         <v>340613.0</v>
       </c>
       <c r="AK13">
         <v>340613.0</v>
       </c>
       <c r="AL13">
         <v>340613.0</v>
       </c>
       <c r="AM13">
         <v>340613.0</v>
       </c>
       <c r="AN13">
+        <v>340613.0</v>
+      </c>
+      <c r="AO13">
         <v>339754.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>263990.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>263297.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>262287.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>261659.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000.0</v>
       </c>
       <c r="AT13">
         <v>261000.0</v>
       </c>
       <c r="AU13">
         <v>261000.0</v>
       </c>
       <c r="AV13">
         <v>261000.0</v>
       </c>
       <c r="AW13">
         <v>261000.0</v>
       </c>
       <c r="AX13">
         <v>261000.0</v>
       </c>
       <c r="AY13">
+        <v>261000.0</v>
+      </c>
+      <c r="AZ13">
         <v>180500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.0</v>
       </c>
       <c r="BA13">
         <v>100.0</v>
       </c>
       <c r="BB13">
         <v>100.0</v>
       </c>
-      <c r="BC13"/>
+      <c r="BC13">
+        <v>100.0</v>
+      </c>
       <c r="BD13"/>
-      <c r="BE13">
+      <c r="BE13"/>
+      <c r="BF13">
         <v>100.0</v>
       </c>
-      <c r="BF13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>40857533.0</v>
+      </c>
+      <c r="C14">
         <v>40870009.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40712341.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40689775.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>40620908.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41762430.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>42362193.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>42010724.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41916276.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>41811455.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41754259.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>41706251.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>41679650.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>41493367.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>40115511.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>35574082.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>34429106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34363884.0</v>
       </c>
       <c r="S14">
         <v>34363884.0</v>
       </c>
       <c r="T14">
+        <v>34363884.0</v>
+      </c>
+      <c r="U14">
         <v>33500030.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33286809.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>33237297.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>33285255.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33356978.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33317114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33097831.0</v>
       </c>
       <c r="AA14">
         <v>33097831.0</v>
       </c>
       <c r="AB14">
         <v>33097831.0</v>
       </c>
       <c r="AC14">
         <v>33097831.0</v>
       </c>
       <c r="AD14">
         <v>33097831.0</v>
       </c>
       <c r="AE14">
         <v>33097831.0</v>
       </c>
       <c r="AF14">
+        <v>33097831.0</v>
+      </c>
+      <c r="AG14">
         <v>32703717.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32445415.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>33045043.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33575610.0</v>
       </c>
       <c r="AJ14">
         <v>33575610.0</v>
       </c>
       <c r="AK14">
         <v>33575610.0</v>
       </c>
       <c r="AL14">
+        <v>33575610.0</v>
+      </c>
+      <c r="AM14">
         <v>33575611.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33518013.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>27339539.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>26059879.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>26159808.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>26079260.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>26014629.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>25980600.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>26047244.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26100000.0</v>
       </c>
       <c r="AV14">
         <v>26100000.0</v>
       </c>
       <c r="AW14">
-        <v>19858333.0</v>
+        <v>26100000.0</v>
       </c>
       <c r="AX14">
         <v>19858333.0</v>
       </c>
       <c r="AY14">
+        <v>19858333.0</v>
+      </c>
+      <c r="AZ14">
         <v>14680435.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>18050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8050000.0</v>
       </c>
       <c r="BB14">
         <v>8050000.0</v>
       </c>
       <c r="BC14">
         <v>8050000.0</v>
       </c>
       <c r="BD14">
         <v>8050000.0</v>
       </c>
       <c r="BE14">
         <v>8050000.0</v>
       </c>
       <c r="BF14">
         <v>8050000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>8050000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>363839.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>353554.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352067.0</v>
       </c>
       <c r="W15">
         <v>352067.0</v>
       </c>
       <c r="X15">
         <v>352067.0</v>
       </c>
       <c r="Y15">
+        <v>352067.0</v>
+      </c>
+      <c r="Z15">
         <v>351469.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350192.0</v>
       </c>
       <c r="AA15">
         <v>350192.0</v>
       </c>
       <c r="AB15">
         <v>350192.0</v>
       </c>
       <c r="AC15">
         <v>350192.0</v>
       </c>
       <c r="AD15">
         <v>350192.0</v>
       </c>
       <c r="AE15">
         <v>350192.0</v>
       </c>
       <c r="AF15">
         <v>350192.0</v>
       </c>
       <c r="AG15">
-        <v>340613.0</v>
+        <v>350192.0</v>
       </c>
       <c r="AH15">
         <v>340613.0</v>
       </c>
       <c r="AI15">
         <v>340613.0</v>
       </c>
       <c r="AJ15">
         <v>340613.0</v>
       </c>
       <c r="AK15">
         <v>340613.0</v>
       </c>
       <c r="AL15">
         <v>340613.0</v>
       </c>
       <c r="AM15">
         <v>340613.0</v>
       </c>
       <c r="AN15">
+        <v>340613.0</v>
+      </c>
+      <c r="AO15">
         <v>339754.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>263990.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>263297.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>262287.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>261659.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000.0</v>
       </c>
       <c r="AT15">
         <v>261000.0</v>
       </c>
       <c r="AU15">
         <v>261000.0</v>
       </c>
       <c r="AV15">
         <v>261000.0</v>
       </c>
       <c r="AW15">
         <v>261000.0</v>
       </c>
       <c r="AX15">
-        <v>180500.0</v>
+        <v>261000.0</v>
       </c>
       <c r="AY15">
         <v>180500.0</v>
       </c>
       <c r="AZ15">
-        <v>100.0</v>
+        <v>180500.0</v>
       </c>
       <c r="BA15">
         <v>100.0</v>
       </c>
       <c r="BB15">
         <v>100.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>100.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>31</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>1452000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>655000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2532000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>197000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>482000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2792000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1385000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1611000.0</v>
       </c>
       <c r="L16">
         <v>1611000.0</v>
       </c>
       <c r="M16">
+        <v>1611000.0</v>
+      </c>
+      <c r="N16">
         <v>480000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1220000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>707000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1455000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>860000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2070000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1364185.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>975970.0</v>
       </c>
       <c r="U16">
         <v>975970.0</v>
       </c>
       <c r="V16">
+        <v>975970.0</v>
+      </c>
+      <c r="W16">
         <v>12003071.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10371797.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12148301.0</v>
       </c>
       <c r="Y16">
         <v>12148301.0</v>
       </c>
       <c r="Z16">
-        <v>386449.0</v>
+        <v>12148301.0</v>
       </c>
       <c r="AA16">
         <v>386449.0</v>
       </c>
-      <c r="AB16"/>
+      <c r="AB16">
+        <v>386449.0</v>
+      </c>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>507780.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1609367.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2135525.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2569505.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1192317.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1861504.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2586109.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>495229.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1542863.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1325101.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>796583.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2208877.0</v>
       </c>
       <c r="AX16">
         <v>2208877.0</v>
       </c>
       <c r="AY16">
+        <v>2208877.0</v>
+      </c>
+      <c r="AZ16">
         <v>874175.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1241426.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>934041.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>851045.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5593,180 +5648,182 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>11344000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7923000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>7433000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>6889000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4627000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5345000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>8878578.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10089582.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8449824.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9057693.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10216090.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7346125.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>8773038.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>10172068.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>7668711.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8082658.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8515023.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>8862154.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>7550984.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>7283313.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5225895.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4535581.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4564700.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4587833.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3843594.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>3352588.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>3720854.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>4192230.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>4000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3730374.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>4229617.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18">
         <v>5133979.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5783,52 +5840,53 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5845,52 +5903,53 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -5907,750 +5966,764 @@
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22">
+        <v>13039000.0</v>
+      </c>
+      <c r="C22">
         <v>8912000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10005000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9997000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11190000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11308000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11574000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13208000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11934000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12558000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14895000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14219000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14537000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15718000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>19178000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18638000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15084000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11095000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10267752.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9457085.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9055373.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10274062.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8921239.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6571304.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10696789.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10158735.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9027903.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9748034.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11264168.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>12812039.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14773932.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>12488040.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10918449.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9632246.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9150686.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7680806.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7970981.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7339252.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6588014.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4751848.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4300202.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3969483.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4128318.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4228606.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3817631.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2486340.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2855781.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1680412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161805.0</v>
       </c>
       <c r="AX22">
         <v>1161805.0</v>
       </c>
       <c r="AY22">
+        <v>1161805.0</v>
+      </c>
+      <c r="AZ22">
         <v>1221991.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>977694.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>829612.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>666240.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
-      <c r="BE22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>565430.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>622000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>789602000.0</v>
+      </c>
+      <c r="C23">
         <v>788724000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>799812000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>703819000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>690419000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>704799000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>722813000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>742030000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>704134000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>690951000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>686400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>696149000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>708384000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>723859000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>720102000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>733043000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>721758000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>724532000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>728556984.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>732979903.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>727102870.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>752007855.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>762003770.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>780158261.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>778770514.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>772438430.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>766676360.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>783257145.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>809846867.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>844759801.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>837322312.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>854910139.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>852448177.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>845539989.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>861710616.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>875744208.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>869842760.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>883642723.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>879936498.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>804711168.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>775504816.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>778197608.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>750802670.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>705696584.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>633672458.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>570840873.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>557349062.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>498102196.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>506870962.0</v>
       </c>
       <c r="AX23">
         <v>506870962.0</v>
       </c>
       <c r="AY23">
+        <v>506870962.0</v>
+      </c>
+      <c r="AZ23">
         <v>363873765.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>238959117.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>214398506.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>179960468.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>103359000.0</v>
+      </c>
+      <c r="C24">
         <v>127000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>116143000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>25000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>20459000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>38796000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>44176000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>23113000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>39590000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>46043000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>72348000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>86663000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>115869000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>90204000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>118282000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>139986000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>129998210.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>136470315.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>128028820.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>181242075.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>188054568.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>182016450.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>192387570.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>182627340.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>187066840.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>183478660.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>188274120.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>197442751.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>205519705.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>317313028.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>326784634.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>359477671.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>406308000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>406211000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>415366000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>409727000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>420357000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>407756000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>341984000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>350851000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>361229000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>355025000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>326541000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>266713000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>212431000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>199200000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>144670000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>148069000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>108561000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>111249000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>113931000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>83575000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>60280000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>58550000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>40</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>127000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>116143000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20459000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>38796000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>20000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>88184000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>115002000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>129905000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>159512000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>134330000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>291396000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>317002000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>335369050.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>347285450.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>340264270.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>355761060.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>367304730.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>365945000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>380957400.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>375798140.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>384771210.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>385718530.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>395033430.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>408683420.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>421146600.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>4983000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>5236000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>11186000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>11484000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>11699000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>11219000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6667,1328 +6740,1360 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>57891000.0</v>
+      </c>
+      <c r="C28">
         <v>82025000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>71179000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-20843000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-23458000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2751000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-17562000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6129000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23375000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>47181000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>51942000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>80238000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>101255000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>134054000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>193355000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>291016000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>325007000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>317102000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>329734030.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>325500245.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>168040573.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>351347795.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>348866544.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>345494362.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>363629843.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>372711353.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>378700226.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>379425608.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>397148266.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>414895962.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>413813867.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>409161468.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>418570214.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>407460182.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>400183687.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>401606728.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>406361031.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>406390883.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>404307437.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>273955020.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>364745191.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>374904933.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>345783332.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>313024545.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>270025364.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>173649000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>152968500.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>92239727.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33476198.0</v>
       </c>
       <c r="AX28">
         <v>33476198.0</v>
       </c>
       <c r="AY28">
+        <v>33476198.0</v>
+      </c>
+      <c r="AZ28">
         <v>44920762.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>114694449.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>94110035.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>51765877.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>44</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>758145000.0</v>
+      </c>
       <c r="C29">
+        <v>761337000.0</v>
+      </c>
+      <c r="D29">
         <v>744309000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>643251000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>631136000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>646438000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>649515000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>661891000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>591056000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>583427000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>569519000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>582700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>594249000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>598195000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>520289000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>469559000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>443460000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>437055806.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>450069661.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>453756044.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>512067565.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>530845910.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>542894170.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>555438656.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>546934738.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>52780000.0</v>
+      </c>
+      <c r="C30">
         <v>47537000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>53570000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>52790000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47741000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60871000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>65079000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>75168000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>60343000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>56234000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>50793000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>63060000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>68936000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>79843000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>65474000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>51921000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27623000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20304000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18523409.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16633765.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19491198.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17808496.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19725099.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>33247982.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>27705982.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30083358.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24839193.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>24401046.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>28360263.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28246216.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>28826457.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>26012564.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>28219384.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>27264803.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>28784479.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>28030534.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26815143.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>23231418.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>21492888.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>19887897.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20245597.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>26189316.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>21855810.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>16444735.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>12710664.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4985900.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3732103.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1472126.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>535822.0</v>
       </c>
       <c r="AX30">
         <v>535822.0</v>
       </c>
       <c r="AY30">
+        <v>535822.0</v>
+      </c>
+      <c r="AZ30">
         <v>1061885.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1073482.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1721989.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1362645.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>2571478.0</v>
       </c>
-      <c r="BF30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:58">
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>517042000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>469399000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>416285000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>336139000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>287679000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>291954415.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>298522354.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>310676885.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>312945434.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>320334946.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>339597694.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>345355948.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>331669135.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>326055768.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>323421383.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>328494776.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>337872206.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>346583934.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>363541546.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>375287446.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>378064556.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>380973760.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>395951641.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>400476984.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>402216870.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>404269799.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>347611278.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>327200093.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>232358111.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
-      <c r="BA31">
+      <c r="BA31"/>
+      <c r="BB31">
         <v>108350297.0</v>
       </c>
-      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-      <c r="BE31">
+      <c r="BE31"/>
+      <c r="BF31">
         <v>60364624.0</v>
       </c>
-      <c r="BF31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>116157000.0</v>
+      </c>
       <c r="C32">
+        <v>86003000.0</v>
+      </c>
+      <c r="D32">
         <v>90151000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>89191000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>84119000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>96719000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>95580000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>101697000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>70135000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>92939000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>80732000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>96435000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>101114000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>104809000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>22797000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>99569000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>67105000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>35717206.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>31291322.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>31268457.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>28374189.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>39643457.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>36449736.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>67139781.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>38910147.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>643417000.0</v>
+      </c>
+      <c r="C33">
         <v>676874000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>683637000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>583692000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>575440000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>578250000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>590050000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>599653000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>560250000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>564173000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>563088000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>561100000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>563453000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>566121000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>571467000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>568617000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>576246000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>630315000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>638348253.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>643602444.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>641246366.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>649464411.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>670642280.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>661012209.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>669746730.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>674419135.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>682348532.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>690097843.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>713542139.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>735290900.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>757039511.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>762638090.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>770669357.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>761656851.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>768478090.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>776191237.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>781234447.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>789879815.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>773037600.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>667799608.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>656768496.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>662792258.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>674231471.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>635721724.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>588760238.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>498615819.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>480585745.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>425888015.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374174718.0</v>
       </c>
       <c r="AX33">
         <v>374174718.0</v>
       </c>
       <c r="AY33">
+        <v>374174718.0</v>
+      </c>
+      <c r="AZ33">
         <v>282284138.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>224752941.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>202103721.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>160376331.0</v>
       </c>
-      <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
-    </row>
-    <row r="34" spans="1:58">
+      <c r="BG33"/>
+    </row>
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>49</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>268000.0</v>
+      </c>
       <c r="C34">
-        <v>273000.0</v>
+        <v>268000.0</v>
       </c>
       <c r="D34">
         <v>273000.0</v>
       </c>
       <c r="E34">
         <v>273000.0</v>
       </c>
       <c r="F34">
         <v>273000.0</v>
       </c>
       <c r="G34">
-        <v>954000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="H34">
         <v>954000.0</v>
       </c>
       <c r="I34">
         <v>954000.0</v>
       </c>
       <c r="J34">
         <v>954000.0</v>
       </c>
       <c r="K34">
-        <v>1007000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="L34">
         <v>1007000.0</v>
       </c>
       <c r="M34">
         <v>1007000.0</v>
       </c>
       <c r="N34">
         <v>1007000.0</v>
       </c>
       <c r="O34">
-        <v>943000.0</v>
+        <v>1007000.0</v>
       </c>
       <c r="P34">
         <v>943000.0</v>
       </c>
       <c r="Q34">
         <v>943000.0</v>
       </c>
       <c r="R34">
+        <v>943000.0</v>
+      </c>
+      <c r="S34">
         <v>942508.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>104788000.0</v>
+      </c>
+      <c r="C35">
         <v>128540000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>117840000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>26850000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>21100000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>39545000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>21589000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>46592000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>25399000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>82668000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>89735000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>116719000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>133154000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>164488000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>140936000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>295004000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>318629000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>337034000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>348075873.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>341146725.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>356675121.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>368772922.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>367494322.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>382796042.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>376987742.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>385953736.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>386914928.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>396336333.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>410045481.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>422638110.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>404343803.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>414646728.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>411841055.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>406308575.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>406210700.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>415366364.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>409727193.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>420357248.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>407756525.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>341984589.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>350850570.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>360727904.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>355024195.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>326540605.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>266712807.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>212430688.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>199200277.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>144670759.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148068662.0</v>
       </c>
       <c r="AX35">
         <v>148068662.0</v>
       </c>
       <c r="AY35">
+        <v>148068662.0</v>
+      </c>
+      <c r="AZ35">
         <v>111249224.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>113930913.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>83575000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>60280082.0</v>
       </c>
-      <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
-    </row>
-    <row r="36" spans="1:58">
+      <c r="BG35"/>
+    </row>
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>33793000.0</v>
+      </c>
+      <c r="C36">
         <v>31988000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>33508000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>28963000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>19525000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>16998000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>17515000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>19160000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>36684000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>14857000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11718000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7923000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7617000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7433000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>9397000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>18174000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>18031000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>12741000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>23131994.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>22082961.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>15377477.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>15664964.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>13648425.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>12465485.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>13893122.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>10548711.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>10596950.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>11007177.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>11332410.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>10676875.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>9719243.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>7641375.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6930298.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>9393479.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>7737803.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>6249904.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3542309.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3929839.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>7109718.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>22520478.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4348673.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4163325.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>13743731.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>13484069.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>13699438.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>13011810.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>11926191.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>9887069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8277236.0</v>
       </c>
       <c r="AX36">
         <v>8277236.0</v>
       </c>
       <c r="AY36">
+        <v>8277236.0</v>
+      </c>
+      <c r="AZ36">
         <v>5702196.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>6619939.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>6323052.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>5885152.0</v>
       </c>
-      <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
-    </row>
-    <row r="37" spans="1:58">
+      <c r="BG36"/>
+    </row>
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8005,804 +8110,816 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>53</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>36971000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>38546000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>37729000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>31492000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>27079000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>32045000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>34113000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>32435000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>27488000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>24182000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9397000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7274000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11310000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>14773307.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>15257615.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>25209791.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>14748329.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>15664964.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>12859359.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>11653038.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>13052068.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>10548711.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>10050400.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>10045150.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>11742154.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>10450984.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>10163313.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>8105895.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>7415581.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2880000.0</v>
       </c>
       <c r="AI38">
         <v>2880000.0</v>
       </c>
       <c r="AJ38">
         <v>2880000.0</v>
       </c>
       <c r="AK38">
+        <v>2880000.0</v>
+      </c>
+      <c r="AL38">
         <v>678000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3720854.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>636000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>598000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>592000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>3730374.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>9009000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>9230000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>8902000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>8626000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>8092000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>6811000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>5887000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3795000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3860000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3976000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>3822000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>3234000.0</v>
       </c>
-      <c r="BC38"/>
       <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>157621.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1769000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:58">
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>33152000.0</v>
+      </c>
+      <c r="C39">
         <v>8556000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5543000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7861000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8601000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7382000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8536000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6605000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>22983000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>11181000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6864000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6796000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8905000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11608000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>13361000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>48482000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>49559000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7369000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6940919.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7865594.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3350581.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>16095556.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4497990.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6413492.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6152351.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6054095.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4246974.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4168210.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4391919.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>12293692.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3411246.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5880912.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>7357191.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>7528682.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>9483318.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9027306.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8582542.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7239365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25847515.0</v>
       </c>
       <c r="AN39">
         <v>25847515.0</v>
       </c>
       <c r="AO39">
+        <v>25847515.0</v>
+      </c>
+      <c r="AP39">
         <v>46720085.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45137169.0</v>
       </c>
       <c r="AQ39">
         <v>45137169.0</v>
       </c>
       <c r="AR39">
+        <v>45137169.0</v>
+      </c>
+      <c r="AS39">
         <v>7063277.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>5610997.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4236754.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3666638.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2649318.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900451.0</v>
       </c>
       <c r="AX39">
         <v>2900451.0</v>
       </c>
       <c r="AY39">
+        <v>2900451.0</v>
+      </c>
+      <c r="AZ39">
         <v>1979975.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2299050.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3168219.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2221129.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>4925497.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>819000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:58">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>15742000.0</v>
+      </c>
+      <c r="C40">
         <v>20183000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>19477000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>17686000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>17767000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18313000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>17763000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>19391000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>18598000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>19204000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>19737000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>16658000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>18356000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>21753000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>14007000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>14672000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>10771000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>11393000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>13488887.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>11340793.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>350231.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>12400489.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>10696027.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>12317774.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>12323655.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>17158267.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1850088.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2041696.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1816769.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>17781775.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1859193.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1796190.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2319481.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1544241.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1971083.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1940423.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2036628.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2073345.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2013386.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3584475.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2346699.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3042090.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1976373.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2146935.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1974714.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>5379690.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2196626.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>775207.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>766308.0</v>
       </c>
       <c r="AX40">
         <v>766308.0</v>
       </c>
       <c r="AY40">
+        <v>766308.0</v>
+      </c>
+      <c r="AZ40">
         <v>621745.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1660253.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1181387.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1104382.0</v>
       </c>
-      <c r="BC40"/>
       <c r="BD40"/>
-      <c r="BE40">
+      <c r="BE40"/>
+      <c r="BF40">
         <v>422615.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>973000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:58">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>1007000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>943000.0</v>
       </c>
       <c r="P41">
         <v>943000.0</v>
       </c>
       <c r="Q41">
         <v>943000.0</v>
       </c>
       <c r="R41">
+        <v>943000.0</v>
+      </c>
+      <c r="S41">
         <v>942508.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>445625000.0</v>
+      </c>
+      <c r="C42">
         <v>445095000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>444194000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>443574000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>442934000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>442288000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>459169000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>457274000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>456404000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>455580000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>454764000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>453947000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>453094000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>452370000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>451736000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>429415000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>411035000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>410466000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>409676569.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>408993811.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>402921547.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>402545218.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>402268824.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>401462105.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>400585994.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>401492585.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>400806445.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>400167120.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>399601545.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>399159494.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>398734356.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>398254935.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>392464493.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>390201076.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>401349565.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>401235303.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>401121042.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>401006780.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>400846274.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>399896551.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>334827053.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>336947824.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>334486280.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>334126175.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>335557863.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>337803585.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>341317134.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>343579550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345730317.0</v>
       </c>
       <c r="AX42">
         <v>345730317.0</v>
       </c>
       <c r="AY42">
+        <v>345730317.0</v>
+      </c>
+      <c r="AZ42">
         <v>245686480.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>117078877.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>117073252.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>116992857.0</v>
       </c>
-      <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
-    </row>
-    <row r="43" spans="1:58">
+      <c r="BG42"/>
+    </row>
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8819,52 +8936,53 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8881,714 +8999,727 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>60</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>609624000.0</v>
+      </c>
       <c r="C45">
+        <v>938003000.0</v>
+      </c>
+      <c r="D45">
         <v>647049000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>553538000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>550751000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>820416000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>562845000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>571293000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>523566000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>775630000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>540170000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>541693000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>544137000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>547469000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>550626000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>618392653.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>625868889.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>636368321.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>656993855.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>648546724.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>655853608.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>662953202.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>671751582.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>679090666.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>702209729.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>724614025.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>747320268.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>754996715.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>763739059.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>752263372.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>760740287.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>769941333.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>777692138.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>785949976.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>765927882.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>645279130.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>652419823.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>658628933.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>660487740.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>622237655.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>575060800.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>485604009.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>468659554.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>416000946.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>365897482.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>290715368.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>276581942.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>218133002.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>195780669.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>154491179.0</v>
       </c>
-      <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>609624000.0</v>
+      </c>
+      <c r="C46">
         <v>639903000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>645091000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>549701000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>550751000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>556016000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>562845000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>571293000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>523566000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>538130000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>540170000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>541693000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>544137000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>547469000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>550626000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>549882000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>553502000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>606492000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>612081120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>618392653.0</v>
       </c>
       <c r="U46">
         <v>618392653.0</v>
       </c>
       <c r="V46">
+        <v>618392653.0</v>
+      </c>
+      <c r="W46">
         <v>633799447.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>656993855.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>648546724.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>655853608.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>663870424.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>671751582.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>679090666.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>702209729.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>724614025.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>747320268.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>754996715.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>763739059.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>752263372.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>760740287.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>769941333.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>777692138.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>785949976.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>765927882.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>645279130.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>652419823.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>658628933.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>660487740.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>622237655.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>575060800.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>485604009.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>468659554.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>416000946.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365897482.0</v>
       </c>
       <c r="AX46">
         <v>365897482.0</v>
       </c>
       <c r="AY46">
+        <v>365897482.0</v>
+      </c>
+      <c r="AZ46">
         <v>276581942.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>218133002.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>195780669.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>154491179.0</v>
       </c>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
-    </row>
-    <row r="47" spans="1:58">
+      <c r="BG46"/>
+    </row>
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>62</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>639903000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>645091000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>545963000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>543948000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>551171000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>558005000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>528975000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>528665000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>535965000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>541939000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>550626000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>549882000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>553502000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>604459105.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>612081120.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>618392653.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>626498037.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>633799447.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>657782921.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>649359171.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>656694662.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>663870424.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>669418130.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>677172690.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>701799985.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>724839916.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>746876198.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>754532195.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>763253776.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>758777000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>765598000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>773311000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>780557000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>789880000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>772401000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>667202000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>656177000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>662793000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>665223000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>626492000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>579858000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>489990000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>472494000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>419077000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>368288000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>292213000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>278424000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>220777000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>198282000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>157142000.0</v>
       </c>
-      <c r="BC47"/>
       <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>148097115.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>145878000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:58">
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>208717000.0</v>
+      </c>
+      <c r="C48">
         <v>188799000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>183529000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>174234000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>167301000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>164914000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>167389000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>160002000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>111103000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>81388000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>61845000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>49347000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>40101000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>15135000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-37945000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-98920000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-127770000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-119920000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-111366895.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-98536742.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-90329667.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-81833204.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-62317802.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-55684805.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-69268328.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-75787009.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-77735254.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-72022536.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-62079531.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-52925752.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-35543002.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-23317681.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-14740550.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-9567930.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-5738537.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1098932.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>755215.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>2922406.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>6610184.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>15089632.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>13735789.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>10400157.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>13933674.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2122944.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-5797209.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-10864492.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-12726375.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-12843673.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12938418.0</v>
       </c>
       <c r="AX48">
         <v>-12938418.0</v>
       </c>
       <c r="AY48">
+        <v>-12938418.0</v>
+      </c>
+      <c r="AZ48">
         <v>-10832282.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-9912255.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-8723055.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-8682363.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
-      <c r="BE48">
+      <c r="BE48"/>
+      <c r="BF48">
         <v>-5382975.0</v>
       </c>
-      <c r="BF48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9605,602 +9736,611 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>2517000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>6436000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>6434000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>6579000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13216000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>12927000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>13800000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>15138000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>15795000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>15103186.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>15076992.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>15050339.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>17880056.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>22456396.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>21280022.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>17695140.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>32638262.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>20216171.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>19797647.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>19771824.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>21309147.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>22834543.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>34022095.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>34481025.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>37171634.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>37071548.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>36487931.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>456421053.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>451600678.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>41827480.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>457277918.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>377000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>412000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>27014500.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>17876390.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>119239015.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
-      <c r="BA50">
+      <c r="BA50"/>
+      <c r="BB50">
         <v>17118515.0</v>
       </c>
-      <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-      <c r="BE50">
+      <c r="BE50"/>
+      <c r="BF50">
         <v>40570950.0</v>
       </c>
-      <c r="BF50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>105105000.0</v>
+      </c>
+      <c r="C51">
         <v>128870000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>118236000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>28636000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>23989000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>44237000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>30012000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>53525000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>71999000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>93986000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>102702000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>131212000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>153808000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>184623000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>243977000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>336401000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>378253000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>372551000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>384210681.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>380921260.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>392755910.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>409713125.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>407083706.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>418407636.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>428098505.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>424434460.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>424913984.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>434267620.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>449436644.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>471799000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>447085033.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>457052000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>453854010.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>446917589.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>445997730.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>456421053.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>451600678.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>462343756.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>457277918.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>377084246.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>412215627.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>415014315.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>389089523.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>354912729.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>292109198.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>233528597.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>218966224.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>158226415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161593544.0</v>
       </c>
       <c r="AX51">
         <v>161593544.0</v>
       </c>
       <c r="AY51">
+        <v>161593544.0</v>
+      </c>
+      <c r="AZ51">
         <v>121898281.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>124550399.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>100685000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>67100000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
-    </row>
-    <row r="52" spans="1:58">
+      <c r="BG51"/>
+    </row>
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>585000.0</v>
+      </c>
+      <c r="C52">
         <v>598000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>669000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2059000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3162000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4965000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9377000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7887000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>47554000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12272000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>13974000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>21661000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>21142000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>103984000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>42340000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>60567000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>36460000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>36134808.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>39774535.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>36994850.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>41374177.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>40056286.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>36314910.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>51110763.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>38480724.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>37999056.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>37931287.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>39391163.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>49160890.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>42741230.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>42405273.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>42012955.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>40609014.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>39787030.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>41054689.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>41873485.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>41986508.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>49521393.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>35099656.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>61365057.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>53786411.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>34065328.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>28372124.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>25396391.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>19497466.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>19765947.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>13555656.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13524882.0</v>
       </c>
       <c r="AX52">
         <v>13524882.0</v>
       </c>
       <c r="AY52">
+        <v>13524882.0</v>
+      </c>
+      <c r="AZ52">
         <v>10649057.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>10619486.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>17110000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>6819918.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>40570950.0</v>
       </c>
-      <c r="BF52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:58">
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
+      <c r="L53"/>
       <c r="M53">
         <v>201000.0</v>
       </c>
       <c r="N53">
+        <v>201000.0</v>
+      </c>
+      <c r="O53">
         <v>4927000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>6577000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
+      <c r="R53"/>
       <c r="S53">
         <v>307000.0</v>
       </c>
-      <c r="T53"/>
+      <c r="T53">
+        <v>307000.0</v>
+      </c>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10217,738 +10357,751 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>789602000.0</v>
+      </c>
+      <c r="C55">
         <v>788724000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>799812000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>703819000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>690419000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>704799000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>722813000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>742030000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>704134000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>690951000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>686400000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>696149000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>708384000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>723859000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>720102000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>733043000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>721758000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>724532000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>728556984.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>732979903.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>727102870.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>752007855.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>762003770.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>780158261.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>778770514.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>772438430.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>766676360.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>783257145.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>809846867.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>844759801.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>837322312.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>854910139.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>852448177.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>845539989.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>861710616.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>875744208.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>869842760.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>883642723.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>879936498.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>804711168.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>775504816.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>778197608.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>750802670.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>705696584.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>633672458.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>570840873.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>557349062.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>498102196.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>506870962.0</v>
       </c>
       <c r="AX55">
         <v>506870962.0</v>
       </c>
       <c r="AY55">
+        <v>506870962.0</v>
+      </c>
+      <c r="AZ55">
         <v>363873765.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>238959117.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>214398506.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>179960468.0</v>
       </c>
-      <c r="BC55"/>
       <c r="BD55"/>
-      <c r="BE55">
+      <c r="BE55"/>
+      <c r="BF55">
         <v>162771911.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>160631000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:58">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>146185000.0</v>
+      </c>
+      <c r="C56">
         <v>111850000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>116175000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>120127000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>114979000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>126549000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>132763000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>142377000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>143884000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>126778000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>123312000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>135049000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>144931000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>157738000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>148635000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>164426000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>145512000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>94217000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>90208731.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>89377459.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>85856504.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>102543444.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>91361490.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>119146052.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>109023784.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>98019295.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>84327828.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>93159302.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>96304728.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>109468901.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>80282801.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>92272049.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>81778820.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>83883138.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>93232526.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>99552971.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>88608313.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>93762908.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>106898898.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>136911560.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>118736320.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>115405350.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>76571199.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>69974860.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>44912220.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>72225054.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>76763317.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>72214181.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132696244.0</v>
       </c>
       <c r="AX56">
         <v>132696244.0</v>
       </c>
       <c r="AY56">
+        <v>132696244.0</v>
+      </c>
+      <c r="AZ56">
         <v>81589627.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>14206176.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>12294785.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>19584137.0</v>
       </c>
-      <c r="BC56"/>
       <c r="BD56"/>
-      <c r="BE56">
+      <c r="BE56"/>
+      <c r="BF56">
         <v>12548416.0</v>
       </c>
-      <c r="BF56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:58">
+      <c r="BG56"/>
+    </row>
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>30028000.0</v>
+      </c>
+      <c r="C57">
         <v>25847000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>26024000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>30936000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>30860000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29830000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>37183000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>40680000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>73749000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>33839000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>42580000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>38614000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>43817000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>52929000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>125838000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>64857000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>78407000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>58501000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>58917409.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>58109002.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>57482315.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>62899987.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>54911754.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>52006271.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>70113637.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>60428926.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>56340049.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>58426036.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>61929180.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>75537757.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>69436963.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>64975965.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>62542566.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>58257654.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>59548275.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>59900860.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>57898697.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>59015676.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>64382902.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>47400642.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>75827414.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>69858426.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>47096234.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>42645201.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>36937997.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>31210092.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>29297026.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>22434560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25749401.0</v>
       </c>
       <c r="AX57">
         <v>25749401.0</v>
       </c>
       <c r="AY57">
+        <v>25749401.0</v>
+      </c>
+      <c r="AZ57">
         <v>17589843.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>17861482.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>22473209.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>11289397.0</v>
       </c>
-      <c r="BC57"/>
       <c r="BD57"/>
-      <c r="BE57">
+      <c r="BE57"/>
+      <c r="BF57">
         <v>43857287.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>39027000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:58">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>134816000.0</v>
+      </c>
+      <c r="C58">
         <v>154387000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>143864000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>57786000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>51960000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>69375000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>58772000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>87272000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>99148000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>116507000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>132315000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>155333000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>176971000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>217417000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>266774000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>359861000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>397036000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>395535000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>406993282.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>399255727.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>414157436.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>431672909.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>422406076.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>434802313.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>447101379.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>446382662.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>443254977.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>454762369.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>471974661.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>498175867.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>473780766.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>479622693.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>474383621.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>464566229.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>465758975.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>475267224.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>467625890.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>479372924.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>472139427.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>389385231.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>426677984.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>430586330.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>402120429.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>369185806.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>303650804.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>243640780.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>228497303.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>167105319.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173818063.0</v>
       </c>
       <c r="AX58">
         <v>173818063.0</v>
       </c>
       <c r="AY58">
+        <v>173818063.0</v>
+      </c>
+      <c r="AZ58">
         <v>128839067.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>131792395.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>106048209.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>71569479.0</v>
       </c>
-      <c r="BC58"/>
       <c r="BD58"/>
-      <c r="BE58">
+      <c r="BE58"/>
+      <c r="BF58">
         <v>102407287.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>99027000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:58">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10965,344 +11118,349 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>654786000.0</v>
+      </c>
+      <c r="C60">
         <v>634337000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>655948000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>646033000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>638459000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>635424000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>664041000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>654758000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>604986000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>574444000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>554085000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>540816000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>531413000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>506442000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>453328000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>373182000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>324722000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>328997000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>321563702.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>333724176.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>312945434.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>320334946.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>339597694.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>345355948.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>331669135.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>326055768.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>323421383.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>328494776.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>337872206.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>346583934.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>363541546.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>375287446.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>378064556.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>380973760.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>395951641.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>400476984.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>402216870.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>404269799.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>407797071.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>415325937.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>348826832.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>347611278.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>348682241.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>336510778.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>330021654.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>327200093.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>328851759.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>330996877.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333052899.0</v>
       </c>
       <c r="AX60">
         <v>333052899.0</v>
       </c>
       <c r="AY60">
+        <v>333052899.0</v>
+      </c>
+      <c r="AZ60">
         <v>235034698.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>107166722.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>108350297.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>108390989.0</v>
       </c>
-      <c r="BC60"/>
       <c r="BD60"/>
-      <c r="BE60">
+      <c r="BE60"/>
+      <c r="BF60">
         <v>60364624.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>61604000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:58">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-15635770.0</v>
       </c>
       <c r="T61">
         <v>-15635770.0</v>
       </c>
       <c r="U61">
         <v>-15635770.0</v>
       </c>
       <c r="V61">
         <v>-15635770.0</v>
       </c>
       <c r="W61">
-        <v>-15348910.0</v>
+        <v>-15635770.0</v>
       </c>
       <c r="X61">
         <v>-15348910.0</v>
       </c>
       <c r="Y61">
         <v>-15348910.0</v>
       </c>
       <c r="Z61">
         <v>-15348910.0</v>
       </c>
       <c r="AA61">
         <v>-15348910.0</v>
       </c>
       <c r="AB61">
         <v>-15348910.0</v>
       </c>
       <c r="AC61">
         <v>-15348910.0</v>
       </c>
       <c r="AD61">
         <v>-15348910.0</v>
       </c>
       <c r="AE61">
-        <v>-15349000.0</v>
+        <v>-15348910.0</v>
       </c>
       <c r="AF61">
         <v>-15349000.0</v>
       </c>
       <c r="AG61">
+        <v>-15349000.0</v>
+      </c>
+      <c r="AH61">
         <v>-12909000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-15349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4272000.0</v>
       </c>
       <c r="AJ61">
         <v>-4272000.0</v>
       </c>
       <c r="AK61">
         <v>-4272000.0</v>
       </c>
       <c r="AL61">
         <v>-4272000.0</v>
       </c>
       <c r="AM61">
         <v>-4272000.0</v>
       </c>
       <c r="AN61">
         <v>-4272000.0</v>
       </c>
       <c r="AO61">
         <v>-4272000.0</v>
       </c>
       <c r="AP61">
-        <v>-1279000.0</v>
+        <v>-4272000.0</v>
       </c>
       <c r="AQ61">
         <v>-1279000.0</v>
       </c>
       <c r="AR61">
         <v>-1279000.0</v>
       </c>
       <c r="AS61">
         <v>-1279000.0</v>
       </c>
       <c r="AT61">
         <v>-1279000.0</v>
       </c>
-      <c r="AU61"/>
+      <c r="AU61">
+        <v>-1279000.0</v>
+      </c>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11319,50 +11477,51 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11419,1221 +11578,1227 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>204092000.0</v>
       </c>
       <c r="C2">
         <v>249457000.0</v>
       </c>
       <c r="D2">
         <v>228871000.0</v>
       </c>
       <c r="E2">
         <v>250210000.0</v>
       </c>
       <c r="F2">
         <v>184435000.0</v>
       </c>
       <c r="G2">
         <v>176642000.0</v>
       </c>
       <c r="H2">
         <v>190925692.0</v>
       </c>
       <c r="I2">
         <v>133280334.0</v>
       </c>
       <c r="J2">
         <v>107008993.0</v>
       </c>
       <c r="K2">
         <v>67212635.0</v>
       </c>
       <c r="L2">
         <v>54294195.0</v>
       </c>
       <c r="M2">
         <v>21858930.0</v>
       </c>
       <c r="N2">
         <v>10912050.0</v>
       </c>
       <c r="O2">
         <v>8684508.0</v>
       </c>
       <c r="P2">
         <v>7474538.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>33849000.0</v>
       </c>
       <c r="C3">
         <v>33880000.0</v>
       </c>
       <c r="D3">
         <v>27817000.0</v>
       </c>
       <c r="E3">
         <v>29276000.0</v>
       </c>
       <c r="F3">
         <v>31702000.0</v>
       </c>
       <c r="G3">
         <v>32187000.0</v>
       </c>
       <c r="H3">
         <v>32322695.0</v>
       </c>
       <c r="I3">
         <v>38775156.0</v>
       </c>
       <c r="J3">
         <v>37195122.0</v>
       </c>
       <c r="K3">
         <v>32806345.0</v>
       </c>
       <c r="L3">
         <v>24157022.0</v>
       </c>
       <c r="M3">
         <v>14854885.0</v>
       </c>
       <c r="N3">
         <v>8388208.0</v>
       </c>
       <c r="O3">
         <v>6195416.0</v>
       </c>
       <c r="P3">
         <v>5343091.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
         <v>47183000.0</v>
       </c>
       <c r="C5">
         <v>144513000.0</v>
       </c>
       <c r="D5">
         <v>130029000.0</v>
       </c>
       <c r="E5">
         <v>156340000.0</v>
       </c>
       <c r="F5">
         <v>-21786000.0</v>
       </c>
       <c r="G5">
         <v>10556000.0</v>
       </c>
       <c r="H5">
         <v>1397083.0</v>
       </c>
       <c r="I5">
         <v>-17637922.0</v>
       </c>
       <c r="J5">
         <v>8949397.0</v>
       </c>
       <c r="K5">
         <v>21562483.0</v>
       </c>
       <c r="L5">
         <v>44301958.0</v>
       </c>
       <c r="M5">
         <v>5810062.0</v>
       </c>
       <c r="N5">
         <v>-344871.0</v>
       </c>
       <c r="O5">
         <v>-1526555.0</v>
       </c>
       <c r="P5">
         <v>118628.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>81032000.0</v>
       </c>
       <c r="C6">
         <v>178393000.0</v>
       </c>
       <c r="D6">
         <v>157846000.0</v>
       </c>
       <c r="E6">
         <v>185616000.0</v>
       </c>
       <c r="F6">
         <v>9916000.0</v>
       </c>
       <c r="G6">
         <v>42743000.0</v>
       </c>
       <c r="H6">
         <v>33719778.0</v>
       </c>
       <c r="I6">
         <v>21137234.0</v>
       </c>
       <c r="J6">
         <v>46144519.0</v>
       </c>
       <c r="K6">
         <v>54368828.0</v>
       </c>
       <c r="L6">
         <v>68458980.0</v>
       </c>
       <c r="M6">
         <v>20664947.0</v>
       </c>
       <c r="N6">
         <v>8043337.0</v>
       </c>
       <c r="O6">
         <v>4668861.0</v>
       </c>
       <c r="P6">
         <v>5461719.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>106105000.0</v>
       </c>
       <c r="C9">
         <v>156327000.0</v>
       </c>
       <c r="D9">
         <v>167107000.0</v>
       </c>
       <c r="E9">
         <v>195531000.0</v>
       </c>
       <c r="F9">
         <v>8049000.0</v>
       </c>
       <c r="G9">
         <v>43416000.0</v>
       </c>
       <c r="H9">
         <v>39116548.0</v>
       </c>
       <c r="I9">
         <v>76898847.0</v>
       </c>
       <c r="J9">
         <v>88926399.0</v>
       </c>
       <c r="K9">
         <v>97191303.0</v>
       </c>
       <c r="L9">
         <v>103588064.0</v>
       </c>
       <c r="M9">
         <v>45467704.0</v>
       </c>
       <c r="N9">
         <v>24955306.0</v>
       </c>
       <c r="O9">
         <v>16488146.0</v>
       </c>
       <c r="P9">
         <v>14900876.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>41255000.0</v>
       </c>
       <c r="C10">
         <v>133221000.0</v>
       </c>
       <c r="D10">
         <v>117243000.0</v>
       </c>
       <c r="E10">
         <v>138661000.0</v>
       </c>
       <c r="F10">
         <v>-36682000.0</v>
       </c>
       <c r="G10">
         <v>-5847000.0</v>
       </c>
       <c r="H10">
         <v>-22802491.0</v>
       </c>
       <c r="I10">
         <v>-42776078.0</v>
       </c>
       <c r="J10">
         <v>-12430768.0</v>
       </c>
       <c r="K10">
         <v>3808366.0</v>
       </c>
       <c r="L10">
         <v>32034825.0</v>
       </c>
       <c r="M10">
         <v>1707223.0</v>
       </c>
       <c r="N10">
         <v>-3808877.0</v>
       </c>
       <c r="O10">
         <v>-4487856.0</v>
       </c>
       <c r="P10">
         <v>-2961844.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>241000.0</v>
       </c>
       <c r="C11">
         <v>215000.0</v>
       </c>
       <c r="D11">
         <v>435000.0</v>
       </c>
       <c r="E11">
         <v>207000.0</v>
       </c>
       <c r="F11">
         <v>150000.0</v>
       </c>
       <c r="G11">
         <v>199000.0</v>
       </c>
       <c r="H11">
         <v>58766.0</v>
       </c>
       <c r="I11">
         <v>162923.0</v>
       </c>
       <c r="J11">
         <v>59567.0</v>
       </c>
       <c r="K11">
         <v>60434.0</v>
       </c>
       <c r="L11">
         <v>79860.0</v>
       </c>
       <c r="M11">
         <v>46749.0</v>
       </c>
       <c r="N11">
         <v>33726.0</v>
       </c>
       <c r="O11">
         <v>51237.0</v>
       </c>
       <c r="P11">
         <v>13426.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>6112000.0</v>
       </c>
       <c r="C12">
         <v>6778000.0</v>
       </c>
       <c r="D12">
         <v>11408000.0</v>
       </c>
       <c r="E12">
         <v>15537000.0</v>
       </c>
       <c r="F12">
         <v>16363741.0</v>
       </c>
       <c r="G12">
         <v>18088454.0</v>
       </c>
       <c r="H12">
         <v>26759754.0</v>
       </c>
       <c r="I12">
         <v>25138153.0</v>
       </c>
       <c r="J12">
         <v>21380165.0</v>
       </c>
       <c r="K12">
         <v>17754118.0</v>
       </c>
       <c r="L12">
         <v>12282704.0</v>
       </c>
       <c r="M12">
         <v>4119283.0</v>
       </c>
       <c r="N12">
         <v>3464006.0</v>
       </c>
       <c r="O12">
         <v>2966014.0</v>
       </c>
       <c r="P12">
         <v>2790081.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13">
         <v>5157000.0</v>
       </c>
       <c r="C13">
         <v>1817000.0</v>
       </c>
       <c r="D13">
         <v>4921000.0</v>
       </c>
       <c r="E13">
         <v>15066000.0</v>
       </c>
       <c r="F13">
         <v>16716110.0</v>
       </c>
       <c r="G13">
         <v>281618.0</v>
       </c>
       <c r="H13">
         <v>25270660.0</v>
       </c>
       <c r="I13">
         <v>24531480.0</v>
       </c>
       <c r="J13">
         <v>20943970.0</v>
       </c>
       <c r="K13">
         <v>17589490.0</v>
       </c>
       <c r="L13">
         <v>12267130.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>41014000.0</v>
       </c>
       <c r="C15">
         <v>133006000.0</v>
       </c>
       <c r="D15">
         <v>116808000.0</v>
       </c>
       <c r="E15">
         <v>138454000.0</v>
       </c>
       <c r="F15">
         <v>-36832000.0</v>
       </c>
       <c r="G15">
         <v>-6046000.0</v>
       </c>
       <c r="H15">
         <v>-22861257.0</v>
       </c>
       <c r="I15">
         <v>-42939000.0</v>
       </c>
       <c r="J15">
         <v>-12490335.0</v>
       </c>
       <c r="K15">
         <v>3747932.0</v>
       </c>
       <c r="L15">
         <v>31954965.0</v>
       </c>
       <c r="M15">
         <v>1660474.0</v>
       </c>
       <c r="N15">
         <v>-3842603.0</v>
       </c>
       <c r="O15">
         <v>-4539093.0</v>
       </c>
       <c r="P15">
         <v>-2975270.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>36072000.0</v>
       </c>
       <c r="C16">
         <v>128607000.0</v>
       </c>
       <c r="D16">
         <v>113408000.0</v>
       </c>
       <c r="E16">
         <v>135054000.0</v>
       </c>
       <c r="F16">
         <v>-38086701.0</v>
       </c>
       <c r="G16">
         <v>-6046195.0</v>
       </c>
       <c r="H16">
         <v>-22861257.0</v>
       </c>
       <c r="I16">
         <v>-42939001.0</v>
       </c>
       <c r="J16">
         <v>-12490335.0</v>
       </c>
       <c r="K16">
         <v>3747932.0</v>
       </c>
       <c r="L16">
         <v>31954970.0</v>
       </c>
       <c r="M16">
         <v>1660000.0</v>
       </c>
       <c r="N16">
         <v>-3842603.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>136</v>
+      </c>
+      <c r="B17">
+        <v>41014000.0</v>
+      </c>
       <c r="C17">
         <v>133006000.0</v>
       </c>
       <c r="D17">
         <v>143735000.0</v>
       </c>
       <c r="E17">
         <v>138454000.0</v>
       </c>
       <c r="F17">
         <v>-36832643.0</v>
       </c>
       <c r="G17">
         <v>-6046195.0</v>
       </c>
       <c r="H17">
         <v>-22861257.0</v>
       </c>
       <c r="I17">
         <v>-42939001.0</v>
       </c>
       <c r="J17">
         <v>-12490335.0</v>
       </c>
       <c r="K17">
         <v>3747932.0</v>
       </c>
       <c r="L17">
         <v>31954965.0</v>
       </c>
       <c r="M17">
         <v>1660474.0</v>
       </c>
       <c r="N17">
         <v>-3842603.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>137</v>
+      </c>
+      <c r="B18">
+        <v>-5157000.0</v>
+      </c>
       <c r="C18">
         <v>-4961000.0</v>
       </c>
       <c r="D18">
         <v>-9209000.0</v>
       </c>
       <c r="E18">
         <v>-15066000.0</v>
       </c>
       <c r="F18">
         <v>-16716110.0</v>
       </c>
       <c r="G18">
         <v>-17886537.0</v>
       </c>
       <c r="H18">
         <v>-25422074.0</v>
       </c>
       <c r="I18">
         <v>-24578630.0</v>
       </c>
       <c r="J18">
         <v>-21163880.0</v>
       </c>
       <c r="K18">
         <v>-17730431.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>81032000.0</v>
       </c>
       <c r="C21">
         <v>128287000.0</v>
       </c>
       <c r="D21">
         <v>131672000.0</v>
       </c>
       <c r="E21">
         <v>163615000.0</v>
       </c>
       <c r="F21">
         <v>-14756000.0</v>
       </c>
       <c r="G21">
         <v>18882306.0</v>
       </c>
       <c r="H21">
         <v>20970334.0</v>
       </c>
       <c r="I21">
         <v>-9616322.0</v>
       </c>
       <c r="J21">
         <v>8513202.0</v>
       </c>
       <c r="K21">
         <v>23999003.0</v>
       </c>
       <c r="L21">
         <v>44301958.0</v>
       </c>
       <c r="M21">
         <v>5810062.0</v>
       </c>
       <c r="N21">
         <v>-350930.0</v>
       </c>
       <c r="O21">
         <v>-1526555.0</v>
       </c>
       <c r="P21">
         <v>115020.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>229165000.0</v>
       </c>
       <c r="C23">
         <v>277497000.0</v>
       </c>
       <c r="D23">
         <v>264306000.0</v>
       </c>
       <c r="E23">
         <v>282126000.0</v>
       </c>
       <c r="F23">
         <v>207240000.0</v>
       </c>
       <c r="G23">
         <v>220058000.0</v>
       </c>
       <c r="H23">
         <v>209071906.0</v>
       </c>
       <c r="I23">
         <v>219795503.0</v>
       </c>
       <c r="J23">
         <v>187422190.0</v>
       </c>
       <c r="K23">
         <v>140404935.0</v>
       </c>
       <c r="L23">
         <v>113580301.0</v>
       </c>
       <c r="M23">
         <v>61516572.0</v>
       </c>
       <c r="N23">
         <v>36218286.0</v>
       </c>
       <c r="O23">
         <v>26699209.0</v>
       </c>
       <c r="P23">
         <v>22260394.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>144</v>
+      </c>
+      <c r="B25">
+        <v>33849000.0</v>
+      </c>
       <c r="C25">
         <v>30244000.0</v>
       </c>
       <c r="D25">
         <v>27934000.0</v>
       </c>
       <c r="E25">
         <v>29276000.0</v>
       </c>
       <c r="F25">
         <v>31703305.0</v>
       </c>
       <c r="G25">
         <v>32187324.0</v>
       </c>
       <c r="H25">
         <v>32322695.0</v>
       </c>
       <c r="I25">
         <v>35137880.0</v>
       </c>
       <c r="J25">
         <v>34271091.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
         <v>4712000.0</v>
       </c>
       <c r="C27">
         <v>4601000.0</v>
       </c>
       <c r="D27">
         <v>4676000.0</v>
       </c>
       <c r="E27">
         <v>4171000.0</v>
       </c>
       <c r="F27">
         <v>3125000.0</v>
       </c>
       <c r="G27">
         <v>2781000.0</v>
       </c>
       <c r="H27">
         <v>3194218.0</v>
       </c>
       <c r="I27">
         <v>3233888.0</v>
       </c>
       <c r="J27">
         <v>2619748.0</v>
       </c>
       <c r="K27">
         <v>2021487.0</v>
       </c>
       <c r="L27">
         <v>329746.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>20361000.0</v>
       </c>
       <c r="C28">
         <v>23439000.0</v>
       </c>
       <c r="D28">
         <v>25241000.0</v>
       </c>
       <c r="E28">
         <v>24107000.0</v>
       </c>
       <c r="F28">
         <v>19196000.0</v>
       </c>
       <c r="G28">
         <v>17904000.0</v>
       </c>
       <c r="H28">
         <v>18146214.0</v>
       </c>
       <c r="I28">
         <v>12626373.0</v>
       </c>
       <c r="J28">
         <v>11979017.0</v>
       </c>
       <c r="K28">
         <v>12055725.0</v>
       </c>
       <c r="L28">
         <v>10418876.0</v>
       </c>
       <c r="M28">
         <v>8178666.0</v>
       </c>
       <c r="N28">
         <v>5669935.0</v>
       </c>
       <c r="O28">
         <v>2975139.0</v>
       </c>
       <c r="P28">
         <v>2599031.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>241000.0</v>
       </c>
       <c r="C29">
         <v>215000.0</v>
       </c>
       <c r="D29">
         <v>482000.0</v>
       </c>
       <c r="E29">
         <v>207000.0</v>
       </c>
       <c r="F29">
         <v>149590.0</v>
       </c>
       <c r="G29">
         <v>199446.0</v>
       </c>
       <c r="H29">
         <v>58770.0</v>
       </c>
       <c r="I29">
         <v>162920.0</v>
       </c>
       <c r="J29">
         <v>59570.0</v>
       </c>
       <c r="K29">
         <v>60430.0</v>
       </c>
       <c r="L29">
         <v>79860.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>25073000.0</v>
       </c>
       <c r="C30">
         <v>28040000.0</v>
       </c>
       <c r="D30">
         <v>35435000.0</v>
       </c>
       <c r="E30">
         <v>31916000.0</v>
       </c>
       <c r="F30">
         <v>22805000.0</v>
       </c>
       <c r="G30">
         <v>43416000.0</v>
       </c>
       <c r="H30">
         <v>18146214.0</v>
       </c>
       <c r="I30">
         <v>86515169.0</v>
       </c>
       <c r="J30">
         <v>80413197.0</v>
       </c>
       <c r="K30">
         <v>73192300.0</v>
       </c>
       <c r="L30">
         <v>59286106.0</v>
       </c>
       <c r="M30">
         <v>39657642.0</v>
       </c>
       <c r="N30">
         <v>25306236.0</v>
       </c>
       <c r="O30">
         <v>18014701.0</v>
       </c>
       <c r="P30">
         <v>14785856.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
         <v>-39777000.0</v>
       </c>
       <c r="C31">
         <v>4934000.0</v>
       </c>
       <c r="D31">
         <v>-14429000.0</v>
       </c>
       <c r="E31">
         <v>-24954000.0</v>
       </c>
       <c r="F31">
         <v>-21926000.0</v>
       </c>
       <c r="G31">
         <v>-5847000.0</v>
       </c>
       <c r="H31">
         <v>-43772825.0</v>
       </c>
       <c r="I31">
         <v>-33159756.0</v>
       </c>
       <c r="J31">
         <v>-20943970.0</v>
       </c>
       <c r="K31">
         <v>-20190637.0</v>
       </c>
       <c r="L31">
         <v>-12267133.0</v>
       </c>
       <c r="M31">
         <v>-4102839.0</v>
       </c>
       <c r="N31">
         <v>-3457947.0</v>
       </c>
       <c r="O31">
         <v>-2961301.0</v>
       </c>
       <c r="P31">
         <v>-3076864.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>310197000.0</v>
       </c>
       <c r="C32">
         <v>405784000.0</v>
       </c>
       <c r="D32">
         <v>395978000.0</v>
       </c>
       <c r="E32">
         <v>445741000.0</v>
       </c>
       <c r="F32">
         <v>192484000.0</v>
       </c>
       <c r="G32">
         <v>220058000.0</v>
       </c>
       <c r="H32">
         <v>230042240.0</v>
       </c>
       <c r="I32">
         <v>210179181.0</v>
       </c>
@@ -12658,623 +12823,630 @@
       <c r="P32">
         <v>22375414.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>55916000.0</v>
+      </c>
+      <c r="C2">
         <v>52453000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>59822000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55485000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52986000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>58514000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>59212000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>61212000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>55052000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>58179000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>49861000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>55674000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>61078000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>63825000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>68674000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>65243000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>52470000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>50428350.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>47625000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>44129000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>43908000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>45791453.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>41229404.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>43130435.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>47203505.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43167461.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>32137481.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>31311570.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35480616.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>38888352.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>33271292.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>32936396.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28184294.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26183684.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>26937856.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26661244.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>27226209.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>21871681.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>17352128.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13529350.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14459476.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>14415214.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14589240.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14260290.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11029451.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7737935.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7152181.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3700453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3268361.0</v>
       </c>
       <c r="AX2">
         <v>3268361.0</v>
       </c>
       <c r="AY2">
+        <v>3268361.0</v>
+      </c>
+      <c r="AZ2">
         <v>3510958.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2173255.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1879753.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1793452.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1758378.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2509342.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2623336.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14319000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>11229000.0</v>
+      </c>
+      <c r="C3">
         <v>9541000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10376000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9155000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7653000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7830000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7833000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7606000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6975000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7134000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6927000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6814000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6942000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7251000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7253000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6982000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7790000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8009390.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7978000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7907000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7809000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8268960.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8117971.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7945434.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7854959.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8032954.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8026856.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8032393.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8230492.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1042200.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8910486.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8771091.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8661475.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>952818.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8638740.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>8539890.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>8446753.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>665018.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7340499.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7185808.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7051829.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>503175.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6629516.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5713901.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4908604.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>564013.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4081901.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3401368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3021762.0</v>
       </c>
       <c r="AX3">
         <v>3021762.0</v>
       </c>
       <c r="AY3">
+        <v>3021762.0</v>
+      </c>
+      <c r="AZ3">
         <v>2335138.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2024909.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1704017.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1542381.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1549347.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1552632.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1551056.0</v>
       </c>
-      <c r="BF3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -13315,436 +13487,443 @@
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
+        <v>25582999.0</v>
+      </c>
+      <c r="C5">
         <v>14467000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14667000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>10784000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7170000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11447000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>25541000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>64317000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>42071000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>30466000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>23983000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>27903000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>47260000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>57524000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>66612000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>34579000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3066000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5477732.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-7807000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3782000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4662000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-17293820.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2590117.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>18444267.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11995805.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7578542.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1786936.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3089471.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2162495.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1250894.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5992124.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2904234.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>440685.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>10178683.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>802138.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3856055.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2667616.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>10470280.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-108285.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>9022153.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11171973.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>16135680.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>17420877.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>10459321.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6687906.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6826829.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1182005.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1100008.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487061.0</v>
       </c>
       <c r="AX5">
         <v>487061.0</v>
       </c>
       <c r="AY5">
+        <v>487061.0</v>
+      </c>
+      <c r="AZ5">
         <v>516408.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>218947.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>508492.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1207409.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-805753.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>472293.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-235520.0</v>
       </c>
-      <c r="BF5">
-[...3 lines deleted...]
-    <row r="6" spans="1:58">
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>36811999.0</v>
+      </c>
+      <c r="C6">
         <v>24008000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>25043000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>19939000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14823000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19277000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>33374000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>71923000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>49046000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>37600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>30910000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34717000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>54202000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>64775000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>73865000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>41561000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4724000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2531658.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>171000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4125000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3147000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9024860.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5527854.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>26389701.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>19850764.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15611496.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9813792.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4942922.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6067997.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-208694.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2918362.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5866857.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9102160.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11131501.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9440878.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>12395945.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11114369.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>11135298.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7232214.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>16207961.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>18223802.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>16638855.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>24050393.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>16173222.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>11596510.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>7390842.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5263906.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4501376.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3508823.0</v>
       </c>
       <c r="AX6">
         <v>3508823.0</v>
       </c>
       <c r="AY6">
+        <v>3508823.0</v>
+      </c>
+      <c r="AZ6">
         <v>2851546.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2243856.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2212509.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>334972.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>743594.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2024925.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1315536.0</v>
       </c>
-      <c r="BF6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13785,86 +13964,87 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -13905,908 +14085,924 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>31999999.0</v>
+      </c>
+      <c r="C9">
         <v>30458000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>21423000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16561000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21010000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>23525000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>36906000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>60113000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>51249000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>40700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>37079000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>36253000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>57155000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>69006000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>73743000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>41882000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10898000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2030719.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-425000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3145000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1643000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4066127.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3976867.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>24802059.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>17990010.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>17517568.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>19961242.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>23680531.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>26785771.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19532667.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>15651939.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>19427011.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>22287230.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>21582951.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>21715095.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>23189552.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>22438801.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>21307350.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>20617272.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>26189861.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>29076820.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27356185.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>32593070.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>25052323.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>18586486.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>14512631.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>11709025.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10128145.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9117903.0</v>
       </c>
       <c r="AX9">
         <v>9117903.0</v>
       </c>
       <c r="AY9">
+        <v>9117903.0</v>
+      </c>
+      <c r="AZ9">
         <v>7109441.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6172026.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>5395332.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3946831.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3860902.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4525010.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4155403.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>8056000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>23638000.0</v>
+      </c>
+      <c r="C10">
         <v>12414000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12923000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9638000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6279000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6947000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>24218000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>62741000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>39316000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27097000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>21253000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24747000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44147000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>54071000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>61859000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29696000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6968000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7902488.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-12249000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8092000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8438000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-19444434.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-6613282.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13661783.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6549184.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1960337.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5747964.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9894705.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9120159.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-16938928.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-12165124.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-8525485.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-5146541.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3817664.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4623105.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1837308.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2152691.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3704590.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4780675.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5534129.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6759502.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5401722.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13619081.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7934251.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5079771.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1871524.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>128352.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>108250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400903.0</v>
       </c>
       <c r="AX10">
         <v>-400903.0</v>
       </c>
       <c r="AY10">
+        <v>-400903.0</v>
+      </c>
+      <c r="AZ10">
         <v>-910467.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1181466.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-34044.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1354030.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1410601.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-491292.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1231933.0</v>
       </c>
-      <c r="BF10">
-[...3 lines deleted...]
-    <row r="11" spans="1:58">
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
+        <v>54999.0</v>
+      </c>
+      <c r="C11">
         <v>39000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>137000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>39000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>26000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>74000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>49000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>79000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>88000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>50000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>240000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>57000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>135000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>27000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>34000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>13587.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>45000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>33000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>58000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>70968.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>19715.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>78260.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>30503.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>12092.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-35246.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>48300.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>33620.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>25000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>60197.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>51646.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>26080.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>11728.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>16500.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>16839.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>14500.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-16816.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>19250.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>38000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>20000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>36172.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>17102.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>14098.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>12488.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>9641.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>11054.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>13505.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12549.0</v>
       </c>
       <c r="AX11">
         <v>12549.0</v>
       </c>
       <c r="AY11">
+        <v>12549.0</v>
+      </c>
+      <c r="AZ11">
         <v>9560.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>7734.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>6648.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>29186.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6510.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>7769.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>7772.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
+        <v>2089000.0</v>
+      </c>
+      <c r="C12">
         <v>2391000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1744000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1043000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>935000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1104000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1103000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2044000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2526000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2722000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2998000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2825000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2864000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2035000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4548000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4816000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4138000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4300143.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4383000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4310000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3776000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3915885.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4023165.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4782484.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5446621.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6651968.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6344892.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6805234.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6957660.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6893202.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6317760.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6640097.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5701991.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5350638.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5425243.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5693363.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4910921.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5459297.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3901112.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3960098.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3833148.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4337015.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3806461.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2529459.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1609769.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1172531.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1056730.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1000036.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>889986.0</v>
       </c>
       <c r="AX12">
         <v>889986.0</v>
       </c>
       <c r="AY12">
+        <v>889986.0</v>
+      </c>
+      <c r="AZ12">
         <v>1060320.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1400413.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>542536.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>146621.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>604848.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>963585.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>996413.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3624000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13">
+        <v>194000.0</v>
+      </c>
+      <c r="C13">
         <v>2039000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>188000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>306000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>827000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>435000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>226000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>612000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>544000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2135000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>418000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2219000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2625000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1784000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4968000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>20000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4284040.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>17397.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>12594.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>25776.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3985520.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4708490.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5302420.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5955090.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6109680.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6486570.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>238338.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -14847,690 +15043,707 @@
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>23582999.0</v>
+      </c>
+      <c r="C15">
         <v>12375000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12786000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9599000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6253000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6935000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>24144000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>62692000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>39237000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>27009000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>21203000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>24507000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>44090000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>53936000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>61832000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>29687000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-7002000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-7916075.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-12294000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-8125000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-8496000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-19515402.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-6632997.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13583523.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6518681.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1948245.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-5712718.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-9943005.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-9153779.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-16963928.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-12225321.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-8577131.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-5172621.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3829392.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4639605.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1854147.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2167191.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-3687774.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-4799925.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5496129.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6739502.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5365550.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>13601979.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7920153.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5067283.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1861883.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>117298.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>94745.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-413452.0</v>
       </c>
       <c r="AX15">
         <v>-413452.0</v>
       </c>
       <c r="AY15">
+        <v>-413452.0</v>
+      </c>
+      <c r="AZ15">
         <v>-920027.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-1189200.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-40692.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1383216.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-1417111.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-499061.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1239705.0</v>
       </c>
-      <c r="BF15">
-[...3 lines deleted...]
-    <row r="16" spans="1:58">
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>135</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>9340000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12143000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8963000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5624000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5088000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>23287000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>20346000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>23659000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>43252000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>53080000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>60975000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>28849000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-7850000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-8553010.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-12830153.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-8207075.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-8496463.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-19515402.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-6632997.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13583523.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6518681.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1948245.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-5712720.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-9943010.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-9153779.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-16963928.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-12225321.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-8577131.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-5172621.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-410025.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-18894927.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8981808.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2167191.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3747932.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-5496000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5496000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6740000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5366000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13602000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7920000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5067000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1861000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>118000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>94000.0</v>
       </c>
-      <c r="AW16">
-[...1 lines deleted...]
-      </c>
       <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>-3842603.0</v>
       </c>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16">
+        <v>0.0</v>
+      </c>
+      <c r="BA16">
         <v>40692.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-40692.0</v>
       </c>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
+        <v>0.0</v>
+      </c>
+      <c r="BE16">
         <v>1239705.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-1239705.0</v>
       </c>
-      <c r="BF16">
-[...3 lines deleted...]
-    <row r="17" spans="1:58">
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>136</v>
+      </c>
+      <c r="B17">
+        <v>23583000.0</v>
+      </c>
       <c r="C17">
+        <v>12374000.0</v>
+      </c>
+      <c r="D17">
         <v>12786000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>9599000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6253000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6935000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>24144000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>62692000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>39237000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>27009000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>21203000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>24507000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>44090000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>53937000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>61832000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>29687000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-7002000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-7916075.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-12294537.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-8125568.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-8496463.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-19515402.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-6632997.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>13583523.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6518681.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1948245.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-5712718.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-9943005.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-9153779.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-16963928.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-12225321.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-8577131.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-5172621.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-410025.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-18894927.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>8981808.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2167191.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>3747932.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>31954965.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>1660474.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>-3842603.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>40692.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-40692.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
         <v>1239705.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1239705.0</v>
       </c>
-      <c r="BF17">
-[...3 lines deleted...]
-    <row r="18" spans="1:58">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>137</v>
+      </c>
+      <c r="B18">
+        <v>-1895000.0</v>
+      </c>
       <c r="C18">
+        <v>-2039000.0</v>
+      </c>
+      <c r="D18">
         <v>-1556000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-737000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-827000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-670000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-877000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1432000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1982000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2166000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2580000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2219000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2625000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1784000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4968000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4874000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4128000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4284046.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4374322.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4293909.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3763833.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3890109.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3985513.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4708496.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5302419.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6106499.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6109680.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-6486573.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6719322.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15545,86 +15758,85 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -15665,262 +15877,266 @@
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>25582999.0</v>
+      </c>
+      <c r="C21">
         <v>24008000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15069000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10478000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14823000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12413000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>26338000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>50890000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>42283000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>30706000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>30911000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>28192000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>48059000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>59205000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>64674000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>35300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4434000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2239104.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-6657000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2509000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3294000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7369068.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-930843.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>19961899.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13136945.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>13406806.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>361716.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3184297.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4168926.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2027271.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5992124.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-2037612.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>440685.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1423795.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>665940.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3755851.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2667616.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1697503.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2082679.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9022154.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11171973.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>9733854.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>17420877.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10459321.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6687906.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3040988.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1182005.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1100008.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487061.0</v>
       </c>
       <c r="AX21">
         <v>487061.0</v>
       </c>
       <c r="AY21">
+        <v>487061.0</v>
+      </c>
+      <c r="AZ21">
         <v>147533.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>217637.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>507611.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-954619.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-807043.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>471455.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-236348.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>114000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -15961,230 +16177,236 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>62332999.0</v>
+      </c>
+      <c r="C23">
         <v>58903000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>66176000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>61568000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>59173000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>69626000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>69780000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>70435000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>64018000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>68173000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>56029000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>63735000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>70174000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>73626000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>77743000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>71825000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>58934000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>54698173.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>53857000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>49783000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>48845000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>49094394.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>46137114.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47970595.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>52056570.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>47278223.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>51737007.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>51807804.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>58097461.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>60448290.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>54915355.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>54401019.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>50030839.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>46342840.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>47987011.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>46094945.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>46997394.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>41481528.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>35886721.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>30697057.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>32364323.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>32037545.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>29761433.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>28853292.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>22928031.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>19209578.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>17679201.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12728590.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11899203.0</v>
       </c>
       <c r="AX23">
         <v>11899203.0</v>
       </c>
       <c r="AY23">
+        <v>11899203.0</v>
+      </c>
+      <c r="AZ23">
         <v>10472866.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8127644.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6767474.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6694902.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6426323.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6562897.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7015087.0</v>
       </c>
-      <c r="BF23">
-[...3 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BG23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16199,258 +16421,262 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>144</v>
+      </c>
+      <c r="B25">
+        <v>9384000.0</v>
+      </c>
       <c r="C25">
+        <v>9541000.0</v>
+      </c>
+      <c r="D25">
         <v>8755000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7653000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7830000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7833000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7606000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6975000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7134000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6927000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6814000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6942000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7251000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7253000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6982000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7790000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8009390.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7978252.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7906716.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7808947.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8268960.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8117971.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7945434.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7854959.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8032954.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8026856.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8032393.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8230492.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8794828.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8910486.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8771091.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8661475.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8645708.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8638740.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>8539890.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>8446753.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>8513101.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7340499.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7185808.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7051829.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6905001.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6629516.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5713901.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4908604.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4349854.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4081901.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3401368.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3021762.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2324144.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2335138.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2024909.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1704017.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1542381.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1549347.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1552632.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1551056.0</v>
       </c>
-      <c r="BF25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -16491,1012 +16717,1031 @@
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>146</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1135000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1089000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1252000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1237000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>1212000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1020999.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1063000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1366000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1087000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1052000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1171000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1308000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>919000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1053000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>891000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>928000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>750000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>686000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>760000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>234651.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>791220.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>852364.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>867387.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>700846.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>843692.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>593059.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1056621.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>639524.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1012235.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>772135.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>809993.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>607414.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>703583.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>647328.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>661423.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>785540.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>470155.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>415011.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350780.0</v>
       </c>
       <c r="AP27">
         <v>350780.0</v>
       </c>
-      <c r="AQ27"/>
+      <c r="AQ27">
+        <v>350780.0</v>
+      </c>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>6417000.0</v>
+      </c>
+      <c r="C28">
         <v>5315000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5265000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4831000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4950000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8096000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7486000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6328000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6130000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7029000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5081000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5812000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6231000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6656000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6749000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5344000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5359000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4269823.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5044000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4946000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4937000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3302941.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4907710.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4840160.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4853065.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4110762.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3897939.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3909557.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3583173.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2527729.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3432622.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3729573.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2936449.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2494822.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3244179.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3201825.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3038191.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1125024.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3554134.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3629032.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3613327.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3112688.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2792312.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2727980.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2115642.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1890432.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2091411.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1907557.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2289266.0</v>
       </c>
       <c r="AX28">
         <v>2289266.0</v>
       </c>
       <c r="AY28">
+        <v>2289266.0</v>
+      </c>
+      <c r="AZ28">
         <v>1817851.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1235520.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>662016.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>817241.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>751423.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>685270.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>721205.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2599000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>55000.0</v>
+      </c>
+      <c r="C29">
         <v>39000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>137000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>39000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>26000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>74000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>49000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>79000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>88000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>50000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>240000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>57000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>136000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>27000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>34000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13590.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>44792.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>33373.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>57841.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>70968.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19720.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>78260.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>30500.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>12090.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-35250.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>48300.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>33620.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>6417000.0</v>
+      </c>
+      <c r="C30">
         <v>6450000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6354000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6083000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6187000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11112000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10568000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9223000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8966000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9994000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6168000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8061000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9096000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9801000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9069000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6582000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6464000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4269823.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6232000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5654000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4937000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3302941.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4907710.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4840160.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4853065.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4110762.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>19599526.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>20496234.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>22616845.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21559938.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>21644063.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>21464623.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>21846545.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20159156.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21049155.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>19433701.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>19771185.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>19609847.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18534593.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>17167707.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>17904847.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>17622331.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>15172193.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>14593002.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>11898580.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>11471643.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>10527020.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>9028137.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8630842.0</v>
       </c>
       <c r="AX30">
         <v>8630842.0</v>
       </c>
       <c r="AY30">
+        <v>8630842.0</v>
+      </c>
+      <c r="AZ30">
         <v>6961908.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5954389.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4887721.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4901450.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4667945.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4053555.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4391751.0</v>
       </c>
-      <c r="BF30">
-[...3 lines deleted...]
-    <row r="31" spans="1:58">
+      <c r="BG30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
+        <v>-1944999.0</v>
+      </c>
+      <c r="C31">
         <v>-11594000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2146000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-840000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-8544000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5466000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2120000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>11851000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2967000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3609000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-9658000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3445000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3912000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5134000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2815000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5604000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11402000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5663384.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5592000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5583000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5144000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-12075366.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5682439.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6300116.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6587761.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-11446469.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7299688.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-13079002.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-13289085.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14911657.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6173000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-6487873.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5587226.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-5241459.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-5289045.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5593159.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4820307.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5402093.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6863354.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3488025.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4412471.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4332132.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3801796.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2525070.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1608135.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1169464.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1053653.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-991758.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-887964.0</v>
       </c>
       <c r="AX31">
         <v>-887964.0</v>
       </c>
       <c r="AY31">
+        <v>-887964.0</v>
+      </c>
+      <c r="AZ31">
         <v>-1058000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1399103.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-541655.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-399411.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-603558.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-962747.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-995585.0</v>
       </c>
-      <c r="BF31">
-[...3 lines deleted...]
-    <row r="32" spans="1:58">
+      <c r="BG31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
+        <v>87915999.0</v>
+      </c>
+      <c r="C32">
         <v>82911000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>81245000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>72046000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>73996000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>82039000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>96118000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>121325000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>106301000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>98879000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>86940000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>91927000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>118233000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>132831000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>142417000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>107125000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>63368000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>52459069.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>47200000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>47274000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>45551000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>41725326.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>45206271.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>67932494.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>65193515.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>60685029.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>52098723.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>54992101.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>62266387.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>58421019.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>48923231.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>52363407.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>50471524.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>47766635.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>48652951.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>49850796.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>49665010.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>43179031.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>37969400.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>39719211.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>43536296.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>41771399.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>47182310.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>39312613.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>29615937.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>22250566.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>18861206.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>13828598.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12386264.0</v>
       </c>
       <c r="AX32">
         <v>12386264.0</v>
       </c>
       <c r="AY32">
+        <v>12386264.0</v>
+      </c>
+      <c r="AZ32">
         <v>10620399.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>8345281.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>7275085.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>5740283.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>5619280.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>7034352.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>6778739.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>22375000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17555,1259 +17800,1263 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>46988000.0</v>
       </c>
       <c r="C2">
         <v>46805000.0</v>
       </c>
       <c r="D2">
         <v>50569000.0</v>
       </c>
       <c r="E2">
         <v>55449000.0</v>
       </c>
       <c r="F2">
         <v>58365330.0</v>
       </c>
       <c r="G2">
         <v>51723107.0</v>
       </c>
       <c r="H2">
         <v>56903038.0</v>
       </c>
       <c r="I2">
         <v>39457407.0</v>
       </c>
       <c r="J2">
         <v>55952873.0</v>
       </c>
       <c r="K2">
         <v>40109382.0</v>
       </c>
       <c r="L2">
         <v>59879596.0</v>
       </c>
       <c r="M2">
         <v>56860845.0</v>
       </c>
       <c r="N2">
         <v>15334123.0</v>
       </c>
       <c r="O2">
         <v>5460304.0</v>
       </c>
       <c r="P2">
         <v>5203790.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>120719000</v>
       </c>
       <c r="C3">
         <v>61020000</v>
       </c>
       <c r="D3">
         <v>25384000</v>
       </c>
       <c r="E3">
         <v>3808000</v>
       </c>
       <c r="F3">
         <v>2633278</v>
       </c>
       <c r="G3">
         <v>20904803</v>
       </c>
       <c r="H3">
         <v>2599827</v>
       </c>
       <c r="I3">
         <v>17405260</v>
       </c>
       <c r="J3">
         <v>2019783</v>
       </c>
       <c r="K3">
         <v>174542885</v>
       </c>
       <c r="L3">
         <v>232497213</v>
       </c>
       <c r="M3">
         <v>209686263</v>
       </c>
       <c r="N3">
         <v>144569123</v>
       </c>
       <c r="O3">
         <v>14890392</v>
       </c>
       <c r="P3">
         <v>56799780</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>-143000.0</v>
       </c>
       <c r="C6">
         <v>183000.0</v>
       </c>
       <c r="D6">
         <v>-3764000.0</v>
       </c>
       <c r="E6">
         <v>-4880000.0</v>
       </c>
       <c r="F6">
         <v>-2916435.0</v>
       </c>
       <c r="G6">
         <v>6642223.0</v>
       </c>
       <c r="H6">
         <v>-5179931.0</v>
       </c>
       <c r="I6">
         <v>17445631.0</v>
       </c>
       <c r="J6">
         <v>-16495466.0</v>
       </c>
       <c r="K6">
         <v>15843491.0</v>
       </c>
       <c r="L6">
         <v>-19770214.0</v>
       </c>
       <c r="M6">
         <v>3018751.0</v>
       </c>
       <c r="N6">
         <v>41526722.0</v>
       </c>
       <c r="O6">
         <v>9873819.0</v>
       </c>
       <c r="P6">
         <v>256514.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>12169000.0</v>
       </c>
       <c r="C7">
         <v>4100000.0</v>
       </c>
       <c r="D7">
         <v>17919000.0</v>
       </c>
       <c r="E7">
         <v>-56018000.0</v>
       </c>
       <c r="F7">
         <v>-1815476.0</v>
       </c>
       <c r="G7">
         <v>9322559.0</v>
       </c>
       <c r="H7">
         <v>-6387628.0</v>
       </c>
       <c r="I7">
         <v>8143196.0</v>
       </c>
       <c r="J7">
         <v>-5996224.0</v>
       </c>
       <c r="K7">
         <v>1859102.0</v>
       </c>
       <c r="L7">
         <v>-20406693.0</v>
       </c>
       <c r="M7">
         <v>-3504649.0</v>
       </c>
       <c r="N7">
         <v>1051909.0</v>
       </c>
       <c r="O7">
         <v>4556581.0</v>
       </c>
       <c r="P7">
         <v>-2261514.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>13334000.0</v>
       </c>
       <c r="C9">
         <v>-4640000.0</v>
       </c>
       <c r="D9">
         <v>23610000.0</v>
       </c>
       <c r="E9">
         <v>-59559000.0</v>
       </c>
       <c r="F9">
         <v>-4215171.0</v>
       </c>
       <c r="G9">
         <v>12274862.0</v>
       </c>
       <c r="H9">
         <v>-2623226.0</v>
       </c>
       <c r="I9">
         <v>-195329.0</v>
       </c>
       <c r="J9">
         <v>-4116021.0</v>
       </c>
       <c r="K9">
         <v>3040535.0</v>
       </c>
       <c r="L9">
         <v>-21203417.0</v>
       </c>
       <c r="M9">
         <v>-4242494.0</v>
       </c>
       <c r="N9">
         <v>120980.0</v>
       </c>
       <c r="O9">
         <v>1126119.0</v>
       </c>
       <c r="P9">
         <v>-1629497.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>2397000.0</v>
       </c>
       <c r="C10">
         <v>1250000.0</v>
       </c>
       <c r="D10">
         <v>3160000.0</v>
       </c>
       <c r="E10">
         <v>-4623000.0</v>
       </c>
       <c r="F10">
         <v>-821256.0</v>
       </c>
       <c r="G10">
         <v>-115327.0</v>
       </c>
       <c r="H10">
         <v>2653304.0</v>
       </c>
       <c r="I10">
         <v>-3179793.0</v>
       </c>
       <c r="J10">
         <v>-2292994.0</v>
       </c>
       <c r="K10">
         <v>-3369769.0</v>
       </c>
       <c r="L10">
         <v>-1483143.0</v>
       </c>
       <c r="M10">
         <v>-1354874.0</v>
       </c>
       <c r="N10">
         <v>-465226.0</v>
       </c>
       <c r="O10">
         <v>-44449.0</v>
       </c>
       <c r="P10">
         <v>-315842.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2462000.0</v>
       </c>
       <c r="F11">
         <v>3220951.0</v>
       </c>
       <c r="G11">
         <v>2543080.0</v>
       </c>
       <c r="H11">
         <v>-3672559.0</v>
       </c>
       <c r="I11">
         <v>3013580.0</v>
       </c>
       <c r="J11">
         <v>-1699939.0</v>
       </c>
       <c r="K11">
         <v>1280966.0</v>
       </c>
       <c r="L11">
         <v>5093373.0</v>
       </c>
       <c r="M11">
         <v>3364000.0</v>
       </c>
       <c r="N11">
         <v>1540000.0</v>
       </c>
       <c r="O11">
         <v>343000.0</v>
       </c>
       <c r="P11">
         <v>1621000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-3301293.0</v>
       </c>
       <c r="G12">
         <v>2667245.0</v>
       </c>
       <c r="H12">
         <v>10034201.0</v>
       </c>
       <c r="I12">
         <v>1197771.0</v>
       </c>
       <c r="J12">
         <v>-3352860.0</v>
       </c>
       <c r="K12">
         <v>3905473.0</v>
       </c>
       <c r="L12">
         <v>1436505.0</v>
       </c>
       <c r="M12">
         <v>1383121.0</v>
       </c>
       <c r="N12">
         <v>571321.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>10626000.0</v>
       </c>
       <c r="F13">
         <v>-1720160.0</v>
       </c>
       <c r="G13">
         <v>-5380056.0</v>
       </c>
       <c r="H13">
         <v>-2745147.0</v>
       </c>
       <c r="I13">
         <v>8504738.0</v>
       </c>
       <c r="J13">
         <v>2112730.0</v>
       </c>
       <c r="K13">
         <v>-2192435.0</v>
       </c>
       <c r="L13">
         <v>-6128075.0</v>
       </c>
       <c r="M13">
         <v>-5604333.0</v>
       </c>
       <c r="N13">
         <v>-1286922.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>40414000.0</v>
       </c>
       <c r="C14">
         <v>30244000.0</v>
       </c>
       <c r="D14">
         <v>31359000.0</v>
       </c>
       <c r="E14">
         <v>29276000.0</v>
       </c>
       <c r="F14">
         <v>31703305.0</v>
       </c>
       <c r="G14">
         <v>32187324.0</v>
       </c>
       <c r="H14">
         <v>32322695.0</v>
       </c>
       <c r="I14">
         <v>35137880.0</v>
       </c>
       <c r="J14">
         <v>34271091.0</v>
       </c>
       <c r="K14">
         <v>30091237.0</v>
       </c>
       <c r="L14">
         <v>24157022.0</v>
       </c>
       <c r="M14">
         <v>14854885.0</v>
       </c>
       <c r="N14">
         <v>8388208.0</v>
       </c>
       <c r="O14">
         <v>6195416.0</v>
       </c>
       <c r="P14">
         <v>5343091.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>15343000.0</v>
       </c>
       <c r="C15">
         <v>48884000.0</v>
       </c>
       <c r="D15">
         <v>50554000.0</v>
       </c>
       <c r="E15">
         <v>3285000.0</v>
       </c>
       <c r="F15">
         <v>791781.0</v>
       </c>
       <c r="G15">
         <v>1659308.0</v>
       </c>
       <c r="H15">
         <v>1659308.0</v>
       </c>
       <c r="I15">
         <v>1659308.0</v>
       </c>
       <c r="J15">
         <v>1659308.0</v>
       </c>
       <c r="K15">
         <v>9327251.0</v>
       </c>
       <c r="L15">
         <v>12980285.0</v>
       </c>
       <c r="M15">
         <v>9635000.0</v>
       </c>
       <c r="N15">
         <v>1191300.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>46845000.0</v>
       </c>
       <c r="C16">
         <v>46988000.0</v>
       </c>
       <c r="D16">
         <v>46805000.0</v>
       </c>
       <c r="E16">
         <v>50569000.0</v>
       </c>
       <c r="F16">
         <v>55448895.0</v>
       </c>
       <c r="G16">
         <v>58365330.0</v>
       </c>
       <c r="H16">
         <v>51723107.0</v>
       </c>
       <c r="I16">
         <v>56903038.0</v>
       </c>
       <c r="J16">
         <v>39457407.0</v>
       </c>
       <c r="K16">
         <v>55952873.0</v>
       </c>
       <c r="L16">
         <v>40109382.0</v>
       </c>
       <c r="M16">
         <v>59879596.0</v>
       </c>
       <c r="N16">
         <v>56860845.0</v>
       </c>
       <c r="O16">
         <v>15334123.0</v>
       </c>
       <c r="P16">
         <v>5460304.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>-39069999.0</v>
       </c>
       <c r="C18">
         <v>99425000.0</v>
       </c>
       <c r="D18">
         <v>134225000.0</v>
       </c>
       <c r="E18">
         <v>120399000.0</v>
       </c>
       <c r="F18">
         <v>-5518682.0</v>
       </c>
       <c r="G18">
         <v>25189646.0</v>
       </c>
       <c r="H18">
         <v>17871433.0</v>
       </c>
       <c r="I18">
         <v>-7978883.0</v>
       </c>
       <c r="J18">
         <v>16396445.0</v>
       </c>
       <c r="K18">
         <v>-131908385.0</v>
       </c>
       <c r="L18">
         <v>-194837527.0</v>
       </c>
       <c r="M18">
         <v>-197265136.0</v>
       </c>
       <c r="N18">
         <v>-136448950.0</v>
       </c>
       <c r="O18">
         <v>-10905139.0</v>
       </c>
       <c r="P18">
         <v>-56402507.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-32973000.0</v>
       </c>
       <c r="D19">
         <v>-20892000.0</v>
       </c>
       <c r="E19">
         <v>35410000.0</v>
       </c>
       <c r="F19">
         <v>-5541364.0</v>
       </c>
       <c r="G19">
         <v>-20993433.0</v>
       </c>
       <c r="H19">
         <v>23894165.0</v>
       </c>
       <c r="I19">
         <v>-17556879.0</v>
       </c>
       <c r="J19">
         <v>-2282251.0</v>
       </c>
       <c r="K19">
         <v>-122311231.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>-68000.0</v>
       </c>
       <c r="E20">
         <v>38909000.0</v>
       </c>
       <c r="F20">
         <v>37985646.0</v>
       </c>
       <c r="G20">
         <v>23047291.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>7331450.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>84554000.0</v>
+      </c>
       <c r="C21">
         <v>-50270000.0</v>
       </c>
       <c r="D21">
         <v>-85983000.0</v>
       </c>
       <c r="E21">
         <v>-196616000.0</v>
       </c>
       <c r="F21">
         <v>-37871456.0</v>
       </c>
       <c r="G21">
         <v>-16292629.0</v>
       </c>
       <c r="H21">
         <v>-47246769.0</v>
       </c>
       <c r="I21">
         <v>21984833.0</v>
       </c>
       <c r="J21">
         <v>-20539853.0</v>
       </c>
       <c r="K21">
         <v>49950230.0</v>
       </c>
       <c r="L21">
         <v>190033378.0</v>
       </c>
       <c r="M21">
         <v>114289582.0</v>
       </c>
       <c r="N21">
         <v>52139015.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>41014000.0</v>
       </c>
       <c r="C22">
         <v>133006000.0</v>
       </c>
       <c r="D22">
         <v>116808000.0</v>
       </c>
       <c r="E22">
         <v>138454000.0</v>
       </c>
       <c r="F22">
         <v>-36832643.0</v>
       </c>
       <c r="G22">
         <v>-6046195.0</v>
       </c>
       <c r="H22">
         <v>-22861257.0</v>
       </c>
       <c r="I22">
         <v>-42939000.0</v>
       </c>
       <c r="J22">
         <v>-12490335.0</v>
       </c>
       <c r="K22">
         <v>3747932.0</v>
       </c>
       <c r="L22">
         <v>31954965.0</v>
       </c>
       <c r="M22">
         <v>1660474.0</v>
       </c>
       <c r="N22">
         <v>-3842603.0</v>
       </c>
       <c r="O22">
         <v>-4539093.0</v>
       </c>
       <c r="P22">
         <v>-2975270.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>-30000000.0</v>
       </c>
       <c r="C23">
         <v>-10200000.0</v>
       </c>
       <c r="D23">
         <v>-26836000.0</v>
       </c>
       <c r="E23">
         <v>128379000.0</v>
       </c>
       <c r="F23">
         <v>86005646.0</v>
       </c>
       <c r="G23">
         <v>-220000.0</v>
       </c>
       <c r="H23">
         <v>-2298587.0</v>
       </c>
       <c r="I23">
         <v>-3740150.0</v>
       </c>
       <c r="J23">
         <v>-826840.0</v>
       </c>
       <c r="K23">
         <v>-6036243.0</v>
       </c>
       <c r="L23">
         <v>-1633259.0</v>
       </c>
       <c r="M23">
         <v>-5748816.0</v>
       </c>
       <c r="N23">
         <v>-1333312.0</v>
       </c>
       <c r="O23">
         <v>-1719423.0</v>
       </c>
       <c r="P23">
         <v>-1255205.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>-284000.0</v>
       </c>
       <c r="C24">
         <v>26397000.0</v>
       </c>
       <c r="D24">
         <v>-208000.0</v>
       </c>
       <c r="E24">
         <v>39324000.0</v>
       </c>
       <c r="F24">
         <v>-93798.0</v>
       </c>
       <c r="G24">
         <v>-88630.0</v>
       </c>
       <c r="H24">
         <v>-177950.0</v>
       </c>
       <c r="I24">
         <v>-151619.0</v>
       </c>
       <c r="J24">
         <v>-262468.0</v>
       </c>
       <c r="K24">
         <v>52231654.0</v>
       </c>
       <c r="L24">
         <v>-352521.0</v>
       </c>
       <c r="M24">
         <v>-55266.0</v>
       </c>
       <c r="N24">
         <v>-68435.0</v>
       </c>
       <c r="O24">
         <v>-51122.0</v>
       </c>
       <c r="P24">
         <v>-120774.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>-11948000.0</v>
       </c>
       <c r="C25">
         <v>-11555000.0</v>
       </c>
       <c r="D25">
         <v>-9694000.0</v>
       </c>
       <c r="E25">
         <v>9438000.0</v>
       </c>
       <c r="F25">
         <v>1477837.0</v>
       </c>
       <c r="G25">
         <v>960211.0</v>
       </c>
       <c r="H25">
         <v>1975374.0</v>
       </c>
       <c r="I25">
         <v>1287446.0</v>
       </c>
       <c r="J25">
         <v>2174650.0</v>
       </c>
       <c r="K25">
         <v>3030756.0</v>
       </c>
       <c r="L25">
         <v>517887.0</v>
       </c>
       <c r="M25">
         <v>-1972704.0</v>
       </c>
       <c r="N25">
         <v>1951338.0</v>
       </c>
       <c r="O25">
         <v>-2263242.0</v>
       </c>
       <c r="P25">
         <v>290391.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>-30000000.0</v>
       </c>
       <c r="C26">
         <v>-17935000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>38909000.0</v>
       </c>
       <c r="F26">
         <v>37985650.0</v>
       </c>
       <c r="G26">
         <v>-286856.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>7331450.0</v>
       </c>
       <c r="J26">
         <v>-11262750.0</v>
       </c>
       <c r="K26">
         <v>-2993931.0</v>
       </c>
       <c r="L26">
         <v>63927416.0</v>
       </c>
       <c r="M26">
         <v>-1278546.0</v>
       </c>
       <c r="N26">
         <v>78530000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>176</v>
+      </c>
+      <c r="B27">
+        <v>2810000.0</v>
+      </c>
       <c r="C27">
         <v>4650000.0</v>
       </c>
       <c r="D27">
         <v>3217000.0</v>
       </c>
       <c r="E27">
         <v>3057000.0</v>
       </c>
       <c r="F27">
         <v>2612968.0</v>
       </c>
       <c r="G27">
         <v>3000672.0</v>
       </c>
       <c r="H27">
         <v>2333091.0</v>
       </c>
       <c r="I27">
         <v>1636547.0</v>
       </c>
       <c r="J27">
         <v>457046.0</v>
       </c>
       <c r="K27">
         <v>1304325.0</v>
       </c>
       <c r="L27">
         <v>1436505.0</v>
       </c>
       <c r="M27">
         <v>1383121.0</v>
       </c>
       <c r="N27">
         <v>571321.0</v>
       </c>
       <c r="O27">
         <v>11250.0</v>
       </c>
       <c r="P27">
         <v>16674.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>39211000.0</v>
       </c>
       <c r="C28">
         <v>-127289000.0</v>
       </c>
       <c r="D28">
         <v>-136537000.0</v>
       </c>
       <c r="E28">
         <v>-164497000.0</v>
       </c>
       <c r="F28">
         <v>-1657591.0</v>
       </c>
       <c r="G28">
         <v>-18458793.0</v>
       </c>
       <c r="H28">
         <v>-49545356.0</v>
       </c>
       <c r="I28">
         <v>25576133.0</v>
       </c>
       <c r="J28">
         <v>-32629443.0</v>
       </c>
       <c r="K28">
         <v>95520221.0</v>
       </c>
       <c r="L28">
         <v>175419834.0</v>
       </c>
       <c r="M28">
         <v>200339153.0</v>
       </c>
       <c r="N28">
         <v>178044107.0</v>
       </c>
       <c r="O28">
         <v>20830080.0</v>
       </c>
       <c r="P28">
         <v>56779795.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>81649000.0</v>
       </c>
       <c r="C29">
         <v>160445000.0</v>
       </c>
       <c r="D29">
         <v>159609000.0</v>
       </c>
       <c r="E29">
         <v>124207000.0</v>
       </c>
       <c r="F29">
         <v>-2885404.0</v>
       </c>
       <c r="G29">
         <v>46094449.0</v>
       </c>
       <c r="H29">
         <v>20471260.0</v>
       </c>
       <c r="I29">
         <v>9426377.0</v>
       </c>
       <c r="J29">
         <v>18416228.0</v>
       </c>
       <c r="K29">
         <v>42634500.0</v>
       </c>
       <c r="L29">
         <v>37659686.0</v>
       </c>
       <c r="M29">
         <v>12421127.0</v>
       </c>
       <c r="N29">
         <v>8120173.0</v>
       </c>
       <c r="O29">
         <v>3985253.0</v>
       </c>
       <c r="P29">
         <v>397273.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-121003000.0</v>
       </c>
       <c r="C30">
         <v>-32973000.0</v>
       </c>
       <c r="D30">
         <v>-26836000.0</v>
       </c>
       <c r="E30">
         <v>35410000.0</v>
       </c>
       <c r="F30">
         <v>1626560.0</v>
       </c>
       <c r="G30">
         <v>-20993433.0</v>
       </c>
       <c r="H30">
         <v>23894165.0</v>
       </c>
       <c r="I30">
         <v>-17556879.0</v>
       </c>
@@ -18832,591 +19081,600 @@
       <c r="P30">
         <v>-56920554.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>46845000.0</v>
+      </c>
+      <c r="C2">
         <v>47057000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49479000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47447000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>46988000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47574000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47396000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48624000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>46805000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50760000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50974000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52553000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>50569000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>50622000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45386000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>53246000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>55448895.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>54476651.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>55419000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50198000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>58365000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>58217162.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>72913274.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>64468662.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>51723107.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>46213758.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>54842012.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>52288378.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>56903038.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>33271166.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>47890533.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>35283796.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>39457407.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>45814043.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>54814325.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>45239647.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>55952873.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>52970481.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>103129226.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>47470436.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>40109382.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>43306191.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>41888184.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>22083834.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>59879596.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>65997724.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>65986688.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>128117346.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>56860845.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>76977519.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9855950.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6574965.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15334123.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11368789.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5236238.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4486011.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5460304.0</v>
       </c>
-      <c r="BF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>1663000</v>
+      </c>
+      <c r="C3">
         <v>1937000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>109090888</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11620068</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2385000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2964000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1262000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>43578000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13216000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7952000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6186000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8689000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2557000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2014000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1571000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>23000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5673000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>489583</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>929000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>634000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>581000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1089532</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>18687511</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>672841</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>669324</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>322340</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1030057</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>345510</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>901920</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>790055</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1295441</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5133</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>15314631</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1748471</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>92949</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>34617</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>143746</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>25741322</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>130798477</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>17201411</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>801675</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>40413004</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>44861310</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>52873410</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>94349489</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21278984</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>56726002</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>53490677</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>78190600</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16445175</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>60772899</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>24363917</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>42987132</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1726770</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4833113</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4451182</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3879327</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>56799000</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19431,54 +19689,55 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19493,402 +19752,409 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>369000.0</v>
+      </c>
+      <c r="C6">
         <v>-212000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2422000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2032000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>459000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-586000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>178000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1228000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1819000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3955000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-214000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1579000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1984000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-53000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5236000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7861000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2202895.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>972244.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-942000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5221000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-8167000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>148168.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-14696112.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8444612.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12745555.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5509349.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8628254.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2553634.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4614660.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>23631872.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-14619367.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>12606737.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4173611.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-6356636.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-9000282.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9574678.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10713226.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2982392.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-50158745.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>55658790.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7361054.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3196809.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1418007.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>19804350.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-37795762.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-6118128.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>11036.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-62130658.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>71256501.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-20116674.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>67121569.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3280985.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-8759158.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3965334.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6132551.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>750227.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-974293.0</v>
       </c>
-      <c r="BF6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
+        <v>-4780000.0</v>
+      </c>
+      <c r="C7">
         <v>2248000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>439677.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4500317.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11867000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2741693.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6452000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7341000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2177000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11397000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14750000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9441000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5125000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4225000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-13949000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-23696000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-14148000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2289087.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1087000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-581000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-32000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3801000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>12277407.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3854684.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2709697.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-4800986.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1855797.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4490810.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-4221655.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2819563.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1237766.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>3274156.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>811711.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>880147.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-1764764.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1450980.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-6562587.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>3092806.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2389934.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1764568.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2920798.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2405866.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-6420503.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-2526819.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-9053505.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-998761.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-3885926.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-4994209.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>6374247.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1057304.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-113092.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>2798381.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-576076.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>404172.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>3875524.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>685772.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-408887.0</v>
       </c>
-      <c r="BF7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19903,1300 +20169,1319 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>-5241000.0</v>
+      </c>
+      <c r="C9">
         <v>6036000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-762151.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4734079.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>13130000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4362764.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10090000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-14825000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4111000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-5442000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13702000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6418000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5878000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-59559000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-13551000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-23504158.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-7320000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3468302.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1890000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2858000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1683000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2049507.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>13522883.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5541421.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2377376.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5380365.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-500725.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3448214.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-190350.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>423067.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3334853.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2472644.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>243813.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1519676.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-753945.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1215391.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-3666361.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1678929.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1581955.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>357700.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5943719.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-4333506.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-5411075.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-3734071.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-7724764.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1253797.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2259977.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-936304.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>207584.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>318479.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-186894.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-243182.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>232577.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>614544.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>599503.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>68363.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-156291.0</v>
       </c>
-      <c r="BF9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>-4126999.0</v>
+      </c>
+      <c r="C10">
         <v>1093000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2410.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1243584.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>118000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>239397.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1633000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1274000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>624000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2337000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-677000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>319000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1181000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3460000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-541000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3553000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3989000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-827566.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-811000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-402000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1219000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1409398.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2349935.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4124828.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-538054.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1130832.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>720131.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1516134.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1547871.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1961893.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2285892.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1569591.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1286203.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-481560.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1469881.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>290176.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-631729.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-751238.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1836166.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-451646.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-330719.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>158835.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>100288.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-410975.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1331291.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>369441.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1175369.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-518607.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-30339.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>90525.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-244297.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-148082.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-163372.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-213974.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>125990.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-12826.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>56361.0</v>
       </c>
-      <c r="BF10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1725000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-480000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>45000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>777000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3284000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2006781.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1352511.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1351294.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1212953.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3479206.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>966797.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2464052.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>561129.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4038381.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1889483.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1934597.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3886860.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-224440.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4942403.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1684007.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2105731.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1126000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3194000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2296000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-967239.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2282000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>6314000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3005000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3346000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2672000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3364000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3002000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3494000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5441000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1540000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3027000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1918000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>804000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>343000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
-      <c r="BE11">
+      <c r="BE11"/>
+      <c r="BF11">
         <v>-19683.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1621000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-1970000.0</v>
       </c>
       <c r="M12">
         <v>-1970000.0</v>
       </c>
       <c r="N12">
         <v>-1970000.0</v>
       </c>
       <c r="O12">
+        <v>-1970000.0</v>
+      </c>
+      <c r="P12">
         <v>-2561000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-344000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6644000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-61677.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4255841.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>653581.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>362644.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>102283.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>854939.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1011514.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>698509.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-4674544.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>577306.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7156424.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6975015.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6242466.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>465427.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>631335.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>38806.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>457046.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>114263.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>114261.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>114262.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3905473.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>1436505.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>1383121.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>571321.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>90356.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>74636.0</v>
       </c>
-      <c r="BF12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2199000.0</v>
       </c>
       <c r="M13">
         <v>2199000.0</v>
       </c>
       <c r="N13">
+        <v>2199000.0</v>
+      </c>
+      <c r="O13">
         <v>6642000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>143000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3916000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-75000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1688204.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5765018.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2346213.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3450761.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4103221.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-831216.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1370300.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-7281761.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1967700.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-816995.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-284864.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-3610988.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1761412.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-443531.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-367122.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1016403.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-4545691.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1954203.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1632533.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1543481.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2192435.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1644217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AO13">
         <v>-2000000.0</v>
       </c>
       <c r="AP13">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AQ13">
         <v>-6128075.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-5604333.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-1286922.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13">
         <v>-1141086.0</v>
       </c>
-      <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-      <c r="BE13">
+      <c r="BE13"/>
+      <c r="BF13">
         <v>-593998.0</v>
       </c>
-      <c r="BF13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>11229000.0</v>
+      </c>
+      <c r="C14">
         <v>11524000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10376000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9155000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7653000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7830000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7833000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7606000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6975000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7134000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6927000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6814000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6942000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7251000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7253000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6982000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8987000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8009390.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7978000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7907000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7809000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>9981320.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8117971.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9437762.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7854959.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9392372.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8026856.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8032393.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8230492.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8794828.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8910486.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>8771091.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8661475.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8645708.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8638740.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8539890.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8446753.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8513101.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7340499.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7185808.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7051829.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6905000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6629516.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5713901.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4908604.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4349854.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4081901.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3401368.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3021762.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2324144.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2335138.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2024909.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1704017.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1542381.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1549347.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1552632.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1551056.0</v>
       </c>
-      <c r="BF14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>3665999.0</v>
+      </c>
+      <c r="C15">
         <v>5320000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3691796.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2913345.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3879000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8815000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16746000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13792000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9531000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7465000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8684000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15262000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>19143000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>857000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>848000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>838000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>742000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>535597.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256184.0</v>
       </c>
       <c r="U15">
         <v>256184.0</v>
       </c>
       <c r="V15">
+        <v>256184.0</v>
+      </c>
+      <c r="W15">
         <v>7227.14</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1659310.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>303.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659308.0</v>
       </c>
       <c r="Z15">
         <v>1659308.0</v>
       </c>
-      <c r="AA15"/>
+      <c r="AA15">
+        <v>1659308.0</v>
+      </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>26771.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3054630.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3448390.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2851002.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6798544.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1790621.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1793060.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2598060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2610000.0</v>
       </c>
       <c r="AU15">
         <v>2610000.0</v>
       </c>
       <c r="AV15">
         <v>2610000.0</v>
       </c>
       <c r="AW15">
+        <v>2610000.0</v>
+      </c>
+      <c r="AX15">
         <v>1805000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1191300.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>47214000.0</v>
+      </c>
+      <c r="C16">
         <v>46845000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>47057000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>49479000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>47447000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>46988000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47574000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>47396000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>48624000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>46805000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>50760000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>50974000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>52553000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>50569000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>50622000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>45385000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>53246000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>55448895.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>54477000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>55419000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>50198000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>58365330.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>58217162.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>72913274.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>64468662.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>51723107.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>46213758.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>54842012.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>52288378.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>56903038.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>33271166.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>47890533.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>35283796.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>39457407.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>45814043.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>54814325.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>45239647.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>55952873.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>52970481.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>103129226.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>47470436.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>40109382.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>43306191.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>41888184.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>22083834.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>59879596.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>65997724.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>65986688.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>128117346.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>56860845.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>76977519.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9855950.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6574965.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15334123.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>11368789.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5236238.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4486011.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5460304.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21211,2052 +21496,2088 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>27742000.0</v>
+      </c>
+      <c r="C18">
         <v>24278000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-90043010.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1059480.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>23872000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>20013000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>38618000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4832000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>35962000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>10791000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>35781000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>33388000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>54265000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>58727000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>53022000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>14523000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5873000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1068559.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3493000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>794000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1692000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1974400.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2896979.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18535660.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11241903.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>6872380.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1068346.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>9267576.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>663131.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1163408.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3704607.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4877451.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-10315135.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4708608.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2143569.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>8882067.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>662201.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-15665643.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-126598271.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6448432.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>16803961.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-30739344.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-30457197.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-40473776.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-93167210.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-16022775.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-56572015.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-55137297.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-69533049.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-16012343.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-58696768.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-20085212.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-41654627.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1698797.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-2266997.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-2876818.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-4062527.0</v>
       </c>
-      <c r="BF18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-104376000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-11081000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3582000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3092000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1297000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-15135000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-13449000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-8193000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6469000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5992000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6182000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-125000.0</v>
       </c>
       <c r="P19">
         <v>-125000.0</v>
       </c>
       <c r="Q19">
+        <v>-125000.0</v>
+      </c>
+      <c r="R19">
         <v>-113000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-428771.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-114791.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4997802.0</v>
       </c>
       <c r="U19">
         <v>-4997802.0</v>
       </c>
       <c r="V19">
+        <v>-4997802.0</v>
+      </c>
+      <c r="W19">
         <v>-958367.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-18747100.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-673075.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-614891.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-239229.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1049278.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>8574282.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>16608390.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>68000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>22230000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>14944298.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5943.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>-23641000.0</v>
+      </c>
       <c r="C21">
+        <v>10857000.0</v>
+      </c>
+      <c r="D21">
         <v>87493000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4541000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-18337000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16279000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21859000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-27028000.0</v>
       </c>
       <c r="M21">
         <v>-27028000.0</v>
       </c>
       <c r="N21">
+        <v>-27028000.0</v>
+      </c>
+      <c r="O21">
         <v>-57520000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-91740000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-51847000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4491000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-11925637.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3031754.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-12622984.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16354589.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2434896.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11739544.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-10096508.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3108527.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>852445.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-9677379.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-15633734.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-22788101.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>25085537.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-10313060.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2900177.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4312179.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-20539853.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-10929023.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1432492.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-11329992.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>49950230.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>190033378.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>114289582.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>52139015.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>33585000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>3250000.0</v>
       </c>
-      <c r="BF21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
+        <v>23583000.0</v>
+      </c>
+      <c r="C22">
         <v>12375000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12786000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9599000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6253000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6935000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>24143000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>62691000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39237000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>27009000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>21203000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>24506000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>44090000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>53936000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>61832000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>29688000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-7002000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-7916075.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-12293000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-8127000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-8496000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-19515402.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-6632997.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13583523.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6518681.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1948245.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-5712718.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-9943005.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-9153779.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-16963928.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-12225321.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-8577131.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-5172621.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3829392.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-4639605.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1854147.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2167191.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-3687774.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-4799925.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5496129.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>6739502.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5365550.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13601979.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7920153.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5067283.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1861883.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>117298.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>94745.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-413452.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1692684.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-920027.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-1189200.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-40692.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1383216.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-1417111.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-499061.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1239705.0</v>
       </c>
-      <c r="BF22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>27306999.0</v>
+      </c>
+      <c r="C23">
         <v>-30000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3922993.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-532318.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>0.0</v>
+      </c>
+      <c r="G23">
         <v>90367138.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-62266751.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-152736.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-556166.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-215000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>215000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6182000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>35765000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16747000.0</v>
       </c>
       <c r="Q23">
         <v>16747000.0</v>
       </c>
       <c r="R23">
+        <v>16747000.0</v>
+      </c>
+      <c r="S23">
         <v>50518.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22067000.0</v>
       </c>
       <c r="U23">
         <v>22067000.0</v>
       </c>
       <c r="V23">
-        <v>-220000.0</v>
+        <v>22067000.0</v>
       </c>
       <c r="W23">
         <v>-220000.0</v>
       </c>
       <c r="X23">
+        <v>-220000.0</v>
+      </c>
+      <c r="Y23">
         <v>-770626.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2298587.0</v>
       </c>
       <c r="Z23">
         <v>-2298587.0</v>
       </c>
       <c r="AA23">
         <v>-2298587.0</v>
       </c>
       <c r="AB23">
-        <v>-3048.0</v>
+        <v>-2298587.0</v>
       </c>
       <c r="AC23">
         <v>-3048.0</v>
       </c>
       <c r="AD23">
+        <v>-3048.0</v>
+      </c>
+      <c r="AE23">
         <v>-2689150.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-405000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-324000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-322000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-3613.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-140000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-662400.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-20827.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-261892.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1611042.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-52598.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-4110711.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-62464.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-268493.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-725110.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-577192.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-793201.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1526788.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1009957.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2293736.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10131080.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-67187.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-484962.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-677663.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-168012.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1216937.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-220643.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-113831.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>13685000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>173</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-27000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
         <v>-1197000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-128000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-35000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>26793000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-233000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-139000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1142000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-875000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-750000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>39324000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>26103000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>13679000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-200000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-13490.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>68791.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-18000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9879000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>32795.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-59589.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-52468.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>54433.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>83111.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-19221.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8919792.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>17510310.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-17990.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-44786.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-15577.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-73266.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-85551.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-74828.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-77481.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-24608.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>14965233.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-98986.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>37563857.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-198450.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-68909.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-242476.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-7235.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-33901.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-3393.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-19970.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-6275.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-25628.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-5849.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-36478.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-14240.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-11868.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-874.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-2312.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-47935.0</v>
       </c>
-      <c r="BF24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>22956000.0</v>
+      </c>
+      <c r="C25">
         <v>68000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4553799.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1574135.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-163000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4416307.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-445000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-15419000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-37000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-4819000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1874000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>130000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-64000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3076000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1651000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>897000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6490000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>743680.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-19000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1608000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-911000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4848214.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1221431.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>41901.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-506710.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-58242.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1062756.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-123536.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-265022.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>641712.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-797524.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>783133.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>660125.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>646355.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-112115.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>665700.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>974710.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1807199.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>695497.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-44462.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>572522.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-553056.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>233016.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>930368.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-92441.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-304350.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-506870.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-482623.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-678861.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>506863.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>560229.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>638990.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>245256.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-562516.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1444458.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-164979.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-85664.0</v>
       </c>
-      <c r="BF25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>175</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-30000000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-27547662.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
         <v>38909000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-68000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>16747000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>37985650.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>23041350.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>23047290.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-299995.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-286856.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>7331450.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>2224611.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11262750.0</v>
       </c>
       <c r="AI26">
         <v>-11262750.0</v>
       </c>
       <c r="AJ26">
+        <v>-11262750.0</v>
+      </c>
+      <c r="AK26">
         <v>2224611.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>26619749.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
+      <c r="AO26"/>
       <c r="AP26">
         <v>-2993931.0</v>
       </c>
-      <c r="AQ26"/>
+      <c r="AQ26">
+        <v>-2993931.0</v>
+      </c>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
+      <c r="AT26"/>
       <c r="AU26">
         <v>-1278546.0</v>
       </c>
-      <c r="AV26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV26">
+        <v>-1278546.0</v>
+      </c>
+      <c r="AW26"/>
       <c r="AX26">
         <v>-11570296.0</v>
       </c>
-      <c r="AY26"/>
+      <c r="AY26">
+        <v>-11570296.0</v>
+      </c>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>176</v>
+      </c>
+      <c r="B27">
+        <v>531000.0</v>
+      </c>
       <c r="C27">
+        <v>902000.0</v>
+      </c>
+      <c r="D27">
         <v>620000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>641000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>647000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1054000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1897000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>873000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>816000.0</v>
       </c>
       <c r="K27">
         <v>816000.0</v>
       </c>
       <c r="L27">
+        <v>816000.0</v>
+      </c>
+      <c r="M27">
         <v>856000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>729000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>703000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1108000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>675000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>571000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>789845.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>683000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>621000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>519000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>563250.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>806720.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>876708.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>753994.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>686140.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>639325.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>565575.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>442051.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>335071.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>631335.0</v>
       </c>
       <c r="AF27">
         <v>631335.0</v>
       </c>
       <c r="AG27">
+        <v>631335.0</v>
+      </c>
+      <c r="AH27">
         <v>38806.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>114261.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>114262.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>114261.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>114262.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325653.0</v>
       </c>
       <c r="AM27">
         <v>325653.0</v>
       </c>
       <c r="AN27">
+        <v>325653.0</v>
+      </c>
+      <c r="AO27">
         <v>332034.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>320985.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>362031.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>360105.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>362031.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>352338.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>347583.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>347584.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>334099.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>353855.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>351813.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>213883.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5625.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>2811.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2814.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>-27307000.0</v>
+      </c>
+      <c r="C28">
         <v>-24463000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>87724197.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1095337.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-22216000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-20471000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-38405000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-34503000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-33910000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-14505000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-35712000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-37664000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-48656000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-58545000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-73764000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-35938000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3749000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2483064.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2770000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9443000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-16354000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2157634.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-11739544.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-10094926.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1449219.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1446142.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-9677379.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-15633734.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-22788101.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>22486454.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-10869974.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7744863.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6214790.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-10979693.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-11069023.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>770092.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-11350819.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3682801.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>76538512.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>24543365.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-9244457.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>27611444.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>32117680.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>60285361.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>55405349.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9908040.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>56603021.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-6987086.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>140815178.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4098482.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>125854815.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>23380437.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>32907337.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5665005.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8399549.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3629357.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3136169.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>56780000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>29405000.0</v>
+      </c>
+      <c r="C29">
         <v>26215000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19047878.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12679548.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>26257000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22977000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>39880000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>48410000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>49178000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>18743000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>41967000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>42077000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>56822000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>60741000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>54593000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14546000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5673000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-578976.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2564000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1428000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1111000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-884867.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15790532.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19208501.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11911227.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7194720.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2098403.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9613086.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1565051.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1953463.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2409166.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>4882584.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4999496.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6457079.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2236518.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>8916684.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>805947.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10075679.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>4200206.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>10752979.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>17605636.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>9673660.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>14404113.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>12399634.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1182279.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5256209.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>153987.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1646620.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>8657551.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>432832.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2076131.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4278705.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1332505.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>27973.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>2566116.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1574364.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-183200.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>397000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-1729000.0</v>
+      </c>
+      <c r="C30">
         <v>-1964000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-109287016.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-11646770.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3582000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3092000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1297000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-15135000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-13449000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8193000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-18643000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12174000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6182000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>35410000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24407000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13531000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-279000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-931844.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1148000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5650000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9298000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1089527.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-18747100.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-672839.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-614891.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-239229.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1049278.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8574282.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16608390.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-808045.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1340227.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-20710.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-15387897.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1834022.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-167777.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-112098.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-168354.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-10776089.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-130897463.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>20362446.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1000125.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-40481913.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-45103786.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-52880645.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-94383390.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-21282377.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-56745972.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-53496952.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-78216228.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-16451024.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-60809377.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-24378157.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-42999000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1727644.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-4833114.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-4453494.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3927262.0</v>
       </c>
-      <c r="BF30"/>
+      <c r="BG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>