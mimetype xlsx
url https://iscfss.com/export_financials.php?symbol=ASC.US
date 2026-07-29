--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1106,51 +1106,53 @@
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>1468000.0</v>
       </c>
       <c r="F5">
         <v>1044000.0</v>
       </c>
       <c r="G5">
         <v>-729135.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>-135400000.0</v>
       </c>
       <c r="J5">
         <v>-110296000.0</v>
       </c>
       <c r="K5">
         <v>-76242000.0</v>
       </c>
@@ -3959,52 +3961,56 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
+      <c r="C5">
+        <v>0.0</v>
+      </c>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>-436000.0</v>
       </c>
       <c r="K5">
         <v>-433000.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>46000.0</v>
       </c>
       <c r="N5">
         <v>745000.0</v>
       </c>
       <c r="O5">
         <v>1468000.0</v>
@@ -7883,75 +7889,75 @@
       <c r="AY35">
         <v>148068662.0</v>
       </c>
       <c r="AZ35">
         <v>111249224.0</v>
       </c>
       <c r="BA35">
         <v>113930913.0</v>
       </c>
       <c r="BB35">
         <v>83575000.0</v>
       </c>
       <c r="BC35">
         <v>60280082.0</v>
       </c>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
     </row>
     <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
-        <v>33793000.0</v>
+        <v>28852000.0</v>
       </c>
       <c r="C36">
         <v>31988000.0</v>
       </c>
       <c r="D36">
         <v>33508000.0</v>
       </c>
       <c r="E36">
         <v>28963000.0</v>
       </c>
       <c r="F36">
         <v>19525000.0</v>
       </c>
       <c r="G36">
         <v>16998000.0</v>
       </c>
       <c r="H36">
         <v>17515000.0</v>
       </c>
       <c r="I36">
         <v>19160000.0</v>
       </c>
       <c r="J36">
-        <v>36684000.0</v>
+        <v>26284000.0</v>
       </c>
       <c r="K36">
         <v>14857000.0</v>
       </c>
       <c r="L36">
         <v>11718000.0</v>
       </c>
       <c r="M36">
         <v>7923000.0</v>
       </c>
       <c r="N36">
         <v>7617000.0</v>
       </c>
       <c r="O36">
         <v>7433000.0</v>
       </c>
       <c r="P36">
         <v>9397000.0</v>
       </c>
       <c r="Q36">
         <v>18174000.0</v>
       </c>
       <c r="R36">
         <v>18031000.0</v>
       </c>
@@ -13496,51 +13502,51 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>124</v>
       </c>
       <c r="B5">
-        <v>25582999.0</v>
+        <v>25727000.0</v>
       </c>
       <c r="C5">
         <v>14467000.0</v>
       </c>
       <c r="D5">
         <v>14667000.0</v>
       </c>
       <c r="E5">
         <v>10784000.0</v>
       </c>
       <c r="F5">
         <v>7170000.0</v>
       </c>
       <c r="G5">
         <v>11447000.0</v>
       </c>
       <c r="H5">
         <v>25541000.0</v>
       </c>
       <c r="I5">
         <v>64317000.0</v>
       </c>
       <c r="J5">
         <v>42071000.0</v>
       </c>
@@ -13675,51 +13681,51 @@
       </c>
       <c r="BB5">
         <v>508492.0</v>
       </c>
       <c r="BC5">
         <v>-1207409.0</v>
       </c>
       <c r="BD5">
         <v>-805753.0</v>
       </c>
       <c r="BE5">
         <v>472293.0</v>
       </c>
       <c r="BF5">
         <v>-235520.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
-        <v>36811999.0</v>
+        <v>36956000.0</v>
       </c>
       <c r="C6">
         <v>24008000.0</v>
       </c>
       <c r="D6">
         <v>25043000.0</v>
       </c>
       <c r="E6">
         <v>19939000.0</v>
       </c>
       <c r="F6">
         <v>14823000.0</v>
       </c>
       <c r="G6">
         <v>19277000.0</v>
       </c>
       <c r="H6">
         <v>33374000.0</v>
       </c>
       <c r="I6">
         <v>71923000.0</v>
       </c>
       <c r="J6">
         <v>49046000.0</v>
       </c>
@@ -17993,51 +17999,51 @@
       </c>
       <c r="K6">
         <v>15843491.0</v>
       </c>
       <c r="L6">
         <v>-19770214.0</v>
       </c>
       <c r="M6">
         <v>3018751.0</v>
       </c>
       <c r="N6">
         <v>41526722.0</v>
       </c>
       <c r="O6">
         <v>9873819.0</v>
       </c>
       <c r="P6">
         <v>256514.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>157</v>
       </c>
       <c r="B7">
-        <v>12169000.0</v>
+        <v>12282000.0</v>
       </c>
       <c r="C7">
         <v>4100000.0</v>
       </c>
       <c r="D7">
         <v>17919000.0</v>
       </c>
       <c r="E7">
         <v>-56018000.0</v>
       </c>
       <c r="F7">
         <v>-1815476.0</v>
       </c>
       <c r="G7">
         <v>9322559.0</v>
       </c>
       <c r="H7">
         <v>-6387628.0</v>
       </c>
       <c r="I7">
         <v>8143196.0</v>
       </c>
       <c r="J7">
         <v>-5996224.0</v>
       </c>
@@ -18285,51 +18291,51 @@
         <v>8504738.0</v>
       </c>
       <c r="J13">
         <v>2112730.0</v>
       </c>
       <c r="K13">
         <v>-2192435.0</v>
       </c>
       <c r="L13">
         <v>-6128075.0</v>
       </c>
       <c r="M13">
         <v>-5604333.0</v>
       </c>
       <c r="N13">
         <v>-1286922.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14">
-        <v>40414000.0</v>
+        <v>33849000.0</v>
       </c>
       <c r="C14">
         <v>30244000.0</v>
       </c>
       <c r="D14">
         <v>31359000.0</v>
       </c>
       <c r="E14">
         <v>29276000.0</v>
       </c>
       <c r="F14">
         <v>31703305.0</v>
       </c>
       <c r="G14">
         <v>32187324.0</v>
       </c>
       <c r="H14">
         <v>32322695.0</v>
       </c>
       <c r="I14">
         <v>35137880.0</v>
       </c>
       <c r="J14">
         <v>34271091.0</v>
       </c>
@@ -18769,51 +18775,51 @@
       </c>
       <c r="K24">
         <v>52231654.0</v>
       </c>
       <c r="L24">
         <v>-352521.0</v>
       </c>
       <c r="M24">
         <v>-55266.0</v>
       </c>
       <c r="N24">
         <v>-68435.0</v>
       </c>
       <c r="O24">
         <v>-51122.0</v>
       </c>
       <c r="P24">
         <v>-120774.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
-        <v>-11948000.0</v>
+        <v>-8306000.0</v>
       </c>
       <c r="C25">
         <v>-11555000.0</v>
       </c>
       <c r="D25">
         <v>-9694000.0</v>
       </c>
       <c r="E25">
         <v>9438000.0</v>
       </c>
       <c r="F25">
         <v>1477837.0</v>
       </c>
       <c r="G25">
         <v>960211.0</v>
       </c>
       <c r="H25">
         <v>1975374.0</v>
       </c>
       <c r="I25">
         <v>1287446.0</v>
       </c>
       <c r="J25">
         <v>2174650.0</v>
       </c>
@@ -20353,51 +20359,51 @@
       <c r="BA9">
         <v>-243182.0</v>
       </c>
       <c r="BB9">
         <v>232577.0</v>
       </c>
       <c r="BC9">
         <v>614544.0</v>
       </c>
       <c r="BD9">
         <v>599503.0</v>
       </c>
       <c r="BE9">
         <v>68363.0</v>
       </c>
       <c r="BF9">
         <v>-156291.0</v>
       </c>
       <c r="BG9"/>
     </row>
     <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>160</v>
       </c>
       <c r="B10">
-        <v>-4126999.0</v>
+        <v>-4127000.0</v>
       </c>
       <c r="C10">
         <v>1093000.0</v>
       </c>
       <c r="D10">
         <v>2410.0</v>
       </c>
       <c r="E10">
         <v>1243584.0</v>
       </c>
       <c r="F10">
         <v>118000.0</v>
       </c>
       <c r="G10">
         <v>239397.0</v>
       </c>
       <c r="H10">
         <v>1633000.0</v>
       </c>
       <c r="I10">
         <v>-1274000.0</v>
       </c>
       <c r="J10">
         <v>624000.0</v>
       </c>
@@ -20943,99 +20949,99 @@
       </c>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13">
         <v>-1286922.0</v>
       </c>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13">
         <v>-1141086.0</v>
       </c>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13">
         <v>-593998.0</v>
       </c>
       <c r="BG13"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14">
-        <v>11229000.0</v>
+        <v>9384000.0</v>
       </c>
       <c r="C14">
         <v>11524000.0</v>
       </c>
       <c r="D14">
         <v>10376000.0</v>
       </c>
       <c r="E14">
         <v>9155000.0</v>
       </c>
       <c r="F14">
         <v>7653000.0</v>
       </c>
       <c r="G14">
         <v>7830000.0</v>
       </c>
       <c r="H14">
         <v>7833000.0</v>
       </c>
       <c r="I14">
         <v>7606000.0</v>
       </c>
       <c r="J14">
         <v>6975000.0</v>
       </c>
       <c r="K14">
         <v>7134000.0</v>
       </c>
       <c r="L14">
         <v>6927000.0</v>
       </c>
       <c r="M14">
         <v>6814000.0</v>
       </c>
       <c r="N14">
         <v>6942000.0</v>
       </c>
       <c r="O14">
         <v>7251000.0</v>
       </c>
       <c r="P14">
         <v>7253000.0</v>
       </c>
       <c r="Q14">
         <v>6982000.0</v>
       </c>
       <c r="R14">
-        <v>8987000.0</v>
+        <v>7790000.0</v>
       </c>
       <c r="S14">
         <v>8009390.0</v>
       </c>
       <c r="T14">
         <v>7978000.0</v>
       </c>
       <c r="U14">
         <v>7907000.0</v>
       </c>
       <c r="V14">
         <v>7809000.0</v>
       </c>
       <c r="W14">
         <v>9981320.0</v>
       </c>
       <c r="X14">
         <v>8117971.0</v>
       </c>
       <c r="Y14">
         <v>9437762.0</v>
       </c>
       <c r="Z14">
         <v>7854959.0</v>
       </c>
@@ -22370,51 +22376,53 @@
         <v>-484962.0</v>
       </c>
       <c r="BB23">
         <v>-677663.0</v>
       </c>
       <c r="BC23">
         <v>-168012.0</v>
       </c>
       <c r="BD23">
         <v>-1216937.0</v>
       </c>
       <c r="BE23">
         <v>-220643.0</v>
       </c>
       <c r="BF23">
         <v>-113831.0</v>
       </c>
       <c r="BG23">
         <v>13685000.0</v>
       </c>
     </row>
     <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>173</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-66000.0</v>
+      </c>
       <c r="C24">
         <v>-27000.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>-1197000.0</v>
       </c>
       <c r="G24">
         <v>-128000.0</v>
       </c>
       <c r="H24">
         <v>-35000.0</v>
       </c>
       <c r="I24">
         <v>26793000.0</v>
       </c>
       <c r="J24">
         <v>-233000.0</v>
       </c>
       <c r="K24">
@@ -22546,99 +22554,99 @@
       <c r="BA24">
         <v>-14240.0</v>
       </c>
       <c r="BB24">
         <v>-11868.0</v>
       </c>
       <c r="BC24">
         <v>-874.0</v>
       </c>
       <c r="BD24">
         <v>-1.0</v>
       </c>
       <c r="BE24">
         <v>-2312.0</v>
       </c>
       <c r="BF24">
         <v>-47935.0</v>
       </c>
       <c r="BG24"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
-        <v>22956000.0</v>
+        <v>687000.0</v>
       </c>
       <c r="C25">
         <v>68000.0</v>
       </c>
       <c r="D25">
         <v>-4553799.0</v>
       </c>
       <c r="E25">
         <v>-1574135.0</v>
       </c>
       <c r="F25">
         <v>-163000.0</v>
       </c>
       <c r="G25">
         <v>4416307.0</v>
       </c>
       <c r="H25">
         <v>-445000.0</v>
       </c>
       <c r="I25">
         <v>-15419000.0</v>
       </c>
       <c r="J25">
         <v>-37000.0</v>
       </c>
       <c r="K25">
         <v>-4819000.0</v>
       </c>
       <c r="L25">
         <v>-1874000.0</v>
       </c>
       <c r="M25">
         <v>130000.0</v>
       </c>
       <c r="N25">
         <v>-64000.0</v>
       </c>
       <c r="O25">
         <v>3076000.0</v>
       </c>
       <c r="P25">
         <v>-1651000.0</v>
       </c>
       <c r="Q25">
         <v>897000.0</v>
       </c>
       <c r="R25">
-        <v>6490000.0</v>
+        <v>7116000.0</v>
       </c>
       <c r="S25">
         <v>743680.0</v>
       </c>
       <c r="T25">
         <v>-19000.0</v>
       </c>
       <c r="U25">
         <v>1608000.0</v>
       </c>
       <c r="V25">
         <v>-911000.0</v>
       </c>
       <c r="W25">
         <v>4848214.0</v>
       </c>
       <c r="X25">
         <v>1221431.0</v>
       </c>
       <c r="Y25">
         <v>41901.0</v>
       </c>
       <c r="Z25">
         <v>-506710.0</v>
       </c>