--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1052,87 +1058,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1167,540 +1148,564 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>65652384000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>68321575000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>100195975000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>78209943000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>71295379000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>92428503000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>86636104000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>121584527000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>114305124000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>156318976000.0</v>
+      </c>
+      <c r="C5">
         <v>138500580000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>108910753000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>116549706000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>113793568000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>88650201000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>92216663000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>91332004000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>93675265000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7794203000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6230848000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>109507000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4198318000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>50000000.0</v>
       </c>
       <c r="C9">
         <v>50000000.0</v>
       </c>
       <c r="D9">
         <v>50000000.0</v>
       </c>
       <c r="E9">
         <v>50000000.0</v>
       </c>
       <c r="F9">
         <v>50000000.0</v>
       </c>
       <c r="G9">
         <v>50000000.0</v>
       </c>
       <c r="H9">
         <v>50000000.0</v>
       </c>
       <c r="I9">
         <v>50000000.0</v>
       </c>
       <c r="J9">
         <v>50000000.0</v>
       </c>
       <c r="K9">
         <v>50000000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>50000000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>8564166000.0</v>
+      </c>
+      <c r="C10">
         <v>9987853000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16191590000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27234576000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19190886000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26810850000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25446117000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23975854000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>21799624000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20921179000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6983516000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11760509000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6419705000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14011479000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4687260000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3652892000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4485878000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5177920000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>19926411000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>45507562000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26840552000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2325341000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3263970000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3260736000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2597448000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6438474000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>8564166000.0</v>
+      </c>
+      <c r="C11">
         <v>9987853000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>16191590000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>27234576000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>19190886000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>26810850000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>25446117000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>23975854000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>21799624000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>20921179000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>8564166000.0</v>
+      </c>
+      <c r="C12">
         <v>9987853000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16191590000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>27234576000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19190886000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26810850000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25446117000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23975854000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>21799624000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20921179000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6983516000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11760509000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6419705000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14011479000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>87096618000.0</v>
       </c>
       <c r="C13">
         <v>87096618000.0</v>
       </c>
       <c r="D13">
         <v>87096618000.0</v>
       </c>
       <c r="E13">
         <v>87096618000.0</v>
       </c>
       <c r="F13">
         <v>87096618000.0</v>
       </c>
       <c r="G13">
         <v>87096618000.0</v>
       </c>
       <c r="H13">
         <v>87096618000.0</v>
       </c>
       <c r="I13">
         <v>87096618000.0</v>
       </c>
@@ -1716,2796 +1721,2896 @@
       <c r="M13">
         <v>87096618000.0</v>
       </c>
       <c r="N13">
         <v>87096618000.0</v>
       </c>
       <c r="O13">
         <v>87096618000.0</v>
       </c>
       <c r="P13">
         <v>87096618000.0</v>
       </c>
       <c r="Q13">
         <v>87096618000.0</v>
       </c>
       <c r="R13">
         <v>87096618000.0</v>
       </c>
       <c r="S13">
         <v>87096618000.0</v>
       </c>
       <c r="T13">
         <v>87096618000.0</v>
       </c>
       <c r="U13">
-        <v>40249997000.0</v>
+        <v>87096618000.0</v>
       </c>
       <c r="V13">
         <v>40249997000.0</v>
       </c>
       <c r="W13">
         <v>40249997000.0</v>
       </c>
       <c r="X13">
         <v>40249997000.0</v>
       </c>
       <c r="Y13">
         <v>40249997000.0</v>
       </c>
       <c r="Z13">
         <v>40249997000.0</v>
       </c>
+      <c r="AA13">
+        <v>40249997000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>348386000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="C14">
         <v>348386000.0</v>
       </c>
       <c r="D14">
-        <v>348386472.0</v>
+        <v>348386000.0</v>
       </c>
       <c r="E14">
         <v>348386472.0</v>
       </c>
       <c r="F14">
         <v>348386472.0</v>
       </c>
       <c r="G14">
         <v>348386472.0</v>
       </c>
       <c r="H14">
         <v>348386472.0</v>
       </c>
       <c r="I14">
         <v>348386472.0</v>
       </c>
       <c r="J14">
+        <v>348386472.0</v>
+      </c>
+      <c r="K14">
         <v>348386478.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>348386476.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348386472.0</v>
       </c>
       <c r="M14">
         <v>348386472.0</v>
       </c>
       <c r="N14">
         <v>348386472.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>348386472.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>504339000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>573719000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>5273421000.0</v>
+      </c>
+      <c r="C21">
         <v>3409078000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2495787000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>742679000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>52800000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>207838000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>891342000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1914136000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2888074000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4002155000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1122766000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>229609000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>471518000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>734423000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1597015000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1871928000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2941602000.0</v>
       </c>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>830974642000.0</v>
+      </c>
+      <c r="C23">
         <v>687464983000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>654584642000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>654809310000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>677005803000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>623655329000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>615357701000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>646292201000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>607177222000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>525898830000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>425268659000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>439882316000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>398947898000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>10403106000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11904562000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10823490000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6682080000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11869563000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10087696000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6879475000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>12017472000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1575000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2638688000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>3478000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4064100000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
+      <c r="V24"/>
       <c r="W24">
         <v>2000000000.0</v>
       </c>
-      <c r="X24"/>
+      <c r="X24">
+        <v>2000000000.0</v>
+      </c>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
         <v>10403106000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11904562000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10823490000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6682080000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11869563000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10087696000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6879475000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12017472000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>97825070000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>96089409000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>63821811000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>53642759000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-6388442000.0</v>
+      </c>
+      <c r="C28">
         <v>-8943341000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14657852000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-26097783000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-18626167000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-26047423000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-24106675000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-22108627000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-18977494000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20921179000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6983516000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10185509000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3781017000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-14011479000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>217035034000.0</v>
+      </c>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>90759427000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>107884382000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>122086297000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>145815708000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>145906674000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>147994769000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>123911881000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>123129665000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>355530691000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>313419653000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>290460152000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>279318836000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>264538425000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>169618435000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>159555293000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>605375442000.0</v>
+      </c>
+      <c r="C33">
         <v>677477130000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>476657082000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>432428098000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>438098698000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>342504812000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>308385818000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>308900657000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>295668452000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>36792623999.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>33337301000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>428121807000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>392528193000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>24915431000.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>370380367000.0</v>
+      </c>
+      <c r="C35">
         <v>481266234000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>121950716000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>141045530000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>158038759000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>166818205000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>182726982000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>193369389000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>187649503000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>495000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1035000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>287986829000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>258054528000.0</v>
       </c>
-      <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>4613202000.0</v>
+      </c>
+      <c r="C36">
         <v>429112104000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>220865822000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>164511420000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>123581364000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>78055835000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>37370154000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>22585029000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>45293545000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-36792623999.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-33337301000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>395401866000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>357999639000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-24915431000.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>22403032000.0</v>
+      </c>
+      <c r="C38">
         <v>22178993000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>14546535000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>167431667000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>158400150000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>129328418000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>89400714000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>725274597000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>599489974000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>468185027000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>453682182000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>395401866000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>357999639000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>330782237000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>30113191000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>28712234000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>14830396000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>11865306000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>21503760000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>12409169000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>10084248000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8964385000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>14367224000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>13849887000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7553751000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5226401000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>161735970000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>222381212000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>238907105000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>281150517000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>306971883000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>326145821000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>296887366000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>118965300000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>91767051000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
+      <c r="AA39"/>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>-713481000.0</v>
+      </c>
+      <c r="C40">
         <v>178244449000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>78431818000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>75566795000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>63028602000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>64855450000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>69849842000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>79032812000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>65008674000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>123410640000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>131722369000.0</v>
       </c>
-      <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>12849458000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>14173683000.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
+      <c r="AA40"/>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>78626658000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>93898804000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>110368613000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>107720054000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>123163862000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>120467274000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>92608753000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>71823442000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>22711825000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>16278996000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>26791017000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>13119245000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>20266531000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>9323891000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>11854193000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>12452028000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13632496000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13759903000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11762435000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11082134000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>14394316000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11544338000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>14493026000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>50000000.0</v>
       </c>
       <c r="C42">
         <v>50000000.0</v>
       </c>
       <c r="D42">
         <v>50000000.0</v>
       </c>
       <c r="E42">
         <v>50000000.0</v>
       </c>
       <c r="F42">
         <v>50000000.0</v>
       </c>
       <c r="G42">
         <v>50000000.0</v>
       </c>
       <c r="H42">
+        <v>50000000.0</v>
+      </c>
+      <c r="I42">
         <v>10232635000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>50000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-897623000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-1051014000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="M42">
         <v>50000000.0</v>
       </c>
       <c r="N42">
         <v>50000000.0</v>
       </c>
-      <c r="O42"/>
+      <c r="O42">
+        <v>50000000.0</v>
+      </c>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>244719983000.0</v>
+      </c>
+      <c r="C46">
         <v>221236240000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>197802756000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>168886060000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>155679201000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>125064327000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>127895603000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>123308301000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>114005987000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>32790468999.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>32214535000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>32490332000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>34057036000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>24181008000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>244719983000.0</v>
+      </c>
+      <c r="C47">
         <v>221236241000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>197802756000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>168886060000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>155679201000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>125064327000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>127895603000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>123308301000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>114005987000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>32790469000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>32214535000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>32490332000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>34057036000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>24181008000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>25892701000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>28090159000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>27685504000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>28604818000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>30499569000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>30701826000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>32461982000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>34660015000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>36702594000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>35011016000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>49222031000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>48795440000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>216893552000.0</v>
+      </c>
+      <c r="C48">
         <v>196373683000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>191451536000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>165381215000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>154643305000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>137830672000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>111988213000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>102754350000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>85863910000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>87421595000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>74632455000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>49734661000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>45069361000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>29851135000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>14256698000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>5137698000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2461119000.0</v>
       </c>
-      <c r="R48"/>
       <c r="S48"/>
-      <c r="T48">
+      <c r="T48"/>
+      <c r="U48">
         <v>5484512000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>40042676000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>38615257000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>40716572000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>38788863000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>31400350000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>28915900000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
-[...1 lines deleted...]
-      </c>
+      <c r="J50"/>
       <c r="K50">
         <v>540000000.0</v>
       </c>
-      <c r="L50"/>
+      <c r="L50">
+        <v>540000000.0</v>
+      </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>2175724000.0</v>
+      </c>
+      <c r="C51">
         <v>1044512000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1533738000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10453202000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>11904562000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>10823490000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6682080000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1867227000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2822130000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7419475000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>12557472000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1575000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2638688000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>713481000.0</v>
+      </c>
+      <c r="C52">
         <v>326412000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>348574000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>50096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
-        <v>540000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>540000000.0</v>
       </c>
-      <c r="L52"/>
+      <c r="L52">
+        <v>540000000.0</v>
+      </c>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>23595184000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>57029522000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>72932931000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>105335900000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>105452674000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>100139908000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>80310224000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>87249915000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>119604746000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>126283329000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>117693908000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>78994036000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>38142603000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>31545561000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>29794712000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>29447741000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>763954000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>16097598000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>9524435000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>830974642000.0</v>
+      </c>
+      <c r="C55">
         <v>687464983000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>654584642000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>654809310000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>677005803000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>623655329000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>615357701000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>646292201000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>607177222000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>525898829999.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>494002999000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>439882316000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>398947898000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>369709147000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>245566009000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>243601400000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>186853913000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>200327602000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>181709227000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>182527922000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>174681545000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>165895289000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>191663106000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>194950016000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>181100985000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>159264911000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>225599200000.0</v>
+      </c>
+      <c r="C56">
         <v>9987853000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>177927560000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>222381212000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>238907105000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>281150517000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>306971883000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>337391544000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>311508770000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>20921179000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6983516000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>11760509000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6419705000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>14011479000.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B57">
+        <v>82</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
         <v>178570861000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>144937115000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>144512185000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>163224577000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>143065393000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>141145221000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>171560903000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>151979704000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>13608288000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>13871978000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>14878131000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>12849458000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>14173683000.0</v>
       </c>
-      <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
+      <c r="AA57"/>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>370380367000.0</v>
+      </c>
+      <c r="C58">
         <v>265232473000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>266887831000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>285557715000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>321263336000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>309883598000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>323872203000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>364930292000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>339629207000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>352247208000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>333297913000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>302864960000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>270903986000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>14173683000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>144079059000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>151964749000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>99593531000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>120170060000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>108129462000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>95841876000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>100186673000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>88140972000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>112116320000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>118539568000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>111905048000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>92405569000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>460359146000.0</v>
+      </c>
+      <c r="C60">
         <v>422020881000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>387508907000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>369077539000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>355583491000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>313627491000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>291351494000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>281232972000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>267426499000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>173620590000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>160678059000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>136990786000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>128017661000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>118689883000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>101461138000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>91611058000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>87234987000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>80132254000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>73554589000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>86660967000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>74469877000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>77729317000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>79546786000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>76410448000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>69195937000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>66859342000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS62"/>
+  <dimension ref="A1:CU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>24</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>24</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>25</v>
       </c>
       <c r="CS1" t="s">
-        <v>157</v>
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2">
         <v>73970358000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>85469182000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>65652384000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>83755601000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>80443224000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>92882888000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>68321575000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>85166005000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>83230352000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>101640941000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>100195975000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>76963395000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>91409869000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>108347543000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>285756018000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>294063939000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>318875983000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>317344213000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>286879002000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>274931214000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>252212650000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>269961739000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>290576149000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>193559592000.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
@@ -4527,54 +4632,56 @@
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
+      <c r="CT2"/>
+      <c r="CU2"/>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4628,11985 +4735,56 @@
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
-    </row>
-[...11927 lines deleted...]
-      <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
     </row>
     <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16665,457 +4843,363 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
     </row>
     <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="E5"/>
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>19454268000.0</v>
+      </c>
+      <c r="C5">
+        <v>22081416000.0</v>
+      </c>
+      <c r="D5">
+        <v>20024466000.0</v>
+      </c>
+      <c r="E5">
+        <v>128684893000.0</v>
+      </c>
       <c r="F5">
-        <v>-10347223000.0</v>
+        <v>131693510000.0</v>
       </c>
       <c r="G5">
-        <v>10106749000.0</v>
+        <v>15900633000.0</v>
       </c>
       <c r="H5">
-        <v>-6257479000.0</v>
+        <v>16253147000.0</v>
       </c>
       <c r="I5">
-        <v>-5413323000.0</v>
+        <v>120039734000.0</v>
       </c>
       <c r="J5">
-        <v>7493685000.0</v>
+        <v>107202718000.0</v>
       </c>
       <c r="K5">
-        <v>3296811000.0</v>
+        <v>108910753000.0</v>
       </c>
       <c r="L5">
-        <v>1478225000.0</v>
+        <v>14543466000.0</v>
       </c>
       <c r="M5">
-        <v>5558791000.0</v>
+        <v>13618444000.0</v>
       </c>
       <c r="N5">
-        <v>-975217000.0</v>
+        <v>12896677000.0</v>
       </c>
       <c r="O5">
-        <v>320841000.0</v>
+        <v>12831553000.0</v>
       </c>
       <c r="P5">
-        <v>1121220000.0</v>
+        <v>11675149000.0</v>
       </c>
       <c r="Q5">
-        <v>19291616000.0</v>
+        <v>12138168000.0</v>
       </c>
       <c r="R5">
-        <v>-3075138000.0</v>
+        <v>15170557000.0</v>
       </c>
       <c r="S5">
-        <v>-4870719000.0</v>
+        <v>14758630000.0</v>
       </c>
       <c r="T5">
-        <v>1115264000.0</v>
+        <v>17159716000.0</v>
       </c>
       <c r="U5">
-        <v>6236991000.0</v>
+        <v>15656892000.0</v>
       </c>
       <c r="V5">
-        <v>-2642944000.0</v>
+        <v>15260315000.0</v>
       </c>
       <c r="W5">
-        <v>2377741000.0</v>
+        <v>77370287000.0</v>
       </c>
       <c r="X5">
-        <v>2076414000.0</v>
+        <v>77773761000.0</v>
       </c>
       <c r="Y5">
-        <v>5624787000.0</v>
+        <v>78481820000.0</v>
       </c>
       <c r="Z5">
-        <v>1160863000.0</v>
+        <v>79630606000.0</v>
       </c>
       <c r="AA5">
-        <v>-2826943000.0</v>
+        <v>81337202000.0</v>
       </c>
       <c r="AB5">
-        <v>10499058000.0</v>
+        <v>78648833000.0</v>
       </c>
       <c r="AC5">
-        <v>11060490000.0</v>
+        <v>79517247000.0</v>
       </c>
       <c r="AD5">
-        <v>-1174395000.0</v>
+        <v>81908261000.0</v>
       </c>
       <c r="AE5">
-        <v>4813037000.0</v>
+        <v>81149369000.0</v>
       </c>
       <c r="AF5">
-        <v>1791641000.0</v>
+        <v>83627324000.0</v>
       </c>
       <c r="AG5">
-        <v>5150957000.0</v>
+        <v>81047836000.0</v>
       </c>
       <c r="AH5">
-        <v>12286395000.0</v>
+        <v>83122519000.0</v>
       </c>
       <c r="AI5">
-        <v>-1792922000.0</v>
+        <v>84908906000.0</v>
       </c>
       <c r="AJ5">
-        <v>4406558000.0</v>
+        <v>78194817000.0</v>
       </c>
       <c r="AK5">
-        <v>12333651000.0</v>
+        <v>888101000.0</v>
       </c>
       <c r="AL5">
-        <v>-4062280000.0</v>
+        <v>198675000.0</v>
       </c>
       <c r="AM5">
-        <v>2414918000.0</v>
+        <v>-947623000.0</v>
       </c>
       <c r="AN5">
-        <v>8820053000.0</v>
+        <v>1942569000.0</v>
       </c>
       <c r="AO5">
-        <v>24468578000.0</v>
+        <v>-429458000.0</v>
       </c>
       <c r="AP5">
-        <v>5576013000.0</v>
+        <v>-1049356000.0</v>
       </c>
       <c r="AQ5">
-        <v>4861210000.0</v>
+        <v>-1101014000.0</v>
       </c>
       <c r="AR5">
-        <v>5545088000.0</v>
+        <v>-3772862000.0</v>
       </c>
       <c r="AS5">
-        <v>9017176000.0</v>
+        <v>382500000.0</v>
       </c>
       <c r="AT5">
-        <v>-1606860000.0</v>
+        <v>554690000.0</v>
       </c>
       <c r="AU5">
-        <v>-1822770000.0</v>
+        <v>109507000.0</v>
       </c>
       <c r="AV5">
-        <v>8528094000.0</v>
+        <v>-1670155000.0</v>
       </c>
       <c r="AW5">
-        <v>-3271208000.0</v>
+        <v>-3627481000.0</v>
       </c>
       <c r="AX5">
-        <v>15430488000.0</v>
+        <v>-3022770000.0</v>
       </c>
       <c r="AY5">
-        <v>2765744000.0</v>
+        <v>-4198318000.0</v>
       </c>
       <c r="AZ5">
-        <v>4192937000.0</v>
+        <v>-3696812000.0</v>
       </c>
       <c r="BA5">
-        <v>14851768000.0</v>
-[...1 lines deleted...]
-      <c r="BB5"/>
+        <v>-1373864000.0</v>
+      </c>
+      <c r="BB5">
+        <v>1837597000.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
     </row>
     <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>162</v>
-[...156 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
     </row>
     <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17174,51 +5258,51 @@
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
     </row>
     <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17277,1544 +5361,1500 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
     </row>
     <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>89079264000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D9">
-        <v>85132315000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="E9">
-        <v>40015513000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="F9">
-        <v>45620718000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="G9">
-        <v>43825651000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="H9">
-        <v>100342103000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>50000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
-        <v>46485716000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="M9">
-        <v>57170142000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="N9">
-        <v>58457022000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="O9">
-        <v>62750758000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="P9">
-        <v>54364978000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="Q9">
-        <v>58765676000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="R9">
-        <v>53214511000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="S9">
-        <v>49319552000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="T9">
-        <v>56543600000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="U9">
-        <v>56626376000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="V9">
-        <v>58720474000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="W9">
-        <v>52414682000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="X9">
-        <v>73167824000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="Y9">
-        <v>69565347000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="Z9">
-        <v>65825938000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="AA9">
-        <v>61560636000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="AB9">
-        <v>65458797000.0</v>
-[...75 lines deleted...]
-      </c>
+        <v>50000000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
     </row>
     <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>35</v>
       </c>
       <c r="B10">
-        <v>-5086481000.0</v>
+        <v>9602439000.0</v>
       </c>
       <c r="C10">
-        <v>11500152000.0</v>
+        <v>8564166000.0</v>
       </c>
       <c r="D10">
-        <v>1891960000.0</v>
+        <v>10591030000.0</v>
       </c>
       <c r="E10">
-        <v>8707483000.0</v>
+        <v>23937289000.0</v>
       </c>
       <c r="F10">
-        <v>-10370867000.0</v>
+        <v>11469394000.0</v>
       </c>
       <c r="G10">
-        <v>10085559000.0</v>
+        <v>9987853000.0</v>
       </c>
       <c r="H10">
-        <v>-6278670000.0</v>
+        <v>13190455000.0</v>
       </c>
       <c r="I10">
-        <v>-5431162000.0</v>
+        <v>20391703000.0</v>
       </c>
       <c r="J10">
-        <v>7477523000.0</v>
+        <v>12994966000.0</v>
       </c>
       <c r="K10">
-        <v>3296811000.0</v>
+        <v>16191590000.0</v>
       </c>
       <c r="L10">
-        <v>1474887000.0</v>
+        <v>15252299000.0</v>
       </c>
       <c r="M10">
-        <v>5555453000.0</v>
+        <v>28340405000.0</v>
       </c>
       <c r="N10">
-        <v>-978555000.0</v>
+        <v>30699385000.0</v>
       </c>
       <c r="O10">
-        <v>279902000.0</v>
+        <v>27234576000.0</v>
       </c>
       <c r="P10">
-        <v>1121220000.0</v>
+        <v>19822857000.0</v>
       </c>
       <c r="Q10">
-        <v>19254015000.0</v>
+        <v>27900753000.0</v>
       </c>
       <c r="R10">
-        <v>-3112739000.0</v>
+        <v>59499054000.0</v>
       </c>
       <c r="S10">
-        <v>-4895786000.0</v>
+        <v>19190886000.0</v>
       </c>
       <c r="T10">
-        <v>1069580000.0</v>
+        <v>16158556000.0</v>
       </c>
       <c r="U10">
-        <v>18034992000.0</v>
+        <v>20337227000.0</v>
       </c>
       <c r="V10">
-        <v>-2940523000.0</v>
+        <v>23397745000.0</v>
       </c>
       <c r="W10">
-        <v>2377738000.0</v>
+        <v>26810850000.0</v>
       </c>
       <c r="X10">
-        <v>1201554000.0</v>
+        <v>35417111000.0</v>
       </c>
       <c r="Y10">
-        <v>5628995000.0</v>
+        <v>25612914000.0</v>
       </c>
       <c r="Z10">
-        <v>-1534554000.0</v>
+        <v>23211822000.0</v>
       </c>
       <c r="AA10">
-        <v>-4750375000.0</v>
+        <v>25446117000.0</v>
       </c>
       <c r="AB10">
-        <v>8642912000.0</v>
+        <v>22635963000.0</v>
       </c>
       <c r="AC10">
-        <v>11063304000.0</v>
+        <v>18900812000.0</v>
       </c>
       <c r="AD10">
-        <v>-783842000.0</v>
+        <v>21111082000.0</v>
       </c>
       <c r="AE10">
-        <v>4813268000.0</v>
+        <v>23975854000.0</v>
       </c>
       <c r="AF10">
-        <v>169855000.0</v>
+        <v>20358971000.0</v>
       </c>
       <c r="AG10">
-        <v>5201443000.0</v>
+        <v>16253995000.0</v>
       </c>
       <c r="AH10">
-        <v>6337886000.0</v>
+        <v>16466732000.0</v>
       </c>
       <c r="AI10">
-        <v>-1792608000.0</v>
+        <v>21799624000.0</v>
       </c>
       <c r="AJ10">
-        <v>4233678000.0</v>
+        <v>22965113000.0</v>
       </c>
       <c r="AK10">
-        <v>9314631000.0</v>
+        <v>21004092000.0</v>
       </c>
       <c r="AL10">
-        <v>-1775394000.0</v>
+        <v>19537487000.0</v>
       </c>
       <c r="AM10">
-        <v>2415257000.0</v>
+        <v>20921179000.0</v>
       </c>
       <c r="AN10">
-        <v>8820394000.0</v>
+        <v>11657863000.0</v>
       </c>
       <c r="AO10">
-        <v>14532059000.0</v>
+        <v>17742389000.0</v>
       </c>
       <c r="AP10">
-        <v>5576033000.0</v>
+        <v>11442438000.0</v>
       </c>
       <c r="AQ10">
-        <v>4861321000.0</v>
+        <v>6983516000.0</v>
       </c>
       <c r="AR10">
-        <v>5545197000.0</v>
+        <v>8766342000.0</v>
       </c>
       <c r="AS10">
-        <v>4415365000.0</v>
+        <v>10013493000.0</v>
       </c>
       <c r="AT10">
-        <v>176036000.0</v>
+        <v>9758375000.0</v>
       </c>
       <c r="AU10">
-        <v>1013136000.0</v>
+        <v>11760509000.0</v>
       </c>
       <c r="AV10">
-        <v>8528184000.0</v>
+        <v>9116254000.0</v>
       </c>
       <c r="AW10">
-        <v>3197704000.0</v>
+        <v>7999764000.0</v>
       </c>
       <c r="AX10">
-        <v>15430563000.0</v>
+        <v>11220637000.0</v>
       </c>
       <c r="AY10">
-        <v>2765840000.0</v>
+        <v>6419705000.0</v>
       </c>
       <c r="AZ10">
-        <v>2096511000.0</v>
+        <v>5663748000.0</v>
       </c>
       <c r="BA10">
-        <v>14851817000.0</v>
+        <v>9847069000.0</v>
       </c>
       <c r="BB10">
-        <v>4803088000.0</v>
+        <v>13073684000.0</v>
       </c>
       <c r="BC10">
-        <v>3900867000.0</v>
+        <v>14011479000.0</v>
       </c>
       <c r="BD10">
-        <v>5611696000.0</v>
+        <v>5290997000.0</v>
       </c>
       <c r="BE10">
-        <v>5483674000.0</v>
+        <v>5843918000.0</v>
       </c>
       <c r="BF10">
-        <v>10189063000.0</v>
-[...1 lines deleted...]
-      <c r="BG10"/>
+        <v>5767920000.0</v>
+      </c>
+      <c r="BG10">
+        <v>4687260000.0</v>
+      </c>
       <c r="BH10">
-        <v>3447083000.0</v>
+        <v>6548085000.0</v>
       </c>
       <c r="BI10">
-        <v>4740428000.0</v>
+        <v>4746490000.0</v>
       </c>
       <c r="BJ10">
-        <v>957651000.0</v>
-[...2 lines deleted...]
-      <c r="BL10"/>
+        <v>3375097000.0</v>
+      </c>
+      <c r="BK10">
+        <v>3652892000.0</v>
+      </c>
+      <c r="BL10">
+        <v>5929586000.0</v>
+      </c>
       <c r="BM10">
-        <v>3553806000.0</v>
-[...4 lines deleted...]
-      <c r="BQ10"/>
+        <v>4067719000.0</v>
+      </c>
+      <c r="BN10">
+        <v>5671889000.0</v>
+      </c>
+      <c r="BO10">
+        <v>4485878000.0</v>
+      </c>
+      <c r="BP10">
+        <v>3867838000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>4581696000.0</v>
+      </c>
       <c r="BR10">
-        <v>18631338000.0</v>
+        <v>3934893000.0</v>
       </c>
       <c r="BS10">
-        <v>5950255000.0</v>
-[...3 lines deleted...]
-      <c r="BV10"/>
+        <v>5177920000.0</v>
+      </c>
+      <c r="BT10">
+        <v>25102627000.0</v>
+      </c>
+      <c r="BU10">
+        <v>43140501000.0</v>
+      </c>
+      <c r="BV10">
+        <v>27359792000.0</v>
+      </c>
       <c r="BW10">
-        <v>5753764000.0</v>
-[...1 lines deleted...]
-      <c r="BX10"/>
+        <v>19926411000.0</v>
+      </c>
+      <c r="BX10">
+        <v>30294783000.0</v>
+      </c>
       <c r="BY10">
-        <v>1973825000.0</v>
+        <v>36737857000.0</v>
       </c>
       <c r="BZ10">
-        <v>1440626000.0</v>
-[...1 lines deleted...]
-      <c r="CA10"/>
+        <v>41971293000.0</v>
+      </c>
+      <c r="CA10">
+        <v>45507562000.0</v>
+      </c>
       <c r="CB10">
-        <v>1166849000.0</v>
-[...1 lines deleted...]
-      <c r="CC10"/>
+        <v>25490010000.0</v>
+      </c>
+      <c r="CC10">
+        <v>24830785000.0</v>
+      </c>
       <c r="CD10">
-        <v>2656063000.0</v>
-[...1 lines deleted...]
-      <c r="CE10"/>
+        <v>3269635000.0</v>
+      </c>
+      <c r="CE10">
+        <v>26840552000.0</v>
+      </c>
       <c r="CF10">
-        <v>1066238000.0</v>
+        <v>3112251000.0</v>
       </c>
       <c r="CG10">
-        <v>5358813000.0</v>
+        <v>2812335000.0</v>
       </c>
       <c r="CH10">
-        <v>10146407000.0</v>
-[...2 lines deleted...]
-      <c r="CJ10"/>
+        <v>20411393000.0</v>
+      </c>
+      <c r="CI10">
+        <v>1865895000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>1263412000.0</v>
+      </c>
       <c r="CK10">
-        <v>2704780000.0</v>
-[...1 lines deleted...]
-      <c r="CL10"/>
+        <v>1467286000.0</v>
+      </c>
+      <c r="CL10">
+        <v>3263970000.0</v>
+      </c>
       <c r="CM10">
-        <v>3831296000.0</v>
+        <v>1618692000.0</v>
       </c>
       <c r="CN10">
-        <v>2558188000.0</v>
-[...4 lines deleted...]
-      <c r="CP10"/>
+        <v>3260736000.0</v>
+      </c>
+      <c r="CO10"/>
+      <c r="CP10">
+        <v>1738841000.0</v>
+      </c>
       <c r="CQ10">
-        <v>6531637000.0</v>
+        <v>2292405000.0</v>
       </c>
       <c r="CR10">
-        <v>7847133000.0</v>
-[...1 lines deleted...]
-      <c r="CS10"/>
+        <v>2597448000.0</v>
+      </c>
+      <c r="CS10">
+        <v>4253932000.0</v>
+      </c>
       <c r="CT10">
-        <v>14066276000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>6438474000.0</v>
+      </c>
+      <c r="CU10"/>
     </row>
     <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B11"/>
       <c r="C11">
-        <v>6538978000.0</v>
+        <v>8564166000.0</v>
       </c>
       <c r="D11">
-        <v>343805000.0</v>
+        <v>10591030000.0</v>
       </c>
       <c r="E11">
-        <v>-7845843000.0</v>
+        <v>23937289000.0</v>
       </c>
       <c r="F11">
-        <v>59866000.0</v>
+        <v>11469394000.0</v>
       </c>
       <c r="G11">
-        <v>6650088000.0</v>
+        <v>9987853000.0</v>
       </c>
       <c r="H11">
-        <v>-6619611000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>13190455000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
-        <v>-149057000.0</v>
+        <v>15252299000.0</v>
       </c>
       <c r="M11">
-        <v>5765743000.0</v>
+        <v>28340405000.0</v>
       </c>
       <c r="N11">
-        <v>-2456292000.0</v>
+        <v>30699385000.0</v>
       </c>
       <c r="O11">
-        <v>-1760147000.0</v>
+        <v>27234576000.0</v>
       </c>
       <c r="P11">
-        <v>-718904000.0</v>
+        <v>19822857000.0</v>
       </c>
       <c r="Q11">
-        <v>-529395000.0</v>
+        <v>27900753000.0</v>
       </c>
       <c r="R11">
-        <v>-1228563000.0</v>
+        <v>59499054000.0</v>
       </c>
       <c r="S11">
-        <v>-2316528000.0</v>
+        <v>19190886000.0</v>
       </c>
       <c r="T11">
-        <v>-79636000.0</v>
+        <v>16158556000.0</v>
       </c>
       <c r="U11">
-        <v>-4389120000.0</v>
-[...99 lines deleted...]
-      </c>
+        <v>20337227000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
       <c r="BC11"/>
-      <c r="BD11">
-[...7 lines deleted...]
-      </c>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
-[...1 lines deleted...]
-      </c>
+      <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
-[...4 lines deleted...]
-      </c>
+      <c r="BQ11"/>
+      <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
-[...1 lines deleted...]
-      </c>
+      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
-[...7 lines deleted...]
-      </c>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
-[...7 lines deleted...]
-      </c>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
       <c r="CJ11"/>
-      <c r="CK11">
-[...1 lines deleted...]
-      </c>
+      <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
-      <c r="CN11">
-[...1 lines deleted...]
-      </c>
+      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
-[...4 lines deleted...]
-      </c>
+      <c r="CQ11"/>
+      <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
-[...4 lines deleted...]
-      </c>
+      <c r="CT11"/>
+      <c r="CU11"/>
     </row>
     <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>37</v>
       </c>
       <c r="B12">
-        <v>173529000.0</v>
+        <v>9602439000.0</v>
       </c>
       <c r="C12">
-        <v>118633000.0</v>
+        <v>8564166000.0</v>
       </c>
       <c r="D12">
-        <v>107728000.0</v>
+        <v>10591030000.0</v>
       </c>
       <c r="E12">
-        <v>25113000.0</v>
+        <v>23937289000.0</v>
       </c>
       <c r="F12">
-        <v>23644000.0</v>
+        <v>11469394000.0</v>
       </c>
       <c r="G12">
-        <v>71747000.0</v>
+        <v>9987853000.0</v>
       </c>
       <c r="H12">
-        <v>114128000.0</v>
+        <v>31466847000.0</v>
       </c>
       <c r="I12">
-        <v>17839000.0</v>
+        <v>20391703000.0</v>
       </c>
       <c r="J12">
-        <v>16162000.0</v>
+        <v>12994966000.0</v>
       </c>
       <c r="K12">
-        <v>3338000.0</v>
+        <v>16191590000.0</v>
       </c>
       <c r="L12">
-        <v>3338000.0</v>
+        <v>15252299000.0</v>
       </c>
       <c r="M12">
-        <v>3338000.0</v>
+        <v>28340405000.0</v>
       </c>
       <c r="N12">
-        <v>3338000.0</v>
+        <v>30699385000.0</v>
       </c>
       <c r="O12">
-        <v>40939000.0</v>
+        <v>27234576000.0</v>
       </c>
       <c r="P12">
-        <v>0.0</v>
+        <v>19822857000.0</v>
       </c>
       <c r="Q12">
-        <v>37601000.0</v>
+        <v>27900753000.0</v>
       </c>
       <c r="R12">
-        <v>37601000.0</v>
+        <v>59499054000.0</v>
       </c>
       <c r="S12">
-        <v>70751000.0</v>
-[...1 lines deleted...]
-      <c r="T12"/>
+        <v>19190886000.0</v>
+      </c>
+      <c r="T12">
+        <v>16158556000.0</v>
+      </c>
       <c r="U12">
-        <v>105820000.0</v>
+        <v>20337227000.0</v>
       </c>
       <c r="V12">
-        <v>65750000.0</v>
+        <v>23397745000.0</v>
       </c>
       <c r="W12">
-        <v>65750000.0</v>
-[...1 lines deleted...]
-      <c r="X12"/>
+        <v>26810850000.0</v>
+      </c>
+      <c r="X12">
+        <v>35417111000.0</v>
+      </c>
       <c r="Y12">
-        <v>240173000.0</v>
+        <v>25612914000.0</v>
       </c>
       <c r="Z12">
-        <v>31487000.0</v>
-[...2 lines deleted...]
-      <c r="AB12"/>
+        <v>23211822000.0</v>
+      </c>
+      <c r="AA12">
+        <v>25446117000.0</v>
+      </c>
+      <c r="AB12">
+        <v>22635963000.0</v>
+      </c>
       <c r="AC12">
-        <v>14443000.0</v>
+        <v>18900812000.0</v>
       </c>
       <c r="AD12">
-        <v>14443000.0</v>
-[...25 lines deleted...]
-      <c r="BC12"/>
+        <v>21111082000.0</v>
+      </c>
+      <c r="AE12">
+        <v>23975854000.0</v>
+      </c>
+      <c r="AF12">
+        <v>20358971000.0</v>
+      </c>
+      <c r="AG12">
+        <v>16253995000.0</v>
+      </c>
+      <c r="AH12">
+        <v>16466732000.0</v>
+      </c>
+      <c r="AI12">
+        <v>21799624000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>22965113000.0</v>
+      </c>
+      <c r="AK12">
+        <v>21004092000.0</v>
+      </c>
+      <c r="AL12">
+        <v>19537487000.0</v>
+      </c>
+      <c r="AM12">
+        <v>20921179000.0</v>
+      </c>
+      <c r="AN12">
+        <v>11657863000.0</v>
+      </c>
+      <c r="AO12">
+        <v>17742389000.0</v>
+      </c>
+      <c r="AP12">
+        <v>11442438000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>6983516000.0</v>
+      </c>
+      <c r="AR12">
+        <v>8766342000.0</v>
+      </c>
+      <c r="AS12">
+        <v>10013493000.0</v>
+      </c>
+      <c r="AT12">
+        <v>9758375000.0</v>
+      </c>
+      <c r="AU12">
+        <v>11760509000.0</v>
+      </c>
+      <c r="AV12">
+        <v>9116254000.0</v>
+      </c>
+      <c r="AW12">
+        <v>7999764000.0</v>
+      </c>
+      <c r="AX12">
+        <v>11220637000.0</v>
+      </c>
+      <c r="AY12">
+        <v>6419705000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>5663748000.0</v>
+      </c>
+      <c r="BA12">
+        <v>9847069000.0</v>
+      </c>
+      <c r="BB12">
+        <v>13073684000.0</v>
+      </c>
+      <c r="BC12">
+        <v>14011479000.0</v>
+      </c>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
-[...4 lines deleted...]
-      </c>
+      <c r="CH12"/>
+      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
-      <c r="CM12">
-[...1 lines deleted...]
-      </c>
+      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
     </row>
     <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>169</v>
-[...91 lines deleted...]
-      <c r="CN13"/>
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="C13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="D13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="E13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="F13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="G13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="H13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="I13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="J13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="K13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="L13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="M13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="N13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="O13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="P13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="Q13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="R13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="S13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="T13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="U13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="V13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="W13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="X13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="Y13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="Z13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AA13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AB13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AC13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AD13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AE13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AF13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AG13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AH13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AI13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AK13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AL13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AM13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AN13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AO13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AP13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AR13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AS13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AT13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AU13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AV13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AW13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AX13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AY13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BA13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BB13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BC13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BD13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BE13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BF13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BG13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BH13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BI13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BK13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BL13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BM13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BN13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BO13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BP13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BR13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BS13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BT13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BU13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BV13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BW13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BX13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BY13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="CA13">
+        <v>87096618000.0</v>
+      </c>
+      <c r="CB13">
+        <v>70787830000.0</v>
+      </c>
+      <c r="CC13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CD13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CE13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CF13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CG13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CH13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CI13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CK13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CL13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CM13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CN13">
+        <v>40249997000.0</v>
+      </c>
       <c r="CO13"/>
-      <c r="CP13"/>
-[...3 lines deleted...]
-      <c r="CT13"/>
+      <c r="CP13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CQ13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CR13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CS13">
+        <v>40249997000.0</v>
+      </c>
+      <c r="CT13">
+        <v>40249997000.0</v>
+      </c>
       <c r="CU13"/>
     </row>
     <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>170</v>
-[...17 lines deleted...]
-      <c r="R14"/>
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>348386472.0</v>
+      </c>
+      <c r="C14">
+        <v>348386472.0</v>
+      </c>
+      <c r="D14">
+        <v>348386472.0</v>
+      </c>
+      <c r="E14">
+        <v>348386000.0</v>
+      </c>
+      <c r="F14">
+        <v>348386472.0</v>
+      </c>
+      <c r="G14">
+        <v>348386000.0</v>
+      </c>
+      <c r="H14">
+        <v>348386472.0</v>
+      </c>
+      <c r="I14">
+        <v>348386000.0</v>
+      </c>
+      <c r="J14">
+        <v>348386000.0</v>
+      </c>
+      <c r="K14">
+        <v>348386000.0</v>
+      </c>
+      <c r="L14">
+        <v>348386472.0</v>
+      </c>
+      <c r="M14">
+        <v>348386472.0</v>
+      </c>
+      <c r="N14">
+        <v>348386472.0</v>
+      </c>
+      <c r="O14">
+        <v>348386472.0</v>
+      </c>
+      <c r="P14">
+        <v>348386472.0</v>
+      </c>
+      <c r="Q14">
+        <v>348386472.0</v>
+      </c>
+      <c r="R14">
+        <v>348386472.0</v>
+      </c>
       <c r="S14">
-        <v>144853000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="T14">
-        <v>144552000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="U14">
-        <v>144240000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="V14">
-        <v>134886000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="W14">
-        <v>134599000.0</v>
+        <v>461063388.0</v>
       </c>
       <c r="X14">
-        <v>134268000.0</v>
+        <v>259951333.0</v>
       </c>
       <c r="Y14">
-        <v>134004000.0</v>
+        <v>344760766.0</v>
       </c>
       <c r="Z14">
-        <v>129796000.0</v>
+        <v>327770400.0</v>
       </c>
       <c r="AA14">
-        <v>129505000.0</v>
+        <v>344473827.0</v>
       </c>
       <c r="AB14">
-        <v>128619000.0</v>
+        <v>368831827.0</v>
       </c>
       <c r="AC14">
-        <v>128937000.0</v>
+        <v>331853762.0</v>
       </c>
       <c r="AD14">
-        <v>126123000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="AE14">
-        <v>231000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="AF14">
-        <v>215000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="AG14">
-        <v>4259000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="AH14">
-        <v>85815000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="AI14">
-        <v>314000.0</v>
+        <v>347423334.0</v>
       </c>
       <c r="AJ14">
-        <v>96000.0</v>
+        <v>347410554.0</v>
       </c>
       <c r="AK14">
-        <v>2906000.0</v>
+        <v>350325528.0</v>
       </c>
       <c r="AL14">
-        <v>419000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="AM14">
-        <v>339000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="AN14">
-        <v>341000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="AO14">
-        <v>217000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="AP14">
-        <v>20000.0</v>
+        <v>348386472.0</v>
       </c>
       <c r="AQ14">
-        <v>111000.0</v>
+        <v>350804334.0</v>
       </c>
       <c r="AR14">
-        <v>109000.0</v>
+        <v>341267340.0</v>
       </c>
       <c r="AS14">
-        <v>64000.0</v>
+        <v>350841827.0</v>
       </c>
       <c r="AT14">
-        <v>79000.0</v>
+        <v>350632387.0</v>
       </c>
       <c r="AU14">
-        <v>86000.0</v>
+        <v>352698057.0</v>
       </c>
       <c r="AV14">
-        <v>90000.0</v>
+        <v>338410831.0</v>
       </c>
       <c r="AW14">
-        <v>13000.0</v>
+        <v>357052579.0</v>
       </c>
       <c r="AX14">
-        <v>75000.0</v>
+        <v>345384421.0</v>
       </c>
       <c r="AY14">
-        <v>95000.0</v>
+        <v>345857235.0</v>
       </c>
       <c r="AZ14">
-        <v>83000.0</v>
+        <v>341047653.0</v>
       </c>
       <c r="BA14">
-        <v>49000.0</v>
-[...1 lines deleted...]
-      <c r="BB14"/>
+        <v>357231778.0</v>
+      </c>
+      <c r="BB14">
+        <v>349409222.0</v>
+      </c>
       <c r="BC14">
-        <v>75000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>351524247.0</v>
+      </c>
+      <c r="BD14"/>
       <c r="BE14"/>
-      <c r="BF14">
-[...31 lines deleted...]
-      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
-[...31 lines deleted...]
-      </c>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
       <c r="CC14"/>
-      <c r="CD14">
-[...1 lines deleted...]
-      </c>
+      <c r="CD14"/>
       <c r="CE14"/>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
+      <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
     </row>
     <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>171</v>
-[...156 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
     </row>
     <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>172</v>
-[...15 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16"/>
+      <c r="I16">
+        <v>727916000.0</v>
+      </c>
       <c r="J16">
-        <v>7213814000.0</v>
+        <v>504339000.0</v>
       </c>
       <c r="K16">
-        <v>2760169000.0</v>
+        <v>504339000.0</v>
       </c>
       <c r="L16">
-        <v>2760169000.0</v>
+        <v>969807000.0</v>
       </c>
       <c r="M16">
-        <v>2760169000.0</v>
+        <v>2315652000.0</v>
       </c>
       <c r="N16">
-        <v>1477021000.0</v>
+        <v>573719000.0</v>
       </c>
       <c r="O16">
-        <v>2040131000.0</v>
+        <v>573719000.0</v>
       </c>
       <c r="P16">
-        <v>1839932000.0</v>
+        <v>591238000.0</v>
       </c>
       <c r="Q16">
-        <v>19760355000.0</v>
+        <v>271011000.0</v>
       </c>
       <c r="R16">
-        <v>-1884968000.0</v>
-[...36 lines deleted...]
-      </c>
+        <v>564719000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
@@ -18843,91 +6883,81 @@
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
     </row>
     <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...13 lines deleted...]
-      </c>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
@@ -18956,51 +6986,51 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
     </row>
     <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -19059,51 +7089,51 @@
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
     </row>
     <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19162,51 +7192,51 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
     </row>
     <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19265,258 +7295,306 @@
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
     </row>
     <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>46</v>
       </c>
       <c r="B21">
-        <v>-4321457000.0</v>
+        <v>4853877000.0</v>
       </c>
       <c r="C21">
-        <v>2618892000.0</v>
+        <v>5273421000.0</v>
       </c>
       <c r="D21">
-        <v>2244008000.0</v>
+        <v>4693712000.0</v>
       </c>
       <c r="E21">
-        <v>-2250098000.0</v>
+        <v>3234646000.0</v>
       </c>
       <c r="F21">
-        <v>-9642656000.0</v>
+        <v>3301975000.0</v>
       </c>
       <c r="G21">
-        <v>17252850000.0</v>
+        <v>3409078000.0</v>
       </c>
       <c r="H21">
-        <v>-18908729000.0</v>
+        <v>3721763000.0</v>
       </c>
       <c r="I21">
-        <v>-6730842000.0</v>
+        <v>4034448000.0</v>
       </c>
       <c r="J21">
-        <v>27436589000.0</v>
+        <v>2318354000.0</v>
       </c>
       <c r="K21">
-        <v>-16854485000.0</v>
+        <v>2495787000.0</v>
       </c>
       <c r="L21">
-        <v>1421759000.0</v>
+        <v>1351089000.0</v>
       </c>
       <c r="M21">
-        <v>-8241616000.0</v>
+        <v>626433000.0</v>
       </c>
       <c r="N21">
-        <v>-1128248000.0</v>
+        <v>684557000.0</v>
       </c>
       <c r="O21">
-        <v>659215000.0</v>
+        <v>742679000.0</v>
       </c>
       <c r="P21">
-        <v>1546225000.0</v>
+        <v>28875000.0</v>
       </c>
       <c r="Q21">
-        <v>-7946933000.0</v>
+        <v>38775000.0</v>
       </c>
       <c r="R21">
-        <v>-3095305000.0</v>
+        <v>46200000.0</v>
       </c>
       <c r="S21">
-        <v>-5046263000.0</v>
+        <v>52800000.0</v>
       </c>
       <c r="T21">
-        <v>2380343000.0</v>
+        <v>138956000.0</v>
       </c>
       <c r="U21">
-        <v>-15838969000.0</v>
+        <v>148796000.0</v>
       </c>
       <c r="V21">
-        <v>-3611549000.0</v>
+        <v>188158000.0</v>
       </c>
       <c r="W21">
-        <v>1788489000.0</v>
+        <v>207838000.0</v>
       </c>
       <c r="X21">
-        <v>4097960000.0</v>
+        <v>385241000.0</v>
       </c>
       <c r="Y21">
-        <v>2009643000.0</v>
+        <v>451250000.0</v>
       </c>
       <c r="Z21">
-        <v>-5160598000.0</v>
+        <v>642623000.0</v>
       </c>
       <c r="AA21">
-        <v>-3425555000.0</v>
+        <v>891342000.0</v>
       </c>
       <c r="AB21">
-        <v>10465592000.0</v>
+        <v>1140557000.0</v>
       </c>
       <c r="AC21">
-        <v>7937142000.0</v>
+        <v>1436822000.0</v>
       </c>
       <c r="AD21">
-        <v>-2221716000.0</v>
+        <v>1757720000.0</v>
       </c>
       <c r="AE21">
-        <v>3302355000.0</v>
+        <v>1914136000.0</v>
       </c>
       <c r="AF21">
-        <v>-109672000.0</v>
+        <v>1993654000.0</v>
       </c>
       <c r="AG21">
-        <v>5069013000.0</v>
+        <v>2291648000.0</v>
       </c>
       <c r="AH21">
-        <v>-7870862000.0</v>
+        <v>2741807000.0</v>
       </c>
       <c r="AI21">
-        <v>-2700823000.0</v>
+        <v>2888074000.0</v>
       </c>
       <c r="AJ21">
-        <v>2409526000.0</v>
+        <v>3566093000.0</v>
       </c>
       <c r="AK21">
-        <v>1761361000.0</v>
+        <v>3408532000.0</v>
       </c>
       <c r="AL21">
-        <v>-2241013000.0</v>
+        <v>3705344000.0</v>
       </c>
       <c r="AM21">
-        <v>1827547000.0</v>
+        <v>4002155000.0</v>
       </c>
       <c r="AN21">
-        <v>7857026000.0</v>
+        <v>2510261000.0</v>
       </c>
       <c r="AO21">
-        <v>-2142495000.0</v>
+        <v>1716933000.0</v>
       </c>
       <c r="AP21">
-        <v>4901252000.0</v>
+        <v>1033553000.0</v>
       </c>
       <c r="AQ21">
-        <v>3997257000.0</v>
+        <v>1122766000.0</v>
       </c>
       <c r="AR21">
-        <v>4743993000.0</v>
+        <v>1213409000.0</v>
       </c>
       <c r="AS21">
-        <v>-15590000.0</v>
+        <v>131136000.0</v>
       </c>
       <c r="AT21">
-        <v>-887942000.0</v>
+        <v>187405000.0</v>
       </c>
       <c r="AU21">
-        <v>-1098617000.0</v>
+        <v>229609000.0</v>
       </c>
       <c r="AV21">
-        <v>8550699000.0</v>
+        <v>300854000.0</v>
       </c>
       <c r="AW21">
-        <v>-4143702000.0</v>
+        <v>373881000.0</v>
       </c>
       <c r="AX21">
-        <v>10836880000.0</v>
+        <v>495592000.0</v>
       </c>
       <c r="AY21">
-        <v>2420197000.0</v>
+        <v>471518000.0</v>
       </c>
       <c r="AZ21">
-        <v>587344000.0</v>
+        <v>526963000.0</v>
       </c>
       <c r="BA21">
-        <v>10815633000.0</v>
-[...18 lines deleted...]
-      <c r="BS21"/>
+        <v>596117000.0</v>
+      </c>
+      <c r="BB21">
+        <v>665270000.0</v>
+      </c>
+      <c r="BC21">
+        <v>734423000.0</v>
+      </c>
+      <c r="BD21">
+        <v>803576000.0</v>
+      </c>
+      <c r="BE21">
+        <v>1069194000.0</v>
+      </c>
+      <c r="BF21">
+        <v>1272634000.0</v>
+      </c>
+      <c r="BG21">
+        <v>1597015000.0</v>
+      </c>
+      <c r="BH21">
+        <v>1242897000.0</v>
+      </c>
+      <c r="BI21">
+        <v>1457301000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1714510000.0</v>
+      </c>
+      <c r="BK21">
+        <v>1871928000.0</v>
+      </c>
+      <c r="BL21">
+        <v>2139347000.0</v>
+      </c>
+      <c r="BM21">
+        <v>2368279000.0</v>
+      </c>
+      <c r="BN21">
+        <v>2674184000.0</v>
+      </c>
+      <c r="BO21">
+        <v>2941602000.0</v>
+      </c>
+      <c r="BP21">
+        <v>3209020000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>4011275000.0</v>
+      </c>
+      <c r="BR21">
+        <v>4011275000.0</v>
+      </c>
+      <c r="BS21">
+        <v>4011275000.0</v>
+      </c>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21"/>
+      <c r="CD21">
+        <v>4685466000.0</v>
+      </c>
       <c r="CE21"/>
-      <c r="CF21"/>
-      <c r="CG21"/>
+      <c r="CF21">
+        <v>3922151000.0</v>
+      </c>
+      <c r="CG21">
+        <v>3694325000.0</v>
+      </c>
       <c r="CH21"/>
-      <c r="CI21"/>
-[...1 lines deleted...]
-      <c r="CK21"/>
+      <c r="CI21">
+        <v>2768775000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>2280349000.0</v>
+      </c>
+      <c r="CK21">
+        <v>1996182000.0</v>
+      </c>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
     </row>
     <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19575,258 +7653,12630 @@
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
     </row>
     <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>48</v>
       </c>
       <c r="B23">
-        <v>82948945000.0</v>
+        <v>856936690000.0</v>
       </c>
       <c r="C23">
-        <v>86460372000.0</v>
+        <v>830974642000.0</v>
       </c>
       <c r="D23">
-        <v>82888307000.0</v>
+        <v>838857864000.0</v>
       </c>
       <c r="E23">
-        <v>61364915000.0</v>
+        <v>862427068000.0</v>
       </c>
       <c r="F23">
-        <v>55263374000.0</v>
+        <v>896192068000.0</v>
       </c>
       <c r="G23">
-        <v>34630569000.0</v>
+        <v>687464983000.0</v>
       </c>
       <c r="H23">
-        <v>105421105000.0</v>
+        <v>636592555000.0</v>
       </c>
       <c r="I23">
-        <v>81265603000.0</v>
+        <v>957876223000.0</v>
       </c>
       <c r="J23">
-        <v>60891046000.0</v>
+        <v>673327526000.0</v>
       </c>
       <c r="K23">
-        <v>117184331000.0</v>
+        <v>654584642000.0</v>
       </c>
       <c r="L23">
-        <v>27315400000.0</v>
+        <v>656411690000.0</v>
       </c>
       <c r="M23">
-        <v>80941671000.0</v>
+        <v>652905778000.0</v>
       </c>
       <c r="N23">
-        <v>73523294000.0</v>
+        <v>664336095000.0</v>
       </c>
       <c r="O23">
-        <v>77151590000.0</v>
+        <v>654809310000.0</v>
       </c>
       <c r="P23">
-        <v>75326090000.0</v>
+        <v>656556998000.0</v>
       </c>
       <c r="Q23">
-        <v>94246352000.0</v>
+        <v>667329415000.0</v>
       </c>
       <c r="R23">
-        <v>76970014000.0</v>
+        <v>675044132000.0</v>
       </c>
       <c r="S23">
-        <v>61147255000.0</v>
+        <v>677005803000.0</v>
       </c>
       <c r="T23">
-        <v>69462754000.0</v>
+        <v>586403658000.0</v>
       </c>
       <c r="U23">
-        <v>38577484000.0</v>
+        <v>617127058000.0</v>
       </c>
       <c r="V23">
-        <v>61634827000.0</v>
+        <v>633307289000.0</v>
       </c>
       <c r="W23">
-        <v>49971194000.0</v>
+        <v>332558560000.0</v>
       </c>
       <c r="X23">
-        <v>71966270000.0</v>
+        <v>298754295000.0</v>
       </c>
       <c r="Y23">
-        <v>63790639000.0</v>
+        <v>300511841000.0</v>
       </c>
       <c r="Z23">
-        <v>67360492000.0</v>
+        <v>303103848000.0</v>
       </c>
       <c r="AA23">
-        <v>66311011000.0</v>
+        <v>303091201000.0</v>
       </c>
       <c r="AB23">
-        <v>56815885000.0</v>
+        <v>294293685000.0</v>
       </c>
       <c r="AC23">
-        <v>65784988000.0</v>
+        <v>302923788000.0</v>
       </c>
       <c r="AD23">
-        <v>76547557000.0</v>
+        <v>316633727000.0</v>
       </c>
       <c r="AE23">
-        <v>61282421000.0</v>
+        <v>314876079000.0</v>
       </c>
       <c r="AF23">
-        <v>55479107000.0</v>
+        <v>331424595000.0</v>
       </c>
       <c r="AG23">
-        <v>59881967000.0</v>
+        <v>317921944000.0</v>
       </c>
       <c r="AH23">
-        <v>51830612000.0</v>
+        <v>749865977000.0</v>
       </c>
       <c r="AI23">
-        <v>58678753000.0</v>
+        <v>738183659000.0</v>
       </c>
       <c r="AJ23">
-        <v>53116395000.0</v>
+        <v>700358387000.0</v>
       </c>
       <c r="AK23">
-        <v>52814534000.0</v>
+        <v>595620447000.0</v>
       </c>
       <c r="AL23">
-        <v>49050265000.0</v>
+        <v>549766222000.0</v>
       </c>
       <c r="AM23">
-        <v>50966734000.0</v>
+        <v>525898830000.0</v>
       </c>
       <c r="AN23">
-        <v>40446306000.0</v>
+        <v>533803206000.0</v>
       </c>
       <c r="AO23">
-        <v>34019693000.0</v>
+        <v>530052510000.0</v>
       </c>
       <c r="AP23">
-        <v>42684952000.0</v>
+        <v>495192823000.0</v>
       </c>
       <c r="AQ23">
-        <v>42669999000.0</v>
+        <v>494002999000.0</v>
       </c>
       <c r="AR23">
-        <v>36910033000.0</v>
+        <v>444971195000.0</v>
       </c>
       <c r="AS23">
-        <v>35210902000.0</v>
+        <v>414064417000.0</v>
       </c>
       <c r="AT23">
-        <v>35295881000.0</v>
+        <v>433418515000.0</v>
       </c>
       <c r="AU23">
-        <v>34423694000.0</v>
+        <v>439882316000.0</v>
       </c>
       <c r="AV23">
-        <v>21717391000.0</v>
+        <v>419172471000.0</v>
       </c>
       <c r="AW23">
-        <v>34143710000.0</v>
+        <v>402509944998.0</v>
       </c>
       <c r="AX23">
-        <v>33912555000.0</v>
+        <v>419298182000.0</v>
       </c>
       <c r="AY23">
-        <v>36918194000.0</v>
+        <v>398947898000.0</v>
       </c>
       <c r="AZ23">
-        <v>27762603000.0</v>
+        <v>147056951000.0</v>
       </c>
       <c r="BA23">
-        <v>26130810000.0</v>
-[...1 lines deleted...]
-      <c r="BB23"/>
+        <v>137252892000.0</v>
+      </c>
+      <c r="BB23">
+        <v>135010196000.0</v>
+      </c>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
     </row>
     <row r="24" spans="1:99">
       <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>11680454000.0</v>
+      </c>
+      <c r="M24">
+        <v>12733228000.0</v>
+      </c>
+      <c r="N24">
+        <v>10862163000.0</v>
+      </c>
+      <c r="O24">
+        <v>10403106000.0</v>
+      </c>
+      <c r="P24">
+        <v>11211287000.0</v>
+      </c>
+      <c r="Q24">
+        <v>11086384000.0</v>
+      </c>
+      <c r="R24">
+        <v>10544884000.0</v>
+      </c>
+      <c r="S24">
+        <v>11904562000.0</v>
+      </c>
+      <c r="T24">
+        <v>9184530000.0</v>
+      </c>
+      <c r="U24">
+        <v>9040802000.0</v>
+      </c>
+      <c r="V24">
+        <v>10120386000.0</v>
+      </c>
+      <c r="W24">
+        <v>10823490000.0</v>
+      </c>
+      <c r="X24">
+        <v>11124520000.0</v>
+      </c>
+      <c r="Y24">
+        <v>9838113000.0</v>
+      </c>
+      <c r="Z24">
+        <v>11495436000.0</v>
+      </c>
+      <c r="AA24">
+        <v>6682080000.0</v>
+      </c>
+      <c r="AB24">
+        <v>13465308000.0</v>
+      </c>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24">
+        <v>2550240000.0</v>
+      </c>
+      <c r="AI24">
+        <v>2822130000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>495000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>495000000.0</v>
+      </c>
+      <c r="AL24"/>
+      <c r="AM24">
+        <v>495000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>629999000.0</v>
+      </c>
+      <c r="AO24">
+        <v>765000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>1395000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>1035000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>1215000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>1350000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>1485000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>1575000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>2250000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>2385000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>2520000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>2638688000.0</v>
+      </c>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24">
+        <v>3301880000.0</v>
+      </c>
+      <c r="BM24">
+        <v>3360710000.0</v>
+      </c>
+      <c r="BN24">
+        <v>3478000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>3478000000.0</v>
+      </c>
+      <c r="BP24">
+        <v>4064100000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>3783250000.0</v>
+      </c>
+      <c r="BR24">
+        <v>4064100000.0</v>
+      </c>
+      <c r="BS24">
+        <v>4064100000.0</v>
+      </c>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24">
+        <v>2000000000.0</v>
+      </c>
+      <c r="CG24">
+        <v>2000000000.0</v>
+      </c>
+      <c r="CH24">
+        <v>2000000000.0</v>
+      </c>
+      <c r="CI24">
+        <v>2000000000.0</v>
+      </c>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24">
+        <v>2000000000.0</v>
+      </c>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+    </row>
+    <row r="25" spans="1:99">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>11680454000.0</v>
+      </c>
+      <c r="M25">
+        <v>12733228000.0</v>
+      </c>
+      <c r="N25">
+        <v>10862163000.0</v>
+      </c>
+      <c r="O25">
+        <v>10403106000.0</v>
+      </c>
+      <c r="P25">
+        <v>11211287000.0</v>
+      </c>
+      <c r="Q25">
+        <v>11086384000.0</v>
+      </c>
+      <c r="R25">
+        <v>10544884000.0</v>
+      </c>
+      <c r="S25">
+        <v>11904562000.0</v>
+      </c>
+      <c r="T25">
+        <v>9184530000.0</v>
+      </c>
+      <c r="U25">
+        <v>9040802000.0</v>
+      </c>
+      <c r="V25">
+        <v>10120386000.0</v>
+      </c>
+      <c r="W25">
+        <v>10823490000.0</v>
+      </c>
+      <c r="X25">
+        <v>11124520000.0</v>
+      </c>
+      <c r="Y25">
+        <v>9838113000.0</v>
+      </c>
+      <c r="Z25">
+        <v>11495436000.0</v>
+      </c>
+      <c r="AA25">
+        <v>6682080000.0</v>
+      </c>
+      <c r="AB25">
+        <v>13465308000.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+    </row>
+    <row r="26" spans="1:99">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>91214899000.0</v>
+      </c>
+      <c r="AC26">
+        <v>90429766000.0</v>
+      </c>
+      <c r="AD26">
+        <v>108270344000.0</v>
+      </c>
+      <c r="AE26">
+        <v>97825070000.0</v>
+      </c>
+      <c r="AF26">
+        <v>82111428000.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+    </row>
+    <row r="27" spans="1:99">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+    </row>
+    <row r="28" spans="1:99">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>-7593923000.0</v>
+      </c>
+      <c r="C28">
+        <v>-6388442000.0</v>
+      </c>
+      <c r="D28">
+        <v>-8669691000.0</v>
+      </c>
+      <c r="E28">
+        <v>-23044077000.0</v>
+      </c>
+      <c r="F28">
+        <v>-11469394000.0</v>
+      </c>
+      <c r="G28">
+        <v>-8943341000.0</v>
+      </c>
+      <c r="H28">
+        <v>-12889554000.0</v>
+      </c>
+      <c r="I28">
+        <v>-18780504000.0</v>
+      </c>
+      <c r="J28">
+        <v>-11526923000.0</v>
+      </c>
+      <c r="K28">
+        <v>-14657852000.0</v>
+      </c>
+      <c r="L28">
+        <v>-13910541000.0</v>
+      </c>
+      <c r="M28">
+        <v>-26466976000.0</v>
+      </c>
+      <c r="N28">
+        <v>-29729578000.0</v>
+      </c>
+      <c r="O28">
+        <v>-26097783000.0</v>
+      </c>
+      <c r="P28">
+        <v>-19633149000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-27336034000.0</v>
+      </c>
+      <c r="R28">
+        <v>-59215519000.0</v>
+      </c>
+      <c r="S28">
+        <v>-18626167000.0</v>
+      </c>
+      <c r="T28">
+        <v>-15576193000.0</v>
+      </c>
+      <c r="U28">
+        <v>-19605450000.0</v>
+      </c>
+      <c r="V28">
+        <v>-22771208000.0</v>
+      </c>
+      <c r="W28">
+        <v>-26810850000.0</v>
+      </c>
+      <c r="X28">
+        <v>-35417111000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-25612914000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-23211822000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-25446117000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-22635963000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-18900812000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-21111082000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-23975854000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-20358971000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-16253995000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-13916492000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-21349624000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-22470113000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-20509092000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-19042487000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-20426179000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-11027864000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-16977389000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-10047438000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-5948516000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-7551342000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-8663493000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-8273375000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-10185509000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-6866254000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-5614764000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-8700637000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-3781017000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-5663748000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-9847069000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-13073684000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-14011479000.0</v>
+      </c>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
+    </row>
+    <row r="29" spans="1:99">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+    </row>
+    <row r="30" spans="1:99">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>230702694000.0</v>
+      </c>
+      <c r="C30">
+        <v>217035034000.0</v>
+      </c>
+      <c r="D30">
+        <v>252006781000.0</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
+        <v>105851382000.0</v>
+      </c>
+      <c r="N30"/>
+      <c r="O30">
+        <v>90759427000.0</v>
+      </c>
+      <c r="P30">
+        <v>93555629000.0</v>
+      </c>
+      <c r="Q30">
+        <v>106930888000.0</v>
+      </c>
+      <c r="R30">
+        <v>114802136000.0</v>
+      </c>
+      <c r="S30">
+        <v>107884382000.0</v>
+      </c>
+      <c r="T30">
+        <v>98021448000.0</v>
+      </c>
+      <c r="U30">
+        <v>114694154000.0</v>
+      </c>
+      <c r="V30">
+        <v>136181459000.0</v>
+      </c>
+      <c r="W30">
+        <v>122086297000.0</v>
+      </c>
+      <c r="X30">
+        <v>109006407000.0</v>
+      </c>
+      <c r="Y30">
+        <v>126120993000.0</v>
+      </c>
+      <c r="Z30">
+        <v>136101566000.0</v>
+      </c>
+      <c r="AA30">
+        <v>145815708000.0</v>
+      </c>
+      <c r="AB30">
+        <v>125854826000.0</v>
+      </c>
+      <c r="AC30">
+        <v>131708395000.0</v>
+      </c>
+      <c r="AD30">
+        <v>133034994000.0</v>
+      </c>
+      <c r="AE30">
+        <v>145906674000.0</v>
+      </c>
+      <c r="AF30">
+        <v>154703042000.0</v>
+      </c>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30"/>
+      <c r="CT30"/>
+      <c r="CU30"/>
+    </row>
+    <row r="31" spans="1:99">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>371622750000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
+        <v>354905756000.0</v>
+      </c>
+      <c r="Q31">
+        <v>356804317000.0</v>
+      </c>
+      <c r="R31">
+        <v>357789150000.0</v>
+      </c>
+      <c r="S31">
+        <v>355530691000.0</v>
+      </c>
+      <c r="T31">
+        <v>306590752000.0</v>
+      </c>
+      <c r="U31">
+        <v>311818986000.0</v>
+      </c>
+      <c r="V31">
+        <v>313962606000.0</v>
+      </c>
+      <c r="W31">
+        <v>313419653000.0</v>
+      </c>
+      <c r="X31">
+        <v>290884205000.0</v>
+      </c>
+      <c r="Y31">
+        <v>294966639000.0</v>
+      </c>
+      <c r="Z31">
+        <v>292084422000.0</v>
+      </c>
+      <c r="AA31">
+        <v>290460152000.0</v>
+      </c>
+      <c r="AB31">
+        <v>283593359000.0</v>
+      </c>
+      <c r="AC31">
+        <v>282997634000.0</v>
+      </c>
+      <c r="AD31">
+        <v>289805288000.0</v>
+      </c>
+      <c r="AE31">
+        <v>279318836000.0</v>
+      </c>
+      <c r="AF31">
+        <v>265617983000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+    </row>
+    <row r="32" spans="1:99">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+    </row>
+    <row r="33" spans="1:99">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>616631557000.0</v>
+      </c>
+      <c r="C33">
+        <v>605375442000.0</v>
+      </c>
+      <c r="D33">
+        <v>576260053000.0</v>
+      </c>
+      <c r="E33">
+        <v>862427068000.0</v>
+      </c>
+      <c r="F33">
+        <v>896192068000.0</v>
+      </c>
+      <c r="G33">
+        <v>677477130000.0</v>
+      </c>
+      <c r="H33">
+        <v>511092847000.0</v>
+      </c>
+      <c r="I33">
+        <v>937484520000.0</v>
+      </c>
+      <c r="J33">
+        <v>489763350000.0</v>
+      </c>
+      <c r="K33">
+        <v>476657082000.0</v>
+      </c>
+      <c r="L33">
+        <v>453559171999.0</v>
+      </c>
+      <c r="M33">
+        <v>416235765000.0</v>
+      </c>
+      <c r="N33">
+        <v>419963939999.0</v>
+      </c>
+      <c r="O33">
+        <v>432428098000.0</v>
+      </c>
+      <c r="P33">
+        <v>412373343000.0</v>
+      </c>
+      <c r="Q33">
+        <v>412692102000.0</v>
+      </c>
+      <c r="R33">
+        <v>387497323000.0</v>
+      </c>
+      <c r="S33">
+        <v>438098698000.0</v>
+      </c>
+      <c r="T33">
+        <v>357578956000.0</v>
+      </c>
+      <c r="U33">
+        <v>351273717000.0</v>
+      </c>
+      <c r="V33">
+        <v>351424639000.0</v>
+      </c>
+      <c r="W33">
+        <v>844958333000.0</v>
+      </c>
+      <c r="X33">
+        <v>810725589000.0</v>
+      </c>
+      <c r="Y33">
+        <v>863015743000.0</v>
+      </c>
+      <c r="Z33">
+        <v>871871722000.0</v>
+      </c>
+      <c r="AA33">
+        <v>832074468000.0</v>
+      </c>
+      <c r="AB33">
+        <v>794228165000.0</v>
+      </c>
+      <c r="AC33">
+        <v>792886392000.0</v>
+      </c>
+      <c r="AD33">
+        <v>824357355000.0</v>
+      </c>
+      <c r="AE33">
+        <v>850497034000.0</v>
+      </c>
+      <c r="AF33">
+        <v>749437344000.0</v>
+      </c>
+      <c r="AG33">
+        <v>749188177000.0</v>
+      </c>
+      <c r="AH33">
+        <v>733399245000.0</v>
+      </c>
+      <c r="AI33">
+        <v>716384035000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>677393274000.0</v>
+      </c>
+      <c r="AK33">
+        <v>574616355000.0</v>
+      </c>
+      <c r="AL33">
+        <v>530228735000.0</v>
+      </c>
+      <c r="AM33">
+        <v>504977651000.0</v>
+      </c>
+      <c r="AN33">
+        <v>522145343000.0</v>
+      </c>
+      <c r="AO33">
+        <v>512310121000.0</v>
+      </c>
+      <c r="AP33">
+        <v>483750385000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>487019483000.0</v>
+      </c>
+      <c r="AR33">
+        <v>436204853000.0</v>
+      </c>
+      <c r="AS33">
+        <v>404050924000.0</v>
+      </c>
+      <c r="AT33">
+        <v>423660140000.0</v>
+      </c>
+      <c r="AU33">
+        <v>428121807000.0</v>
+      </c>
+      <c r="AV33">
+        <v>410056217000.0</v>
+      </c>
+      <c r="AW33">
+        <v>394510181000.0</v>
+      </c>
+      <c r="AX33">
+        <v>408077545000.0</v>
+      </c>
+      <c r="AY33">
+        <v>392528193000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>383543998000.0</v>
+      </c>
+      <c r="BA33">
+        <v>390821377000.0</v>
+      </c>
+      <c r="BB33">
+        <v>369769031000.0</v>
+      </c>
+      <c r="BC33">
+        <v>24915431000.0</v>
+      </c>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+      <c r="CT33"/>
+      <c r="CU33"/>
+    </row>
+    <row r="34" spans="1:99">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+    </row>
+    <row r="35" spans="1:99">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>391912861000.0</v>
+      </c>
+      <c r="C35">
+        <v>370380367000.0</v>
+      </c>
+      <c r="D35">
+        <v>407847351000.0</v>
+      </c>
+      <c r="E35">
+        <v>430860281000.0</v>
+      </c>
+      <c r="F35">
+        <v>478358588000.0</v>
+      </c>
+      <c r="G35">
+        <v>481266234000.0</v>
+      </c>
+      <c r="H35">
+        <v>85388769000.0</v>
+      </c>
+      <c r="I35">
+        <v>551571266000.0</v>
+      </c>
+      <c r="J35">
+        <v>114443820000.0</v>
+      </c>
+      <c r="K35">
+        <v>121950716000.0</v>
+      </c>
+      <c r="L35">
+        <v>114094144000.0</v>
+      </c>
+      <c r="M35">
+        <v>126212636999.0</v>
+      </c>
+      <c r="N35">
+        <v>135849771999.0</v>
+      </c>
+      <c r="O35">
+        <v>141045530000.0</v>
+      </c>
+      <c r="P35">
+        <v>138952117000.0</v>
+      </c>
+      <c r="Q35">
+        <v>153645078000.0</v>
+      </c>
+      <c r="R35">
+        <v>154381358000.0</v>
+      </c>
+      <c r="S35">
+        <v>158038759000.0</v>
+      </c>
+      <c r="T35">
+        <v>148240195000.0</v>
+      </c>
+      <c r="U35">
+        <v>149103165000.0</v>
+      </c>
+      <c r="V35">
+        <v>149251137000.0</v>
+      </c>
+      <c r="W35"/>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35">
+        <v>426119681000.0</v>
+      </c>
+      <c r="AI35">
+        <v>418068764000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>410801497000.0</v>
+      </c>
+      <c r="AK35">
+        <v>395881746000.0</v>
+      </c>
+      <c r="AL35">
+        <v>348608493000.0</v>
+      </c>
+      <c r="AM35">
+        <v>338638920000.0</v>
+      </c>
+      <c r="AN35">
+        <v>354537821000.0</v>
+      </c>
+      <c r="AO35">
+        <v>347251312000.0</v>
+      </c>
+      <c r="AP35">
+        <v>314052835000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>319425935000.0</v>
+      </c>
+      <c r="AR35">
+        <v>285365222000.0</v>
+      </c>
+      <c r="AS35">
+        <v>255615888000.0</v>
+      </c>
+      <c r="AT35">
+        <v>278240122000.0</v>
+      </c>
+      <c r="AU35">
+        <v>287986829000.0</v>
+      </c>
+      <c r="AV35">
+        <v>273254146000.0</v>
+      </c>
+      <c r="AW35">
+        <v>259326495000.0</v>
+      </c>
+      <c r="AX35">
+        <v>272352978000.0</v>
+      </c>
+      <c r="AY35">
+        <v>258054528000.0</v>
+      </c>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
+      <c r="CU35"/>
+    </row>
+    <row r="36" spans="1:99">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>9996825000.0</v>
+      </c>
+      <c r="C36">
+        <v>4613202000.0</v>
+      </c>
+      <c r="D36">
+        <v>17534941000.0</v>
+      </c>
+      <c r="E36">
+        <v>631852543000.0</v>
+      </c>
+      <c r="F36">
+        <v>671954001000.0</v>
+      </c>
+      <c r="G36">
+        <v>429112104000.0</v>
+      </c>
+      <c r="H36">
+        <v>276716774000.0</v>
+      </c>
+      <c r="I36">
+        <v>427982330000.0</v>
+      </c>
+      <c r="J36">
+        <v>267097424000.0</v>
+      </c>
+      <c r="K36">
+        <v>220865822000.0</v>
+      </c>
+      <c r="L36">
+        <v>3130545000.0</v>
+      </c>
+      <c r="M36">
+        <v>4347316000.0</v>
+      </c>
+      <c r="N36">
+        <v>3574467000.0</v>
+      </c>
+      <c r="O36">
+        <v>164511420000.0</v>
+      </c>
+      <c r="P36">
+        <v>60209946000.0</v>
+      </c>
+      <c r="Q36">
+        <v>55020074000.0</v>
+      </c>
+      <c r="R36">
+        <v>59439149000.0</v>
+      </c>
+      <c r="S36">
+        <v>123581364000.0</v>
+      </c>
+      <c r="T36">
+        <v>22219398000.0</v>
+      </c>
+      <c r="U36">
+        <v>5019648000.0</v>
+      </c>
+      <c r="V36">
+        <v>3044417000.0</v>
+      </c>
+      <c r="W36">
+        <v>719686168000.0</v>
+      </c>
+      <c r="X36">
+        <v>685408991000.0</v>
+      </c>
+      <c r="Y36">
+        <v>736685758000.0</v>
+      </c>
+      <c r="Z36">
+        <v>744270144000.0</v>
+      </c>
+      <c r="AA36">
+        <v>703287523000.0</v>
+      </c>
+      <c r="AB36">
+        <v>671378696000.0</v>
+      </c>
+      <c r="AC36">
+        <v>669316950000.0</v>
+      </c>
+      <c r="AD36">
+        <v>701014660000.0</v>
+      </c>
+      <c r="AE36">
+        <v>725274597000.0</v>
+      </c>
+      <c r="AF36">
+        <v>631796382000.0</v>
+      </c>
+      <c r="AG36">
+        <v>633484473000.0</v>
+      </c>
+      <c r="AH36">
+        <v>617328949000.0</v>
+      </c>
+      <c r="AI36">
+        <v>599489974000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>565462925000.0</v>
+      </c>
+      <c r="AK36">
+        <v>534431961000.0</v>
+      </c>
+      <c r="AL36">
+        <v>493320003000.0</v>
+      </c>
+      <c r="AM36">
+        <v>468185027000.0</v>
+      </c>
+      <c r="AN36">
+        <v>487298189000.0</v>
+      </c>
+      <c r="AO36">
+        <v>478182618000.0</v>
+      </c>
+      <c r="AP36">
+        <v>450592888000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>453682182000.0</v>
+      </c>
+      <c r="AR36">
+        <v>402427544000.0</v>
+      </c>
+      <c r="AS36">
+        <v>371434530000.0</v>
+      </c>
+      <c r="AT36">
+        <v>391319072000.0</v>
+      </c>
+      <c r="AU36">
+        <v>395401866000.0</v>
+      </c>
+      <c r="AV36">
+        <v>376648251000.0</v>
+      </c>
+      <c r="AW36">
+        <v>361066486000.0</v>
+      </c>
+      <c r="AX36">
+        <v>373957667000.0</v>
+      </c>
+      <c r="AY36">
+        <v>357999639000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>351532620000.0</v>
+      </c>
+      <c r="BA36">
+        <v>358615331000.0</v>
+      </c>
+      <c r="BB36">
+        <v>338324826000.0</v>
+      </c>
+      <c r="BC36">
+        <v>-24915431000.0</v>
+      </c>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
+      <c r="CU36"/>
+    </row>
+    <row r="37" spans="1:99">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+    </row>
+    <row r="38" spans="1:99">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>22403032000.0</v>
+      </c>
+      <c r="D38">
+        <v>838857864000.0</v>
+      </c>
+      <c r="E38">
+        <v>15360985000.0</v>
+      </c>
+      <c r="F38">
+        <v>21969774000.0</v>
+      </c>
+      <c r="G38">
+        <v>22178993000.0</v>
+      </c>
+      <c r="H38">
+        <v>14456192000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>185757757000.0</v>
+      </c>
+      <c r="N38">
+        <v>1.0</v>
+      </c>
+      <c r="O38">
+        <v>167431667000.0</v>
+      </c>
+      <c r="P38">
+        <v>163249847000.0</v>
+      </c>
+      <c r="Q38">
+        <v>160668319000.0</v>
+      </c>
+      <c r="R38">
+        <v>765651583000.0</v>
+      </c>
+      <c r="S38">
+        <v>779734265000.0</v>
+      </c>
+      <c r="T38">
+        <v>723384381000.0</v>
+      </c>
+      <c r="U38">
+        <v>739525656000.0</v>
+      </c>
+      <c r="V38">
+        <v>767127008000.0</v>
+      </c>
+      <c r="W38">
+        <v>719686168000.0</v>
+      </c>
+      <c r="X38">
+        <v>685408991000.0</v>
+      </c>
+      <c r="Y38">
+        <v>736685758000.0</v>
+      </c>
+      <c r="Z38">
+        <v>744270144000.0</v>
+      </c>
+      <c r="AA38">
+        <v>703287523000.0</v>
+      </c>
+      <c r="AB38">
+        <v>671378696000.0</v>
+      </c>
+      <c r="AC38">
+        <v>669316950000.0</v>
+      </c>
+      <c r="AD38">
+        <v>701014660000.0</v>
+      </c>
+      <c r="AE38">
+        <v>725274597000.0</v>
+      </c>
+      <c r="AF38">
+        <v>631796382000.0</v>
+      </c>
+      <c r="AG38">
+        <v>633484473000.0</v>
+      </c>
+      <c r="AH38">
+        <v>617328949000.0</v>
+      </c>
+      <c r="AI38">
+        <v>599489974000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>565462925000.0</v>
+      </c>
+      <c r="AK38">
+        <v>534431961000.0</v>
+      </c>
+      <c r="AL38">
+        <v>493320003000.0</v>
+      </c>
+      <c r="AM38">
+        <v>468185027000.0</v>
+      </c>
+      <c r="AN38">
+        <v>487298189000.0</v>
+      </c>
+      <c r="AO38">
+        <v>478182618000.0</v>
+      </c>
+      <c r="AP38">
+        <v>450592888000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>453682182000.0</v>
+      </c>
+      <c r="AR38">
+        <v>402427544000.0</v>
+      </c>
+      <c r="AS38">
+        <v>371434530000.0</v>
+      </c>
+      <c r="AT38">
+        <v>391319072000.0</v>
+      </c>
+      <c r="AU38">
+        <v>395401866000.0</v>
+      </c>
+      <c r="AV38">
+        <v>376648251000.0</v>
+      </c>
+      <c r="AW38">
+        <v>361066486000.0</v>
+      </c>
+      <c r="AX38">
+        <v>373957667000.0</v>
+      </c>
+      <c r="AY38">
+        <v>357999639000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>351532620001.0</v>
+      </c>
+      <c r="BA38">
+        <v>358615331000.0</v>
+      </c>
+      <c r="BB38">
+        <v>338324826000.0</v>
+      </c>
+      <c r="BC38">
+        <v>330782237000.0</v>
+      </c>
+      <c r="BD38">
+        <v>41997039000.0</v>
+      </c>
+      <c r="BE38">
+        <v>43571501000.0</v>
+      </c>
+      <c r="BF38">
+        <v>30253463000.0</v>
+      </c>
+      <c r="BG38">
+        <v>30113191000.0</v>
+      </c>
+      <c r="BH38">
+        <v>29104122000.0</v>
+      </c>
+      <c r="BI38">
+        <v>28580941000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>29058033000.0</v>
+      </c>
+      <c r="BK38">
+        <v>28712234000.0</v>
+      </c>
+      <c r="BL38">
+        <v>22078383000.0</v>
+      </c>
+      <c r="BM38">
+        <v>15914255000.0</v>
+      </c>
+      <c r="BN38">
+        <v>23278624000.0</v>
+      </c>
+      <c r="BO38">
+        <v>14830396000.0</v>
+      </c>
+      <c r="BP38">
+        <v>14425452000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>10110301000.0</v>
+      </c>
+      <c r="BR38">
+        <v>8418749000.0</v>
+      </c>
+      <c r="BS38">
+        <v>7854031000.0</v>
+      </c>
+      <c r="BT38">
+        <v>14470751000.0</v>
+      </c>
+      <c r="BU38">
+        <v>21798704000.0</v>
+      </c>
+      <c r="BV38">
+        <v>21735743000.0</v>
+      </c>
+      <c r="BW38">
+        <v>21503760000.0</v>
+      </c>
+      <c r="BX38">
+        <v>18914812000.0</v>
+      </c>
+      <c r="BY38">
+        <v>14248667000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>15457697000.0</v>
+      </c>
+      <c r="CA38">
+        <v>12409169000.0</v>
+      </c>
+      <c r="CB38">
+        <v>12395396000.0</v>
+      </c>
+      <c r="CC38">
+        <v>13722614000.0</v>
+      </c>
+      <c r="CD38">
+        <v>4560977000.0</v>
+      </c>
+      <c r="CE38">
+        <v>10084248000.0</v>
+      </c>
+      <c r="CF38">
+        <v>6636892000.0</v>
+      </c>
+      <c r="CG38">
+        <v>5857738000.0</v>
+      </c>
+      <c r="CH38">
+        <v>8964385000.0</v>
+      </c>
+      <c r="CI38">
+        <v>4778477000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>10728977000.0</v>
+      </c>
+      <c r="CK38">
+        <v>8571182000.0</v>
+      </c>
+      <c r="CL38">
+        <v>14367224000.0</v>
+      </c>
+      <c r="CM38">
+        <v>13658075000.0</v>
+      </c>
+      <c r="CN38">
+        <v>13849887000.0</v>
+      </c>
+      <c r="CO38"/>
+      <c r="CP38">
+        <v>7307913000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>7610324000.0</v>
+      </c>
+      <c r="CR38">
+        <v>7553751000.0</v>
+      </c>
+      <c r="CS38">
+        <v>6198315000.0</v>
+      </c>
+      <c r="CT38">
+        <v>5226401000.0</v>
+      </c>
+      <c r="CU38"/>
+    </row>
+    <row r="39" spans="1:99">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
+        <v>94032861000.0</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39">
+        <v>170569210000.0</v>
+      </c>
+      <c r="K39">
+        <v>161735970000.0</v>
+      </c>
+      <c r="L39">
+        <v>202852518000.0</v>
+      </c>
+      <c r="M39">
+        <v>236670013000.0</v>
+      </c>
+      <c r="N39">
+        <v>244372155000.0</v>
+      </c>
+      <c r="O39">
+        <v>222381212000.0</v>
+      </c>
+      <c r="P39">
+        <v>244183655000.0</v>
+      </c>
+      <c r="Q39">
+        <v>254637313000.0</v>
+      </c>
+      <c r="R39">
+        <v>283618628000.0</v>
+      </c>
+      <c r="S39">
+        <v>237806145000.0</v>
+      </c>
+      <c r="T39">
+        <v>227248312000.0</v>
+      </c>
+      <c r="U39">
+        <v>263427401000.0</v>
+      </c>
+      <c r="V39">
+        <v>280222711000.0</v>
+      </c>
+      <c r="W39">
+        <v>287648933069.0</v>
+      </c>
+      <c r="X39">
+        <v>298183623000.0</v>
+      </c>
+      <c r="Y39">
+        <v>304810972000.0</v>
+      </c>
+      <c r="Z39">
+        <v>311536942000.0</v>
+      </c>
+      <c r="AA39">
+        <v>284665511000.0</v>
+      </c>
+      <c r="AB39">
+        <v>258546161000.0</v>
+      </c>
+      <c r="AC39">
+        <v>246256923000.0</v>
+      </c>
+      <c r="AD39">
+        <v>258791731000.0</v>
+      </c>
+      <c r="AE39">
+        <v>283719299000.0</v>
+      </c>
+      <c r="AF39">
+        <v>197506552000.0</v>
+      </c>
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+    </row>
+    <row r="40" spans="1:99">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>-713481000.0</v>
+      </c>
+      <c r="D40">
+        <v>-119000.0</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40">
+        <v>178244449000.0</v>
+      </c>
+      <c r="H40">
+        <v>152942538000.0</v>
+      </c>
+      <c r="I40">
+        <v>75467282000.0</v>
+      </c>
+      <c r="J40">
+        <v>83836534000.0</v>
+      </c>
+      <c r="K40">
+        <v>78431818000.0</v>
+      </c>
+      <c r="L40">
+        <v>67296253000.0</v>
+      </c>
+      <c r="M40">
+        <v>71460898000.0</v>
+      </c>
+      <c r="N40">
+        <v>64038957000.0</v>
+      </c>
+      <c r="O40">
+        <v>75566795000.0</v>
+      </c>
+      <c r="P40">
+        <v>76568497000.0</v>
+      </c>
+      <c r="Q40">
+        <v>72909785000.0</v>
+      </c>
+      <c r="R40">
+        <v>60310495000.0</v>
+      </c>
+      <c r="S40">
+        <v>63028602000.0</v>
+      </c>
+      <c r="T40">
+        <v>54334438000.0</v>
+      </c>
+      <c r="U40">
+        <v>64501389000.0</v>
+      </c>
+      <c r="V40">
+        <v>61413293000.0</v>
+      </c>
+      <c r="W40">
+        <v>18786829000.0</v>
+      </c>
+      <c r="X40">
+        <v>7349963000.0</v>
+      </c>
+      <c r="Y40">
+        <v>4959353000.0</v>
+      </c>
+      <c r="Z40">
+        <v>10242535000.0</v>
+      </c>
+      <c r="AA40">
+        <v>11605703000.0</v>
+      </c>
+      <c r="AB40">
+        <v>9429973000.0</v>
+      </c>
+      <c r="AC40">
+        <v>18359827000.0</v>
+      </c>
+      <c r="AD40">
+        <v>24942100000.0</v>
+      </c>
+      <c r="AE40">
+        <v>33514170000.0</v>
+      </c>
+      <c r="AF40">
+        <v>63686835000.0</v>
+      </c>
+      <c r="AG40">
+        <v>53782388000.0</v>
+      </c>
+      <c r="AH40">
+        <v>56056431000.0</v>
+      </c>
+      <c r="AI40"/>
+      <c r="AJ40">
+        <v>31923781000.0</v>
+      </c>
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40">
+        <v>13608288000.0</v>
+      </c>
+      <c r="AN40"/>
+      <c r="AO40"/>
+      <c r="AP40"/>
+      <c r="AQ40"/>
+      <c r="AR40">
+        <v>15449681000.0</v>
+      </c>
+      <c r="AS40"/>
+      <c r="AT40">
+        <v>11678177000.0</v>
+      </c>
+      <c r="AU40"/>
+      <c r="AV40">
+        <v>13674091000.0</v>
+      </c>
+      <c r="AW40">
+        <v>12117338000.0</v>
+      </c>
+      <c r="AX40"/>
+      <c r="AY40">
+        <v>12849458000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>21191108000.0</v>
+      </c>
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40"/>
+      <c r="CN40"/>
+      <c r="CO40"/>
+      <c r="CP40"/>
+      <c r="CQ40"/>
+      <c r="CR40"/>
+      <c r="CS40"/>
+      <c r="CT40"/>
+      <c r="CU40"/>
+    </row>
+    <row r="41" spans="1:99">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>80907777000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>78626658000.0</v>
+      </c>
+      <c r="P41">
+        <v>91563128000.0</v>
+      </c>
+      <c r="Q41">
+        <v>96460438000.0</v>
+      </c>
+      <c r="R41">
+        <v>99816042000.0</v>
+      </c>
+      <c r="S41">
+        <v>93974578000.0</v>
+      </c>
+      <c r="T41">
+        <v>94433635000.0</v>
+      </c>
+      <c r="U41">
+        <v>97438978000.0</v>
+      </c>
+      <c r="V41">
+        <v>112578347000.0</v>
+      </c>
+      <c r="W41">
+        <v>110368613000.0</v>
+      </c>
+      <c r="X41">
+        <v>110687098000.0</v>
+      </c>
+      <c r="Y41">
+        <v>110563436000.0</v>
+      </c>
+      <c r="Z41">
+        <v>109934865000.0</v>
+      </c>
+      <c r="AA41">
+        <v>107720054000.0</v>
+      </c>
+      <c r="AB41">
+        <v>121032270000.0</v>
+      </c>
+      <c r="AC41">
+        <v>119029349000.0</v>
+      </c>
+      <c r="AD41">
+        <v>121038144000.0</v>
+      </c>
+      <c r="AE41">
+        <v>123163862000.0</v>
+      </c>
+      <c r="AF41">
+        <v>115073514000.0</v>
+      </c>
+      <c r="AG41">
+        <v>128862824000.0</v>
+      </c>
+      <c r="AH41">
+        <v>125232249000.0</v>
+      </c>
+      <c r="AI41">
+        <v>119516952000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>103447345000.0</v>
+      </c>
+      <c r="AK41">
+        <v>100856131000.0</v>
+      </c>
+      <c r="AL41"/>
+      <c r="AM41">
+        <v>61295793000.0</v>
+      </c>
+      <c r="AN41">
+        <v>61070098000.0</v>
+      </c>
+      <c r="AO41">
+        <v>65328149000.0</v>
+      </c>
+      <c r="AP41">
+        <v>66844843000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>76730063000.0</v>
+      </c>
+      <c r="AR41">
+        <v>69770190000.0</v>
+      </c>
+      <c r="AS41">
+        <v>58686346000.0</v>
+      </c>
+      <c r="AT41">
+        <v>64868649000.0</v>
+      </c>
+      <c r="AU41">
+        <v>73730302000.0</v>
+      </c>
+      <c r="AV41">
+        <v>52738055000.0</v>
+      </c>
+      <c r="AW41">
+        <v>46869251000.0</v>
+      </c>
+      <c r="AX41">
+        <v>47389657000.0</v>
+      </c>
+      <c r="AY41">
+        <v>40659500000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>54805693000.0</v>
+      </c>
+      <c r="BA41">
+        <v>64668278000.0</v>
+      </c>
+      <c r="BB41">
+        <v>61890673000.0</v>
+      </c>
+      <c r="BC41">
+        <v>55918006000.0</v>
+      </c>
+      <c r="BD41">
+        <v>65578601000.0</v>
+      </c>
+      <c r="BE41">
+        <v>55400923000.0</v>
+      </c>
+      <c r="BF41">
+        <v>57106720000.0</v>
+      </c>
+      <c r="BG41">
+        <v>48091930000.0</v>
+      </c>
+      <c r="BH41">
+        <v>43333249000.0</v>
+      </c>
+      <c r="BI41">
+        <v>54421460000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>49044533000.0</v>
+      </c>
+      <c r="BK41">
+        <v>52018839000.0</v>
+      </c>
+      <c r="BL41">
+        <v>44281788000.0</v>
+      </c>
+      <c r="BM41">
+        <v>42400362000.0</v>
+      </c>
+      <c r="BN41">
+        <v>37415144000.0</v>
+      </c>
+      <c r="BO41">
+        <v>33451185000.0</v>
+      </c>
+      <c r="BP41">
+        <v>40311819000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>42636621000.0</v>
+      </c>
+      <c r="BR41">
+        <v>40390201000.0</v>
+      </c>
+      <c r="BS41">
+        <v>41221220000.0</v>
+      </c>
+      <c r="BT41">
+        <v>37380493000.0</v>
+      </c>
+      <c r="BU41">
+        <v>34967065000.0</v>
+      </c>
+      <c r="BV41">
+        <v>42968529000.0</v>
+      </c>
+      <c r="BW41">
+        <v>31007760000.0</v>
+      </c>
+      <c r="BX41">
+        <v>35856849000.0</v>
+      </c>
+      <c r="BY41">
+        <v>34241413000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>36442523000.0</v>
+      </c>
+      <c r="CA41">
+        <v>26222701000.0</v>
+      </c>
+      <c r="CB41">
+        <v>32093690000.0</v>
+      </c>
+      <c r="CC41">
+        <v>30902172000.0</v>
+      </c>
+      <c r="CD41">
+        <v>28321914000.0</v>
+      </c>
+      <c r="CE41">
+        <v>31875875000.0</v>
+      </c>
+      <c r="CF41">
+        <v>32987532000.0</v>
+      </c>
+      <c r="CG41">
+        <v>25614889000.0</v>
+      </c>
+      <c r="CH41">
+        <v>27079718000.0</v>
+      </c>
+      <c r="CI41">
+        <v>28677863000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>30691986000.0</v>
+      </c>
+      <c r="CK41">
+        <v>28176977000.0</v>
+      </c>
+      <c r="CL41">
+        <v>23637690000.0</v>
+      </c>
+      <c r="CM41">
+        <v>18487818000.0</v>
+      </c>
+      <c r="CN41">
+        <v>36960963000.0</v>
+      </c>
+      <c r="CO41"/>
+      <c r="CP41">
+        <v>34857611000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>32161848000.0</v>
+      </c>
+      <c r="CR41">
+        <v>30812359000.0</v>
+      </c>
+      <c r="CS41">
+        <v>23898118000.0</v>
+      </c>
+      <c r="CT41">
+        <v>29551896000.0</v>
+      </c>
+      <c r="CU41"/>
+    </row>
+    <row r="42" spans="1:99">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>131021545000.0</v>
+      </c>
+      <c r="C42">
+        <v>134287560000.0</v>
+      </c>
+      <c r="D42">
+        <v>121426318000.0</v>
+      </c>
+      <c r="E42">
+        <v>50000000.0</v>
+      </c>
+      <c r="F42">
+        <v>50000000.0</v>
+      </c>
+      <c r="G42">
+        <v>122649947000.0</v>
+      </c>
+      <c r="H42">
+        <v>119758230000.0</v>
+      </c>
+      <c r="I42">
+        <v>-32561612000.0</v>
+      </c>
+      <c r="J42">
+        <v>50000000.0</v>
+      </c>
+      <c r="K42">
+        <v>50000000.0</v>
+      </c>
+      <c r="L42">
+        <v>87146618000.0</v>
+      </c>
+      <c r="M42">
+        <v>87146618000.0</v>
+      </c>
+      <c r="N42">
+        <v>87146618000.0</v>
+      </c>
+      <c r="O42">
+        <v>87146618000.0</v>
+      </c>
+      <c r="P42">
+        <v>87146618000.0</v>
+      </c>
+      <c r="Q42">
+        <v>87146618000.0</v>
+      </c>
+      <c r="R42">
+        <v>50000000.0</v>
+      </c>
+      <c r="S42">
+        <v>50000000.0</v>
+      </c>
+      <c r="T42">
+        <v>68071043000.0</v>
+      </c>
+      <c r="U42">
+        <v>50000000.0</v>
+      </c>
+      <c r="V42">
+        <v>71294616000.0</v>
+      </c>
+      <c r="W42">
+        <v>72814255000.0</v>
+      </c>
+      <c r="X42">
+        <v>74979468000.0</v>
+      </c>
+      <c r="Y42">
+        <v>50000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>79309353000.0</v>
+      </c>
+      <c r="AB42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>81228248000.0</v>
+      </c>
+      <c r="AE42">
+        <v>81228248000.0</v>
+      </c>
+      <c r="AF42">
+        <v>84433920000.0</v>
+      </c>
+      <c r="AG42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>81341882000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>50000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>50000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>50000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>50000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1742130000.0</v>
+      </c>
+      <c r="BD42"/>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
+      <c r="CT42"/>
+      <c r="CU42"/>
+    </row>
+    <row r="43" spans="1:99">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+    </row>
+    <row r="44" spans="1:99">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+    </row>
+    <row r="45" spans="1:99">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+    </row>
+    <row r="46" spans="1:99">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>244840375000.0</v>
+      </c>
+      <c r="C46">
+        <v>244719983000.0</v>
+      </c>
+      <c r="D46">
+        <v>227527744000.0</v>
+      </c>
+      <c r="E46">
+        <v>227339879000.0</v>
+      </c>
+      <c r="F46">
+        <v>220936092000.0</v>
+      </c>
+      <c r="G46">
+        <v>221236240000.0</v>
+      </c>
+      <c r="H46">
+        <v>214861900000.0</v>
+      </c>
+      <c r="I46">
+        <v>214503612000.0</v>
+      </c>
+      <c r="J46">
+        <v>197845209000.0</v>
+      </c>
+      <c r="K46">
+        <v>197802756000.0</v>
+      </c>
+      <c r="L46">
+        <v>195482880000.0</v>
+      </c>
+      <c r="M46">
+        <v>169645867000.0</v>
+      </c>
+      <c r="N46">
+        <v>168869532000.0</v>
+      </c>
+      <c r="O46">
+        <v>168886060000.0</v>
+      </c>
+      <c r="P46">
+        <v>154705374000.0</v>
+      </c>
+      <c r="Q46">
+        <v>155344108000.0</v>
+      </c>
+      <c r="R46">
+        <v>154717768000.0</v>
+      </c>
+      <c r="S46">
+        <v>155679201000.0</v>
+      </c>
+      <c r="T46">
+        <v>124985773000.0</v>
+      </c>
+      <c r="U46">
+        <v>125825813000.0</v>
+      </c>
+      <c r="V46">
+        <v>124790575000.0</v>
+      </c>
+      <c r="W46">
+        <v>125064327000.0</v>
+      </c>
+      <c r="X46">
+        <v>124931357000.0</v>
+      </c>
+      <c r="Y46">
+        <v>125878735000.0</v>
+      </c>
+      <c r="Z46">
+        <v>126958955000.0</v>
+      </c>
+      <c r="AA46">
+        <v>127895603000.0</v>
+      </c>
+      <c r="AB46">
+        <v>121708912000.0</v>
+      </c>
+      <c r="AC46">
+        <v>122132620000.0</v>
+      </c>
+      <c r="AD46">
+        <v>121584975000.0</v>
+      </c>
+      <c r="AE46">
+        <v>123308301000.0</v>
+      </c>
+      <c r="AF46">
+        <v>115647308000.0</v>
+      </c>
+      <c r="AG46">
+        <v>113412056000.0</v>
+      </c>
+      <c r="AH46">
+        <v>113328489000.0</v>
+      </c>
+      <c r="AI46">
+        <v>114005987000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>108364256000.0</v>
+      </c>
+      <c r="AK46">
+        <v>36775862000.0</v>
+      </c>
+      <c r="AL46">
+        <v>33203388000.0</v>
+      </c>
+      <c r="AM46">
+        <v>32790469000.0</v>
+      </c>
+      <c r="AN46">
+        <v>32336893000.0</v>
+      </c>
+      <c r="AO46">
+        <v>32410570000.0</v>
+      </c>
+      <c r="AP46">
+        <v>32123944000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>32214535000.0</v>
+      </c>
+      <c r="AR46">
+        <v>32563900000.0</v>
+      </c>
+      <c r="AS46">
+        <v>32485258000.0</v>
+      </c>
+      <c r="AT46">
+        <v>32153663000.0</v>
+      </c>
+      <c r="AU46">
+        <v>32490332000.0</v>
+      </c>
+      <c r="AV46">
+        <v>33107112000.0</v>
+      </c>
+      <c r="AW46">
+        <v>33069814000.0</v>
+      </c>
+      <c r="AX46">
+        <v>33624286000.0</v>
+      </c>
+      <c r="AY46">
+        <v>34057036000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>31484415000.0</v>
+      </c>
+      <c r="BA46">
+        <v>31609929000.0</v>
+      </c>
+      <c r="BB46">
+        <v>30778935000.0</v>
+      </c>
+      <c r="BC46">
+        <v>24181008000.0</v>
+      </c>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
+      <c r="CT46"/>
+      <c r="CU46"/>
+    </row>
+    <row r="47" spans="1:99">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>244719983000.0</v>
+      </c>
+      <c r="D47">
+        <v>227527744000.0</v>
+      </c>
+      <c r="E47">
+        <v>227339879000.0</v>
+      </c>
+      <c r="F47">
+        <v>220936095000.0</v>
+      </c>
+      <c r="G47">
+        <v>221236241000.0</v>
+      </c>
+      <c r="H47">
+        <v>214861900000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>195482880000.0</v>
+      </c>
+      <c r="M47">
+        <v>169645867000.0</v>
+      </c>
+      <c r="N47">
+        <v>168869532000.0</v>
+      </c>
+      <c r="O47">
+        <v>168886060000.0</v>
+      </c>
+      <c r="P47">
+        <v>154705374000.0</v>
+      </c>
+      <c r="Q47">
+        <v>155344108000.0</v>
+      </c>
+      <c r="R47">
+        <v>154717768000.0</v>
+      </c>
+      <c r="S47">
+        <v>155679201000.0</v>
+      </c>
+      <c r="T47">
+        <v>124985773000.0</v>
+      </c>
+      <c r="U47">
+        <v>125825813000.0</v>
+      </c>
+      <c r="V47">
+        <v>124790575000.0</v>
+      </c>
+      <c r="W47">
+        <v>125064327000.0</v>
+      </c>
+      <c r="X47">
+        <v>124931357000.0</v>
+      </c>
+      <c r="Y47">
+        <v>125878735000.0</v>
+      </c>
+      <c r="Z47">
+        <v>126958955000.0</v>
+      </c>
+      <c r="AA47">
+        <v>127895603000.0</v>
+      </c>
+      <c r="AB47">
+        <v>121708912000.0</v>
+      </c>
+      <c r="AC47">
+        <v>122132620000.0</v>
+      </c>
+      <c r="AD47">
+        <v>121584975000.0</v>
+      </c>
+      <c r="AE47">
+        <v>123308301000.0</v>
+      </c>
+      <c r="AF47">
+        <v>115647308000.0</v>
+      </c>
+      <c r="AG47">
+        <v>113412056000.0</v>
+      </c>
+      <c r="AH47">
+        <v>113328489000.0</v>
+      </c>
+      <c r="AI47">
+        <v>114005987000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>108364256000.0</v>
+      </c>
+      <c r="AK47">
+        <v>36775862000.0</v>
+      </c>
+      <c r="AL47"/>
+      <c r="AM47">
+        <v>32790469000.0</v>
+      </c>
+      <c r="AN47">
+        <v>32336893000.0</v>
+      </c>
+      <c r="AO47">
+        <v>32410570000.0</v>
+      </c>
+      <c r="AP47">
+        <v>32123944000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>32214535000.0</v>
+      </c>
+      <c r="AR47">
+        <v>32563900000.0</v>
+      </c>
+      <c r="AS47">
+        <v>32485258000.0</v>
+      </c>
+      <c r="AT47">
+        <v>32153663000.0</v>
+      </c>
+      <c r="AU47">
+        <v>32490332000.0</v>
+      </c>
+      <c r="AV47">
+        <v>33107112000.0</v>
+      </c>
+      <c r="AW47">
+        <v>33069814000.0</v>
+      </c>
+      <c r="AX47">
+        <v>33624286000.0</v>
+      </c>
+      <c r="AY47">
+        <v>34057036000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>31484415000.0</v>
+      </c>
+      <c r="BA47">
+        <v>31609929000.0</v>
+      </c>
+      <c r="BB47">
+        <v>30778935000.0</v>
+      </c>
+      <c r="BC47">
+        <v>24181008000.0</v>
+      </c>
+      <c r="BD47">
+        <v>23971914000.0</v>
+      </c>
+      <c r="BE47">
+        <v>23847965000.0</v>
+      </c>
+      <c r="BF47">
+        <v>25579131000.0</v>
+      </c>
+      <c r="BG47">
+        <v>25892701000.0</v>
+      </c>
+      <c r="BH47">
+        <v>27452990000.0</v>
+      </c>
+      <c r="BI47">
+        <v>28557519000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>28933973000.0</v>
+      </c>
+      <c r="BK47">
+        <v>28090159000.0</v>
+      </c>
+      <c r="BL47">
+        <v>27218662000.0</v>
+      </c>
+      <c r="BM47">
+        <v>27675990000.0</v>
+      </c>
+      <c r="BN47">
+        <v>27313562000.0</v>
+      </c>
+      <c r="BO47">
+        <v>27685504000.0</v>
+      </c>
+      <c r="BP47">
+        <v>28090470000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>28319129000.0</v>
+      </c>
+      <c r="BR47">
+        <v>28436625000.0</v>
+      </c>
+      <c r="BS47">
+        <v>28604818000.0</v>
+      </c>
+      <c r="BT47">
+        <v>29049303000.0</v>
+      </c>
+      <c r="BU47">
+        <v>29192220000.0</v>
+      </c>
+      <c r="BV47">
+        <v>29763097000.0</v>
+      </c>
+      <c r="BW47">
+        <v>30499569000.0</v>
+      </c>
+      <c r="BX47">
+        <v>31032858000.0</v>
+      </c>
+      <c r="BY47">
+        <v>31325906000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>30725749000.0</v>
+      </c>
+      <c r="CA47">
+        <v>30701826000.0</v>
+      </c>
+      <c r="CB47">
+        <v>31554574000.0</v>
+      </c>
+      <c r="CC47">
+        <v>31323566000.0</v>
+      </c>
+      <c r="CD47">
+        <v>31853787000.0</v>
+      </c>
+      <c r="CE47">
+        <v>32461982000.0</v>
+      </c>
+      <c r="CF47">
+        <v>33629737000.0</v>
+      </c>
+      <c r="CG47">
+        <v>33664501000.0</v>
+      </c>
+      <c r="CH47">
+        <v>34660015000.0</v>
+      </c>
+      <c r="CI47">
+        <v>35424327000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>35919062000.0</v>
+      </c>
+      <c r="CK47">
+        <v>36125336000.0</v>
+      </c>
+      <c r="CL47">
+        <v>36702594000.0</v>
+      </c>
+      <c r="CM47">
+        <v>37252542000.0</v>
+      </c>
+      <c r="CN47">
+        <v>35011016000.0</v>
+      </c>
+      <c r="CO47"/>
+      <c r="CP47">
+        <v>46657358000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>45961088000.0</v>
+      </c>
+      <c r="CR47">
+        <v>49222031000.0</v>
+      </c>
+      <c r="CS47">
+        <v>48892483000.0</v>
+      </c>
+      <c r="CT47">
+        <v>48795440000.0</v>
+      </c>
+      <c r="CU47"/>
+    </row>
+    <row r="48" spans="1:99">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>227215987000.0</v>
+      </c>
+      <c r="C48">
+        <v>216893552000.0</v>
+      </c>
+      <c r="D48">
+        <v>202240225000.0</v>
+      </c>
+      <c r="E48">
+        <v>215513318000.0</v>
+      </c>
+      <c r="F48">
+        <v>198781136000.0</v>
+      </c>
+      <c r="G48">
+        <v>196373683000.0</v>
+      </c>
+      <c r="H48">
+        <v>174641882000.0</v>
+      </c>
+      <c r="I48">
+        <v>198908651000.0</v>
+      </c>
+      <c r="J48">
+        <v>180708988000.0</v>
+      </c>
+      <c r="K48">
+        <v>177907366000.0</v>
+      </c>
+      <c r="L48">
+        <v>181733395000.0</v>
+      </c>
+      <c r="M48">
+        <v>175915283000.0</v>
+      </c>
+      <c r="N48">
+        <v>175154427000.0</v>
+      </c>
+      <c r="O48">
+        <v>165381215000.0</v>
+      </c>
+      <c r="P48">
+        <v>163189912000.0</v>
+      </c>
+      <c r="Q48">
+        <v>162598026000.0</v>
+      </c>
+      <c r="R48">
+        <v>158520566000.0</v>
+      </c>
+      <c r="S48">
+        <v>154643305000.0</v>
+      </c>
+      <c r="T48">
+        <v>134402332000.0</v>
+      </c>
+      <c r="U48">
+        <v>139647723000.0</v>
+      </c>
+      <c r="V48">
+        <v>140499215000.0</v>
+      </c>
+      <c r="W48">
+        <v>149110586000.0</v>
+      </c>
+      <c r="X48">
+        <v>126349067000.0</v>
+      </c>
+      <c r="Y48">
+        <v>129789451000.0</v>
+      </c>
+      <c r="Z48">
+        <v>125949821000.0</v>
+      </c>
+      <c r="AA48">
+        <v>122867674000.0</v>
+      </c>
+      <c r="AB48">
+        <v>118938465000.0</v>
+      </c>
+      <c r="AC48">
+        <v>117770591000.0</v>
+      </c>
+      <c r="AD48">
+        <v>122508129000.0</v>
+      </c>
+      <c r="AE48">
+        <v>112936985000.0</v>
+      </c>
+      <c r="AF48">
+        <v>96837695000.0</v>
+      </c>
+      <c r="AG48">
+        <v>95823140000.0</v>
+      </c>
+      <c r="AH48">
+        <v>97298997000.0</v>
+      </c>
+      <c r="AI48">
+        <v>95370975000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>92174417000.0</v>
+      </c>
+      <c r="AK48">
+        <v>84955450000.0</v>
+      </c>
+      <c r="AL48">
+        <v>91741665000.0</v>
+      </c>
+      <c r="AM48">
+        <v>87421595000.0</v>
+      </c>
+      <c r="AN48">
+        <v>77193312000.0</v>
+      </c>
+      <c r="AO48">
+        <v>80204475000.0</v>
+      </c>
+      <c r="AP48">
+        <v>82373185000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>74632455000.0</v>
+      </c>
+      <c r="AR48">
+        <v>60755727000.0</v>
+      </c>
+      <c r="AS48">
+        <v>56499355000.0</v>
+      </c>
+      <c r="AT48">
+        <v>55772229000.0</v>
+      </c>
+      <c r="AU48">
+        <v>49734661000.0</v>
+      </c>
+      <c r="AV48">
+        <v>46741266000.0</v>
+      </c>
+      <c r="AW48">
+        <v>47520549000.0</v>
+      </c>
+      <c r="AX48">
+        <v>51631658000.0</v>
+      </c>
+      <c r="AY48">
+        <v>45069361000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>42389800000.0</v>
+      </c>
+      <c r="BA48">
+        <v>29517398000.0</v>
+      </c>
+      <c r="BB48">
+        <v>32995900000.0</v>
+      </c>
+      <c r="BC48">
+        <v>29851135000.0</v>
+      </c>
+      <c r="BD48"/>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48"/>
+      <c r="CP48"/>
+      <c r="CQ48"/>
+      <c r="CR48"/>
+      <c r="CS48"/>
+      <c r="CT48"/>
+      <c r="CU48"/>
+    </row>
+    <row r="49" spans="1:99">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+    </row>
+    <row r="50" spans="1:99">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50">
+        <v>90000000.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+    </row>
+    <row r="51" spans="1:99">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>2008516000.0</v>
+      </c>
+      <c r="C51">
+        <v>2175724000.0</v>
+      </c>
+      <c r="D51">
+        <v>1921339000.0</v>
+      </c>
+      <c r="E51">
+        <v>893212000.0</v>
+      </c>
+      <c r="F51">
+        <v>994078000.0</v>
+      </c>
+      <c r="G51">
+        <v>1044512000.0</v>
+      </c>
+      <c r="H51">
+        <v>1508057000.0</v>
+      </c>
+      <c r="I51">
+        <v>1611199000.0</v>
+      </c>
+      <c r="J51">
+        <v>1468043000.0</v>
+      </c>
+      <c r="K51">
+        <v>1533738000.0</v>
+      </c>
+      <c r="L51">
+        <v>11959344000.0</v>
+      </c>
+      <c r="M51">
+        <v>12783324000.0</v>
+      </c>
+      <c r="N51">
+        <v>10912259000.0</v>
+      </c>
+      <c r="O51">
+        <v>10453202000.0</v>
+      </c>
+      <c r="P51">
+        <v>11400995000.0</v>
+      </c>
+      <c r="Q51">
+        <v>11357395000.0</v>
+      </c>
+      <c r="R51">
+        <v>283535000.0</v>
+      </c>
+      <c r="S51">
+        <v>564719000.0</v>
+      </c>
+      <c r="T51">
+        <v>582363000.0</v>
+      </c>
+      <c r="U51">
+        <v>731777000.0</v>
+      </c>
+      <c r="V51">
+        <v>626537000.0</v>
+      </c>
+      <c r="W51">
+        <v>10823490000.0</v>
+      </c>
+      <c r="X51">
+        <v>11124520000.0</v>
+      </c>
+      <c r="Y51">
+        <v>9838113000.0</v>
+      </c>
+      <c r="Z51">
+        <v>11495436000.0</v>
+      </c>
+      <c r="AA51">
+        <v>6682080000.0</v>
+      </c>
+      <c r="AB51">
+        <v>13465308000.0</v>
+      </c>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51">
+        <v>2550240000.0</v>
+      </c>
+      <c r="AI51">
+        <v>450000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>495000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>495000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>495000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>495000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>629999000.0</v>
+      </c>
+      <c r="AO51">
+        <v>765000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>1395000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>1035000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>1215000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>1350000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>1485000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>1575000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>2250000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>2385000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>2520000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2638688000.0</v>
+      </c>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
+      <c r="CU51"/>
+    </row>
+    <row r="52" spans="1:99">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>713481000.0</v>
+      </c>
+      <c r="D52">
+        <v>118576.0</v>
+      </c>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>326412000.0</v>
+      </c>
+      <c r="H52">
+        <v>300901000.0</v>
+      </c>
+      <c r="I52">
+        <v>282879000.0</v>
+      </c>
+      <c r="J52">
+        <v>282879000.0</v>
+      </c>
+      <c r="K52">
+        <v>348574000.0</v>
+      </c>
+      <c r="L52">
+        <v>278890000.0</v>
+      </c>
+      <c r="M52">
+        <v>50096000.0</v>
+      </c>
+      <c r="N52">
+        <v>50096000.0</v>
+      </c>
+      <c r="O52">
+        <v>50096000.0</v>
+      </c>
+      <c r="P52">
+        <v>189708000.0</v>
+      </c>
+      <c r="Q52">
+        <v>271011000.0</v>
+      </c>
+      <c r="R52">
+        <v>152101000.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52">
+        <v>90000000.0</v>
+      </c>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+      <c r="CU52"/>
+    </row>
+    <row r="53" spans="1:99">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
+        <v>18276392000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
+        <v>23595184000.0</v>
+      </c>
+      <c r="L53">
+        <v>24385526000.0</v>
+      </c>
+      <c r="M53">
+        <v>41792546000.0</v>
+      </c>
+      <c r="N53">
+        <v>50965058000.0</v>
+      </c>
+      <c r="O53">
+        <v>57029522000.0</v>
+      </c>
+      <c r="P53">
+        <v>68738910000.0</v>
+      </c>
+      <c r="Q53">
+        <v>72797009000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
+        <v>95190030000.0</v>
+      </c>
+      <c r="AC53">
+        <v>101829463000.0</v>
+      </c>
+      <c r="AD53">
+        <v>101125752000.0</v>
+      </c>
+      <c r="AE53">
+        <v>100139908000.0</v>
+      </c>
+      <c r="AF53">
+        <v>94262393000.0</v>
+      </c>
+      <c r="AG53">
+        <v>108241106000.0</v>
+      </c>
+      <c r="AH53">
+        <v>110297770000.0</v>
+      </c>
+      <c r="AI53">
+        <v>94964776000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>105931084000.0</v>
+      </c>
+      <c r="AK53">
+        <v>99512593000.0</v>
+      </c>
+      <c r="AL53"/>
+      <c r="AM53">
+        <v>102497923000.0</v>
+      </c>
+      <c r="AN53">
+        <v>106375449000.0</v>
+      </c>
+      <c r="AO53">
+        <v>106561348000.0</v>
+      </c>
+      <c r="AP53">
+        <v>133649165000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>135380756000.0</v>
+      </c>
+      <c r="AR53">
+        <v>137054477000.0</v>
+      </c>
+      <c r="AS53">
+        <v>127441909000.0</v>
+      </c>
+      <c r="AT53">
+        <v>125799866000.0</v>
+      </c>
+      <c r="AU53">
+        <v>126283329000.0</v>
+      </c>
+      <c r="AV53">
+        <v>117113213000.0</v>
+      </c>
+      <c r="AW53">
+        <v>111237942000.0</v>
+      </c>
+      <c r="AX53">
+        <v>107648811000.0</v>
+      </c>
+      <c r="AY53">
+        <v>117693908000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>113635493000.0</v>
+      </c>
+      <c r="BA53">
+        <v>119690947000.0</v>
+      </c>
+      <c r="BB53">
+        <v>113846952000.0</v>
+      </c>
+      <c r="BC53">
+        <v>78994036000.0</v>
+      </c>
+      <c r="BD53">
+        <v>63731723000.0</v>
+      </c>
+      <c r="BE53">
+        <v>62505209000.0</v>
+      </c>
+      <c r="BF53">
+        <v>45509274000.0</v>
+      </c>
+      <c r="BG53">
+        <v>38142603000.0</v>
+      </c>
+      <c r="BH53">
+        <v>36710754000.0</v>
+      </c>
+      <c r="BI53">
+        <v>43899079000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>39281573000.0</v>
+      </c>
+      <c r="BK53">
+        <v>31545561000.0</v>
+      </c>
+      <c r="BL53">
+        <v>27232647000.0</v>
+      </c>
+      <c r="BM53">
+        <v>32666592000.0</v>
+      </c>
+      <c r="BN53">
+        <v>21399723000.0</v>
+      </c>
+      <c r="BO53">
+        <v>29794712000.0</v>
+      </c>
+      <c r="BP53">
+        <v>15323540000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>20373436000.0</v>
+      </c>
+      <c r="BR53">
+        <v>19569060000.0</v>
+      </c>
+      <c r="BS53">
+        <v>29447741000.0</v>
+      </c>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53">
+        <v>73667255000.0</v>
+      </c>
+      <c r="CG53">
+        <v>63169213000.0</v>
+      </c>
+      <c r="CH53"/>
+      <c r="CI53">
+        <v>70435770000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>42245445000.0</v>
+      </c>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53">
+        <v>64126324000.0</v>
+      </c>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53">
+        <v>77973746000.0</v>
+      </c>
+      <c r="CQ53">
+        <v>79559189000.0</v>
+      </c>
+      <c r="CR53">
+        <v>16097598000.0</v>
+      </c>
+      <c r="CS53">
+        <v>78979261000.0</v>
+      </c>
+      <c r="CT53">
+        <v>9524435000.0</v>
+      </c>
+      <c r="CU53"/>
+    </row>
+    <row r="54" spans="1:99">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+    </row>
+    <row r="55" spans="1:99">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>856936690000.0</v>
+      </c>
+      <c r="C55">
+        <v>830974642000.0</v>
+      </c>
+      <c r="D55">
+        <v>838857864000.0</v>
+      </c>
+      <c r="E55">
+        <v>862427068000.0</v>
+      </c>
+      <c r="F55">
+        <v>896192068000.0</v>
+      </c>
+      <c r="G55">
+        <v>687464983000.0</v>
+      </c>
+      <c r="H55">
+        <v>636592555000.0</v>
+      </c>
+      <c r="I55">
+        <v>957876223000.0</v>
+      </c>
+      <c r="J55">
+        <v>673327526000.0</v>
+      </c>
+      <c r="K55">
+        <v>654584642000.0</v>
+      </c>
+      <c r="L55">
+        <v>656411690000.0</v>
+      </c>
+      <c r="M55">
+        <v>652905778000.0</v>
+      </c>
+      <c r="N55">
+        <v>664336095000.0</v>
+      </c>
+      <c r="O55">
+        <v>654809310000.0</v>
+      </c>
+      <c r="P55">
+        <v>656556998000.0</v>
+      </c>
+      <c r="Q55">
+        <v>667329415000.0</v>
+      </c>
+      <c r="R55">
+        <v>675044132000.0</v>
+      </c>
+      <c r="S55">
+        <v>677005803000.0</v>
+      </c>
+      <c r="T55">
+        <v>586403658000.0</v>
+      </c>
+      <c r="U55">
+        <v>617127058000.0</v>
+      </c>
+      <c r="V55">
+        <v>633307289000.0</v>
+      </c>
+      <c r="W55">
+        <v>871769183000.0</v>
+      </c>
+      <c r="X55">
+        <v>846142700000.0</v>
+      </c>
+      <c r="Y55">
+        <v>888628657000.0</v>
+      </c>
+      <c r="Z55">
+        <v>895083544000.0</v>
+      </c>
+      <c r="AA55">
+        <v>857520585000.0</v>
+      </c>
+      <c r="AB55">
+        <v>816864128000.0</v>
+      </c>
+      <c r="AC55">
+        <v>811787204000.0</v>
+      </c>
+      <c r="AD55">
+        <v>845468437000.0</v>
+      </c>
+      <c r="AE55">
+        <v>874472888000.0</v>
+      </c>
+      <c r="AF55">
+        <v>769796315000.0</v>
+      </c>
+      <c r="AG55">
+        <v>765442172000.0</v>
+      </c>
+      <c r="AH55">
+        <v>749865977000.0</v>
+      </c>
+      <c r="AI55">
+        <v>738183659000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>700358387000.0</v>
+      </c>
+      <c r="AK55">
+        <v>595620447000.0</v>
+      </c>
+      <c r="AL55">
+        <v>549766222000.0</v>
+      </c>
+      <c r="AM55">
+        <v>525898830000.0</v>
+      </c>
+      <c r="AN55">
+        <v>533803206000.0</v>
+      </c>
+      <c r="AO55">
+        <v>530052510000.0</v>
+      </c>
+      <c r="AP55">
+        <v>495192823000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>494002999000.0</v>
+      </c>
+      <c r="AR55">
+        <v>444971195000.0</v>
+      </c>
+      <c r="AS55">
+        <v>414064417000.0</v>
+      </c>
+      <c r="AT55">
+        <v>433418515000.0</v>
+      </c>
+      <c r="AU55">
+        <v>439882316000.0</v>
+      </c>
+      <c r="AV55">
+        <v>419172471000.0</v>
+      </c>
+      <c r="AW55">
+        <v>402509945000.0</v>
+      </c>
+      <c r="AX55">
+        <v>419298182000.0</v>
+      </c>
+      <c r="AY55">
+        <v>398947898000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>389207746000.0</v>
+      </c>
+      <c r="BA55">
+        <v>400668446000.0</v>
+      </c>
+      <c r="BB55">
+        <v>382842715000.0</v>
+      </c>
+      <c r="BC55">
+        <v>369709147000.0</v>
+      </c>
+      <c r="BD55">
+        <v>374043780000.0</v>
+      </c>
+      <c r="BE55">
+        <v>365697592000.0</v>
+      </c>
+      <c r="BF55">
+        <v>314936430000.0</v>
+      </c>
+      <c r="BG55">
+        <v>245566009000.0</v>
+      </c>
+      <c r="BH55">
+        <v>243537305000.0</v>
+      </c>
+      <c r="BI55">
+        <v>243231590000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>248928692000.0</v>
+      </c>
+      <c r="BK55">
+        <v>243601400000.0</v>
+      </c>
+      <c r="BL55">
+        <v>198931618000.0</v>
+      </c>
+      <c r="BM55">
+        <v>192823294000.0</v>
+      </c>
+      <c r="BN55">
+        <v>182615491000.0</v>
+      </c>
+      <c r="BO55">
+        <v>186853913000.0</v>
+      </c>
+      <c r="BP55">
+        <v>190069739000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>194734930000.0</v>
+      </c>
+      <c r="BR55">
+        <v>240372150000.0</v>
+      </c>
+      <c r="BS55">
+        <v>200327602000.0</v>
+      </c>
+      <c r="BT55">
+        <v>199541333000.0</v>
+      </c>
+      <c r="BU55">
+        <v>196546041000.0</v>
+      </c>
+      <c r="BV55">
+        <v>192982836000.0</v>
+      </c>
+      <c r="BW55">
+        <v>181709227000.0</v>
+      </c>
+      <c r="BX55">
+        <v>211387457000.0</v>
+      </c>
+      <c r="BY55">
+        <v>200952707000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>190416728000.0</v>
+      </c>
+      <c r="CA55">
+        <v>182527922000.0</v>
+      </c>
+      <c r="CB55">
+        <v>162563961000.0</v>
+      </c>
+      <c r="CC55">
+        <v>168335340000.0</v>
+      </c>
+      <c r="CD55">
+        <v>176464239000.0</v>
+      </c>
+      <c r="CE55">
+        <v>174681545000.0</v>
+      </c>
+      <c r="CF55">
+        <v>178460000000.0</v>
+      </c>
+      <c r="CG55">
+        <v>168916695000.0</v>
+      </c>
+      <c r="CH55">
+        <v>165895289000.0</v>
+      </c>
+      <c r="CI55">
+        <v>166311275000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>167211214000.0</v>
+      </c>
+      <c r="CK55">
+        <v>181942114000.0</v>
+      </c>
+      <c r="CL55">
+        <v>191663106000.0</v>
+      </c>
+      <c r="CM55">
+        <v>171300435000.0</v>
+      </c>
+      <c r="CN55">
+        <v>194950016000.0</v>
+      </c>
+      <c r="CO55"/>
+      <c r="CP55">
+        <v>196462565000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>192461471000.0</v>
+      </c>
+      <c r="CR55">
+        <v>181100985000.0</v>
+      </c>
+      <c r="CS55">
+        <v>167482026000.0</v>
+      </c>
+      <c r="CT55">
+        <v>159264911000.0</v>
+      </c>
+      <c r="CU55"/>
+    </row>
+    <row r="56" spans="1:99">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>240305133000.0</v>
+      </c>
+      <c r="C56">
+        <v>225599200000.0</v>
+      </c>
+      <c r="D56">
+        <v>262597811000.0</v>
+      </c>
+      <c r="E56">
+        <v>304059640000.0</v>
+      </c>
+      <c r="F56">
+        <v>351258495000.0</v>
+      </c>
+      <c r="G56">
+        <v>9987853000.0</v>
+      </c>
+      <c r="H56">
+        <v>125499708000.0</v>
+      </c>
+      <c r="I56">
+        <v>20391703000.0</v>
+      </c>
+      <c r="J56">
+        <v>183564176000.0</v>
+      </c>
+      <c r="K56">
+        <v>177927560000.0</v>
+      </c>
+      <c r="L56">
+        <v>202852518000.0</v>
+      </c>
+      <c r="M56">
+        <v>236670013000.0</v>
+      </c>
+      <c r="N56">
+        <v>244372155000.0</v>
+      </c>
+      <c r="O56">
+        <v>222381212000.0</v>
+      </c>
+      <c r="P56">
+        <v>244183655000.0</v>
+      </c>
+      <c r="Q56">
+        <v>254637313000.0</v>
+      </c>
+      <c r="R56">
+        <v>287546809000.0</v>
+      </c>
+      <c r="S56">
+        <v>238907105000.0</v>
+      </c>
+      <c r="T56">
+        <v>228824702000.0</v>
+      </c>
+      <c r="U56">
+        <v>265853341000.0</v>
+      </c>
+      <c r="V56">
+        <v>281882650000.0</v>
+      </c>
+      <c r="W56">
+        <v>26810850000.0</v>
+      </c>
+      <c r="X56">
+        <v>35417111000.0</v>
+      </c>
+      <c r="Y56">
+        <v>25612914000.0</v>
+      </c>
+      <c r="Z56">
+        <v>23211822000.0</v>
+      </c>
+      <c r="AA56">
+        <v>25446117000.0</v>
+      </c>
+      <c r="AB56">
+        <v>22635963000.0</v>
+      </c>
+      <c r="AC56">
+        <v>18900812000.0</v>
+      </c>
+      <c r="AD56">
+        <v>21111082000.0</v>
+      </c>
+      <c r="AE56">
+        <v>23975854000.0</v>
+      </c>
+      <c r="AF56">
+        <v>20358971000.0</v>
+      </c>
+      <c r="AG56">
+        <v>16253995000.0</v>
+      </c>
+      <c r="AH56">
+        <v>16466732000.0</v>
+      </c>
+      <c r="AI56">
+        <v>21799624000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>22965113000.0</v>
+      </c>
+      <c r="AK56">
+        <v>21004092000.0</v>
+      </c>
+      <c r="AL56">
+        <v>19537487000.0</v>
+      </c>
+      <c r="AM56">
+        <v>20921179000.0</v>
+      </c>
+      <c r="AN56">
+        <v>11657863000.0</v>
+      </c>
+      <c r="AO56">
+        <v>17742389000.0</v>
+      </c>
+      <c r="AP56">
+        <v>11442438000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>6983516000.0</v>
+      </c>
+      <c r="AR56">
+        <v>8766342000.0</v>
+      </c>
+      <c r="AS56">
+        <v>10013493000.0</v>
+      </c>
+      <c r="AT56">
+        <v>9758375000.0</v>
+      </c>
+      <c r="AU56">
+        <v>11760509000.0</v>
+      </c>
+      <c r="AV56">
+        <v>9116254000.0</v>
+      </c>
+      <c r="AW56">
+        <v>7999764000.0</v>
+      </c>
+      <c r="AX56">
+        <v>11220637000.0</v>
+      </c>
+      <c r="AY56">
+        <v>6419705000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>5663748000.0</v>
+      </c>
+      <c r="BA56">
+        <v>9847069000.0</v>
+      </c>
+      <c r="BB56">
+        <v>13073684000.0</v>
+      </c>
+      <c r="BC56">
+        <v>14011479000.0</v>
+      </c>
+      <c r="BD56"/>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
+      <c r="CT56"/>
+      <c r="CU56"/>
+    </row>
+    <row r="57" spans="1:99">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57">
+        <v>178570861000.0</v>
+      </c>
+      <c r="H57">
+        <v>153243439000.0</v>
+      </c>
+      <c r="I57">
+        <v>150448435000.0</v>
+      </c>
+      <c r="J57">
+        <v>170092934000.0</v>
+      </c>
+      <c r="K57">
+        <v>144937115000.0</v>
+      </c>
+      <c r="L57">
+        <v>152300551000.0</v>
+      </c>
+      <c r="M57">
+        <v>154269870000.0</v>
+      </c>
+      <c r="N57">
+        <v>157545660000.0</v>
+      </c>
+      <c r="O57">
+        <v>144512185000.0</v>
+      </c>
+      <c r="P57">
+        <v>162515448000.0</v>
+      </c>
+      <c r="Q57">
+        <v>156682159000.0</v>
+      </c>
+      <c r="R57">
+        <v>162668256000.0</v>
+      </c>
+      <c r="S57">
+        <v>163224577000.0</v>
+      </c>
+      <c r="T57">
+        <v>131297833000.0</v>
+      </c>
+      <c r="U57">
+        <v>155911258000.0</v>
+      </c>
+      <c r="V57">
+        <v>169760836000.0</v>
+      </c>
+      <c r="W57">
+        <v>18786829000.0</v>
+      </c>
+      <c r="X57">
+        <v>7349963000.0</v>
+      </c>
+      <c r="Y57">
+        <v>4959353000.0</v>
+      </c>
+      <c r="Z57">
+        <v>10242535000.0</v>
+      </c>
+      <c r="AA57">
+        <v>11605703000.0</v>
+      </c>
+      <c r="AB57">
+        <v>9429973000.0</v>
+      </c>
+      <c r="AC57">
+        <v>18359827000.0</v>
+      </c>
+      <c r="AD57">
+        <v>24942100000.0</v>
+      </c>
+      <c r="AE57">
+        <v>33514170000.0</v>
+      </c>
+      <c r="AF57">
+        <v>63686835000.0</v>
+      </c>
+      <c r="AG57">
+        <v>53782388000.0</v>
+      </c>
+      <c r="AH57">
+        <v>56056431000.0</v>
+      </c>
+      <c r="AI57">
+        <v>52566880000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>31923781000.0</v>
+      </c>
+      <c r="AK57">
+        <v>26717091000.0</v>
+      </c>
+      <c r="AL57">
+        <v>22039643000.0</v>
+      </c>
+      <c r="AM57">
+        <v>13608288000.0</v>
+      </c>
+      <c r="AN57">
+        <v>12954761000.0</v>
+      </c>
+      <c r="AO57">
+        <v>15851856000.0</v>
+      </c>
+      <c r="AP57">
+        <v>12642173000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>13871978000.0</v>
+      </c>
+      <c r="AR57">
+        <v>15449681000.0</v>
+      </c>
+      <c r="AS57">
+        <v>14393267000.0</v>
+      </c>
+      <c r="AT57">
+        <v>11678177000.0</v>
+      </c>
+      <c r="AU57">
+        <v>14878131000.0</v>
+      </c>
+      <c r="AV57">
+        <v>13674091000.0</v>
+      </c>
+      <c r="AW57">
+        <v>12117338000.0</v>
+      </c>
+      <c r="AX57">
+        <v>11163357000.0</v>
+      </c>
+      <c r="AY57">
+        <v>12849458000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>21191108000.0</v>
+      </c>
+      <c r="BA57">
+        <v>21936577000.0</v>
+      </c>
+      <c r="BB57">
+        <v>13004014000.0</v>
+      </c>
+      <c r="BC57">
+        <v>14173683000.0</v>
+      </c>
+      <c r="BD57"/>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57"/>
+      <c r="CJ57"/>
+      <c r="CK57"/>
+      <c r="CL57"/>
+      <c r="CM57"/>
+      <c r="CN57"/>
+      <c r="CO57"/>
+      <c r="CP57"/>
+      <c r="CQ57"/>
+      <c r="CR57"/>
+      <c r="CS57"/>
+      <c r="CT57"/>
+      <c r="CU57"/>
+    </row>
+    <row r="58" spans="1:99">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>391912861000.0</v>
+      </c>
+      <c r="C58">
+        <v>370380367000.0</v>
+      </c>
+      <c r="D58">
+        <v>407847351000.0</v>
+      </c>
+      <c r="E58">
+        <v>430860281000.0</v>
+      </c>
+      <c r="F58">
+        <v>478358588000.0</v>
+      </c>
+      <c r="G58">
+        <v>265232473000.0</v>
+      </c>
+      <c r="H58">
+        <v>238632208000.0</v>
+      </c>
+      <c r="I58">
+        <v>551571266000.0</v>
+      </c>
+      <c r="J58">
+        <v>284536754000.0</v>
+      </c>
+      <c r="K58">
+        <v>266887831000.0</v>
+      </c>
+      <c r="L58">
+        <v>266394695000.0</v>
+      </c>
+      <c r="M58">
+        <v>280482507000.0</v>
+      </c>
+      <c r="N58">
+        <v>293395432000.0</v>
+      </c>
+      <c r="O58">
+        <v>285557715000.0</v>
+      </c>
+      <c r="P58">
+        <v>301467565000.0</v>
+      </c>
+      <c r="Q58">
+        <v>310327237000.0</v>
+      </c>
+      <c r="R58">
+        <v>317049614000.0</v>
+      </c>
+      <c r="S58">
+        <v>321263336000.0</v>
+      </c>
+      <c r="T58">
+        <v>279538028000.0</v>
+      </c>
+      <c r="U58">
+        <v>305014423000.0</v>
+      </c>
+      <c r="V58">
+        <v>319011973000.0</v>
+      </c>
+      <c r="W58">
+        <v>18786829000.0</v>
+      </c>
+      <c r="X58">
+        <v>7349963000.0</v>
+      </c>
+      <c r="Y58">
+        <v>4959353000.0</v>
+      </c>
+      <c r="Z58">
+        <v>10242535000.0</v>
+      </c>
+      <c r="AA58">
+        <v>11605703000.0</v>
+      </c>
+      <c r="AB58">
+        <v>9429973000.0</v>
+      </c>
+      <c r="AC58">
+        <v>18359827000.0</v>
+      </c>
+      <c r="AD58">
+        <v>24942100000.0</v>
+      </c>
+      <c r="AE58">
+        <v>33514170000.0</v>
+      </c>
+      <c r="AF58">
+        <v>63686835000.0</v>
+      </c>
+      <c r="AG58">
+        <v>53782388000.0</v>
+      </c>
+      <c r="AH58">
+        <v>482176112000.0</v>
+      </c>
+      <c r="AI58">
+        <v>470635644000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>442725278000.0</v>
+      </c>
+      <c r="AK58">
+        <v>422598837000.0</v>
+      </c>
+      <c r="AL58">
+        <v>370648136000.0</v>
+      </c>
+      <c r="AM58">
+        <v>352247208000.0</v>
+      </c>
+      <c r="AN58">
+        <v>367492582000.0</v>
+      </c>
+      <c r="AO58">
+        <v>363103168000.0</v>
+      </c>
+      <c r="AP58">
+        <v>326695008000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>333297913000.0</v>
+      </c>
+      <c r="AR58">
+        <v>300814903000.0</v>
+      </c>
+      <c r="AS58">
+        <v>270009155000.0</v>
+      </c>
+      <c r="AT58">
+        <v>289918299000.0</v>
+      </c>
+      <c r="AU58">
+        <v>302864960000.0</v>
+      </c>
+      <c r="AV58">
+        <v>286928237000.0</v>
+      </c>
+      <c r="AW58">
+        <v>271443833000.0</v>
+      </c>
+      <c r="AX58">
+        <v>283516335000.0</v>
+      </c>
+      <c r="AY58">
+        <v>270903986000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>21191108000.0</v>
+      </c>
+      <c r="BA58">
+        <v>21936577000.0</v>
+      </c>
+      <c r="BB58">
+        <v>13004014000.0</v>
+      </c>
+      <c r="BC58">
+        <v>14173683000.0</v>
+      </c>
+      <c r="BD58">
+        <v>268852265000.0</v>
+      </c>
+      <c r="BE58">
+        <v>265461846000.0</v>
+      </c>
+      <c r="BF58">
+        <v>214746204000.0</v>
+      </c>
+      <c r="BG58">
+        <v>144079059000.0</v>
+      </c>
+      <c r="BH58">
+        <v>147825511000.0</v>
+      </c>
+      <c r="BI58">
+        <v>155730905000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>155035789000.0</v>
+      </c>
+      <c r="BK58">
+        <v>151964749000.0</v>
+      </c>
+      <c r="BL58">
+        <v>117449696000.0</v>
+      </c>
+      <c r="BM58">
+        <v>113588201000.0</v>
+      </c>
+      <c r="BN58">
+        <v>102837899000.0</v>
+      </c>
+      <c r="BO58">
+        <v>99593531000.0</v>
+      </c>
+      <c r="BP58">
+        <v>102284851000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>109643129000.0</v>
+      </c>
+      <c r="BR58">
+        <v>161006562000.0</v>
+      </c>
+      <c r="BS58">
+        <v>120170060000.0</v>
+      </c>
+      <c r="BT58">
+        <v>109276177000.0</v>
+      </c>
+      <c r="BU58">
+        <v>117030720000.0</v>
+      </c>
+      <c r="BV58">
+        <v>122461120000.0</v>
+      </c>
+      <c r="BW58">
+        <v>108129462000.0</v>
+      </c>
+      <c r="BX58">
+        <v>127589997000.0</v>
+      </c>
+      <c r="BY58">
+        <v>112368747000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>109611019000.0</v>
+      </c>
+      <c r="CA58">
+        <v>95841876000.0</v>
+      </c>
+      <c r="CB58">
+        <v>93546835000.0</v>
+      </c>
+      <c r="CC58">
+        <v>97569659000.0</v>
+      </c>
+      <c r="CD58">
+        <v>99944773000.0</v>
+      </c>
+      <c r="CE58">
+        <v>100186673000.0</v>
+      </c>
+      <c r="CF58">
+        <v>99587988000.0</v>
+      </c>
+      <c r="CG58">
+        <v>89854231000.0</v>
+      </c>
+      <c r="CH58">
+        <v>88140972000.0</v>
+      </c>
+      <c r="CI58">
+        <v>92568081000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>98820374000.0</v>
+      </c>
+      <c r="CK58">
+        <v>107388860000.0</v>
+      </c>
+      <c r="CL58">
+        <v>112116320000.0</v>
+      </c>
+      <c r="CM58">
+        <v>93013677000.0</v>
+      </c>
+      <c r="CN58">
+        <v>118539568000.0</v>
+      </c>
+      <c r="CO58"/>
+      <c r="CP58">
+        <v>120359701000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>116352801000.0</v>
+      </c>
+      <c r="CR58">
+        <v>111905048000.0</v>
+      </c>
+      <c r="CS58">
+        <v>90874454000.0</v>
+      </c>
+      <c r="CT58">
+        <v>92405569000.0</v>
+      </c>
+      <c r="CU58"/>
+    </row>
+    <row r="59" spans="1:99">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+    </row>
+    <row r="60" spans="1:99">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>464788418000.0</v>
+      </c>
+      <c r="C60">
+        <v>460359146000.0</v>
+      </c>
+      <c r="D60">
+        <v>430787627000.0</v>
+      </c>
+      <c r="E60">
+        <v>431344829000.0</v>
+      </c>
+      <c r="F60">
+        <v>417621264000.0</v>
+      </c>
+      <c r="G60">
+        <v>422020881000.0</v>
+      </c>
+      <c r="H60">
+        <v>397749877000.0</v>
+      </c>
+      <c r="I60">
+        <v>406095003000.0</v>
+      </c>
+      <c r="J60">
+        <v>388602494000.0</v>
+      </c>
+      <c r="K60">
+        <v>387508907000.0</v>
+      </c>
+      <c r="L60">
+        <v>389831863000.0</v>
+      </c>
+      <c r="M60">
+        <v>372249183000.0</v>
+      </c>
+      <c r="N60">
+        <v>370766560000.0</v>
+      </c>
+      <c r="O60">
+        <v>369077539000.0</v>
+      </c>
+      <c r="P60">
+        <v>354934631000.0</v>
+      </c>
+      <c r="Q60">
+        <v>356843092000.0</v>
+      </c>
+      <c r="R60">
+        <v>357835350000.0</v>
+      </c>
+      <c r="S60">
+        <v>355583491000.0</v>
+      </c>
+      <c r="T60">
+        <v>306729709000.0</v>
+      </c>
+      <c r="U60">
+        <v>311967782000.0</v>
+      </c>
+      <c r="V60">
+        <v>314150764000.0</v>
+      </c>
+      <c r="W60">
+        <v>313627491000.0</v>
+      </c>
+      <c r="X60">
+        <v>291269446000.0</v>
+      </c>
+      <c r="Y60">
+        <v>295417889000.0</v>
+      </c>
+      <c r="Z60">
+        <v>292727045000.0</v>
+      </c>
+      <c r="AA60">
+        <v>291351494000.0</v>
+      </c>
+      <c r="AB60">
+        <v>284733916000.0</v>
+      </c>
+      <c r="AC60">
+        <v>284434456000.0</v>
+      </c>
+      <c r="AD60">
+        <v>291563008000.0</v>
+      </c>
+      <c r="AE60">
+        <v>281232972000.0</v>
+      </c>
+      <c r="AF60">
+        <v>267611637000.0</v>
+      </c>
+      <c r="AG60">
+        <v>264017594000.0</v>
+      </c>
+      <c r="AH60">
+        <v>267568134000.0</v>
+      </c>
+      <c r="AI60">
+        <v>267426499000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>257515852000.0</v>
+      </c>
+      <c r="AK60">
+        <v>172990169000.0</v>
+      </c>
+      <c r="AL60">
+        <v>179086958000.0</v>
+      </c>
+      <c r="AM60">
+        <v>173620590000.0</v>
+      </c>
+      <c r="AN60">
+        <v>166282499000.0</v>
+      </c>
+      <c r="AO60">
+        <v>166921635000.0</v>
+      </c>
+      <c r="AP60">
+        <v>168470447000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>160678059000.0</v>
+      </c>
+      <c r="AR60">
+        <v>144129483000.0</v>
+      </c>
+      <c r="AS60">
+        <v>144028473000.0</v>
+      </c>
+      <c r="AT60">
+        <v>143473537000.0</v>
+      </c>
+      <c r="AU60">
+        <v>136990786000.0</v>
+      </c>
+      <c r="AV60">
+        <v>132217729000.0</v>
+      </c>
+      <c r="AW60">
+        <v>131039686000.0</v>
+      </c>
+      <c r="AX60">
+        <v>135755506000.0</v>
+      </c>
+      <c r="AY60">
+        <v>128017661000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>125839606000.0</v>
+      </c>
+      <c r="BA60">
+        <v>115290152000.0</v>
+      </c>
+      <c r="BB60">
+        <v>121980115000.0</v>
+      </c>
+      <c r="BC60">
+        <v>118689883000.0</v>
+      </c>
+      <c r="BD60">
+        <v>105165579000.0</v>
+      </c>
+      <c r="BE60">
+        <v>100209807000.0</v>
+      </c>
+      <c r="BF60">
+        <v>100164362000.0</v>
+      </c>
+      <c r="BG60">
+        <v>101461138000.0</v>
+      </c>
+      <c r="BH60">
+        <v>95685968000.0</v>
+      </c>
+      <c r="BI60">
+        <v>87474964000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>93867301000.0</v>
+      </c>
+      <c r="BK60">
+        <v>91611058000.0</v>
+      </c>
+      <c r="BL60">
+        <v>81456377000.0</v>
+      </c>
+      <c r="BM60">
+        <v>79209596000.0</v>
+      </c>
+      <c r="BN60">
+        <v>79752143000.0</v>
+      </c>
+      <c r="BO60">
+        <v>87234987000.0</v>
+      </c>
+      <c r="BP60">
+        <v>87759501000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>85066457000.0</v>
+      </c>
+      <c r="BR60">
+        <v>79340252000.0</v>
+      </c>
+      <c r="BS60">
+        <v>80132254000.0</v>
+      </c>
+      <c r="BT60">
+        <v>90239862000.0</v>
+      </c>
+      <c r="BU60">
+        <v>79490062000.0</v>
+      </c>
+      <c r="BV60">
+        <v>70496502000.0</v>
+      </c>
+      <c r="BW60">
+        <v>73554589000.0</v>
+      </c>
+      <c r="BX60">
+        <v>83772297000.0</v>
+      </c>
+      <c r="BY60">
+        <v>88558818000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>80780582000.0</v>
+      </c>
+      <c r="CA60">
+        <v>86660967000.0</v>
+      </c>
+      <c r="CB60">
+        <v>68992062000.0</v>
+      </c>
+      <c r="CC60">
+        <v>70740631000.0</v>
+      </c>
+      <c r="CD60">
+        <v>76494431000.0</v>
+      </c>
+      <c r="CE60">
+        <v>74469877000.0</v>
+      </c>
+      <c r="CF60">
+        <v>78847028000.0</v>
+      </c>
+      <c r="CG60">
+        <v>79037436000.0</v>
+      </c>
+      <c r="CH60">
+        <v>77729317000.0</v>
+      </c>
+      <c r="CI60">
+        <v>73743194000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>68390840000.0</v>
+      </c>
+      <c r="CK60">
+        <v>74553254000.0</v>
+      </c>
+      <c r="CL60">
+        <v>79546786000.0</v>
+      </c>
+      <c r="CM60">
+        <v>78286758000.0</v>
+      </c>
+      <c r="CN60">
+        <v>76410448000.0</v>
+      </c>
+      <c r="CO60">
+        <v>76102864000.0</v>
+      </c>
+      <c r="CP60">
+        <v>76102864000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>76108670000.0</v>
+      </c>
+      <c r="CR60">
+        <v>69195937000.0</v>
+      </c>
+      <c r="CS60">
+        <v>76607572000.0</v>
+      </c>
+      <c r="CT60">
+        <v>66859342000.0</v>
+      </c>
+      <c r="CU60">
+        <v>61602896000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:99">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+    </row>
+    <row r="62" spans="1:99">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
+        <v>216782525000.0</v>
+      </c>
+      <c r="D2">
+        <v>-63516962000.0</v>
+      </c>
+      <c r="E2">
+        <v>67011142000.0</v>
+      </c>
+      <c r="F2">
+        <v>70219077000.0</v>
+      </c>
+      <c r="G2">
+        <v>63339271000.0</v>
+      </c>
+      <c r="H2">
+        <v>55948743000.0</v>
+      </c>
+      <c r="I2">
+        <v>41968846000.0</v>
+      </c>
+      <c r="J2">
+        <v>36139088000.0</v>
+      </c>
+      <c r="K2">
+        <v>831454000.0</v>
+      </c>
+      <c r="L2">
+        <v>32802293000.0</v>
+      </c>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3">
+        <v>6222544000.0</v>
+      </c>
+      <c r="E3">
+        <v>6189215000.0</v>
+      </c>
+      <c r="F3">
+        <v>6559618000.0</v>
+      </c>
+      <c r="G3">
+        <v>8451330000.0</v>
+      </c>
+      <c r="H3">
+        <v>7967205000.0</v>
+      </c>
+      <c r="I3">
+        <v>6620337000.0</v>
+      </c>
+      <c r="J3">
+        <v>10671833000.0</v>
+      </c>
+      <c r="K3">
+        <v>4265548000.0</v>
+      </c>
+      <c r="L3">
+        <v>3942983000.0</v>
+      </c>
+      <c r="M3">
+        <v>-6548550000.0</v>
+      </c>
+      <c r="N3">
+        <v>-9700719000.0</v>
+      </c>
+      <c r="O3">
+        <v>-17610413000.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>6858736000.0</v>
+      </c>
+      <c r="E5">
+        <v>6025635000.0</v>
+      </c>
+      <c r="F5">
+        <v>12461023000.0</v>
+      </c>
+      <c r="G5">
+        <v>18733272000.0</v>
+      </c>
+      <c r="H5">
+        <v>8088493000.0</v>
+      </c>
+      <c r="I5">
+        <v>15229199000.0</v>
+      </c>
+      <c r="J5">
+        <v>13982313000.0</v>
+      </c>
+      <c r="K5">
+        <v>18730381000.0</v>
+      </c>
+      <c r="L5">
+        <v>30514610000.0</v>
+      </c>
+      <c r="M5">
+        <v>14132402000.0</v>
+      </c>
+      <c r="N5">
+        <v>36698664000.0</v>
+      </c>
+      <c r="O5">
+        <v>32626273000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B6">
+        <v>16566550000.0</v>
+      </c>
+      <c r="C6">
+        <v>2234643000.0</v>
+      </c>
+      <c r="D6">
+        <v>13081280000.0</v>
+      </c>
+      <c r="E6">
+        <v>12214850000.0</v>
+      </c>
+      <c r="F6">
+        <v>19020641000.0</v>
+      </c>
+      <c r="G6">
+        <v>27184602000.0</v>
+      </c>
+      <c r="H6">
+        <v>16055698000.0</v>
+      </c>
+      <c r="I6">
+        <v>21849536000.0</v>
+      </c>
+      <c r="J6">
+        <v>24654146000.0</v>
+      </c>
+      <c r="K6">
+        <v>22995929000.0</v>
+      </c>
+      <c r="L6">
+        <v>34457593000.0</v>
+      </c>
+      <c r="M6">
+        <v>7583852000.0</v>
+      </c>
+      <c r="N6">
+        <v>26997945000.0</v>
+      </c>
+      <c r="O6">
+        <v>15015860000.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B9">
+        <v>360496974000.0</v>
+      </c>
+      <c r="C9">
+        <v>169641323000.0</v>
+      </c>
+      <c r="D9">
+        <v>254047556000.0</v>
+      </c>
+      <c r="E9">
+        <v>232742900000.0</v>
+      </c>
+      <c r="F9">
+        <v>217843339000.0</v>
+      </c>
+      <c r="G9">
+        <v>240929356000.0</v>
+      </c>
+      <c r="H9">
+        <v>262410718000.0</v>
+      </c>
+      <c r="I9">
+        <v>274371101000.0</v>
+      </c>
+      <c r="J9">
+        <v>237540526000.0</v>
+      </c>
+      <c r="K9">
+        <v>212052727000.0</v>
+      </c>
+      <c r="L9">
+        <v>186799287000.0</v>
+      </c>
+      <c r="M9">
+        <v>140780589000.0</v>
+      </c>
+      <c r="N9">
+        <v>156227680000.0</v>
+      </c>
+      <c r="O9">
+        <v>140662055000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10">
+        <v>16475624000.0</v>
+      </c>
+      <c r="C10">
+        <v>2143505000.0</v>
+      </c>
+      <c r="D10">
+        <v>6818059000.0</v>
+      </c>
+      <c r="E10">
+        <v>5978020000.0</v>
+      </c>
+      <c r="F10">
+        <v>12315070000.0</v>
+      </c>
+      <c r="G10">
+        <v>18627452000.0</v>
+      </c>
+      <c r="H10">
+        <v>7942780000.0</v>
+      </c>
+      <c r="I10">
+        <v>15214756000.0</v>
+      </c>
+      <c r="J10">
+        <v>13929913000.0</v>
+      </c>
+      <c r="K10">
+        <v>18730381000.0</v>
+      </c>
+      <c r="L10">
+        <v>30514610000.0</v>
+      </c>
+      <c r="M10">
+        <v>14132721000.0</v>
+      </c>
+      <c r="N10">
+        <v>23490618000.0</v>
+      </c>
+      <c r="O10">
+        <v>32626446000.0</v>
+      </c>
+      <c r="P10">
+        <v>9545296000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>15349781000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
+        <v>2221390000.0</v>
+      </c>
+      <c r="W10">
+        <v>3278569000.0</v>
+      </c>
+      <c r="X10">
+        <v>5831749000.0</v>
+      </c>
+      <c r="Y10">
+        <v>9899116000.0</v>
+      </c>
+      <c r="Z10">
+        <v>9971455000.0</v>
+      </c>
+      <c r="AA10">
+        <v>16897257000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11">
+        <v>49075000.0</v>
+      </c>
+      <c r="C11">
+        <v>-7755500000.0</v>
+      </c>
+      <c r="D11">
+        <v>991066000.0</v>
+      </c>
+      <c r="E11">
+        <v>830400000.0</v>
+      </c>
+      <c r="F11">
+        <v>-4154122000.0</v>
+      </c>
+      <c r="G11">
+        <v>-5040852000.0</v>
+      </c>
+      <c r="H11">
+        <v>-66280000.0</v>
+      </c>
+      <c r="I11">
+        <v>1278237000.0</v>
+      </c>
+      <c r="J11">
+        <v>418515000.0</v>
+      </c>
+      <c r="K11">
+        <v>3425600000.0</v>
+      </c>
+      <c r="L11">
+        <v>2315336000.0</v>
+      </c>
+      <c r="M11">
+        <v>4291146000.0</v>
+      </c>
+      <c r="N11">
+        <v>3698545000.0</v>
+      </c>
+      <c r="O11">
+        <v>6335721000.0</v>
+      </c>
+      <c r="P11">
+        <v>426077000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11">
+        <v>9381645000.0</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11">
+        <v>1345341000.0</v>
+      </c>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11">
+        <v>1276255000.0</v>
+      </c>
+      <c r="AA11">
+        <v>4232636000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12">
+        <v>90926000.0</v>
+      </c>
+      <c r="C12">
+        <v>91138000.0</v>
+      </c>
+      <c r="D12">
+        <v>40677000.0</v>
+      </c>
+      <c r="E12">
+        <v>47615000.0</v>
+      </c>
+      <c r="F12">
+        <v>145953000.0</v>
+      </c>
+      <c r="G12">
+        <v>105820000.0</v>
+      </c>
+      <c r="H12">
+        <v>145713000.0</v>
+      </c>
+      <c r="I12">
+        <v>14443000.0</v>
+      </c>
+      <c r="J12">
+        <v>52400000.0</v>
+      </c>
+      <c r="K12">
+        <v>119475000.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>171</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>144240000.0</v>
+      </c>
+      <c r="H14">
+        <v>134004000.0</v>
+      </c>
+      <c r="I14">
+        <v>128937000.0</v>
+      </c>
+      <c r="J14">
+        <v>121516000.0</v>
+      </c>
+      <c r="K14">
+        <v>31032000.0</v>
+      </c>
+      <c r="L14">
+        <v>27027000.0</v>
+      </c>
+      <c r="M14">
+        <v>319000.0</v>
+      </c>
+      <c r="N14">
+        <v>266000.0</v>
+      </c>
+      <c r="O14">
+        <v>173000.0</v>
+      </c>
+      <c r="P14">
+        <v>219000.0</v>
+      </c>
+      <c r="Q14">
+        <v>198000.0</v>
+      </c>
+      <c r="R14">
+        <v>107000.0</v>
+      </c>
+      <c r="S14">
+        <v>113000.0</v>
+      </c>
+      <c r="T14">
+        <v>97000.0</v>
+      </c>
+      <c r="U14">
+        <v>83000.0</v>
+      </c>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>16403049000.0</v>
+      </c>
+      <c r="C15">
+        <v>9868280000.0</v>
+      </c>
+      <c r="D15">
+        <v>5811478000.0</v>
+      </c>
+      <c r="E15">
+        <v>5132540000.0</v>
+      </c>
+      <c r="F15">
+        <v>16444732000.0</v>
+      </c>
+      <c r="G15">
+        <v>23658068000.0</v>
+      </c>
+      <c r="H15">
+        <v>8003993000.0</v>
+      </c>
+      <c r="I15">
+        <v>13929098000.0</v>
+      </c>
+      <c r="J15">
+        <v>13420914000.0</v>
+      </c>
+      <c r="K15">
+        <v>15300776000.0</v>
+      </c>
+      <c r="L15">
+        <v>28198817000.0</v>
+      </c>
+      <c r="M15">
+        <v>9841256000.0</v>
+      </c>
+      <c r="N15">
+        <v>19791807000.0</v>
+      </c>
+      <c r="O15">
+        <v>26290552000.0</v>
+      </c>
+      <c r="P15">
+        <v>9119000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2676579000.0</v>
+      </c>
+      <c r="R15">
+        <v>3636627000.0</v>
+      </c>
+      <c r="S15">
+        <v>5968023000.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15">
+        <v>1288451000.0</v>
+      </c>
+      <c r="V15">
+        <v>3206119000.0</v>
+      </c>
+      <c r="W15">
+        <v>1933228000.0</v>
+      </c>
+      <c r="X15">
+        <v>5914821000.0</v>
+      </c>
+      <c r="Y15">
+        <v>11372475000.0</v>
+      </c>
+      <c r="Z15">
+        <v>8695200000.0</v>
+      </c>
+      <c r="AA15">
+        <v>12664621000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>174</v>
+      </c>
+      <c r="B16">
+        <v>16403049000.0</v>
+      </c>
+      <c r="C16">
+        <v>9868280000.0</v>
+      </c>
+      <c r="D16">
+        <v>5811478000.0</v>
+      </c>
+      <c r="E16">
+        <v>5132540000.0</v>
+      </c>
+      <c r="F16">
+        <v>16444732000.0</v>
+      </c>
+      <c r="G16">
+        <v>23658068000.0</v>
+      </c>
+      <c r="H16">
+        <v>8003993000.0</v>
+      </c>
+      <c r="I16">
+        <v>13929098000.0</v>
+      </c>
+      <c r="J16">
+        <v>13420914000.0</v>
+      </c>
+      <c r="K16">
+        <v>15300776000.0</v>
+      </c>
+      <c r="L16">
+        <v>28198817000.0</v>
+      </c>
+      <c r="M16">
+        <v>9841256000.0</v>
+      </c>
+      <c r="N16">
+        <v>19791807000.0</v>
+      </c>
+      <c r="O16">
+        <v>26290552000.0</v>
+      </c>
+      <c r="P16">
+        <v>9119000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>2676579000.0</v>
+      </c>
+      <c r="R16">
+        <v>3636627000.0</v>
+      </c>
+      <c r="S16">
+        <v>5968023000.0</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16">
+        <v>1288451000.0</v>
+      </c>
+      <c r="V16">
+        <v>3206119000.0</v>
+      </c>
+      <c r="W16">
+        <v>1933228000.0</v>
+      </c>
+      <c r="X16">
+        <v>5914821000.0</v>
+      </c>
+      <c r="Y16">
+        <v>11372475000.0</v>
+      </c>
+      <c r="Z16">
+        <v>8695200000.0</v>
+      </c>
+      <c r="AA16">
+        <v>12664621000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>13936519000.0</v>
+      </c>
+      <c r="J17">
+        <v>13511398000.0</v>
+      </c>
+      <c r="K17">
+        <v>15304781000.0</v>
+      </c>
+      <c r="L17">
+        <v>28199274000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>16475624000.0</v>
+      </c>
+      <c r="C21">
+        <v>-20412227000.0</v>
+      </c>
+      <c r="D21">
+        <v>-33096802000.0</v>
+      </c>
+      <c r="E21">
+        <v>-7164424000.0</v>
+      </c>
+      <c r="F21">
+        <v>-12897349000.0</v>
+      </c>
+      <c r="G21">
+        <v>-12663436000.0</v>
+      </c>
+      <c r="H21">
+        <v>3889082000.0</v>
+      </c>
+      <c r="I21">
+        <v>8908109000.0</v>
+      </c>
+      <c r="J21">
+        <v>-3093146000.0</v>
+      </c>
+      <c r="K21">
+        <v>9204921000.0</v>
+      </c>
+      <c r="L21">
+        <v>11500007000.0</v>
+      </c>
+      <c r="M21">
+        <v>6548550000.0</v>
+      </c>
+      <c r="N21">
+        <v>9700719000.0</v>
+      </c>
+      <c r="O21">
+        <v>17610413000.0</v>
+      </c>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
+        <v>15349781000.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21">
+        <v>1804579000.0</v>
+      </c>
+      <c r="W21">
+        <v>3278569000.0</v>
+      </c>
+      <c r="X21">
+        <v>5831749000.0</v>
+      </c>
+      <c r="Y21">
+        <v>9722425000.0</v>
+      </c>
+      <c r="Z21">
+        <v>9627090000.0</v>
+      </c>
+      <c r="AA21">
+        <v>16897257000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
         <v>180</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>344021350000.0</v>
+      </c>
+      <c r="C23">
+        <v>237194752000.0</v>
+      </c>
+      <c r="D23">
+        <v>185257573000.0</v>
+      </c>
+      <c r="E23">
+        <v>306942645000.0</v>
+      </c>
+      <c r="F23">
+        <v>300959765000.0</v>
+      </c>
+      <c r="G23">
+        <v>316932063000.0</v>
+      </c>
+      <c r="H23">
+        <v>311715908000.0</v>
+      </c>
+      <c r="I23">
+        <v>305634154000.0</v>
+      </c>
+      <c r="J23">
+        <v>273796128000.0</v>
+      </c>
+      <c r="K23">
+        <v>203723767000.0</v>
+      </c>
+      <c r="L23">
+        <v>208101573000.0</v>
+      </c>
+      <c r="M23">
+        <v>126647868000.0</v>
+      </c>
+      <c r="N23">
+        <v>132737062000.0</v>
+      </c>
+      <c r="O23">
+        <v>108035609000.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>21434900000.0</v>
+      </c>
+      <c r="D27">
+        <v>34178179000.0</v>
+      </c>
+      <c r="E27">
+        <v>44073656000.0</v>
+      </c>
+      <c r="F27">
+        <v>60308447000.0</v>
+      </c>
+      <c r="G27">
+        <v>50988135000.0</v>
+      </c>
+      <c r="H27">
+        <v>28534582000.0</v>
+      </c>
+      <c r="I27">
+        <v>41181174000.0</v>
+      </c>
+      <c r="J27">
+        <v>26355575000.0</v>
+      </c>
+      <c r="K27">
+        <v>16681823000.0</v>
+      </c>
+      <c r="L27">
+        <v>6594889000.0</v>
+      </c>
+      <c r="M27">
+        <v>12801106000.0</v>
+      </c>
+      <c r="N27">
+        <v>14219458000.0</v>
+      </c>
+      <c r="O27">
+        <v>7951396000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28">
+        <v>62149195000.0</v>
+      </c>
+      <c r="C28">
+        <v>16099315000.0</v>
+      </c>
+      <c r="D28">
+        <v>15584258000.0</v>
+      </c>
+      <c r="E28">
+        <v>10923211000.0</v>
+      </c>
+      <c r="F28">
+        <v>16707380000.0</v>
+      </c>
+      <c r="G28">
+        <v>15568240000.0</v>
+      </c>
+      <c r="H28">
+        <v>16174162000.0</v>
+      </c>
+      <c r="I28">
+        <v>18614319000.0</v>
+      </c>
+      <c r="J28">
+        <v>16859655000.0</v>
+      </c>
+      <c r="K28">
+        <v>20621741000.0</v>
+      </c>
+      <c r="L28">
+        <v>18711827000.0</v>
+      </c>
+      <c r="M28">
+        <v>16497411000.0</v>
+      </c>
+      <c r="N28">
+        <v>14909368000.0</v>
+      </c>
+      <c r="O28">
+        <v>11755280000.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29">
+        <v>49075000.0</v>
+      </c>
+      <c r="C29">
+        <v>-7755500000.0</v>
+      </c>
+      <c r="D29">
+        <v>991066000.0</v>
+      </c>
+      <c r="E29">
+        <v>830400000.0</v>
+      </c>
+      <c r="F29">
+        <v>-4154122000.0</v>
+      </c>
+      <c r="G29">
+        <v>-5040852000.0</v>
+      </c>
+      <c r="H29">
+        <v>-66280000.0</v>
+      </c>
+      <c r="I29">
+        <v>1278237000.0</v>
+      </c>
+      <c r="J29">
+        <v>418515000.0</v>
+      </c>
+      <c r="K29">
+        <v>3425600000.0</v>
+      </c>
+      <c r="L29">
+        <v>2272038000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30">
+        <v>344021350000.0</v>
+      </c>
+      <c r="C30">
+        <v>169151870000.0</v>
+      </c>
+      <c r="D30">
+        <v>185257573000.0</v>
+      </c>
+      <c r="E30">
+        <v>229539130000.0</v>
+      </c>
+      <c r="F30">
+        <v>206727341000.0</v>
+      </c>
+      <c r="G30">
+        <v>220465804000.0</v>
+      </c>
+      <c r="H30">
+        <v>218324948000.0</v>
+      </c>
+      <c r="I30">
+        <v>231170339000.0</v>
+      </c>
+      <c r="J30">
+        <v>219534597000.0</v>
+      </c>
+      <c r="K30">
+        <v>157105314000.0</v>
+      </c>
+      <c r="L30">
+        <v>153696434000.0</v>
+      </c>
+      <c r="M30">
+        <v>126647868000.0</v>
+      </c>
+      <c r="N30">
+        <v>132737062000.0</v>
+      </c>
+      <c r="O30">
+        <v>108035609000.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>189</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>1545038000.0</v>
+      </c>
+      <c r="E31">
+        <v>13166623000.0</v>
+      </c>
+      <c r="F31">
+        <v>25212419000.0</v>
+      </c>
+      <c r="G31">
+        <v>31290888000.0</v>
+      </c>
+      <c r="H31">
+        <v>-903423000.0</v>
+      </c>
+      <c r="I31">
+        <v>6354476000.0</v>
+      </c>
+      <c r="J31">
+        <v>-3920165000.0</v>
+      </c>
+      <c r="K31">
+        <v>9569967000.0</v>
+      </c>
+      <c r="L31">
+        <v>2679433000.0</v>
+      </c>
+      <c r="M31">
+        <v>7584171000.0</v>
+      </c>
+      <c r="N31">
+        <v>13789899000.0</v>
+      </c>
+      <c r="O31">
+        <v>15016033000.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>190</v>
+      </c>
+      <c r="B32">
+        <v>360496974000.0</v>
+      </c>
+      <c r="C32">
+        <v>169641323000.0</v>
+      </c>
+      <c r="D32">
+        <v>190530594000.0</v>
+      </c>
+      <c r="E32">
+        <v>299754042000.0</v>
+      </c>
+      <c r="F32">
+        <v>288062416000.0</v>
+      </c>
+      <c r="G32">
+        <v>304268627000.0</v>
+      </c>
+      <c r="H32">
+        <v>318359461000.0</v>
+      </c>
+      <c r="I32">
+        <v>316339947000.0</v>
+      </c>
+      <c r="J32">
+        <v>273679614000.0</v>
+      </c>
+      <c r="K32">
+        <v>212884181000.0</v>
+      </c>
+      <c r="L32">
+        <v>219601580000.0</v>
+      </c>
+      <c r="M32">
+        <v>140780589000.0</v>
+      </c>
+      <c r="N32">
+        <v>156227680000.0</v>
+      </c>
+      <c r="O32">
+        <v>140662055000.0</v>
+      </c>
+      <c r="P32">
+        <v>97487899000.0</v>
+      </c>
+      <c r="Q32">
+        <v>78112006000.0</v>
+      </c>
+      <c r="R32">
+        <v>77502028000.0</v>
+      </c>
+      <c r="S32">
+        <v>96005963000.0</v>
+      </c>
+      <c r="T32">
+        <v>112602848000.0</v>
+      </c>
+      <c r="U32">
+        <v>108815946000.0</v>
+      </c>
+      <c r="V32">
+        <v>97366597000.0</v>
+      </c>
+      <c r="W32">
+        <v>61390868000.0</v>
+      </c>
+      <c r="X32">
+        <v>130056997000.0</v>
+      </c>
+      <c r="Y32">
+        <v>101915743000.0</v>
+      </c>
+      <c r="Z32">
+        <v>111845995000.0</v>
+      </c>
+      <c r="AA32">
+        <v>74570178000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CW32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:101">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>191</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>193</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>194</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="2" spans="1:101">
+      <c r="A2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2">
+        <v>59114817000.0</v>
+      </c>
+      <c r="H2"/>
+      <c r="I2">
+        <v>1194174000.0</v>
+      </c>
+      <c r="J2">
+        <v>655874000.0</v>
+      </c>
+      <c r="K2">
+        <v>-108170441000.0</v>
+      </c>
+      <c r="L2">
+        <v>-9860961000.0</v>
+      </c>
+      <c r="M2">
+        <v>72264397000.0</v>
+      </c>
+      <c r="N2">
+        <v>-17749957000.0</v>
+      </c>
+      <c r="O2">
+        <v>14193765000.0</v>
+      </c>
+      <c r="P2">
+        <v>15234931000.0</v>
+      </c>
+      <c r="Q2">
+        <v>15070425000.0</v>
+      </c>
+      <c r="R2">
+        <v>22512021000.0</v>
+      </c>
+      <c r="S2">
+        <v>52344711000.0</v>
+      </c>
+      <c r="T2">
+        <v>21078592000.0</v>
+      </c>
+      <c r="U2">
+        <v>7198376000.0</v>
+      </c>
+      <c r="V2">
+        <v>15709580000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2">
+        <v>38498192000.0</v>
+      </c>
+      <c r="AC2">
+        <v>36194234000.0</v>
+      </c>
+      <c r="AD2">
+        <v>34030585000.0</v>
+      </c>
+      <c r="AE2">
+        <v>38630517000.0</v>
+      </c>
+      <c r="AF2">
+        <v>34460135000.0</v>
+      </c>
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
+      <c r="CU2"/>
+      <c r="CV2"/>
+      <c r="CW2"/>
+    </row>
+    <row r="3" spans="1:101">
+      <c r="A3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3">
+        <v>810767000.0</v>
+      </c>
+      <c r="I3">
+        <v>2028572000.0</v>
+      </c>
+      <c r="J3">
+        <v>1969065000.0</v>
+      </c>
+      <c r="K3">
+        <v>1651370000.0</v>
+      </c>
+      <c r="L3">
+        <v>1593109000.0</v>
+      </c>
+      <c r="M3">
+        <v>1181027000.0</v>
+      </c>
+      <c r="N3">
+        <v>1797038000.0</v>
+      </c>
+      <c r="O3">
+        <v>2044431000.0</v>
+      </c>
+      <c r="P3">
+        <v>1407721000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1240111000.0</v>
+      </c>
+      <c r="R3">
+        <v>1496952000.0</v>
+      </c>
+      <c r="S3">
+        <v>1102398000.0</v>
+      </c>
+      <c r="T3">
+        <v>2337862000.0</v>
+      </c>
+      <c r="U3">
+        <v>1597169000.0</v>
+      </c>
+      <c r="V3">
+        <v>1522189000.0</v>
+      </c>
+      <c r="W3">
+        <v>15838969000.0</v>
+      </c>
+      <c r="X3">
+        <v>3611549000.0</v>
+      </c>
+      <c r="Y3">
+        <v>-1788489000.0</v>
+      </c>
+      <c r="Z3">
+        <v>-4097960000.0</v>
+      </c>
+      <c r="AA3">
+        <v>-2009643000.0</v>
+      </c>
+      <c r="AB3">
+        <v>5160598000.0</v>
+      </c>
+      <c r="AC3">
+        <v>3425555000.0</v>
+      </c>
+      <c r="AD3">
+        <v>-10465592000.0</v>
+      </c>
+      <c r="AE3">
+        <v>-7937142000.0</v>
+      </c>
+      <c r="AF3">
+        <v>2221716000.0</v>
+      </c>
+      <c r="AG3">
+        <v>-3302355000.0</v>
+      </c>
+      <c r="AH3">
+        <v>109672000.0</v>
+      </c>
+      <c r="AI3">
+        <v>-5069013000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>7870862000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2700823000.0</v>
+      </c>
+      <c r="AL3">
+        <v>-2409526000.0</v>
+      </c>
+      <c r="AM3">
+        <v>-1761361000.0</v>
+      </c>
+      <c r="AN3">
+        <v>2241013000.0</v>
+      </c>
+      <c r="AO3">
+        <v>-1827547000.0</v>
+      </c>
+      <c r="AP3">
+        <v>-7857026000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>2142495000.0</v>
+      </c>
+      <c r="AR3">
+        <v>-4901252000.0</v>
+      </c>
+      <c r="AS3">
+        <v>-3997257000.0</v>
+      </c>
+      <c r="AT3">
+        <v>-4743993000.0</v>
+      </c>
+      <c r="AU3">
+        <v>15590000.0</v>
+      </c>
+      <c r="AV3">
+        <v>887942000.0</v>
+      </c>
+      <c r="AW3">
+        <v>1098617000.0</v>
+      </c>
+      <c r="AX3">
+        <v>-8550699000.0</v>
+      </c>
+      <c r="AY3">
+        <v>4143702000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-10836880000.0</v>
+      </c>
+      <c r="BA3">
+        <v>-2420197000.0</v>
+      </c>
+      <c r="BB3">
+        <v>-587344000.0</v>
+      </c>
+      <c r="BC3">
+        <v>-10815633000.0</v>
+      </c>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
+      <c r="CU3"/>
+      <c r="CV3"/>
+      <c r="CW3"/>
+    </row>
+    <row r="4" spans="1:101">
+      <c r="A4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+    </row>
+    <row r="5" spans="1:101">
+      <c r="A5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
+        <v>-10347223000.0</v>
+      </c>
+      <c r="I5">
+        <v>10106749000.0</v>
+      </c>
+      <c r="J5">
+        <v>-6257479000.0</v>
+      </c>
+      <c r="K5">
+        <v>-5413323000.0</v>
+      </c>
+      <c r="L5">
+        <v>7493685000.0</v>
+      </c>
+      <c r="M5">
+        <v>3296811000.0</v>
+      </c>
+      <c r="N5">
+        <v>1478225000.0</v>
+      </c>
+      <c r="O5">
+        <v>5558791000.0</v>
+      </c>
+      <c r="P5">
+        <v>-975217000.0</v>
+      </c>
+      <c r="Q5">
+        <v>320841000.0</v>
+      </c>
+      <c r="R5">
+        <v>1121220000.0</v>
+      </c>
+      <c r="S5">
+        <v>19291616000.0</v>
+      </c>
+      <c r="T5">
+        <v>-3075138000.0</v>
+      </c>
+      <c r="U5">
+        <v>-4870719000.0</v>
+      </c>
+      <c r="V5">
+        <v>1115264000.0</v>
+      </c>
+      <c r="W5">
+        <v>6236991000.0</v>
+      </c>
+      <c r="X5">
+        <v>-2642944000.0</v>
+      </c>
+      <c r="Y5">
+        <v>2377741000.0</v>
+      </c>
+      <c r="Z5">
+        <v>2076414000.0</v>
+      </c>
+      <c r="AA5">
+        <v>5624787000.0</v>
+      </c>
+      <c r="AB5">
+        <v>1160863000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-2826943000.0</v>
+      </c>
+      <c r="AD5">
+        <v>10499058000.0</v>
+      </c>
+      <c r="AE5">
+        <v>11060490000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-1174395000.0</v>
+      </c>
+      <c r="AG5">
+        <v>4813037000.0</v>
+      </c>
+      <c r="AH5">
+        <v>1791641000.0</v>
+      </c>
+      <c r="AI5">
+        <v>5150957000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>12286395000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-1792922000.0</v>
+      </c>
+      <c r="AL5">
+        <v>4406558000.0</v>
+      </c>
+      <c r="AM5">
+        <v>12333651000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-4062280000.0</v>
+      </c>
+      <c r="AO5">
+        <v>2414918000.0</v>
+      </c>
+      <c r="AP5">
+        <v>8820053000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>24468578000.0</v>
+      </c>
+      <c r="AR5">
+        <v>5576013000.0</v>
+      </c>
+      <c r="AS5">
+        <v>4861210000.0</v>
+      </c>
+      <c r="AT5">
+        <v>5545088000.0</v>
+      </c>
+      <c r="AU5">
+        <v>9017176000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-1606860000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-1822770000.0</v>
+      </c>
+      <c r="AX5">
+        <v>8528094000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-3271208000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>15430488000.0</v>
+      </c>
+      <c r="BA5">
+        <v>2765744000.0</v>
+      </c>
+      <c r="BB5">
+        <v>4192937000.0</v>
+      </c>
+      <c r="BC5">
+        <v>14851768000.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+    </row>
+    <row r="6" spans="1:101">
+      <c r="A6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B6">
+        <v>2478842999.0</v>
+      </c>
+      <c r="C6">
+        <v>8208087000.0</v>
+      </c>
+      <c r="D6">
+        <v>-5086482000.0</v>
+      </c>
+      <c r="E6">
+        <v>5135538000.0</v>
+      </c>
+      <c r="F6">
+        <v>1999688000.0</v>
+      </c>
+      <c r="G6">
+        <v>8732596000.0</v>
+      </c>
+      <c r="H6">
+        <v>-9536456000.0</v>
+      </c>
+      <c r="I6">
+        <v>12135321000.0</v>
+      </c>
+      <c r="J6">
+        <v>-4288414000.0</v>
+      </c>
+      <c r="K6">
+        <v>-3761953000.0</v>
+      </c>
+      <c r="L6">
+        <v>9086794000.0</v>
+      </c>
+      <c r="M6">
+        <v>4477838000.0</v>
+      </c>
+      <c r="N6">
+        <v>3275263000.0</v>
+      </c>
+      <c r="O6">
+        <v>7603222000.0</v>
+      </c>
+      <c r="P6">
+        <v>432504000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1560952000.0</v>
+      </c>
+      <c r="R6">
+        <v>2618172000.0</v>
+      </c>
+      <c r="S6">
+        <v>20394014000.0</v>
+      </c>
+      <c r="T6">
+        <v>-737276000.0</v>
+      </c>
+      <c r="U6">
+        <v>-3273550000.0</v>
+      </c>
+      <c r="V6">
+        <v>2637453000.0</v>
+      </c>
+      <c r="W6">
+        <v>22075960000.0</v>
+      </c>
+      <c r="X6">
+        <v>968605000.0</v>
+      </c>
+      <c r="Y6">
+        <v>589252000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-2021546000.0</v>
+      </c>
+      <c r="AA6">
+        <v>3615144000.0</v>
+      </c>
+      <c r="AB6">
+        <v>6321461000.0</v>
+      </c>
+      <c r="AC6">
+        <v>598612000.0</v>
+      </c>
+      <c r="AD6">
+        <v>33466000.0</v>
+      </c>
+      <c r="AE6">
+        <v>3123348000.0</v>
+      </c>
+      <c r="AF6">
+        <v>1047321000.0</v>
+      </c>
+      <c r="AG6">
+        <v>1510682000.0</v>
+      </c>
+      <c r="AH6">
+        <v>1901313000.0</v>
+      </c>
+      <c r="AI6">
+        <v>81944000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>20157257000.0</v>
+      </c>
+      <c r="AK6">
+        <v>907901000.0</v>
+      </c>
+      <c r="AL6">
+        <v>1997032000.0</v>
+      </c>
+      <c r="AM6">
+        <v>10572290000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-1821267000.0</v>
+      </c>
+      <c r="AO6">
+        <v>587371000.0</v>
+      </c>
+      <c r="AP6">
+        <v>963027000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>26611073000.0</v>
+      </c>
+      <c r="AR6">
+        <v>674761000.0</v>
+      </c>
+      <c r="AS6">
+        <v>863953000.0</v>
+      </c>
+      <c r="AT6">
+        <v>801095000.0</v>
+      </c>
+      <c r="AU6">
+        <v>9032766000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-718918000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-724153000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-22605000.0</v>
+      </c>
+      <c r="AY6">
+        <v>872494000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>4593608000.0</v>
+      </c>
+      <c r="BA6">
+        <v>345547000.0</v>
+      </c>
+      <c r="BB6">
+        <v>3605593000.0</v>
+      </c>
+      <c r="BC6">
+        <v>4036135000.0</v>
+      </c>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+    </row>
+    <row r="7" spans="1:101">
+      <c r="A7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+    </row>
+    <row r="8" spans="1:101">
+      <c r="A8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+    </row>
+    <row r="9" spans="1:101">
+      <c r="A9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B9">
+        <v>73866682000.0</v>
+      </c>
+      <c r="C9">
+        <v>104838843000.0</v>
+      </c>
+      <c r="D9">
+        <v>78627488000.0</v>
+      </c>
+      <c r="E9">
+        <v>89079264000.0</v>
+      </c>
+      <c r="F9">
+        <v>85132315000.0</v>
+      </c>
+      <c r="G9">
+        <v>40015513000.0</v>
+      </c>
+      <c r="H9">
+        <v>45620718000.0</v>
+      </c>
+      <c r="I9">
+        <v>43825651000.0</v>
+      </c>
+      <c r="J9">
+        <v>100196981000.0</v>
+      </c>
+      <c r="K9">
+        <v>48283885000.0</v>
+      </c>
+      <c r="L9">
+        <v>72806263000.0</v>
+      </c>
+      <c r="M9">
+        <v>48216745000.0</v>
+      </c>
+      <c r="N9">
+        <v>46485716000.0</v>
+      </c>
+      <c r="O9">
+        <v>57170142000.0</v>
+      </c>
+      <c r="P9">
+        <v>58457022000.0</v>
+      </c>
+      <c r="Q9">
+        <v>62750758000.0</v>
+      </c>
+      <c r="R9">
+        <v>54364978000.0</v>
+      </c>
+      <c r="S9">
+        <v>58765676000.0</v>
+      </c>
+      <c r="T9">
+        <v>53214511000.0</v>
+      </c>
+      <c r="U9">
+        <v>49319552000.0</v>
+      </c>
+      <c r="V9">
+        <v>56543600000.0</v>
+      </c>
+      <c r="W9">
+        <v>56626376000.0</v>
+      </c>
+      <c r="X9">
+        <v>58720474000.0</v>
+      </c>
+      <c r="Y9">
+        <v>52414682000.0</v>
+      </c>
+      <c r="Z9">
+        <v>73167824000.0</v>
+      </c>
+      <c r="AA9">
+        <v>69565347000.0</v>
+      </c>
+      <c r="AB9">
+        <v>65825938000.0</v>
+      </c>
+      <c r="AC9">
+        <v>61560636000.0</v>
+      </c>
+      <c r="AD9">
+        <v>65458797000.0</v>
+      </c>
+      <c r="AE9">
+        <v>76862735000.0</v>
+      </c>
+      <c r="AF9">
+        <v>75763715000.0</v>
+      </c>
+      <c r="AG9">
+        <v>66095689000.0</v>
+      </c>
+      <c r="AH9">
+        <v>55648962000.0</v>
+      </c>
+      <c r="AI9">
+        <v>65135810000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>58168498000.0</v>
+      </c>
+      <c r="AK9">
+        <v>56886145000.0</v>
+      </c>
+      <c r="AL9">
+        <v>57350073000.0</v>
+      </c>
+      <c r="AM9">
+        <v>62129165000.0</v>
+      </c>
+      <c r="AN9">
+        <v>47274871000.0</v>
+      </c>
+      <c r="AO9">
+        <v>53381991000.0</v>
+      </c>
+      <c r="AP9">
+        <v>49266700000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>48551752000.0</v>
+      </c>
+      <c r="AR9">
+        <v>48260985000.0</v>
+      </c>
+      <c r="AS9">
+        <v>47531320000.0</v>
+      </c>
+      <c r="AT9">
+        <v>42455230000.0</v>
+      </c>
+      <c r="AU9">
+        <v>39626267000.0</v>
+      </c>
+      <c r="AV9">
+        <v>35471917000.0</v>
+      </c>
+      <c r="AW9">
+        <v>35436830000.0</v>
+      </c>
+      <c r="AX9">
+        <v>30245575000.0</v>
+      </c>
+      <c r="AY9">
+        <v>37341414000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>49343118000.0</v>
+      </c>
+      <c r="BA9">
+        <v>39684034000.0</v>
+      </c>
+      <c r="BB9">
+        <v>29859114000.0</v>
+      </c>
+      <c r="BC9">
+        <v>40982627000.0</v>
+      </c>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+    </row>
+    <row r="10" spans="1:101">
+      <c r="A10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B10">
+        <v>2446488000.0</v>
+      </c>
+      <c r="C10">
+        <v>8169993000.0</v>
+      </c>
+      <c r="D10">
+        <v>-5086481000.0</v>
+      </c>
+      <c r="E10">
+        <v>11500152000.0</v>
+      </c>
+      <c r="F10">
+        <v>1891960000.0</v>
+      </c>
+      <c r="G10">
+        <v>8707483000.0</v>
+      </c>
+      <c r="H10">
+        <v>-10370867000.0</v>
+      </c>
+      <c r="I10">
+        <v>10085559000.0</v>
+      </c>
+      <c r="J10">
+        <v>-6278670000.0</v>
+      </c>
+      <c r="K10">
+        <v>-5431162000.0</v>
+      </c>
+      <c r="L10">
+        <v>7477523000.0</v>
+      </c>
+      <c r="M10">
+        <v>3296811000.0</v>
+      </c>
+      <c r="N10">
+        <v>1474887000.0</v>
+      </c>
+      <c r="O10">
+        <v>5555453000.0</v>
+      </c>
+      <c r="P10">
+        <v>-978555000.0</v>
+      </c>
+      <c r="Q10">
+        <v>279902000.0</v>
+      </c>
+      <c r="R10">
+        <v>1121220000.0</v>
+      </c>
+      <c r="S10">
+        <v>19254015000.0</v>
+      </c>
+      <c r="T10">
+        <v>-3112739000.0</v>
+      </c>
+      <c r="U10">
+        <v>-4895786000.0</v>
+      </c>
+      <c r="V10">
+        <v>1069580000.0</v>
+      </c>
+      <c r="W10">
+        <v>18034992000.0</v>
+      </c>
+      <c r="X10">
+        <v>-2940523000.0</v>
+      </c>
+      <c r="Y10">
+        <v>2377738000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1201554000.0</v>
+      </c>
+      <c r="AA10">
+        <v>5628995000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-1534554000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-4750375000.0</v>
+      </c>
+      <c r="AD10">
+        <v>8642912000.0</v>
+      </c>
+      <c r="AE10">
+        <v>11063304000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-783842000.0</v>
+      </c>
+      <c r="AG10">
+        <v>4813268000.0</v>
+      </c>
+      <c r="AH10">
+        <v>169855000.0</v>
+      </c>
+      <c r="AI10">
+        <v>5201443000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>6337886000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-1792608000.0</v>
+      </c>
+      <c r="AL10">
+        <v>4233678000.0</v>
+      </c>
+      <c r="AM10">
+        <v>9314631000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-1775394000.0</v>
+      </c>
+      <c r="AO10">
+        <v>2415257000.0</v>
+      </c>
+      <c r="AP10">
+        <v>8820394000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>14532059000.0</v>
+      </c>
+      <c r="AR10">
+        <v>5576033000.0</v>
+      </c>
+      <c r="AS10">
+        <v>4861321000.0</v>
+      </c>
+      <c r="AT10">
+        <v>5545197000.0</v>
+      </c>
+      <c r="AU10">
+        <v>4415365000.0</v>
+      </c>
+      <c r="AV10">
+        <v>176036000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1013136000.0</v>
+      </c>
+      <c r="AX10">
+        <v>8528184000.0</v>
+      </c>
+      <c r="AY10">
+        <v>3197704000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>15430563000.0</v>
+      </c>
+      <c r="BA10">
+        <v>2765840000.0</v>
+      </c>
+      <c r="BB10">
+        <v>2096511000.0</v>
+      </c>
+      <c r="BC10">
+        <v>14851817000.0</v>
+      </c>
+      <c r="BD10">
+        <v>4803088000.0</v>
+      </c>
+      <c r="BE10">
+        <v>3900867000.0</v>
+      </c>
+      <c r="BF10">
+        <v>5611696000.0</v>
+      </c>
+      <c r="BG10">
+        <v>5483674000.0</v>
+      </c>
+      <c r="BH10">
+        <v>10189063000.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10">
+        <v>3447083000.0</v>
+      </c>
+      <c r="BK10">
+        <v>4740428000.0</v>
+      </c>
+      <c r="BL10">
+        <v>957651000.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
+        <v>3553806000.0</v>
+      </c>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10">
+        <v>18631338000.0</v>
+      </c>
+      <c r="BU10">
+        <v>5950255000.0</v>
+      </c>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10">
+        <v>5753764000.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>1973825000.0</v>
+      </c>
+      <c r="CB10">
+        <v>1440626000.0</v>
+      </c>
+      <c r="CC10"/>
+      <c r="CD10">
+        <v>1166849000.0</v>
+      </c>
+      <c r="CE10"/>
+      <c r="CF10">
+        <v>2656063000.0</v>
+      </c>
+      <c r="CG10"/>
+      <c r="CH10">
+        <v>1066238000.0</v>
+      </c>
+      <c r="CI10">
+        <v>5358813000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>10146407000.0</v>
+      </c>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10">
+        <v>2704780000.0</v>
+      </c>
+      <c r="CN10"/>
+      <c r="CO10">
+        <v>3831296000.0</v>
+      </c>
+      <c r="CP10">
+        <v>2558188000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>5509320000.0</v>
+      </c>
+      <c r="CR10"/>
+      <c r="CS10">
+        <v>6531637000.0</v>
+      </c>
+      <c r="CT10">
+        <v>7847133000.0</v>
+      </c>
+      <c r="CU10"/>
+      <c r="CV10">
+        <v>14066276000.0</v>
+      </c>
+      <c r="CW10">
+        <v>10971359000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:101">
+      <c r="A11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B11">
+        <v>-4610214000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1681659000.0</v>
+      </c>
+      <c r="D11">
+        <v>-5152049000.0</v>
+      </c>
+      <c r="E11">
+        <v>6538978000.0</v>
+      </c>
+      <c r="F11">
+        <v>343805000.0</v>
+      </c>
+      <c r="G11">
+        <v>-7845843000.0</v>
+      </c>
+      <c r="H11">
+        <v>59866000.0</v>
+      </c>
+      <c r="I11">
+        <v>6650088000.0</v>
+      </c>
+      <c r="J11">
+        <v>-6619611000.0</v>
+      </c>
+      <c r="K11">
+        <v>350801000.0</v>
+      </c>
+      <c r="L11">
+        <v>252665000.0</v>
+      </c>
+      <c r="M11">
+        <v>536657000.0</v>
+      </c>
+      <c r="N11">
+        <v>-149057000.0</v>
+      </c>
+      <c r="O11">
+        <v>5765743000.0</v>
+      </c>
+      <c r="P11">
+        <v>-2456292000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-1760147000.0</v>
+      </c>
+      <c r="R11">
+        <v>-718904000.0</v>
+      </c>
+      <c r="S11">
+        <v>-529395000.0</v>
+      </c>
+      <c r="T11">
+        <v>-1228563000.0</v>
+      </c>
+      <c r="U11">
+        <v>-2316528000.0</v>
+      </c>
+      <c r="V11">
+        <v>-79636000.0</v>
+      </c>
+      <c r="W11">
+        <v>-4389120000.0</v>
+      </c>
+      <c r="X11">
+        <v>-148933000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-18928000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-437562000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3215845000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-1347854000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-962159000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-927914000.0</v>
+      </c>
+      <c r="AE11">
+        <v>2168737000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-1802558000.0</v>
+      </c>
+      <c r="AG11">
+        <v>2718269000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-1758382000.0</v>
+      </c>
+      <c r="AI11">
+        <v>1191373000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-1066896000.0</v>
+      </c>
+      <c r="AK11">
+        <v>431012000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-86488000.0</v>
+      </c>
+      <c r="AM11">
+        <v>1143988000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1235349000.0</v>
+      </c>
+      <c r="AO11">
+        <v>11106000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1079664000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>410036000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1319641000.0</v>
+      </c>
+      <c r="AS11">
+        <v>475373000.0</v>
+      </c>
+      <c r="AT11">
+        <v>110286000.0</v>
+      </c>
+      <c r="AU11">
+        <v>819132000.0</v>
+      </c>
+      <c r="AV11">
+        <v>955240000.0</v>
+      </c>
+      <c r="AW11">
+        <v>550984000.0</v>
+      </c>
+      <c r="AX11">
+        <v>1965790000.0</v>
+      </c>
+      <c r="AY11">
+        <v>518132000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>2558086000.0</v>
+      </c>
+      <c r="BA11">
+        <v>1670581000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-1048254000.0</v>
+      </c>
+      <c r="BC11">
+        <v>5059892000.0</v>
+      </c>
+      <c r="BD11">
+        <v>544578000.0</v>
+      </c>
+      <c r="BE11"/>
+      <c r="BF11">
+        <v>570477000.0</v>
+      </c>
+      <c r="BG11">
+        <v>137402000.0</v>
+      </c>
+      <c r="BH11">
+        <v>1672290000.0</v>
+      </c>
+      <c r="BI11"/>
+      <c r="BJ11">
+        <v>1073591000.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11">
+        <v>65441000.0</v>
+      </c>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>1786623000.0</v>
+      </c>
+      <c r="BT11">
+        <v>7802244000.0</v>
+      </c>
+      <c r="BU11"/>
+      <c r="BV11">
+        <v>60509000.0</v>
+      </c>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11">
+        <v>354354000.0</v>
+      </c>
+      <c r="CE11">
+        <v>85129000.0</v>
+      </c>
+      <c r="CF11">
+        <v>277784000.0</v>
+      </c>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
+        <v>539276000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>1435840000.0</v>
+      </c>
+      <c r="CK11">
+        <v>208786000.0</v>
+      </c>
+      <c r="CL11"/>
+      <c r="CM11">
+        <v>723388000.0</v>
+      </c>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11">
+        <v>2865268000.0</v>
+      </c>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11">
+        <v>1613395000.0</v>
+      </c>
+      <c r="CT11">
+        <v>1986713000.0</v>
+      </c>
+      <c r="CU11"/>
+      <c r="CV11">
+        <v>4036387000.0</v>
+      </c>
+      <c r="CW11">
+        <v>3035493000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:101">
+      <c r="A12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B12">
+        <v>32354999.0</v>
+      </c>
+      <c r="C12">
+        <v>38094000.0</v>
+      </c>
+      <c r="D12">
+        <v>173529000.0</v>
+      </c>
+      <c r="E12">
+        <v>118633000.0</v>
+      </c>
+      <c r="F12">
+        <v>107728000.0</v>
+      </c>
+      <c r="G12">
+        <v>25113000.0</v>
+      </c>
+      <c r="H12">
+        <v>23644000.0</v>
+      </c>
+      <c r="I12">
+        <v>71747000.0</v>
+      </c>
+      <c r="J12">
+        <v>114128000.0</v>
+      </c>
+      <c r="K12">
+        <v>17839000.0</v>
+      </c>
+      <c r="L12">
+        <v>16162000.0</v>
+      </c>
+      <c r="M12">
+        <v>3338000.0</v>
+      </c>
+      <c r="N12">
+        <v>3338000.0</v>
+      </c>
+      <c r="O12">
+        <v>3338000.0</v>
+      </c>
+      <c r="P12">
+        <v>3338000.0</v>
+      </c>
+      <c r="Q12">
+        <v>40939000.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>37601000.0</v>
+      </c>
+      <c r="T12">
+        <v>37601000.0</v>
+      </c>
+      <c r="U12">
+        <v>70751000.0</v>
+      </c>
+      <c r="V12"/>
+      <c r="W12">
+        <v>105820000.0</v>
+      </c>
+      <c r="X12">
+        <v>65750000.0</v>
+      </c>
+      <c r="Y12">
+        <v>65750000.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12">
+        <v>240173000.0</v>
+      </c>
+      <c r="AB12">
+        <v>31487000.0</v>
+      </c>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
+        <v>14443000.0</v>
+      </c>
+      <c r="AF12">
+        <v>14443000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12">
+        <v>733000.0</v>
+      </c>
+      <c r="CK12">
+        <v>38329000.0</v>
+      </c>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12">
+        <v>11412000.0</v>
+      </c>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+    </row>
+    <row r="13" spans="1:101">
+      <c r="A13" t="s">
+        <v>171</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+    </row>
+    <row r="14" spans="1:101">
+      <c r="A14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
+        <v>144853000.0</v>
+      </c>
+      <c r="V14">
+        <v>144552000.0</v>
+      </c>
+      <c r="W14">
+        <v>144240000.0</v>
+      </c>
+      <c r="X14">
+        <v>134886000.0</v>
+      </c>
+      <c r="Y14">
+        <v>134599000.0</v>
+      </c>
+      <c r="Z14">
+        <v>134268000.0</v>
+      </c>
+      <c r="AA14">
+        <v>134004000.0</v>
+      </c>
+      <c r="AB14">
+        <v>129796000.0</v>
+      </c>
+      <c r="AC14">
+        <v>129505000.0</v>
+      </c>
+      <c r="AD14">
+        <v>128619000.0</v>
+      </c>
+      <c r="AE14">
+        <v>128937000.0</v>
+      </c>
+      <c r="AF14">
+        <v>126123000.0</v>
+      </c>
+      <c r="AG14">
+        <v>231000.0</v>
+      </c>
+      <c r="AH14">
+        <v>215000.0</v>
+      </c>
+      <c r="AI14">
+        <v>4259000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>85815000.0</v>
+      </c>
+      <c r="AK14">
+        <v>314000.0</v>
+      </c>
+      <c r="AL14">
+        <v>96000.0</v>
+      </c>
+      <c r="AM14">
+        <v>2906000.0</v>
+      </c>
+      <c r="AN14">
+        <v>419000.0</v>
+      </c>
+      <c r="AO14">
+        <v>339000.0</v>
+      </c>
+      <c r="AP14">
+        <v>341000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>217000.0</v>
+      </c>
+      <c r="AR14">
+        <v>20000.0</v>
+      </c>
+      <c r="AS14">
+        <v>111000.0</v>
+      </c>
+      <c r="AT14">
+        <v>109000.0</v>
+      </c>
+      <c r="AU14">
+        <v>64000.0</v>
+      </c>
+      <c r="AV14">
+        <v>79000.0</v>
+      </c>
+      <c r="AW14">
+        <v>86000.0</v>
+      </c>
+      <c r="AX14">
+        <v>90000.0</v>
+      </c>
+      <c r="AY14">
+        <v>13000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>75000.0</v>
+      </c>
+      <c r="BA14">
+        <v>95000.0</v>
+      </c>
+      <c r="BB14">
+        <v>83000.0</v>
+      </c>
+      <c r="BC14">
+        <v>49000.0</v>
+      </c>
+      <c r="BD14"/>
+      <c r="BE14">
+        <v>75000.0</v>
+      </c>
+      <c r="BF14">
+        <v>52000.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14">
+        <v>105000.0</v>
+      </c>
+      <c r="BI14">
+        <v>119000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>9000.0</v>
+      </c>
+      <c r="BK14">
+        <v>48000.0</v>
+      </c>
+      <c r="BL14">
+        <v>48000.0</v>
+      </c>
+      <c r="BM14">
+        <v>50000.0</v>
+      </c>
+      <c r="BN14">
+        <v>52000.0</v>
+      </c>
+      <c r="BO14">
+        <v>8000.0</v>
+      </c>
+      <c r="BP14">
+        <v>43000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>8000.0</v>
+      </c>
+      <c r="BR14">
+        <v>48000.0</v>
+      </c>
+      <c r="BS14"/>
+      <c r="BT14">
+        <v>34000.0</v>
+      </c>
+      <c r="BU14">
+        <v>46000.0</v>
+      </c>
+      <c r="BV14">
+        <v>38000.0</v>
+      </c>
+      <c r="BW14">
+        <v>12000.0</v>
+      </c>
+      <c r="BX14">
+        <v>22000.0</v>
+      </c>
+      <c r="BY14">
+        <v>14000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>49000.0</v>
+      </c>
+      <c r="CA14">
+        <v>14000.0</v>
+      </c>
+      <c r="CB14">
+        <v>13000.0</v>
+      </c>
+      <c r="CC14">
+        <v>16000.0</v>
+      </c>
+      <c r="CD14">
+        <v>40000.0</v>
+      </c>
+      <c r="CE14"/>
+      <c r="CF14">
+        <v>26000.0</v>
+      </c>
+      <c r="CG14"/>
+      <c r="CH14">
+        <v>28000.0</v>
+      </c>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
+    </row>
+    <row r="15" spans="1:101">
+      <c r="A15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>7056420000.0</v>
+      </c>
+      <c r="C15">
+        <v>9839409000.0</v>
+      </c>
+      <c r="D15">
+        <v>64640000.0</v>
+      </c>
+      <c r="E15">
+        <v>4952548000.0</v>
+      </c>
+      <c r="F15">
+        <v>1546452000.0</v>
+      </c>
+      <c r="G15">
+        <v>16545167000.0</v>
+      </c>
+      <c r="H15">
+        <v>-10431249000.0</v>
+      </c>
+      <c r="I15">
+        <v>3413795000.0</v>
+      </c>
+      <c r="J15">
+        <v>340567000.0</v>
+      </c>
+      <c r="K15">
+        <v>-5786402000.0</v>
+      </c>
+      <c r="L15">
+        <v>7213814000.0</v>
+      </c>
+      <c r="M15">
+        <v>2760169000.0</v>
+      </c>
+      <c r="N15">
+        <v>1623897000.0</v>
+      </c>
+      <c r="O15">
+        <v>-224544000.0</v>
+      </c>
+      <c r="P15">
+        <v>1477021000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2040131000.0</v>
+      </c>
+      <c r="R15">
+        <v>1839932000.0</v>
+      </c>
+      <c r="S15">
+        <v>19760355000.0</v>
+      </c>
+      <c r="T15">
+        <v>-1884968000.0</v>
+      </c>
+      <c r="U15">
+        <v>-2579559000.0</v>
+      </c>
+      <c r="V15">
+        <v>1148904000.0</v>
+      </c>
+      <c r="W15">
+        <v>22414758000.0</v>
+      </c>
+      <c r="X15">
+        <v>-2791877000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2396335000.0</v>
+      </c>
+      <c r="Z15">
+        <v>1638852000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2408942000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-186991000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-3789102000.0</v>
+      </c>
+      <c r="AD15">
+        <v>9571144000.0</v>
+      </c>
+      <c r="AE15">
+        <v>8891753000.0</v>
+      </c>
+      <c r="AF15">
+        <v>1014555000.0</v>
+      </c>
+      <c r="AG15">
+        <v>2094768000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1928022000.0</v>
+      </c>
+      <c r="AI15">
+        <v>4005811000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>7318967000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-2223934000.0</v>
+      </c>
+      <c r="AL15">
+        <v>4320070000.0</v>
+      </c>
+      <c r="AM15">
+        <v>8167737000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-3011162000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2403812000.0</v>
+      </c>
+      <c r="AP15">
+        <v>7740389000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>14121806000.0</v>
+      </c>
+      <c r="AR15">
+        <v>4256372000.0</v>
+      </c>
+      <c r="AS15">
+        <v>4385837000.0</v>
+      </c>
+      <c r="AT15">
+        <v>5434802000.0</v>
+      </c>
+      <c r="AU15">
+        <v>3596169000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-779283000.0</v>
+      </c>
+      <c r="AW15">
+        <v>462066000.0</v>
+      </c>
+      <c r="AX15">
+        <v>6562304000.0</v>
+      </c>
+      <c r="AY15">
+        <v>2679559000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>12872402000.0</v>
+      </c>
+      <c r="BA15">
+        <v>1095163000.0</v>
+      </c>
+      <c r="BB15">
+        <v>3144683000.0</v>
+      </c>
+      <c r="BC15">
+        <v>9791876000.0</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+    </row>
+    <row r="16" spans="1:101">
+      <c r="A16" t="s">
+        <v>174</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>9839409000.0</v>
+      </c>
+      <c r="D16">
+        <v>64640000.0</v>
+      </c>
+      <c r="E16">
+        <v>4951432000.0</v>
+      </c>
+      <c r="F16">
+        <v>1547568000.0</v>
+      </c>
+      <c r="G16">
+        <v>16545167000.0</v>
+      </c>
+      <c r="H16">
+        <v>-10431249000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>7213814000.0</v>
+      </c>
+      <c r="M16">
+        <v>2760169000.0</v>
+      </c>
+      <c r="N16">
+        <v>2760169000.0</v>
+      </c>
+      <c r="O16">
+        <v>2760169000.0</v>
+      </c>
+      <c r="P16">
+        <v>1477021000.0</v>
+      </c>
+      <c r="Q16">
+        <v>2040131000.0</v>
+      </c>
+      <c r="R16">
+        <v>1839932000.0</v>
+      </c>
+      <c r="S16">
+        <v>19760355000.0</v>
+      </c>
+      <c r="T16">
+        <v>-1884968000.0</v>
+      </c>
+      <c r="U16">
+        <v>-2579559000.0</v>
+      </c>
+      <c r="V16">
+        <v>1148904000.0</v>
+      </c>
+      <c r="W16">
+        <v>22414758000.0</v>
+      </c>
+      <c r="X16">
+        <v>-2791877000.0</v>
+      </c>
+      <c r="Y16">
+        <v>2396335000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1638852000.0</v>
+      </c>
+      <c r="AA16">
+        <v>2408942000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-186991000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-3789102000.0</v>
+      </c>
+      <c r="AD16">
+        <v>9571144000.0</v>
+      </c>
+      <c r="AE16">
+        <v>8891753000.0</v>
+      </c>
+      <c r="AF16">
+        <v>1014555000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+    </row>
+    <row r="17" spans="1:101">
+      <c r="A17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
+        <v>-186700000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-3788216000.0</v>
+      </c>
+      <c r="AD17">
+        <v>9570826000.0</v>
+      </c>
+      <c r="AE17">
+        <v>8894567000.0</v>
+      </c>
+      <c r="AF17">
+        <v>1018716000.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+    </row>
+    <row r="18" spans="1:101">
+      <c r="A18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+    </row>
+    <row r="19" spans="1:101">
+      <c r="A19" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+    </row>
+    <row r="20" spans="1:101">
+      <c r="A20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+    </row>
+    <row r="21" spans="1:101">
+      <c r="A21" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21">
+        <v>2446488000.0</v>
+      </c>
+      <c r="C21">
+        <v>8169993000.0</v>
+      </c>
+      <c r="D21">
+        <v>-4321457000.0</v>
+      </c>
+      <c r="E21">
+        <v>2618892000.0</v>
+      </c>
+      <c r="F21">
+        <v>2244008000.0</v>
+      </c>
+      <c r="G21">
+        <v>-2250098000.0</v>
+      </c>
+      <c r="H21">
+        <v>-9642656000.0</v>
+      </c>
+      <c r="I21">
+        <v>17252850000.0</v>
+      </c>
+      <c r="J21">
+        <v>-18908729000.0</v>
+      </c>
+      <c r="K21">
+        <v>-6730842000.0</v>
+      </c>
+      <c r="L21">
+        <v>27436589000.0</v>
+      </c>
+      <c r="M21">
+        <v>-16854485000.0</v>
+      </c>
+      <c r="N21">
+        <v>1421759000.0</v>
+      </c>
+      <c r="O21">
+        <v>-8241616000.0</v>
+      </c>
+      <c r="P21">
+        <v>-1128248000.0</v>
+      </c>
+      <c r="Q21">
+        <v>659215000.0</v>
+      </c>
+      <c r="R21">
+        <v>1546225000.0</v>
+      </c>
+      <c r="S21">
+        <v>-7946933000.0</v>
+      </c>
+      <c r="T21">
+        <v>-3095305000.0</v>
+      </c>
+      <c r="U21">
+        <v>-5046263000.0</v>
+      </c>
+      <c r="V21">
+        <v>2380343000.0</v>
+      </c>
+      <c r="W21">
+        <v>-15838969000.0</v>
+      </c>
+      <c r="X21">
+        <v>-3611549000.0</v>
+      </c>
+      <c r="Y21">
+        <v>1788489000.0</v>
+      </c>
+      <c r="Z21">
+        <v>4097960000.0</v>
+      </c>
+      <c r="AA21">
+        <v>2009643000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-5160598000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-3425555000.0</v>
+      </c>
+      <c r="AD21">
+        <v>10465592000.0</v>
+      </c>
+      <c r="AE21">
+        <v>7937142000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-2221716000.0</v>
+      </c>
+      <c r="AG21">
+        <v>3302355000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-109672000.0</v>
+      </c>
+      <c r="AI21">
+        <v>5069013000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-7870862000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-2700823000.0</v>
+      </c>
+      <c r="AL21">
+        <v>2409526000.0</v>
+      </c>
+      <c r="AM21">
+        <v>1761361000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-2241013000.0</v>
+      </c>
+      <c r="AO21">
+        <v>1827547000.0</v>
+      </c>
+      <c r="AP21">
+        <v>7857026000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-2142495000.0</v>
+      </c>
+      <c r="AR21">
+        <v>4901252000.0</v>
+      </c>
+      <c r="AS21">
+        <v>3997257000.0</v>
+      </c>
+      <c r="AT21">
+        <v>4743993000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-15590000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-887942000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-1098617000.0</v>
+      </c>
+      <c r="AX21">
+        <v>8550699000.0</v>
+      </c>
+      <c r="AY21">
+        <v>-4143702000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>10836880000.0</v>
+      </c>
+      <c r="BA21">
+        <v>2420197000.0</v>
+      </c>
+      <c r="BB21">
+        <v>587344000.0</v>
+      </c>
+      <c r="BC21">
+        <v>10815633000.0</v>
+      </c>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+    </row>
+    <row r="22" spans="1:101">
+      <c r="A22" t="s">
+        <v>180</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+    </row>
+    <row r="23" spans="1:101">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>71420194000.0</v>
+      </c>
+      <c r="C23">
+        <v>96668850000.0</v>
+      </c>
+      <c r="D23">
+        <v>82948945000.0</v>
+      </c>
+      <c r="E23">
+        <v>86460372000.0</v>
+      </c>
+      <c r="F23">
+        <v>82888307000.0</v>
+      </c>
+      <c r="G23">
+        <v>61364915000.0</v>
+      </c>
+      <c r="H23">
+        <v>55263374000.0</v>
+      </c>
+      <c r="I23">
+        <v>34630569000.0</v>
+      </c>
+      <c r="J23">
+        <v>105421105000.0</v>
+      </c>
+      <c r="K23">
+        <v>81265603000.0</v>
+      </c>
+      <c r="L23">
+        <v>60891046000.0</v>
+      </c>
+      <c r="M23">
+        <v>117184331000.0</v>
+      </c>
+      <c r="N23">
+        <v>27315400000.0</v>
+      </c>
+      <c r="O23">
+        <v>80941671000.0</v>
+      </c>
+      <c r="P23">
+        <v>73523294000.0</v>
+      </c>
+      <c r="Q23">
+        <v>77151590000.0</v>
+      </c>
+      <c r="R23">
+        <v>75326090000.0</v>
+      </c>
+      <c r="S23">
+        <v>94246352000.0</v>
+      </c>
+      <c r="T23">
+        <v>76970014000.0</v>
+      </c>
+      <c r="U23">
+        <v>61147255000.0</v>
+      </c>
+      <c r="V23">
+        <v>69462754000.0</v>
+      </c>
+      <c r="W23">
+        <v>38577484000.0</v>
+      </c>
+      <c r="X23">
+        <v>61634827000.0</v>
+      </c>
+      <c r="Y23">
+        <v>49971194000.0</v>
+      </c>
+      <c r="Z23">
+        <v>71966270000.0</v>
+      </c>
+      <c r="AA23">
+        <v>63790639000.0</v>
+      </c>
+      <c r="AB23">
+        <v>67360492000.0</v>
+      </c>
+      <c r="AC23">
+        <v>66311011000.0</v>
+      </c>
+      <c r="AD23">
+        <v>56815885000.0</v>
+      </c>
+      <c r="AE23">
+        <v>65784988000.0</v>
+      </c>
+      <c r="AF23">
+        <v>76547557000.0</v>
+      </c>
+      <c r="AG23">
+        <v>61282421000.0</v>
+      </c>
+      <c r="AH23">
+        <v>55479107000.0</v>
+      </c>
+      <c r="AI23">
+        <v>59881967000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>51830612000.0</v>
+      </c>
+      <c r="AK23">
+        <v>58678753000.0</v>
+      </c>
+      <c r="AL23">
+        <v>53116395000.0</v>
+      </c>
+      <c r="AM23">
+        <v>52814534000.0</v>
+      </c>
+      <c r="AN23">
+        <v>49050265000.0</v>
+      </c>
+      <c r="AO23">
+        <v>50966734000.0</v>
+      </c>
+      <c r="AP23">
+        <v>40446306000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>34019693000.0</v>
+      </c>
+      <c r="AR23">
+        <v>42684952000.0</v>
+      </c>
+      <c r="AS23">
+        <v>42669999000.0</v>
+      </c>
+      <c r="AT23">
+        <v>36910033000.0</v>
+      </c>
+      <c r="AU23">
+        <v>35210902000.0</v>
+      </c>
+      <c r="AV23">
+        <v>35295881000.0</v>
+      </c>
+      <c r="AW23">
+        <v>34423694000.0</v>
+      </c>
+      <c r="AX23">
+        <v>21717391000.0</v>
+      </c>
+      <c r="AY23">
+        <v>34143710000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>33912555000.0</v>
+      </c>
+      <c r="BA23">
+        <v>36918194000.0</v>
+      </c>
+      <c r="BB23">
+        <v>27762603000.0</v>
+      </c>
+      <c r="BC23">
+        <v>26130810000.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
+      <c r="CT23"/>
+      <c r="CU23"/>
+      <c r="CV23"/>
+      <c r="CW23"/>
+    </row>
+    <row r="24" spans="1:101">
+      <c r="A24" t="s">
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19882,54 +20332,56 @@
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:101">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -19985,54 +20437,56 @@
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:101">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20088,538 +20542,548 @@
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:101">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>293076000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>293076000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4756594000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5186404000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5193681000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6298221000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6833147000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>9161099000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>9594536000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>9610178000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>12613160000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>10919264000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>8966856000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>11574376000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>35859057000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4603235000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>10967289000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>8878866000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>25504791000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>13955975000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4637351000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>6890018000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>15330171000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>9519618000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2798048000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>886745000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4151799000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>19540385000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>9796165000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>7692825000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>8639887000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>5724209000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>7033221000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>4958258000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>6405620000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>2325154000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>3692586000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4258463000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>214764000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2260508000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2611129000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1508488000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1504750000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1244247000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>5066024000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>4986085000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>5740651000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>2576727000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1523268000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>4378812000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2029145000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:101">
       <c r="A28" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>186</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>21848219000.0</v>
+      </c>
+      <c r="D28">
         <v>15073376000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7135125000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3037308000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5250051000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4752320000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8237902000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3626818000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4341798000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2510813000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4721251000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4010396000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>479295000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4491693000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3999299000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2911514000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9449606000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1387399000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3150955000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2719420000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6409667000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1208596000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2797801000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5152176000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3528782000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3527085000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5630327000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3487968000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4910804000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4903775000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5070911000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3728829000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1637328000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5438191000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5615479000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4168657000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5403592000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4518239000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>6538278000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4161632000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3319162000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5863346000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>4954077000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4575242000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>4186760000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4759454000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3778657000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3772540000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3281497000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>4709875000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>3780534000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3137462000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2596836000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:101">
       <c r="A29" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>187</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>-1681659000.0</v>
+      </c>
+      <c r="D29">
         <v>-5152049000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6538978000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>343805000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-7845843000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>59866000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
         <v>252665000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>536657000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-149057000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5765743000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2456292000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1760147000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-718904000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-529395000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1228563000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2316528000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-79636000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-4435429000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-148933000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-18928000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-437562000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3171647000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1347854000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -20647,821 +21111,838 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:101">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>71420194000.0</v>
+      </c>
+      <c r="C30">
+        <v>96668850000.0</v>
+      </c>
+      <c r="D30">
         <v>83713969000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>86460372000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>82888307000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>34241765000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>55263374000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>92867469000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>104765231000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>56035508000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>46857100000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>94511548000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>16673243000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>55582907000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>52471840000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>57037217000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>56658959000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>76152387000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>61877231000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>46191108000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>53982930000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>38577484000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>61634827000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>49971194000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>71966270000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>63790639000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>67360492000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>66311011000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>56815885000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>65784988000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>76547557000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>61282421000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>55479107000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>59881967000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>51830612000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>58678753000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>53116395000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>52814534000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>49050265000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>50966734000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>40446306000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>34019693000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>42684952000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>42669999000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>36910033000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>35210902000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>35295881000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>34423694000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>21717391000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>34143710000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>33912555000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>36918194000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>27762603000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>26130810000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30"/>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:101">
       <c r="A31" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>189</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
         <v>-765024000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>8881260000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-352048000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>10957581000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-728211000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-303697000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>12630059000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1299680000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>180875000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-40549000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>105032000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>3391881000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>164025000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-379313000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-425005000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2396153000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-61481000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>227653000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1310763000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>33873961000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>671026000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>589249000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2896406000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>3575154000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>3626044000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1324820000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1766339000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1710149000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>84400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>987103000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>279527000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-847773000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-5846809000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>908215000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1824152000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>7508763000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>465619000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>587710000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>963368000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>2297770000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>674781000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>864064000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>801204000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-93223000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>1063978000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>2111753000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-22515000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>4833308000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>595069000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>345643000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1509167000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>4036184000.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:101">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>73866682000.0</v>
+      </c>
+      <c r="C32">
+        <v>104838843000.0</v>
+      </c>
+      <c r="D32">
         <v>78627488000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>89079264000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>85132315000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>59114817000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>104143118000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>45019825000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>100852855000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>61544971000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>62945302000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>120481142000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>28735759000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>71363907000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>73691953000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>77821183000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>76876999000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>111110387000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>74293103000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>56517928000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>72253180000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>56626376000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>58720474000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>52414682000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>73167824000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>69565347000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>65825938000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>61560636000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>65458797000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>76862735000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>75763715000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>66095689000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>55648962000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>65135810000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>58168498000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>56886145000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>57350073000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>62129165000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>47274871000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>53381991000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>49266700000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>48551752000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>48260985000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>47531320000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>42455230000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>39626267000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>35471917000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>35436830000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>30245575000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>37341414000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>49343118000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>39684034000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>29859114000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>40982627000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>40864386000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>28783220000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>25606797000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>29274536000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>27494944000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>22967949000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>17750470000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>26604957000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>20976862000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>18701425000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>11828764000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>25818203000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>19702486000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>19499093000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>12784307000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>8492014000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>10889039000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>32490304000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>15031834000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>31431799000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>24143431000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>31650925000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>25376693000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>40390904000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>23026652000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>20955545000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>24422584000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>33502805000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>21378668000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>20682994000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>20476854000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>37020571000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>25660957000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>12945773000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>19985042000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>34739828000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>24889153000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>39902196000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>31232497000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>42455382000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>19999729000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>34787885000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>33646446000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>25289960000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>27846625000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>26659654000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -21473,2024 +21954,2090 @@
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>20</v>
       </c>
       <c r="U1" t="s">
         <v>21</v>
       </c>
       <c r="V1" t="s">
         <v>22</v>
       </c>
       <c r="W1" t="s">
         <v>23</v>
       </c>
       <c r="X1" t="s">
         <v>24</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
+      <c r="Z1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B2">
+        <v>9987853000.0</v>
+      </c>
+      <c r="C2">
         <v>16191590000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>27234576000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19190886000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26810850000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25446117000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23975854000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21799624000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20921179000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6983516000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11760509000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6419705000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14011479000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4687260000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B3">
+        <v>6221112000</v>
+      </c>
+      <c r="C3">
         <v>3145816000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7225182000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4327799000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4397894000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1877921000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7923179000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4607410000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6987144000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7737625000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4560343000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1968898000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7089311000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3373616000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B6">
+        <v>-1423687000.0</v>
+      </c>
+      <c r="C6">
         <v>-6203737000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-11042986000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8043690000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7619964000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1364733000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1470263000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2176230000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>878445000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13937663000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4776993000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5340804000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7591774000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9324219000.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7">
+        <v>-60669000.0</v>
+      </c>
+      <c r="E7">
         <v>422401000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>793697000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2003786000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-238548000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2984169000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2558805000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-200303000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1162569000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
+      <c r="Z10"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-51961075000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-31253097000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-39121925000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-39617153000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-7560893000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-12914547000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-30880386000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-18812468000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B14"/>
       <c r="C14">
+        <v>7216255000.0</v>
+      </c>
+      <c r="D14">
         <v>6222544000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6189215000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6559618000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8451330000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7967205000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6620337000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10671833000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4265548000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3942983000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3534411000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3230422000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2718043000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B15">
+        <v>1219353000.0</v>
+      </c>
+      <c r="C15">
         <v>996918000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1811312000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1985803000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3672515000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2091802000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3658165000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3516989000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4562281000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4354831000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3483865000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4573177000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4573581000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3665515000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B16">
+        <v>8564166000.0</v>
+      </c>
+      <c r="C16">
         <v>9987853000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16191590000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>27234576000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19190886000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26810850000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25446117000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>23975854000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>21799624000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20921179000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6983516000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11760509000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6419705000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14011479000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4687260000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B18">
+        <v>-5144780000.0</v>
+      </c>
+      <c r="C18">
         <v>-9026704000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-65140057000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-33313560000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1195069000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1213289000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18476774000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8381132000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4191056000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8036811000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>18392143000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4274006000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>15965375000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>44064927000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-3846116000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>4935513000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>17558620000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-13438067000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8938505000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>22492423000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-21424817000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-265963000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-330477000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-576015000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-336753000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-954903000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-630085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-540000000.0</v>
       </c>
       <c r="K21">
         <v>-540000000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>-540000000.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>16403049000.0</v>
+      </c>
+      <c r="C22">
         <v>9868280000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5811478000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5132540000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16444732000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23658068000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2408942000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13929098000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13420914000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15300776000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>28198817000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9841256000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>19791807000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>26290552000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9119000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2676579000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3636627000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5968023000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1288451000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3206119000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1933228000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5914821000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11372475000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8695200000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12664621000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>215</v>
+      </c>
+      <c r="B23">
+        <v>97354000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>45464831000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-113200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-330477000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-576015000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-336753000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-6471073000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5956894000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-217350000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-174846000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1535815000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-28636620000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-32935771000.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
+      <c r="Z23"/>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>56797548000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>55437435000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11451572000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7677159000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>27339190000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2096703000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1030250000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>32851573000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-12954272000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3504713000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-21547309000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-29562155000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B25">
+        <v>-15326717000.0</v>
+      </c>
+      <c r="C25">
         <v>-15749168000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-69948897000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-40307516000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-19801525000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-31444766000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-20929742000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5679781000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8429119000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-11334414000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1303348000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-7132763000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>32457000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18429948000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B28">
+        <v>-1121999000.0</v>
+      </c>
+      <c r="C28">
         <v>-1846271000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2713762000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2364966000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4002992000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2667817000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3994918000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4471892000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5192366000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5112181000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4198711000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5096865000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4573581000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3665515000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B29">
+        <v>1076332000.0</v>
+      </c>
+      <c r="C29">
         <v>-5880888000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-57914875000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-28985761000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3202825000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>664632000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-10553595000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12988542000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11178200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-299186000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22952486000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6242904000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>23054686000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>47438543000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B30">
+        <v>-1378020000.0</v>
+      </c>
+      <c r="C30">
         <v>1651721000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49572366000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>39456077000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6730733000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3402592000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16115641000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6471073000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5956894000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17614166000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-25965860000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1535815000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-28636620000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-32935771000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
+      <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC30"/>
+  <dimension ref="A1:CD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="X1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AF1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AJ1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AR1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AV1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AZ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BD1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>131</v>
       </c>
       <c r="BH1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BJ1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BL1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="BM1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BN1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="BO1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BP1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
-        <v>189</v>
+        <v>148</v>
       </c>
       <c r="BS1" t="s">
-        <v>147</v>
+        <v>191</v>
       </c>
       <c r="BT1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BU1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="BV1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="BW1" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="BX1" t="s">
-        <v>190</v>
+        <v>23</v>
       </c>
       <c r="BY1" t="s">
-        <v>23</v>
+        <v>192</v>
       </c>
       <c r="BZ1" t="s">
-        <v>154</v>
+        <v>24</v>
       </c>
       <c r="CA1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CB1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CC1" t="s">
-        <v>157</v>
+        <v>158</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B2">
+        <v>10591030000.0</v>
+      </c>
+      <c r="C2">
         <v>23937289000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11469394000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9987853000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13190455000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20391703000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12994966000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16191590000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15252299000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>28340405000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>30699385000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27234576000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19822857000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27900753000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>59499054000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19190886000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16158556000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20337227000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>23397745000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26810850000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35417111000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25612914000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23211822000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25446117000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22635963000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18900812000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21111082000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23975854000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20358971000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16253995000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16466732000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21799624000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>22965113000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>21004092000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19537489000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20921179000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11657863000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17742389000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11442438000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6983516000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8766342000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10013493000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9758375000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11760509000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9116254000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7999765000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11220637000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6419705000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5663748000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>9847069000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>13073684000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14011479000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5290996000.0</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
+      <c r="CD2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B3">
+        <v>3097793000</v>
+      </c>
+      <c r="C3">
         <v>5419517000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1314999000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>150545000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>549325000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>956953000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1790083000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2879492000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4034004000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1799238000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>606380000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1145450000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>794404000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1847658000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>540287000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>29997000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>545132000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2593368000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1229397000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>655121000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>348718000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>549624000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>324458000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5502437000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>869929000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>958388000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>434025000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2158160000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>347679000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1327281000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>541250000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1167871000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1301639000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4296174000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2557202000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1401091000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>883226000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1184857000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>753357000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>582656000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5360622000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7504563000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>661837000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>9555000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1191951000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>323701000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>462801000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3848245000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1869490000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8717179000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>10088755000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>431990000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
@@ -23529,54 +24076,57 @@
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23614,54 +24164,55 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -23699,316 +24250,322 @@
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B6">
+        <v>-2026864000.0</v>
+      </c>
+      <c r="C6">
         <v>603177000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12467895000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1481541000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3202602000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7201248000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7396737000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3196624000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>939291000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-13088106000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2358980000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3464809000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7411719000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8077896000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-31598301000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40308168000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3032330000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4178671000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3060518000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3413105000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-8606261000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9804197000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2401092000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2234295000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2810154000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3735151000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2210270000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2864772000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3616883000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4104976000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-212737000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-5332892000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1165489000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1961021000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1466603000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1383690000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9263316000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6084526000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6299951000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4458922000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1782826000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1247151000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>255118000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2002134000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2644255000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1116489000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3220872000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4800932000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>755957000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-4183321000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-3226615000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-937795000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8720483000.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B7">
-        <v>-50820061000.0</v>
+        <v>1076332000.0</v>
       </c>
       <c r="C7">
+        <v>6133576000.0</v>
+      </c>
+      <c r="D7">
         <v>36071850000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>24863268000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2931994000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>112391000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>38762336000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>32512816000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-719421000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-919353000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>422401000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-130299000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-594680000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>653723000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>793697000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-349097000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-327679000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>81251000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2003786000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-974949000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2766171000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3344050000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-238548000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>750293000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -24019,54 +24576,55 @@
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24104,54 +24662,55 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -24189,54 +24748,55 @@
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -24274,67 +24834,66 @@
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
+      <c r="CD10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -24348,230 +24907,234 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-39302428000.0</v>
       </c>
       <c r="M12">
+        <v>-39302428000.0</v>
+      </c>
+      <c r="N12">
         <v>-14326182000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-11244357000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-11283711000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-15106825000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-7140208000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-14787316000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-7241740000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2083833000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-39479260000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-12777982000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2421438000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10713879000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-4586162000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-8168593000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-25751870000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1110528000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3910734000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-5106303000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -24609,581 +25172,593 @@
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>315829000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-447501000.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14">
+        <v>2407851000.0</v>
+      </c>
+      <c r="G14">
         <v>810767000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2028572000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1969065000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1651370000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1593109000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1181027000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1797038000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2044431000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1407721000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1240111000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1496952000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1102398000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2337862000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1280126000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1522189000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3297953000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1362105000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1574557000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1533211000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3285652000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>296551000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1046456000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2157352000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>540955000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1813520000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1310730000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1748154000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4637841000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2110052000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1480404000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1248554000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>666461000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1071703000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>982209000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>909470000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>843415000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>964186000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1005136000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>851494000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>664088000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>952230000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>998638000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>919455000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>664431000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>923830000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>835703000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>806458000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-289172000.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
+      <c r="CD14"/>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B15">
         <v>1219353000.0</v>
       </c>
       <c r="C15">
         <v>1219353000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="D15">
+        <v>1219353000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15">
         <v>222435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219353000.0</v>
       </c>
       <c r="G15">
         <v>1219353000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="H15">
+        <v>1219353000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15">
         <v>69380000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1741932000.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>113200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1985803000.0</v>
       </c>
       <c r="O15">
         <v>1985803000.0</v>
       </c>
       <c r="P15">
         <v>1985803000.0</v>
       </c>
       <c r="Q15">
+        <v>1985803000.0</v>
+      </c>
+      <c r="R15">
         <v>188650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3483865000.0</v>
       </c>
       <c r="S15">
         <v>3483865000.0</v>
       </c>
       <c r="T15">
         <v>3483865000.0</v>
       </c>
       <c r="U15">
+        <v>3483865000.0</v>
+      </c>
+      <c r="V15">
         <v>106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1985802000.0</v>
       </c>
       <c r="W15">
         <v>1985802000.0</v>
       </c>
       <c r="X15">
         <v>1985802000.0</v>
       </c>
       <c r="Y15">
+        <v>1985802000.0</v>
+      </c>
+      <c r="Z15">
         <v>174300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3483865000.0</v>
       </c>
       <c r="AA15">
         <v>3483865000.0</v>
       </c>
       <c r="AB15">
         <v>3483865000.0</v>
       </c>
       <c r="AC15">
+        <v>3483865000.0</v>
+      </c>
+      <c r="AD15">
         <v>29125000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3487864000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>207451000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4354830000.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>2251000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4569930000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>1000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>3658710000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>4573177000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>4573581000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>181650000.0</v>
       </c>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>209</v>
+      </c>
+      <c r="B16">
+        <v>8564166000.0</v>
+      </c>
       <c r="C16">
+        <v>10591030000.0</v>
+      </c>
+      <c r="D16">
         <v>23937289000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11469394000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9987853000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13190455000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20391703000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12994966000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16191590000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15252299000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>28340405000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>30699385000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>27234576000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19822857000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>27900753000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>59499054000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19190886000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16158556000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20337227000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23397745000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26810850000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35417111000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>25612914000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>23211822000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>25446117000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22635963000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18900812000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>21111082000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>23975854000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>20358971000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16253995000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16466732000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>21799624000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>22965113000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>21004092000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>19537489000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20921179000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>11657863000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>17742389000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>11442438000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6983516000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>8766342000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10013493000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9758375000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11760509000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>9116254000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7999765000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>11220637000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6419705000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5663748000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>9847069000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>13073684000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>14011479000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5290996000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25221,366 +25796,371 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-      <c r="C18">
+        <v>211</v>
+      </c>
+      <c r="B18">
+        <v>-8155037000.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18">
         <v>9392032000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-121079000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5840029000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13055922000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8501859000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>771417000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1786498000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10142985000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-36214684000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14982287000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8688596000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7946801000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5371890000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11306273000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>19053773000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14879554000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10817498000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>916891000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13738166000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14556472000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5842706000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13561484000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4500189000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7641584000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-29767720000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>10498759000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>18282303000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-9163156000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3670781000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3165806000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-10729826000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-2639460000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9962081000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7598261000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4413162000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2797679000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-16634034000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>8308282000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-2811199000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>18041463000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4510274000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-9799640000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-110161000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>9268429000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2351454000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-2532808000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-7731637000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>20767520000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>29465139000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-26535647000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>16113179000.0</v>
       </c>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
-[...1 lines deleted...]
-      </c>
+      <c r="K19"/>
       <c r="L19">
         <v>33937301000.0</v>
       </c>
       <c r="M19">
         <v>33937301000.0</v>
       </c>
       <c r="N19">
+        <v>33937301000.0</v>
+      </c>
+      <c r="O19">
         <v>2037525000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-26230603000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>51734168000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-17021399000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>11404283000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>5884730000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4113730000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>5730786000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>22940458000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7330037000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-16405694000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>19220360000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6956091000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>20049882000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-14755531000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-10261519000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>6543635000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25618,975 +26198,989 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-83115000.0</v>
       </c>
       <c r="M21">
         <v>-83115000.0</v>
       </c>
       <c r="N21">
-        <v>-12524000.0</v>
+        <v>-83115000.0</v>
       </c>
       <c r="O21">
         <v>-12524000.0</v>
       </c>
       <c r="P21">
-        <v>-149414000.0</v>
+        <v>-12524000.0</v>
       </c>
       <c r="Q21">
         <v>-149414000.0</v>
       </c>
       <c r="R21">
         <v>-149414000.0</v>
       </c>
       <c r="S21">
+        <v>-149414000.0</v>
+      </c>
+      <c r="T21">
         <v>105241000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-136890000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-157253000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-144982000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>62973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-336753000.0</v>
       </c>
       <c r="Y21">
         <v>-336753000.0</v>
       </c>
       <c r="Z21">
+        <v>-336753000.0</v>
+      </c>
+      <c r="AA21">
         <v>-62973000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-72941000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-200839000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-449773000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-231350000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="C22">
+        <v>173</v>
+      </c>
+      <c r="B22">
+        <v>9839409000.0</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22">
         <v>4952548000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1546452000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16545167000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-10431249000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3413795000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>340567000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5786402000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7213814000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2760169000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1623897000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-224544000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1477021000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2040131000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1839932000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>19760355000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1884968000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2579559000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1148904000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>22414758000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2791877000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2396335000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1638852000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2408942000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-186991000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-3789102000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9571144000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8891753000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1014555000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2094768000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1928022000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4005811000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7318967000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-2223934000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4320070000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8167737000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-3011162000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2403812000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7740389000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>14121806000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4256372000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4385837000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5434802000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3596169000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-779283000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>462066000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>6562304000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2679559000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>12872402000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1095163000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3144683000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9791876000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4258513000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4045828000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5041167000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5346286000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8516668000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2373483000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>10300436000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>892162000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6446355000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>295641000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10829060000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6217940000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5890613000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2006152000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1487692000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>812455000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2378253000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>17553000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1438429000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4819537000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>8710567000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1981392000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5034733000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>8096605000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4918242000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5860420000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>10029889000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>7935866000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>215</v>
+      </c>
+      <c r="B23">
+        <v>97354000.0</v>
+      </c>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>0.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-823672000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>105709000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>714511000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5216106000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-83115000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-15862000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21699000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-113200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-12524000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>52197836000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>188650000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-188650000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5045453000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3784099000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>106000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-106000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4145305999.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-15760547000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>174300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-174300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>26395785000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-13301961000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>85680000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-355680000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>270000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-9270961000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2739150000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2257920000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-12007055000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-757350000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>600656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AN23">
         <v>-1000.0</v>
       </c>
       <c r="AO23">
+        <v>-1000.0</v>
+      </c>
+      <c r="AP23">
         <v>-540000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-14105003000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-9808991000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7135669000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-523688000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-5705731000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2800323000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6870940000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-22280197000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-24004595000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-6066471000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
+      <c r="CD23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B24">
+        <v>8220216000.0</v>
+      </c>
+      <c r="C24">
         <v>1108471000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5897836000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1602620000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14138771000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7663017000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4207770000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-850201000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>34883087000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>20219200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>21172662000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-22273000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>22273000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>52738123000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10456074000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>14490688000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7638821000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2554702000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5496691000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>26492752000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-3595682000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-15436089000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7384272000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>15102271000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>27354173000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-12867936000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-13786651000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>16273403000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4146256000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-8729711000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>12624301000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>6598290000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-8742488000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-9449853000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>13020035000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1483882000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>22733593000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-4385937000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1018275000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-19465625000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2304428000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>7797506000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3161374000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-4513780000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2476622000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>7333741000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6022577000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-20410707000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-32721774000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>25562595000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-5634481000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-      <c r="C25">
+        <v>217</v>
+      </c>
+      <c r="B25">
+        <v>-14896653000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>-30633196000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-26083298000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-22535741000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2886115000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-34745891000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-28322818000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5228026000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-11729686000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-35994588000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-14202766000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5274171000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-7221697000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4324252000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-11108966000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>425813000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-14787316000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-6924697000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2519573000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-38795756000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-12777982000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2421438000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10713879000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4692346000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6881215000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-26066686000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-795712000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11007755000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-11643552000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-5748998000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>30880000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-20541349000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-10766840000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>15001785000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4586839000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-11846269000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>25006000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-18835198000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>411780000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-17193764000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7460283000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6623864000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-15424099000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-4379973000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10287433000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-3488457000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-9551766000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-7227382000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>8840778000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>18817094000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-20398033000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>7042465000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -26624,54 +27218,55 @@
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26709,605 +27304,615 @@
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B28">
-        <v>-1219353000.0</v>
+        <v>97354000.0</v>
       </c>
       <c r="C28">
         <v>-1219353000.0</v>
       </c>
       <c r="D28">
+        <v>-1219353000.0</v>
+      </c>
+      <c r="E28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-601237000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>105709000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1285048000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-65695000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-872853000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1741932000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-83115000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15862000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-91501000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2111527000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-12524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-149414000.0</v>
       </c>
       <c r="Q28">
         <v>-149414000.0</v>
       </c>
       <c r="R28">
+        <v>-149414000.0</v>
+      </c>
+      <c r="S28">
         <v>-3821929000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>105241000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-136890000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-157253000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2236784000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>62973000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-336753000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-174300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3721138000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-72941000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-200839000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-393218000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3534894000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-406890000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-136890000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3095456000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2096910000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>-542251000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-4569930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AN28">
         <v>-1000.0</v>
       </c>
       <c r="AO28">
+        <v>-1000.0</v>
+      </c>
+      <c r="AP28">
         <v>-540001000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>-3658710000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>-523688000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4573177000.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>-1000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4573581000.0</v>
       </c>
-      <c r="AY28"/>
-      <c r="AZ28">
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>1000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-181650000.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
+      <c r="CD28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B29">
+        <v>-5057244000.0</v>
+      </c>
+      <c r="C29">
         <v>6133576000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10707031000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-121079000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5990574000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-12506597000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9458812000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2561500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1092994000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6108981000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-34415446000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-14375907000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-7543146000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-7152397000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3524232000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-10765986000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19083770000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-14334422000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-8224130000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2146288000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-13083045000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-14207754000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6392330000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13885942000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1002248000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6771655000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-28809332000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10932784000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>20440463000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-8815477000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2343500000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3707056000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-11897697000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1337821000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>14258255000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>10155463000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3012071000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1914453000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-15449177000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>9061639000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-2228543000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>12680841000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>12014837000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-9137803000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-119716000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>10460380000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-2027753000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-2070007000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-3883392000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>22637010000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>20747960000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-16446892000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>16545169000.0</v>
       </c>
-      <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B30">
+        <v>2933026000.0</v>
+      </c>
+      <c r="C30">
         <v>-4311046000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2980217000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1602620000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3487686000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5271848000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4969702000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5705714000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>714511000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5216106000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32138063000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17828363000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15064063000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1254121000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-28055988000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>51193881000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-15847296000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13945556000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5045453000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5343127000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4841570000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26144034000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4145306000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-15760547000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1881835000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>14232342000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>26395785000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-13301961000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-15944811000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15925724000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2818975000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-9270961000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13792172000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5296651000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-13038662000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-12007055000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>11618944000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>600656000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>21548736000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5139294000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>435619000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-14105003000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-9808991000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7135669000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3170929000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-5705731000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2800323000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6870940000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2174332000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-22280197000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-24004595000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>15473840000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-6066471000.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>