--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -2242,53 +2242,59 @@
       </c>
       <c r="Q23">
         <v>671500000.0</v>
       </c>
       <c r="R23">
         <v>581900000.0</v>
       </c>
       <c r="S23">
         <v>355700000.0</v>
       </c>
       <c r="T23">
         <v>815500000.0</v>
       </c>
       <c r="U23">
         <v>720600000.0</v>
       </c>
       <c r="V23">
         <v>545400000.0</v>
       </c>
       <c r="W23">
         <v>481300000.0</v>
       </c>
       <c r="X23">
         <v>505200000.0</v>
       </c>
-      <c r="Y23"/>
-[...1 lines deleted...]
-      <c r="AA23"/>
+      <c r="Y23">
+        <v>325393000.0</v>
+      </c>
+      <c r="Z23">
+        <v>211907000.0</v>
+      </c>
+      <c r="AA23">
+        <v>175718000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
@@ -3289,51 +3295,51 @@
       <c r="F42">
         <v>1372500.0</v>
       </c>
       <c r="G42">
         <v>1372500.0</v>
       </c>
       <c r="H42">
         <v>1372500.0</v>
       </c>
       <c r="I42">
         <v>1372500.0</v>
       </c>
       <c r="J42">
         <v>1372500.0</v>
       </c>
       <c r="K42">
         <v>214146467.0</v>
       </c>
       <c r="L42">
         <v>1372500.0</v>
       </c>
       <c r="M42">
         <v>1372500.0</v>
       </c>
       <c r="N42">
-        <v>124772500.0</v>
+        <v>1372500.0</v>
       </c>
       <c r="O42">
         <v>-80927500.0</v>
       </c>
       <c r="P42">
         <v>1400000.0</v>
       </c>
       <c r="Q42">
         <v>1400000.0</v>
       </c>
       <c r="R42">
         <v>14400000.0</v>
       </c>
       <c r="S42">
         <v>16000000.0</v>
       </c>
       <c r="T42">
         <v>21200000.0</v>
       </c>
       <c r="U42">
         <v>21300000.0</v>
       </c>
       <c r="V42">
         <v>21300000.0</v>
       </c>
@@ -15609,93 +15615,93 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>166</v>
       </c>
       <c r="B2">
         <v>5098979.0</v>
       </c>
       <c r="C2">
-        <v>39300.0</v>
+        <v>3442510.0</v>
       </c>
       <c r="D2">
         <v>3112217.0</v>
       </c>
       <c r="E2">
         <v>3605618.0</v>
       </c>
       <c r="F2">
         <v>156870.0</v>
       </c>
       <c r="G2">
         <v>45420.0</v>
       </c>
       <c r="H2">
         <v>753460.0</v>
       </c>
       <c r="I2">
         <v>1111890.0</v>
       </c>
       <c r="J2">
-        <v>1008837.0</v>
+        <v>1011364.0</v>
       </c>
       <c r="K2">
-        <v>1105640.0</v>
+        <v>1108167.0</v>
       </c>
       <c r="L2">
-        <v>1082487.0</v>
+        <v>1085014.0</v>
       </c>
       <c r="M2">
         <v>993131.0</v>
       </c>
       <c r="N2">
-        <v>1170000.0</v>
+        <v>876044.0</v>
       </c>
       <c r="O2">
-        <v>1180000.0</v>
+        <v>886383.0</v>
       </c>
       <c r="P2">
-        <v>1210000.0</v>
+        <v>908053.0</v>
       </c>
       <c r="Q2">
-        <v>1110000.0</v>
+        <v>793580.0</v>
       </c>
       <c r="R2">
         <v>320000.0</v>
       </c>
       <c r="S2">
         <v>720000.0</v>
       </c>
       <c r="T2">
         <v>300000.0</v>
       </c>
       <c r="U2">
         <v>440000.0</v>
       </c>
       <c r="V2">
         <v>590000.0</v>
       </c>
       <c r="W2">
         <v>190000.0</v>
       </c>
       <c r="X2">
         <v>120000.0</v>
       </c>
       <c r="Y2">
         <v>2804000.0</v>
       </c>
@@ -15821,149 +15827,149 @@
       <c r="B5">
         <v>669301946.0</v>
       </c>
       <c r="C5">
         <v>115295843.0</v>
       </c>
       <c r="D5">
         <v>-1080034.0</v>
       </c>
       <c r="E5">
         <v>-155940028.0</v>
       </c>
       <c r="F5">
         <v>18347930.0</v>
       </c>
       <c r="G5">
         <v>178442901.0</v>
       </c>
       <c r="H5">
         <v>91431019.0</v>
       </c>
       <c r="I5">
         <v>-48788875.0</v>
       </c>
       <c r="J5">
-        <v>1545372.0</v>
+        <v>1743881.0</v>
       </c>
       <c r="K5">
-        <v>86046564.0</v>
+        <v>83257114.0</v>
       </c>
       <c r="L5">
-        <v>-1713012.0</v>
+        <v>-60284667.0</v>
       </c>
       <c r="M5">
         <v>-26754956.0</v>
       </c>
       <c r="N5">
         <v>-212673370.0</v>
       </c>
       <c r="O5">
         <v>-152257208.0</v>
       </c>
       <c r="P5">
         <v>2040000.0</v>
       </c>
       <c r="Q5">
         <v>-190000.0</v>
       </c>
       <c r="R5">
         <v>-310000.0</v>
       </c>
       <c r="S5">
         <v>5520000.0</v>
       </c>
       <c r="T5">
         <v>10640000.0</v>
       </c>
       <c r="U5">
         <v>7310000.0</v>
       </c>
       <c r="V5">
         <v>940000.0</v>
       </c>
       <c r="W5">
         <v>2030000.0</v>
       </c>
       <c r="X5">
         <v>8100000.0</v>
       </c>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>170</v>
       </c>
       <c r="B6">
-        <v>671508198.0</v>
+        <v>664073428.0</v>
       </c>
       <c r="C6">
-        <v>116935041.0</v>
+        <v>115295833.0</v>
       </c>
       <c r="D6">
-        <v>9544385.0</v>
+        <v>9725632.0</v>
       </c>
       <c r="E6">
         <v>-155940028.0</v>
       </c>
       <c r="F6">
         <v>18347930.0</v>
       </c>
       <c r="G6">
         <v>178442901.0</v>
       </c>
       <c r="H6">
         <v>91431019.0</v>
       </c>
       <c r="I6">
         <v>-48788875.0</v>
       </c>
       <c r="J6">
-        <v>1547899.0</v>
+        <v>1746408.0</v>
       </c>
       <c r="K6">
-        <v>86049091.0</v>
+        <v>83259641.0</v>
       </c>
       <c r="L6">
-        <v>-1710485.0</v>
+        <v>-60282140.0</v>
       </c>
       <c r="M6">
-        <v>-25296317.0</v>
+        <v>-27775473.0</v>
       </c>
       <c r="N6">
-        <v>-213044333.0</v>
+        <v>-212673370.0</v>
       </c>
       <c r="O6">
-        <v>-153978743.0</v>
+        <v>-152257208.0</v>
       </c>
       <c r="P6">
-        <v>-31980000.0</v>
+        <v>-31981474.0</v>
       </c>
       <c r="Q6">
-        <v>95890000.0</v>
+        <v>95887208.0</v>
       </c>
       <c r="R6">
         <v>303390000.0</v>
       </c>
       <c r="S6">
         <v>-265420000.0</v>
       </c>
       <c r="T6">
         <v>123600000.0</v>
       </c>
       <c r="U6">
         <v>183980000.0</v>
       </c>
       <c r="V6">
         <v>66040000.0</v>
       </c>
       <c r="W6">
         <v>-10010000.0</v>
       </c>
       <c r="X6">
         <v>181040000.0</v>
       </c>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
@@ -16016,176 +16022,176 @@
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>173</v>
       </c>
       <c r="B9">
         <v>143061388.0</v>
       </c>
       <c r="C9">
-        <v>118935761.0</v>
+        <v>64029184.0</v>
       </c>
       <c r="D9">
-        <v>2394551.0</v>
+        <v>8245254.0</v>
       </c>
       <c r="E9">
         <v>-154763703.0</v>
       </c>
       <c r="F9">
         <v>19347220.0</v>
       </c>
       <c r="G9">
         <v>179664614.0</v>
       </c>
       <c r="H9">
         <v>93694782.0</v>
       </c>
       <c r="I9">
         <v>-45756416.0</v>
       </c>
       <c r="J9">
-        <v>3806997.0</v>
+        <v>-6573824.0</v>
       </c>
       <c r="K9">
-        <v>85357533.0</v>
+        <v>-15210362.0</v>
       </c>
       <c r="L9">
-        <v>3075208.0</v>
+        <v>3072681.0</v>
       </c>
       <c r="M9">
         <v>-8049019.0</v>
       </c>
       <c r="N9">
-        <v>3281785.0</v>
+        <v>-3830988.0</v>
       </c>
       <c r="O9">
-        <v>4574503.0</v>
+        <v>44548735.0</v>
       </c>
       <c r="P9">
-        <v>4690000.0</v>
+        <v>27775468.0</v>
       </c>
       <c r="Q9">
-        <v>3850000.0</v>
+        <v>46330428.0</v>
       </c>
       <c r="R9">
         <v>3210000.0</v>
       </c>
       <c r="S9">
         <v>10720000.0</v>
       </c>
       <c r="T9">
         <v>14200000.0</v>
       </c>
       <c r="U9">
         <v>11080000.0</v>
       </c>
       <c r="V9">
         <v>5510000.0</v>
       </c>
       <c r="W9">
         <v>6450000.0</v>
       </c>
       <c r="X9">
         <v>11530000.0</v>
       </c>
       <c r="Y9">
         <v>8118000.0</v>
       </c>
       <c r="Z9">
         <v>9606000.0</v>
       </c>
       <c r="AA9">
         <v>5853000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>174</v>
       </c>
       <c r="B10">
         <v>664073428.0</v>
       </c>
       <c r="C10">
-        <v>115295843.0</v>
+        <v>115295833.0</v>
       </c>
       <c r="D10">
         <v>9725632.0</v>
       </c>
       <c r="E10">
         <v>-155940028.0</v>
       </c>
       <c r="F10">
         <v>18347930.0</v>
       </c>
       <c r="G10">
         <v>178442901.0</v>
       </c>
       <c r="H10">
         <v>91431019.0</v>
       </c>
       <c r="I10">
         <v>-48788875.0</v>
       </c>
       <c r="J10">
         <v>1743881.0</v>
       </c>
       <c r="K10">
         <v>83257114.0</v>
       </c>
       <c r="L10">
-        <v>2527.0</v>
+        <v>-60284667.0</v>
       </c>
       <c r="M10">
         <v>-27775473.0</v>
       </c>
       <c r="N10">
         <v>-212673370.0</v>
       </c>
       <c r="O10">
         <v>-152257208.0</v>
       </c>
       <c r="P10">
-        <v>-31980000.0</v>
+        <v>-31981474.0</v>
       </c>
       <c r="Q10">
-        <v>95890000.0</v>
+        <v>95887208.0</v>
       </c>
       <c r="R10">
         <v>303390000.0</v>
       </c>
       <c r="S10">
         <v>-265420000.0</v>
       </c>
       <c r="T10">
         <v>123600000.0</v>
       </c>
       <c r="U10">
         <v>183980000.0</v>
       </c>
       <c r="V10">
         <v>66040000.0</v>
       </c>
       <c r="W10">
         <v>-10010000.0</v>
       </c>
       <c r="X10">
         <v>181040000.0</v>
       </c>
       <c r="Y10">
         <v>8118000.0</v>
       </c>
@@ -16431,66 +16437,66 @@
       <c r="D15">
         <v>9725632.0</v>
       </c>
       <c r="E15">
         <v>-155940028.0</v>
       </c>
       <c r="F15">
         <v>18347930.0</v>
       </c>
       <c r="G15">
         <v>178442901.0</v>
       </c>
       <c r="H15">
         <v>91431019.0</v>
       </c>
       <c r="I15">
         <v>-48788875.0</v>
       </c>
       <c r="J15">
         <v>1743881.0</v>
       </c>
       <c r="K15">
         <v>83257114.0</v>
       </c>
       <c r="L15">
-        <v>-56262760.0</v>
+        <v>-60284667.0</v>
       </c>
       <c r="M15">
         <v>-27775473.0</v>
       </c>
       <c r="N15">
         <v>-212673370.0</v>
       </c>
       <c r="O15">
         <v>-152257208.0</v>
       </c>
       <c r="P15">
-        <v>-31980000.0</v>
+        <v>-31981474.0</v>
       </c>
       <c r="Q15">
-        <v>95890000.0</v>
+        <v>95887208.0</v>
       </c>
       <c r="R15">
         <v>303390000.0</v>
       </c>
       <c r="S15">
         <v>-265420000.0</v>
       </c>
       <c r="T15">
         <v>123600000.0</v>
       </c>
       <c r="U15">
         <v>183980000.0</v>
       </c>
       <c r="V15">
         <v>66040000.0</v>
       </c>
       <c r="W15">
         <v>-9970000.0</v>
       </c>
       <c r="X15">
         <v>181040000.0</v>
       </c>
       <c r="Y15">
         <v>4478000.0</v>
       </c>
@@ -16722,93 +16728,93 @@
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20">
         <v>555702.0</v>
       </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>185</v>
       </c>
       <c r="B21">
         <v>671508198.0</v>
       </c>
       <c r="C21">
-        <v>115295843.0</v>
+        <v>115405454.0</v>
       </c>
       <c r="D21">
-        <v>-1080034.0</v>
+        <v>9544385.0</v>
       </c>
       <c r="E21">
         <v>-155940028.0</v>
       </c>
       <c r="F21">
         <v>18347930.0</v>
       </c>
       <c r="G21">
         <v>178442901.0</v>
       </c>
       <c r="H21">
         <v>91431019.0</v>
       </c>
       <c r="I21">
         <v>-48788875.0</v>
       </c>
       <c r="J21">
-        <v>1743881.0</v>
+        <v>1545372.0</v>
       </c>
       <c r="K21">
-        <v>83257114.0</v>
+        <v>86046564.0</v>
       </c>
       <c r="L21">
-        <v>-1713012.0</v>
+        <v>-56262762.0</v>
       </c>
       <c r="M21">
-        <v>-26754960.0</v>
+        <v>-26754956.0</v>
       </c>
       <c r="N21">
-        <v>370963.0</v>
+        <v>-212373305.0</v>
       </c>
       <c r="O21">
-        <v>1721535.0</v>
+        <v>-149485037.0</v>
       </c>
       <c r="P21">
-        <v>2040000.0</v>
+        <v>-32006259.0</v>
       </c>
       <c r="Q21">
-        <v>-190000.0</v>
+        <v>96757632.0</v>
       </c>
       <c r="R21">
         <v>-310000.0</v>
       </c>
       <c r="S21">
         <v>5520000.0</v>
       </c>
       <c r="T21">
         <v>10640000.0</v>
       </c>
       <c r="U21">
         <v>7310000.0</v>
       </c>
       <c r="V21">
         <v>940000.0</v>
       </c>
       <c r="W21">
         <v>2030000.0</v>
       </c>
       <c r="X21">
         <v>8100000.0</v>
       </c>
       <c r="Y21">
         <v>8118000.0</v>
       </c>
@@ -16836,93 +16842,93 @@
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>187</v>
       </c>
       <c r="B23">
         <v>523347831.0</v>
       </c>
       <c r="C23">
-        <v>3639918.0</v>
+        <v>47933760.0</v>
       </c>
       <c r="D23">
         <v>1813086.0</v>
       </c>
       <c r="E23">
         <v>1176325.0</v>
       </c>
       <c r="F23">
         <v>999290.0</v>
       </c>
       <c r="G23">
         <v>1221713.0</v>
       </c>
       <c r="H23">
         <v>2263763.0</v>
       </c>
       <c r="I23">
         <v>3032459.0</v>
       </c>
       <c r="J23">
-        <v>3071953.0</v>
+        <v>7107832.0</v>
       </c>
       <c r="K23">
-        <v>3206059.0</v>
+        <v>100148759.0</v>
       </c>
       <c r="L23">
-        <v>3075208.0</v>
+        <v>60420457.0</v>
       </c>
       <c r="M23">
         <v>19699068.0</v>
       </c>
       <c r="N23">
-        <v>217125155.0</v>
+        <v>209418361.0</v>
       </c>
       <c r="O23">
-        <v>158011711.0</v>
+        <v>194920155.0</v>
       </c>
       <c r="P23">
-        <v>3860000.0</v>
+        <v>60689781.0</v>
       </c>
       <c r="Q23">
-        <v>5150000.0</v>
+        <v>49633624.0</v>
       </c>
       <c r="R23">
         <v>3830000.0</v>
       </c>
       <c r="S23">
         <v>5920000.0</v>
       </c>
       <c r="T23">
         <v>3870000.0</v>
       </c>
       <c r="U23">
         <v>4200000.0</v>
       </c>
       <c r="V23">
         <v>5160000.0</v>
       </c>
       <c r="W23">
         <v>4610000.0</v>
       </c>
       <c r="X23">
         <v>3550000.0</v>
       </c>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
@@ -17177,247 +17183,247 @@
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>194</v>
       </c>
       <c r="B30">
         <v>-528446810.0</v>
       </c>
       <c r="C30">
-        <v>3639918.0</v>
+        <v>-51376270.0</v>
       </c>
       <c r="D30">
-        <v>3474585.0</v>
+        <v>-1299131.0</v>
       </c>
       <c r="E30">
         <v>1176325.0</v>
       </c>
       <c r="F30">
         <v>999290.0</v>
       </c>
       <c r="G30">
         <v>1221713.0</v>
       </c>
       <c r="H30">
         <v>2263763.0</v>
       </c>
       <c r="I30">
         <v>3032459.0</v>
       </c>
       <c r="J30">
-        <v>3071953.0</v>
+        <v>-8119196.0</v>
       </c>
       <c r="K30">
-        <v>3206059.0</v>
+        <v>-101256926.0</v>
       </c>
       <c r="L30">
-        <v>61943180.0</v>
+        <v>59335443.0</v>
       </c>
       <c r="M30">
         <v>18705937.0</v>
       </c>
       <c r="N30">
-        <v>217125155.0</v>
+        <v>208542317.0</v>
       </c>
       <c r="O30">
-        <v>158011711.0</v>
+        <v>194033772.0</v>
       </c>
       <c r="P30">
-        <v>2650000.0</v>
+        <v>59781728.0</v>
       </c>
       <c r="Q30">
-        <v>4040000.0</v>
+        <v>-50427204.0</v>
       </c>
       <c r="R30">
         <v>3510000.0</v>
       </c>
       <c r="S30">
         <v>5200000.0</v>
       </c>
       <c r="T30">
         <v>3570000.0</v>
       </c>
       <c r="U30">
         <v>3760000.0</v>
       </c>
       <c r="V30">
         <v>4570000.0</v>
       </c>
       <c r="W30">
         <v>4420000.0</v>
       </c>
       <c r="X30">
         <v>3430000.0</v>
       </c>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>195</v>
       </c>
       <c r="B31">
         <v>-7434770.0</v>
       </c>
       <c r="C31">
-        <v>116935041.0</v>
+        <v>-109621.0</v>
       </c>
       <c r="D31">
-        <v>10805666.0</v>
+        <v>181247.0</v>
       </c>
       <c r="E31">
         <v>-154535173.0</v>
       </c>
       <c r="F31">
         <v>20035050.0</v>
       </c>
       <c r="G31">
         <v>1040521.0</v>
       </c>
       <c r="H31">
         <v>-1143891.0</v>
       </c>
       <c r="I31">
         <v>-47380166.0</v>
       </c>
       <c r="J31">
-        <v>4416811.0</v>
+        <v>198509.0</v>
       </c>
       <c r="K31">
-        <v>-2791977.0</v>
+        <v>-2789450.0</v>
       </c>
       <c r="L31">
-        <v>-58571655.0</v>
+        <v>-4021905.0</v>
       </c>
       <c r="M31">
         <v>-1020517.0</v>
       </c>
       <c r="N31">
-        <v>-213044333.0</v>
+        <v>-300065.0</v>
       </c>
       <c r="O31">
         <v>-2772171.0</v>
       </c>
       <c r="P31">
-        <v>-34021474.0</v>
+        <v>24785.0</v>
       </c>
       <c r="Q31">
-        <v>96080000.0</v>
+        <v>-870424.0</v>
       </c>
       <c r="R31">
         <v>303700000.0</v>
       </c>
       <c r="S31">
         <v>-270940000.0</v>
       </c>
       <c r="T31">
         <v>112960000.0</v>
       </c>
       <c r="U31">
         <v>176670000.0</v>
       </c>
       <c r="V31">
         <v>65100000.0</v>
       </c>
       <c r="W31">
         <v>-12040000.0</v>
       </c>
       <c r="X31">
         <v>172940000.0</v>
       </c>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>196</v>
       </c>
       <c r="B32">
         <v>148160367.0</v>
       </c>
       <c r="C32">
-        <v>118935761.0</v>
+        <v>67471694.0</v>
       </c>
       <c r="D32">
         <v>11357471.0</v>
       </c>
       <c r="E32">
         <v>-154763703.0</v>
       </c>
       <c r="F32">
         <v>19347220.0</v>
       </c>
       <c r="G32">
         <v>179664614.0</v>
       </c>
       <c r="H32">
         <v>93694782.0</v>
       </c>
       <c r="I32">
         <v>-45756416.0</v>
       </c>
       <c r="J32">
-        <v>4815834.0</v>
+        <v>-5562460.0</v>
       </c>
       <c r="K32">
-        <v>86463173.0</v>
+        <v>-14102195.0</v>
       </c>
       <c r="L32">
         <v>4157695.0</v>
       </c>
       <c r="M32">
         <v>-7055888.0</v>
       </c>
       <c r="N32">
-        <v>4451785.0</v>
+        <v>-2954944.0</v>
       </c>
       <c r="O32">
-        <v>5754503.0</v>
+        <v>45435118.0</v>
       </c>
       <c r="P32">
-        <v>5900000.0</v>
+        <v>28683521.0</v>
       </c>
       <c r="Q32">
-        <v>4960000.0</v>
+        <v>47124008.0</v>
       </c>
       <c r="R32">
         <v>3530000.0</v>
       </c>
       <c r="S32">
         <v>11440000.0</v>
       </c>
       <c r="T32">
         <v>14500000.0</v>
       </c>
       <c r="U32">
         <v>11520000.0</v>
       </c>
       <c r="V32">
         <v>6100000.0</v>
       </c>
       <c r="W32">
         <v>6640000.0</v>
       </c>
       <c r="X32">
         <v>11650000.0</v>
       </c>
       <c r="Y32">
         <v>10922000.0</v>
       </c>
@@ -17766,51 +17772,53 @@
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>26</v>
       </c>
       <c r="CY1" t="s">
         <v>163</v>
       </c>
       <c r="CZ1" t="s">
         <v>164</v>
       </c>
       <c r="DA1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="2" spans="1:105">
       <c r="A2" t="s">
         <v>166</v>
       </c>
       <c r="B2">
         <v>3042160.0</v>
       </c>
       <c r="C2"/>
-      <c r="D2"/>
+      <c r="D2">
+        <v>2056819.0</v>
+      </c>
       <c r="E2"/>
       <c r="F2">
         <v>1767529.0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>1674981.0</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>1515593.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
         <v>1596624.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>1600531.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>2005087.0</v>
       </c>
       <c r="Q2"/>
@@ -17821,81 +17829,81 @@
       <c r="T2">
         <v>2029939.0</v>
       </c>
       <c r="U2"/>
       <c r="V2">
         <v>1985415.0</v>
       </c>
       <c r="W2"/>
       <c r="X2">
         <v>1392977.0</v>
       </c>
       <c r="Y2">
         <v>47350.0</v>
       </c>
       <c r="Z2">
         <v>1435602.0</v>
       </c>
       <c r="AA2">
         <v>829790.0</v>
       </c>
       <c r="AB2">
         <v>1686112.0</v>
       </c>
       <c r="AC2"/>
       <c r="AD2">
-        <v>478360.0</v>
+        <v>373509.0</v>
       </c>
       <c r="AE2">
         <v>774000.0</v>
       </c>
       <c r="AF2">
-        <v>633530.0</v>
+        <v>486369.0</v>
       </c>
       <c r="AG2">
         <v>633530.0</v>
       </c>
       <c r="AH2">
-        <v>542140.0</v>
+        <v>436761.0</v>
       </c>
       <c r="AI2">
         <v>717000.0</v>
       </c>
       <c r="AJ2">
-        <v>804000.0</v>
+        <v>572076.0</v>
       </c>
       <c r="AK2">
         <v>816000.0</v>
       </c>
       <c r="AL2">
-        <v>745000.0</v>
+        <v>548213.0</v>
       </c>
       <c r="AM2">
         <v>818000.0</v>
       </c>
       <c r="AN2">
-        <v>757000.0</v>
+        <v>557427.0</v>
       </c>
       <c r="AO2">
         <v>890000.0</v>
       </c>
       <c r="AP2">
         <v>766000.0</v>
       </c>
       <c r="AQ2">
         <v>846000.0</v>
       </c>
       <c r="AR2">
         <v>825000.0</v>
       </c>
       <c r="AS2">
         <v>939000.0</v>
       </c>
       <c r="AT2">
         <v>820000.0</v>
       </c>
       <c r="AU2">
         <v>493000.0</v>
       </c>
       <c r="AV2">
         <v>927000.0</v>
       </c>
@@ -18150,69 +18158,69 @@
       <c r="Z3">
         <v>59242320.0</v>
       </c>
       <c r="AA3">
         <v>494649.0</v>
       </c>
       <c r="AB3">
         <v>137932.0</v>
       </c>
       <c r="AC3">
         <v>137932.0</v>
       </c>
       <c r="AD3">
         <v>413764.0</v>
       </c>
       <c r="AE3">
         <v>428350.0</v>
       </c>
       <c r="AF3">
         <v>-51024.0</v>
       </c>
       <c r="AG3">
         <v>617619.0</v>
       </c>
       <c r="AH3">
-        <v>632.0</v>
+        <v>1263.0</v>
       </c>
       <c r="AI3">
         <v>631.0</v>
       </c>
       <c r="AJ3">
-        <v>632.0</v>
+        <v>1264.0</v>
       </c>
       <c r="AK3">
         <v>632.0</v>
       </c>
       <c r="AL3">
-        <v>632.0</v>
+        <v>1263.0</v>
       </c>
       <c r="AM3">
         <v>631.0</v>
       </c>
       <c r="AN3">
-        <v>632.0</v>
+        <v>1264.0</v>
       </c>
       <c r="AO3">
         <v>632.0</v>
       </c>
       <c r="AP3">
         <v>632.0</v>
       </c>
       <c r="AQ3">
         <v>631.0</v>
       </c>
       <c r="AR3">
         <v>632.0</v>
       </c>
       <c r="AS3">
         <v>632.0</v>
       </c>
       <c r="AT3">
         <v>396438.0</v>
       </c>
       <c r="AU3">
         <v>-7627.0</v>
       </c>
       <c r="AV3">
         <v>94298.0</v>
       </c>
@@ -18686,69 +18694,69 @@
       <c r="Z5">
         <v>13177.0</v>
       </c>
       <c r="AA5">
         <v>83278190.0</v>
       </c>
       <c r="AB5">
         <v>33319421.0</v>
       </c>
       <c r="AC5">
         <v>16094349.0</v>
       </c>
       <c r="AD5">
         <v>-842120.0</v>
       </c>
       <c r="AE5">
         <v>-39106270.0</v>
       </c>
       <c r="AF5">
         <v>-566590.0</v>
       </c>
       <c r="AG5">
         <v>-15772417.0</v>
       </c>
       <c r="AH5">
-        <v>-424865.0</v>
+        <v>-15439869.0</v>
       </c>
       <c r="AI5">
         <v>-544837.0</v>
       </c>
       <c r="AJ5">
-        <v>16985878.0</v>
+        <v>16985246.0</v>
       </c>
       <c r="AK5">
         <v>-628903.0</v>
       </c>
       <c r="AL5">
-        <v>-368092.0</v>
+        <v>-15895058.0</v>
       </c>
       <c r="AM5">
         <v>-648046.0</v>
       </c>
       <c r="AN5">
-        <v>101942254.0</v>
+        <v>101941622.0</v>
       </c>
       <c r="AO5">
         <v>-656731.0</v>
       </c>
       <c r="AP5">
         <v>-496902.0</v>
       </c>
       <c r="AQ5">
         <v>-509677.0</v>
       </c>
       <c r="AR5">
         <v>-151508.0</v>
       </c>
       <c r="AS5">
         <v>-554925.0</v>
       </c>
       <c r="AT5">
         <v>-86383150.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>-24826866.0</v>
       </c>
@@ -18907,147 +18915,151 @@
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:105">
       <c r="A6" t="s">
         <v>170</v>
       </c>
       <c r="B6">
-        <v>444291856.0</v>
+        <v>441112734.0</v>
       </c>
       <c r="C6"/>
-      <c r="D6"/>
+      <c r="D6">
+        <v>222960694.0</v>
+      </c>
       <c r="E6"/>
-      <c r="F6"/>
+      <c r="F6">
+        <v>40861138.0</v>
+      </c>
       <c r="G6"/>
       <c r="H6">
-        <v>76637097.0</v>
+        <v>74434695.0</v>
       </c>
       <c r="I6"/>
       <c r="J6">
-        <v>-11600124.0</v>
+        <v>-11821883.0</v>
       </c>
       <c r="K6">
         <v>-7837358.0</v>
       </c>
       <c r="L6">
-        <v>21801790.0</v>
+        <v>21547515.0</v>
       </c>
       <c r="M6">
         <v>-975500.0</v>
       </c>
       <c r="N6">
-        <v>-77171627.0</v>
+        <v>-77222315.0</v>
       </c>
       <c r="O6">
         <v>-84914913.0</v>
       </c>
       <c r="P6">
-        <v>-78377777.0</v>
+        <v>-78717713.0</v>
       </c>
       <c r="Q6">
         <v>9608946.0</v>
       </c>
       <c r="R6">
-        <v>-64011030.0</v>
+        <v>-64053627.0</v>
       </c>
       <c r="S6">
         <v>-81318981.0</v>
       </c>
       <c r="T6">
-        <v>82570867.0</v>
+        <v>82401557.0</v>
       </c>
       <c r="U6">
         <v>-30839977.0</v>
       </c>
       <c r="V6">
-        <v>98850210.0</v>
+        <v>100000861.0</v>
       </c>
       <c r="W6">
         <v>159417875.0</v>
       </c>
       <c r="X6">
-        <v>78891919.0</v>
+        <v>78442040.0</v>
       </c>
       <c r="Y6">
         <v>-8236784.0</v>
       </c>
       <c r="Z6">
-        <v>59255497.0</v>
+        <v>59242320.0</v>
       </c>
       <c r="AA6">
         <v>83772839.0</v>
       </c>
       <c r="AB6">
-        <v>33457353.0</v>
+        <v>32188699.0</v>
       </c>
       <c r="AC6">
         <v>16232281.0</v>
       </c>
       <c r="AD6">
-        <v>-76352930.0</v>
+        <v>-38597523.0</v>
       </c>
       <c r="AE6">
         <v>-38677920.0</v>
       </c>
       <c r="AF6">
-        <v>-19816110.0</v>
+        <v>-10191352.0</v>
       </c>
       <c r="AG6">
         <v>-15154798.0</v>
       </c>
       <c r="AH6">
-        <v>-424233.0</v>
+        <v>-15438606.0</v>
       </c>
       <c r="AI6">
         <v>-544206.0</v>
       </c>
       <c r="AJ6">
         <v>16986510.0</v>
       </c>
       <c r="AK6">
         <v>-628271.0</v>
       </c>
       <c r="AL6">
-        <v>-367460.0</v>
+        <v>-15893795.0</v>
       </c>
       <c r="AM6">
         <v>-647415.0</v>
       </c>
       <c r="AN6">
         <v>101942886.0</v>
       </c>
       <c r="AO6">
         <v>-656099.0</v>
       </c>
       <c r="AP6">
         <v>-496270.0</v>
       </c>
       <c r="AQ6">
         <v>-509046.0</v>
       </c>
       <c r="AR6">
         <v>-150876.0</v>
       </c>
       <c r="AS6">
         <v>-554293.0</v>
       </c>
       <c r="AT6">
         <v>-85986712.0</v>
       </c>
@@ -19706,69 +19718,69 @@
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:105">
       <c r="A9" t="s">
         <v>173</v>
       </c>
       <c r="B9">
         <v>130909875.0</v>
       </c>
       <c r="C9">
         <v>525632.0</v>
       </c>
       <c r="D9">
-        <v>841119.0</v>
+        <v>12151513.0</v>
       </c>
       <c r="E9">
         <v>1976754.0</v>
       </c>
       <c r="F9">
-        <v>638710.0</v>
+        <v>65665845.0</v>
       </c>
       <c r="G9">
         <v>467084.0</v>
       </c>
       <c r="H9">
-        <v>117270562.0</v>
+        <v>-1636661.0</v>
       </c>
       <c r="I9">
         <v>559405.0</v>
       </c>
       <c r="J9">
-        <v>492232.0</v>
+        <v>5144407.0</v>
       </c>
       <c r="K9">
         <v>-7600012.0</v>
       </c>
       <c r="L9">
         <v>3100847.0</v>
       </c>
       <c r="M9">
         <v>507192.0</v>
       </c>
       <c r="N9">
         <v>4782588.0</v>
       </c>
       <c r="O9">
         <v>395514.0</v>
       </c>
       <c r="P9">
         <v>21117818.0</v>
       </c>
       <c r="Q9">
         <v>339333.0</v>
       </c>
       <c r="R9">
         <v>9437687.0</v>
       </c>
@@ -19784,57 +19796,57 @@
       <c r="V9">
         <v>24325422.0</v>
       </c>
       <c r="W9">
         <v>245534.0</v>
       </c>
       <c r="X9">
         <v>8972126.0</v>
       </c>
       <c r="Y9">
         <v>157057.0</v>
       </c>
       <c r="Z9">
         <v>13858146.0</v>
       </c>
       <c r="AA9">
         <v>385335.0</v>
       </c>
       <c r="AB9">
         <v>-12923913.0</v>
       </c>
       <c r="AC9">
         <v>859366.0</v>
       </c>
       <c r="AD9">
-        <v>-214168.0</v>
+        <v>-3074420.0</v>
       </c>
       <c r="AE9">
         <v>345829.0</v>
       </c>
       <c r="AF9">
-        <v>212795.0</v>
+        <v>-5213269.0</v>
       </c>
       <c r="AG9">
         <v>167404.0</v>
       </c>
       <c r="AH9">
         <v>-234342.0</v>
       </c>
       <c r="AI9">
         <v>173777.0</v>
       </c>
       <c r="AJ9">
         <v>733658.0</v>
       </c>
       <c r="AK9">
         <v>187573.0</v>
       </c>
       <c r="AL9">
         <v>371499.0</v>
       </c>
       <c r="AM9">
         <v>169764.0</v>
       </c>
       <c r="AN9">
         <v>428997.0</v>
       </c>
@@ -20017,63 +20029,63 @@
       </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
         <v>0.0</v>
       </c>
       <c r="CX9">
         <v>5853000.0</v>
       </c>
       <c r="CY9">
         <v>0.0</v>
       </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:105">
       <c r="A10" t="s">
         <v>174</v>
       </c>
       <c r="B10">
-        <v>312663648.0</v>
+        <v>441112734.0</v>
       </c>
       <c r="C10">
         <v>128449086.0</v>
       </c>
       <c r="D10">
-        <v>141250716.0</v>
+        <v>222960694.0</v>
       </c>
       <c r="E10">
         <v>81709978.0</v>
       </c>
       <c r="F10">
-        <v>24118233.0</v>
+        <v>40861138.0</v>
       </c>
       <c r="G10">
         <v>16742905.0</v>
       </c>
       <c r="H10">
         <v>74434695.0</v>
       </c>
       <c r="I10">
         <v>-23769093.0</v>
       </c>
       <c r="J10">
         <v>-11821883.0</v>
       </c>
       <c r="K10">
         <v>-7837358.0</v>
       </c>
       <c r="L10">
         <v>21547515.0</v>
       </c>
       <c r="M10">
         <v>-1387968.0</v>
       </c>
       <c r="N10">
         <v>-77222315.0</v>
       </c>
@@ -20089,93 +20101,93 @@
       <c r="R10">
         <v>-64053627.0</v>
       </c>
       <c r="S10">
         <v>-82136442.0</v>
       </c>
       <c r="T10">
         <v>82401557.0</v>
       </c>
       <c r="U10">
         <v>-31480917.0</v>
       </c>
       <c r="V10">
         <v>100000861.0</v>
       </c>
       <c r="W10">
         <v>158461873.0</v>
       </c>
       <c r="X10">
         <v>78442040.0</v>
       </c>
       <c r="Y10">
         <v>-8930898.0</v>
       </c>
       <c r="Z10">
-        <v>3.07</v>
+        <v>59242320.0</v>
       </c>
       <c r="AA10">
         <v>83278190.0</v>
       </c>
       <c r="AB10">
         <v>32188699.0</v>
       </c>
       <c r="AC10">
         <v>16094349.0</v>
       </c>
       <c r="AD10">
-        <v>508746.0</v>
+        <v>-38597523.0</v>
       </c>
       <c r="AE10">
         <v>-39106270.0</v>
       </c>
       <c r="AF10">
-        <v>5581065.0</v>
+        <v>-10191352.0</v>
       </c>
       <c r="AG10">
         <v>-15772417.0</v>
       </c>
       <c r="AH10">
-        <v>-29838062.0</v>
+        <v>-15555919.0</v>
       </c>
       <c r="AI10">
         <v>14282143.0</v>
       </c>
       <c r="AJ10">
-        <v>-4326552.0</v>
+        <v>17299800.0</v>
       </c>
       <c r="AK10">
         <v>21626352.0</v>
       </c>
       <c r="AL10">
-        <v>-52771063.0</v>
+        <v>-16651117.0</v>
       </c>
       <c r="AM10">
         <v>36119946.0</v>
       </c>
       <c r="AN10">
-        <v>39310236.0</v>
+        <v>99908231.0</v>
       </c>
       <c r="AO10">
         <v>60597995.0</v>
       </c>
       <c r="AP10">
         <v>-10416318.0</v>
       </c>
       <c r="AQ10">
         <v>-56059630.0</v>
       </c>
       <c r="AR10">
         <v>-19750326.0</v>
       </c>
       <c r="AS10">
         <v>25941607.0</v>
       </c>
       <c r="AT10">
         <v>-86383150.0</v>
       </c>
       <c r="AU10">
         <v>42057871.0</v>
       </c>
       <c r="AV10">
         <v>-24826866.0</v>
       </c>
@@ -21302,63 +21314,63 @@
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:105">
       <c r="A15" t="s">
         <v>179</v>
       </c>
       <c r="B15">
         <v>441112734.0</v>
       </c>
       <c r="C15">
         <v>128449086.0</v>
       </c>
       <c r="D15">
-        <v>141250716.0</v>
+        <v>222960694.0</v>
       </c>
       <c r="E15">
         <v>81709978.0</v>
       </c>
       <c r="F15">
-        <v>24118233.0</v>
+        <v>40861138.0</v>
       </c>
       <c r="G15">
         <v>16742905.0</v>
       </c>
       <c r="H15">
-        <v>98203788.0</v>
+        <v>74434695.0</v>
       </c>
       <c r="I15">
         <v>-23769093.0</v>
       </c>
       <c r="J15">
         <v>-11821883.0</v>
       </c>
       <c r="K15">
         <v>-7837358.0</v>
       </c>
       <c r="L15">
         <v>21547515.0</v>
       </c>
       <c r="M15">
         <v>-1387968.0</v>
       </c>
       <c r="N15">
         <v>-77222315.0</v>
       </c>
       <c r="O15">
         <v>-85361994.0</v>
       </c>
       <c r="P15">
         <v>-78717713.0</v>
       </c>
@@ -21368,93 +21380,93 @@
       <c r="R15">
         <v>-64053627.0</v>
       </c>
       <c r="S15">
         <v>-82136442.0</v>
       </c>
       <c r="T15">
         <v>82401557.0</v>
       </c>
       <c r="U15">
         <v>-31480917.0</v>
       </c>
       <c r="V15">
         <v>100000861.0</v>
       </c>
       <c r="W15">
         <v>158461873.0</v>
       </c>
       <c r="X15">
         <v>78442040.0</v>
       </c>
       <c r="Y15">
         <v>-8930898.0</v>
       </c>
       <c r="Z15">
-        <v>19289905.0</v>
+        <v>59242320.0</v>
       </c>
       <c r="AA15">
         <v>83278190.0</v>
       </c>
       <c r="AB15">
         <v>32188699.0</v>
       </c>
       <c r="AC15">
         <v>16094349.0</v>
       </c>
       <c r="AD15">
-        <v>508746.0</v>
+        <v>-38597523.0</v>
       </c>
       <c r="AE15">
         <v>-39106270.0</v>
       </c>
       <c r="AF15">
-        <v>5581065.0</v>
+        <v>-10191352.0</v>
       </c>
       <c r="AG15">
         <v>-15772417.0</v>
       </c>
       <c r="AH15">
-        <v>-29838062.0</v>
+        <v>-15555919.0</v>
       </c>
       <c r="AI15">
         <v>14282143.0</v>
       </c>
       <c r="AJ15">
-        <v>-4326552.0</v>
+        <v>17299800.0</v>
       </c>
       <c r="AK15">
         <v>21626352.0</v>
       </c>
       <c r="AL15">
-        <v>-52771063.0</v>
+        <v>-16651117.0</v>
       </c>
       <c r="AM15">
         <v>36119946.0</v>
       </c>
       <c r="AN15">
-        <v>39310236.0</v>
+        <v>99908231.0</v>
       </c>
       <c r="AO15">
         <v>60597995.0</v>
       </c>
       <c r="AP15">
         <v>-10416318.0</v>
       </c>
       <c r="AQ15">
         <v>-56059630.0</v>
       </c>
       <c r="AR15">
         <v>-19750326.0</v>
       </c>
       <c r="AS15">
         <v>25941607.0</v>
       </c>
       <c r="AT15">
         <v>-86383150.0</v>
       </c>
       <c r="AU15">
         <v>42057871.0</v>
       </c>
       <c r="AV15">
         <v>-24826866.0</v>
       </c>
@@ -22662,165 +22674,165 @@
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:105">
       <c r="A21" t="s">
         <v>185</v>
       </c>
       <c r="B21">
-        <v>678048102.0</v>
+        <v>444291856.0</v>
       </c>
       <c r="C21">
         <v>-2956039.0</v>
       </c>
       <c r="D21">
-        <v>-4502628.0</v>
+        <v>227216342.0</v>
       </c>
       <c r="E21">
         <v>918763.0</v>
       </c>
       <c r="F21">
-        <v>-379098.0</v>
+        <v>40948668.0</v>
       </c>
       <c r="G21">
         <v>-813320.0</v>
       </c>
       <c r="H21">
         <v>74456786.0</v>
       </c>
       <c r="I21">
         <v>-827277.0</v>
       </c>
       <c r="J21">
         <v>-11950400.0</v>
       </c>
       <c r="K21">
         <v>-10285.0</v>
       </c>
       <c r="L21">
-        <v>21494780.0</v>
+        <v>21494785.0</v>
       </c>
       <c r="M21">
         <v>-412468.0</v>
       </c>
       <c r="N21">
-        <v>-77177900.0</v>
+        <v>-77177893.0</v>
       </c>
       <c r="O21">
         <v>-447081.0</v>
       </c>
       <c r="P21">
-        <v>-78614180.0</v>
+        <v>-78614186.0</v>
       </c>
       <c r="Q21">
         <v>-715099.0</v>
       </c>
       <c r="R21">
-        <v>-64011030.0</v>
+        <v>-64011036.0</v>
       </c>
       <c r="S21">
         <v>-817461.0</v>
       </c>
       <c r="T21">
         <v>82550700.0</v>
       </c>
       <c r="U21">
         <v>-640940.0</v>
       </c>
       <c r="V21">
-        <v>98850210.0</v>
+        <v>98850202.0</v>
       </c>
       <c r="W21">
         <v>-956002.0</v>
       </c>
       <c r="X21">
-        <v>78552180.0</v>
+        <v>78552183.0</v>
       </c>
       <c r="Y21">
         <v>-694114.0</v>
       </c>
       <c r="Z21">
-        <v>59242320.0</v>
+        <v>59255497.0</v>
       </c>
       <c r="AA21">
         <v>-494649.0</v>
       </c>
       <c r="AB21">
-        <v>33319420.0</v>
+        <v>33319421.0</v>
       </c>
       <c r="AC21">
         <v>-137932.0</v>
       </c>
       <c r="AD21">
-        <v>-413764.0</v>
+        <v>-38760748.0</v>
       </c>
       <c r="AE21">
         <v>-428350.0</v>
       </c>
       <c r="AF21">
-        <v>51024.0</v>
+        <v>-10230320.0</v>
       </c>
       <c r="AG21">
         <v>-617619.0</v>
       </c>
       <c r="AH21">
-        <v>-424865.0</v>
+        <v>-15439869.0</v>
       </c>
       <c r="AI21">
         <v>-544837.0</v>
       </c>
       <c r="AJ21">
-        <v>-70542.0</v>
+        <v>16985246.0</v>
       </c>
       <c r="AK21">
         <v>-628903.0</v>
       </c>
       <c r="AL21">
-        <v>-368092.0</v>
+        <v>-15895058.0</v>
       </c>
       <c r="AM21">
         <v>-648046.0</v>
       </c>
       <c r="AN21">
-        <v>-329383.0</v>
+        <v>101941622.0</v>
       </c>
       <c r="AO21">
         <v>-656731.0</v>
       </c>
       <c r="AP21">
         <v>-496902.0</v>
       </c>
       <c r="AQ21">
         <v>-509677.0</v>
       </c>
       <c r="AR21">
         <v>-151508.0</v>
       </c>
       <c r="AS21">
         <v>-554925.0</v>
       </c>
       <c r="AT21">
         <v>-396438.0</v>
       </c>
       <c r="AU21">
         <v>7627.0</v>
       </c>
       <c r="AV21">
         <v>-94298.0</v>
       </c>
@@ -23246,57 +23258,57 @@
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:105">
       <c r="A23" t="s">
         <v>187</v>
       </c>
       <c r="B23">
         <v>310339821.0</v>
       </c>
       <c r="C23">
         <v>3481671.0</v>
       </c>
       <c r="D23">
-        <v>5343747.0</v>
+        <v>213008010.0</v>
       </c>
       <c r="E23">
         <v>1057991.0</v>
       </c>
       <c r="F23">
-        <v>1017808.0</v>
+        <v>26484706.0</v>
       </c>
       <c r="G23">
         <v>1280404.0</v>
       </c>
       <c r="H23">
         <v>74418466.0</v>
       </c>
       <c r="I23">
         <v>1386682.0</v>
       </c>
       <c r="J23">
         <v>18610400.0</v>
       </c>
       <c r="K23">
         <v>840041.0</v>
       </c>
       <c r="L23">
         <v>16797314.0</v>
       </c>
       <c r="M23">
         <v>1895160.0</v>
       </c>
       <c r="N23">
         <v>83561012.0</v>
       </c>
@@ -23312,93 +23324,93 @@
       <c r="R23">
         <v>75428545.0</v>
       </c>
       <c r="S23">
         <v>82402553.0</v>
       </c>
       <c r="T23">
         <v>64862145.0</v>
       </c>
       <c r="U23">
         <v>31997511.0</v>
       </c>
       <c r="V23">
         <v>72539365.0</v>
       </c>
       <c r="W23">
         <v>158216339.0</v>
       </c>
       <c r="X23">
         <v>68187080.0</v>
       </c>
       <c r="Y23">
         <v>9087955.0</v>
       </c>
       <c r="Z23">
-        <v>59255500.0</v>
+        <v>43961749.0</v>
       </c>
       <c r="AA23">
         <v>82892855.0</v>
       </c>
       <c r="AB23">
         <v>44557222.0</v>
       </c>
       <c r="AC23">
         <v>15234983.0</v>
       </c>
       <c r="AD23">
-        <v>244554.0</v>
+        <v>36059837.0</v>
       </c>
       <c r="AE23">
         <v>39452099.0</v>
       </c>
       <c r="AF23">
-        <v>4734739.0</v>
+        <v>5503420.0</v>
       </c>
       <c r="AG23">
         <v>15939821.0</v>
       </c>
       <c r="AH23">
-        <v>30145860.0</v>
+        <v>8692754.0</v>
       </c>
       <c r="AI23">
         <v>14108366.0</v>
       </c>
       <c r="AJ23">
-        <v>5060210.0</v>
+        <v>15800591.0</v>
       </c>
       <c r="AK23">
         <v>21438779.0</v>
       </c>
       <c r="AL23">
-        <v>53142562.0</v>
+        <v>11297648.0</v>
       </c>
       <c r="AM23">
         <v>35950182.0</v>
       </c>
       <c r="AN23">
-        <v>38881239.0</v>
+        <v>111446407.0</v>
       </c>
       <c r="AO23">
         <v>60364447.0</v>
       </c>
       <c r="AP23">
         <v>10679281.0</v>
       </c>
       <c r="AQ23">
         <v>56396152.0</v>
       </c>
       <c r="AR23">
         <v>20425430.0</v>
       </c>
       <c r="AS23">
         <v>25557683.0</v>
       </c>
       <c r="AT23">
         <v>86798958.0</v>
       </c>
       <c r="AU23">
         <v>41557218.0</v>
       </c>
       <c r="AV23">
         <v>25659656.0</v>
       </c>
@@ -24747,135 +24759,135 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
     </row>
     <row r="30" spans="1:105">
       <c r="A30" t="s">
         <v>194</v>
       </c>
       <c r="B30">
         <v>-313381981.0</v>
       </c>
       <c r="C30">
         <v>3481671.0</v>
       </c>
       <c r="D30">
-        <v>5343747.0</v>
+        <v>-215064829.0</v>
       </c>
       <c r="E30">
         <v>1057991.0</v>
       </c>
       <c r="F30">
-        <v>1017808.0</v>
+        <v>24717177.0</v>
       </c>
       <c r="G30">
         <v>1280404.0</v>
       </c>
       <c r="H30">
-        <v>-44976.0</v>
+        <v>-76093447.0</v>
       </c>
       <c r="I30">
         <v>1386682.0</v>
       </c>
       <c r="J30">
-        <v>842508.0</v>
+        <v>17094807.0</v>
       </c>
       <c r="K30">
         <v>237346.0</v>
       </c>
       <c r="L30">
-        <v>22370112.0</v>
+        <v>-18393938.0</v>
       </c>
       <c r="M30">
         <v>1895160.0</v>
       </c>
       <c r="N30">
-        <v>7210713.0</v>
+        <v>81960481.0</v>
       </c>
       <c r="O30">
         <v>85757508.0</v>
       </c>
       <c r="P30">
-        <v>88497785.0</v>
+        <v>99732004.0</v>
       </c>
       <c r="Q30">
         <v>8554514.0</v>
       </c>
       <c r="R30">
-        <v>17273115.0</v>
+        <v>73448723.0</v>
       </c>
       <c r="S30">
         <v>82402553.0</v>
       </c>
       <c r="T30">
-        <v>112800909.0</v>
+        <v>-66892084.0</v>
       </c>
       <c r="U30">
         <v>31997511.0</v>
       </c>
       <c r="V30">
-        <v>58888453.0</v>
+        <v>-74524780.0</v>
       </c>
       <c r="W30">
         <v>158216339.0</v>
       </c>
       <c r="X30">
-        <v>86870639.0</v>
+        <v>-69580057.0</v>
       </c>
       <c r="Y30">
         <v>9087955.0</v>
       </c>
       <c r="Z30">
-        <v>24302927.0</v>
+        <v>-45397351.0</v>
       </c>
       <c r="AA30">
         <v>82892855.0</v>
       </c>
       <c r="AB30">
-        <v>-46243337.0</v>
+        <v>-46243334.0</v>
       </c>
       <c r="AC30">
         <v>15234983.0</v>
       </c>
       <c r="AD30">
-        <v>244554.0</v>
+        <v>35686328.0</v>
       </c>
       <c r="AE30">
         <v>39452099.0</v>
       </c>
       <c r="AF30">
-        <v>4734739.0</v>
+        <v>5017051.0</v>
       </c>
       <c r="AG30">
         <v>15939821.0</v>
       </c>
       <c r="AH30">
         <v>30145860.0</v>
       </c>
       <c r="AI30">
         <v>14108366.0</v>
       </c>
       <c r="AJ30">
         <v>5060210.0</v>
       </c>
       <c r="AK30">
         <v>21438779.0</v>
       </c>
       <c r="AL30">
         <v>53142562.0</v>
       </c>
       <c r="AM30">
         <v>35950182.0</v>
       </c>
       <c r="AN30">
         <v>38881239.0</v>
       </c>
@@ -25058,63 +25070,63 @@
       </c>
       <c r="CV30">
         <v>0.0</v>
       </c>
       <c r="CW30">
         <v>0.0</v>
       </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:105">
       <c r="A31" t="s">
         <v>195</v>
       </c>
       <c r="B31">
-        <v>-365384454.0</v>
+        <v>-3179122.0</v>
       </c>
       <c r="C31">
         <v>131405125.0</v>
       </c>
       <c r="D31">
-        <v>145753344.0</v>
+        <v>-4255648.0</v>
       </c>
       <c r="E31">
         <v>80791215.0</v>
       </c>
       <c r="F31">
-        <v>24497331.0</v>
+        <v>-87530.0</v>
       </c>
       <c r="G31">
         <v>17556225.0</v>
       </c>
       <c r="H31">
         <v>-22091.0</v>
       </c>
       <c r="I31">
         <v>-22941816.0</v>
       </c>
       <c r="J31">
         <v>128517.0</v>
       </c>
       <c r="K31">
         <v>-7827073.0</v>
       </c>
       <c r="L31">
         <v>52730.0</v>
       </c>
       <c r="M31">
         <v>-975500.0</v>
       </c>
       <c r="N31">
         <v>-44422.0</v>
       </c>
@@ -25130,93 +25142,93 @@
       <c r="R31">
         <v>-42591.0</v>
       </c>
       <c r="S31">
         <v>-81318981.0</v>
       </c>
       <c r="T31">
         <v>-149143.0</v>
       </c>
       <c r="U31">
         <v>-30839977.0</v>
       </c>
       <c r="V31">
         <v>1150659.0</v>
       </c>
       <c r="W31">
         <v>159417875.0</v>
       </c>
       <c r="X31">
         <v>-110143.0</v>
       </c>
       <c r="Y31">
         <v>-8236784.0</v>
       </c>
       <c r="Z31">
-        <v>60176725.0</v>
+        <v>-13177.0</v>
       </c>
       <c r="AA31">
         <v>83772839.0</v>
       </c>
       <c r="AB31">
         <v>-1130722.0</v>
       </c>
       <c r="AC31">
         <v>16232281.0</v>
       </c>
       <c r="AD31">
-        <v>922510.0</v>
+        <v>163225.0</v>
       </c>
       <c r="AE31">
         <v>-38677920.0</v>
       </c>
       <c r="AF31">
-        <v>5530041.0</v>
+        <v>38968.0</v>
       </c>
       <c r="AG31">
         <v>-15154798.0</v>
       </c>
       <c r="AH31">
-        <v>-29188583.0</v>
+        <v>-116050.0</v>
       </c>
       <c r="AI31">
         <v>15607413.0</v>
       </c>
       <c r="AJ31">
-        <v>-4256642.0</v>
+        <v>314554.0</v>
       </c>
       <c r="AK31">
         <v>22254623.0</v>
       </c>
       <c r="AL31">
-        <v>-52403603.0</v>
+        <v>-756059.0</v>
       </c>
       <c r="AM31">
         <v>36767361.0</v>
       </c>
       <c r="AN31">
-        <v>39638987.0</v>
+        <v>-2033391.0</v>
       </c>
       <c r="AO31">
         <v>61254094.0</v>
       </c>
       <c r="AP31">
         <v>-9920048.0</v>
       </c>
       <c r="AQ31">
         <v>-55550584.0</v>
       </c>
       <c r="AR31">
         <v>-19599450.0</v>
       </c>
       <c r="AS31">
         <v>26495900.0</v>
       </c>
       <c r="AT31">
         <v>-85986712.0</v>
       </c>
       <c r="AU31">
         <v>42050244.0</v>
       </c>
       <c r="AV31">
         <v>-24732568.0</v>
       </c>
@@ -25381,57 +25393,57 @@
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:105">
       <c r="A32" t="s">
         <v>196</v>
       </c>
       <c r="B32">
         <v>133952035.0</v>
       </c>
       <c r="C32">
         <v>525632.0</v>
       </c>
       <c r="D32">
-        <v>841119.0</v>
+        <v>14208332.0</v>
       </c>
       <c r="E32">
         <v>1976754.0</v>
       </c>
       <c r="F32">
-        <v>638710.0</v>
+        <v>67433374.0</v>
       </c>
       <c r="G32">
         <v>467084.0</v>
       </c>
       <c r="H32">
         <v>38320.0</v>
       </c>
       <c r="I32">
         <v>559405.0</v>
       </c>
       <c r="J32">
         <v>6660000.0</v>
       </c>
       <c r="K32">
         <v>829756.0</v>
       </c>
       <c r="L32">
         <v>4697471.0</v>
       </c>
       <c r="M32">
         <v>507192.0</v>
       </c>
       <c r="N32">
         <v>6383119.0</v>
       </c>
@@ -25459,81 +25471,81 @@
       <c r="V32">
         <v>26310837.0</v>
       </c>
       <c r="W32">
         <v>245534.0</v>
       </c>
       <c r="X32">
         <v>10365103.0</v>
       </c>
       <c r="Y32">
         <v>157057.0</v>
       </c>
       <c r="Z32">
         <v>15293748.0</v>
       </c>
       <c r="AA32">
         <v>385335.0</v>
       </c>
       <c r="AB32">
         <v>-11237801.0</v>
       </c>
       <c r="AC32">
         <v>859366.0</v>
       </c>
       <c r="AD32">
-        <v>264192.0</v>
+        <v>-2700911.0</v>
       </c>
       <c r="AE32">
         <v>345829.0</v>
       </c>
       <c r="AF32">
-        <v>846325.0</v>
+        <v>-4726900.0</v>
       </c>
       <c r="AG32">
         <v>167404.0</v>
       </c>
       <c r="AH32">
-        <v>307798.0</v>
+        <v>-6747115.0</v>
       </c>
       <c r="AI32">
         <v>173777.0</v>
       </c>
       <c r="AJ32">
-        <v>733658.0</v>
+        <v>1184655.0</v>
       </c>
       <c r="AK32">
         <v>187573.0</v>
       </c>
       <c r="AL32">
-        <v>371499.0</v>
+        <v>-4597410.0</v>
       </c>
       <c r="AM32">
         <v>169764.0</v>
       </c>
       <c r="AN32">
-        <v>428997.0</v>
+        <v>-9504785.0</v>
       </c>
       <c r="AO32">
         <v>233547.0</v>
       </c>
       <c r="AP32">
         <v>262963.0</v>
       </c>
       <c r="AQ32">
         <v>336522.0</v>
       </c>
       <c r="AR32">
         <v>675104.0</v>
       </c>
       <c r="AS32">
         <v>383924.0</v>
       </c>
       <c r="AT32">
         <v>415808.0</v>
       </c>
       <c r="AU32">
         <v>500653.0</v>
       </c>
       <c r="AV32">
         <v>832790.0</v>
       </c>