--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2809,51 +2809,51 @@
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
         <v>828405.0</v>
       </c>
       <c r="C35">
         <v>1190144.0</v>
       </c>
       <c r="D35">
         <v>335956.0</v>
       </c>
       <c r="E35">
-        <v>691606.0</v>
+        <v>379242.0</v>
       </c>
       <c r="F35">
         <v>795712.0</v>
       </c>
       <c r="G35">
         <v>803358.0</v>
       </c>
       <c r="H35">
         <v>733262.0</v>
       </c>
       <c r="I35">
         <v>1055281.0</v>
       </c>
       <c r="J35">
         <v>1195768.0</v>
       </c>
       <c r="K35">
         <v>1628469.0</v>
       </c>
       <c r="L35">
         <v>1605890.0</v>
       </c>
       <c r="M35">
         <v>1533194.0</v>
       </c>
@@ -5150,51 +5150,51 @@
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
-        <v>-200000.0</v>
+        <v>-199999.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>-1.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>343465956.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5">
@@ -10285,51 +10285,51 @@
         <v>331787.0</v>
       </c>
       <c r="F35">
         <v>1190144.0</v>
       </c>
       <c r="G35">
         <v>345464.0</v>
       </c>
       <c r="H35">
         <v>345564.0</v>
       </c>
       <c r="I35">
         <v>325980.0</v>
       </c>
       <c r="J35">
         <v>335956.0</v>
       </c>
       <c r="K35">
         <v>1640936.0</v>
       </c>
       <c r="L35">
         <v>357584.0</v>
       </c>
       <c r="M35"/>
       <c r="N35">
-        <v>691606.0</v>
+        <v>379242.0</v>
       </c>
       <c r="O35"/>
       <c r="P35">
         <v>675086.0</v>
       </c>
       <c r="Q35"/>
       <c r="R35">
         <v>795712.0</v>
       </c>
       <c r="S35"/>
       <c r="T35">
         <v>861060.0</v>
       </c>
       <c r="U35"/>
       <c r="V35">
         <v>803358.0</v>
       </c>
       <c r="W35"/>
       <c r="X35">
         <v>830465.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35">
         <v>733262.0</v>
       </c>
@@ -11891,51 +11891,51 @@
       <c r="G42">
         <v>1359234.0</v>
       </c>
       <c r="H42">
         <v>1372500.0</v>
       </c>
       <c r="I42">
         <v>1372500.0</v>
       </c>
       <c r="J42">
         <v>1372500.0</v>
       </c>
       <c r="K42">
         <v>1372500.0</v>
       </c>
       <c r="L42">
         <v>1372500.0</v>
       </c>
       <c r="M42">
         <v>1372500.0</v>
       </c>
       <c r="N42">
         <v>1372500.0</v>
       </c>
       <c r="O42">
-        <v>1372499.0</v>
+        <v>1372500.0</v>
       </c>
       <c r="P42">
         <v>1372500.0</v>
       </c>
       <c r="Q42">
         <v>1372500.0</v>
       </c>
       <c r="R42">
         <v>1372500.0</v>
       </c>
       <c r="S42">
         <v>1372499.0</v>
       </c>
       <c r="T42">
         <v>1372500.0</v>
       </c>
       <c r="U42">
         <v>1372500.0</v>
       </c>
       <c r="V42">
         <v>1372500.0</v>
       </c>
       <c r="W42">
         <v>1372499.0</v>
       </c>
@@ -15931,51 +15931,51 @@
       <c r="K6">
         <v>83259641.0</v>
       </c>
       <c r="L6">
         <v>-60282140.0</v>
       </c>
       <c r="M6">
         <v>-27775473.0</v>
       </c>
       <c r="N6">
         <v>-212673370.0</v>
       </c>
       <c r="O6">
         <v>-152257208.0</v>
       </c>
       <c r="P6">
         <v>-31981474.0</v>
       </c>
       <c r="Q6">
         <v>95887208.0</v>
       </c>
       <c r="R6">
         <v>303390000.0</v>
       </c>
       <c r="S6">
-        <v>-265420000.0</v>
+        <v>5520000.0</v>
       </c>
       <c r="T6">
         <v>123600000.0</v>
       </c>
       <c r="U6">
         <v>183980000.0</v>
       </c>
       <c r="V6">
         <v>66040000.0</v>
       </c>
       <c r="W6">
         <v>-10010000.0</v>
       </c>
       <c r="X6">
         <v>181040000.0</v>
       </c>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>171</v>
       </c>
       <c r="B7"/>
@@ -18921,55 +18921,59 @@
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:105">
       <c r="A6" t="s">
         <v>170</v>
       </c>
       <c r="B6">
         <v>441112734.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>222960694.0</v>
       </c>
-      <c r="E6"/>
+      <c r="E6">
+        <v>918763.0</v>
+      </c>
       <c r="F6">
         <v>40861138.0</v>
       </c>
-      <c r="G6"/>
+      <c r="G6">
+        <v>1747488.0</v>
+      </c>
       <c r="H6">
         <v>74434695.0</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>-11821883.0</v>
       </c>
       <c r="K6">
         <v>-7837358.0</v>
       </c>
       <c r="L6">
         <v>21547515.0</v>
       </c>
       <c r="M6">
         <v>-975500.0</v>
       </c>
       <c r="N6">
         <v>-77222315.0</v>
       </c>
       <c r="O6">
         <v>-84914913.0</v>
       </c>
       <c r="P6">
         <v>-78717713.0</v>
       </c>
@@ -19041,61 +19045,65 @@
       </c>
       <c r="AM6">
         <v>-647415.0</v>
       </c>
       <c r="AN6">
         <v>101942886.0</v>
       </c>
       <c r="AO6">
         <v>-656099.0</v>
       </c>
       <c r="AP6">
         <v>-496270.0</v>
       </c>
       <c r="AQ6">
         <v>-509046.0</v>
       </c>
       <c r="AR6">
         <v>-150876.0</v>
       </c>
       <c r="AS6">
         <v>-554293.0</v>
       </c>
       <c r="AT6">
         <v>-85986712.0</v>
       </c>
-      <c r="AU6"/>
+      <c r="AU6">
+        <v>7627.0</v>
+      </c>
       <c r="AV6">
         <v>-24732568.0</v>
       </c>
       <c r="AW6">
         <v>42352202.0</v>
       </c>
       <c r="AX6">
         <v>-42564033.0</v>
       </c>
-      <c r="AY6"/>
+      <c r="AY6">
+        <v>124470.0</v>
+      </c>
       <c r="AZ6">
         <v>-80418091.0</v>
       </c>
       <c r="BA6">
         <v>-83984108.0</v>
       </c>
       <c r="BB6">
         <v>-7861691.0</v>
       </c>
       <c r="BC6">
         <v>25290786.0</v>
       </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6">
         <v>-81280000.0</v>
       </c>
       <c r="BG6">
         <v>42020000.0</v>
       </c>
       <c r="BH6">
         <v>-25740000.0</v>
       </c>
       <c r="BI6">
         <v>-1000000.0</v>