--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -923,93 +926,99 @@
       <c r="E5">
         <v>134645115.0</v>
       </c>
       <c r="F5">
         <v>-5451987.0</v>
       </c>
       <c r="G5">
         <v>-323400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>818000000.0</v>
+      </c>
       <c r="C7">
         <v>555900000.0</v>
       </c>
       <c r="D7">
         <v>339800000.0</v>
       </c>
       <c r="E7">
         <v>196500000.0</v>
       </c>
       <c r="F7">
         <v>224700000.0</v>
       </c>
       <c r="G7">
         <v>261000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>13</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>18600000.0</v>
+      </c>
       <c r="C8">
         <v>18400000.0</v>
       </c>
       <c r="D8">
         <v>642200000.0</v>
       </c>
       <c r="E8">
         <v>642200000.0</v>
       </c>
       <c r="F8">
         <v>640400000.0</v>
       </c>
       <c r="G8">
         <v>640400000.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>14</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>3251200000.0</v>
+      </c>
       <c r="C9">
         <v>3189100000.0</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
         <v>652300000.0</v>
       </c>
       <c r="C10">
         <v>345400000.0</v>
       </c>
       <c r="D10">
         <v>483400000.0</v>
       </c>
       <c r="E10">
         <v>402000000.0</v>
       </c>
       <c r="F10">
@@ -1236,89 +1245,95 @@
         <v>28</v>
       </c>
       <c r="B23">
         <v>10064400000.0</v>
       </c>
       <c r="C23">
         <v>8336300000.0</v>
       </c>
       <c r="D23">
         <v>8373800000.0</v>
       </c>
       <c r="E23">
         <v>7397610681.0</v>
       </c>
       <c r="F23">
         <v>6990942666.0</v>
       </c>
       <c r="G23">
         <v>8622500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>29</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>792300000.0</v>
+      </c>
       <c r="C24">
         <v>790800000.0</v>
       </c>
       <c r="D24">
         <v>5940400000.0</v>
       </c>
       <c r="E24">
         <v>5831200000.0</v>
       </c>
       <c r="F24">
         <v>6036000000.0</v>
       </c>
       <c r="G24">
         <v>6526300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>30</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>1453200000.0</v>
+      </c>
       <c r="C25">
         <v>1229800000.0</v>
       </c>
       <c r="D25">
         <v>6190800000.0</v>
       </c>
       <c r="E25">
         <v>5964200000.0</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>31</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>68700000.0</v>
+      </c>
       <c r="C26">
         <v>16800000.0</v>
       </c>
       <c r="D26">
         <v>9200000.0</v>
       </c>
       <c r="E26">
         <v>8900000.0</v>
       </c>
       <c r="F26">
         <v>300000.0</v>
       </c>
       <c r="G26">
         <v>400000.0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
@@ -1329,51 +1344,53 @@
         <v>33</v>
       </c>
       <c r="B28">
         <v>1761700000.0</v>
       </c>
       <c r="C28">
         <v>1137800000.0</v>
       </c>
       <c r="D28">
         <v>6177800000.0</v>
       </c>
       <c r="E28">
         <v>5834000000.0</v>
       </c>
       <c r="F28">
         <v>5728800000.0</v>
       </c>
       <c r="G28">
         <v>6596000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>34</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6737100000.0</v>
+      </c>
       <c r="C29">
         <v>5926600000.0</v>
       </c>
       <c r="D29">
         <v>6161200000.0</v>
       </c>
       <c r="E29">
         <v>5965600000.0</v>
       </c>
       <c r="F29">
         <v>6108800000.0</v>
       </c>
       <c r="G29">
         <v>6571600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
         <v>829600000.0</v>
       </c>
       <c r="C30">
         <v>746700000.0</v>
@@ -1384,95 +1401,99 @@
       <c r="E30">
         <v>757900000.0</v>
       </c>
       <c r="F30">
         <v>629700000.0</v>
       </c>
       <c r="G30">
         <v>602900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>37</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1094800000.0</v>
+      </c>
       <c r="C32">
         <v>844900000.0</v>
       </c>
       <c r="D32">
         <v>777800000.0</v>
       </c>
       <c r="E32">
         <v>893300000.0</v>
       </c>
       <c r="F32">
         <v>945100000.0</v>
       </c>
       <c r="G32">
         <v>995700000.0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
         <v>6760400000.0</v>
       </c>
       <c r="C33">
         <v>5937000000.0</v>
       </c>
       <c r="D33">
         <v>6022100000.0</v>
       </c>
       <c r="E33">
         <v>5361817755.0</v>
       </c>
       <c r="F33">
         <v>5326943369.0</v>
       </c>
       <c r="G33">
         <v>6466900000.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>39</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>7200000.0</v>
+      </c>
       <c r="C34">
         <v>15500000.0</v>
       </c>
       <c r="D34">
         <v>29400000.0</v>
       </c>
       <c r="E34">
         <v>11900000.0</v>
       </c>
       <c r="F34">
         <v>13600000.0</v>
       </c>
       <c r="G34">
         <v>25700000.0</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
         <v>2034300000.0</v>
       </c>
       <c r="C35">
         <v>1773500000.0</v>
@@ -1506,51 +1527,53 @@
       <c r="E36">
         <v>-257898711.0</v>
       </c>
       <c r="F36">
         <v>-623826978.0</v>
       </c>
       <c r="G36">
         <v>13500000.0</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>43</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>108200000.0</v>
+      </c>
       <c r="C38">
         <v>-1.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>1.0</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
         <v>200000000.0</v>
       </c>
       <c r="C39">
         <v>83900000.0</v>
       </c>
       <c r="D39">
@@ -1623,146 +1646,152 @@
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>50</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2517300000.0</v>
+      </c>
       <c r="C45">
         <v>1915800000.0</v>
       </c>
       <c r="D45">
         <v>1536800000.0</v>
       </c>
       <c r="E45">
         <v>1226500000.0</v>
       </c>
       <c r="F45">
         <v>1233100000.0</v>
       </c>
       <c r="G45">
         <v>1248900000.0</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
         <v>1461200000.0</v>
       </c>
       <c r="C46">
         <v>1073800000.0</v>
       </c>
       <c r="D46">
         <v>719000000.0</v>
       </c>
       <c r="E46">
         <v>511126727.0</v>
       </c>
       <c r="F46">
         <v>510464298.0</v>
       </c>
       <c r="G46">
         <v>653600000.0</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>52</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>1461200000.0</v>
+      </c>
       <c r="C47">
         <v>1073800000.0</v>
       </c>
       <c r="D47">
         <v>759000000.0</v>
       </c>
       <c r="E47">
         <v>545500000.0</v>
       </c>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
         <v>-213600000.0</v>
       </c>
       <c r="C48">
         <v>-984900000.0</v>
       </c>
       <c r="D48">
         <v>-1057500000.0</v>
       </c>
       <c r="E48">
         <v>-805621925.0</v>
       </c>
       <c r="F48">
         <v>-524270137.0</v>
       </c>
       <c r="G48">
         <v>-469900000.0</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>55</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>142800000.0</v>
+      </c>
       <c r="C50">
         <v>136500000.0</v>
       </c>
       <c r="D50">
         <v>381000000.0</v>
       </c>
       <c r="E50">
         <v>208300000.0</v>
       </c>
       <c r="F50">
         <v>34800000.0</v>
       </c>
       <c r="G50">
         <v>198200000.0</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
         <v>2414000000.0</v>
       </c>
       <c r="C51">
         <v>1483200000.0</v>
@@ -1972,2214 +2001,2377 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
+        <v>672600000.0</v>
+      </c>
+      <c r="C2">
         <v>769800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>564500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>529200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>457000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>549000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>482300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>454300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>387400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>426500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>389400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>434200000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>435600000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
+        <v>2768400000.0</v>
+      </c>
+      <c r="C5">
         <v>2789200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2747300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2736900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2780100000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2776700000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2749800000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2797600000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2922700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>230932874.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>162739079.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>70700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-73900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>134645115.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>12</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>856100000.0</v>
+      </c>
       <c r="C7">
+        <v>818000000.0</v>
+      </c>
+      <c r="D7">
         <v>722600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>650300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>605700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>555900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>516600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>431500000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>373700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>339800000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>259400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>213700000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>196500000.0</v>
       </c>
-      <c r="O7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>13</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>19400000.0</v>
+      </c>
       <c r="C8">
-        <v>18500000.0</v>
+        <v>18600000.0</v>
       </c>
       <c r="D8">
         <v>18500000.0</v>
       </c>
       <c r="E8">
         <v>18500000.0</v>
       </c>
       <c r="F8">
+        <v>18500000.0</v>
+      </c>
+      <c r="G8">
         <v>18400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16900000.0</v>
       </c>
       <c r="H8">
         <v>16900000.0</v>
       </c>
       <c r="I8">
         <v>16900000.0</v>
       </c>
       <c r="J8">
-        <v>642200000.0</v>
+        <v>16900000.0</v>
       </c>
       <c r="K8">
         <v>642200000.0</v>
       </c>
       <c r="L8">
         <v>642200000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="M8">
         <v>642200000.0</v>
       </c>
-      <c r="O8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:15">
+      <c r="N8"/>
+      <c r="O8">
+        <v>642200000.0</v>
+      </c>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>3251200000.0</v>
+      </c>
+      <c r="D9">
         <v>3219900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3215800000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3199900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3189100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2135800000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>683700000.0</v>
+      </c>
+      <c r="C10">
         <v>652300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>353300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>303400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>422100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>345400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>312000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>255900000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>337300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>483400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>268429752.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>278500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-402000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>376669009.0</v>
       </c>
-      <c r="O10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>652300000.0</v>
+      </c>
+      <c r="D11">
         <v>353300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>303400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>422100000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>345400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>312000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
+        <v>683700000.0</v>
+      </c>
+      <c r="C12">
         <v>652300000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>353300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>303400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>422100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>345400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>312000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>255900000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>337300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>483400000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>268429752.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>278500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>402000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>376669009.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
+        <v>19400000.0</v>
+      </c>
+      <c r="C13">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500000.0</v>
       </c>
       <c r="D13">
         <v>18500000.0</v>
       </c>
       <c r="E13">
         <v>18500000.0</v>
       </c>
       <c r="F13">
+        <v>18500000.0</v>
+      </c>
+      <c r="G13">
         <v>18400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16900000.0</v>
       </c>
       <c r="H13">
         <v>16900000.0</v>
       </c>
       <c r="I13">
         <v>16900000.0</v>
       </c>
       <c r="J13">
+        <v>16900000.0</v>
+      </c>
+      <c r="K13">
         <v>581360611.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>606564344.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>642200000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>601733427.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
+        <v>572238255.0</v>
+      </c>
+      <c r="C14">
         <v>563689476.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>563532523.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>560798983.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>557568000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>524565000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>507717000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>505250000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>466345776.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>489499607.0</v>
       </c>
       <c r="K14">
         <v>489499607.0</v>
       </c>
       <c r="L14">
         <v>489499607.0</v>
       </c>
       <c r="M14">
         <v>489499607.0</v>
       </c>
       <c r="N14">
         <v>489499607.0</v>
       </c>
       <c r="O14">
         <v>489499607.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14">
+        <v>489499607.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>197200000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>56400000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>62500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>50700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>31168832.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>43007730.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
+        <v>2296100000.0</v>
+      </c>
+      <c r="C20">
         <v>2338300000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2315100000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2284600000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2161900000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2127700000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2280200000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2246300000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2253700000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2270000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2237500000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2256100000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>2242400000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
+        <v>2735800000.0</v>
+      </c>
+      <c r="C21">
         <v>2782000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2753500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2781400000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2638400000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2590100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2748900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2700500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2713100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2748700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2710700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2751500000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>2756000000.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
+        <v>1687900000.0</v>
+      </c>
+      <c r="C22">
         <v>1622100000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1710400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1597000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1267200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1223300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1338500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1241000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1100600000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1099600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1131050767.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1219200000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>855001171.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
+        <v>10010600000.0</v>
+      </c>
+      <c r="C23">
         <v>10064400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9711500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9018900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8527400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8336300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8828400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8244700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7568981481.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7580500611.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7694923258.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7914200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-73900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7397610681.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>792300000.0</v>
+      </c>
+      <c r="D24">
         <v>791900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>791500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>791200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>790800000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1984700000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2013900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2021000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5940400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5797700000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5945200000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>5831200000.0</v>
       </c>
-      <c r="O24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>1453200000.0</v>
+      </c>
+      <c r="D25">
         <v>1366800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1307900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1275300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1229800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2392500000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>31</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>75300000.0</v>
+      </c>
       <c r="C26">
+        <v>68700000.0</v>
+      </c>
+      <c r="D26">
         <v>67200000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>60600000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>16900000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>16800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="H26">
         <v>9000000.0</v>
       </c>
       <c r="I26">
+        <v>9000000.0</v>
+      </c>
+      <c r="J26">
         <v>9100000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9200000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8800000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8600000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>8900000.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
+        <v>317300000.0</v>
+      </c>
+      <c r="C28">
         <v>1761700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1514600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1415500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1112200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1137800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2475400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2221100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2063600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6177800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5854639905.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6148400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>402000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5466385570.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>34</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6889100000.0</v>
+      </c>
       <c r="C29">
+        <v>6737100000.0</v>
+      </c>
+      <c r="D29">
         <v>6792000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6441700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6146800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5926600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6375600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6052100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6047800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6161200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6183100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6095700000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>5965600000.0</v>
       </c>
-      <c r="O29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>723900000.0</v>
+      </c>
+      <c r="C30">
         <v>829600000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1084600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>478000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>561400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>746700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>659500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>476600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>567100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>717100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>671800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>619400000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>757900000.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>37</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1324300000.0</v>
+      </c>
       <c r="C32">
+        <v>1094800000.0</v>
+      </c>
+      <c r="D32">
         <v>1072800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>964600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>975700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>844900000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>976900000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1021900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1063500000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>777800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>925100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>929200000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>893300000.0</v>
       </c>
-      <c r="O32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>6692300000.0</v>
+      </c>
+      <c r="C33">
         <v>6760400000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6540200000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6442299999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6083000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5937000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6280100000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6052000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5560000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5451591000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5465785123.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5773800000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>-402000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5361817755.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>39</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>4500000.0</v>
+      </c>
       <c r="C34">
+        <v>7200000.0</v>
+      </c>
+      <c r="D34">
         <v>7500000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>16400000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>14100000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>15500000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>47300000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>23000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>20500000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>29400000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>15600000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>15400000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>11900000.0</v>
       </c>
-      <c r="O34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
+        <v>1261000000.0</v>
+      </c>
+      <c r="C35">
         <v>2034300000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1946199999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1883100000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1827900000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1773500000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3144700000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3060200000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3042500000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>6956700000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>6331239669.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6817000000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>6268072148.0</v>
       </c>
-      <c r="O35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
+        <v>23600000.0</v>
+      </c>
+      <c r="C36">
         <v>24100000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15100000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15899999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>57500000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>61000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>59800000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>289300000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-303466664.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-408914095.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-209120897.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>67200000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-402000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-257898711.0</v>
       </c>
-      <c r="O36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>108200000.0</v>
+      </c>
+      <c r="D38">
         <v>96500000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>100200000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>139200000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-1.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>229500000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1.0</v>
       </c>
-      <c r="O38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
+        <v>222800000.0</v>
+      </c>
+      <c r="C39">
         <v>200000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>23000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>198200000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>193700000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>83900000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>238300000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>219200000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>164700000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>51600000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>206600000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>212400000.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>100300000.0</v>
       </c>
-      <c r="O39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
+        <v>1011500000.0</v>
+      </c>
+      <c r="C40">
         <v>1139500000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>835700000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>671800000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>689300000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>667300000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>693800000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>526800000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>503344445.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>554240977.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>558131169.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>431800000.0</v>
       </c>
-      <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>533583510.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:15">
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
+        <v>4092200000.0</v>
+      </c>
+      <c r="C42">
         <v>3207800000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3219900000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3215800000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3199900000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3189100000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2135800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133400000.0</v>
       </c>
       <c r="I42">
         <v>2133400000.0</v>
       </c>
       <c r="J42">
+        <v>2133400000.0</v>
+      </c>
+      <c r="K42">
         <v>1.0</v>
       </c>
-      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>1.0</v>
       </c>
-      <c r="O42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>50</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1481100000.0</v>
+      </c>
       <c r="C45">
+        <v>2517300000.0</v>
+      </c>
+      <c r="D45">
         <v>1307900000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1794800000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1126600000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1915800000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1012500000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>883900000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1307100000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1536800000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1136400000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1062500000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>1226500000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>1481100000.0</v>
+      </c>
+      <c r="C46">
         <v>1461200000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1307900000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1215500000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1126600000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1073800000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1012500000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>806900000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>739814814.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>687095460.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>614876033.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>579600000.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>511126727.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>1461200000.0</v>
+      </c>
+      <c r="D47">
         <v>1307900000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1215500000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1126600000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1073800000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1012500000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>-135800000.0</v>
+      </c>
+      <c r="C48">
         <v>-213600000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-339000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-464200000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-780300000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-984900000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-797700000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-941300000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1052400000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-957316797.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-765997638.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-830400000.0</v>
       </c>
-      <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>-805621925.0</v>
       </c>
-      <c r="O48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:15">
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>55</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>144900000.0</v>
+      </c>
       <c r="C50">
+        <v>142800000.0</v>
+      </c>
+      <c r="D50">
         <v>353400000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>143200000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>137400000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>136500000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>286100000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>31600000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>6200000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>381000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>381900000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>268000000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>208300000.0</v>
       </c>
-      <c r="O50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
+        <v>1001000000.0</v>
+      </c>
+      <c r="C51">
         <v>2414000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1867900000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1718900000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1534300000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1483200000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2787400000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2477000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2400900000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6661200000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6123069657.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6426900000.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>5843054579.0</v>
       </c>
-      <c r="O51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
+        <v>309900000.0</v>
+      </c>
+      <c r="C52">
         <v>299900000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>501100000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>411000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>259000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>253400000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>394900000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>133300000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>99900000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>470400000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>456300000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>335000000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>271800000.0</v>
       </c>
-      <c r="O52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>804000000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>10010600000.0</v>
+      </c>
+      <c r="C55">
         <v>10064400000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9711500000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9018900000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8527400000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8336300000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8828400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8244700000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7568981481.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7580500611.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7694923258.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7914200000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>7397610681.0</v>
       </c>
-      <c r="O55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:15">
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>3318300000.0</v>
+      </c>
+      <c r="C56">
         <v>3304000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3171300000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2576600000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2444400000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2399300000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2548300000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2192700000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2169700000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2351700000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2229138134.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2140400000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>402000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2035792925.0</v>
       </c>
-      <c r="O56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:15">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>1994000000.0</v>
+      </c>
+      <c r="C57">
         <v>2209200000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2098500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1612000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1468700000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1554400000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1571400000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1170800000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1106200000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1573900000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1355371900.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1211200000.0</v>
       </c>
-      <c r="M57"/>
-      <c r="N57">
+      <c r="N57"/>
+      <c r="O57">
         <v>1198781916.0</v>
       </c>
-      <c r="O57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:15">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>3255000000.0</v>
+      </c>
+      <c r="C58">
         <v>4243500000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4044700000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3495100000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3296600000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3327900000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4716100000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4231000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3841481481.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7722446023.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7686611570.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8028200000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>7466854064.0</v>
       </c>
-      <c r="O58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:15">
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>6744200000.0</v>
+      </c>
+      <c r="C60">
         <v>5802000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5646700000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5507000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5218200000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4999300000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4104800000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4006600000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4020600000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-145023310.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3305785.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-117500000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-73900000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-69243382.0</v>
       </c>
-      <c r="O60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:15">
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4200,3540 +4392,3868 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
         <v>2781900000.0</v>
       </c>
       <c r="C2">
         <v>2311500000.0</v>
       </c>
       <c r="D2">
         <v>2092300000.0</v>
       </c>
       <c r="E2">
         <v>1785200000.0</v>
       </c>
       <c r="F2">
         <v>1560900000.0</v>
       </c>
       <c r="G2">
         <v>1297400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
         <v>384200000.0</v>
       </c>
       <c r="C3">
         <v>273800000.0</v>
       </c>
       <c r="D3">
         <v>220900000.0</v>
       </c>
       <c r="E3">
         <v>197000000.0</v>
       </c>
       <c r="F3">
         <v>206100000.0</v>
       </c>
       <c r="G3">
         <v>230100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
         <v>722200000.0</v>
       </c>
       <c r="C5">
         <v>380000000.0</v>
       </c>
       <c r="D5">
         <v>297100000.0</v>
       </c>
       <c r="E5">
         <v>61300000.0</v>
       </c>
       <c r="F5">
         <v>175500000.0</v>
       </c>
       <c r="G5">
         <v>112600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
         <v>1106400000.0</v>
       </c>
       <c r="C6">
         <v>653800000.0</v>
       </c>
       <c r="D6">
         <v>518000000.0</v>
       </c>
       <c r="E6">
         <v>258300000.0</v>
       </c>
       <c r="F6">
         <v>381600000.0</v>
       </c>
       <c r="G6">
         <v>342700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-21800000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
         <v>3784300000.0</v>
       </c>
       <c r="C9">
         <v>2871800000.0</v>
       </c>
       <c r="D9">
         <v>2308100000.0</v>
       </c>
       <c r="E9">
         <v>1786000000.0</v>
       </c>
       <c r="F9">
         <v>1505600000.0</v>
       </c>
       <c r="G9">
         <v>1148900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
         <v>624500000.0</v>
       </c>
       <c r="C10">
         <v>161200000.0</v>
       </c>
       <c r="D10">
         <v>-104600000.0</v>
       </c>
       <c r="E10">
         <v>-182600000.0</v>
       </c>
       <c r="F10">
         <v>-89800000.0</v>
       </c>
       <c r="G10">
         <v>-147400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
         <v>184100000.0</v>
       </c>
       <c r="C11">
         <v>82800000.0</v>
       </c>
       <c r="D11">
         <v>104200000.0</v>
       </c>
       <c r="E11">
         <v>48300000.0</v>
       </c>
       <c r="F11">
         <v>34700000.0</v>
       </c>
       <c r="G11">
         <v>26200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
         <v>97700000.0</v>
       </c>
       <c r="C12">
         <v>230800000.0</v>
       </c>
       <c r="D12">
         <v>401700000.0</v>
       </c>
       <c r="E12">
         <v>248900000.0</v>
       </c>
       <c r="F12">
         <v>278600000.0</v>
       </c>
       <c r="G12">
         <v>272400000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>90</v>
+      </c>
+      <c r="B13">
+        <v>6400000.0</v>
+      </c>
       <c r="C13">
         <v>8800000.0</v>
       </c>
       <c r="D13">
         <v>10500000.0</v>
       </c>
       <c r="E13">
         <v>9500000.0</v>
       </c>
       <c r="F13">
         <v>1600000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>91</v>
+      </c>
+      <c r="B14">
+        <v>-13000000.0</v>
+      </c>
       <c r="C14">
         <v>-5800000.0</v>
       </c>
       <c r="D14">
         <v>-200000.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
         <v>427400000.0</v>
       </c>
       <c r="C15">
         <v>72600000.0</v>
       </c>
       <c r="D15">
         <v>-208600000.0</v>
       </c>
       <c r="E15">
         <v>-252700000.0</v>
       </c>
       <c r="F15">
         <v>-126300000.0</v>
       </c>
       <c r="G15">
         <v>-237200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>93</v>
+      </c>
+      <c r="B16">
+        <v>427400000.0</v>
+      </c>
       <c r="C16">
         <v>72600000.0</v>
       </c>
       <c r="D16">
         <v>-208600000.0</v>
       </c>
       <c r="E16">
         <v>-252700000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>94</v>
+      </c>
+      <c r="B17">
+        <v>440400000.0</v>
+      </c>
       <c r="C17">
         <v>78400000.0</v>
       </c>
       <c r="D17">
         <v>-208800000.0</v>
       </c>
       <c r="E17">
         <v>-230900000.0</v>
       </c>
       <c r="F17">
         <v>-124500000.0</v>
       </c>
       <c r="G17">
         <v>-173600000.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>95</v>
+      </c>
+      <c r="B18">
+        <v>-96600000.0</v>
+      </c>
       <c r="C18">
         <v>-222500000.0</v>
       </c>
       <c r="D18">
         <v>-399300000.0</v>
       </c>
       <c r="E18">
         <v>-246200000.0</v>
       </c>
       <c r="F18">
         <v>-277300000.0</v>
       </c>
       <c r="G18">
         <v>-272000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
         <v>679700000.0</v>
       </c>
       <c r="C21">
         <v>470800000.0</v>
       </c>
       <c r="D21">
         <v>302500000.0</v>
       </c>
       <c r="E21">
         <v>50600000.0</v>
       </c>
       <c r="F21">
         <v>186900000.0</v>
       </c>
       <c r="G21">
         <v>125100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
         <v>5886500000.0</v>
       </c>
       <c r="C23">
         <v>4712500000.0</v>
       </c>
       <c r="D23">
         <v>4097900000.0</v>
       </c>
       <c r="E23">
         <v>3520600000.0</v>
       </c>
       <c r="F23">
         <v>2879600000.0</v>
       </c>
       <c r="G23">
         <v>2321200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>102</v>
+      </c>
+      <c r="B25">
+        <v>384200000.0</v>
+      </c>
       <c r="C25">
         <v>273800000.0</v>
       </c>
       <c r="D25">
         <v>220900000.0</v>
       </c>
       <c r="E25">
         <v>197000000.0</v>
       </c>
       <c r="F25">
         <v>206100000.0</v>
       </c>
       <c r="G25">
         <v>230100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1381700000.0</v>
       </c>
       <c r="E27">
         <v>1107600000.0</v>
       </c>
       <c r="F27">
         <v>962600000.0</v>
       </c>
       <c r="G27">
         <v>733200000.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>105</v>
+      </c>
+      <c r="B28">
+        <v>3104600000.0</v>
+      </c>
       <c r="C28">
         <v>2430400000.0</v>
       </c>
       <c r="D28">
         <v>600800000.0</v>
       </c>
       <c r="E28">
         <v>415100000.0</v>
       </c>
       <c r="F28">
         <v>364400000.0</v>
       </c>
       <c r="G28">
         <v>277300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>106</v>
+      </c>
+      <c r="B29">
+        <v>184100000.0</v>
+      </c>
       <c r="C29">
         <v>82800000.0</v>
       </c>
       <c r="D29">
         <v>104200000.0</v>
       </c>
       <c r="E29">
         <v>48300000.0</v>
       </c>
       <c r="F29">
         <v>34700000.0</v>
       </c>
       <c r="G29">
         <v>26200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
         <v>3104600000.0</v>
       </c>
       <c r="C30">
         <v>2401000000.0</v>
       </c>
       <c r="D30">
         <v>2005600000.0</v>
       </c>
       <c r="E30">
         <v>1735400000.0</v>
       </c>
       <c r="F30">
         <v>1318700000.0</v>
       </c>
       <c r="G30">
         <v>1023800000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
         <v>-55200000.0</v>
       </c>
       <c r="C31">
         <v>-309600000.0</v>
       </c>
       <c r="D31">
         <v>-407100000.0</v>
       </c>
       <c r="E31">
         <v>-233200000.0</v>
       </c>
       <c r="F31">
         <v>-276700000.0</v>
       </c>
       <c r="G31">
         <v>-272500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
         <v>6566200000.0</v>
       </c>
       <c r="C32">
         <v>5183300000.0</v>
       </c>
       <c r="D32">
         <v>4400400000.0</v>
       </c>
       <c r="E32">
         <v>3571200000.0</v>
       </c>
       <c r="F32">
         <v>3066500000.0</v>
       </c>
       <c r="G32">
         <v>2446300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>780100000.0</v>
+      </c>
+      <c r="C2">
         <v>889000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>758100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>513400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>621400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>718000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>606500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>442500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>544400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>631800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>564900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>400200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>495400000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>596700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>415200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>102600000.0</v>
+      </c>
+      <c r="C3">
         <v>106300000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>118800000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>81400000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>77700000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>77300000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>71200000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>62800000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>62500000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>62400000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>54100000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>52400000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>52000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>49300000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>47600000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>313300000.0</v>
+      </c>
+      <c r="C5">
         <v>227500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>223300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>51800000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>219600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>110800000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>173000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>83400000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>58400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>106100000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9300000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>129200000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-50400000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>70300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>415900000.0</v>
+      </c>
+      <c r="C6">
         <v>333800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>223300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>51800000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>219600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>188100000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>244200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>51700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>145900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>120800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>160200000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>61700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>181200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>117900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>1165400000.0</v>
+      </c>
+      <c r="C9">
         <v>1212100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>998200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>722900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>851100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>917500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>747300000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>558900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>648100000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>683300000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>588200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>456600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>554900000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>602000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>432200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>240600000.0</v>
+      </c>
+      <c r="C10">
         <v>207400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>197700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>197600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>70900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>128900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-53700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-55100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-91800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-124900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>70500000.0</v>
+      </c>
+      <c r="C11">
         <v>73900000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>51300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-600000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>59500000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>53800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>72700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-51900000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>39800000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>32600000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>26600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>23400000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>24900000.0</v>
+      </c>
+      <c r="C12">
         <v>20100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25600000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>30000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>64099999.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>48900000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>47700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>68300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>105100000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>109400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>101100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>86100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>69300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>55000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>90</v>
+      </c>
+      <c r="B13">
+        <v>2700000.0</v>
+      </c>
       <c r="C13">
+        <v>2000000.0</v>
+      </c>
+      <c r="D13">
         <v>1500000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1400000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1500000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2500000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1100000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2500000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2700000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1400000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1800000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1300000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>7400000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>91</v>
+      </c>
+      <c r="B14">
+        <v>-5500000.0</v>
+      </c>
       <c r="C14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="D14">
         <v>-3300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-4200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1800000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1800000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>164600000.0</v>
+      </c>
+      <c r="C15">
         <v>131500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>143100000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18200000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>134600000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>55800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-3700000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5100000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-93000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-37700000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-96900000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>19000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-148300000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-2300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>131500000.0</v>
+      </c>
+      <c r="D16">
         <v>143100000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>134600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>55800000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>94</v>
+      </c>
+      <c r="B17">
+        <v>170100000.0</v>
+      </c>
       <c r="C17">
+        <v>133500000.0</v>
+      </c>
+      <c r="D17">
         <v>146400000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>22400000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>138100000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>17100000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>56200000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1800000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6900000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-94900000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-35900000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-97000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>19000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-148300000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:15">
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>95</v>
+      </c>
+      <c r="B18">
+        <v>-22200000.0</v>
+      </c>
       <c r="C18">
+        <v>-23400000.0</v>
+      </c>
+      <c r="D18">
         <v>-24100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-30500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20500000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-49900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-47800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-45200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-67900000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-108200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-108300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-99300000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-84800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-75100000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-55400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>313300000.0</v>
+      </c>
+      <c r="C21">
         <v>223800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>215900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>43700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>214200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>193600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>176700000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>109000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>59900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>104700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>130400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-58100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>70300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>1632200000.0</v>
+      </c>
+      <c r="C23">
         <v>1877300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1540400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1192600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1258300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1441900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1177100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1009900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1083500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1255100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1048400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>849300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>919900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1256800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>777100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>102</v>
+      </c>
+      <c r="B25">
+        <v>102600000.0</v>
+      </c>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25"/>
+      <c r="E25">
+        <v>81400000.0</v>
+      </c>
       <c r="F25">
+        <v>77700000.0</v>
+      </c>
+      <c r="G25">
         <v>77300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>71200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>62800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>62500000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>62400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>54100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>52400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>52000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>49300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>47600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>1203800000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>421400000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>782400000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>424900000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>341000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>318800000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>353300000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>263600000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>105</v>
+      </c>
+      <c r="B28">
+        <v>856200000.0</v>
+      </c>
       <c r="C28">
+        <v>988300000.0</v>
+      </c>
+      <c r="D28">
         <v>776600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>697800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>641900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>494300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>165100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>329200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>534200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>208600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>147100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>126500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>422400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>115300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>100500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>106</v>
+      </c>
+      <c r="B29">
+        <v>70500000.0</v>
+      </c>
       <c r="C29">
+        <v>73900000.0</v>
+      </c>
+      <c r="D29">
         <v>51300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>59500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>53800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>72700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-51900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>39800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>23400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>852100000.0</v>
+      </c>
+      <c r="C30">
         <v>988300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>782300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>679200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>636900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>723900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>570600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>567400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>539100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>623300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>483500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>449100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>424500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>660100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>361900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>-72700000.0</v>
+      </c>
+      <c r="C31">
         <v>-16400000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-18200000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-21900000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-16600000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-122700000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-47800000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-45200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-93900000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-115000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-108000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-99300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-84800000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-66800000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-55000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>1945500000.0</v>
+      </c>
+      <c r="C32">
         <v>2101100000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1756300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1236300000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1472500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1635500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1353800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1001400000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1192500000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1315000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1153100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>856800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1050300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1198700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>847400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>345400000.0</v>
+      </c>
+      <c r="C2">
         <v>483400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>402000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>566700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>396400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>343400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>225500000</v>
+      </c>
+      <c r="C3">
         <v>241700000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>139100000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>87600000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>65900000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>92100000</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>306900000.0</v>
+      </c>
+      <c r="C6">
         <v>-138000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>81400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-164700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>566700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>46100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>-110800000.0</v>
+      </c>
+      <c r="C7">
         <v>15900000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-91700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-354900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>78700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>120300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
+        <v>-123600000.0</v>
+      </c>
+      <c r="C9">
         <v>-53700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-174000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>141000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>-318300000.0</v>
+      </c>
+      <c r="C10">
         <v>-172400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-175100000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-355200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-50900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>43800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>384200000.0</v>
+      </c>
+      <c r="C14">
         <v>273800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>220900000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>194300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>195700000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>179900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>652300000.0</v>
+      </c>
+      <c r="C16">
         <v>345400000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>483400000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>402000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>566700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>389500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>503700000.0</v>
+      </c>
+      <c r="C18">
         <v>183000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>59900000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-179300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>202100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>205800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>127</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-268300000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-154800000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-118600000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>295400000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-106700000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>2561400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21">
+        <v>-142100000.0</v>
+      </c>
+      <c r="C21">
         <v>-2820700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>28700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>110500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-367800000.0</v>
       </c>
-      <c r="F21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>427400000.0</v>
+      </c>
+      <c r="C22">
         <v>72600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-208600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-230900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-124500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-173600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>-163700000.0</v>
+      </c>
+      <c r="C23">
         <v>-110800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-69100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-102900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-74700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-75500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24">
+        <v>-45400000.0</v>
+      </c>
+      <c r="C24">
         <v>-42100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-10889484.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-40900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>500000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-15400000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>28400000.0</v>
+      </c>
+      <c r="C25">
         <v>62400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>278400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>299800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>118100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>171300000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26">
+        <v>36800000.0</v>
+      </c>
+      <c r="C26">
         <v>2573500000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27">
+        <v>37200000.0</v>
+      </c>
+      <c r="C27">
         <v>19500000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E27">
         <v>0.0</v>
       </c>
-      <c r="F27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:6">
+      <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-123400000.0</v>
+      </c>
+      <c r="C28">
         <v>-266000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>35000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>81100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-369700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-165300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>729200000.0</v>
+      </c>
+      <c r="C29">
         <v>424700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>199000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-91700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>268000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>297900000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-338100000.0</v>
+      </c>
+      <c r="C30">
         <v>-268300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-154800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-118600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>295400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-106700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
         <v>70</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
         <v>73</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
         <v>76</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>77</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>652300000.0</v>
+      </c>
+      <c r="C2">
+        <v>353300000.0</v>
+      </c>
+      <c r="D2">
         <v>303400000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>422100000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>345400000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>312000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>255900000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>337300000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>483400000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>284200000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>278500000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>348300000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>402000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>299033523.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>330700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>77600000</v>
+      </c>
+      <c r="C3">
+        <v>76700000</v>
+      </c>
+      <c r="D3">
         <v>57100000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>49100000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>42600000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>92700000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>65400000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>46000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>62800000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>50100000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>34500000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>30100000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>24400000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>35900000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>22100000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>31400000.0</v>
+      </c>
+      <c r="C6">
+        <v>299000000.0</v>
+      </c>
+      <c r="D6">
         <v>49900000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-118700000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>76700000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>33400000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>56100000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-81400000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-146100000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>199200000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>284200000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-69800000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-402000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>402000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-51100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>-169600000.0</v>
+      </c>
+      <c r="C7">
+        <v>344200000.0</v>
+      </c>
+      <c r="D7">
         <v>-256800000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-132400000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-65800000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>220700000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-188600000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-39400000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>23200000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>255200000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-183800000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-84000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-79100000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-95100000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-212700000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9">
+        <v>99100000.0</v>
+      </c>
+      <c r="C9">
+        <v>72100000.0</v>
+      </c>
+      <c r="D9">
         <v>-366500000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>99600000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>71200000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>27400000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-219900000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>105900000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>51400000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>50700000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-239000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>96500000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>133600000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-141200000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-105900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10">
+        <v>-79100000.0</v>
+      </c>
+      <c r="C10">
+        <v>92200000.0</v>
+      </c>
+      <c r="D10">
         <v>-101400000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-282900000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-26200000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>66600000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-71200000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-149900000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-17900000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>134800000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>11400000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-186600000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-134700000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-16900000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-160000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>102600000.0</v>
+      </c>
+      <c r="C14">
+        <v>106300000.0</v>
+      </c>
+      <c r="D14">
         <v>118800000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>81400000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>77700000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>77300000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>71200000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>62800000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>62500000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>62400000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>54000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>52400000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>52000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>46600000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>51400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>683700000.0</v>
+      </c>
+      <c r="C16">
+        <v>652300000.0</v>
+      </c>
+      <c r="D16">
         <v>353300000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>303400000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>422100000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>345400000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>312000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>255900000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>337300000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>483400000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>284200000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>278500000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>348300000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>402000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>279600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>93900000.0</v>
+      </c>
+      <c r="C18">
+        <v>548100000.0</v>
+      </c>
+      <c r="D18">
         <v>-59600000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-105900000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>121100000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>314100000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-114300000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-95700000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>53700000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>255000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-73700000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-154300000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>32900000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>52100000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-80100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19">
         <v>-89400000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-64500000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-47100000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-67300000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-59200000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-39300000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-28500000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-27800000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-36200000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-54200000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>128</v>
+      </c>
+      <c r="B20">
+        <v>836500000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
-        <v>1046600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>1046600000.0</v>
+      </c>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>1514800000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>129</v>
+      </c>
+      <c r="B21">
+        <v>-886100000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
+        <v>-17100000.0</v>
+      </c>
+      <c r="F21">
+        <v>-25500000.0</v>
+      </c>
+      <c r="G21">
         <v>-1312500000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>152500000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>164600000.0</v>
+      </c>
+      <c r="C22">
+        <v>131500000.0</v>
+      </c>
+      <c r="D22">
         <v>143100000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>18200000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>134600000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>17100000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>56200000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-3700000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5100000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-93000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-37700000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-96900000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>19000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-148300000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>-887700000.0</v>
+      </c>
+      <c r="C23">
+        <v>-42600000.0</v>
+      </c>
+      <c r="D23">
         <v>-59400000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-23400000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-38300000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>14200000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-400000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-59100000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>13500000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-27300000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-31500000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-23800000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>15499999.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-44800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>131</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-45400000.0</v>
+      </c>
+      <c r="D24">
         <v>-40600000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-21400000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-28100000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-15100000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-5900000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>15500000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-8600000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-15000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-7400000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>400000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-5700000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1600000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-32100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>73900000.0</v>
+      </c>
+      <c r="C25">
+        <v>42800000.0</v>
+      </c>
+      <c r="D25">
         <v>-7600000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-24000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>17200000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>35100000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-67000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-69400000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>25700000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>80500000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>128300000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4300000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>65400000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>284800000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>133</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>36800000.0</v>
+      </c>
+      <c r="D26">
         <v>25000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>21100000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="F26"/>
+      <c r="G26">
         <v>2573500000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1517200000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1514800000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>134</v>
+      </c>
+      <c r="B27">
+        <v>12700000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>5900000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6500000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2800000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6600000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4500000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3400000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>46000000.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-47300000.0</v>
+      </c>
+      <c r="C28">
+        <v>-237700000.0</v>
+      </c>
+      <c r="D28">
         <v>152000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-10300000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-27400000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-251700000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>151500000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>19100000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-184900000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-62400000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>92700000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>91500000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-86800000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>33299999.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>90300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>171500000.0</v>
+      </c>
+      <c r="C29">
+        <v>624800000.0</v>
+      </c>
+      <c r="D29">
         <v>-2500000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-56800000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>163700000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>406800000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-48900000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-49700000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>116500000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>305100000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-39200000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-124200000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>57300000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>88000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-58000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-89300000.0</v>
+      </c>
+      <c r="C30">
+        <v>-94800000.0</v>
+      </c>
+      <c r="D30">
         <v>-108100000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-66000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-69200000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-89400000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-64500000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-47100000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-67300000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-59100000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-39400000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-28500000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-27800000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-36200000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-54200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>