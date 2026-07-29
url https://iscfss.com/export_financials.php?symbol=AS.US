--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1101,51 +1101,53 @@
       <c r="E14">
         <v>489499607.0</v>
       </c>
       <c r="F14">
         <v>489499607.0</v>
       </c>
       <c r="G14">
         <v>489499607.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>21</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>106700000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>50700000.0</v>
       </c>
       <c r="E16">
         <v>45900000.0</v>
       </c>
       <c r="F16">
         <v>53000000.0</v>
       </c>
       <c r="G16">
         <v>38200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
@@ -1322,97 +1324,97 @@
         <v>8900000.0</v>
       </c>
       <c r="F26">
         <v>300000.0</v>
       </c>
       <c r="G26">
         <v>400000.0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
-        <v>1761700000.0</v>
+        <v>1100800000.0</v>
       </c>
       <c r="C28">
         <v>1137800000.0</v>
       </c>
       <c r="D28">
         <v>6177800000.0</v>
       </c>
       <c r="E28">
         <v>5834000000.0</v>
       </c>
       <c r="F28">
         <v>5728800000.0</v>
       </c>
       <c r="G28">
         <v>6596000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
         <v>6737100000.0</v>
       </c>
       <c r="C29">
         <v>5926600000.0</v>
       </c>
       <c r="D29">
         <v>6161200000.0</v>
       </c>
       <c r="E29">
         <v>5965600000.0</v>
       </c>
       <c r="F29">
         <v>6108800000.0</v>
       </c>
       <c r="G29">
         <v>6571600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>829600000.0</v>
+        <v>952300000.0</v>
       </c>
       <c r="C30">
         <v>746700000.0</v>
       </c>
       <c r="D30">
         <v>717000000.0</v>
       </c>
       <c r="E30">
         <v>757900000.0</v>
       </c>
       <c r="F30">
         <v>629700000.0</v>
       </c>
       <c r="G30">
         <v>602900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
@@ -1549,74 +1551,74 @@
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38">
         <v>108200000.0</v>
       </c>
       <c r="C38">
         <v>-1.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>1.0</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
-        <v>200000000.0</v>
+        <v>77300000.0</v>
       </c>
       <c r="C39">
         <v>83900000.0</v>
       </c>
       <c r="D39">
         <v>51700000.0</v>
       </c>
       <c r="E39">
         <v>157798829.0</v>
       </c>
       <c r="F39">
         <v>183413191.0</v>
       </c>
       <c r="G39">
         <v>593700000.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
-        <v>1139500000.0</v>
+        <v>1032800000.0</v>
       </c>
       <c r="C40">
         <v>667300000.0</v>
       </c>
       <c r="D40">
         <v>554240977.0</v>
       </c>
       <c r="E40">
         <v>487683510.0</v>
       </c>
       <c r="F40">
         <v>436558601.0</v>
       </c>
       <c r="G40">
         <v>485600000.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
@@ -1769,51 +1771,51 @@
       </c>
       <c r="B50">
         <v>142800000.0</v>
       </c>
       <c r="C50">
         <v>136500000.0</v>
       </c>
       <c r="D50">
         <v>381000000.0</v>
       </c>
       <c r="E50">
         <v>208300000.0</v>
       </c>
       <c r="F50">
         <v>34800000.0</v>
       </c>
       <c r="G50">
         <v>198200000.0</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
-        <v>2414000000.0</v>
+        <v>1753100000.0</v>
       </c>
       <c r="C51">
         <v>1483200000.0</v>
       </c>
       <c r="D51">
         <v>6661200000.0</v>
       </c>
       <c r="E51">
         <v>6236000000.0</v>
       </c>
       <c r="F51">
         <v>6295500000.0</v>
       </c>
       <c r="G51">
         <v>6985500000.0</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
         <v>299900000.0</v>
       </c>
       <c r="C52">
@@ -2171,51 +2173,51 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
         <v>2768400000.0</v>
       </c>
       <c r="C5">
-        <v>2789200000.0</v>
+        <v>2745800000.0</v>
       </c>
       <c r="D5">
         <v>2747300000.0</v>
       </c>
       <c r="E5">
         <v>2736900000.0</v>
       </c>
       <c r="F5">
         <v>2780100000.0</v>
       </c>
       <c r="G5">
         <v>2776700000.0</v>
       </c>
       <c r="H5">
         <v>2749800000.0</v>
       </c>
       <c r="I5">
         <v>2797600000.0</v>
       </c>
       <c r="J5">
         <v>2922700000.0</v>
       </c>
       <c r="K5">
         <v>230932874.0</v>
       </c>
@@ -2603,52 +2605,56 @@
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>21</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>107900000.0</v>
+      </c>
+      <c r="C16">
+        <v>99300000.0</v>
+      </c>
       <c r="D16">
         <v>197200000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>56400000.0</v>
       </c>
       <c r="J16">
         <v>62500000.0</v>
       </c>
       <c r="K16">
         <v>50700000.0</v>
       </c>
       <c r="L16">
         <v>31168832.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16">
         <v>43007730.0</v>
       </c>
       <c r="P16"/>
@@ -3027,51 +3033,51 @@
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
         <v>317300000.0</v>
       </c>
       <c r="C28">
-        <v>1761700000.0</v>
+        <v>1100800000.0</v>
       </c>
       <c r="D28">
         <v>1514600000.0</v>
       </c>
       <c r="E28">
         <v>1415500000.0</v>
       </c>
       <c r="F28">
         <v>1112200000.0</v>
       </c>
       <c r="G28">
         <v>1137800000.0</v>
       </c>
       <c r="H28">
         <v>2475400000.0</v>
       </c>
       <c r="I28">
         <v>2221100000.0</v>
       </c>
       <c r="J28">
         <v>2063600000.0</v>
       </c>
       <c r="K28">
         <v>6177800000.0</v>
       </c>
@@ -3121,51 +3127,51 @@
         <v>6047800000.0</v>
       </c>
       <c r="K29">
         <v>6161200000.0</v>
       </c>
       <c r="L29">
         <v>6183100000.0</v>
       </c>
       <c r="M29">
         <v>6095700000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29">
         <v>5965600000.0</v>
       </c>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
         <v>723900000.0</v>
       </c>
       <c r="C30">
-        <v>829600000.0</v>
+        <v>952300000.0</v>
       </c>
       <c r="D30">
         <v>1084600000.0</v>
       </c>
       <c r="E30">
         <v>478000000.0</v>
       </c>
       <c r="F30">
         <v>561400000.0</v>
       </c>
       <c r="G30">
         <v>746700000.0</v>
       </c>
       <c r="H30">
         <v>659500000.0</v>
       </c>
       <c r="I30">
         <v>476600000.0</v>
       </c>
       <c r="J30">
         <v>567100000.0</v>
       </c>
       <c r="K30">
         <v>717100000.0</v>
       </c>
@@ -3330,94 +3336,96 @@
         <v>29400000.0</v>
       </c>
       <c r="L34">
         <v>15600000.0</v>
       </c>
       <c r="M34">
         <v>15400000.0</v>
       </c>
       <c r="N34"/>
       <c r="O34">
         <v>11900000.0</v>
       </c>
       <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
         <v>1261000000.0</v>
       </c>
       <c r="C35">
         <v>2034300000.0</v>
       </c>
       <c r="D35">
-        <v>1946199999.0</v>
+        <v>1946200000.0</v>
       </c>
       <c r="E35">
         <v>1883100000.0</v>
       </c>
       <c r="F35">
         <v>1827900000.0</v>
       </c>
       <c r="G35">
         <v>1773500000.0</v>
       </c>
       <c r="H35">
         <v>3144700000.0</v>
       </c>
       <c r="I35">
         <v>3060200000.0</v>
       </c>
       <c r="J35">
         <v>3042500000.0</v>
       </c>
       <c r="K35">
         <v>6956700000.0</v>
       </c>
       <c r="L35">
         <v>6331239669.0</v>
       </c>
       <c r="M35">
         <v>6817000000.0</v>
       </c>
-      <c r="N35"/>
+      <c r="N35">
+        <v>73900000.0</v>
+      </c>
       <c r="O35">
         <v>6268072148.0</v>
       </c>
       <c r="P35"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
         <v>23600000.0</v>
       </c>
       <c r="C36">
-        <v>24100000.0</v>
+        <v>26100000.0</v>
       </c>
       <c r="D36">
         <v>15100000.0</v>
       </c>
       <c r="E36">
         <v>15899999.0</v>
       </c>
       <c r="F36">
         <v>57500000.0</v>
       </c>
       <c r="G36">
         <v>61000000.0</v>
       </c>
       <c r="H36">
         <v>59800000.0</v>
       </c>
       <c r="I36">
         <v>289300000.0</v>
       </c>
       <c r="J36">
         <v>-303466664.0</v>
       </c>
       <c r="K36">
         <v>-408914095.0</v>
       </c>
@@ -3479,100 +3487,102 @@
         <v>229500000.0</v>
       </c>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
         <v>1.0</v>
       </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38">
         <v>1.0</v>
       </c>
       <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
         <v>222800000.0</v>
       </c>
       <c r="C39">
-        <v>200000000.0</v>
+        <v>77300000.0</v>
       </c>
       <c r="D39">
         <v>23000000.0</v>
       </c>
       <c r="E39">
         <v>198200000.0</v>
       </c>
       <c r="F39">
         <v>193700000.0</v>
       </c>
       <c r="G39">
         <v>83900000.0</v>
       </c>
       <c r="H39">
         <v>238300000.0</v>
       </c>
       <c r="I39">
         <v>219200000.0</v>
       </c>
       <c r="J39">
-        <v>164700000.0</v>
+        <v>329400000.0</v>
       </c>
       <c r="K39">
         <v>51600000.0</v>
       </c>
       <c r="L39">
         <v>206600000.0</v>
       </c>
       <c r="M39">
         <v>212400000.0</v>
       </c>
-      <c r="N39"/>
+      <c r="N39">
+        <v>-402000000.0</v>
+      </c>
       <c r="O39">
         <v>100300000.0</v>
       </c>
       <c r="P39"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
-        <v>1011500000.0</v>
+        <v>903600000.0</v>
       </c>
       <c r="C40">
-        <v>1139500000.0</v>
+        <v>1040200000.0</v>
       </c>
       <c r="D40">
-        <v>835700000.0</v>
+        <v>1032900000.0</v>
       </c>
       <c r="E40">
         <v>671800000.0</v>
       </c>
       <c r="F40">
         <v>689300000.0</v>
       </c>
       <c r="G40">
         <v>667300000.0</v>
       </c>
       <c r="H40">
         <v>693800000.0</v>
       </c>
       <c r="I40">
         <v>526800000.0</v>
       </c>
       <c r="J40">
         <v>503344445.0</v>
       </c>
       <c r="K40">
         <v>554240977.0</v>
       </c>
       <c r="L40">
         <v>558131169.0</v>
       </c>
@@ -3591,51 +3601,51 @@
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
         <v>4092200000.0</v>
       </c>
       <c r="C42">
-        <v>3207800000.0</v>
+        <v>3251200000.0</v>
       </c>
       <c r="D42">
         <v>3219900000.0</v>
       </c>
       <c r="E42">
         <v>3215800000.0</v>
       </c>
       <c r="F42">
         <v>3199900000.0</v>
       </c>
       <c r="G42">
         <v>3189100000.0</v>
       </c>
       <c r="H42">
         <v>2135800000.0</v>
       </c>
       <c r="I42">
         <v>2133400000.0</v>
       </c>
       <c r="J42">
         <v>2133400000.0</v>
       </c>
       <c r="K42">
         <v>1.0</v>
       </c>
@@ -3909,51 +3919,51 @@
         <v>6200000.0</v>
       </c>
       <c r="K50">
         <v>381000000.0</v>
       </c>
       <c r="L50">
         <v>381900000.0</v>
       </c>
       <c r="M50">
         <v>268000000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50">
         <v>208300000.0</v>
       </c>
       <c r="P50"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
         <v>1001000000.0</v>
       </c>
       <c r="C51">
-        <v>2414000000.0</v>
+        <v>1753100000.0</v>
       </c>
       <c r="D51">
         <v>1867900000.0</v>
       </c>
       <c r="E51">
         <v>1718900000.0</v>
       </c>
       <c r="F51">
         <v>1534300000.0</v>
       </c>
       <c r="G51">
         <v>1483200000.0</v>
       </c>
       <c r="H51">
         <v>2787400000.0</v>
       </c>
       <c r="I51">
         <v>2477000000.0</v>
       </c>
       <c r="J51">
         <v>2400900000.0</v>
       </c>
       <c r="K51">
         <v>6661200000.0</v>
       </c>
@@ -4215,51 +4225,53 @@
       </c>
       <c r="F58">
         <v>3296600000.0</v>
       </c>
       <c r="G58">
         <v>3327900000.0</v>
       </c>
       <c r="H58">
         <v>4716100000.0</v>
       </c>
       <c r="I58">
         <v>4231000000.0</v>
       </c>
       <c r="J58">
         <v>3841481481.0</v>
       </c>
       <c r="K58">
         <v>7722446023.0</v>
       </c>
       <c r="L58">
         <v>7686611570.0</v>
       </c>
       <c r="M58">
         <v>8028200000.0</v>
       </c>
-      <c r="N58"/>
+      <c r="N58">
+        <v>73900000.0</v>
+      </c>
       <c r="O58">
         <v>7466854064.0</v>
       </c>
       <c r="P58"/>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
     </row>
@@ -5163,51 +5175,51 @@
       </c>
       <c r="O2">
         <v>596700000.0</v>
       </c>
       <c r="P2">
         <v>415200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>80</v>
       </c>
       <c r="B3">
         <v>102600000.0</v>
       </c>
       <c r="C3">
         <v>106300000.0</v>
       </c>
       <c r="D3">
         <v>118800000.0</v>
       </c>
       <c r="E3">
         <v>81400000.0</v>
       </c>
       <c r="F3">
-        <v>77700000.0</v>
+        <v>41800000.0</v>
       </c>
       <c r="G3">
         <v>77300000.0</v>
       </c>
       <c r="H3">
         <v>71200000.0</v>
       </c>
       <c r="I3">
         <v>62800000.0</v>
       </c>
       <c r="J3">
         <v>62500000.0</v>
       </c>
       <c r="K3">
         <v>62400000.0</v>
       </c>
       <c r="L3">
         <v>54100000.0</v>
       </c>
       <c r="M3">
         <v>52400000.0</v>
       </c>
       <c r="N3">
         <v>52000000.0</v>
       </c>
@@ -5221,113 +5233,113 @@
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>82</v>
       </c>
       <c r="B5">
-        <v>313300000.0</v>
+        <v>265500000.0</v>
       </c>
       <c r="C5">
         <v>227500000.0</v>
       </c>
       <c r="D5">
         <v>223300000.0</v>
       </c>
       <c r="E5">
         <v>51800000.0</v>
       </c>
       <c r="F5">
-        <v>219600000.0</v>
+        <v>214400000.0</v>
       </c>
       <c r="G5">
         <v>110800000.0</v>
       </c>
       <c r="H5">
         <v>173000000.0</v>
       </c>
       <c r="I5">
         <v>-11100000.0</v>
       </c>
       <c r="J5">
         <v>83400000.0</v>
       </c>
       <c r="K5">
         <v>58400000.0</v>
       </c>
       <c r="L5">
         <v>106100000.0</v>
       </c>
       <c r="M5">
         <v>9300000.0</v>
       </c>
       <c r="N5">
         <v>129200000.0</v>
       </c>
       <c r="O5">
         <v>-50400000.0</v>
       </c>
       <c r="P5">
         <v>70300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>83</v>
       </c>
       <c r="B6">
-        <v>415900000.0</v>
+        <v>368100000.0</v>
       </c>
       <c r="C6">
         <v>333800000.0</v>
       </c>
       <c r="D6">
-        <v>223300000.0</v>
+        <v>342100000.0</v>
       </c>
       <c r="E6">
-        <v>51800000.0</v>
+        <v>133200000.0</v>
       </c>
       <c r="F6">
-        <v>219600000.0</v>
+        <v>256200000.0</v>
       </c>
       <c r="G6">
         <v>188100000.0</v>
       </c>
       <c r="H6">
         <v>244200000.0</v>
       </c>
       <c r="I6">
         <v>51700000.0</v>
       </c>
       <c r="J6">
         <v>145900000.0</v>
       </c>
       <c r="K6">
         <v>120800000.0</v>
       </c>
       <c r="L6">
         <v>160200000.0</v>
       </c>
       <c r="M6">
         <v>61700000.0</v>
       </c>
       <c r="N6">
         <v>181200000.0</v>
       </c>
@@ -7260,51 +7272,51 @@
       <c r="F6">
         <v>76700000.0</v>
       </c>
       <c r="G6">
         <v>33400000.0</v>
       </c>
       <c r="H6">
         <v>56100000.0</v>
       </c>
       <c r="I6">
         <v>-81400000.0</v>
       </c>
       <c r="J6">
         <v>-146100000.0</v>
       </c>
       <c r="K6">
         <v>199200000.0</v>
       </c>
       <c r="L6">
         <v>284200000.0</v>
       </c>
       <c r="M6">
         <v>-69800000.0</v>
       </c>
       <c r="N6">
-        <v>-402000000.0</v>
+        <v>-53700000.0</v>
       </c>
       <c r="O6">
         <v>402000000.0</v>
       </c>
       <c r="P6">
         <v>-51100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>115</v>
       </c>
       <c r="B7">
         <v>-169600000.0</v>
       </c>
       <c r="C7">
         <v>344200000.0</v>
       </c>
       <c r="D7">
         <v>-256800000.0</v>
       </c>
       <c r="E7">
         <v>-132400000.0</v>
       </c>
       <c r="F7">
@@ -7850,63 +7862,63 @@
       </c>
       <c r="K22">
         <v>-93000000.0</v>
       </c>
       <c r="L22">
         <v>-37700000.0</v>
       </c>
       <c r="M22">
         <v>-96900000.0</v>
       </c>
       <c r="N22">
         <v>19000000.0</v>
       </c>
       <c r="O22">
         <v>-148300000.0</v>
       </c>
       <c r="P22">
         <v>-1700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>130</v>
       </c>
       <c r="B23">
-        <v>-887700000.0</v>
+        <v>-1600000.0</v>
       </c>
       <c r="C23">
         <v>-42600000.0</v>
       </c>
       <c r="D23">
         <v>-59400000.0</v>
       </c>
       <c r="E23">
         <v>-23400000.0</v>
       </c>
       <c r="F23">
-        <v>-38300000.0</v>
+        <v>-12800000.0</v>
       </c>
       <c r="G23">
         <v>14200000.0</v>
       </c>
       <c r="H23">
         <v>-1000000.0</v>
       </c>
       <c r="I23">
         <v>-400000.0</v>
       </c>
       <c r="J23">
         <v>-59100000.0</v>
       </c>
       <c r="K23">
         <v>13500000.0</v>
       </c>
       <c r="L23">
         <v>-27300000.0</v>
       </c>
       <c r="M23">
         <v>-31500000.0</v>
       </c>
       <c r="N23">
         <v>-23800000.0</v>
       </c>