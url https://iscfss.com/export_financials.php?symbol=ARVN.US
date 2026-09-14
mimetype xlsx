--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2620,1074 +2623,1100 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>31200000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C2">
+        <v>31400000.0</v>
+      </c>
+      <c r="D2">
         <v>24400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17800000.0</v>
       </c>
       <c r="K2">
         <v>17800000.0</v>
       </c>
       <c r="L2">
+        <v>17800000.0</v>
+      </c>
+      <c r="M2">
         <v>34300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12300000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>31300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4671605.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4975367.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9002938.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5088034.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2429757.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3020794.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4556827.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2277824.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1411471.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1563909.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2758184.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1300760.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1656578.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1966734.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>596527.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>1566000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-800000.0</v>
+      </c>
+      <c r="C5">
         <v>-400000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1400000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3100000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9200000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-12200000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-19200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-24800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-22000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-18700000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-676649.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-486544.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-242755.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1079807.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1664124.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-602614.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>107576.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>196645.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>300150.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>80031.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-217723.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-47223.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-96614.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1265366.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-9751.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-32878901.0</v>
       </c>
-      <c r="AM5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>7700000.0</v>
+      </c>
+      <c r="C7">
         <v>8100000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9400000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>900000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1400000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1900000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3500000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4500000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4900000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5300000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5800000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4314233.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4617715.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4918905.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2040262.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2291237.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2511523.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2742554.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2388007.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2364789.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2541231.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2671377.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
+        <v>0.0</v>
+      </c>
+      <c r="C8">
         <v>100000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="E8">
         <v>100000.0</v>
       </c>
       <c r="F8">
         <v>100000.0</v>
       </c>
       <c r="G8">
         <v>100000.0</v>
       </c>
       <c r="H8">
         <v>100000.0</v>
       </c>
       <c r="I8">
+        <v>100000.0</v>
+      </c>
+      <c r="J8">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="K8">
         <v>100000.0</v>
       </c>
       <c r="L8">
         <v>100000.0</v>
       </c>
       <c r="M8">
         <v>100000.0</v>
       </c>
       <c r="N8">
         <v>100000.0</v>
       </c>
       <c r="O8">
         <v>100000.0</v>
       </c>
       <c r="P8">
         <v>100000.0</v>
       </c>
       <c r="Q8">
         <v>100000.0</v>
       </c>
       <c r="R8">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
         <v>52766.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>48995.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1589600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1570800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1549400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1528700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1508800000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1488300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1469200000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1448254555.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1166526486.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1148345190.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1133537171.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>654342486.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>615601031.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>606567070.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>599097090.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>485439010.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>450007340.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>444295400.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>439118089.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>7377913.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>94300000.0</v>
+      </c>
+      <c r="C10">
         <v>87300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>142900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>101500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>114900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>81000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>100500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>85200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>154800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>88000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>311700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>113700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>90600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>130200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>81300000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>132600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>93200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>62300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>108300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>255662835.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>48726443.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>346068406.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>588400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>88988921.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>21593656.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>36106323.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9211057.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12135475.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11342178.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>28786247.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3190056.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6191004.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3352559.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>60830868.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>30912391.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-35557251.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5088000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>567900000.0</v>
+      </c>
+      <c r="C12">
         <v>614900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>685400000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>787600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>861200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>954300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1039400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1121600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1228700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1169300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1261000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>998500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1038800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1123500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1205300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1270700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1343200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1428400000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1502600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1544477234.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>600575553.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>651271492.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>688600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>248563884.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>242696962.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>262834488.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>280872513.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>190510634.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>159173183.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>174961512.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>187827696.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>89793869.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>99739320.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>112696401.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>39171373.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>35557251.0</v>
       </c>
-      <c r="AM12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>100000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>100000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>100000.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
       <c r="I13">
@@ -3695,4341 +3724,4443 @@
       </c>
       <c r="J13">
         <v>100000.0</v>
       </c>
       <c r="K13">
         <v>100000.0</v>
       </c>
       <c r="L13">
         <v>100000.0</v>
       </c>
       <c r="M13">
         <v>100000.0</v>
       </c>
       <c r="N13">
         <v>100000.0</v>
       </c>
       <c r="O13">
         <v>100000.0</v>
       </c>
       <c r="P13">
         <v>100000.0</v>
       </c>
       <c r="Q13">
         <v>100000.0</v>
       </c>
-      <c r="R13"/>
+      <c r="R13">
+        <v>100000.0</v>
+      </c>
       <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>52766.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>48995.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>48786.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>48455.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>40096.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>38825.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>38672.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>38461.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>33076.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>31524.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>31369.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>31236.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>3684.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>21595.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>6167.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1192586.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>948000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>65700000.0</v>
+      </c>
+      <c r="C14">
         <v>64000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64900000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>72900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>73000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>72700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72100000.0</v>
       </c>
       <c r="H14">
         <v>72100000.0</v>
       </c>
       <c r="I14">
+        <v>72100000.0</v>
+      </c>
+      <c r="J14">
         <v>71900000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>71700000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>61100000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>54100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>53400000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53200000.0</v>
       </c>
       <c r="P14">
         <v>53200000.0</v>
       </c>
       <c r="Q14">
         <v>53200000.0</v>
       </c>
       <c r="R14">
+        <v>53200000.0</v>
+      </c>
+      <c r="S14">
         <v>53000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>52800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>49800000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>48900000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>48600000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>41767980.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>39058294.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>38739922.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>38548483.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>37338484.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>32740486.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>31440051.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>31325516.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>31098634.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>32158748.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>31184958.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20731838.0</v>
       </c>
       <c r="AI14">
         <v>20731838.0</v>
       </c>
       <c r="AJ14">
         <v>20731838.0</v>
       </c>
       <c r="AK14">
-        <v>1897552.0</v>
+        <v>20731838.0</v>
       </c>
       <c r="AL14">
         <v>1897552.0</v>
       </c>
-      <c r="AM14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:39">
+      <c r="AM14">
+        <v>1897552.0</v>
+      </c>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>100000.0</v>
       </c>
       <c r="O15">
         <v>100000.0</v>
       </c>
       <c r="P15">
         <v>100000.0</v>
       </c>
       <c r="Q15">
         <v>100000.0</v>
       </c>
-      <c r="R15"/>
+      <c r="R15">
+        <v>100000.0</v>
+      </c>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>52766.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>48995.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>48786.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>48455.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>40096.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>38825.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>38672.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>38461.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>33076.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>31524.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>31369.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>31236.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3684.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>21595.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>1192586.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>51800000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>71300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>87700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>102900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>141000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>156200000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>199200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>267900000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>162900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>163000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>224200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>230100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>214900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>218600000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>193100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>194400000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>197500000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>206200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>162943830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22150861.0</v>
       </c>
       <c r="V16">
         <v>22150861.0</v>
       </c>
       <c r="W16">
+        <v>22150861.0</v>
+      </c>
+      <c r="X16">
         <v>22200000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21358989.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22964819.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22464819.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>19979525.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20294456.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>14815957.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>15440957.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16065957.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13501056.0</v>
       </c>
       <c r="AG16">
         <v>13501056.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AH16">
+        <v>13501056.0</v>
+      </c>
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>13553136.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22">
         <v>5500000.0</v>
       </c>
       <c r="N22">
         <v>5500000.0</v>
       </c>
       <c r="O22">
         <v>5500000.0</v>
       </c>
       <c r="P22">
         <v>5500000.0</v>
       </c>
       <c r="Q22">
-        <v>4500000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="R22">
         <v>4500000.0</v>
       </c>
       <c r="S22">
+        <v>4500000.0</v>
+      </c>
+      <c r="T22">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="U22">
         <v>4500000.0</v>
       </c>
-      <c r="V22"/>
+      <c r="V22">
+        <v>4500000.0</v>
+      </c>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>675100000.0</v>
+      </c>
+      <c r="C23">
         <v>647500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>717900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>844300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>909300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1001100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1091400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1167100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1279600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1212600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1304600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1058300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1083500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1175800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1268800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1334800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1407000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1488300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1581600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1604865210.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>644026885.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>681772443.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>717400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>271947431.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>262581573.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>282449799.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>301641426.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>209093798.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>172046128.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>186568127.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>199281575.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>98886058.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>105991051.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>116278380.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>66848369.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>24087859.0</v>
       </c>
-      <c r="AM23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
         <v>300000.0</v>
       </c>
       <c r="C24">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D24">
         <v>400000.0</v>
       </c>
       <c r="E24">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="F24">
         <v>500000.0</v>
       </c>
       <c r="G24">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="H24">
         <v>600000.0</v>
       </c>
       <c r="I24">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="J24">
         <v>700000.0</v>
       </c>
       <c r="K24">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="L24">
         <v>800000.0</v>
       </c>
       <c r="M24">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="N24">
         <v>900000.0</v>
       </c>
       <c r="O24">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="P24">
         <v>1000000.0</v>
       </c>
       <c r="Q24">
         <v>1000000.0</v>
       </c>
       <c r="R24">
         <v>1000000.0</v>
       </c>
       <c r="S24">
         <v>1000000.0</v>
       </c>
       <c r="T24">
         <v>1000000.0</v>
       </c>
       <c r="U24">
         <v>1000000.0</v>
       </c>
       <c r="V24">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="W24">
         <v>2000000.0</v>
       </c>
       <c r="X24">
         <v>2000000.0</v>
       </c>
       <c r="Y24">
         <v>2000000.0</v>
       </c>
       <c r="Z24">
         <v>2000000.0</v>
       </c>
       <c r="AA24">
         <v>2000000.0</v>
       </c>
       <c r="AB24">
         <v>2000000.0</v>
       </c>
       <c r="AC24">
         <v>2000000.0</v>
       </c>
       <c r="AD24">
         <v>2000000.0</v>
       </c>
       <c r="AE24">
         <v>2000000.0</v>
       </c>
       <c r="AF24">
         <v>2000000.0</v>
       </c>
       <c r="AG24">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH24">
         <v>65399.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>108690.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>151000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>313000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>900000.0</v>
       </c>
       <c r="O25">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="P25">
         <v>1000000.0</v>
       </c>
       <c r="Q25">
         <v>1000000.0</v>
       </c>
       <c r="R25">
         <v>1000000.0</v>
       </c>
       <c r="S25">
         <v>1000000.0</v>
       </c>
       <c r="T25">
         <v>1000000.0</v>
       </c>
       <c r="U25">
         <v>1000000.0</v>
       </c>
       <c r="V25">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="W25">
         <v>2000000.0</v>
       </c>
       <c r="X25">
         <v>2000000.0</v>
       </c>
       <c r="Y25">
         <v>2000000.0</v>
       </c>
       <c r="Z25">
         <v>2000000.0</v>
       </c>
       <c r="AA25">
         <v>2000000.0</v>
       </c>
       <c r="AB25">
         <v>2000000.0</v>
       </c>
       <c r="AC25">
         <v>2000000.0</v>
       </c>
       <c r="AD25">
         <v>2000000.0</v>
       </c>
       <c r="AE25">
         <v>2000000.0</v>
       </c>
       <c r="AF25">
         <v>2000000.0</v>
       </c>
       <c r="AG25">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH25">
         <v>65400.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>108690.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>-78700000.0</v>
+        <v>-86100000.0</v>
       </c>
       <c r="C28">
+        <v>-78900000.0</v>
+      </c>
+      <c r="D28">
         <v>-134000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-92000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-105000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-70500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-90800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-83700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-152700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-85400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-308500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-109700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-86100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-125200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-75800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-126700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-86900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-55500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-103300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-250348602.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-43108728.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-339149501.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-584300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-84697684.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-17082133.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-31363769.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4823050.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-7770686.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-6729448.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-24001460.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1035595.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3996335.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3118510.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-60558251.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-30602004.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>35557251.0</v>
       </c>
-      <c r="AM28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>562400000.0</v>
+      </c>
+      <c r="C29">
         <v>387100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>434200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>564800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>609800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>660600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>562300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>586600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>600800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>610400000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>660800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>458200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>464600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>512000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>565900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>622500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>671600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>724300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>782700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>818737157.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>583947174.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>617298020.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>644257512.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>207119967.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>199781424.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>213707113.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>6400000.0</v>
+        <v>54300000.0</v>
       </c>
       <c r="C30">
         <v>6400000.0</v>
       </c>
       <c r="D30">
+        <v>6400000.0</v>
+      </c>
+      <c r="E30">
         <v>26800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6700000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8635900.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7415611.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5175378.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5956083.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3564317.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3878438.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6280828.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5201557.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1402085.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2469514.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5031797.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2178878.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1962425.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1434877.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>26040452.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>1410182.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>463600000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>511000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>564900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>621500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>670600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>723300000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>781700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>817737157.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>582947174.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>615298020.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>642257512.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>205119967.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>197781424.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>211707113.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>226686281.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>134159598.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>116505260.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>127737693.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>136666983.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>36324477.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-158515897.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-136778348.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-61234562.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
-[...1 lines deleted...]
-      </c>
+      <c r="AL31"/>
       <c r="AM31">
         <v>-32878901.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31">
+        <v>-32878901.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>569700000.0</v>
+      </c>
+      <c r="C32">
         <v>514800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>558200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>681400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>731700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>765700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>837500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>873600000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>909500000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>949500000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1023100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>715700000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>749800000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>865300000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>945100000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1060100000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1138200000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1219000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1290800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1393642965.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>585913616.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>624284844.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>654002206.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>218449311.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>215862087.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>237026174.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>16799999.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="C33">
+        <v>16800000.0</v>
+      </c>
+      <c r="D33">
         <v>17200000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>18000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>19800000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>21400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>24100000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>17600000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>22900000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22300000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>24400000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>25300000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>26800000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>27600000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>28600000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>30100000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>30600000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>31300000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>29100000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>28714489.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>16292923.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>17115685.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>14300000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>13967602.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12999685.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12254635.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>10760791.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>9430455.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>8785040.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>6832249.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3603796.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3368002.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2298359.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1835256.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1319641.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-35557251.0</v>
       </c>
-      <c r="AM33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:39">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>43</v>
       </c>
-      <c r="B34"/>
-      <c r="C34">
+      <c r="B34">
+        <v>24400000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34">
         <v>100000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>100000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>100000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>312100000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>381000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>407800000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>467700000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>497200000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>526000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>537200000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>603620297.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>18259365.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>24102509.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>24025655.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>25296946.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>29080348.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>35573696.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>40141993.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>43537935.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>32595095.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2137037.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>37634714.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>40713950.0</v>
       </c>
-      <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
-        <v>144799999.0</v>
+        <v>30400000.0</v>
       </c>
       <c r="C35">
+        <v>144800000.0</v>
+      </c>
+      <c r="D35">
         <v>141600000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>134999999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>142200000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>127000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>299900000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>305200000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>332300000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>362100000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>387500000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>283800000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>313000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>381900000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>408800000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>468700000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>498200000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>527000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>538200000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>604620297.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>19259365.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>26102509.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>26000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>27296946.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>31080348.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>37573696.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>42141993.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>45537935.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>34595095.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>38230262.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>39634714.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>42713950.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>44399280.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>47573168.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>48747635.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
-    </row>
-    <row r="36" spans="1:39">
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>3499999.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="C36">
+        <v>3500000.0</v>
+      </c>
+      <c r="D36">
         <v>3800000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3900000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4400000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8100000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>9800000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>11600000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9900000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>10400000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>10100000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10300000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>10800000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>11300000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11700000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>12100000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>12500000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>12835975.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28777.0</v>
       </c>
       <c r="V36">
         <v>28777.0</v>
       </c>
       <c r="W36">
         <v>28777.0</v>
       </c>
       <c r="X36">
         <v>28777.0</v>
       </c>
       <c r="Y36">
         <v>28777.0</v>
       </c>
       <c r="Z36">
         <v>28777.0</v>
       </c>
       <c r="AA36">
+        <v>28777.0</v>
+      </c>
+      <c r="AB36">
         <v>26757.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20760.0</v>
       </c>
       <c r="AC36">
         <v>20760.0</v>
       </c>
       <c r="AD36">
         <v>20760.0</v>
       </c>
       <c r="AE36">
         <v>20760.0</v>
       </c>
       <c r="AF36">
         <v>20760.0</v>
       </c>
       <c r="AG36">
         <v>20760.0</v>
       </c>
       <c r="AH36">
         <v>20760.0</v>
       </c>
       <c r="AI36">
         <v>20760.0</v>
       </c>
-      <c r="AJ36"/>
+      <c r="AJ36">
+        <v>20760.0</v>
+      </c>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-35557251.0</v>
       </c>
-      <c r="AM36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:39">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>47</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38">
         <v>10100000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>10800000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11300000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11700000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>12100000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>100000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>12835975.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28777.0</v>
       </c>
       <c r="V38">
         <v>28777.0</v>
       </c>
       <c r="W38">
         <v>28777.0</v>
       </c>
       <c r="X38">
         <v>28777.0</v>
       </c>
       <c r="Y38">
         <v>28777.0</v>
       </c>
       <c r="Z38">
         <v>28777.0</v>
       </c>
       <c r="AA38">
+        <v>28777.0</v>
+      </c>
+      <c r="AB38">
         <v>26757.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20760.0</v>
       </c>
       <c r="AC38">
         <v>20760.0</v>
       </c>
       <c r="AD38">
         <v>20760.0</v>
       </c>
       <c r="AE38">
         <v>20760.0</v>
       </c>
       <c r="AF38">
         <v>20760.0</v>
       </c>
       <c r="AG38">
         <v>20760.0</v>
       </c>
       <c r="AH38">
         <v>20760.0</v>
       </c>
       <c r="AI38">
+        <v>20760.0</v>
+      </c>
+      <c r="AJ38">
         <v>20000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>30000000.0</v>
+      </c>
+      <c r="C39">
         <v>9400000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8900000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>11900000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17200000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14200000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>13100000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>18000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>13900000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13100000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>20000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>26900000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>27200000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>25100000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>21900000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>24200000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>23037587.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>19742798.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8209888.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6100000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3459862.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3320609.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3482238.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3727294.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3951152.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2685820.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2304852.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2818286.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3545309.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1990947.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1746723.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>316903.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>315000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>68600000.0</v>
+      </c>
+      <c r="C40">
         <v>30900000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>45100000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>37500000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>33200000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>41200000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>55200000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>54100000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>51500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>55200000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>73700000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>55600000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>67100000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>43600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>58700000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>39800000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>29800000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>25700000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>23100000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>13769220.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>13472966.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8001201.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>18900000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>12143734.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7404460.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>6783724.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>7602904.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>6226971.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3998974.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2947556.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4001276.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4851146.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1984804.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>15143185.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3545936.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>8327000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>310500000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>405100000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>464600000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>493600000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>521900000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>534300000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>600429165.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>14862802.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>20400518.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>22938233.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>23945470.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>27489590.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>33730795.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>38427882.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>41770160.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>30701736.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>34093225.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>37634714.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>40713950.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>44089214.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>47464478.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>48597000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>3559000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>2063500000.0</v>
+      </c>
+      <c r="C42">
         <v>2057100000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2045000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2107899999.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2118100000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2107200000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2092200000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2068300000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2041200000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2016100000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1995700000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1644200000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1589600000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1570800000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1549400000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1528700000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1508800000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1488300000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1469200000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1448254555.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1166526486.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1148345190.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1133500000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>654342486.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>615601031.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>606567072.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>599097090.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>485439007.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>450007344.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>444295404.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>439118089.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7377913.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2052927.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1265366.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1176668.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>-32878901.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>912692.0</v>
       </c>
     </row>
-    <row r="43" spans="1:39">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
+      <c r="AF44"/>
+      <c r="AG44">
         <v>315166000.0</v>
       </c>
-      <c r="AG44">
+      <c r="AH44">
         <v>202797000.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44">
+      <c r="AI44"/>
+      <c r="AJ44">
         <v>61480000.0</v>
       </c>
-      <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-      <c r="AM44">
+      <c r="AM44"/>
+      <c r="AN44">
         <v>56910000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:39">
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>41500000.0</v>
+      </c>
+      <c r="C45">
         <v>41800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41600000.0</v>
       </c>
       <c r="D45">
         <v>41600000.0</v>
       </c>
       <c r="E45">
+        <v>41600000.0</v>
+      </c>
+      <c r="F45">
         <v>42100000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>42500000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>41600000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>32300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34700000.0</v>
       </c>
       <c r="J45">
         <v>34700000.0</v>
       </c>
       <c r="K45">
+        <v>34700000.0</v>
+      </c>
+      <c r="L45">
         <v>35100000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>15700000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>16700000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>17300000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>17800000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>33700000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>16264146.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>17086908.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>14252184.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>13938825.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>12970908.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>12225858.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>10734034.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>9409695.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>8764280.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>6811489.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3583036.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3347242.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2277599.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>1298881.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>12300000.0</v>
+      </c>
+      <c r="C46">
         <v>13300000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>13400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14100000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>15400000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>16600000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>16000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7800000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>11300000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12400000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>14000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>15700000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>16700000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>17300000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>17800000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>18800000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>18900000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>19200000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>16600000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>15878514.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>16264146.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>17086908.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>14300000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>13938825.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>12970908.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>12225858.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>10734034.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>9409695.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>8764280.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>6811489.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3583036.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3347242.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2277599.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1814496.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1298881.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>13200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13400000.0</v>
       </c>
       <c r="O47">
         <v>13400000.0</v>
       </c>
       <c r="P47">
+        <v>13400000.0</v>
+      </c>
+      <c r="Q47">
         <v>18800000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>18900000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>13400000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>16600000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11628051.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>16264146.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>12210324.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12259515.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>11712403.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12970908.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>12225858.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>10734034.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>9409695.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8764280.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6811490.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3583036.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3347242.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2277599.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1814496.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1299000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>634000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-1500600000.0</v>
+      </c>
+      <c r="C48">
         <v>-1670000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1612400000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1545000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1509900000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1448700000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1531600000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1486500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1437300000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1402100000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1332700000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1177900000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1113900000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1047300000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-965400000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-882500000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-816300000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-746300000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-682900000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-629893515.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-583141763.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-532853201.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-491900000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-450342422.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-419522556.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-394296017.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-372556846.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-351509130.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-333833758.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-316669111.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-302264619.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-286176753.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-160738472.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-138049881.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-62417397.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-33797760.0</v>
       </c>
     </row>
-    <row r="49" spans="1:39">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-1113900000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1047300000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-965400000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-882500000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-816300000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-746300000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-682900000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-629893515.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-583141763.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-532853201.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-491888910.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-450342422.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-419522556.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-394296017.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-372556846.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-351509130.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-333833758.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-316669111.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-302264619.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-286176753.0</v>
       </c>
-      <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="N50">
         <v>100000.0</v>
       </c>
-      <c r="O50"/>
+      <c r="O50">
+        <v>100000.0</v>
+      </c>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>71499.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>113410.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>154461.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>194669.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>168650.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>163927.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>159265.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>453787.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>141212.0</v>
       </c>
     </row>
-    <row r="51" spans="1:39">
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>8600000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="C51">
+        <v>8400000.0</v>
+      </c>
+      <c r="D51">
         <v>8900000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>9500000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>9900000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>10500000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9700000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2100000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2600000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3200000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4500000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5500000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5900000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6300000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6800000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5314233.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5617715.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6918905.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4100000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4291237.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4511523.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4742554.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4388007.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4364789.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4612730.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4784787.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2154461.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2194669.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>234050.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>272617.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>310387.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-    </row>
-    <row r="52" spans="1:39">
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>2000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C52">
+        <v>1800000.0</v>
+      </c>
+      <c r="D52">
         <v>1700000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1800000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1900000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1800000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>800000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1200000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1500000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1900000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="N52">
         <v>2000000.0</v>
       </c>
       <c r="O52">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="P52">
         <v>1800000.0</v>
       </c>
       <c r="Q52">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="R52">
         <v>1700000.0</v>
       </c>
       <c r="S52">
+        <v>1700000.0</v>
+      </c>
+      <c r="T52">
         <v>1100000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1123101.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1221152.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1216914.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>939761.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>920765.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>899653.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>673896.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>597014.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>719371.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>647750.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>154461.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>194669.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>168650.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>163927.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>159265.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>453787.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>141212.0</v>
       </c>
     </row>
-    <row r="53" spans="1:39">
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>473600000.0</v>
+      </c>
+      <c r="C53">
         <v>527600000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>542500000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>686100000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>746300000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>873300000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>938900000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1036400000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1073900000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1081300000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>949300000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>884800000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>948200000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>993300000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1124000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1138100000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1250000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1366100000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1394300000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1288814399.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>551849110.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>305203086.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>100200000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>159574963.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>221103306.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>226728165.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>271661456.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>178375159.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>147831005.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>146175265.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>184637640.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>83602865.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>96386761.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>51865533.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>8258982.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>71114502.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>30469000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:39">
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>675100000.0</v>
+      </c>
+      <c r="C55">
         <v>647500000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>717900000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>844300000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>909300000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1001100000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1091400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1167100000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1279600000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1212600000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1304600000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1058300000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1083500000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1175800000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1268800000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1334800000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1407000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1488300000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1581600000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1604865210.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>644026885.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>681772443.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>717400000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>271947431.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>262581573.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>282449799.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>301641426.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>209093798.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>172046128.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>186568127.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>199281575.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>98886058.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>105991051.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>116278380.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>66848369.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-      <c r="AM55">
+      <c r="AM55"/>
+      <c r="AN55">
         <v>37937000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:39">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>652200000.0</v>
+      </c>
+      <c r="C56">
         <v>630700000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>700700000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>826300000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>889500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>979700000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1067300000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1149500000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1256700000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1190300000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1280200000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1033000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1056700000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1148200000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1240200000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1304700000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1376400000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1457000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1552500000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1576150721.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>627733962.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>664656758.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>703100000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>257979829.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>249581888.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>270195164.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>290880635.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>199663343.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>163261088.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>179735878.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>195677779.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>95518056.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>103692692.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>114443124.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>65528728.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>35557251.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>37282274.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>82500000.0</v>
+      </c>
+      <c r="C57">
         <v>115900000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>142500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>144900000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>157800000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>214000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>229800000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>275900000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>347200000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>240800000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>257100000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>317300000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>306900000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>282900000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>295100000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>244600000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>238200000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>238000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>261700000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>182507756.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>41820346.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>40371914.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>49200000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>39530518.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>33719801.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>33168990.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>32813152.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>29396265.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>20945773.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>20600172.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>22979878.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>19847631.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>17311088.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>17273846.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>17854864.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>10034000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>112900000.0</v>
+      </c>
+      <c r="C58">
         <v>260700000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>284100000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>279900000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>300000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>341000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>529700000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>581100000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>679500000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>602900000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>644600000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>601100000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>619900000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>664800000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>703900000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>713300000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>736400000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>765000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>799900000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>787128053.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>61079711.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>66474423.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>75200000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>66827464.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>64800149.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>70742686.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>74955145.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>74934200.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>55540868.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>58830434.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>62614592.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>62561581.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>61710368.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>64847014.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>66602499.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-      <c r="AM58">
+      <c r="AM58"/>
+      <c r="AN58">
         <v>13906000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>562200000.0</v>
+      </c>
+      <c r="C60">
         <v>386800000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>433800000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>564400000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>609300000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>660100000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>561700000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>586000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>600100000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>609700000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>660000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>457200000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>463600000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>511000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>564900000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>621500000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>670600000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>723300000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>781700000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>817737157.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>582947174.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>615298020.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>642200000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>205119967.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>197781424.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>211707113.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>226686281.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>134159598.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>116505260.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>127737693.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>136666983.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>36324477.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>44280683.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>51431366.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>245870.0</v>
       </c>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>24087859.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>24031000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:39">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
-    </row>
-    <row r="62" spans="1:39">
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
-      <c r="AF62">
+      <c r="AF62"/>
+      <c r="AG62">
         <v>315166856.0</v>
       </c>
-      <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8066,913 +8197,913 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>5200000.0</v>
       </c>
       <c r="C2">
         <v>6600000.0</v>
       </c>
       <c r="D2">
         <v>6700000.0</v>
       </c>
       <c r="E2">
         <v>8199999.0</v>
       </c>
       <c r="F2">
         <v>6000000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>31992000.0</v>
       </c>
       <c r="K2">
         <v>22876000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>5200000.0</v>
       </c>
       <c r="C3">
         <v>6600000.0</v>
       </c>
       <c r="D3">
         <v>6700000.0</v>
       </c>
       <c r="E3">
         <v>8200000.0</v>
       </c>
       <c r="F3">
         <v>6000000.0</v>
       </c>
       <c r="G3">
         <v>4024506.0</v>
       </c>
       <c r="H3">
         <v>2252902.0</v>
       </c>
       <c r="I3">
         <v>706000.0</v>
       </c>
       <c r="J3">
         <v>347395.0</v>
       </c>
       <c r="K3">
         <v>436329.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
         <v>-80500000.0</v>
       </c>
       <c r="C5">
         <v>-198300000.0</v>
       </c>
       <c r="D5">
         <v>-366400000.0</v>
       </c>
       <c r="E5">
         <v>-263200000.0</v>
       </c>
       <c r="F5">
         <v>-195300000.0</v>
       </c>
       <c r="G5">
         <v>-124857477.0</v>
       </c>
       <c r="H5">
         <v>-51524514.0</v>
       </c>
       <c r="I5">
         <v>-43802078.0</v>
       </c>
       <c r="J5">
         <v>-23998848.0</v>
       </c>
       <c r="K5">
         <v>-14370651.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>-75300000.0</v>
       </c>
       <c r="C6">
         <v>-191700000.0</v>
       </c>
       <c r="D6">
         <v>-359700000.0</v>
       </c>
       <c r="E6">
         <v>-255000000.0</v>
       </c>
       <c r="F6">
         <v>-189300000.0</v>
       </c>
       <c r="G6">
         <v>-120832971.0</v>
       </c>
       <c r="H6">
         <v>-49271612.0</v>
       </c>
       <c r="I6">
         <v>-43096078.0</v>
       </c>
       <c r="J6">
         <v>-23651453.0</v>
       </c>
       <c r="K6">
         <v>-13934322.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>257399999.0</v>
       </c>
       <c r="C9">
         <v>263400000.0</v>
       </c>
       <c r="D9">
         <v>78500000.0</v>
       </c>
       <c r="E9">
         <v>131400000.0</v>
       </c>
       <c r="F9">
         <v>46700000.0</v>
       </c>
       <c r="G9">
         <v>21801777.0</v>
       </c>
       <c r="H9">
         <v>42976478.0</v>
       </c>
       <c r="I9">
         <v>14323920.0</v>
       </c>
       <c r="J9">
         <v>7578876.0</v>
       </c>
       <c r="K9">
         <v>6669024.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-80500000.0</v>
       </c>
       <c r="C10">
         <v>-198300000.0</v>
       </c>
       <c r="D10">
         <v>-366400000.0</v>
       </c>
       <c r="E10">
         <v>-251000000.0</v>
       </c>
       <c r="F10">
         <v>-191000000.0</v>
       </c>
       <c r="G10">
         <v>-119332064.0</v>
       </c>
       <c r="H10">
         <v>-70292227.0</v>
       </c>
       <c r="I10">
         <v>-41480466.0</v>
       </c>
       <c r="J10">
         <v>-24049206.0</v>
       </c>
       <c r="K10">
         <v>-14438051.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>300000.0</v>
       </c>
       <c r="C11">
         <v>600000.0</v>
       </c>
       <c r="D11">
         <v>900000.0</v>
       </c>
       <c r="E11">
         <v>20900000.0</v>
       </c>
       <c r="F11">
         <v>-7800000.0</v>
       </c>
       <c r="G11">
         <v>-7545358.0</v>
       </c>
       <c r="H11">
         <v>-8160189.0</v>
       </c>
       <c r="I11">
         <v>2379052.0</v>
       </c>
       <c r="J11">
         <v>604516.0</v>
       </c>
       <c r="K11">
         <v>-87408.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>12000000.0</v>
       </c>
       <c r="F12">
         <v>100000.0</v>
       </c>
       <c r="G12">
         <v>65000.0</v>
       </c>
       <c r="H12">
         <v>85569.0</v>
       </c>
       <c r="I12">
         <v>57440.0</v>
       </c>
       <c r="J12">
         <v>50357.0</v>
       </c>
       <c r="K12">
         <v>67404.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>38400000.0</v>
       </c>
       <c r="C13">
         <v>54800000.0</v>
       </c>
       <c r="D13">
         <v>32300000.0</v>
       </c>
       <c r="E13">
         <v>12200000.0</v>
       </c>
       <c r="F13">
         <v>1900000.0</v>
       </c>
       <c r="G13">
         <v>3585852.0</v>
       </c>
       <c r="H13">
         <v>4557260.0</v>
       </c>
       <c r="I13">
         <v>2470101.0</v>
       </c>
       <c r="J13">
         <v>201388.0</v>
       </c>
       <c r="K13">
         <v>427773.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>-80800000.0</v>
       </c>
       <c r="C15">
         <v>-198900000.0</v>
       </c>
       <c r="D15">
         <v>-367300000.0</v>
       </c>
       <c r="E15">
         <v>-271900000.0</v>
       </c>
       <c r="F15">
         <v>-183200000.0</v>
       </c>
       <c r="G15">
         <v>-111786706.0</v>
       </c>
       <c r="H15">
         <v>-62132038.0</v>
       </c>
       <c r="I15">
         <v>-41480466.0</v>
       </c>
       <c r="J15">
         <v>-24049206.0</v>
       </c>
       <c r="K15">
         <v>-14350643.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-282500000.0</v>
       </c>
       <c r="F16">
         <v>-191000000.0</v>
       </c>
       <c r="G16">
         <v>-119332064.0</v>
       </c>
       <c r="H16">
         <v>-70292227.0</v>
       </c>
       <c r="I16">
         <v>-239847222.0</v>
       </c>
       <c r="J16">
         <v>-28619637.0</v>
       </c>
       <c r="K16">
         <v>-12353623.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>-80800000.0</v>
       </c>
       <c r="C17">
         <v>-198900000.0</v>
       </c>
       <c r="D17">
         <v>-295400000.0</v>
       </c>
       <c r="E17">
         <v>-282500000.0</v>
       </c>
       <c r="F17">
         <v>-191000000.0</v>
       </c>
       <c r="G17">
         <v>-119332064.0</v>
       </c>
       <c r="H17">
         <v>-70292227.0</v>
       </c>
       <c r="I17">
         <v>-41480466.0</v>
       </c>
       <c r="J17">
         <v>-24049206.0</v>
       </c>
       <c r="K17">
         <v>-14350643.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>38400000.0</v>
       </c>
       <c r="C18">
         <v>54800000.0</v>
       </c>
       <c r="D18">
         <v>32300000.0</v>
       </c>
       <c r="E18">
         <v>12200000.0</v>
       </c>
       <c r="F18">
         <v>1800000.0</v>
       </c>
       <c r="G18">
         <v>3520852.0</v>
       </c>
       <c r="H18">
         <v>4471691.0</v>
       </c>
       <c r="I18">
         <v>2412661.0</v>
       </c>
       <c r="J18">
         <v>151031.0</v>
       </c>
       <c r="K18">
         <v>360369.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1600000.0</v>
       </c>
       <c r="F19">
         <v>4400000.0</v>
       </c>
       <c r="G19">
         <v>5590413.0</v>
       </c>
       <c r="H19">
         <v>-18682144.0</v>
       </c>
       <c r="I19">
         <v>2379052.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-114900000.0</v>
       </c>
       <c r="C21">
         <v>-250200000.0</v>
       </c>
       <c r="D21">
         <v>-401500000.0</v>
       </c>
       <c r="E21">
         <v>-263200000.0</v>
       </c>
       <c r="F21">
         <v>-195300000.0</v>
       </c>
       <c r="G21">
         <v>-124857477.0</v>
       </c>
       <c r="H21">
         <v>-51524514.0</v>
       </c>
       <c r="I21">
         <v>-43802078.0</v>
       </c>
       <c r="J21">
         <v>-24760267.0</v>
       </c>
       <c r="K21">
         <v>-16469420.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>377500000.0</v>
       </c>
       <c r="C23">
         <v>513600000.0</v>
       </c>
       <c r="D23">
         <v>480000000.0</v>
       </c>
       <c r="E23">
         <v>394600000.0</v>
       </c>
       <c r="F23">
         <v>242000000.0</v>
       </c>
       <c r="G23">
         <v>146659254.0</v>
       </c>
       <c r="H23">
         <v>94500992.0</v>
       </c>
       <c r="I23">
         <v>58125998.0</v>
       </c>
       <c r="J23">
         <v>32339143.0</v>
       </c>
       <c r="K23">
         <v>23138444.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>198366756.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>5200000.0</v>
       </c>
       <c r="C25">
         <v>6600000.0</v>
       </c>
       <c r="D25">
         <v>7100000.0</v>
       </c>
       <c r="E25">
         <v>8200000.0</v>
       </c>
       <c r="F25">
         <v>6000000.0</v>
       </c>
       <c r="G25">
         <v>4024506.0</v>
       </c>
       <c r="H25">
         <v>2252902.0</v>
       </c>
       <c r="I25">
         <v>706000.0</v>
       </c>
       <c r="J25">
         <v>347395.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
         <v>282900000.0</v>
       </c>
       <c r="C26">
         <v>348200000.0</v>
       </c>
       <c r="D26">
         <v>379700000.0</v>
       </c>
       <c r="E26">
         <v>315000000.0</v>
       </c>
       <c r="F26">
         <v>180400000.0</v>
       </c>
       <c r="G26">
         <v>108355853.0</v>
       </c>
       <c r="H26">
         <v>67193830.0</v>
       </c>
       <c r="I26">
         <v>45193830.0</v>
       </c>
       <c r="J26">
         <v>28792902.0</v>
       </c>
       <c r="K26">
         <v>19942194.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>6700000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>89400000.0</v>
       </c>
       <c r="C28">
         <v>165400000.0</v>
       </c>
       <c r="D28">
         <v>100300000.0</v>
       </c>
       <c r="E28">
         <v>79600000.0</v>
       </c>
       <c r="F28">
         <v>61600000.0</v>
       </c>
       <c r="G28">
         <v>38303401.0</v>
       </c>
       <c r="H28">
         <v>27307162.0</v>
       </c>
       <c r="I28">
         <v>12932168.0</v>
       </c>
       <c r="J28">
         <v>3546241.0</v>
       </c>
       <c r="K28">
         <v>3196250.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>300000.0</v>
       </c>
       <c r="C29">
         <v>600000.0</v>
       </c>
       <c r="D29">
         <v>10100000.0</v>
       </c>
       <c r="E29">
         <v>20900000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>-87408.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>372300000.0</v>
       </c>
       <c r="C30">
         <v>513600000.0</v>
       </c>
       <c r="D30">
         <v>480000000.0</v>
       </c>
       <c r="E30">
         <v>394600000.0</v>
       </c>
       <c r="F30">
         <v>242000000.0</v>
       </c>
       <c r="G30">
         <v>146659254.0</v>
       </c>
       <c r="H30">
         <v>94500992.0</v>
       </c>
       <c r="I30">
         <v>58125998.0</v>
       </c>
       <c r="J30">
         <v>32339143.0</v>
       </c>
       <c r="K30">
         <v>23138444.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>34400000.0</v>
       </c>
       <c r="C31">
         <v>51900000.0</v>
       </c>
       <c r="D31">
         <v>35100000.0</v>
       </c>
       <c r="E31">
         <v>12200000.0</v>
       </c>
       <c r="F31">
         <v>4300000.0</v>
       </c>
       <c r="G31">
         <v>5525413.0</v>
       </c>
       <c r="H31">
         <v>-18767713.0</v>
       </c>
       <c r="I31">
         <v>-91049.0</v>
       </c>
       <c r="J31">
         <v>711061.0</v>
       </c>
       <c r="K31">
         <v>2031369.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>262600000.0</v>
       </c>
       <c r="C32">
         <v>263400000.0</v>
       </c>
       <c r="D32">
         <v>78500000.0</v>
       </c>
       <c r="E32">
         <v>131400000.0</v>
       </c>
       <c r="F32">
         <v>46700000.0</v>
       </c>
       <c r="G32">
         <v>21801777.0</v>
       </c>
       <c r="H32">
         <v>42976478.0</v>
       </c>
       <c r="I32">
         <v>14323920.0</v>
       </c>
@@ -8982,3174 +9113,3248 @@
       <c r="K32">
         <v>6669024.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>9000000.0</v>
+      </c>
+      <c r="C2">
         <v>1100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1200000.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>1600000.0</v>
       </c>
-      <c r="H2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I2"/>
       <c r="J2">
         <v>1700000.0</v>
       </c>
       <c r="K2">
         <v>1700000.0</v>
       </c>
       <c r="L2">
         <v>1700000.0</v>
       </c>
       <c r="M2">
+        <v>1700000.0</v>
+      </c>
+      <c r="N2">
         <v>1600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="P2">
         <v>2100000.0</v>
       </c>
       <c r="Q2">
+        <v>2100000.0</v>
+      </c>
+      <c r="R2">
         <v>1900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1556741.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>0.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>17242000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20016000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>0.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7778000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7997000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>16217000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>0.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22876000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>700000.0</v>
+      </c>
+      <c r="C3">
         <v>1100000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1200000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>800000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1400000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1300000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1600000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="J3">
         <v>1700000.0</v>
       </c>
       <c r="K3">
         <v>1700000.0</v>
       </c>
       <c r="L3">
         <v>1700000.0</v>
       </c>
       <c r="M3">
+        <v>1700000.0</v>
+      </c>
+      <c r="N3">
         <v>1600000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="P3">
         <v>2100000.0</v>
       </c>
       <c r="Q3">
+        <v>2100000.0</v>
+      </c>
+      <c r="R3">
         <v>1900000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2100000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1556741.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="U3">
         <v>1200000.0</v>
       </c>
       <c r="V3">
+        <v>1200000.0</v>
+      </c>
+      <c r="W3">
         <v>1100000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1286027.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1090171.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>860935.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>787373.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>721202.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>608471.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>496672.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>426557.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>222948.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>191548.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>168476.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>123028.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>101028.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>83812.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>89973.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>72582.0</v>
       </c>
-      <c r="AM3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>158600000.0</v>
+      </c>
+      <c r="C5">
         <v>-57500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-67200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-34800000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-61500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>83100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-45500000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-48600000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-35000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-69300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-153200000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-63900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-65600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-81200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-69100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-61100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-64100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-56600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-52882608.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-46791875.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-50291875.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-41700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-41530242.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-30803611.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-25210292.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-21722920.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-21031469.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-17652471.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-17141866.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-14380857.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-16063226.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-13375409.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-7844676.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4139716.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4716573.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6376715.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6724739.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6317164.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-16469420.0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>159300000.0</v>
+      </c>
+      <c r="C6">
         <v>-56400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-66000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-34000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-60100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>84400000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-43900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-47500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-33300000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-67600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-151500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-62200000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-64000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-79500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-67000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-59000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-62200000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-54500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-51325867.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-45591875.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-49091875.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-40600000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-40244215.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-29713440.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-24349357.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-20935547.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-20310267.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-17044000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-16645194.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-13954300.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-15840278.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-13183861.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7676200.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4016688.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4615545.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6292903.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-6634766.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6244582.0</v>
       </c>
-      <c r="AM6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>240700000.0</v>
+      </c>
+      <c r="C9">
         <v>14500000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>22400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>188800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>59200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>102400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>74800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>23600000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-44800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>32900000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>52900000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>30800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>31100000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>31900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>24400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>24743259.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="V9">
         <v>5500000.0</v>
       </c>
       <c r="W9">
+        <v>5500000.0</v>
+      </c>
+      <c r="X9">
         <v>2217692.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>7596776.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5747681.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6239628.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4893273.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>30050227.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4016489.0</v>
       </c>
       <c r="AD9">
         <v>4016489.0</v>
       </c>
       <c r="AE9">
+        <v>4016489.0</v>
+      </c>
+      <c r="AF9">
         <v>3440165.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3375264.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3399895.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4108596.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2572293.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668861.0</v>
       </c>
       <c r="AK9">
         <v>1668861.0</v>
       </c>
       <c r="AL9">
         <v>1668861.0</v>
       </c>
       <c r="AM9">
+        <v>1668861.0</v>
+      </c>
+      <c r="AN9">
         <v>6669024.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>169600000.0</v>
+      </c>
+      <c r="C10">
         <v>-57500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-67200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-34800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-61500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>83100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-45500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-48600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-35000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-69300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-153200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-64000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-66899999.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-82300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-72100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-64000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-66599999.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-58900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-53000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-46800000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-50300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-41000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-41546488.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-30819866.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-25226539.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-21739171.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-21047716.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-17675373.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-17164646.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-14404492.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-16087866.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-13387672.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-7854542.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4150386.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4728026.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6397272.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-6678192.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-6245716.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-14438051.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>200000.0</v>
+      </c>
+      <c r="C11">
         <v>100000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-300000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-400000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>600000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>100000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1600000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-300000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-400000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3400000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4500000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>67500.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>227183.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1244782.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>264056.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1790409.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>160465.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>323993.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>406259.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1867943.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-24246795.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>214507.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1593442.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1394425.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>172364.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>140816.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>138118.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>564581.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>12826.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>-87408.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>7100000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>7100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3400000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>67500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8125.0</v>
       </c>
       <c r="U12">
         <v>8125.0</v>
       </c>
       <c r="V12">
-        <v>16250.0</v>
+        <v>8125.0</v>
       </c>
       <c r="W12">
         <v>16250.0</v>
       </c>
       <c r="X12">
         <v>16250.0</v>
       </c>
       <c r="Y12">
         <v>16250.0</v>
       </c>
       <c r="Z12">
         <v>16250.0</v>
       </c>
       <c r="AA12">
         <v>16250.0</v>
       </c>
       <c r="AB12">
+        <v>16250.0</v>
+      </c>
+      <c r="AC12">
         <v>22903.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>22778.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>23638.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>24636.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12264.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9871.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10669.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11452.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12219.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12973.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13713.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>68000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>5500000.0</v>
+      </c>
+      <c r="C13">
         <v>6400000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7400000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10300000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11700000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12900000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>14300000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13600000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>14000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>12200000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>10000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6500000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6300000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3400000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1800000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1200000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>720912.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>368545.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>360160.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>450383.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>520632.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>800236.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>965851.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1299133.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1162991.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1112415.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1091331.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1166880.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:39">
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>169400000.0</v>
+      </c>
+      <c r="C15">
         <v>-57600000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-67400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-35100000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-61200000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>82900000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-45100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-49200000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-35200000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-69400000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-154800000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-64000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-66599999.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-81900000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-82900000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-66200000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-70000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-63400000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-53000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-46800000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-50300000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-41000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-41546488.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-30819866.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-25226539.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-21739171.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-21047716.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-17675373.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-17164646.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-14404492.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-16087866.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-13387672.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-7854542.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-4150386.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4728026.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-6397272.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-6678192.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-6245716.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-14350643.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-66600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-81900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-82900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-66200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-70000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-63400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-53000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-46751752.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-50288562.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-40964291.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-41546488.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-30819866.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-25226539.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-21739171.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-21047716.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-17675373.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-17164646.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-14404490.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-16087866.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-125438281.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-22688591.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-75632484.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-22222365.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-12210512.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>12058956.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-6245716.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-12353623.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>169400000.0</v>
+      </c>
+      <c r="C17">
         <v>-57600000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-67400000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-35100000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-61200000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>82900000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-45100000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-49200000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-35200000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-69400000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-154800000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-64000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-65300000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-80800000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-82900000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-66200000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-70000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-63400000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-52995395.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-46751752.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-50288562.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-40964291.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-41546488.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-30819866.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-25226539.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-21739171.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-21047716.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-17675373.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-17164646.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-14404492.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-16087866.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-13387672.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-7854542.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-4150386.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-17651934.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-12210512.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>12058956.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-6245716.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-14350643.0</v>
       </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>5500000.0</v>
+      </c>
+      <c r="C18">
         <v>6400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>7400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>11700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14300000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>13600000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>14000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>10000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>6300000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>653412.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>360420.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>352035.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>434133.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>504382.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>783986.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>949601.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1282883.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1146741.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1089512.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1068553.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1166885.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>7700000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5400000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="R19">
         <v>-100000.0</v>
       </c>
       <c r="S19">
+        <v>-100000.0</v>
+      </c>
+      <c r="T19">
         <v>1517391.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>587603.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1596817.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>698189.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1683226.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>944451.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1273594.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1689142.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-23157283.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1283060.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1433645.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>683438.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>164100000.0</v>
+      </c>
+      <c r="C21">
         <v>-62700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-71700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-43800000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-71500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>71400000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-58200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-60300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-48500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-83300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-165300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-73900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-74600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-87700000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-75400000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-64300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-65800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-57700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-54400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-47300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-51900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-41700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-43213464.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-31748067.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-26483883.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-23412063.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-22789900.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5504813.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-18424928.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-15814499.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-16943579.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-14058846.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-8517545.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4282108.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-5307018.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-6411346.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-6724739.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6317164.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-16469420.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>85600000.0</v>
+      </c>
+      <c r="C23">
         <v>78300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>81200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>85700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>93900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117400000.0</v>
       </c>
       <c r="G23">
         <v>117400000.0</v>
       </c>
       <c r="H23">
+        <v>117400000.0</v>
+      </c>
+      <c r="I23">
         <v>162700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>125000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>108600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>122200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>108500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>129100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>120200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>113400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>97500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>99600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>84200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>80700000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>56600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>57400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>47200000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>45431156.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>39344843.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>32231564.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>29651691.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>27683173.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>24545414.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22441417.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>19830988.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>20383744.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>17434110.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11917440.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8390704.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7879311.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8080207.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8391984.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7984425.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-112050609.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>1200000.0</v>
+      </c>
+      <c r="C25">
         <v>1100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="H25">
         <v>1600000.0</v>
       </c>
       <c r="I25">
-        <v>1700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="J25">
         <v>1700000.0</v>
       </c>
       <c r="K25">
         <v>1700000.0</v>
       </c>
       <c r="L25">
         <v>1700000.0</v>
       </c>
       <c r="M25">
+        <v>1700000.0</v>
+      </c>
+      <c r="N25">
         <v>1600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="P25">
         <v>2100000.0</v>
       </c>
       <c r="Q25">
+        <v>2100000.0</v>
+      </c>
+      <c r="R25">
         <v>1900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1556741.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1512806.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1477303.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1453150.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1286027.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1090171.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>860935.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>787373.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>721202.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>608471.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>496672.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>426557.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>222948.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>191548.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>168476.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>123028.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>101028.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>83812.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
+        <v>52600000.0</v>
+      </c>
+      <c r="C26">
         <v>60000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>61100000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>64700000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>68600000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>90800000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>83300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>86900000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>93700000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>84300000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>95200000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>85900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>103400000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>95300000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>98300000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>77500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>75300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>64000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>61800000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>40600000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>43000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>34900000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>33200159.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>30012918.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>23416090.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>21726686.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>20414783.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>16588050.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>16000638.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>14190359.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>14562299.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>13149879.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>10337835.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7143817.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6690189.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7222897.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7823617.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7056199.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>19942000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>126</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1900000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27">
         <v>1700000.0</v>
       </c>
       <c r="K27">
         <v>1700000.0</v>
       </c>
-      <c r="L27"/>
+      <c r="L27">
+        <v>1700000.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>24000000.0</v>
+      </c>
+      <c r="C28">
         <v>19100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>25300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>26600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>34100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>75800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>24300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>20200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>18900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12230997.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9331925.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8815474.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7925005.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7268390.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7957364.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6440779.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5640629.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5821445.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4284231.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1579605.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1246887.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1189122.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>857310.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>569983.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>929826.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3196250.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>200000.0</v>
+      </c>
+      <c r="C29">
         <v>100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-300000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3400000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4500000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>76600000.0</v>
+      </c>
+      <c r="C30">
         <v>77200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>80000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>85700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>93900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117400000.0</v>
       </c>
       <c r="G30">
         <v>117400000.0</v>
       </c>
       <c r="H30">
+        <v>117400000.0</v>
+      </c>
+      <c r="I30">
         <v>162700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>123300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>106900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>120500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>106800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>127500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>118500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>111300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>95400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>97700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>82100000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>79143259.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>56600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>57400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>47200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45431156.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>39344843.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32231564.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>29651691.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27683173.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>24545414.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>22441417.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>19830988.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>20383744.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17434110.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11917440.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8390704.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7879311.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8080207.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8391984.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7984425.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>23138444.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>5500000.0</v>
+      </c>
+      <c r="C31">
         <v>5200000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4500000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>9000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>10000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>11700000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>12700000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>11700000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>13500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>14000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>12100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>9900000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7700001.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5400000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3300000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-799999.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1200000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1400000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>700000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1666976.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>928201.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1257344.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1672892.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1742184.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-23180186.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1260282.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1410007.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>855713.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>671174.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>663003.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>131722.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>578992.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>14074.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>46547.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>71448.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2031369.0</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>249700000.0</v>
+      </c>
+      <c r="C32">
         <v>15600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9500000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>41900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22400000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>188800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>59200000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>102400000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>76500000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>25300000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-43100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>34600000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>54500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>32500000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>38000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>33200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>33800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>26500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>26300000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>9300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="V32">
         <v>5500000.0</v>
       </c>
       <c r="W32">
+        <v>5500000.0</v>
+      </c>
+      <c r="X32">
         <v>2217692.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>7596776.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5747681.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6239628.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4893273.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>30050227.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4016489.0</v>
       </c>
       <c r="AD32">
         <v>4016489.0</v>
       </c>
       <c r="AE32">
+        <v>4016489.0</v>
+      </c>
+      <c r="AF32">
         <v>3440165.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3375264.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3399895.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>4108596.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2572293.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668861.0</v>
       </c>
       <c r="AK32">
         <v>1668861.0</v>
       </c>
       <c r="AL32">
         <v>1668861.0</v>
       </c>
       <c r="AM32">
+        <v>1668861.0</v>
+      </c>
+      <c r="AN32">
         <v>6669000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -12188,921 +12393,921 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>100500000.0</v>
       </c>
       <c r="C2">
         <v>317200000.0</v>
       </c>
       <c r="D2">
         <v>86800000.0</v>
       </c>
       <c r="E2">
         <v>112800000.0</v>
       </c>
       <c r="F2">
         <v>588400000.0</v>
       </c>
       <c r="G2">
         <v>9211057.0</v>
       </c>
       <c r="H2">
         <v>3190056.0</v>
       </c>
       <c r="I2">
         <v>30912391.0</v>
       </c>
       <c r="J2">
         <v>5088548.0</v>
       </c>
       <c r="K2">
         <v>44754965.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>1900000</v>
       </c>
       <c r="C3">
         <v>1800000</v>
       </c>
       <c r="D3">
         <v>2900000</v>
       </c>
       <c r="E3">
         <v>6800000</v>
       </c>
       <c r="F3">
         <v>4700000</v>
       </c>
       <c r="G3">
         <v>6447533</v>
       </c>
       <c r="H3">
         <v>6244024</v>
       </c>
       <c r="I3">
         <v>2830661</v>
       </c>
       <c r="J3">
         <v>1012428</v>
       </c>
       <c r="K3">
         <v>306667</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-26000000.0</v>
       </c>
       <c r="F4">
         <v>-475600000.0</v>
       </c>
       <c r="G4">
         <v>579162175.0</v>
       </c>
       <c r="H4">
         <v>6021001.0</v>
       </c>
       <c r="I4">
         <v>-27722335.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-116400000.0</v>
       </c>
       <c r="F5">
         <v>668300000.0</v>
       </c>
       <c r="G5">
         <v>-15767952.0</v>
       </c>
       <c r="H5">
         <v>3901115.0</v>
       </c>
       <c r="I5">
         <v>-10899473.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>42400000.0</v>
       </c>
       <c r="C6">
         <v>-216700000.0</v>
       </c>
       <c r="D6">
         <v>230400000.0</v>
       </c>
       <c r="E6">
         <v>-26000000.0</v>
       </c>
       <c r="F6">
         <v>-475600000.0</v>
       </c>
       <c r="G6">
         <v>579162175.0</v>
       </c>
       <c r="H6">
         <v>6021001.0</v>
       </c>
       <c r="I6">
         <v>-27722335.0</v>
       </c>
       <c r="J6">
         <v>25823843.0</v>
       </c>
       <c r="K6">
         <v>-39666417.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>-233700000.0</v>
       </c>
       <c r="C7">
         <v>-140600000.0</v>
       </c>
       <c r="D7">
         <v>-44400000.0</v>
       </c>
       <c r="E7">
         <v>-82600000.0</v>
       </c>
       <c r="F7">
         <v>678300000.0</v>
       </c>
       <c r="G7">
         <v>-5939680.0</v>
       </c>
       <c r="H7">
         <v>7171102.0</v>
       </c>
       <c r="I7">
         <v>12566685.0</v>
       </c>
       <c r="J7">
         <v>28213656.0</v>
       </c>
       <c r="K7">
         <v>-5556000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>17700000.0</v>
       </c>
       <c r="F8">
         <v>-17300000.0</v>
       </c>
       <c r="G8">
         <v>-2162826.0</v>
       </c>
       <c r="H8">
         <v>-1249031.0</v>
       </c>
       <c r="I8">
         <v>21008655.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
         <v>7300000.0</v>
       </c>
       <c r="C9">
         <v>-5700000.0</v>
       </c>
       <c r="D9">
         <v>800000.0</v>
       </c>
       <c r="E9">
         <v>14000000.0</v>
       </c>
       <c r="F9">
         <v>-30200000.0</v>
       </c>
       <c r="G9">
         <v>-1000000.0</v>
       </c>
       <c r="H9">
         <v>2775831.0</v>
       </c>
       <c r="I9">
         <v>22224169.0</v>
       </c>
       <c r="J9">
         <v>-25000000.0</v>
       </c>
       <c r="K9">
         <v>-578926.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-26900000.0</v>
       </c>
       <c r="G10">
         <v>6336291.0</v>
       </c>
       <c r="H10">
         <v>-2070200.0</v>
       </c>
       <c r="I10">
         <v>-3261557.0</v>
       </c>
       <c r="J10">
         <v>2262011.0</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>20200000.0</v>
       </c>
       <c r="F11">
         <v>719200000.0</v>
       </c>
       <c r="G11">
         <v>12849465.0</v>
       </c>
       <c r="H11">
         <v>5210363.0</v>
       </c>
       <c r="I11">
         <v>2457503.0</v>
       </c>
       <c r="J11">
         <v>50951645.0</v>
       </c>
       <c r="K11">
         <v>-5392319.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>75500000.0</v>
       </c>
       <c r="F12">
         <v>65700000.0</v>
       </c>
       <c r="G12">
         <v>29835788.0</v>
       </c>
       <c r="H12">
         <v>20072710.0</v>
       </c>
       <c r="I12">
         <v>11824079.0</v>
       </c>
       <c r="J12">
         <v>583286.0</v>
       </c>
       <c r="K12">
         <v>55071.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-26900000.0</v>
       </c>
       <c r="G13">
         <v>6336291.0</v>
       </c>
       <c r="H13">
         <v>-2070200.0</v>
       </c>
       <c r="I13">
         <v>-3111557.0</v>
       </c>
       <c r="J13">
         <v>2262011.0</v>
       </c>
       <c r="K13">
         <v>-163682.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>5200000.0</v>
       </c>
       <c r="C14">
         <v>6600000.0</v>
       </c>
       <c r="D14">
         <v>6700000.0</v>
       </c>
       <c r="E14">
         <v>8200000.0</v>
       </c>
       <c r="F14">
         <v>6000000.0</v>
       </c>
       <c r="G14">
         <v>4024506.0</v>
       </c>
       <c r="H14">
         <v>2252902.0</v>
       </c>
       <c r="I14">
         <v>706000.0</v>
       </c>
       <c r="J14">
         <v>347395.0</v>
       </c>
       <c r="K14">
         <v>436329.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>3421772.0</v>
       </c>
       <c r="I15">
         <v>60498590.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>142900000.0</v>
       </c>
       <c r="C16">
         <v>100500000.0</v>
       </c>
       <c r="D16">
         <v>317200000.0</v>
       </c>
       <c r="E16">
         <v>86800000.0</v>
       </c>
       <c r="F16">
         <v>112800000.0</v>
       </c>
       <c r="G16">
         <v>588373232.0</v>
       </c>
       <c r="H16">
         <v>9211057.0</v>
       </c>
       <c r="I16">
         <v>3190056.0</v>
       </c>
       <c r="J16">
         <v>30912391.0</v>
       </c>
       <c r="K16">
         <v>5088548.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>-275700000.0</v>
       </c>
       <c r="C18">
         <v>-261100000.0</v>
       </c>
       <c r="D18">
         <v>-350700000.0</v>
       </c>
       <c r="E18">
         <v>-280300000.0</v>
       </c>
       <c r="F18">
         <v>554700000.0</v>
       </c>
       <c r="G18">
         <v>-96204467.0</v>
       </c>
       <c r="H18">
         <v>-46870366.0</v>
       </c>
       <c r="I18">
         <v>-18948331.0</v>
       </c>
       <c r="J18">
         <v>4100666.0</v>
       </c>
       <c r="K18">
         <v>-19709796.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>409500000.0</v>
       </c>
       <c r="C19">
         <v>34700000.0</v>
       </c>
       <c r="D19">
         <v>276600000.0</v>
       </c>
       <c r="E19">
         <v>249600000.0</v>
       </c>
       <c r="F19">
         <v>-1308900000.0</v>
       </c>
       <c r="G19">
         <v>170697612.0</v>
       </c>
       <c r="H19">
         <v>-86852539.0</v>
       </c>
       <c r="I19">
         <v>-176834699.0</v>
       </c>
       <c r="J19">
         <v>20872112.0</v>
       </c>
       <c r="K19">
         <v>-20113549.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>37100000.0</v>
       </c>
       <c r="E20">
         <v>100000.0</v>
       </c>
       <c r="F20">
         <v>264600000.0</v>
       </c>
       <c r="G20">
         <v>525643101.0</v>
       </c>
       <c r="H20">
         <v>137686006.0</v>
       </c>
       <c r="I20">
         <v>169583173.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>-200000.0</v>
       </c>
       <c r="C21">
         <v>-400000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21"/>
       <c r="H21">
         <v>-169610.0</v>
       </c>
       <c r="I21">
         <v>1826111.0</v>
       </c>
       <c r="J21">
         <v>-161363.0</v>
       </c>
       <c r="K21">
         <v>-149739.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>-80800000.0</v>
       </c>
       <c r="C22">
         <v>-198900000.0</v>
       </c>
       <c r="D22">
         <v>-367300000.0</v>
       </c>
       <c r="E22">
         <v>-282500000.0</v>
       </c>
       <c r="F22">
         <v>-191000000.0</v>
       </c>
       <c r="G22">
         <v>-119332064.0</v>
       </c>
       <c r="H22">
         <v>-70292227.0</v>
       </c>
       <c r="I22">
         <v>-41480466.0</v>
       </c>
       <c r="J22">
         <v>-24049206.0</v>
       </c>
       <c r="K22">
         <v>-14350643.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>-91400000.0</v>
       </c>
       <c r="C23">
         <v>8300000.0</v>
       </c>
       <c r="D23">
         <v>-12500000.0</v>
       </c>
       <c r="E23">
         <v>4700000.0</v>
       </c>
       <c r="F23">
         <v>14000000.0</v>
       </c>
       <c r="G23">
         <v>-20930970.0</v>
       </c>
       <c r="H23">
         <v>6246413.0</v>
       </c>
       <c r="I23">
         <v>51651411.0</v>
       </c>
       <c r="J23">
         <v>20872112.0</v>
       </c>
       <c r="K23">
         <v>-20113549.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>100000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-400000.0</v>
       </c>
       <c r="F24">
         <v>-200000.0</v>
       </c>
       <c r="G24">
         <v>395070000.0</v>
       </c>
       <c r="H24">
         <v>-86852540.0</v>
       </c>
       <c r="I24">
         <v>-176834699.0</v>
       </c>
       <c r="J24">
         <v>21884540.0</v>
       </c>
       <c r="K24">
         <v>-50000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>-8500000.0</v>
       </c>
       <c r="C25">
         <v>-14600000.0</v>
       </c>
       <c r="D25">
         <v>-14400000.0</v>
       </c>
       <c r="E25">
         <v>7900000.0</v>
       </c>
       <c r="F25">
         <v>9000000.0</v>
       </c>
       <c r="G25">
         <v>1685374.0</v>
       </c>
       <c r="H25">
         <v>169171.0</v>
       </c>
       <c r="I25">
         <v>266032.0</v>
       </c>
       <c r="J25">
         <v>362072.0</v>
       </c>
       <c r="K25">
         <v>556416.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
         <v>-91900000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>4700000.0</v>
       </c>
       <c r="F26">
         <v>14000000.0</v>
       </c>
       <c r="G26">
         <v>-29234831.0</v>
       </c>
       <c r="H26">
         <v>-597131.0</v>
       </c>
       <c r="I26">
         <v>-3423589.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
         <v>44000000.0</v>
       </c>
       <c r="C27">
         <v>88200000.0</v>
       </c>
       <c r="D27">
         <v>71600000.0</v>
       </c>
       <c r="E27">
         <v>75500000.0</v>
       </c>
       <c r="F27">
         <v>57100000.0</v>
       </c>
       <c r="G27">
         <v>30200000.0</v>
       </c>
       <c r="H27">
         <v>20072710.0</v>
       </c>
       <c r="I27">
         <v>11630300.0</v>
       </c>
       <c r="J27">
         <v>245048.0</v>
       </c>
       <c r="K27">
         <v>525586.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>-91400000.0</v>
       </c>
       <c r="C28">
         <v>7900000.0</v>
       </c>
       <c r="D28">
         <v>374700000.0</v>
       </c>
       <c r="E28">
         <v>4700000.0</v>
       </c>
       <c r="F28">
         <v>278600000.0</v>
       </c>
       <c r="G28">
         <v>504669030.0</v>
       </c>
       <c r="H28">
         <v>139743906.0</v>
       </c>
       <c r="I28">
         <v>168060695.0</v>
       </c>
       <c r="J28">
         <v>-161363.0</v>
       </c>
       <c r="K28">
         <v>-149739.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>-273800000.0</v>
       </c>
       <c r="C29">
         <v>-259300000.0</v>
       </c>
       <c r="D29">
         <v>-347800000.0</v>
       </c>
       <c r="E29">
         <v>-273500000.0</v>
       </c>
       <c r="F29">
         <v>559400000.0</v>
       </c>
       <c r="G29">
         <v>-89756934.0</v>
       </c>
       <c r="H29">
         <v>-40626342.0</v>
       </c>
       <c r="I29">
         <v>-16117670.0</v>
       </c>
       <c r="J29">
         <v>5113094.0</v>
       </c>
       <c r="K29">
         <v>-19403129.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>407600000.0</v>
       </c>
       <c r="C30">
         <v>34700000.0</v>
       </c>
       <c r="D30">
         <v>203500000.0</v>
       </c>
       <c r="E30">
         <v>242800000.0</v>
       </c>
       <c r="F30">
         <v>-1313600000.0</v>
       </c>
       <c r="G30">
         <v>164250079.0</v>
       </c>
       <c r="H30">
         <v>-93096563.0</v>
       </c>
       <c r="I30">
         <v>-179665360.0</v>
       </c>
@@ -13112,3074 +13317,3140 @@
       <c r="K30">
         <v>-20113549.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>87300000.0</v>
+      </c>
+      <c r="C2">
         <v>142900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>101500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>114900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>81000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>85200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>160300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>93500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>317200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>119200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>96100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>135700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>86800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>138100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>97700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>66800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>112800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>260162835.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53226443.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>346100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>588400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>88988921.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21593656.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36106323.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9211057.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12135475.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11342178.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>28786247.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3190056.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6191004.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3352559.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>60830868.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>30912391.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2456990.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3011128.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>489077.0</v>
       </c>
-      <c r="AL2"/>
       <c r="AM2"/>
-    </row>
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>200000</v>
+      </c>
+      <c r="C3">
         <v>1300000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>200000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>100000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1200000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>400000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000</v>
       </c>
       <c r="I3">
         <v>700000</v>
       </c>
       <c r="J3">
-        <v>100000</v>
+        <v>700000</v>
       </c>
       <c r="K3">
         <v>100000</v>
       </c>
       <c r="L3">
+        <v>100000</v>
+      </c>
+      <c r="M3">
         <v>1100000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>600000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000</v>
       </c>
       <c r="O3">
         <v>1100000</v>
       </c>
       <c r="P3">
+        <v>1100000</v>
+      </c>
+      <c r="Q3">
         <v>2200000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1400000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2100000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1894999</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1348068</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>500000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1854616</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1406824</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1823869</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1362224</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1788664</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1188030</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2886686</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>380644</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>621549</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>938890</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>631579</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>638643</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>434569</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4739</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>95046</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>487552</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>257000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-39600000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>48900000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-51300000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>40400000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>30900000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-46000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-147389603.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>206936392.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-292841963.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-242304826.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>499384311.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>67395265.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-14512667.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>26895266.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-2924418.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>793297.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-17444069.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>25596191.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-46200000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-21500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-33300000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-30500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-34000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-18600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23768415.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>710268066.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13559898.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4639753.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2885847.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5306411.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5590017.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1985677.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3437209.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>15245394.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4341390.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3565680.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>7000000.0</v>
+      </c>
+      <c r="C6">
         <v>-55600000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>41400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-13400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>33900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-19500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-75100000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>66800000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-223700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>198000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>23100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-39600000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>48900000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-51300000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40400000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>30900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-46000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-147362835.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>206936391.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-292900000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-242300000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>499384311.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>67395265.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-14512667.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26895266.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2924418.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>793297.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-17444069.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>25596191.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3000948.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2838445.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-57478309.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>29918477.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>28455401.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-554138.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2522051.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>489077.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-39666417.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
-        <v>-23400000.0</v>
+        <v>-226500000.0</v>
       </c>
       <c r="C7">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D7">
         <v>29500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-32799999.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-42800000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-187600000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-60200000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-103700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>66600000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-43300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>59000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-35100000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5700000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-29000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-10200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-22800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-33600000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-16000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5965591.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>708884075.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-13900000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10700000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2948197.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1154968.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5248903.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2484006.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1097342.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>14334171.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2123971.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-3941756.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1869870.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2957856.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5549394.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>22943805.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>32667689.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1276705.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>968326.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-807933.0</v>
       </c>
-      <c r="AM7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>3300000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1200000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1300000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1500000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>19100000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-17107754.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1220289.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2240233.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>3268276.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-2487571.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-2391766.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>314121.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>2402390.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1079271.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-3799472.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>1067429.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>2562283.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>-48500000.0</v>
+      </c>
+      <c r="C9">
         <v>-800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>20400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15700000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-15600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1200000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>19100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-17137666.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-14090377.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2487571.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2391766.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>314121.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2402390.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1079271.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-59330.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>0.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2775831.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2775831.0</v>
       </c>
       <c r="AF9">
         <v>-2775831.0</v>
       </c>
       <c r="AG9">
         <v>-2775831.0</v>
       </c>
       <c r="AH9">
+        <v>-2775831.0</v>
+      </c>
+      <c r="AI9">
         <v>25000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AK9">
         <v>25000000.0</v>
       </c>
       <c r="AL9">
         <v>25000000.0</v>
       </c>
       <c r="AM9">
+        <v>25000000.0</v>
+      </c>
+      <c r="AN9">
         <v>-25000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>24800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-8200000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>1200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7700000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>3712323.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-15512214.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>-10997541.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-569963.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4406618.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>272842.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2953919.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-996857.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>122366.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-2317805.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1061434.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
-    </row>
-    <row r="11" spans="1:39">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>8200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-8800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>25200000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-15600000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3441906.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>213391.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-9752802.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-9086497.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8555368.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6772088.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>252824.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2730815.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3603628.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3028494.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1336202.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2757961.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>633595.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2671031.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4770101.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>261610.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>925000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2316889.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3102719.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-235002.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1750000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>18300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21249343.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15250687.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15263448.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10327658.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8041222.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7919896.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7754959.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6119711.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4981441.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4601214.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5312607.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5177448.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5476168.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5158015.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1059689.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>378276.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>583286.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>144927.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>190270.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>135927.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>55071.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>5800000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8700000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1400000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-600000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-23500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12800000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3712323.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-15512214.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4102568.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10997541.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-569963.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4406618.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>860214.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1639422.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>272842.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2953919.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1607734.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-996857.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>272366.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-286825.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-779293.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2317805.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2262011.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1040184.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>968326.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-807933.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-163682.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>4400000.0</v>
+      </c>
+      <c r="C14">
         <v>1100000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1400000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="H14">
         <v>1600000.0</v>
       </c>
       <c r="I14">
-        <v>1700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="J14">
         <v>1700000.0</v>
       </c>
       <c r="K14">
         <v>1700000.0</v>
       </c>
       <c r="L14">
         <v>1700000.0</v>
       </c>
       <c r="M14">
+        <v>1700000.0</v>
+      </c>
+      <c r="N14">
         <v>1600000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="P14">
         <v>2100000.0</v>
       </c>
       <c r="Q14">
+        <v>2100000.0</v>
+      </c>
+      <c r="R14">
         <v>1900000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2100000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1556741.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1512805.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1400000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1286027.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1090171.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>860935.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>787373.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>721202.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>608471.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>496672.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>426557.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>222948.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>191548.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>168476.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>123028.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>101028.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>83812.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>89973.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>72582.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>436329.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>94300000.0</v>
+      </c>
+      <c r="C16">
         <v>87300000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>142900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>101500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>114900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>81000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>100500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>85200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>160300000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>93500000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>317200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>119200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>96100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>135700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>86800000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>138100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>97700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>66800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>112800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>260162834.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>346100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>588373232.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>88988921.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>21593656.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36106323.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9211057.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12135475.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11342178.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>28786247.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3190056.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6191004.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3352559.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>60830868.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>30912391.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2456990.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3011128.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>489077.0</v>
       </c>
-      <c r="AM16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-48500000.0</v>
+      </c>
+      <c r="C18">
         <v>-70500000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-30600000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-59200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-96600000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-89300000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-84400000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-128700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>49600000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-97600000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-83200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-85900000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-89300000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-92300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-72300000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-68800000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-80000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-59200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-37649901.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>680178480.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-47900000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-40000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-30875768.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-23790659.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-23225855.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-18312185.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-17967187.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>665603.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16455769.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-13113013.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-12875679.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-11925873.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-12807350.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>18660571.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>27722774.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-7436008.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-8622897.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-7563203.0</v>
       </c>
-      <c r="AM18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>55100000.0</v>
+      </c>
+      <c r="C19">
         <v>15000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>146000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>63500000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>128800000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>69500000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>98900000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>50500000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>13100000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-127800000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-53700000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>70000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>49200000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>139700000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>20500000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>108000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>110400000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>10700000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-113738513.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-739749291.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-248585045.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-206827151.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>58716489.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>60690119.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>7434035.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>43856969.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-93639258.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-30626641.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1341386.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>38754746.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-101240154.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>12737680.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-44632391.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-43699834.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>21884540.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>6922580.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>11184905.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>3002950.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-19806882.0</v>
       </c>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>350100000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>33584.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>-100000.0</v>
       </c>
       <c r="C21">
         <v>-100000.0</v>
       </c>
       <c r="D21">
-        <v>0.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
-        <v>-100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>-100000.0</v>
       </c>
       <c r="H21">
+        <v>-100000.0</v>
+      </c>
+      <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>-77666.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-46402.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-45542.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-44698.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1951638.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-38568.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-42261.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-161363.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-40710.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-39957.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-39218.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-149739.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>169400000.0</v>
+      </c>
+      <c r="C22">
         <v>-57600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-67400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-35100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-61200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>82900000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-45100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-49200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-35200000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-69400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-154800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-64000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-66599999.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-81900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-82900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-66200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-70000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-63400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-52995395.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-46751752.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-50300000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-41000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-41546488.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-30819866.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-25226539.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-21739171.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-21047716.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-17675372.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-17164647.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-14404492.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-16087866.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-13387672.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-7854542.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-4150386.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-4728026.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-6397272.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-6678192.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-6245716.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-14350643.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>400000.0</v>
+      </c>
+      <c r="C23">
         <v>-100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-74000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-17800000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-15300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>37900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3965227.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>266507208.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-23264305.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>30495805.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1279153.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1350482.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>450054.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>30832000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>399488.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-45542000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>111084583.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>150000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-45263970.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>55000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>339536.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6927319.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>11089859.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2515398.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-3423589.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>100000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>13800000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-127700000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-53600000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>71100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>49200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-900000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>20500000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>108000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>110400000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10700000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-200000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-739800000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-248600000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-206800000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>395070000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>60690119.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7434035.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>43856969.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-93639258.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-30626641.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1341386.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>38754746.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-101240154.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>12737680.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-44632391.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-43699834.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>774105.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>6922580.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>11184905.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3002950.0</v>
       </c>
-      <c r="AM24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
-        <v>10700000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="C25">
+        <v>-23100000.0</v>
+      </c>
+      <c r="D25">
         <v>-2200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7499999.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-4400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-5100000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-47700001.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1900000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-300000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3100000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3600000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4669849.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17881420.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>700000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>181845.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>253907.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>457562.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>366132.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>263892.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-14851.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-89744.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9874.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>39369.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>104589.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>82332.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>39742.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>36038.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>71304.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2991843.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-93940.0</v>
       </c>
-      <c r="AM25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-74100000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-17800000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>500000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>500000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2500000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-260601189.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>266507208.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3613289.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28318127.0</v>
       </c>
       <c r="W26">
         <v>-28318127.0</v>
       </c>
       <c r="X26">
+        <v>-28318127.0</v>
+      </c>
+      <c r="Y26">
         <v>30495805.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1279153.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1350482.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>108682027.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>30832001.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>399488.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>166234580.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>55075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="AH26">
         <v>55000000.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>55000000.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
-        <v>12100000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="C27">
+        <v>11400000.0</v>
+      </c>
+      <c r="D27">
         <v>8500000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10200000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10300000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>23300000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24700000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>21600000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16700000.0</v>
       </c>
       <c r="L27">
         <v>16700000.0</v>
       </c>
       <c r="M27">
+        <v>16700000.0</v>
+      </c>
+      <c r="N27">
         <v>18300000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19900000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>20100000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>18800000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>20000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>16600000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>16979494.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>15224632.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>14600000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10300000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8109267.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8246921.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>7754959.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6119711.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4981441.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4601214.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5312607.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5177448.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5441289.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5062408.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>979873.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>146730.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>82147.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>79660.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>83885.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>-644.0</v>
       </c>
-      <c r="AM27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>400000.0</v>
+      </c>
+      <c r="C28">
         <v>-100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-74000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>334800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>37900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3998811.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>266507208.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>471543590.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>30495805.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1279153.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1350482.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>108682027.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>30754335.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>353086.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-45542.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>111114885.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2026638.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-38568.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>54957740.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-41478.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-40710.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-39957.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-39218.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-149739.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-48300000.0</v>
+      </c>
+      <c r="C29">
         <v>-69200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-30400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-59100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-95400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-88900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-84100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-128000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>50300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-97500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-83100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-84800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-88700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-91200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-71200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-66599999.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-78600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-57100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-35754902.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>681526548.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-47400000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-39000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-29021152.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-22383835.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-21401986.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-16949961.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-16178523.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1853633.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-13569083.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-12732369.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-12254130.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-10986983.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-12175771.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>19299214.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>28157343.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-7440747.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-8527851.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-7075651.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-19403129.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>54900000.0</v>
+      </c>
+      <c r="C30">
         <v>13700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>145800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>63500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>128800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>69500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>98900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>50500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-127800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-53700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>70000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>48600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>138600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>105800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>109000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-115633512.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-741097364.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-249100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-207800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>56861873.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>59283295.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5610166.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>42494745.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-95427922.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-31814671.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-4228072.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>38374102.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-101861703.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11798790.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-45263970.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-44338477.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>339536.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6927319.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>11089859.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2515398.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-20113549.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>