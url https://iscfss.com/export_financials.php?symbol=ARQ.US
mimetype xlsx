--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
     <t>2018-09-30</t>
   </si>
   <si>
     <t>2017-09-30</t>
   </si>
   <si>
     <t>2016-09-30</t>
@@ -237,51 +240,54 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
-    <t>2025-09-30</t>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -818,8534 +824,9383 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>15269000.0</v>
+      </c>
+      <c r="C2">
         <v>21017000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14603000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16108000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16486000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7849000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8046000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6235000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1920000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
+        <v>0.0</v>
+      </c>
+      <c r="F5">
         <v>97366000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>92445000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>8928000.0</v>
+      </c>
+      <c r="C7">
         <v>9541000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10814000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7857000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6335000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2992000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>47000.0</v>
       </c>
       <c r="C8">
+        <v>47000.0</v>
+      </c>
+      <c r="D8">
         <v>38000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="F8">
         <v>23000.0</v>
       </c>
-      <c r="G8"/>
+      <c r="G8">
+        <v>23000.0</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>6573000.0</v>
+      </c>
+      <c r="C10">
         <v>13516000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45361000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>66432000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>78753000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>25932000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12080000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18577000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>30693000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26944000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>6573000.0</v>
+      </c>
+      <c r="C12">
         <v>13516000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>45361000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>66432000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>78753000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>25932000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12080000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18577000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>30693000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26944000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>47000.0</v>
       </c>
       <c r="C13">
+        <v>47000.0</v>
+      </c>
+      <c r="D13">
         <v>38000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="F13">
         <v>23000.0</v>
       </c>
       <c r="G13">
         <v>23000.0</v>
       </c>
       <c r="H13">
         <v>23000.0</v>
       </c>
       <c r="I13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="J13">
         <v>22000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>22000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>41522000.0</v>
+      </c>
+      <c r="C14">
         <v>36051000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29104000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18453000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18461000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18044000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18372000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20033000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21413000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22234000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>948000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1039000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>807000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1305000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>678000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>479000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1830000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5023000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>570000.0</v>
+      </c>
+      <c r="C21">
         <v>7569000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7899000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>847000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1237000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1964000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4169000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4830000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>805000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>696000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>15895000.0</v>
+      </c>
+      <c r="C22">
         <v>19314000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19693000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>17828000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7850000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9882000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15460000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>21791000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>74000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>230580000.0</v>
+      </c>
+      <c r="C23">
         <v>284368000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>235502000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>181164000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>185436000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>146671000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>173799000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>167948000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>82773000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>107515000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>8452000.0</v>
+      </c>
+      <c r="C24">
         <v>9370000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18274000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3450000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3152000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5445000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2391000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8244000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>39707000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>30820000.0</v>
+      </c>
+      <c r="C28">
         <v>20847000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13620000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-53994000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-68255000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>946000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37478000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>55548000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-30693000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-26944000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>196428000.0</v>
+      </c>
+      <c r="C29">
         <v>242098000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>199327000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>144560000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>151464000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>109096000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>14980000.0</v>
+      </c>
+      <c r="C30">
         <v>14876000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16192000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13864000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15103000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16578000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11676000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13838000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4360000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10607000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>1555000.0</v>
+      </c>
+      <c r="C32">
         <v>7703000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>63413000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>81778000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>85746000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19446000.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>186728000.0</v>
+      </c>
+      <c r="C33">
         <v>232012000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>149041000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>75502000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>77069000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>84682000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>126751000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>108172000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>45885000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>68607000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>63000.0</v>
+      </c>
+      <c r="C34">
         <v>367000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>929000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>733000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>287000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>229000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>20320000.0</v>
+      </c>
+      <c r="C35">
         <v>22439000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>34054000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17301000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15514000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18918000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>26194000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>59282000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2440000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>7639000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>33937000.0</v>
+      </c>
+      <c r="C36">
         <v>19218000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>35901000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>24947000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>30198000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>26457000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10171000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1224000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>951000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>586000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>13471000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-    </row>
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>6404000.0</v>
+      </c>
+      <c r="C39">
         <v>4650000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5215000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7538000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6661000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9597000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7832000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5570000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1761000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1341000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>4173000.0</v>
+      </c>
+      <c r="C40">
         <v>3778000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2900000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2882000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2160000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13065000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4275000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>9938000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3841000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16524000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>154092000.0</v>
+      </c>
+      <c r="C42">
         <v>150795000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>106819000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>56006000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>54414000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>52733000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>50933000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>55010000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>88911000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>119494000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>186730000.0</v>
+      </c>
+      <c r="C45">
         <v>223125000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>133866000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>61605000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>50927000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>40753000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>143154000.0</v>
+      </c>
+      <c r="C46">
         <v>196506000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>105241000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>49708000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>43243000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>37413000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>58609000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>48506000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>410000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>735000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-    </row>
-    <row r="48" spans="1:10">
+      <c r="K47"/>
+    </row>
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>13824000.0</v>
+      </c>
+      <c r="C48">
         <v>66434000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>71543000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>83949000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>92864000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>32454000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>57336000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>12914000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-15478000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-43351000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>20013000.0</v>
+      </c>
+      <c r="C50">
         <v>15452000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2653000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1131000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1011000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>18441000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>37393000.0</v>
+      </c>
+      <c r="C51">
         <v>34363000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>31741000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>12438000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10498000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>26878000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>49558000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>74125000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
-    </row>
-    <row r="52" spans="1:10">
+      <c r="K51"/>
+    </row>
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>22855000.0</v>
+      </c>
+      <c r="C52">
         <v>17533000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4597000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3855000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3168000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>20324000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>26314000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>24067000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>207000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>244001.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>230580000.0</v>
+      </c>
+      <c r="C55">
         <v>284368000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>235502000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>181164000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>185436000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>146671000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>173799000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>167948000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>82773000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>107515000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>43852000.0</v>
+      </c>
+      <c r="C56">
         <v>52356000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>86461000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>105662000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>108367000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>61989000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>47048000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>59776000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>36888000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>38908000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>42297000.0</v>
+      </c>
+      <c r="C57">
         <v>44653000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>23048000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>23884000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>22621000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>42543000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>39313000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>40719000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6878000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>23711000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>62617000.0</v>
+      </c>
+      <c r="C58">
         <v>67092000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>57102000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>41185000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>38135000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>61461000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>65507000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>100001000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>9318000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>31350000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>167963000.0</v>
+      </c>
+      <c r="C60">
         <v>217276000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>178400000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>139979000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>147301000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>85210000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>108292000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>67947000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>73455000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>76165000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:18">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>17107000.0</v>
+      </c>
+      <c r="C2">
+        <v>15269000.0</v>
+      </c>
+      <c r="D2">
         <v>13114000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15860000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17482000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>21017000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>20191000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16795000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12538000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14603000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13972000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15965000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12245000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16108000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18652000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14150000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9328000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>16486000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9125000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
-        <v>-32000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
+        <v>-32000.0</v>
+      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
         <v>99204000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>8153000.0</v>
+      </c>
+      <c r="C7">
+        <v>8928000.0</v>
+      </c>
+      <c r="D7">
         <v>9107000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>9746000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>10367000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>9541000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>9560000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>10028000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>10222000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>10814000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>10842000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>11381000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>10196000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>7857000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>47000.0</v>
       </c>
       <c r="C8">
         <v>47000.0</v>
       </c>
       <c r="D8">
         <v>47000.0</v>
       </c>
       <c r="E8">
         <v>47000.0</v>
       </c>
       <c r="F8">
         <v>47000.0</v>
       </c>
       <c r="G8">
+        <v>47000.0</v>
+      </c>
+      <c r="H8">
+        <v>47000.0</v>
+      </c>
+      <c r="I8">
         <v>41000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="J8">
         <v>38000.0</v>
       </c>
       <c r="K8">
+        <v>38000.0</v>
+      </c>
+      <c r="L8">
+        <v>38000.0</v>
+      </c>
+      <c r="M8">
         <v>37000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>32000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>24000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>4672000.0</v>
+      </c>
+      <c r="C10">
+        <v>6573000.0</v>
+      </c>
+      <c r="D10">
         <v>7026000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>6957000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6336000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>13516000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>48662000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>28478000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>35227000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>45361000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>52529000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>58770000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>68026000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>66432000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>75823000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>80819000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>79807000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>78753000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>72139000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>4672000.0</v>
+      </c>
+      <c r="C12">
+        <v>6573000.0</v>
+      </c>
+      <c r="D12">
         <v>7026000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>6957000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>6336000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>13516000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>48662000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>28478000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>35227000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>45361000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>52529000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>58770000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>68026000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>66432000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>75823000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>80819000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>79807000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>78753000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>72139000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>47000.0</v>
       </c>
       <c r="C13">
         <v>47000.0</v>
       </c>
       <c r="D13">
         <v>47000.0</v>
       </c>
       <c r="E13">
         <v>47000.0</v>
       </c>
       <c r="F13">
         <v>47000.0</v>
       </c>
       <c r="G13">
+        <v>47000.0</v>
+      </c>
+      <c r="H13">
+        <v>47000.0</v>
+      </c>
+      <c r="I13">
         <v>41000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="J13">
         <v>38000.0</v>
       </c>
       <c r="K13">
+        <v>38000.0</v>
+      </c>
+      <c r="L13">
+        <v>38000.0</v>
+      </c>
+      <c r="M13">
         <v>37000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="O13">
         <v>24000.0</v>
       </c>
       <c r="P13">
         <v>24000.0</v>
       </c>
       <c r="Q13">
+        <v>24000.0</v>
+      </c>
+      <c r="R13">
+        <v>24000.0</v>
+      </c>
+      <c r="S13">
         <v>23000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>41732000.0</v>
+      </c>
+      <c r="C14">
+        <v>41657000.0</v>
+      </c>
+      <c r="D14">
         <v>41606000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>41507000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>42530000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>36051000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>37442000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>34356000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>37062000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>32952000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>31807000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>27360000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>23770000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>19170173.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>18487000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>18473000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>18344000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>18842066.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>18489000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>1524000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1133000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>948000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1126000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1069000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>866000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1039000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1286000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1173000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>268000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>807000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2409000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>585000.0</v>
+      </c>
+      <c r="C21">
+        <v>570000.0</v>
+      </c>
+      <c r="D21">
         <v>7285000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7376000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>7464000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>7569000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>7644000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7741000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>7793000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7899000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>8053000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>8222000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>8424000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>847000.0</v>
       </c>
-      <c r="N21"/>
-[...1 lines deleted...]
-      <c r="P21"/>
+      <c r="P21">
+        <v>947000.0</v>
+      </c>
       <c r="Q21">
+        <v>1028000.0</v>
+      </c>
+      <c r="R21">
+        <v>1155000.0</v>
+      </c>
+      <c r="S21">
         <v>1237000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1452000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>19913000.0</v>
+      </c>
+      <c r="C22">
+        <v>15895000.0</v>
+      </c>
+      <c r="D22">
         <v>15744000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>20778000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>21749000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>19314000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>18487000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>22648000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>21683000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>19693000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>18549000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>23038000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>20232000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>17828000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>15261000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>12109000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>10280000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>7850000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>5569000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>232135000.0</v>
+      </c>
+      <c r="C23">
+        <v>230580000.0</v>
+      </c>
+      <c r="D23">
         <v>277946000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>284541000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>283671000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>284368000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>279965000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>248582000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>229798000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>235502000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>230604000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>233714000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>233951000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>181164000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>185455000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>183752000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>181571000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>185436000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>181773000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>8194000.0</v>
+      </c>
+      <c r="C24">
+        <v>8452000.0</v>
+      </c>
+      <c r="D24">
         <v>8801000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>8741000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>9086000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>9370000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>17634000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>17978000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>18127000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>18274000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>19179000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>19830000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>20119000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3450000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>33658000.0</v>
+      </c>
+      <c r="C28">
+        <v>30820000.0</v>
+      </c>
+      <c r="D28">
         <v>27935000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>34048000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>30871000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>20847000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-19144000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1947000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-4343000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-13620000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-20517000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-25965000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-36100000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-53994000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-63129000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-67252000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-66880000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-68255000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-60827000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>197989000.0</v>
+      </c>
+      <c r="C29">
+        <v>196428000.0</v>
+      </c>
+      <c r="D29">
         <v>243008000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>245467000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>245013000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>242098000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>238074000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>209997000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>195826000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>199327000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>195464000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>196239000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>182944000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>144560000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>15952000.0</v>
+      </c>
+      <c r="C30">
+        <v>14980000.0</v>
+      </c>
+      <c r="D30">
         <v>14364000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>15547000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>15368000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>14876000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>16590000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>15812000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10927000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>16192000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14225000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10307000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10061000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13864000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13903000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>12659000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13008000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>15103000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>19444000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>972000.0</v>
+      </c>
+      <c r="C32">
+        <v>1555000.0</v>
+      </c>
+      <c r="D32">
         <v>4109000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4496000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5260000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>7703000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>57083000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>44611000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>50071000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>63413000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>69450000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>75735000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>84680000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>81778000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-    </row>
-    <row r="33" spans="1:18">
+      <c r="S32"/>
+      <c r="T32"/>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>186084999.0</v>
+      </c>
+      <c r="C33">
+        <v>186728000.0</v>
+      </c>
+      <c r="D33">
         <v>234019000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>233877000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>235437000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>232012000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>192696000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>177364000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>157760000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>149041000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>139130000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>134045000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>129227000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>75502000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>72815000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>70724000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>71089000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>77069000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>80007000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>21000.0</v>
+      </c>
+      <c r="C34">
+        <v>63000.0</v>
+      </c>
+      <c r="D34">
         <v>182000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>265000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>239000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>367000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1125000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1058000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>993000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>929000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>866000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>806000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>746000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>733000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-    </row>
-    <row r="35" spans="1:18">
+      <c r="S34"/>
+      <c r="T34"/>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>19244999.0</v>
+      </c>
+      <c r="C35">
+        <v>20320000.0</v>
+      </c>
+      <c r="D35">
         <v>20974000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>21604999.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>22524000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>22439000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>31663000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>32375000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>32667000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>34054000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>34286000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>34965000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>52693000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>17301000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>17637000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>18660000.0</v>
       </c>
-      <c r="P35">
-[...2 lines deleted...]
-      <c r="Q35">
+      <c r="R35">
+        <v>18424999.0</v>
+      </c>
+      <c r="S35">
         <v>15514000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>16226000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>26546999.0</v>
+      </c>
+      <c r="C36">
+        <v>33937000.0</v>
+      </c>
+      <c r="D36">
         <v>28063000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>27297000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>19055000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>19218000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>36597000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>27097000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>26934000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>26569000.0</v>
       </c>
-      <c r="J36">
-[...2 lines deleted...]
-      <c r="K36">
+      <c r="L36">
+        <v>25303000.0</v>
+      </c>
+      <c r="M36">
         <v>24710000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>27030000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>24947000.0</v>
       </c>
-      <c r="N36">
-[...4 lines deleted...]
-      </c>
       <c r="P36">
-        <v>20762000.0</v>
+        <v>20972000.0</v>
       </c>
       <c r="Q36">
+        <v>20429000.0</v>
+      </c>
+      <c r="R36">
+        <v>19607000.0</v>
+      </c>
+      <c r="S36">
         <v>30198000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>19638000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-    </row>
-    <row r="38" spans="1:18">
+      <c r="S37"/>
+      <c r="T37"/>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>1.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38">
         <v>1.0</v>
       </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>5513000.0</v>
+      </c>
+      <c r="C39">
+        <v>6404000.0</v>
+      </c>
+      <c r="D39">
         <v>6793000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>7382000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>4781000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4650000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3530000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>4280000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>4201000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>5215000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>6171000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>7554000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>6405000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>7538000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>7653000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>7441000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>7387000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>6661000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4614000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>3055000.0</v>
+      </c>
+      <c r="C40">
+        <v>4173000.0</v>
+      </c>
+      <c r="D40">
         <v>7063000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>5230000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3913000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>3778000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>3961000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3927000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3938000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>2900000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>2890000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>2931000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>2768000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2882000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1421000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1287000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>4558000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>2160000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>9666000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-    </row>
-    <row r="42" spans="1:18">
+      <c r="S41"/>
+      <c r="T41"/>
+    </row>
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>154783000.0</v>
+      </c>
+      <c r="C42">
+        <v>154092000.0</v>
+      </c>
+      <c r="D42">
         <v>153256000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>152217000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>151489000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>150795000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>150296000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>123403000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>107002000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>106819000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>106003000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>104350000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>84898000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>56006000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>55483000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>54976000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>54495000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>54414000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>53968000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
-    </row>
-    <row r="44" spans="1:18">
+      <c r="S43"/>
+      <c r="T43"/>
+    </row>
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
-    </row>
-    <row r="45" spans="1:18">
+      <c r="S44"/>
+      <c r="T44"/>
+    </row>
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>186772000.0</v>
+      </c>
+      <c r="C45">
+        <v>186730000.0</v>
+      </c>
+      <c r="D45">
         <v>230476000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>228172000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>228351000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>223125000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>182595000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>165528000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>144149000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>133866000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>122121000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>115983000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>107250000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>61605000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-    </row>
-    <row r="46" spans="1:18">
+      <c r="S45"/>
+      <c r="T45"/>
+    </row>
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>147169000.0</v>
+      </c>
+      <c r="C46">
+        <v>143154000.0</v>
+      </c>
+      <c r="D46">
         <v>189604000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>190137000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>199851000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>196506000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>139137000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>133207000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>113641000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>114573000.0</v>
       </c>
-      <c r="J46">
-[...2 lines deleted...]
-      <c r="K46">
+      <c r="L46">
+        <v>96382000.0</v>
+      </c>
+      <c r="M46">
         <v>92300000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>93773000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>49708000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>40896000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>39267000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>39064000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>43243000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>37111000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
-    </row>
-    <row r="48" spans="1:18">
+      <c r="S47"/>
+      <c r="T47"/>
+    </row>
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>12982000.0</v>
+      </c>
+      <c r="C48">
+        <v>13824000.0</v>
+      </c>
+      <c r="D48">
         <v>63851000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>64504000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>66637000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>66434000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>67773000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>66156000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>68124000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>71543000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>68253000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>70428000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>76284000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>83949000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>87116000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>89505000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>89831000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>92864000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>87034000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-    </row>
-    <row r="50" spans="1:18">
+      <c r="S49"/>
+      <c r="T49"/>
+    </row>
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>21983000.0</v>
+      </c>
+      <c r="C50">
+        <v>20013000.0</v>
+      </c>
+      <c r="D50">
         <v>17053000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>19958000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>17754000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>15452000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>2324000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>2419000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>2535000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>2653000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1991000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1594000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1611000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1131000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-    </row>
-    <row r="51" spans="1:18">
+      <c r="S50"/>
+      <c r="T50"/>
+    </row>
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>38330000.0</v>
+      </c>
+      <c r="C51">
+        <v>37393000.0</v>
+      </c>
+      <c r="D51">
         <v>34961000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>41005000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>37207000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>34363000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>29518000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>30425000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>30884000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>31741000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>32012000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>32805000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>31926000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>12438000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>12694000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>13567000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>12927000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>10498000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>11312000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>24916000.0</v>
+      </c>
+      <c r="C52">
+        <v>22855000.0</v>
+      </c>
+      <c r="D52">
         <v>19641000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>25078000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>20279000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>17533000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4315000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>4361000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4358000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>4597000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4036000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>3969000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4165000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3855000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3836000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3977000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3754000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3168000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3322000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-    </row>
-    <row r="54" spans="1:18">
+      <c r="S53"/>
+      <c r="T53"/>
+    </row>
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
-    </row>
-    <row r="55" spans="1:18">
+      <c r="S54"/>
+      <c r="T54"/>
+    </row>
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>232135000.0</v>
+      </c>
+      <c r="C55">
+        <v>230580000.0</v>
+      </c>
+      <c r="D55">
         <v>277946000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>284541000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>283671000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>284368000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>279965000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>248582000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>229798000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>235502000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>230604000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>233714000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>233951000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>181164000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>185455000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>183752000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>181571000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>185436000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>181773000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>46050000.0</v>
+      </c>
+      <c r="C56">
+        <v>43852000.0</v>
+      </c>
+      <c r="D56">
         <v>43927000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>50664000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>48234000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>52356000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>87269000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>71218000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>72038000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>86461000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>91474000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>99669000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>104724000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>105662000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>112640000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>113028000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>110482000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>108367000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>101766000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>45078000.0</v>
+      </c>
+      <c r="C57">
+        <v>42297000.0</v>
+      </c>
+      <c r="D57">
         <v>39818000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>46168000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>42974000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>44653000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>30186000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>26607000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>21967000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>23048000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>22024000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>23934000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>20044000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>23884000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>25195000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>20587000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>18796000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>22621000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>24522000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>64322999.0</v>
+      </c>
+      <c r="C58">
+        <v>62617000.0</v>
+      </c>
+      <c r="D58">
         <v>60792000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>67773000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>65498000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>67092000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>61849000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>58982000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>54634000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>57102000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>56310000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>58899000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>72737000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>41185000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>42832000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>39247000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>37221000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>38135000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>40748000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
-    </row>
-    <row r="60" spans="1:18">
+      <c r="S59"/>
+      <c r="T59"/>
+    </row>
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>167812000.0</v>
+      </c>
+      <c r="C60">
+        <v>167963000.0</v>
+      </c>
+      <c r="D60">
         <v>217154000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>216768000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>218173000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>217276000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>218116000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>189600000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>175164000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>178400000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>174294000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>174815000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>161214000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>139979000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>142623000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>144505000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>144350000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>147301000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>141025000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-    </row>
-    <row r="62" spans="1:18">
+      <c r="S61"/>
+      <c r="T61"/>
+    </row>
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>86804000.0</v>
+      </c>
+      <c r="C2">
         <v>69515000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>67323000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>80465000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65576000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>50399000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49443000.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
-        <v>32674000.0</v>
+        <v>6253000.0</v>
       </c>
       <c r="J2">
-        <v>51126000.0</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:10">
+        <v>31885000.0</v>
+      </c>
+      <c r="K2">
+        <v>39817000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>11747000.0</v>
+      </c>
+      <c r="C3">
         <v>8594000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10543000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6416000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7933000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8537000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7371000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>723000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>789000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>979000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>-50149000.0</v>
+      </c>
+      <c r="C5">
         <v>-2016000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-9082000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8372000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>77563000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9871000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>54710000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>48028000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>55049000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>41806000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>-38402000.0</v>
+      </c>
+      <c r="C6">
         <v>6578000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1461000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1956000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>85496000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1334000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>62081000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>48751000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>55838000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>42785000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>33532000.0</v>
+      </c>
+      <c r="C9">
         <v>39444000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>31860000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>22522000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>34718000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>16964000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>20643000.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
-        <v>12690000.0</v>
+        <v>17692000.0</v>
       </c>
       <c r="J9">
-        <v>-504000.0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10">
+        <v>13479000.0</v>
+      </c>
+      <c r="K9">
+        <v>10805000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>-52598000.0</v>
+      </c>
+      <c r="C10">
         <v>-5273000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12096000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8708000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>76073000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-13791000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47536000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>45877000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>52025000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>36740000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B11">
+        <v>12000.0</v>
+      </c>
+      <c r="C11">
         <v>-164000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>153000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>209000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15672000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6511000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11999000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10423000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>24152000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-60938000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B12">
+        <v>2449000.0</v>
+      </c>
+      <c r="C12">
         <v>3257000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3014000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>336000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1490000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3920000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7174000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2151000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3024000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5066000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>97</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>1103000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1846000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>239000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>326000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>127000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>-52610000.0</v>
+      </c>
+      <c r="C15">
         <v>-5109000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-12249000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8917000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>60401000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-20302000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>35537000.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
-        <v>27702000.0</v>
+        <v>35454000.0</v>
       </c>
       <c r="J15">
-        <v>96573000.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10">
+        <v>27873000.0</v>
+      </c>
+      <c r="K15">
+        <v>97678000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B17">
+        <v>-52610000.0</v>
+      </c>
+      <c r="C17">
         <v>-5109000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-12249000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8917000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>60401000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-20302000.0</v>
       </c>
-      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B18">
+        <v>-2449000.0</v>
+      </c>
+      <c r="C18">
         <v>-2154000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1168000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-97000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1164000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3793000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-8106000.0</v>
+      </c>
+      <c r="C21">
         <v>-1959000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-13335000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-12068000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4852000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-40981000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-14893000.0</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
       <c r="I21">
+        <v>-6400000.0</v>
+      </c>
+      <c r="J21">
         <v>-4142000.0</v>
       </c>
-      <c r="J21">
-[...3 lines deleted...]
-    <row r="22" spans="1:10">
+      <c r="K21">
+        <v>-16098000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>128442000.0</v>
+      </c>
+      <c r="C23">
         <v>110918000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>112518000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>115055000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>95442000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>108344000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>84979000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>30345000.0</v>
+      </c>
+      <c r="J23">
         <v>49506000.0</v>
       </c>
-      <c r="J23">
-[...3 lines deleted...]
-    <row r="24" spans="1:10">
+      <c r="K23">
+        <v>66720000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B25">
+        <v>11747000.0</v>
+      </c>
+      <c r="C25">
         <v>8594000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10543000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6416000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7933000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8537000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B26">
+        <v>7337000.0</v>
+      </c>
+      <c r="C26">
         <v>4050000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2100000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4003000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3005000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>157000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>648000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>18254000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>2318000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2499000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>22554000.0</v>
+      </c>
+      <c r="C28">
         <v>28695000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>37383000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28140000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24635000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24434000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28165000.0</v>
       </c>
-      <c r="H28"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:10">
+      <c r="I28">
+        <v>23369000.0</v>
+      </c>
+      <c r="J28">
+        <v>16832000.0</v>
+      </c>
+      <c r="K28">
+        <v>26572000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B29">
+        <v>12000.0</v>
+      </c>
+      <c r="C29">
         <v>-164000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>153000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>209000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15672000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6511000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>41638000.0</v>
+      </c>
+      <c r="C30">
         <v>41403000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45195000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34590000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29866000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>57945000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>35536000.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
-        <v>16832000.0</v>
+        <v>24092000.0</v>
       </c>
       <c r="J30">
-        <v>12735000.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:10">
+        <v>17621000.0</v>
+      </c>
+      <c r="K30">
+        <v>26903000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>-44492000.0</v>
+      </c>
+      <c r="C31">
         <v>-3314000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1239000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3360000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>71221000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>27190000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>62429000.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
+        <v>52277000.0</v>
+      </c>
+      <c r="J31">
         <v>56167000.0</v>
       </c>
-      <c r="J31">
-[...3 lines deleted...]
-    <row r="32" spans="1:10">
+      <c r="K31">
+        <v>52838000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>120336000.0</v>
+      </c>
+      <c r="C32">
         <v>108959000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>99183000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>102987000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>100294000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>67363000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>70086000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>23945000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>45364000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>50622000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:18">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>19114000.0</v>
+      </c>
+      <c r="C2">
+        <v>25441000.0</v>
+      </c>
+      <c r="D2">
         <v>24965000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19066000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17332000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>17236000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>21339000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>18885000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>15429000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14105000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>23418000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15336000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17175000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>17473000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>23246000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>19910000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>23013000.0</v>
       </c>
-      <c r="Q2">
-[...2 lines deleted...]
-      <c r="R2">
+      <c r="S2">
+        <v>21850000.0</v>
+      </c>
+      <c r="T2">
         <v>20097000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>2570000.0</v>
+      </c>
+      <c r="C3">
+        <v>3323000.0</v>
+      </c>
+      <c r="D3">
         <v>3758000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2485000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2181000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2504000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2716000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1658000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1716000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3267000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2711000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2428000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2137000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1651000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1671000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1588000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1506000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1778000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2145000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>-1547000.0</v>
+      </c>
+      <c r="C5">
+        <v>-49471000.0</v>
+      </c>
+      <c r="D5">
         <v>-66000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1539000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>927000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-702000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>2423000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1109000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-2628000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>4335000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1388000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-5022000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-7007000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2881000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2308000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-236000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2947000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>7554000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>28920000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>1023000.0</v>
+      </c>
+      <c r="C6">
+        <v>-46148000.0</v>
+      </c>
+      <c r="D6">
         <v>3692000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>946000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>3108000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1802000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>5139000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>549000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-912000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>7602000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1323000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2594000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4870000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1230000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-637000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1352000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1441000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>9332000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>31065000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>9939000.0</v>
+      </c>
+      <c r="C9">
+        <v>3990000.0</v>
+      </c>
+      <c r="D9">
         <v>10109000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>9518000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>9915000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>9804000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>13435000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>6520000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>6311000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>13999000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>6411000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5109000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3630000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5936000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5191000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>4829000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3389000.0</v>
       </c>
-      <c r="Q9">
-[...2 lines deleted...]
-      <c r="R9">
+      <c r="S9">
+        <v>8860000.0</v>
+      </c>
+      <c r="T9">
         <v>8757000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>-842000.0</v>
+      </c>
+      <c r="C10">
+        <v>-50015000.0</v>
+      </c>
+      <c r="D10">
         <v>-653000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2133000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>203000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-1533000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1617000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1938000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-3419000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3476000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2175000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-5856000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-7541000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2958000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2391000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-326000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-3033000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>7480000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>28834000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
+      <c r="C11">
+        <v>12000.0</v>
+      </c>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
-        <v>30000.0</v>
+        <v>-194000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11">
+        <v>30000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11">
         <v>186000.0</v>
       </c>
-      <c r="J11"/>
-[...1 lines deleted...]
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-33000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>209000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11">
         <v>1659000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4581000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B12">
+        <v>705000.0</v>
+      </c>
+      <c r="C12">
+        <v>544000.0</v>
+      </c>
+      <c r="D12">
         <v>587000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>594000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>724000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>831000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>806000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>829000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>791000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>859000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>787000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>834000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>534000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>77000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>83000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>90000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="R12">
         <v>86000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12">
+        <v>74000.0</v>
+      </c>
+      <c r="T12">
+        <v>86000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>-842000.0</v>
+      </c>
+      <c r="C15">
+        <v>-50027000.0</v>
+      </c>
+      <c r="D15">
         <v>-653000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-2133000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>203000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-1339000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1617000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1968000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-3419000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3290000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2175000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-5856000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-7508000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3167000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-2391000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-326000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-3033000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>5821000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>24253000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B17">
+        <v>-842000.0</v>
+      </c>
+      <c r="C17">
+        <v>-50027000.0</v>
+      </c>
+      <c r="D17">
         <v>-653000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-2133000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>203000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-1339000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1617000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-1968000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-3419000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>3290000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-2175000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-5856000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-7508000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3167000.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B18">
+        <v>-705000.0</v>
+      </c>
+      <c r="C18">
+        <v>-544000.0</v>
+      </c>
+      <c r="D18">
         <v>-587000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-594000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-724000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>272000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-806000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-829000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-791000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>987000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-787000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-834000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-534000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>162000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-982000.0</v>
+      </c>
+      <c r="C21">
+        <v>-6492000.0</v>
+      </c>
+      <c r="D21">
         <v>-839000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1555000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>662000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>413000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2028000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1420000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-2980000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3104000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-2525000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-6087000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-7827000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-3374000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2623000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2736000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-3335000.0</v>
       </c>
-      <c r="Q21">
-[...2 lines deleted...]
-      <c r="R21">
+      <c r="S21">
+        <v>784000.0</v>
+      </c>
+      <c r="T21">
         <v>3299000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>30035000.0</v>
+      </c>
+      <c r="C23">
+        <v>35805000.0</v>
+      </c>
+      <c r="D23">
         <v>35913000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>30139000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>26585000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>26627000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>32746000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>26825000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>24720000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>25000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>32354000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>26532000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>28632000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>26783000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>31060000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>27475000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>29737000.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="S23">
+        <v>29926000.0</v>
+      </c>
+      <c r="T23">
         <v>25555000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B25">
+        <v>2570000.0</v>
+      </c>
+      <c r="C25">
+        <v>3323000.0</v>
+      </c>
+      <c r="D25">
         <v>3758000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2485000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2181000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2504000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2716000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1658000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1716000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3267000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2711000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2428000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2137000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1651000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B26">
+        <v>982000.0</v>
+      </c>
+      <c r="C26">
+        <v>1200000.0</v>
+      </c>
+      <c r="D26">
         <v>2566000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2697000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>874000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>709000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>787000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>929000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1625000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3300000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>639000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>774000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>732000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2100000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>1706000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27">
         <v>774000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>732000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3116000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2413000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>7369000.0</v>
+      </c>
+      <c r="C28">
+        <v>5959000.0</v>
+      </c>
+      <c r="D28">
         <v>4624000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5918000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6053000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7666000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8058000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7011000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7666000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7664000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8936000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8768000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>11283000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7659000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5401000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5943000.0</v>
       </c>
-      <c r="P28"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:18">
+      <c r="R28">
+        <v>6724000.0</v>
+      </c>
+      <c r="S28">
+        <v>7058000.0</v>
+      </c>
+      <c r="T28">
+        <v>5458000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
-        <v>0.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
-        <v>-194000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
-        <v>30000.0</v>
+        <v>-194000.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
-        <v>186000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>186000.0</v>
+      </c>
+      <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
         <v>-33000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>209000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>10921000.0</v>
+      </c>
+      <c r="C30">
+        <v>10482000.0</v>
+      </c>
+      <c r="D30">
         <v>10948000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>11073000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9253000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9391000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11407000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7940000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9291000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10895000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8936000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11196000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11457000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9310000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7814000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7565000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6724000.0</v>
       </c>
-      <c r="Q30">
-[...2 lines deleted...]
-      <c r="R30">
+      <c r="S30">
+        <v>8076000.0</v>
+      </c>
+      <c r="T30">
         <v>5458000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>140000.0</v>
+      </c>
+      <c r="C31">
+        <v>-43523000.0</v>
+      </c>
+      <c r="D31">
         <v>186000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-578000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-459000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-1946000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-411000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-518000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-439000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>372000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>350000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>231000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>286000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>416000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>232000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2410000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>302000.0</v>
       </c>
-      <c r="Q31">
-[...2 lines deleted...]
-      <c r="R31">
+      <c r="S31">
+        <v>6696000.0</v>
+      </c>
+      <c r="T31">
         <v>25535000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>29053000.0</v>
+      </c>
+      <c r="C32">
+        <v>29431000.0</v>
+      </c>
+      <c r="D32">
         <v>35074000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>28584000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>27247000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>27040000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>34774000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>25405000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>21740000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>28104000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>29829000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>20445000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>20805000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>23409000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>28437000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>24739000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>26402000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>30710000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>28854000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>13516000.0</v>
+      </c>
+      <c r="C2">
         <v>54153000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>76432000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>88780000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35932000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17080000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23772000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30693000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26944000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20973000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>8576000</v>
+      </c>
+      <c r="C3">
         <v>85170000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27516000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8914000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6201000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6685000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7851000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>467000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>428000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>289000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>-6943000.0</v>
+      </c>
+      <c r="C6">
         <v>-31918000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-22279000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-12348000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>52848000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>18852000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6692000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12116000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3749000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5971000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B7">
+        <v>-10244000.0</v>
+      </c>
+      <c r="C7">
         <v>276000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-16469000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7536000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5811000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-790000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1532000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>36000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-12512000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-12522000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>-104000.0</v>
+      </c>
+      <c r="C9">
         <v>1316000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2264000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1169000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1512000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1747000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2161000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13061000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32478000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>29306000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>3250000.0</v>
+      </c>
+      <c r="C10">
         <v>1636000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2571000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9686000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1394000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4748000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5505000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>237000.0</v>
       </c>
-      <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>11747000.0</v>
+      </c>
+      <c r="C14">
         <v>8594000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10543000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6416000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7933000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8537000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7371000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>723000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>789000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>979000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>45000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>93000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4979000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>18274000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>20165000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>15690000.0</v>
       </c>
-      <c r="J15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>6573000.0</v>
+      </c>
+      <c r="C16">
         <v>22235000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>54153000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>76432000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>88780000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>35932000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17080000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18577000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>30693000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26944000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-11055000.0</v>
+      </c>
+      <c r="C18">
         <v>-74693000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-44169000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14975000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>19798000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>47363000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>54411000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>36819000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>36699000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>19704000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>134</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-85074000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-28535000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-4608000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>44378000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7466000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>42405000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>16220000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>3762000.0</v>
+      </c>
+      <c r="C21">
         <v>2262000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6919000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1246000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-17190000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>-52610000.0</v>
+      </c>
+      <c r="C22">
         <v>-5109000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-12249000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8917000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>60401000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-20302000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>35537000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>35342000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>27702000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>96573000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>137</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-853000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-28535000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8244000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6704000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-7466000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>156000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-76000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-489000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-979000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B24">
+        <v>685000.0</v>
+      </c>
+      <c r="C24">
         <v>127000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1623000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4306000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>50579000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-781000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4726000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-223000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>45265000.0</v>
+      </c>
+      <c r="C25">
         <v>4001000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1126000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1995000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-49055000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>60616000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10220000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-15703000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-31566000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-26735000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>-66000.0</v>
+      </c>
+      <c r="C26">
         <v>-1135000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-230000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-388000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-246000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-696000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-6244000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-26112000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-16963000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-196000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>3363000.0</v>
+      </c>
+      <c r="C27">
         <v>2715000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2648000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1981000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1927000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2496000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2011000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>3696000.0</v>
+      </c>
+      <c r="C28">
         <v>42679000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22909000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1679000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-17529000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-27730000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-55716000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19511000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-32889000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-15671000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>-2479000.0</v>
+      </c>
+      <c r="C29">
         <v>10477000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-16653000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6061000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>25999000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>54048000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>62262000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>37286000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>37127000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19993000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>-8412000.0</v>
+      </c>
+      <c r="C30">
         <v>-85074000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-28535000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4608000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44378000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7466000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-13238000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-63718000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-489000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1649000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:18">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>6573000.0</v>
+      </c>
+      <c r="C2">
+        <v>7026000.0</v>
+      </c>
+      <c r="D2">
         <v>15424000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14803000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>22235000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>57380000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28478000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>44019000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>54153000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>61321000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>67583000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>79090000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>66432000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>85823000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>90819000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>89807000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>88780000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>82139000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>57335000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>740000</v>
+      </c>
+      <c r="C3">
+        <v>1279000</v>
+      </c>
+      <c r="D3">
         <v>2204000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1879000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>959000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>42960000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>13444000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>19170000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9596000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>10508000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6625000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6838000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3545000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2974000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3289000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1530000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1359000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>798000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>830000</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>-1901000.0</v>
+      </c>
+      <c r="C6">
+        <v>-453000.0</v>
+      </c>
+      <c r="D6">
         <v>69000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>621000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-7432000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-35145000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>20184000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6822000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-10134000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-7168000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6262000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-11507000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1594000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-9391000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4996000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1012000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1027000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6641000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>24804000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B7">
+        <v>-3266000.0</v>
+      </c>
+      <c r="C7">
+        <v>-669000.0</v>
+      </c>
+      <c r="D7">
         <v>1199000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1316000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-9458000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1087000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2328000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-3860000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>721000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3528000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-1572000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1056000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-10313000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-3214000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1801000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1059000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1276000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2355000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-475000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>-972000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1300000.0</v>
+      </c>
+      <c r="D9">
         <v>1867000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-179000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-492000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1715000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-779000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-4884000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>5264000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1905000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3981000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-245000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3867000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-30000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1245000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>349000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2095000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4347000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-4197000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>-3332000.0</v>
+      </c>
+      <c r="C10">
+        <v>344000.0</v>
+      </c>
+      <c r="D10">
         <v>4486000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>758000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2338000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-850000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3979000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-253000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1240000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1760000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4135000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2634000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2312000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2464000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3143000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1720000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2359000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2264000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2331000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>2570000.0</v>
+      </c>
+      <c r="C14">
+        <v>3323000.0</v>
+      </c>
+      <c r="D14">
         <v>3758000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2485000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2181000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2504000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2716000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1658000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1716000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3267000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2711000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2428000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2137000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1651000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1671000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1588000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1506000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1778000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2145000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...4 lines deleted...]
-      </c>
+      <c r="I15"/>
+      <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="N15"/>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
       <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15">
         <v>25000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>20000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>4672000.0</v>
+      </c>
+      <c r="C16">
+        <v>6573000.0</v>
+      </c>
+      <c r="D16">
         <v>15493000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>15424000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>14803000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>22235000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>48662000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>37197000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>44019000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>54153000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>61321000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>67583000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>68026000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>76432000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>85823000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>90819000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>89807000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>88780000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>82139000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-598000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4037000.0</v>
+      </c>
+      <c r="D18">
         <v>3100000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1352000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4844000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-37751000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5625000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-22120000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-9070000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-6016000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6611000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10292000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-20612000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9387000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4695000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1866000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>735000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>513000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>5707000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>134</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-2317000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1932000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-3598000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-42974000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-13249000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-19204000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-9647000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-11231000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-6822000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-7585000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2897000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2642000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>135</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>-5000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>26659000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>15751000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>1000000.0</v>
+      </c>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>15220000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>1706000.0</v>
+      </c>
+      <c r="C21">
+        <v>2623000.0</v>
+      </c>
+      <c r="D21">
         <v>-2904000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>2032000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2011000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3504000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-409000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>-842000.0</v>
+      </c>
+      <c r="C22">
+        <v>-50027000.0</v>
+      </c>
+      <c r="D22">
         <v>-653000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-2133000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>203000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-1339000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1617000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1968000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-3419000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3290000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2175000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-5856000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-7508000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3167000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2391000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-326000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-3033000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5821000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>24253000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>1506000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1077000.0</v>
+      </c>
+      <c r="D23">
         <v>-2577000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2026000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>30556000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-853000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>26149000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-19204000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>8522000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-406000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-454000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>15220000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2962000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-3271000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-559000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1452000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-934000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1439000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B24">
+        <v>-866000.0</v>
+      </c>
+      <c r="C24">
+        <v>965000.0</v>
+      </c>
+      <c r="D24">
         <v>-113000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-53000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-4557000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-14000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-38581000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-34000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-51000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-723000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-197000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-747000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-2177000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>332000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>18000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>3274000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>920000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>6239000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>19366000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>1680000.0</v>
+      </c>
+      <c r="C25">
+        <v>43775000.0</v>
+      </c>
+      <c r="D25">
         <v>-53000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>757000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>535000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2427000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1158000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>567000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>726000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>625000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>348000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>485000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1383000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-2209000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>608000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1023000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1881000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-5942000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-22104000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>-200000.0</v>
+      </c>
+      <c r="C26">
+        <v>-4000.0</v>
+      </c>
+      <c r="D26">
         <v>-14000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-6000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-42000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-26000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-510000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-599000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-22000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-48000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-14000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-146000.0</v>
       </c>
-      <c r="M26">
-[...2 lines deleted...]
-      <c r="N26"/>
       <c r="O26">
         <v>-3000.0</v>
       </c>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
+        <v>-3000.0</v>
+      </c>
+      <c r="R26">
         <v>-382000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-5000.0</v>
       </c>
-      <c r="R26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:18">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>891000.0</v>
+      </c>
+      <c r="C27">
+        <v>840000.0</v>
+      </c>
+      <c r="D27">
         <v>1053000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>734000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>736000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>530000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>750000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>653000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>782000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>838000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>702000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>545000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>563000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>526000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>507000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>484000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>464000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>451000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>489000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>1506000.0</v>
+      </c>
+      <c r="C28">
+        <v>2619000.0</v>
+      </c>
+      <c r="D28">
         <v>-2918000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2026000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1969000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2620000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>25740000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>15332000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1013000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-429000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>546000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-468000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>23260000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-336000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-319000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-396000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-628000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-111000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-269000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>142000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2758000.0</v>
+      </c>
+      <c r="D29">
         <v>5304000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>527000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-5803000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5209000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7819000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-2950000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>526000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4492000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>14000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3454000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-17067000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-6413000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1406000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-336000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2094000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1311000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>6537000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>-832000.0</v>
+      </c>
+      <c r="C30">
+        <v>-314000.0</v>
+      </c>
+      <c r="D30">
         <v>-2317000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1932000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3598000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-42974000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-13376000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-19204000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-9647000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-11231000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-6822000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-7585000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-3535000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2642000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-3271000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1744000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-439000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5441000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>18536000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>