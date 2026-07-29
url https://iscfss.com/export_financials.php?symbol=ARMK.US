--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -20102,51 +20102,51 @@
       </c>
       <c r="AZ2">
         <v>110998000.0</v>
       </c>
       <c r="BA2">
         <v>97821000.0</v>
       </c>
       <c r="BB2">
         <v>119715000.0</v>
       </c>
       <c r="BC2">
         <v>128953000.0</v>
       </c>
       <c r="BD2">
         <v>136748000.0</v>
       </c>
       <c r="BE2">
         <v>101034000.0</v>
       </c>
     </row>
     <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>153</v>
       </c>
       <c r="B3">
-        <v>122156000</v>
+        <v>101276000</v>
       </c>
       <c r="C3">
         <v>122156000</v>
       </c>
       <c r="D3">
         <v>119534000</v>
       </c>
       <c r="E3">
         <v>111378000</v>
       </c>
       <c r="F3">
         <v>115800000</v>
       </c>
       <c r="G3">
         <v>119861000</v>
       </c>
       <c r="H3">
         <v>139285000</v>
       </c>
       <c r="I3">
         <v>85112000</v>
       </c>
       <c r="J3">
         <v>87407000</v>
       </c>
@@ -20165,51 +20165,51 @@
       <c r="O3">
         <v>98493000</v>
       </c>
       <c r="P3">
         <v>104618000</v>
       </c>
       <c r="Q3">
         <v>87102000</v>
       </c>
       <c r="R3">
         <v>89310000</v>
       </c>
       <c r="S3">
         <v>73722000</v>
       </c>
       <c r="T3">
         <v>121004000</v>
       </c>
       <c r="U3">
         <v>106022000</v>
       </c>
       <c r="V3">
         <v>79124000</v>
       </c>
       <c r="W3">
-        <v>65062000</v>
+        <v>69194000</v>
       </c>
       <c r="X3">
         <v>65718000</v>
       </c>
       <c r="Y3">
         <v>85147000</v>
       </c>
       <c r="Z3">
         <v>114373000</v>
       </c>
       <c r="AA3">
         <v>95550000</v>
       </c>
       <c r="AB3">
         <v>155790000</v>
       </c>
       <c r="AC3">
         <v>110047000</v>
       </c>
       <c r="AD3">
         <v>116002000</v>
       </c>
       <c r="AE3">
         <v>114400000</v>
       </c>
@@ -22311,51 +22311,51 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
     </row>
     <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>168</v>
       </c>
       <c r="B18">
-        <v>522408000.0</v>
+        <v>298976000.0</v>
       </c>
       <c r="C18">
         <v>-904356000.0</v>
       </c>
       <c r="D18">
         <v>1056028000.0</v>
       </c>
       <c r="E18">
         <v>-34701000.0</v>
       </c>
       <c r="F18">
         <v>140148000.0</v>
       </c>
       <c r="G18">
         <v>-707013000.0</v>
       </c>
       <c r="H18">
         <v>882330000.0</v>
       </c>
       <c r="I18">
         <v>55584000.0</v>
       </c>
       <c r="J18">
         <v>133873000.0</v>
       </c>
@@ -22374,51 +22374,51 @@
       <c r="O18">
         <v>-705698000.0</v>
       </c>
       <c r="P18">
         <v>731874000.0</v>
       </c>
       <c r="Q18">
         <v>-100828000.0</v>
       </c>
       <c r="R18">
         <v>285810000.0</v>
       </c>
       <c r="S18">
         <v>-577109000.0</v>
       </c>
       <c r="T18">
         <v>302282000.0</v>
       </c>
       <c r="U18">
         <v>-94090000.0</v>
       </c>
       <c r="V18">
         <v>257907000.0</v>
       </c>
       <c r="W18">
-        <v>-180232000.0</v>
+        <v>-184364000.0</v>
       </c>
       <c r="X18">
         <v>185809000.0</v>
       </c>
       <c r="Y18">
         <v>-68366000.0</v>
       </c>
       <c r="Z18">
         <v>103485000.0</v>
       </c>
       <c r="AA18">
         <v>-405034000.0</v>
       </c>
       <c r="AB18">
         <v>620250000.0</v>
       </c>
       <c r="AC18">
         <v>9157000.0</v>
       </c>
       <c r="AD18">
         <v>180395000.0</v>
       </c>
       <c r="AE18">
         <v>-321814000.0</v>
       </c>
@@ -23197,54 +23197,54 @@
       </c>
       <c r="AZ23">
         <v>-1666000.0</v>
       </c>
       <c r="BA23">
         <v>-47701000.0</v>
       </c>
       <c r="BB23">
         <v>2341000.0</v>
       </c>
       <c r="BC23">
         <v>2222531000.0</v>
       </c>
       <c r="BD23">
         <v>24807000.0</v>
       </c>
       <c r="BE23">
         <v>8541000.0</v>
       </c>
     </row>
     <row r="24" spans="1:57">
       <c r="A24" t="s">
         <v>173</v>
       </c>
       <c r="B24">
-        <v>-195548000.0</v>
+        <v>10435000.0</v>
       </c>
       <c r="C24">
-        <v>-120967000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="D24">
         <v>-251755000.0</v>
       </c>
       <c r="E24">
         <v>-5087000.0</v>
       </c>
       <c r="F24">
         <v>603000.0</v>
       </c>
       <c r="G24">
         <v>388000.0</v>
       </c>
       <c r="H24">
         <v>5118000.0</v>
       </c>
       <c r="I24">
         <v>2702000.0</v>
       </c>
       <c r="J24">
         <v>-1409000.0</v>
       </c>
       <c r="K24">
         <v>969000.0</v>
       </c>
@@ -23260,51 +23260,51 @@
       <c r="O24">
         <v>18435000.0</v>
       </c>
       <c r="P24">
         <v>-25326000.0</v>
       </c>
       <c r="Q24">
         <v>1067000.0</v>
       </c>
       <c r="R24">
         <v>46901000.0</v>
       </c>
       <c r="S24">
         <v>9020000.0</v>
       </c>
       <c r="T24">
         <v>-15542000.0</v>
       </c>
       <c r="U24">
         <v>5011000.0</v>
       </c>
       <c r="V24">
         <v>2730000.0</v>
       </c>
       <c r="W24">
-        <v>3669000.0</v>
+        <v>7801000.0</v>
       </c>
       <c r="X24">
         <v>-64119000.0</v>
       </c>
       <c r="Y24">
         <v>32216000.0</v>
       </c>
       <c r="Z24">
         <v>12956000.0</v>
       </c>
       <c r="AA24">
         <v>15301000.0</v>
       </c>
       <c r="AB24">
         <v>5009000.0</v>
       </c>
       <c r="AC24">
         <v>6860000.0</v>
       </c>
       <c r="AD24">
         <v>5904000.0</v>
       </c>
       <c r="AE24">
         <v>20097000.0</v>
       </c>