--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1486,51 +1489,53 @@
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>14591000.0</v>
+      </c>
       <c r="C7">
         <v>13638000.0</v>
       </c>
       <c r="D7">
         <v>13661000.0</v>
       </c>
       <c r="E7">
         <v>12132000.0</v>
       </c>
       <c r="F7">
         <v>15644000.0</v>
       </c>
       <c r="G7">
         <v>17156000.0</v>
       </c>
       <c r="H7">
         <v>28159000.0</v>
       </c>
       <c r="I7">
         <v>10595000.0</v>
       </c>
       <c r="J7">
         <v>57091000.0</v>
       </c>
       <c r="K7">
@@ -2475,51 +2480,51 @@
       <c r="AA22">
         <v>10842000.0</v>
       </c>
       <c r="AB22">
         <v>21130000.0</v>
       </c>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
         <v>2853788000.0</v>
       </c>
       <c r="C23">
         <v>2915730000.0</v>
       </c>
       <c r="D23">
         <v>2788426000.0</v>
       </c>
       <c r="E23">
         <v>2728021000.0</v>
       </c>
       <c r="F23">
-        <v>934563069.0</v>
+        <v>2159406000.0</v>
       </c>
       <c r="G23">
         <v>2166016000.0</v>
       </c>
       <c r="H23">
         <v>2586694000.0</v>
       </c>
       <c r="I23">
         <v>2394748000.0</v>
       </c>
       <c r="J23">
         <v>2219371000.0</v>
       </c>
       <c r="K23">
         <v>2193042000.0</v>
       </c>
       <c r="L23">
         <v>2361286000.0</v>
       </c>
       <c r="M23">
         <v>2285059000.0</v>
       </c>
       <c r="N23">
         <v>2121898000.0</v>
       </c>
@@ -2551,51 +2556,53 @@
         <v>412784000.0</v>
       </c>
       <c r="X23">
         <v>336454000.0</v>
       </c>
       <c r="Y23">
         <v>288407000.0</v>
       </c>
       <c r="Z23">
         <v>290905000.0</v>
       </c>
       <c r="AA23">
         <v>309166000.0</v>
       </c>
       <c r="AB23">
         <v>330742000.0</v>
       </c>
       <c r="AC23">
         <v>261100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>427137000.0</v>
+      </c>
       <c r="C24">
         <v>450885000.0</v>
       </c>
       <c r="D24">
         <v>316821000.0</v>
       </c>
       <c r="E24">
         <v>397203000.0</v>
       </c>
       <c r="F24">
         <v>418942000.0</v>
       </c>
       <c r="G24">
         <v>519421000.0</v>
       </c>
       <c r="H24">
         <v>768194000.0</v>
       </c>
       <c r="I24">
         <v>564004000.0</v>
       </c>
       <c r="J24">
         <v>415937000.0</v>
       </c>
       <c r="K24">
@@ -2693,51 +2700,53 @@
         <v>791613000.0</v>
       </c>
       <c r="P25">
         <v>688497000.0</v>
       </c>
       <c r="Q25">
         <v>704165000.0</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>152104000.0</v>
+      </c>
       <c r="C26">
         <v>128073000.0</v>
       </c>
       <c r="D26">
         <v>139044000.0</v>
       </c>
       <c r="E26">
         <v>91371000.0</v>
       </c>
       <c r="F26">
         <v>26325000.0</v>
       </c>
       <c r="G26">
         <v>27268000.0</v>
       </c>
       <c r="H26">
         <v>28529000.0</v>
       </c>
       <c r="I26">
         <v>161309000.0</v>
       </c>
       <c r="J26">
         <v>254362000.0</v>
       </c>
       <c r="K26">
@@ -2872,51 +2881,53 @@
         <v>148823000.0</v>
       </c>
       <c r="X28">
         <v>169844000.0</v>
       </c>
       <c r="Y28">
         <v>202250000.0</v>
       </c>
       <c r="Z28">
         <v>217074000.0</v>
       </c>
       <c r="AA28">
         <v>223067000.0</v>
       </c>
       <c r="AB28">
         <v>222000000.0</v>
       </c>
       <c r="AC28">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2293384000.0</v>
+      </c>
       <c r="C29">
         <v>2305907000.0</v>
       </c>
       <c r="D29">
         <v>2171661000.0</v>
       </c>
       <c r="E29">
         <v>2037144000.0</v>
       </c>
       <c r="F29">
         <v>1649967000.0</v>
       </c>
       <c r="G29">
         <v>1653511000.0</v>
       </c>
       <c r="H29">
         <v>2034840000.0</v>
       </c>
       <c r="I29">
         <v>1838401000.0</v>
       </c>
       <c r="J29">
         <v>1634475000.0</v>
       </c>
       <c r="K29"/>
@@ -3067,51 +3078,53 @@
         <v>705446000.0</v>
       </c>
       <c r="P31">
         <v>623758000.0</v>
       </c>
       <c r="Q31">
         <v>455783000.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>225628000.0</v>
+      </c>
       <c r="C32">
         <v>280088000.0</v>
       </c>
       <c r="D32">
         <v>288654000.0</v>
       </c>
       <c r="E32">
         <v>399220000.0</v>
       </c>
       <c r="F32">
         <v>161651000.0</v>
       </c>
       <c r="G32">
         <v>31169000.0</v>
       </c>
       <c r="H32">
         <v>123999000.0</v>
       </c>
       <c r="I32">
         <v>169815000.0</v>
       </c>
       <c r="J32">
         <v>-7994000.0</v>
       </c>
       <c r="K32"/>
@@ -3205,51 +3218,53 @@
         <v>252304999.0</v>
       </c>
       <c r="X33">
         <v>245311000.0</v>
       </c>
       <c r="Y33">
         <v>227311000.0</v>
       </c>
       <c r="Z33">
         <v>221547000.0</v>
       </c>
       <c r="AA33">
         <v>213854000.0</v>
       </c>
       <c r="AB33">
         <v>207809000.0</v>
       </c>
       <c r="AC33">
         <v>261100000.0</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>27951000.0</v>
+      </c>
       <c r="C34">
         <v>22694000.0</v>
       </c>
       <c r="D34">
         <v>18381000.0</v>
       </c>
       <c r="E34">
         <v>124917000.0</v>
       </c>
       <c r="F34">
         <v>22256000.0</v>
       </c>
       <c r="G34">
         <v>359723000.0</v>
       </c>
       <c r="H34">
         <v>357490000.0</v>
       </c>
       <c r="I34">
         <v>301591000.0</v>
       </c>
       <c r="J34">
         <v>305223000.0</v>
       </c>
       <c r="K34">
@@ -3994,51 +4009,53 @@
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44">
         <v>0.0</v>
       </c>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
     </row>
     <row r="45" spans="1:29">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4519713000.0</v>
+      </c>
       <c r="C45">
         <v>4451406000.0</v>
       </c>
       <c r="D45">
         <v>4189113000.0</v>
       </c>
       <c r="E45">
         <v>3872340000.0</v>
       </c>
       <c r="F45">
         <v>3622505000.0</v>
       </c>
       <c r="G45">
         <v>1815249000.0</v>
       </c>
       <c r="H45">
         <v>2026646000.0</v>
       </c>
       <c r="I45">
         <v>1412358000.0</v>
       </c>
       <c r="J45">
         <v>1476656000.0</v>
       </c>
       <c r="K45">
@@ -4365,51 +4382,53 @@
         <v>0.0</v>
       </c>
       <c r="P49">
         <v>0.0</v>
       </c>
       <c r="Q49">
         <v>0.0</v>
       </c>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
     </row>
     <row r="50" spans="1:29">
       <c r="A50" t="s">
         <v>77</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>23646000.0</v>
+      </c>
       <c r="C50">
         <v>22275000.0</v>
       </c>
       <c r="D50">
         <v>20338000.0</v>
       </c>
       <c r="E50">
         <v>24970000.0</v>
       </c>
       <c r="F50">
         <v>16071000.0</v>
       </c>
       <c r="G50">
         <v>73199000.0</v>
       </c>
       <c r="H50">
         <v>13157000.0</v>
       </c>
       <c r="I50">
         <v>92000000.0</v>
       </c>
       <c r="J50">
         <v>72400000.0</v>
       </c>
       <c r="K50">
@@ -5309,711 +5328,717 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DC62"/>
+  <dimension ref="A1:DD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:107">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
       </c>
-      <c r="DC1" t="s">
-        <v>168</v>
+      <c r="DD1" t="s">
+        <v>169</v>
       </c>
     </row>
-    <row r="2" spans="1:107">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>94642000.0</v>
+      </c>
+      <c r="C2">
         <v>81809000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>103757000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>98248000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>104528000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>98188000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>115719000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>131547000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>107600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>108269000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>116819000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>109093000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>115106000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>95122000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>97032000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>90408000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>92904000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>69586000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>70425000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55840000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60140000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>47511000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>54789000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>51184000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63107000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>80566000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>91445000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>108116000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>112684000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>96397000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>102944000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>89698000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>92745000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>96958000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>73597000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>68770000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>65583000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>64055000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>63465000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>58471000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>63132000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>83597000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>100456000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>72552000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>95236000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>85843000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>98884000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>89871000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>83860000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>79371000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>107132000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>95509000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>97282000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>100174000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>113316000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>116780000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>82658000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>96869000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>86425000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>79683000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>68218000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>63339000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>70143000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>67377000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>73816000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>62821000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>66021000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>71975000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>86757000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>63236000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>70023000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>54179000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>59901000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>46392000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>54730000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>53559000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>60264000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>57879000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>61970000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>53806000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>60738000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>53473000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>45860000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>43950000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>40790000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>30961000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>37646000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>29063000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>32323000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>22651000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>19628000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>20916000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>21477000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>23330000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>26287000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>25551000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>28203000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>25237000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>29830000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>29882000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>29548000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>25558000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>25461000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>17994000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>21065000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>19400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>22700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:107">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6079,599 +6104,602 @@
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
+      <c r="DD3"/>
     </row>
-    <row r="4" spans="1:107">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>-1758646000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1700741000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1662335000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1675022000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
+      <c r="AC4"/>
+      <c r="AD4">
         <v>-1579588000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1513450000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1581666000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1547224000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1520732000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-1457532000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1436470000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1400169000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1388753000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1335145000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1352117000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1306825000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1309334000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-1243985000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-1336176000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1270593000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1219592000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-1150414000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1126199000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1067836000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-1062256000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-1031493000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-990133000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-938097000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-886497000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-832293000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-784123000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-797909000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-826137000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-793200000.0</v>
       </c>
-      <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-711207000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-673275000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-648883000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-642585000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-607406000.0</v>
       </c>
-      <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:107">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-7386000.0</v>
+      </c>
+      <c r="C5">
         <v>-1026000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-24039000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-23639000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-34833000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-35103000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-58623000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-59645000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-60602000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-61525000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-39365000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-39926000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-40489000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-41054000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-61843000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-62645000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-63439000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-64229000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-80981000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-83212000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-85443000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-87674000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-75272000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-76116000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-77055000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-77993000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-50692000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-50573000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-50455000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-46871000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-49093000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-49907000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-50923000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-51940000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-37694000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-38035000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-38287000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-38540000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-34174000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-34301000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-34429000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-34557000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-33669000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-34395000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-35118000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-35847000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-9928000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-9858000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-9757000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-9719000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-40086000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-40811000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-41537000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-42264000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-38505000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-39157000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-39836000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-40460000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-18522000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-18588000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-18655000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-18721000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-15000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-16611000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-16880000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-17149000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-18408000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-18621000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-19544000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-19899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="BT5">
         <v>109000.0</v>
       </c>
       <c r="BU5">
         <v>109000.0</v>
       </c>
       <c r="BV5">
         <v>109000.0</v>
       </c>
       <c r="BW5">
+        <v>109000.0</v>
+      </c>
+      <c r="BX5">
         <v>-6762000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-6827000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>265426000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-6956000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-6953000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-6955000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-7005000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-7021000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-5193000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-5211000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-5267000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-5176000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>60231000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>58030000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>55940000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>54520000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-5401000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-5420000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-5451000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-5275000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-299190000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-299129000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-299257000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-169960000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-160893000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-151568000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-145405000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-135782000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-298058000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-298132000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-298016000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-102700000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:107">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6727,328 +6755,336 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
+      <c r="DD6"/>
     </row>
-    <row r="7" spans="1:107">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>11868000.0</v>
+      </c>
       <c r="C7">
+        <v>14591000.0</v>
+      </c>
+      <c r="D7">
         <v>15068000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13991000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14345000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13638000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13838000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>14107000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13684000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13661000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14358000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>14645000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>13424000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>12132000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>16370000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>15862000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>16397000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>15644000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>16187000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>16682000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>17136000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>17156000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>17850000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>18407000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>25337000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>28159000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>52950000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>61123000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>72349000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>10595000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>33886000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>40744000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>50634000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>57091000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>64358000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>71510000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>78560000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>85540000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>92376000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>98586000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>74895000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>80150000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>14602000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>14946000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>15287000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>15624000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>16005000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>16383000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>16758000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>17135000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>17513000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>17888000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>18260000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>18613000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>18865000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>19115000.0</v>
       </c>
-      <c r="BE7"/>
-      <c r="BF7">
+      <c r="BF7"/>
+      <c r="BG7">
         <v>2497000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>2666000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2835000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>3002000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>165000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>240000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>314000.0</v>
       </c>
-      <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
+      <c r="DD7"/>
     </row>
-    <row r="8" spans="1:107">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -7114,52 +7150,53 @@
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:107">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7225,375 +7262,379 @@
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
+      <c r="DD9"/>
     </row>
-    <row r="10" spans="1:107">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>28869000.0</v>
+      </c>
+      <c r="C10">
         <v>71212000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>94481000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>55004000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>81313000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>136962000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>195429000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>203703000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>133957000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>59813000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>197243000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>284899000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>271250000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>296023000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>278471000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>106089000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>128191000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>122403000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>104611000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37749000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>34443000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>55574000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34135000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>35106000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>29623000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>36482000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>31817000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>55215000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>30192000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>244150000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>38355000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>51225000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>28764000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6756000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>18393000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>39457000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>87360000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>39782000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>21372000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>50372000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>29988000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>33431000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>35936000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>43279000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>26395000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>24601000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14829000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>19435000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>14396000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>93654000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>18871000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8794000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>28677000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>28283000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2061000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>11364000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>188959000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>273528000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>307177000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>347111000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>338976000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>339562000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>20294000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>9669000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>34470000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>21556000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>91634000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>157413000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>211968000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>244875000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>269733000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>361374000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>15896000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1118000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>19105000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>17652000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>40792000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>36789000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>36447000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>48600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>43450000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>32054000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>38770000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>55157000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>28157000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>31177000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>72843000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>44800000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>24819000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>10156000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1340000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>32168000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>29292000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>9000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3433000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>4104000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2012000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>9176000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>15828000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>8104000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>16804000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6933000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4219000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1192000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>9600000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>8000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:107">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7659,1036 +7700,1044 @@
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
+      <c r="DD11"/>
     </row>
-    <row r="12" spans="1:107">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>71079000.0</v>
+      </c>
+      <c r="C12">
         <v>71212000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>94481000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>55004000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>81313000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>136962000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>195429000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>203703000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>133957000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>59813000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>197243000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>284899000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>271250000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>296023000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>278471000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>106089000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>128191000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>122403000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>104611000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>37749000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>34443000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>55574000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34135000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>35106000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>29623000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>36482000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>31817000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>55215000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>30192000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>244150000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>38355000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>51225000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>28764000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6756000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>18393000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>39457000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>87360000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>39782000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>21372000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>50372000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>29988000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>33431000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>35936000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>43279000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>26395000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>24601000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>14829000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>19435000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>14396000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>93654000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>18871000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8794000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>28677000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>28283000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2061000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11364000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>188959000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>273528000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>307177000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>347111000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>338976000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>339562000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>20294000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>9669000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>34470000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>21556000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>96586000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>162507000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>211968000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>244875000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>269733000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>361374000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>15896000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1118000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>19105000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>17652000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>40792000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>37049000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>36602000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>73077000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>82847000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>81296000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>88242000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>104493000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>77469000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>80574000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>87857000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>64856000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>44842000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>33771000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>24859000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>32648000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>29738000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>9000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3433000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4104000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>12040000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>25841000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>31798000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>40218000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>44331000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>41038000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>37441000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>45372000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>50300000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:107">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>1772237000.0</v>
+      </c>
+      <c r="C13">
         <v>1843627000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1836401000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1816776000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1845824000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1867850000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1961977000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1970759000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1958382000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1896027000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1867721000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1801682000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1721938000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1656025000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1518679000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1403733000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1285725000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1279183000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1251674000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1206511000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1174036000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1148565000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1116626000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1087782000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1132836000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1331482000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1389959000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1417962000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1426360000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1229268000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1294049000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1300011000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1270769000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1183219000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1173066000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1483706000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1451453000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1400202000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1329934000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1290542000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1258251000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1280218000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1340572000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1342072000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1331350000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1310517000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1266269000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1225554000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1165621000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1128519000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1100541000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1085185000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1051624000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1020823000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>989293000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>993747000.0</v>
       </c>
-      <c r="BE13">
-[...1 lines deleted...]
-      </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
       <c r="BL13">
         <v>0.0</v>
       </c>
-      <c r="BM13"/>
+      <c r="BM13">
+        <v>0.0</v>
+      </c>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>618012000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>623965000.0</v>
       </c>
-      <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>607777000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>594992000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>584311000.0</v>
       </c>
-      <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>549005000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>528736000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>513386000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>494994000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>461068000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>428240000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>411624000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>387454000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>363658000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>288735000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>278666000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>269463000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>263071000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>316664000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>315489000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>316529000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>257134000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>258910000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>261908000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>255676000.0</v>
       </c>
-      <c r="CT13"/>
-      <c r="CU13">
+      <c r="CU13"/>
+      <c r="CV13">
         <v>263252000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>263296000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>263279000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>266436000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>274574000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>270948000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>276594000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>282000000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>282900000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:107">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>128538284.0</v>
+      </c>
+      <c r="C14">
         <v>128428024.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>128428000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>128347131.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>128265338.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128061981.0</v>
       </c>
       <c r="G14">
         <v>128061981.0</v>
       </c>
       <c r="H14">
         <v>128061981.0</v>
       </c>
       <c r="I14">
+        <v>128061981.0</v>
+      </c>
+      <c r="J14">
         <v>127670897.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127125437.0</v>
       </c>
       <c r="K14">
         <v>127125437.0</v>
       </c>
       <c r="L14">
+        <v>127125437.0</v>
+      </c>
+      <c r="M14">
         <v>127183439.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>127289340.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>127195219.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>127195320.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>127195280.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>127195573.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>127195219.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>127195310.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>127195367.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>127195734.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>127195546.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>127195748.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>127195265.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>127072409.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>127538214.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>128391544.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>128391387.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>128149807.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>129771310.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>131169584.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>131280099.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>130819263.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>130704336.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>114238016.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>74597113.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>74503341.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>74375039.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>74375026.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>74375105.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>74291308.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>74188797.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>74188877.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>74188786.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>74130459.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>74060684.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>74060643.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>74060664.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>73994928.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>73926180.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>73926121.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>73926151.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>73838062.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>73749931.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>73749963.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>73749976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73653960.0</v>
       </c>
       <c r="BF14">
         <v>73653960.0</v>
       </c>
       <c r="BG14">
-        <v>73551482.0</v>
+        <v>73653960.0</v>
       </c>
       <c r="BH14">
         <v>73551482.0</v>
       </c>
       <c r="BI14">
-        <v>73497830.0</v>
+        <v>73551482.0</v>
       </c>
       <c r="BJ14">
         <v>73497830.0</v>
       </c>
       <c r="BK14">
-        <v>73433710.0</v>
+        <v>73497830.0</v>
       </c>
       <c r="BL14">
         <v>73433710.0</v>
       </c>
       <c r="BM14">
-        <v>73381606.0</v>
+        <v>73433710.0</v>
       </c>
       <c r="BN14">
         <v>73381606.0</v>
       </c>
       <c r="BO14">
+        <v>73381606.0</v>
+      </c>
+      <c r="BP14">
         <v>73322058.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>73987748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73998114.0</v>
       </c>
       <c r="BR14">
         <v>73998114.0</v>
       </c>
       <c r="BS14">
+        <v>73998114.0</v>
+      </c>
+      <c r="BT14">
         <v>73522584.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>73495930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73507674.0</v>
       </c>
       <c r="BV14">
         <v>73507674.0</v>
       </c>
       <c r="BW14">
+        <v>73507674.0</v>
+      </c>
+      <c r="BX14">
         <v>73602372.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>73589824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73531146.0</v>
       </c>
       <c r="BZ14">
         <v>73531146.0</v>
       </c>
       <c r="CA14">
+        <v>73531146.0</v>
+      </c>
+      <c r="CB14">
         <v>73649226.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>73594814.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73530032.0</v>
       </c>
       <c r="CD14">
         <v>73530032.0</v>
       </c>
       <c r="CE14">
+        <v>73530032.0</v>
+      </c>
+      <c r="CF14">
         <v>73994676.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>73990344.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73985656.0</v>
       </c>
       <c r="CH14">
         <v>73985656.0</v>
       </c>
       <c r="CI14">
+        <v>73985656.0</v>
+      </c>
+      <c r="CJ14">
         <v>73755032.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>73754204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73756396.0</v>
       </c>
       <c r="CL14">
         <v>73756396.0</v>
       </c>
       <c r="CM14">
+        <v>73756396.0</v>
+      </c>
+      <c r="CN14">
         <v>73951148.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>73942964.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68707296.0</v>
       </c>
       <c r="CP14">
         <v>68707296.0</v>
       </c>
       <c r="CQ14">
+        <v>68707296.0</v>
+      </c>
+      <c r="CR14">
         <v>126754528.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>126741256.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>126728496.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>61621244.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125572316.0</v>
       </c>
       <c r="CV14">
         <v>125572316.0</v>
       </c>
       <c r="CW14">
         <v>125572316.0</v>
       </c>
       <c r="CX14">
         <v>125572316.0</v>
       </c>
       <c r="CY14">
+        <v>125572316.0</v>
+      </c>
+      <c r="CZ14">
         <v>124416136.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>124406760.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>124403912.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61600000.0</v>
       </c>
       <c r="DC14">
         <v>61600000.0</v>
       </c>
+      <c r="DD14">
+        <v>61600000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:107">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -8744,450 +8793,454 @@
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>618012000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>623965000.0</v>
       </c>
-      <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>607777000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>594992000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>584311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>549005000.0</v>
       </c>
       <c r="BZ15">
         <v>549005000.0</v>
       </c>
       <c r="CA15">
+        <v>549005000.0</v>
+      </c>
+      <c r="CB15">
         <v>528736000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>513386000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>494994000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>461068000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>428240000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>411624000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>387454000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>363658000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>288735000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>278666000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>269463000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>263071000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>316664000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>315489000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>316529000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>257134000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>258910000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>261908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252383000.0</v>
       </c>
       <c r="CT15">
         <v>252383000.0</v>
       </c>
       <c r="CU15">
+        <v>252383000.0</v>
+      </c>
+      <c r="CV15">
         <v>263252000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>263296000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>263279000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>266436000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>274574000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>270948000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>276594000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>282000000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>282900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:107">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>48523000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>21367000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21007000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22516000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>76519000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>391000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-18731000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-19400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-58183000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-58251000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-75819000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-91866000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-58399000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-81034000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-24776000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-105632000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-121912000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-137805000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-138722000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-30668000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-92454000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-68948000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-101013000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-128220000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-103555000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-177458000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-177070000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-536190000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-714097000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-260584000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-259114000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-143492000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-70066000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-231299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-231305000.0</v>
       </c>
       <c r="AU16">
         <v>-231305000.0</v>
       </c>
       <c r="AV16">
+        <v>-231305000.0</v>
+      </c>
+      <c r="AW16">
         <v>-249306000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-44307000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-38038000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-81714000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-25391000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-19069000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-19000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-19019000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-19037000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>70010000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>63949000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>71157000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>61829000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>62095000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>58210000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>50885000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>56084000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>57537000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>45709000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>51503000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>34977000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>40288000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>44581000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>38060000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>33769000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>31072000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>30097000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>31522000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>32827000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>31742000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>33580000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>36488000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>40666000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>39093000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>38086000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>27589000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>31207000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>28620000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>27874000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>28570000.0</v>
       </c>
-      <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>25373000.0</v>
       </c>
-      <c r="CL16"/>
       <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16">
         <v>24649000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>21498000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>22295000.0</v>
       </c>
-      <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>22442000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>20158000.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>16511000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>19554000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>16956000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>17277000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
+      <c r="DD16"/>
     </row>
-    <row r="17" spans="1:107">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9253,99 +9306,98 @@
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:107">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>35416000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>35583000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>35814000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>37607000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>37331000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>37621000.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -9401,95 +9453,98 @@
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
-      <c r="BM18"/>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:107">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9555,163 +9610,162 @@
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:107">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>4373000.0</v>
       </c>
       <c r="Q20">
         <v>4373000.0</v>
       </c>
       <c r="R20">
         <v>4373000.0</v>
       </c>
       <c r="S20">
         <v>4373000.0</v>
       </c>
       <c r="T20">
         <v>4373000.0</v>
       </c>
       <c r="U20">
         <v>4373000.0</v>
       </c>
       <c r="V20">
         <v>4373000.0</v>
       </c>
       <c r="W20">
         <v>4373000.0</v>
       </c>
       <c r="X20">
         <v>4373000.0</v>
       </c>
       <c r="Y20">
         <v>4373000.0</v>
       </c>
       <c r="Z20">
-        <v>136399000.0</v>
+        <v>4373000.0</v>
       </c>
       <c r="AA20">
         <v>136399000.0</v>
       </c>
       <c r="AB20">
         <v>136399000.0</v>
       </c>
       <c r="AC20">
         <v>136399000.0</v>
       </c>
       <c r="AD20">
         <v>136399000.0</v>
       </c>
       <c r="AE20">
         <v>136399000.0</v>
       </c>
       <c r="AF20">
         <v>136399000.0</v>
       </c>
       <c r="AG20">
         <v>136399000.0</v>
       </c>
       <c r="AH20">
         <v>136399000.0</v>
       </c>
       <c r="AI20">
         <v>136399000.0</v>
       </c>
       <c r="AJ20">
         <v>136399000.0</v>
       </c>
       <c r="AK20">
         <v>136399000.0</v>
       </c>
       <c r="AL20">
         <v>136399000.0</v>
       </c>
       <c r="AM20">
         <v>136399000.0</v>
       </c>
       <c r="AN20">
         <v>136399000.0</v>
       </c>
       <c r="AO20">
         <v>136399000.0</v>
       </c>
       <c r="AP20">
         <v>136399000.0</v>
       </c>
       <c r="AQ20">
+        <v>136399000.0</v>
+      </c>
+      <c r="AR20">
         <v>161985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="AS20">
         <v>4200000.0</v>
       </c>
       <c r="AT20">
-        <v>0.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
@@ -9723,1669 +9777,1690 @@
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:107">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
-[...1 lines deleted...]
-      </c>
+      <c r="O21"/>
       <c r="P21">
         <v>4373000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>4373000.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>4373000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
-[...1 lines deleted...]
-      </c>
+      <c r="AD21"/>
       <c r="AE21">
         <v>136399000.0</v>
       </c>
       <c r="AF21">
         <v>136399000.0</v>
       </c>
       <c r="AG21">
         <v>136399000.0</v>
       </c>
       <c r="AH21">
+        <v>136399000.0</v>
+      </c>
+      <c r="AI21">
         <v>152548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136399000.0</v>
       </c>
       <c r="AJ21">
         <v>136399000.0</v>
       </c>
       <c r="AK21">
         <v>136399000.0</v>
       </c>
       <c r="AL21">
+        <v>136399000.0</v>
+      </c>
+      <c r="AM21">
         <v>163041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136399000.0</v>
       </c>
       <c r="AN21">
         <v>136399000.0</v>
       </c>
       <c r="AO21">
         <v>136399000.0</v>
       </c>
       <c r="AP21">
+        <v>136399000.0</v>
+      </c>
+      <c r="AQ21">
         <v>156945000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>161985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="AS21">
         <v>4200000.0</v>
       </c>
       <c r="AT21">
+        <v>4200000.0</v>
+      </c>
+      <c r="AU21">
         <v>24528000.0</v>
       </c>
-      <c r="AU21">
-[...1 lines deleted...]
-      </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
         <v>15831000.0</v>
       </c>
-      <c r="AY21">
-[...1 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
         <v>18823000.0</v>
       </c>
-      <c r="BC21">
-[...1 lines deleted...]
-      </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
         <v>10229000.0</v>
       </c>
-      <c r="BG21">
-[...1 lines deleted...]
-      </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
+        <v>0.0</v>
+      </c>
+      <c r="BK21">
         <v>11270000.0</v>
       </c>
-      <c r="BK21">
-[...1 lines deleted...]
-      </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21">
+      <c r="BM21">
+        <v>0.0</v>
+      </c>
+      <c r="BN21"/>
+      <c r="BO21">
         <v>2823000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>3302000.0</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>3781000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
-      <c r="DA21">
-[...1 lines deleted...]
-      </c>
+      <c r="DA21"/>
       <c r="DB21">
         <v>19900000.0</v>
       </c>
       <c r="DC21">
+        <v>19900000.0</v>
+      </c>
+      <c r="DD21">
         <v>21400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:107">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>143564000.0</v>
+      </c>
+      <c r="C22">
         <v>142619000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>130636000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>138712000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>138786000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>120661000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>177503000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>196225000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>162197000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>127556000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>135868000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>128940000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>108648000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>77326000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>98765000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>109676000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>95745000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>60302000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>65484000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>74505000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>84981000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>56407000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>74879000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>88393000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>124516000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>101305000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>114100000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>84661000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>85440000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>59206000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>66907000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>68411000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>83944000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>60275000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>87667000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>115017000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>77871000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>61051000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>89904000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>159868000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>155344000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>121081000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>123608000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>88272000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>114643000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>83155000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>67896000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>54491000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>68751000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>44214000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>69331000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>63886000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>50628000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>46660000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>63923000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>68652000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>73503000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>33837000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>45835000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>52081000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>55631000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>31548000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>41125000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>52931000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>61274000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>64357000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>49239000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>49837000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>41999000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>26510000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>31769000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>28483000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>27904000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>26100000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>24998000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>27105000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>33620000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>20224000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>35787000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>35902000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>23685000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>17270000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>19645000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>20161000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>18645000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>13839000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>13983000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>16020000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>15204000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>14527000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>16652000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>23419000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>24803000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>12023000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>15937000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>24547000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>18226000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>11600000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>10537000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>12966000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>12684000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>10842000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>11949000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>22370000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>21874000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>21100000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>20100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:107">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>2855708000.0</v>
+      </c>
+      <c r="C23">
         <v>2853788000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2908341000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2869446000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2902735000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2915730000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3032173000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3052946000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2965787000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2788426000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>961113000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1026187000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2787749000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2728021000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2504381000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2333191000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2225547000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>934563069.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2148975000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2115513000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2151180000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2166016000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2231340000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2285628000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2396421000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2586694000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2627089000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2502721000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2485130000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2394748000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2217373000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2265834000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2243414000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2219371000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2206652000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2177418000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2204316000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2193042000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2244275000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2367856000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2368502000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2363130000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2505393000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2329929000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2330926000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2285059000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2173602000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2135993000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2135958000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2121898000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2046648000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2020063000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1999538000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1955972000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1866269000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1858853000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1753453000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1731518000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1073938000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1626010000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1562406000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1501278000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>756103000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1153502000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1132347000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>731537000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>751040000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>761153000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>772968000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>432211000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1046913000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1073482000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>742744000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>701723000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>697318000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>695894000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>657490000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>634962000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>604375000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>595002000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>570156000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>532687000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>498717000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>488712000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>447399000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>412784000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>417942000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>387059000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>358979000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>336454000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>339487000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>347020000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>349578000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>288407000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>297118000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>302313000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>301160000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>290905000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>303663000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>307151000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>311457000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>309166000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>330496000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>310390000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>310234000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>314800000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>318600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:107">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>426116000.0</v>
+      </c>
       <c r="C24">
+        <v>427137000.0</v>
+      </c>
+      <c r="D24">
         <v>433117000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>439023000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>444858000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>450885000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>456316000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>461995000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>354619000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>316821000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>321208000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>379427000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>436659000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>397203000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>409944000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>412991000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>415990000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>418942000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>425075000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>426643000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>485071000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>519421000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>571019000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>704661000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>731004000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>768194000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>637090000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>467141000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>414771000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>564004000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>388237000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>387470000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>386703000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>415937000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>385449000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>385886000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>368498000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>399446000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>144949000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>144932000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>644736000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>580000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>810889000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>788000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>615000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>591250000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>527500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>533750000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>790000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>831250000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>687500000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>771638000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>768000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>773000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>693000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>691000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>673340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>686000000.0</v>
       </c>
       <c r="BG24">
         <v>686000000.0</v>
       </c>
       <c r="BH24">
-        <v>704000000.0</v>
+        <v>686000000.0</v>
       </c>
       <c r="BI24">
         <v>704000000.0</v>
       </c>
       <c r="BJ24">
         <v>704000000.0</v>
       </c>
       <c r="BK24">
+        <v>704000000.0</v>
+      </c>
+      <c r="BL24">
         <v>404000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>427000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>445638000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>422460000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>422543000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>440624000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>440704000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>440784000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>440873000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>480462000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>159049000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>137135000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>136232000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>150327000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>127420000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>127512000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>126000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000000.0</v>
       </c>
       <c r="CC24">
         <v>144000000.0</v>
       </c>
       <c r="CD24">
         <v>144000000.0</v>
       </c>
       <c r="CE24">
         <v>144000000.0</v>
       </c>
       <c r="CF24">
-        <v>162000000.0</v>
+        <v>144000000.0</v>
       </c>
       <c r="CG24">
         <v>162000000.0</v>
       </c>
       <c r="CH24">
         <v>162000000.0</v>
       </c>
       <c r="CI24">
         <v>162000000.0</v>
       </c>
       <c r="CJ24">
-        <v>180000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="CK24">
         <v>180000000.0</v>
       </c>
       <c r="CL24">
         <v>180000000.0</v>
       </c>
       <c r="CM24">
+        <v>180000000.0</v>
+      </c>
+      <c r="CN24">
         <v>201000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000000.0</v>
       </c>
       <c r="CP24">
         <v>195000000.0</v>
       </c>
       <c r="CQ24">
+        <v>195000000.0</v>
+      </c>
+      <c r="CR24">
         <v>210000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>203750000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>212500000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>211250000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>215000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>218750000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>222500000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>226250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000000.0</v>
       </c>
       <c r="CZ24">
         <v>230000000.0</v>
       </c>
       <c r="DA24">
         <v>230000000.0</v>
       </c>
-      <c r="DB24"/>
+      <c r="DB24">
+        <v>230000000.0</v>
+      </c>
       <c r="DC24"/>
+      <c r="DD24"/>
     </row>
-    <row r="25" spans="1:107">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>379427000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>418329000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>397203000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>409944000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>412991000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>415990000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>418942000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>425075000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>426643000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>485071000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>519421000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>571019000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>704661000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>731004000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>768194000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>639478000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>469690000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>414771000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>574599000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>422123000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>428214000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>437337000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>473028000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>449807000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>457396000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>447058000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>484986000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>237325000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>243518000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>719631000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>660150000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>825491000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>802946000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>630287000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>606874000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>543505000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>550133000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>806758000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>848385000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>705013000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>771638000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>786260000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>791613000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>711865000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>710115000.0</v>
       </c>
-      <c r="BE25"/>
-      <c r="BF25">
+      <c r="BF25"/>
+      <c r="BG25">
         <v>688497000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>688666000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>706835000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>707002000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>704165000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>404240000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>427314000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
+      <c r="DD25"/>
     </row>
-    <row r="26" spans="1:107">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>157339000.0</v>
+      </c>
       <c r="C26">
+        <v>152104000.0</v>
+      </c>
+      <c r="D26">
         <v>135316000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>110215000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>126096000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>128073000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>129443000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>137629000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>138234000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>139044000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>137507000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>88789000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>90949000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>91371000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>78797000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>79027000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>26194000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>26325000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>26180000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>26274000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>26907000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>27268000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>27415000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>27705000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>28114000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>28529000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>28721000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>28672000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>28770000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>161309000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>162097000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>158370000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>158669000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>254362000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>247149000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>149592000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>147052000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>138817000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>128051000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>96670000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>84234000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>64509000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>48034000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>224611000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>40118000.0</v>
       </c>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
+      <c r="DD26"/>
     </row>
-    <row r="27" spans="1:107">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11451,449 +11526,457 @@
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:107">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>478921000.0</v>
+      </c>
+      <c r="C28">
         <v>408753000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-56052000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17932000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-44161000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>349836000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>297000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>294428000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>310768000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>291007000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>176926000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>146944000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>201057000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>138282000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>162976000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>337706000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>319555000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>328254000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>353421000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>461134000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>523394000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>554202000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>644005000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>743708000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>798445000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>773028000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>727917000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>551193000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>546928000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>469171000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>414436000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>469443000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>477521000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>567285000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>559634000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>521494000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>537156000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>622274000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>752143000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>907243000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>950227000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>885833000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>933047000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>829733000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>835191000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>813578000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>759981000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>780004000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>836669000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>792769000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>767856000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>788235000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>776652000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>782330000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>728823000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>717788000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>518043000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>433645000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>400213000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>378495000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>386843000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>382898000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>403941000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>437224000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>430632000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>419228000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>350107000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>302237000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>247613000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>214680000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>189498000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>137453000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>161524000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>154394000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>135502000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>151633000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>104999000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>109062000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>107553000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>113400000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>118550000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>129946000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>123230000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>124843000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>151843000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>148823000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>107157000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>135200000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>171085000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>169844000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>199660000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>171582000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>183208000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>202250000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>221567000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>214646000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>225488000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>217074000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>214172000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>221896000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>213196000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>223067000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>225781000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>228808000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>220400000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>222000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>225800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:107">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2260773000.0</v>
+      </c>
       <c r="C29">
+        <v>2293384000.0</v>
+      </c>
+      <c r="D29">
         <v>2268840000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2255241000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2278656000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2305907000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2381945000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2395138000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2328821000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2171661000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2188167000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2178954000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2140332000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2037144000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1881913000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1769021000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1653635000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1649967000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1612538000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1605500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1629294000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1653511000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1701644000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1772073000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1858512000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11931,666 +12014,675 @@
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
+      <c r="DD29"/>
     </row>
-    <row r="30" spans="1:107">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>167652000.0</v>
+      </c>
+      <c r="C30">
         <v>131678000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>172155000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>182257000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>187625000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>176987000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>208662000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>236113000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>281399000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>292300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>233992000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>225426000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>276226000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>247211000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>197308000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>231008000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>157138000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>130211000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>143071000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>134100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>118829000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>108060000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>122794000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>104642000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>137583000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>161935000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>182618000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>178756000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>196662000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>175309000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>150620000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>179137000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>158696000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>181982000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>130028000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>119461000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>120862000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>152582000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>146899000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>152262000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>119984000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>123761000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>171570000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>214740000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>186126000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>191408000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>178302000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>177887000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>202051000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>155626000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>170656000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>165909000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>168427000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>174401000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>154449000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>165961000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>123333000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>137284000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>146653000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>147140000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>125295000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>117391000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>132397000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>126372000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>128543000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>94465000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>97280000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>93061000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>119584000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>93940000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>109132000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>86208000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>108176000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>96205000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>91679000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>89747000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>93457000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>99961000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>98019000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>82348000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>97292000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>96825000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>85953000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>81523000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>87236000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>58604000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>57374000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>56474000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>50545000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>38305000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>42658000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>41958000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>40239000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>33018000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>44697000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>45613000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>40929000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>31124000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>41358000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>40010000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>34246000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>36106000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>56050000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>38704000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>37092000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>33100000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>37400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:107">
+    <row r="31" spans="1:108">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1786757000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1707161000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1641478000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1452463000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1336715000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1229020000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1210581000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1166320000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1118926000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1095533000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1067894000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1048410000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1018779000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1063131000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1129025000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1202868000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1230990000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1251710000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1051288000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1113874000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1119032000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1104567000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1015087000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1019125000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1023168000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1009966000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>957025000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>889330000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>847821000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>814293000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>852964000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>889246000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1051757000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1038431000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1015047000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>994496000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>952161000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>890156000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>851237000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>791548000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>774376000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>738627000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>705446000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>676254000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>679364000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>644700000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>623758000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>605227000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>555180000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>508558000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>455783000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>420003000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>391110000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
+      <c r="DD31"/>
     </row>
-    <row r="32" spans="1:107">
+    <row r="32" spans="1:108">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>128381000.0</v>
+      </c>
       <c r="C32">
+        <v>225628000.0</v>
+      </c>
+      <c r="D32">
         <v>230504000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>226276000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>229617000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>280088000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>361356000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>413867000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>326977000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>288654000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>313750000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>416171000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>407816000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>399220000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>339241000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>269536000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>202641000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>161651000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>135075000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>57223000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>45505000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>31169000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-10239000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>37084000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>60136000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12628,1287 +12720,1300 @@
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
+      <c r="DD32"/>
     </row>
-    <row r="33" spans="1:107">
+    <row r="33" spans="1:108">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>2447013000.0</v>
+      </c>
+      <c r="C33">
         <v>2423734000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2422229000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2408320000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2426189000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2402500000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2405665000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2367904999.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2334845000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2272305000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2226152000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2124012000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2106470999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2070428000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1911645999.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1867106999.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1820850000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1820178000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1822814999.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1854560000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1894365999.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1920242000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1988204000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2044446000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2088928999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2267109000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2285725000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2171223000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2155395000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1894062000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1948545000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1949642999.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1949308000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1937731000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1959001000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1886811000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1898943999.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1916370000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1965978000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1927909000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1976454000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2001183000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2089409000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1882490000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1906535000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1889817000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1847089000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1811791000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1773179000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1744789000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1710733000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1702535000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1663732000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1636906000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1568503000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1540775000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1351186000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1267364000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1173106000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1070502000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1030461000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>997941000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>979669000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>957341000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>898569000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>858592000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>823331000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>772884000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>712027000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>652045000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>630369000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>589019000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>580120000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>564749000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>557208000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>553994000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>480539000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>464874000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>430104000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>396807000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>357292000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>325410000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>301932000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>278161000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>257752000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>252305000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>251936000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>247676000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>245144000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>245311000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>246484000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>242938000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>247679000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>227311000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>224223000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>221872000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>222682000.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>222793000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>218639000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>220343000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>213854000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>203060000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>202361000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>202593000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>207800000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>212600000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:107">
+    <row r="34" spans="1:108">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>26054000.0</v>
+      </c>
       <c r="C34">
+        <v>27951000.0</v>
+      </c>
+      <c r="D34">
         <v>24584000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>21602000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>20774000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>22694000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>15176000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>16171000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>17522000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>18381000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>18092000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>25612000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>25258000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>124917000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>135137000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>133898000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>20882000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>22256000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>22348000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>20702000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>354894000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>359723000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>354163000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>353717000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>350557000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>357490000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>21126000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>21285000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>333109000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>301591000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>306107000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>306290000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>308618000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>305223000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>297565000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>299008000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>287859000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>287761000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>289391000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>288883000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>293183000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>290202000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>276781000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>246296000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>247338000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>242243000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>203715000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>203921000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>209830000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>209725000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>249204000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>248541000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>254338000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>250586000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>245353000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>240960000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>903593000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>224443000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>190437000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>185819000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>182766000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>186725000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>186010000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>179687000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
+      <c r="DD34"/>
     </row>
-    <row r="35" spans="1:107">
+    <row r="35" spans="1:108">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>793099000.0</v>
+      </c>
+      <c r="C35">
         <v>789140000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>566068000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>587256000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>577417000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>829054999.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>841911000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>847654000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>740418000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>702362000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>686974000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>753426000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>788796000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>764424000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>783066999.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>784450000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>790098000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>755760000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>776051999.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>777263000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>839964999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>879144000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>925182000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1058378000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1081561000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1125684000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>966079999.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>798065000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>747879999.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>876190000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>728230000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>734504000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>745954999.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>778251000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>747372000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>756404000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>734917000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>772747000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>526716000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>144932000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>644736000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>578490000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>810889000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>788000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>615000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>591250000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>527500000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>533750000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>790000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>831250000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>687500000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>753750000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>768000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>773000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>693000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>691000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>903593000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>912940000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>879103000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>892654000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>889768000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>890890000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>590250000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>607001000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>620194000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>592504000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>601602000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>611367000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>603415000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>601663000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>579712000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>622589000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>296580000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>272912000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>277114000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>288582000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>260059000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>252941000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>239546000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>252365000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>247258000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>245696000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>253495000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>259763000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>254191000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>251292000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>252294000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>260982000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>252685000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>249184000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>277876000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>258658000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>264109000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>257786000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>269930000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>261784000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>268826000.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>267600000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>270794000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>281566000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>284243000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>284819000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>285414000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>285062000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>284900000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>285600000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:107">
+    <row r="36" spans="1:108">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>141420000.0</v>
+      </c>
+      <c r="C36">
         <v>116123000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-2161220000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-2153956000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-2139194000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>88586000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>94439000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>99369999.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>96495000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>89929000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>16138000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>89423000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>86225999.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>79339000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>76325999.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>77404999.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>77812000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>76644000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>74609999.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>74146000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>73662999.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>66252000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>73006000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>74467000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>73680999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>67835000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>67612000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>65600000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>87141000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>53802000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>61520000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>67075999.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>72184000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>61314000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>73561000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>74814000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>63807999.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>55311000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>59225000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-1927909000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1976454000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-2001183000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-2089409000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-1882490000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-1906535000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-1889817000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-1847089000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-1811791000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-1773179000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-1744789000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-1710733000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-1702535000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-1663732000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-1636906000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-1568503000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-1540775000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>17255000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>45926000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>17173000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>20357000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>21075000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>48694000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>25857000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>26925000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>9509000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>36048000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>12346000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>10517000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>10343000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>11787000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>37686000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>38344000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>38318000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>44111000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>42003000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>42909000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>32920000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>28167000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>28643000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>27990000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>22883000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>20996000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>23080000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>24131000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>20099000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>18737000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>21299000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>23581000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>21176000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>22521000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>19793000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>18596000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>20172000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>19893000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>21432000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>20826000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>21999000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>24457000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>27853000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>26925000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>27885000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>29191000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>28973000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>30058000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>30613000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>12400000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>12800000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:107">
+    <row r="37" spans="1:108">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -13964,1640 +14069,1654 @@
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
+      <c r="DD37"/>
     </row>
-    <row r="38" spans="1:107">
+    <row r="38" spans="1:108">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>2423762811.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>-1591123000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-1531532000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-1374810000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-1257983000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-1138774000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>76644000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>81710000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>81246000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>80763000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>73352000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>80106000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>81567000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>81381000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>75535000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>76112000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>74100000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>72733000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>61902000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>69220000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>74776000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>81184000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>70314000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>73561000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>74814000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>63808000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>55311000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>59225000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>55188000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>55360000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>47042000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>58839000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>69299000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>66904000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>54354000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>51071000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>54669000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>55879000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>55199000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>60976000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>57230000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>60611000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>37754000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>58110000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>58048000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>89327000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>86044000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>85032000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>51041000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>51539000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>48694000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>55389000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>54693000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>38657000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>36048000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>38974000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>37197000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>37229000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>35615000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>37686000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>38344000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>38318000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>44111000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>42003000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>42909000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>32920000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>28167000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>28643000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>27990000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>22883000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>20996000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>23080000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>24131000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>20099000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>18737000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>21299000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>23581000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>21176000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>22521000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>19793000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>18596000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>20172000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>19893000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>21432000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>20826000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>21999000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>24457000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>27853000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>26925000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>27885000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>29191000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>28973000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>30058000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>30613000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
+      <c r="DD38"/>
     </row>
-    <row r="39" spans="1:107">
+    <row r="39" spans="1:108">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>26400000.0</v>
+      </c>
+      <c r="C39">
         <v>84545000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>88840000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>85153000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>68822000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>78620000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>44914000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>49000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>53389000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>36452000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14962000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18842000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>25154000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>34231000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18191000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>19311000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>23623000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>26312000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>12994000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14599000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>18561000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>25733000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>11328000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>13041000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>15770000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>19863000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>12829000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>12866000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>17441000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>22416000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>12946000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>17418000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>22702000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>32627000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11563000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>16672000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>19279000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>23257000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>20122000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>22257000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>31372000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>36632000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>26031000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>31849000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>30323000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>41724000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>14415000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>17720000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>21702000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>28416000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>16081000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>21709000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>26366000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>31968000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>19223000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>14053000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>16472000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>19505000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>6394000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>155002000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>12043000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>14836000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2621000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>7189000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>9491000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>12430000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>4002000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>7015000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>9482000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>13270000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>5910000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>8398000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>10648000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>13551000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4328000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>7396000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>9082000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>12854000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3863000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>6868000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>9040000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>11886000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>2945000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>4374000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>6297000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>7462000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>6792000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>2033000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>3244000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>4540000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>8834000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>6057000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>7119000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>8016000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>8828000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>6177000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>7283000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>7373000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>3134000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>3738000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>3966000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>4033000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>18399000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>9514000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>3303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DC39">
         <v>2500000.0</v>
       </c>
+      <c r="DD39">
+        <v>2500000.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:107">
+    <row r="40" spans="1:108">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>115866000.0</v>
+      </c>
+      <c r="C40">
         <v>-20220029000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>103924000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>88925000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>98025000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>112679000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>127157999.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>117598000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>119943000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>98860000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-22397283.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>24377000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>136132000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>135479000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>138270000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>88555000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>90995000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>71473000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>101260000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>89707000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>92918000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>91275000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>106720000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>94515000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>103215000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>90244000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>112641000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>95149000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>105563000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>95752000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>105258000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>93747000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>94800000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>91663000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>101939000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>89122000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>79993000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>85746000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>92174999.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>58220000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>64678000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>65083000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>86910000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>63215000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>67046000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>84321000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>81342000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>67283000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>75987000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>76081000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>89422000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>80760000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>78914000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>69155000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>81336000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>71378000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>69607000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>63402000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>89686000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>60968000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>59980000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>59070000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>62040000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>54021000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>55257000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>45994000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>52090000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>46358000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>50412000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>46003000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>45697000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>38541000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>35135000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>35227000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>37120000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>33778000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>37093000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>41866000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>44358000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>45574000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>39295000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>46564000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>47442000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>48953000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>42435000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>46602000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>54258000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>65209000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>37574000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>52062000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>36758000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>44692000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>41457000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>37594000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>26181000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>37199000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>32712000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>31459000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>26268000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>30216000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>27851000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>27402000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>43700000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>34166000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>25529000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>26400000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>25200000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:107">
+    <row r="41" spans="1:108">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>355089000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>359812000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>358240000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>323834000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>337420000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>336563000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>340379000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>345187000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>338908000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>337963000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>334527000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>340950000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>311978000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>313569000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>308565000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>301591000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>306107000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>306290000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>308618000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>305223000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>297565000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>299008000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>287859000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>287761000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>289391000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>288883000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>293183000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>290202000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>276781000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>246296000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>247338000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>242243000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>203715000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>203921000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>209830000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>209725000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>249204000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>248541000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>254338000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>250586000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>245353000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>240960000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>230253000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>224443000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>190437000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>185819000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>182766000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>186725000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>186010000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>179687000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>174556000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>170044000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>179059000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>170743000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>162711000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>160879000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>138839000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>142127000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>137531000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>135777000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>140882000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>138255000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>132639000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>125429000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>113546000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>108365000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>103258000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>101696000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>109495000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>97763000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>92191000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>89292000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>90294000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>80982000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>72685000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>69184000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>76876000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>73658000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>69109000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>62786000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>59930000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>58034000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>56326000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>54900000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>52787000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>52231000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>51330000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>57993000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>54819000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>55414000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>55062000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
+      <c r="DD41"/>
     </row>
-    <row r="42" spans="1:107">
+    <row r="42" spans="1:108">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>2069995000.0</v>
+      </c>
+      <c r="C42">
         <v>2065674000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2110704000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2070979000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2113222000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2121778000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1981771023.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>1982006000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-1957552000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>39370000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>39926000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1762427000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-1697079000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-1580522000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-1466378000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1349164000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>65224754.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-80981000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-83212000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>85443000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>87674000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>75272000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>76116000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>77055000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>77993000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>50692000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>50573000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>50455000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>46871000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>49093000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>49907000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>50923000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>51940000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>37694000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>38035000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>38287000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>38540000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>34174000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>34301000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>34429000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>34557000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>33669000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>34395000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>35118000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>35847000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>9928000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>9858000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>9757000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>9719000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>40086000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>40811000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>41537000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>42264000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>313039000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-993747000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>684536000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>623758000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>299646000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>573768000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>527213000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>455783000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>15000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>407721000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>366981000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>320980000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>338965000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>343878000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>342692000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>315733000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>321922000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>326573000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>619675000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>317217000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>303177000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>292292000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>273183000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>248480000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>226139000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>210494000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>190262000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>155777000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>122413000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>105429000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>79378000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>55187000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>44901000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>-103425000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-112983000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>169146000.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>160893000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>151568000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>145405000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>135782000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>-171334000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>-182346000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-188695000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>-195200000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-296800000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:107">
+    <row r="43" spans="1:108">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15663,87 +15782,86 @@
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
+      <c r="DD43"/>
     </row>
-    <row r="44" spans="1:107">
+    <row r="44" spans="1:108">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -15799,1065 +15917,1075 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
+      <c r="DD44"/>
     </row>
-    <row r="45" spans="1:107">
+    <row r="45" spans="1:108">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4426915000.0</v>
+      </c>
       <c r="C45">
+        <v>4519713000.0</v>
+      </c>
+      <c r="D45">
         <v>4528867000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4532648000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4531828000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4451406000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4467888000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4367083000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4300408000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4189113000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4150987000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4058493000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4034015000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3872340000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3780795000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1742667000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1782323000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1815249000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1876310000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1930801000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1975061000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2026646000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2044493000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1932052000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1917493000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1412358000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1462864000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1466122000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1462934000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1476656000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1501892000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1526006000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1551685000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1585843000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1642303000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1694840000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1755821000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1800275000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1879390000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1656522000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1670286000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1665206000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1645465000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1635285000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1619150000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1614379000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1586388000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1573651000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1548207000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1529570000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1494174000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1476895000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1261859000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1181320000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1088074000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1019461000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>978922000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>949247000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>924280000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>902648000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>859912000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>822544000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>784357000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>735687000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>674798000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>616430000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>592683000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>550675000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>541802000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>520638000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>515205000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>511085000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>447619000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>436707000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>401461000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>368817000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>334409000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>304414000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>278852000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>254030000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>237653000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>233568000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>230637000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>224095000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>223968000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>222790000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>226691000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>224342000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>227507000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>207418000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>202791000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>201046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197090000.0</v>
       </c>
       <c r="CT45">
         <v>197090000.0</v>
       </c>
       <c r="CU45">
+        <v>197090000.0</v>
+      </c>
+      <c r="CV45">
         <v>194940000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>191714000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>192458000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>184663000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>174087000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>172303000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>171980000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>175500000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>178400000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:107">
+    <row r="46" spans="1:108">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>2148254000.0</v>
+      </c>
+      <c r="C46">
         <v>2155507000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4528867000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4532648000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4531828000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1304058000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2177683000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2126806000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2096016000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1185882000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1998709000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1945800000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1925196000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1080951000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1746450000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1700602000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1706771000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1712836000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1710552000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1742667000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1782323000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1198345000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1876310000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1930801000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1975061000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1408364000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2044493000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1932052000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1894985000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1412358000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1462864000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1466122000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1462934000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1476656000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1501892000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1526006000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1551685000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1585843000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1642303000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1694840000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1755821000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1800275000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1879390000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1656522000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1670286000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1665206000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1645465000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1635285000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1619150000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1614379000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1586388000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1573651000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1548207000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1529570000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1494174000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1476895000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1261859000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1181320000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1088074000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1019461000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>978922000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>949247000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>924280000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>902648000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>859912000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>822544000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>784357000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>735687000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>674798000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>616430000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>592683000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>550675000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>541802000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>520638000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>515205000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>511085000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>447619000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>436707000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>401461000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>368817000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>334409000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>304414000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>278852000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>254030000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>237653000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>233568000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>230637000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>224095000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>223968000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>222790000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>226691000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>224342000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>227507000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>207418000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>202791000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>201046000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>200683000.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>194940000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>191714000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>192458000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>184663000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>174087000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>172303000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>171980000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>175500000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>178400000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:107">
+    <row r="47" spans="1:108">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>1831872000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1746450000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1700602000.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>1712836000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1710552000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1742667000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1782323000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1815249000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1860922000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1914980000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1958727000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2008986000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2044493000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1932052000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1894985000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1412358000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1462864000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1466122000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1462934000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1476656000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1501892000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1526006000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1551685000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1585843000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1642303000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1694840000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1755821000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1800275000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1879390000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1656522000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1670286000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1665206000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1645465000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1635285000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1619150000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1614379000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1586388000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1573651000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1548207000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1529570000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1494174000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1476895000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1261859000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1181320000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1088074000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1019461000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>978922000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>949247000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>924280000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>902648000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>859912000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>822544000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>784357000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>735687000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>674798000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>616430000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>592683000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>550675000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>541802000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>520638000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>515205000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>511085000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>447619000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>436707000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>401461000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>368817000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>334409000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>304414000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>278852000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>254030000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>237653000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>233568000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>230637000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>224095000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>223968000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>222790000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>226691000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>224342000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>227507000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>207418000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>202791000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>201046000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>200683000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>197090000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>194940000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>191714000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>192458000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>184663000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>174087000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>172303000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>171980000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
+      <c r="DD47"/>
     </row>
-    <row r="48" spans="1:107">
+    <row r="48" spans="1:108">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>577420315.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>371895000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>207288000.0</v>
       </c>
-      <c r="Q48"/>
-      <c r="R48">
+      <c r="R48"/>
+      <c r="S48">
         <v>230315.0</v>
       </c>
-      <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-      <c r="AE48">
-[...1 lines deleted...]
-      </c>
+      <c r="AE48"/>
       <c r="AF48">
         <v>0.0</v>
       </c>
       <c r="AG48">
         <v>0.0</v>
       </c>
       <c r="AH48">
         <v>0.0</v>
       </c>
       <c r="AI48">
         <v>0.0</v>
       </c>
       <c r="AJ48">
         <v>0.0</v>
       </c>
       <c r="AK48">
         <v>0.0</v>
       </c>
       <c r="AL48">
         <v>0.0</v>
       </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
@@ -16884,223 +17012,224 @@
       <c r="AU48">
         <v>0.0</v>
       </c>
       <c r="AV48">
         <v>0.0</v>
       </c>
       <c r="AW48">
         <v>0.0</v>
       </c>
       <c r="AX48">
         <v>0.0</v>
       </c>
       <c r="AY48">
         <v>0.0</v>
       </c>
       <c r="AZ48">
         <v>0.0</v>
       </c>
       <c r="BA48">
         <v>0.0</v>
       </c>
       <c r="BB48">
         <v>0.0</v>
       </c>
       <c r="BC48">
+        <v>0.0</v>
+      </c>
+      <c r="BD48">
         <v>-274534000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-275226000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-277203000.0</v>
       </c>
-      <c r="BF48">
-[...1 lines deleted...]
-      </c>
       <c r="BG48">
+        <v>0.0</v>
+      </c>
+      <c r="BH48">
         <v>-281124000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-283247000.0</v>
       </c>
-      <c r="BI48">
-[...1 lines deleted...]
-      </c>
       <c r="BJ48">
+        <v>0.0</v>
+      </c>
+      <c r="BK48">
         <v>-287371000.0</v>
       </c>
-      <c r="BK48">
-[...1 lines deleted...]
-      </c>
       <c r="BL48">
         <v>0.0</v>
       </c>
-      <c r="BM48"/>
-      <c r="BN48">
+      <c r="BM48">
+        <v>0.0</v>
+      </c>
+      <c r="BN48"/>
+      <c r="BO48">
         <v>-293153000.0</v>
       </c>
-      <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>-295834000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-296090000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-297392000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-300156000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-290669000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-291815000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-292019000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-293569000.0</v>
       </c>
       <c r="BZ48">
         <v>-293569000.0</v>
       </c>
       <c r="CA48">
+        <v>-293569000.0</v>
+      </c>
+      <c r="CB48">
         <v>-295644000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-295937000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-297727000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-298270000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-300634000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-300984000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-302809000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-303295000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-304065000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-304891000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-304910000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-305034000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-306038000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-306065000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-306043000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-298412000.0</v>
       </c>
-      <c r="CQ48"/>
       <c r="CR48"/>
-      <c r="CS48">
-[...1 lines deleted...]
-      </c>
+      <c r="CS48"/>
       <c r="CT48">
         <v>-298510000.0</v>
       </c>
       <c r="CU48">
-        <v>-298287000.0</v>
+        <v>-298510000.0</v>
       </c>
       <c r="CV48">
         <v>-298287000.0</v>
       </c>
       <c r="CW48">
         <v>-298287000.0</v>
       </c>
       <c r="CX48">
+        <v>-298287000.0</v>
+      </c>
+      <c r="CY48">
         <v>-298223000.0</v>
       </c>
-      <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
       <c r="DC48"/>
+      <c r="DD48"/>
     </row>
-    <row r="49" spans="1:107">
+    <row r="49" spans="1:108">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
@@ -17156,222 +17285,229 @@
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
       <c r="BJ49">
         <v>0.0</v>
       </c>
       <c r="BK49">
         <v>0.0</v>
       </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
-      <c r="BM49"/>
+      <c r="BM49">
+        <v>0.0</v>
+      </c>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
+      <c r="DD49"/>
     </row>
-    <row r="50" spans="1:107">
+    <row r="50" spans="1:108">
       <c r="A50" t="s">
         <v>77</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>69806000.0</v>
+      </c>
       <c r="C50">
+        <v>23646000.0</v>
+      </c>
+      <c r="D50">
         <v>23361000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>23081000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>22807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22275000.0</v>
       </c>
       <c r="G50">
         <v>22275000.0</v>
       </c>
       <c r="H50">
+        <v>22275000.0</v>
+      </c>
+      <c r="I50">
         <v>22029000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>76422000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>20338000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>38603000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>37771000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>22224000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>24970000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>15133000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>14942000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>15359000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>16071000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>16770000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>55558000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>55630000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>73199000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>89271000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>55746000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>71727000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>13157000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>69694000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>78144000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>90000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>92000000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>61500000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>40000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>72400000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>100000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>560951000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>177458000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>149874000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>536190000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>714097000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>239016000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>230000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -17388,984 +17524,992 @@
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
+      <c r="DD50"/>
     </row>
-    <row r="51" spans="1:107">
+    <row r="51" spans="1:108">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>507790000.0</v>
+      </c>
+      <c r="C51">
         <v>479965000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>38429000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>37072000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>37152000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>486798000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>492429000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>498131000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>444725000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>350820000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>374169000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>431843000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>472307000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>434305000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>441447000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>443795000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>447746000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>450657000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>458032000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>498883000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>557837000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>609776000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>678140000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>778814000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>828068000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>809510000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>759734000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>606408000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>577120000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>713321000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>452791000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>520668000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>506285000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>574041000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>578027000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>560951000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>624516000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>662056000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>773515000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>957615000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>980215000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>919264000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>968983000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>873012000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>861586000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>838179000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>774810000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>799439000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>851065000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>886423000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>786727000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>797029000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>805329000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>810613000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>730884000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>729152000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>707002000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>707173000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>707390000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>725606000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>725819000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>722460000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>424235000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>446893000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>465102000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>440784000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>441741000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>459650000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>459581000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>459555000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>459231000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>498827000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>177420000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>155512000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>154607000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>169285000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>145791000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>145851000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000000.0</v>
       </c>
       <c r="CC51">
         <v>162000000.0</v>
       </c>
       <c r="CD51">
         <v>162000000.0</v>
       </c>
       <c r="CE51">
         <v>162000000.0</v>
       </c>
       <c r="CF51">
-        <v>180000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="CG51">
         <v>180000000.0</v>
       </c>
       <c r="CH51">
         <v>180000000.0</v>
       </c>
       <c r="CI51">
         <v>180000000.0</v>
       </c>
       <c r="CJ51">
         <v>180000000.0</v>
       </c>
       <c r="CK51">
+        <v>180000000.0</v>
+      </c>
+      <c r="CL51">
         <v>195904000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>180000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>201000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>203750000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>212500000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>211250000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>225000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>218750000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>227500000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>226250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000000.0</v>
       </c>
       <c r="CV51">
         <v>230000000.0</v>
       </c>
       <c r="CW51">
         <v>230000000.0</v>
       </c>
       <c r="CX51">
         <v>230000000.0</v>
       </c>
       <c r="CY51">
         <v>230000000.0</v>
       </c>
       <c r="CZ51">
         <v>230000000.0</v>
       </c>
       <c r="DA51">
         <v>230000000.0</v>
       </c>
       <c r="DB51">
         <v>230000000.0</v>
       </c>
       <c r="DC51">
         <v>230000000.0</v>
       </c>
+      <c r="DD51">
+        <v>230000000.0</v>
+      </c>
     </row>
-    <row r="52" spans="1:107">
+    <row r="52" spans="1:108">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>69806000.0</v>
+      </c>
+      <c r="C52">
         <v>23646000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>23361000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>23081000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>22807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22275000.0</v>
       </c>
       <c r="G52">
         <v>22275000.0</v>
       </c>
       <c r="H52">
+        <v>22275000.0</v>
+      </c>
+      <c r="I52">
         <v>22029000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>76422000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>20338000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>38603000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>37771000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>40554000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>24970000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>18192000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>17585000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>18157000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>18731000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>19400000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>58183000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>58251000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>75819000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>91866000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>58399000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>81034000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>24776000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>105632000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>121912000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>130894000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>138722000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>30668000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>92454000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>68948000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>101013000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>128220000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>103555000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>177458000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>177070000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>536190000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>714097000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>260584000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>258780000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>143492000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>70066000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>231299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231305000.0</v>
       </c>
       <c r="AU52">
         <v>231305000.0</v>
       </c>
       <c r="AV52">
+        <v>231305000.0</v>
+      </c>
+      <c r="AW52">
         <v>249306000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>44307000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>38038000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>81714000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>25391000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>19069000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>19000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>19019000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>19037000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>33662000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>18676000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>18724000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>18771000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>18817000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>18295000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>18302000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>18310000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>18317000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>18324000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>18331000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>18338000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>18345000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>18351000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>18358000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>18365000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>18371000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>18377000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>18375000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>18958000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>18371000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>18339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="CB52">
         <v>18000000.0</v>
       </c>
       <c r="CC52">
         <v>18000000.0</v>
       </c>
       <c r="CD52">
         <v>18000000.0</v>
       </c>
       <c r="CE52">
         <v>18000000.0</v>
       </c>
       <c r="CF52">
         <v>18000000.0</v>
       </c>
       <c r="CG52">
         <v>18000000.0</v>
       </c>
       <c r="CH52">
         <v>18000000.0</v>
       </c>
       <c r="CI52">
         <v>18000000.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CJ52">
+        <v>18000000.0</v>
+      </c>
+      <c r="CK52"/>
+      <c r="CL52">
         <v>15904000.0</v>
       </c>
-      <c r="CL52"/>
       <c r="CM52"/>
-      <c r="CN52">
+      <c r="CN52"/>
+      <c r="CO52">
         <v>18750000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>17500000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>16250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="CR52">
         <v>15000000.0</v>
       </c>
       <c r="CS52">
         <v>15000000.0</v>
       </c>
       <c r="CT52">
         <v>15000000.0</v>
       </c>
       <c r="CU52">
         <v>15000000.0</v>
       </c>
       <c r="CV52">
+        <v>15000000.0</v>
+      </c>
+      <c r="CW52">
         <v>11250000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>7500000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>3750000.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
+      <c r="DD52"/>
     </row>
-    <row r="53" spans="1:107">
+    <row r="53" spans="1:108">
       <c r="A53" t="s">
         <v>80</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>42210000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>44828493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="M53">
         <v>4100000.0</v>
       </c>
       <c r="N53">
+        <v>4100000.0</v>
+      </c>
+      <c r="O53">
         <v>744735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="P53">
         <v>5700000.0</v>
       </c>
       <c r="Q53">
         <v>5700000.0</v>
       </c>
       <c r="R53">
+        <v>5700000.0</v>
+      </c>
+      <c r="S53">
         <v>653564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="T53">
         <v>7100000.0</v>
       </c>
       <c r="U53">
+        <v>7100000.0</v>
+      </c>
+      <c r="V53">
         <v>26907000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>27268000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>27415000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
         <v>1.0</v>
       </c>
-      <c r="AN53">
-[...1 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
         <v>400000.0</v>
       </c>
-      <c r="AU53">
-[...1 lines deleted...]
-      </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
+        <v>0.0</v>
+      </c>
+      <c r="BA53">
         <v>1.0</v>
       </c>
-      <c r="BA53">
-[...1 lines deleted...]
-      </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
         <v>26972000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>30848000.0</v>
       </c>
-      <c r="BE53">
-[...1 lines deleted...]
-      </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>4952000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>5094000.0</v>
       </c>
-      <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
-      <c r="BY53">
-[...1 lines deleted...]
-      </c>
+      <c r="BY53"/>
       <c r="BZ53">
         <v>260000.0</v>
       </c>
       <c r="CA53">
+        <v>260000.0</v>
+      </c>
+      <c r="CB53">
         <v>155000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>24477000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>39397000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>49242000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>49472000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>49336000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>49312000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>49397000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>15014000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>20056000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>20023000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>23615000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>23519000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>480000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>446000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>470000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
-      <c r="CS53">
+      <c r="CS53"/>
+      <c r="CT53">
         <v>10028000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>10085000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>10013000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>23694000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>23414000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>37398000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>36819000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>36249000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>35772000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>42300000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>41800000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:107">
+    <row r="54" spans="1:108">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -18421,1422 +18565,1435 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
+      <c r="DD54"/>
     </row>
-    <row r="55" spans="1:107">
+    <row r="55" spans="1:108">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>2855708000.0</v>
+      </c>
+      <c r="C55">
         <v>2853788000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2908341000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2869446000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2902735000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2915730000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3032173000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3052946000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2965787000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2788426000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2814041000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2787943000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2787749000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2728021000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2504381000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2333191000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2225547000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2159406000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2148975000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2115513000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2151180000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2166016000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2231340000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2285628000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2396421000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2586694000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2627089000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2502721000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2485130000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2394748000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2217373000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2265834000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2243414000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2219371000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2206652000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2177418000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2204316000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2193042000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2244275000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2367856000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2368502000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2363130000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2505393000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2329929000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2330926000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2285059000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2173602000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2135993000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2135958000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2121898000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2046648000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2020063000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1999538000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1955972000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1866269000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1858853000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1753453000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1731518000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1679165000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1626010000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1562406000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1501278000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1176106000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1153502000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1132347000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1051400000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1070438000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1085304000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1095060000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1030640000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1046913000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1073482000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>742744000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>701723000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>697318000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>695894000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>657490000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>634962000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>604375000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>595002000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>570156000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>532687000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>498717000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>488712000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>447399000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>412784000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>417942000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>387059000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>358979000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>336454000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>339487000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>347020000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>349578000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>288407000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>297118000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>302313000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>301160000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>290905000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>303663000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>307151000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>311457000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>309166000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>330496000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>310390000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>310234000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>314800000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>318600000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:107">
+    <row r="56" spans="1:108">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>408695000.0</v>
+      </c>
+      <c r="C56">
         <v>430054000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>486112000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>461126000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>476546000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>513230000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>626508000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>685041000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>630942000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>516121000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>587889000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>663931000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>681278000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>654791000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>592735000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>466084000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>404697000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>339228000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>326160000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>260953000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>256814000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>245774000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>243136000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>241182000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>307492000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>319585000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>341364000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>331498000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>329735000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>500686000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>268828000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>316191000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>294106000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>281640000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>247651000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>290607000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>305372000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>276672000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>278297000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>384759000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>336688000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>314905000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>357145000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>378140000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>357487000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>340888000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>275442000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>269533000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>306900000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>321910000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>274939000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>260298000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>275195000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>281312000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>239656000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>260030000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>402267000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>464154000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>506059000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>555508000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>531945000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>503337000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>196437000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>196161000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>233778000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>192808000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>247107000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>312420000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>383033000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>378595000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>416544000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>484463000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>162624000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>136974000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>140110000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>141900000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>176951000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>170088000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>174271000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>198195000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>212864000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>207277000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>196785000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>210551000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>189647000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>160479000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>166006000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>139383000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>113835000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>91143000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>93003000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>104082000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>101899000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>61096000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>72895000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>80441000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>78478000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>69358000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>80870000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>88512000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>91114000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>95312000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>127436000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>108029000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>107641000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>107000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>106000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:107">
+    <row r="57" spans="1:108">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>280314000.0</v>
+      </c>
+      <c r="C57">
         <v>204426000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>255608000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>234850000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>246929000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>233142000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>265152000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>271174000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>303965000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>227467000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>274139000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>247760000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>291792000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>255571000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>253494000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>196548000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>202056000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>177577000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>191085000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>203730000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>211309000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>214605000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>253375000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>204098000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>247356000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>195586000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>309718000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>325177000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>349141000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>330871000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>238870000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>275899000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>256493000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>289634000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>303756000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>261447000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>323034000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>326871000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>691830000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>851235000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>404996000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>423081000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>351890000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>228930000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>414870000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>420895000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>431886000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>429778000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>229214000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>212551000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>300883000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>225508000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>220313000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>208327000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>232797000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>228414000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>205160000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>194820000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>194835000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>178176000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>164080000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>154605000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>165853000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>155391000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>162052000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>137916000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>148279000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>148680000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>168497000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>138785000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>144267000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>123461000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>125888000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>111087000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>123180000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>121175000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>131248000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>132702000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>137786000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>131186000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>132636000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>131214000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>122809000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>123520000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>113830000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>106305000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>120747000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>94272000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>85801000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>74713000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>56386000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>84358000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>80434000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>77174000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>67468000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>77750000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>75915000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>71696000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>71098000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>71348000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>64899000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>56710000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>69161000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>52160000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>46594000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>45800000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>47900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:107">
+    <row r="58" spans="1:108">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>1073413000.0</v>
+      </c>
+      <c r="C58">
         <v>993566000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>821676000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>822106000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>824346000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1062197000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1107063000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1118828000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1044383000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>929829000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>961113000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1001186000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1080588000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1019995000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1036561000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>980998000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>992154000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>933337000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>967137000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>980993000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1051274000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1093749000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1178557000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1262476000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1328917000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1321270000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1275798000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1123242000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1097021000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1207061000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>967100000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1010403000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1002448000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1067885000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1051128000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1017851000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1057951000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1099618000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1218546000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1383636000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1417810000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1371923000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1454162000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1278172000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1292495000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1270012000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1179106000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1183832000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1245802000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1270661000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1255100000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1245687000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1260911000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1250526000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1190015000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1179489000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1108753000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1107760000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1073938000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1070830000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1053848000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1045495000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>756103000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>762392000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>782246000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>730420000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>749881000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>760047000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>771912000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>740448000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>723979000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>746050000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>422468000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>383999000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>400294000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>409757000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>391307000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>385643000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>377332000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>383551000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>379894000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>376910000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>376304000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>383283000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>368021000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>357597000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>373041000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>355254000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>338486000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>323897000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>334262000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>343016000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>344543000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>334960000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>337398000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>339534000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>344741000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>337846000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>338698000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>342142000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>346465000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>340953000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>353980000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>337574000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>331656000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>330700000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>333500000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:107">
+    <row r="59" spans="1:108">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -19892,451 +20049,455 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
+      <c r="DD59"/>
     </row>
-    <row r="60" spans="1:107">
+    <row r="60" spans="1:108">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>1764851000.0</v>
+      </c>
+      <c r="C60">
         <v>1842601000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2086665000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2047340000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2078389000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1832747000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1903354000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1911114000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1897780000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1834502000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1852928000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1786757000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1681449000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1614971000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1456836000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1341088000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1222286000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1226069000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1170693000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1123299000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1088593000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1060891000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1041354000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1011666000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1055781000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1253489000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1339267000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1367389000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1375905000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1182397000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1244956000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1250104000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1235632000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1146138000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1150153000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1153833000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1140606000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1087874000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1020607000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1290542000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1258251000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1280218000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1340572000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1342072000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1331350000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1310517000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1266269000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1225554000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1165621000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1128519000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1100541000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1085185000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1051624000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1020823000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>989293000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>993747000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>644700000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>623758000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>605227000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>555180000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>508558000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>455783000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-15000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>391110000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>350101000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>320980000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>320557000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>325257000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>323148000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-309164000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>322031000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>326682000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>319628000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>317217000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>296415000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>285465000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>265426000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>248480000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>226139000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>210494000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>190262000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>155777000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>122413000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>105429000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>79378000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>55187000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>44901000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>31805000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>20493000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>12557000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>5225000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>4004000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>5035000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>-46553000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>-40280000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>-37221000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>-43581000.0</v>
       </c>
-      <c r="CT60"/>
-      <c r="CU60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>-35035000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>-34991000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>-35008000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>-31787000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>-23484000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>-27184000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>-21422000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>-15900000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>-14900000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:107">
+    <row r="61" spans="1:108">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -20392,95 +20553,98 @@
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
-      <c r="BM61"/>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
+      <c r="DD61"/>
     </row>
-    <row r="62" spans="1:107">
+    <row r="62" spans="1:108">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20546,50 +20710,51 @@
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
+      <c r="DD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20670,51 +20835,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
         <v>1726389000.0</v>
       </c>
       <c r="C2">
         <v>1941225000.0</v>
       </c>
       <c r="D2">
         <v>1815208000.0</v>
       </c>
       <c r="E2">
         <v>1667741000.0</v>
       </c>
       <c r="F2">
         <v>1280613000.0</v>
       </c>
       <c r="G2">
         <v>1351175000.0</v>
       </c>
       <c r="H2">
         <v>1629225000.0</v>
       </c>
       <c r="I2">
         <v>1562272000.0</v>
       </c>
@@ -20759,51 +20924,51 @@
       </c>
       <c r="W2">
         <v>476201000.0</v>
       </c>
       <c r="X2">
         <v>396896000.0</v>
       </c>
       <c r="Y2">
         <v>398842000.0</v>
       </c>
       <c r="Z2">
         <v>326067000.0</v>
       </c>
       <c r="AA2">
         <v>287750000.0</v>
       </c>
       <c r="AB2">
         <v>242011000.0</v>
       </c>
       <c r="AC2">
         <v>370200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>299436000.0</v>
       </c>
       <c r="C3">
         <v>285446000.0</v>
       </c>
       <c r="D3">
         <v>267982000.0</v>
       </c>
       <c r="E3">
         <v>273759000.0</v>
       </c>
       <c r="F3">
         <v>261377000.0</v>
       </c>
       <c r="G3">
         <v>313387000.0</v>
       </c>
       <c r="H3">
         <v>309075000.0</v>
       </c>
       <c r="I3">
         <v>280225000.0</v>
       </c>
@@ -20848,84 +21013,84 @@
       </c>
       <c r="W3">
         <v>53664000.0</v>
       </c>
       <c r="X3">
         <v>52495000.0</v>
       </c>
       <c r="Y3">
         <v>47218000.0</v>
       </c>
       <c r="Z3">
         <v>45451000.0</v>
       </c>
       <c r="AA3">
         <v>39141000.0</v>
       </c>
       <c r="AB3">
         <v>39700000.0</v>
       </c>
       <c r="AC3">
         <v>39800000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5">
         <v>375750000.0</v>
       </c>
       <c r="C5">
         <v>416723000.0</v>
       </c>
       <c r="D5">
         <v>680541000.0</v>
       </c>
       <c r="E5">
         <v>394741000.0</v>
       </c>
       <c r="F5">
         <v>217803000.0</v>
       </c>
       <c r="G5">
         <v>-83572000.0</v>
       </c>
       <c r="H5">
         <v>406715000.0</v>
       </c>
       <c r="I5">
         <v>367492000.0</v>
       </c>
@@ -20970,51 +21135,51 @@
       </c>
       <c r="W5">
         <v>79262000.0</v>
       </c>
       <c r="X5">
         <v>50479000.0</v>
       </c>
       <c r="Y5">
         <v>36464000.0</v>
       </c>
       <c r="Z5">
         <v>17100000.0</v>
       </c>
       <c r="AA5">
         <v>15581000.0</v>
       </c>
       <c r="AB5">
         <v>20975000.0</v>
       </c>
       <c r="AC5">
         <v>12500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
         <v>675186000.0</v>
       </c>
       <c r="C6">
         <v>702169000.0</v>
       </c>
       <c r="D6">
         <v>948523000.0</v>
       </c>
       <c r="E6">
         <v>668500000.0</v>
       </c>
       <c r="F6">
         <v>217803000.0</v>
       </c>
       <c r="G6">
         <v>229815000.0</v>
       </c>
       <c r="H6">
         <v>445078000.0</v>
       </c>
       <c r="I6">
         <v>406844000.0</v>
       </c>
@@ -21059,121 +21224,121 @@
       </c>
       <c r="W6">
         <v>132926000.0</v>
       </c>
       <c r="X6">
         <v>102974000.0</v>
       </c>
       <c r="Y6">
         <v>83682000.0</v>
       </c>
       <c r="Z6">
         <v>62551000.0</v>
       </c>
       <c r="AA6">
         <v>54722000.0</v>
       </c>
       <c r="AB6">
         <v>20975000.0</v>
       </c>
       <c r="AC6">
         <v>8700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
         <v>112000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8">
         <v>7939000.0</v>
       </c>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
         <v>468422000.0</v>
       </c>
       <c r="C9">
         <v>507483000.0</v>
       </c>
       <c r="D9">
         <v>751493000.0</v>
       </c>
       <c r="E9">
         <v>738770000.0</v>
       </c>
       <c r="F9">
         <v>289363000.0</v>
       </c>
       <c r="G9">
         <v>-23046000.0</v>
       </c>
       <c r="H9">
         <v>332495000.0</v>
       </c>
       <c r="I9">
         <v>440585000.0</v>
       </c>
@@ -21218,51 +21383,51 @@
       </c>
       <c r="W9">
         <v>177088000.0</v>
       </c>
       <c r="X9">
         <v>145851000.0</v>
       </c>
       <c r="Y9">
         <v>118900000.0</v>
       </c>
       <c r="Z9">
         <v>120233000.0</v>
       </c>
       <c r="AA9">
         <v>75719000.0</v>
       </c>
       <c r="AB9">
         <v>104817000.0</v>
       </c>
       <c r="AC9">
         <v>33100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
         <v>336015000.0</v>
       </c>
       <c r="C10">
         <v>381494000.0</v>
       </c>
       <c r="D10">
         <v>644450000.0</v>
       </c>
       <c r="E10">
         <v>633126000.0</v>
       </c>
       <c r="F10">
         <v>179172000.0</v>
       </c>
       <c r="G10">
         <v>-129016000.0</v>
       </c>
       <c r="H10">
         <v>406715000.0</v>
       </c>
       <c r="I10">
         <v>367492000.0</v>
       </c>
@@ -21307,51 +21472,51 @@
       </c>
       <c r="W10">
         <v>79262000.0</v>
       </c>
       <c r="X10">
         <v>50479000.0</v>
       </c>
       <c r="Y10">
         <v>36464000.0</v>
       </c>
       <c r="Z10">
         <v>9161000.0</v>
       </c>
       <c r="AA10">
         <v>14305000.0</v>
       </c>
       <c r="AB10">
         <v>20975000.0</v>
       </c>
       <c r="AC10">
         <v>12500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11">
         <v>18765000.0</v>
       </c>
       <c r="C11">
         <v>15937000.0</v>
       </c>
       <c r="D11">
         <v>8280000.0</v>
       </c>
       <c r="E11">
         <v>53978000.0</v>
       </c>
       <c r="F11">
         <v>417000.0</v>
       </c>
       <c r="G11">
         <v>35000.0</v>
       </c>
       <c r="H11">
         <v>-211000.0</v>
       </c>
       <c r="I11">
         <v>22000.0</v>
       </c>
@@ -21396,51 +21561,51 @@
       </c>
       <c r="W11">
         <v>2641000.0</v>
       </c>
       <c r="X11">
         <v>2577000.0</v>
       </c>
       <c r="Y11">
         <v>175000.0</v>
       </c>
       <c r="Z11">
         <v>-17100000.0</v>
       </c>
       <c r="AA11">
         <v>-1276000.0</v>
       </c>
       <c r="AB11">
         <v>4498000.0</v>
       </c>
       <c r="AC11">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12">
         <v>39735000.0</v>
       </c>
       <c r="C12">
         <v>35229000.0</v>
       </c>
       <c r="D12">
         <v>36091000.0</v>
       </c>
       <c r="E12">
         <v>37332000.0</v>
       </c>
       <c r="F12">
         <v>39229000.0</v>
       </c>
       <c r="G12">
         <v>45613000.0</v>
       </c>
       <c r="H12">
         <v>45875000.0</v>
       </c>
       <c r="I12">
         <v>40218000.0</v>
       </c>
@@ -21481,106 +21646,110 @@
         <v>12177000.0</v>
       </c>
       <c r="V12">
         <v>11816000.0</v>
       </c>
       <c r="W12">
         <v>14963000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12">
         <v>17100000.0</v>
       </c>
       <c r="Z12">
         <v>17100000.0</v>
       </c>
       <c r="AA12">
         <v>1276000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>181</v>
+      </c>
+      <c r="B13">
+        <v>2751000.0</v>
+      </c>
       <c r="C13">
         <v>7222000.0</v>
       </c>
       <c r="D13">
         <v>9394000.0</v>
       </c>
       <c r="E13">
         <v>2035000.0</v>
       </c>
       <c r="F13">
         <v>88000.0</v>
       </c>
       <c r="G13">
         <v>135000.0</v>
       </c>
       <c r="H13">
         <v>379000.0</v>
       </c>
       <c r="I13">
         <v>159000.0</v>
       </c>
       <c r="J13">
         <v>94000.0</v>
       </c>
       <c r="K13">
         <v>10000.0</v>
       </c>
       <c r="L13">
         <v>78740000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>182</v>
+      </c>
+      <c r="B14">
+        <v>-6087000.0</v>
+      </c>
       <c r="C14">
         <v>-4702000.0</v>
       </c>
       <c r="D14">
         <v>-6052000.0</v>
       </c>
       <c r="E14">
         <v>-1958000.0</v>
       </c>
       <c r="F14">
         <v>-598000.0</v>
       </c>
       <c r="G14">
         <v>-169000.0</v>
       </c>
       <c r="H14">
         <v>-7512000.0</v>
       </c>
       <c r="I14">
         <v>-866000.0</v>
       </c>
       <c r="J14">
         <v>-563000.0</v>
       </c>
       <c r="K14">
@@ -21593,51 +21762,51 @@
         <v>-16000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14">
         <v>190000.0</v>
       </c>
       <c r="S14">
         <v>420000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
         <v>311163000.0</v>
       </c>
       <c r="C15">
         <v>360855000.0</v>
       </c>
       <c r="D15">
         <v>630118000.0</v>
       </c>
       <c r="E15">
         <v>577190000.0</v>
       </c>
       <c r="F15">
         <v>178157000.0</v>
       </c>
       <c r="G15">
         <v>-129220000.0</v>
       </c>
       <c r="H15">
         <v>399414000.0</v>
       </c>
       <c r="I15">
         <v>366604000.0</v>
       </c>
@@ -21682,51 +21851,51 @@
       </c>
       <c r="W15">
         <v>76621000.0</v>
       </c>
       <c r="X15">
         <v>47902000.0</v>
       </c>
       <c r="Y15">
         <v>36289000.0</v>
       </c>
       <c r="Z15">
         <v>17100000.0</v>
       </c>
       <c r="AA15">
         <v>15581000.0</v>
       </c>
       <c r="AB15">
         <v>16477000.0</v>
       </c>
       <c r="AC15">
         <v>8700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>579148000.0</v>
       </c>
       <c r="F16">
         <v>178157000.0</v>
       </c>
       <c r="G16">
         <v>-129220000.0</v>
       </c>
       <c r="H16">
         <v>399414000.0</v>
       </c>
       <c r="I16">
         <v>368164000.0</v>
       </c>
       <c r="J16">
         <v>325542000.0</v>
       </c>
       <c r="K16">
         <v>420309000.0</v>
       </c>
@@ -21761,53 +21930,55 @@
         <v>172815000.0</v>
       </c>
       <c r="V16">
         <v>160010000.0</v>
       </c>
       <c r="W16">
         <v>76621000.0</v>
       </c>
       <c r="X16">
         <v>47902000.0</v>
       </c>
       <c r="Y16">
         <v>36289000.0</v>
       </c>
       <c r="Z16">
         <v>9161000.0</v>
       </c>
       <c r="AA16">
         <v>15581000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>185</v>
+      </c>
+      <c r="B17">
+        <v>317250000.0</v>
+      </c>
       <c r="C17">
         <v>365557000.0</v>
       </c>
       <c r="D17">
         <v>636170000.0</v>
       </c>
       <c r="E17">
         <v>579148000.0</v>
       </c>
       <c r="F17">
         <v>178755000.0</v>
       </c>
       <c r="G17">
         <v>-129051000.0</v>
       </c>
       <c r="H17">
         <v>406926000.0</v>
       </c>
       <c r="I17">
         <v>367470000.0</v>
       </c>
       <c r="J17">
         <v>304201000.0</v>
       </c>
       <c r="K17">
@@ -21824,102 +21995,104 @@
       </c>
       <c r="O17">
         <v>335571000.0</v>
       </c>
       <c r="P17">
         <v>389353000.0</v>
       </c>
       <c r="Q17">
         <v>321017000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>186</v>
+      </c>
+      <c r="B18">
+        <v>-36984000.0</v>
+      </c>
       <c r="C18">
         <v>-28007000.0</v>
       </c>
       <c r="D18">
         <v>-26697000.0</v>
       </c>
       <c r="E18">
         <v>-35297000.0</v>
       </c>
       <c r="F18">
         <v>-39141000.0</v>
       </c>
       <c r="G18">
         <v>-45478000.0</v>
       </c>
       <c r="H18">
         <v>-45496000.0</v>
       </c>
       <c r="I18">
         <v>-40059000.0</v>
       </c>
       <c r="J18">
         <v>-39291000.0</v>
       </c>
       <c r="K18">
         <v>-30659000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>12022000.0</v>
       </c>
       <c r="F19">
         <v>-802000.0</v>
       </c>
       <c r="G19">
         <v>-551000.0</v>
       </c>
       <c r="H19">
         <v>193092000.0</v>
       </c>
       <c r="I19">
         <v>35423000.0</v>
       </c>
       <c r="J19">
         <v>15184000.0</v>
       </c>
       <c r="K19">
         <v>4278000.0</v>
       </c>
@@ -21934,98 +22107,98 @@
       </c>
       <c r="O19">
         <v>-11306000.0</v>
       </c>
       <c r="P19">
         <v>-2046000.0</v>
       </c>
       <c r="Q19">
         <v>1051000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-6664000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>132026000.0</v>
       </c>
       <c r="H20">
         <v>15190000.0</v>
       </c>
       <c r="I20">
         <v>-39517000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>100130000.0</v>
       </c>
       <c r="M20">
         <v>100130000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20">
         <v>19031000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>385303000.0</v>
       </c>
       <c r="C21">
         <v>425259000.0</v>
       </c>
       <c r="D21">
         <v>672397000.0</v>
       </c>
       <c r="E21">
         <v>658436000.0</v>
       </c>
       <c r="F21">
         <v>219203000.0</v>
       </c>
       <c r="G21">
         <v>-82852000.0</v>
       </c>
       <c r="H21">
         <v>259498000.0</v>
       </c>
       <c r="I21">
         <v>372287000.0</v>
       </c>
@@ -22070,84 +22243,84 @@
       </c>
       <c r="W21">
         <v>78278000.0</v>
       </c>
       <c r="X21">
         <v>49105000.0</v>
       </c>
       <c r="Y21">
         <v>35936000.0</v>
       </c>
       <c r="Z21">
         <v>8409000.0</v>
       </c>
       <c r="AA21">
         <v>14305000.0</v>
       </c>
       <c r="AB21">
         <v>25790000.0</v>
       </c>
       <c r="AC21">
         <v>12600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
         <v>1809508000.0</v>
       </c>
       <c r="C23">
         <v>2023449000.0</v>
       </c>
       <c r="D23">
         <v>1894304000.0</v>
       </c>
       <c r="E23">
         <v>1748075000.0</v>
       </c>
       <c r="F23">
         <v>1350773000.0</v>
       </c>
       <c r="G23">
         <v>1253978000.0</v>
       </c>
       <c r="H23">
         <v>1687032000.0</v>
       </c>
       <c r="I23">
         <v>1670087000.0</v>
       </c>
@@ -22192,104 +22365,106 @@
       </c>
       <c r="W23">
         <v>590228000.0</v>
       </c>
       <c r="X23">
         <v>493642000.0</v>
       </c>
       <c r="Y23">
         <v>481806000.0</v>
       </c>
       <c r="Z23">
         <v>437891000.0</v>
       </c>
       <c r="AA23">
         <v>358630000.0</v>
       </c>
       <c r="AB23">
         <v>321038000.0</v>
       </c>
       <c r="AC23">
         <v>390700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>-1560000.0</v>
       </c>
       <c r="J24">
         <v>-21904000.0</v>
       </c>
       <c r="K24">
         <v>-80911000.0</v>
       </c>
       <c r="L24">
         <v>-146338000.0</v>
       </c>
       <c r="M24">
         <v>138274000.0</v>
       </c>
       <c r="N24">
         <v>121349000.0</v>
       </c>
       <c r="O24">
         <v>106837000.0</v>
       </c>
       <c r="P24">
         <v>-86251000.0</v>
       </c>
       <c r="Q24">
         <v>73172000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>193</v>
+      </c>
+      <c r="B25">
+        <v>299436000.0</v>
+      </c>
       <c r="C25">
         <v>285446000.0</v>
       </c>
       <c r="D25">
         <v>267982000.0</v>
       </c>
       <c r="E25">
         <v>273759000.0</v>
       </c>
       <c r="F25">
         <v>261377000.0</v>
       </c>
       <c r="G25">
         <v>313387000.0</v>
       </c>
       <c r="H25">
         <v>309075000.0</v>
       </c>
       <c r="I25">
         <v>280225000.0</v>
       </c>
       <c r="J25">
         <v>268981000.0</v>
       </c>
       <c r="K25">
@@ -22330,129 +22505,129 @@
       </c>
       <c r="W25">
         <v>53664000.0</v>
       </c>
       <c r="X25">
         <v>52495000.0</v>
       </c>
       <c r="Y25">
         <v>47218000.0</v>
       </c>
       <c r="Z25">
         <v>45451000.0</v>
       </c>
       <c r="AA25">
         <v>39141000.0</v>
       </c>
       <c r="AB25">
         <v>39700000.0</v>
       </c>
       <c r="AC25">
         <v>39800000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>6161000.0</v>
       </c>
       <c r="E27">
         <v>3289000.0</v>
       </c>
       <c r="F27">
         <v>8088000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>5016000.0</v>
       </c>
       <c r="J27">
         <v>3312000.0</v>
       </c>
       <c r="K27">
         <v>2170000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
         <v>83119000000.0</v>
       </c>
       <c r="C28">
         <v>82224000.0</v>
       </c>
       <c r="D28">
         <v>79096000.0</v>
       </c>
       <c r="E28">
         <v>80334000.0</v>
       </c>
       <c r="F28">
         <v>70160000.0</v>
       </c>
       <c r="G28">
         <v>59806000.0</v>
       </c>
       <c r="H28">
         <v>72997000.0</v>
       </c>
       <c r="I28">
         <v>68298000.0</v>
       </c>
@@ -22497,104 +22672,106 @@
       </c>
       <c r="W28">
         <v>45400000.0</v>
       </c>
       <c r="X28">
         <v>28270000.0</v>
       </c>
       <c r="Y28">
         <v>19408000.0</v>
       </c>
       <c r="Z28">
         <v>49568000.0</v>
       </c>
       <c r="AA28">
         <v>15176000.0</v>
       </c>
       <c r="AB28">
         <v>15157000.0</v>
       </c>
       <c r="AC28">
         <v>15300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>197</v>
+      </c>
+      <c r="B29">
+        <v>18765000.0</v>
+      </c>
       <c r="C29">
         <v>15937000.0</v>
       </c>
       <c r="D29">
         <v>8280000.0</v>
       </c>
       <c r="E29">
         <v>53978000.0</v>
       </c>
       <c r="F29">
         <v>417000.0</v>
       </c>
       <c r="G29">
         <v>35000.0</v>
       </c>
       <c r="H29">
         <v>-211000.0</v>
       </c>
       <c r="I29">
         <v>22000.0</v>
       </c>
       <c r="J29">
         <v>210000.0</v>
       </c>
       <c r="K29">
         <v>13000.0</v>
       </c>
       <c r="L29">
         <v>21000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
         <v>83119000.0</v>
       </c>
       <c r="C30">
         <v>82224000.0</v>
       </c>
       <c r="D30">
         <v>79096000.0</v>
       </c>
       <c r="E30">
         <v>1748075000.0</v>
       </c>
       <c r="F30">
         <v>1350773000.0</v>
       </c>
       <c r="G30">
         <v>1410981000.0</v>
       </c>
       <c r="H30">
         <v>1702222000.0</v>
       </c>
       <c r="I30">
         <v>1630570000.0</v>
       </c>
@@ -22639,51 +22816,51 @@
       </c>
       <c r="W30">
         <v>575011000.0</v>
       </c>
       <c r="X30">
         <v>493642000.0</v>
       </c>
       <c r="Y30">
         <v>481806000.0</v>
       </c>
       <c r="Z30">
         <v>437891000.0</v>
       </c>
       <c r="AA30">
         <v>349164000.0</v>
       </c>
       <c r="AB30">
         <v>321038000.0</v>
       </c>
       <c r="AC30">
         <v>390700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B31">
         <v>-49288000.0</v>
       </c>
       <c r="C31">
         <v>-43765000.0</v>
       </c>
       <c r="D31">
         <v>-27947000.0</v>
       </c>
       <c r="E31">
         <v>-25310000.0</v>
       </c>
       <c r="F31">
         <v>-40031000.0</v>
       </c>
       <c r="G31">
         <v>-46164000.0</v>
       </c>
       <c r="H31">
         <v>147217000.0</v>
       </c>
       <c r="I31">
         <v>-4795000.0</v>
       </c>
@@ -22728,51 +22905,51 @@
       </c>
       <c r="W31">
         <v>984000.0</v>
       </c>
       <c r="X31">
         <v>1374000.0</v>
       </c>
       <c r="Y31">
         <v>528000.0</v>
       </c>
       <c r="Z31">
         <v>752000.0</v>
       </c>
       <c r="AA31">
         <v>-9466000.0</v>
       </c>
       <c r="AB31">
         <v>-4815000.0</v>
       </c>
       <c r="AC31">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32">
         <v>2194811000.0</v>
       </c>
       <c r="C32">
         <v>2448708000.0</v>
       </c>
       <c r="D32">
         <v>2566701000.0</v>
       </c>
       <c r="E32">
         <v>2406511000.0</v>
       </c>
       <c r="F32">
         <v>1569976000.0</v>
       </c>
       <c r="G32">
         <v>1328129000.0</v>
       </c>
       <c r="H32">
         <v>1961720000.0</v>
       </c>
       <c r="I32">
         <v>2002857000.0</v>
       </c>
@@ -22836,1068 +23013,1075 @@
       <c r="AC32">
         <v>403300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DC32"/>
+  <dimension ref="A1:DD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:107">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
       </c>
-      <c r="DC1" t="s">
-        <v>168</v>
+      <c r="DD1" t="s">
+        <v>169</v>
       </c>
     </row>
-    <row r="2" spans="1:107">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>349961000.0</v>
+      </c>
+      <c r="C2">
         <v>417384000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>445030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425610000.0</v>
       </c>
       <c r="E2">
         <v>425610000.0</v>
       </c>
       <c r="F2">
+        <v>425610000.0</v>
+      </c>
+      <c r="G2">
         <v>525960000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>490624000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>455368000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>469273000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>491934000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>450986000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>437777000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>368961000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>398644000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>359242000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>352386000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>291395000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>393823000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>261293000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>289944000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>207588000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>226530000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>222253000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>276480000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>78660000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>112733000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>102971000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>114854000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>101377000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>423296000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>98893000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>410951000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>360245000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>389066000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>372468000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>304252000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>337515000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>383583000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>437529000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>257429000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>270137000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>340374000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>345924000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>382847000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>341832000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>367267000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>355174000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>365705000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>328249000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>365891000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>354435000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>353198000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>356111000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>364716000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>348693000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>356242000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>294281000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>328016000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>322081000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>298665000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>269207000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>272481000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>277235000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>260067000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>250814000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>204035000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>217020000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>217703000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>212026000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>239285000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>218037000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>206922000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>206141000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>176895000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>189732000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>196181000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>181934000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>187545000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>179195000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>154538000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>165570000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>160152000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>142484000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>139901000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>133133000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>135461000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>117834000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>110675000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>112231000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>100897000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>107539000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>100374000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>88086000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>105332000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>107172000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>92468000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>93870000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>62142000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>90656000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>91360000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>81909000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>83311000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>73617000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>63768000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>67054000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>4000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:107">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
+        <v>82334000.0</v>
+      </c>
+      <c r="C3">
         <v>76256000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>78211000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>144900371.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>68629000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>80472000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>72971000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>66453999.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>65549000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>68400000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>65393000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>68640000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>65550000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>79958000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>70669000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>67690000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>64140000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>68679000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>68763000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-1125000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-1196000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>0.31</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-667000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>83559000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>71000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1554000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>406000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>561000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>183059000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>76031000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8953000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>72150000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>61848000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>74872000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>69962000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>59020000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>65126999.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>81869000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>80612000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-73697000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-70607000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-183610000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-95356000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-79801000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-78268000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-73757000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-69646000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-67052000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-66841000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-69227000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-66099000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-68207000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-64382000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-66052000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>-59781000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>-52109000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>-43033000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>-1454700.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>-40275000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-39100000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-37862000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-613100.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>37587000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>-35677000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>-36296000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>-1240500.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>-28145000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>28272000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>-27350000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>-62534700.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>25403000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>21425000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>23294000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-57034700.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>21804000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>21425000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>19793000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-44420500.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>17273000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>16288000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>14722000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>14501000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>13798000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>13396000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>13628000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>13097000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>13620000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>13415000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>12771000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>13146000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>12556000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>13662000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>13131000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>35017000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>11643000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>11390000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>11722000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>12080000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>11016000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>11095000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>11260000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>10316000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>9624000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>9560000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>9641000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>600000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:107">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -24079,734 +24263,741 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:107">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5">
+        <v>21861000.0</v>
+      </c>
+      <c r="C5">
         <v>98212000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>89957000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>125167269000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>69731000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>29246000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>100566000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>114646001.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>172265000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>119721000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>165438000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>183929000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>275145000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>363266000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>180355000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>176507000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>88461000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>61813000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>64672000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>55007000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>36328000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>45583000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>39345000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-35310000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-132680000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>35981000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>50426000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>68406000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>104685000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>60657000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>74625000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>96335000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>166904000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>85067000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>72204000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>73971000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>112554001.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>126987000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>97832000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>164184000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>125521000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-77296300.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>186092000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>182971000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>192701000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>205624000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>266805000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>213453000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>263195000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>179263000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>158735000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>178608000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>173239000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>169392000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>127635000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>155575000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>131546000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>87652700.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>152833000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>146759000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>142323000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>95530100.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>81829000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>129000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>119047000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>50262500.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>72850000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>49117000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>108268000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>87867700.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>35166000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>44154000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>45637000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>121458700.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>41815000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>37437000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>47415000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>110824500.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>40881000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>43387000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>48625000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>46131000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>37949000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>41502000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>39684000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>11380000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>10448000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>23344000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>18650000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>15102000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>11122000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>8791000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>14090000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>6112000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>5228000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>13839000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>12370000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-3694000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>7682000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>23000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>4398000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-965000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1963000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>1708000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>6191000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>2200000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>6400000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:107">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>104195000.0</v>
+      </c>
+      <c r="C6">
         <v>174468000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>168168000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>270067640.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>138360000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>109718000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>173537000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>181100000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>237814000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>188121000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>230831000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>252569000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>340695000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>443224000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>251024000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>244197000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>152601000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>130492000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>133435000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>53882000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>35132000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>45583000.31</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>38678000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>48249000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-132609000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>37535000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>50832000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>68967000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>287744000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>136688000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>83578000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>168485000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>228752000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>159939000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>142166000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>132991000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>177681000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>208856000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>178444000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>90487000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>54914000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-260906300.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>90736000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>103170000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>114433000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>131867000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>197159000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>146401000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>196354000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>110036000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>92636000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>110401000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>108857000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>103340000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>67854000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>103466000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>88513000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>86198000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>112558000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>107659000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>104461000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>94917000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>119416000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>93323000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>82751000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>49022000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>44705000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>77389000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>80918000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>25333000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>60569000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>65579000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>68931000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>64424000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>63619000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>58862000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>67208000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>66404000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>58154000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>59675000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>63347000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>60632000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>51747000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>54898000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>53312000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>24477000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>24068000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>36759000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>31421000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>28248000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>23678000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>22453000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>27221000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>41129000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>16871000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>25229000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>24092000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>8386000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>18698000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>11118000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>15658000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>9351000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>11587000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>11268000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>15832000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>2800000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:107">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -24988,88 +25179,89 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
+      <c r="DD7"/>
     </row>
-    <row r="8" spans="1:107">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -25168,1513 +25360,1532 @@
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
         <v>112000.0</v>
       </c>
-      <c r="CA8">
-[...1 lines deleted...]
-      </c>
       <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
         <v>-112000.0</v>
       </c>
-      <c r="CC8">
+      <c r="CD8">
         <v>112000.0</v>
       </c>
-      <c r="CD8">
-[...1 lines deleted...]
-      </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
         <v>7939000.0</v>
       </c>
-      <c r="CU8">
-[...1 lines deleted...]
-      </c>
       <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
         <v>-7939000.0</v>
       </c>
-      <c r="CW8">
+      <c r="CX8">
         <v>7939000.0</v>
       </c>
-      <c r="CX8">
-[...1 lines deleted...]
-      </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:107">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>166056000.0</v>
+      </c>
+      <c r="C9">
         <v>118129000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>126337000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-114858000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>540468000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>64132000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>122945000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>137982000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>182424000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>133488000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>185535000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>204059000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>293961000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>302083000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>273219000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>267492000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>172027000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>79649000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>154146000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>72499000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>111034000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>139983000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>133398000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-21278000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>272103000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>340605000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>361755000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>402200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>425225000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>108544000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>398865000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>105186000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>96877000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>94165000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>80721000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>94468000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>123565000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>143817000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>114545000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>181721000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>142692000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>201778000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>220521000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>221873000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>218584000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>223526000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>214154000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>232857000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>213789000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>200815000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>182794000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>200373000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>191944000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>184694000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>162748000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>173622000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>149305000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>146593000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>165666000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>159281000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>154051000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>146132000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>133213000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>140276000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>129847000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>94148000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>82624000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>86201000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>117274000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>71662000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>67753000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>69302000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>77447000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>75533000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>70794000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>67128000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>75137000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>75648000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>65545000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>66766000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>72750000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>67180000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>64559000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>68815000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>62494000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>39197000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>40427000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>51871000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>45593000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>41655000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>34260000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>33097000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>36839000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>28359000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>24999000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>34361000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>31181000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>48790000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>27238000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>19362000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>24843000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>17766000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>19437000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>19097000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>19419000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>81200000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>86900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:107">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>13432000.0</v>
+      </c>
+      <c r="C10">
         <v>87196000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>102704000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>146035258.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>79742000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20570000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>91039000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>105369000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>164516000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>113475000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>158752000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>175304000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>196919000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>213766000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>174672000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>170182000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>81088000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>52230000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57958000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>44170000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24814000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>35024000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27528000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-46756000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-144812000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>25596000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>39251000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>58370000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>283498000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>51092000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>73974000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>86380000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>156046000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>74586000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>61431000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>63356000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>105038000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>119704000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>89831000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>82717000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>47299000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>21479000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>83384000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>94864000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>106465000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>123678000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>119978000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>137653000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>115904000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>101996000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>86468000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>104183000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>102239000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>96282000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>60408000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>95198000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>82601000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>91492000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>103776000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>98503000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>95151000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>87522000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>74196000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>85884000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>75156000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>41597000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>37083000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>41309000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>73066000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>25357000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>29381000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>36729000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>42649000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>39701000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>39172000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>46822000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>46032000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>46208000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>38939000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>41054000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>48896000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>46084000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>35198000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>41621000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>39789000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>10842000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>25867000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>23589000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>18964000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>15682000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>11466000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>9248000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>14090000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>6048000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4801000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>14220000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>11220000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1345000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7816000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>7877000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4639000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-1719000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11560000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>2098000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2366000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2800000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:107">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11">
+        <v>2685000.0</v>
+      </c>
+      <c r="C11">
         <v>3349000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5886000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9525818.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4182000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3005000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4123000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3860000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4949000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-3361000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3401000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3999000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4241000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1668000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6331000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>42715000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>190000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>234000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-12000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-76000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>293000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-77000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-105000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-341000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>50000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>186000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-106000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>24000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-10000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>213000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-12000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>9000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>7000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-9000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>12000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-2000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-11130000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>175944000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>170500000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>168317000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2703000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-718000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>109000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-698000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-356000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-102000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-257000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-367000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-210000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-317000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>325000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-229000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>155000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>995000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>423000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>168000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-103000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>586000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-201000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>426000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-153000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>92000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-70000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-655000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-125000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>550000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>670000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>574000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>785000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>352000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>547000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>759000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>426000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>717000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>829000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>710000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>628000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>546000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>728000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>739000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>239000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>663000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>720000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>955000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-6048000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-4801000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-381000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-448000.0</v>
       </c>
-      <c r="CT11">
-[...1 lines deleted...]
-      </c>
       <c r="CU11">
+        <v>0.0</v>
+      </c>
+      <c r="CV11">
         <v>-134000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-163000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-241000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-1276000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-131000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-390000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-233000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-600000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:107">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12">
+        <v>11744000.0</v>
+      </c>
+      <c r="C12">
         <v>11016000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11033000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17677566.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8434000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8676000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9527000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9277000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7749000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6246000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7736000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9433000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9886000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7547000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9245000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9397000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9662000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9583000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9408000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9842000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10396000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10702000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11186000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11446000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12279000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12044000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11698000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10711000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11422000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9565000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9840000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9955000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10858000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10481000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10773000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10615000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7516000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7283000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8000999.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7770000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7615000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7527000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7352000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8306000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7968000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8189000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8584000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8748000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8063000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8040000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6168000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6218000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6618000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7067000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7446000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8268000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5912000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5294000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8782000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>9156000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>9310000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7395000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7633000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7439000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7595000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>7383000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>7675000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7808000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7981000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6306000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>8134000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3250000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2988000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>11700.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3037000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2842000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2818000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>12200.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2870000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3439000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2245000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>11816000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2841000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3370000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3474000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>14963000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3672000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3954000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3953000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4031000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4171000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>4078000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4246000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>6048000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4801000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4512000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3232000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>4497000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4585000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4757000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>4894000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>1276000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5046000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4860000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4764000.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:107">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>181</v>
+      </c>
+      <c r="B13">
+        <v>318000.0</v>
+      </c>
       <c r="C13">
+        <v>632000.0</v>
+      </c>
+      <c r="D13">
         <v>682000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>570000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>867000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1687000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2175000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2084000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1276000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1310000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2669000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2625000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2790000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1481000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>426000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>93000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>35000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>37000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>19000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>17000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="X13">
         <v>30000.0</v>
       </c>
       <c r="Y13">
+        <v>30000.0</v>
+      </c>
+      <c r="Z13">
         <v>52000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>58000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>92000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>138000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>91000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26708,191 +26919,194 @@
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:107">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>182</v>
+      </c>
+      <c r="B14">
+        <v>-1653000.0</v>
+      </c>
       <c r="C14">
+        <v>-1181000.0</v>
+      </c>
+      <c r="D14">
         <v>-1714000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1615000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1577000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1235000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-635000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1322000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1510000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1392000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1652000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1515000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1493000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-981000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-364000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-323000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-290000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-214000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-176000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-130000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-78000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-72000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-36000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-15000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-76000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-11935.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-117000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-114000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-7176000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-295000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-236000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-187000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-148000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>138000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>155000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>122000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>148000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="AO14">
         <v>-2000.0</v>
       </c>
       <c r="AP14">
+        <v>-2000.0</v>
+      </c>
+      <c r="AQ14">
         <v>-256298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="AR14">
         <v>-7000.0</v>
       </c>
       <c r="AS14">
+        <v>-7000.0</v>
+      </c>
+      <c r="AT14">
         <v>-13000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-16000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
@@ -26904,76 +27118,76 @@
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>137000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>53000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>50000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>129000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>24000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>153000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>102000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>141000.0</v>
       </c>
-      <c r="BV14">
-[...1 lines deleted...]
-      </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
@@ -27023,871 +27237,880 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
+      <c r="DD14"/>
     </row>
-    <row r="15" spans="1:107">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
+        <v>9094000.0</v>
+      </c>
+      <c r="C15">
         <v>82666000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>95104000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>133319017.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>73983000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>16330000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>86281000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>100187000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>158057000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>115444000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>153699000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>169790000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>191185000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>214453000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>167708000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>163528000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>38083000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>51826000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>57548000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>44035000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>24748000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>35028000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>27199000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-46664000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-144783000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>25832000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>39084000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>58070000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>276428000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>49800000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>73733000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>86190000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>151529000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>72523000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>59534000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>61523000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>82325000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>96899000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>67348000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>60623000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>26713000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-13652000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>45188000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>56338000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>68413000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>87475000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>83326000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>101257000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>81269000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>68407000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>55370000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>72484000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>72166000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>68889000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>32716000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>67390000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>82968000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>72139000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>80619000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>75969000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>95380000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>67610000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>73201000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>85461000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>74988000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>41742000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>36444000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>41460000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>72511000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>25180000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>29136000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>36697000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>34007000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>39928000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>38685000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>46237000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>45540000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>45488000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>38640000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>40550000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>48249000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>45658000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>34481000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>40792000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>39079000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>10214000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>25321000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>22861000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>18225000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>15443000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>10803000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>8528000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>13128000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>6048000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>4126000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>14220000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>11400000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-3232000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>7816000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>7877000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4639000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-443000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>11560000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2098000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2366000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3400000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:107">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>153699000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>169790000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>192569000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>214453000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>164607000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>161478000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>36652000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51826000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>57548000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>44035000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24748000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35028000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27199000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-46664000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-144783000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>25356000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>37951000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>58070000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>276428000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>50773000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>73733000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>86190000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>157468000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>74777000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>61883000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>63834000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>125048000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>139783000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>110351000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>103143000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>67032000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>56078000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>120690000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>132405000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>143363000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>88885000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>84662000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>102872000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>82536000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>69358000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>56134000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>73482000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>73167000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>18642000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>33247000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>68290000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>108555000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>153275000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>127567000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>120387000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>74375000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>87367000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>54785000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>67504000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>74988000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>41742000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>36444000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>41460000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>72511000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>25180000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>29136000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>36697000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>43163000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>39928000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>38685000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>46237000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>45540000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>45488000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>38640000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>40550000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>48137000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>45658000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>34481000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>40792000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>39079000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>10214000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>25321000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>22861000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>18225000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>15443000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>10803000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>8528000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>13128000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>5247000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4126000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>14012000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>11400000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1345000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>7816000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-4436000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4436000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>4021000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>11560000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2098000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2366000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
+      <c r="DD16"/>
     </row>
-    <row r="17" spans="1:107">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>185</v>
+      </c>
+      <c r="B17">
+        <v>10747000.0</v>
+      </c>
       <c r="C17">
+        <v>83847000.0</v>
+      </c>
+      <c r="D17">
         <v>96818000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>61025000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>75560000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>17565000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>86916000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>101509000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>159567000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>116836000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>155351000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>171305000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>192678000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>215434000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>164971000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>161801000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>36942000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>52040000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>57724000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>44165000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>24826000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>35100000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>27235000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-46679000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-144707000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>25937000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>39201000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>58184000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>283604000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>51068000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>73969000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>86377000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>156056000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>74373000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>61426000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>63352000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>105050000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>119695000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>89824000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>82711000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>47308000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>21475000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>83372000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>94857000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>106467000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>123678000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>119978000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>137653000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>115904000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>99293000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>87186000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>104074000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>102937000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>96638000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>60510000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>95455000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>82968000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>91702000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>104093000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>98178000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>95380000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>73201000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>85461000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -27964,140 +28187,147 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:107">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>186</v>
+      </c>
+      <c r="B18">
+        <v>-11426000.0</v>
+      </c>
       <c r="C18">
+        <v>-10384000.0</v>
+      </c>
+      <c r="D18">
         <v>-10351000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8682000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7567000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6989000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7352000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7193000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6473000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4936000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5067000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6808000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9886000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7547000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8819000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9304000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9627000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9546000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9389000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9827000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10379000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-10679000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11156000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11416000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12227000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-11986000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11606000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10573000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-11331000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28131,377 +28361,377 @@
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:107">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>808000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2269000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5555000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2726000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2257000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1484000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>673000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>638000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-995000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1118000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>143000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-631000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-210000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>147000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>190235000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>11381000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>9189000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>8175000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>6678000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>7575000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>7376000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-4789000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>5022000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>2684000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1401000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>126000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>67000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>246000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-16481000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-21360000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-9037000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-2281000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>1049000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-6633000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-5546000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-7595000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-5366000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-5168000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-3459000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-3357000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-2484000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-1995000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-3470000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-3661000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>443000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>480000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>692000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>507000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>352000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:107">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>-6664000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>132026000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>40483000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-80000000.0</v>
       </c>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>89435000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>10695000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>100130000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>19031000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
@@ -28605,411 +28835,415 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:107">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>21861000.0</v>
+      </c>
+      <c r="C21">
         <v>97343000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>104964000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>182901722.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>94278000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15347000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>101067000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>117420000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>160295000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>115704000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>165438000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>183929000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>275145000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>363266000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>181190000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>177322000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>89265000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>61140000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>66727999.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>55007000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>36328000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>45583000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>39345000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-35100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-132680000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>35981000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>50426000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>68406000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>104685000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>89759000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>74625000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>88160000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>80226000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>78387000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>65715999.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>79524000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>107532000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>124303000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>96431000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>90361000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>54847000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6212000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>107217000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>124530000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>123470000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>134148000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>127513000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>146034000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>129513000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>117631000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>101802000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>115569000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>112316000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>106697000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>89369000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>105461000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>91983000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>89859000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>112115000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>107179000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>103769000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>94626000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>81322000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>92971000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>82850000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>48274000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>44520000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>48622000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>80190000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>31639000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>35166000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>39532000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>45322000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>42136000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>41815000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>48928000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>47415000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>48198000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>40881000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>43387000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>48625000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>45817000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>35108000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>41502000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>39684000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>10619000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>25665000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>23344000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>18650000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>15102000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>11122000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>8791000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>14090000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>6112000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>5213000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>13839000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>10772000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-3694000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>7682000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7714000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>4398000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-965000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>11429000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1708000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>2133000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>2200000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>6400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:107">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -29191,891 +29425,897 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
+      <c r="DD22"/>
     </row>
-    <row r="23" spans="1:107">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
+        <v>494156000.0</v>
+      </c>
+      <c r="C23">
         <v>438170000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>466403000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>413650300.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>446190000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>574745000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>512501999.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>475930000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>491402000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>509718000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>471083000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>457907000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>281805000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>317874000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>451271000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>442556000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>374157000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>412332000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>348711001.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>307436000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>282294000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>320930000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>316306000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>290302000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>326440000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>417357000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>399110000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>448648000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>421917000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>442081000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>423133000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>427977000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>376896000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>404844000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>387473000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>319196000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>353548000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>403097000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>455643000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>166193000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>182356000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>167564000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>215854000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>263539000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>237150000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>275175000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>269150000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>278832000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>238038000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>274714000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>264025000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>263048000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>272890000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>283371000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>253705000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>286035000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>351603000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>384750000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>375632000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>350767000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>319489000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>323987000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>329126000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>307372000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>297811000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>249909000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>255124000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>255282000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>249110000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>276518000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>250624000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>239482000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>238266000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>210292000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>218711000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>225872000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>209656000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>214995000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>203859000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>177917000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>189695000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>181515000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>171935000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>167214000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>155943000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>164039000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>147813000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>139202000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>139174000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>127450000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>130677000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>124680000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>110835000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>127579000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>126958000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>112990000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>114279000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>114626000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>110212000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>110699000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>102354000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>102042000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>91091000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>81157000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>84340000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>82900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>85500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:107">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-1384000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-1560000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-542000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-612000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-604000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-20146000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-20188000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-20571000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-20430000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-19722000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-34603000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-37311000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-37541000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-36883000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>34809000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>35316000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>34781000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>33368000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>29935000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>31052000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>30592000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>29770000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>77996000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>27263000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>27165000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-25587000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-61573000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-23474000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-22209000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>21005000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>18416000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>17957000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
+      <c r="DD24"/>
     </row>
-    <row r="25" spans="1:107">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>65393000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>68640000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>65550000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>79958000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>70143000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>66734000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>63314000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-68679000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-68763000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1125000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1196000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>0.31</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-667000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-83559000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>71000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1554000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>406000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>561000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>183059000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-114257000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8953000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-72150000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-61848000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-78665000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-69962000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-59020000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-65127000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-94542000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-101432000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-73697000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-70607000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-183610000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-95356000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-79801000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-78268000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-73757000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-69646000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-67052000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-66841000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-69227000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-66099000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-68207000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-64382000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-66052000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-59781000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-52109000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-43033000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1454700.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-40275000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-39100000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-37862000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-613100.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>37587000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-35677000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-36296000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1240500.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-28145000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>28272000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-27350000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-62534700.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>25403000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>21425000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>23294000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-57034700.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>21804000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>21425000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>19793000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-44420500.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>17273000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>16288000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>14722000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>14501000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>13798000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>13396000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>13628000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>13097000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>13620000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>13415000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>12771000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>13146000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>12556000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>13662000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>13131000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>35017000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>11643000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>11390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12080000.0</v>
       </c>
       <c r="CT25">
         <v>12080000.0</v>
       </c>
       <c r="CU25">
+        <v>12080000.0</v>
+      </c>
+      <c r="CV25">
         <v>11016000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>11095000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>11260000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>10316000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>9624000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>9560000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>9641000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>600000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:107">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -30257,142 +30497,145 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
+      <c r="DD26"/>
     </row>
-    <row r="27" spans="1:107">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>42648309000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20541438000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>22106871000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
-[...1 lines deleted...]
-      </c>
+      <c r="N27"/>
       <c r="O27">
         <v>835000.0</v>
       </c>
       <c r="P27">
+        <v>835000.0</v>
+      </c>
+      <c r="Q27">
         <v>815000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>804000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1919000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2056000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2057000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2056000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1238000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1211000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>578000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1250000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>626000.0</v>
       </c>
       <c r="AB27">
         <v>626000.0</v>
       </c>
       <c r="AC27">
+        <v>626000.0</v>
+      </c>
+      <c r="AD27">
         <v>625000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220000.0</v>
       </c>
       <c r="AF27">
         <v>1220000.0</v>
       </c>
       <c r="AG27">
+        <v>1220000.0</v>
+      </c>
+      <c r="AH27">
         <v>1332000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2331000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1846000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
@@ -30418,467 +30661,475 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>14900000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>11400000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:107">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
+        <v>24041000.0</v>
+      </c>
+      <c r="C28">
         <v>20786000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21373000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>40939420.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20580000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17655000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>21878000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20562000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22129000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17784000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20097000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20130000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21085000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17940000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21360000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22480000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18622000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18509000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>18655000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17492000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15504000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>18675000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13871000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13822000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13438000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17779000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17885000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>19521000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>17812000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18785000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15836000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17026000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16651000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15778000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>15005000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14944000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>16033000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19514000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>18114000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>17663000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17238000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>15148000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>17948000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17542000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>16846000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18351000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>16995000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>19771000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>17435000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>16961000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>14893000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>16597000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>15246000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>14798000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13598000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>16052000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>14289000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13636000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>13276000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>13002000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>12420000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>14185000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>14304000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>11628000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10701000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>12117000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>9959000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>9307000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>9734000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>9042000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7184000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>12119000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>8831000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>11109000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>7175000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>8266000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7929000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>9244000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>7391000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7091000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>7158000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>4417000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>12812000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>10547000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>5708000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>11108000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>12687000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>11276000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>10329000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>9471000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>6494000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>6654000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>5651000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>5647000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>4088000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>4952000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>4721000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>36343000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4279000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4023000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4923000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4354000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3610000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>3625000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>3587000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>64000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>69100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:107">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>197</v>
+      </c>
+      <c r="B29">
+        <v>2685000.0</v>
+      </c>
       <c r="C29">
+        <v>3349000.0</v>
+      </c>
+      <c r="D29">
         <v>5886000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5348000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4182000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3005000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4123000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3860000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4949000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3361000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3401000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3999000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4241000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1668000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6331000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>42715000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>190000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>234000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-12000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-76000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>293000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-77000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-105000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-341000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>50000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>186000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-106000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -30912,1017 +31163,1027 @@
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
+      <c r="DD29"/>
     </row>
-    <row r="30" spans="1:107">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
+        <v>144195000.0</v>
+      </c>
+      <c r="C30">
         <v>20786000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>354604000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40939420.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>33943600.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>48785000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>21878000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20562000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22129000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17784000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20097000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20130000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>390046000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>490152000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>92029000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>90170000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>82762000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18509000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>87418001.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17492000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>74706000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>94400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>94053000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13822000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>247780000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>304624000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>296139000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>333794000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>320540000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>18785000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>324240000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17026000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16651000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>15778000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15005000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14944000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>16033000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>19514000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18114000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-91236000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-87781000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-172810000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-130070000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-119308000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-104682000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-92092000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-86024000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-86873000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-90211000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-91177000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-90410000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-90150000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-83221000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-81345000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-94988000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-70207000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>57322000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>56734000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>53551000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>52102000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>50282000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>51506000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>51891000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>47305000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>46997000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>45874000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>38104000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>37579000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>37084000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>37233000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>32587000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>32560000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>32125000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>33397000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>28979000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>29691000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>27722000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>27450000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>24664000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>23379000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>24125000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>21363000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>29451000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>27313000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>22810000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>28578000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>29979000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>28527000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>26943000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>26553000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>23138000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>24306000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>22749000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>22247000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>19786000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>20522000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>20409000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>52484000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>19556000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>19339000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>20445000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>18731000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>17474000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>17389000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>17286000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>78900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>80500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:107">
+    <row r="31" spans="1:108">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B31">
+        <v>-8429000.0</v>
+      </c>
+      <c r="C31">
         <v>-10147000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2260000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-36866464.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14536000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5223000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10028000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-12051000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4221000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2229000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1619000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1817000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-78226000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-149500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6518000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7140000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8177000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8910000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8769999.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10837000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11514000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-10559000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-11817000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11656000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-12132000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-10385000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-11175000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-10036000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>178813000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-38667000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-651000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1780000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>75820000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3801000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4284999.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-16168000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2494000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4599000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6600000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7644000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7548000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>15267000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-23833000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-29666000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-17005000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-10470000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-7535000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-15381000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-13609000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-15635000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-11534000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-11386000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-10077000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-10415000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-28961000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-10263000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-9382000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1633000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-8339000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-8676000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-8618000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-7104000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-7126000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-7087000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-7694000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-6677000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-7437000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-7313000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-7124000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-6282000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-5785000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-2803000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2673000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2435000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-2643000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-2106000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1383000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-1990000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-1942000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-2333000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>271000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>267000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>90000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>119000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>105000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>223000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>202000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>245000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>314000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>580000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>344000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>457000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-7000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-6112000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-412000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>381000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>448000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-15168000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>134000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>163000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>241000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-754000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>131000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>390000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>233000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>600000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:107">
+    <row r="32" spans="1:108">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32">
+        <v>516017000.0</v>
+      </c>
+      <c r="C32">
         <v>535513000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>571367000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>547460532.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>540468000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>590092000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>613569000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>593350000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>651697000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>625422000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>636521000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>641836000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>662922000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>700727000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>632461000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>619878000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>463422000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>473472000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>415439000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>362443000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>318622000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>366513000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>355651000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>255202000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>350763000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>453338000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>464726000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>517054000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>526602000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>531840000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>497758000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>516136999.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>457122000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>483231000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>453189000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>398720000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>461080000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>527400000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>552074000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>439150000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>412829000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>542152000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>566445000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>604720000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>560416000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>590793000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>569328000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>598562000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>542038000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>566706000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>537229000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>553571000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>548055000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>549410000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>511441000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>529864000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>443586000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>474609000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>487747000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>457946000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>423258000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>418613000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>410448000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>400343000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>380661000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>298183000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>299644000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>303904000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>329300000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>310947000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>285790000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>276224000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>283588000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>252428000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>260526000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>263309000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>257071000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>263193000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>244740000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>221304000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>238320000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>227332000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>207043000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>208716000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>195627000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>174658000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>158261000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>162546000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>157824000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>142552000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>141799000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>133471000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>124925000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>133691000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>132171000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>126829000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>125051000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>110932000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>117894000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>110722000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>106752000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>101077000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>93054000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>82865000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>86473000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>85200000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>91900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -32005,51 +32266,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
         <v>136962000.0</v>
       </c>
       <c r="C2">
         <v>59813000.0</v>
       </c>
       <c r="D2">
         <v>296023000.0</v>
       </c>
       <c r="E2">
         <v>122403000.0</v>
       </c>
       <c r="F2">
         <v>55574000.0</v>
       </c>
       <c r="G2">
         <v>36482000.0</v>
       </c>
       <c r="H2">
         <v>244150000.0</v>
       </c>
       <c r="I2">
         <v>6756000.0</v>
       </c>
@@ -32090,51 +32351,51 @@
         <v>32054000.0</v>
       </c>
       <c r="V2">
         <v>31177000.0</v>
       </c>
       <c r="W2">
         <v>10156000.0</v>
       </c>
       <c r="X2">
         <v>9028000.0</v>
       </c>
       <c r="Y2">
         <v>9176000.0</v>
       </c>
       <c r="Z2">
         <v>6933000.0</v>
       </c>
       <c r="AA2">
         <v>8000000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
         <v>263280000</v>
       </c>
       <c r="C3">
         <v>428741000</v>
       </c>
       <c r="D3">
         <v>468562000</v>
       </c>
       <c r="E3">
         <v>286394000</v>
       </c>
       <c r="F3">
         <v>122984000</v>
       </c>
       <c r="G3">
         <v>121101000</v>
       </c>
       <c r="H3">
         <v>305858000</v>
       </c>
       <c r="I3">
         <v>233480000</v>
       </c>
@@ -32179,51 +32440,51 @@
       </c>
       <c r="W3">
         <v>54713000</v>
       </c>
       <c r="X3">
         <v>55665000</v>
       </c>
       <c r="Y3">
         <v>51524000</v>
       </c>
       <c r="Z3">
         <v>53714000</v>
       </c>
       <c r="AA3">
         <v>46151000</v>
       </c>
       <c r="AB3">
         <v>39157000</v>
       </c>
       <c r="AC3">
         <v>17200000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>173620000.0</v>
       </c>
       <c r="F4">
         <v>66829000.0</v>
       </c>
       <c r="G4">
         <v>19092000.0</v>
       </c>
       <c r="H4">
         <v>-207668000.0</v>
       </c>
       <c r="I4">
         <v>237394000.0</v>
       </c>
       <c r="J4">
         <v>-33026000.0</v>
       </c>
       <c r="K4">
         <v>6351000.0</v>
       </c>
@@ -32238,84 +32499,84 @@
       </c>
       <c r="O4">
         <v>-245245000.0</v>
       </c>
       <c r="P4">
         <v>-66034000.0</v>
       </c>
       <c r="Q4">
         <v>318006000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
         <v>-65750000.0</v>
       </c>
       <c r="C6">
         <v>77149000.0</v>
       </c>
       <c r="D6">
         <v>-236210000.0</v>
       </c>
       <c r="E6">
         <v>173620000.0</v>
       </c>
       <c r="F6">
         <v>66829000.0</v>
       </c>
       <c r="G6">
         <v>19092000.0</v>
       </c>
       <c r="H6">
         <v>-207668000.0</v>
       </c>
       <c r="I6">
         <v>237394000.0</v>
       </c>
@@ -32360,53 +32621,55 @@
       </c>
       <c r="W6">
         <v>21021000.0</v>
       </c>
       <c r="X6">
         <v>1128000.0</v>
       </c>
       <c r="Y6">
         <v>-176000.0</v>
       </c>
       <c r="Z6">
         <v>2243000.0</v>
       </c>
       <c r="AA6">
         <v>-1067000.0</v>
       </c>
       <c r="AB6">
         <v>8000000.0</v>
       </c>
       <c r="AC6">
         <v>-14900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>206</v>
+      </c>
+      <c r="B7">
+        <v>-8166000.0</v>
+      </c>
       <c r="C7">
         <v>92834000.0</v>
       </c>
       <c r="D7">
         <v>-122761000.0</v>
       </c>
       <c r="E7">
         <v>-127648000.0</v>
       </c>
       <c r="F7">
         <v>-17183000.0</v>
       </c>
       <c r="G7">
         <v>46751000.0</v>
       </c>
       <c r="H7">
         <v>-53348000.0</v>
       </c>
       <c r="I7">
         <v>4260000.0</v>
       </c>
       <c r="J7">
         <v>-37640000.0</v>
       </c>
       <c r="K7">
@@ -32447,86 +32710,88 @@
       </c>
       <c r="W7">
         <v>12405000.0</v>
       </c>
       <c r="X7">
         <v>8240000.0</v>
       </c>
       <c r="Y7">
         <v>2278000.0</v>
       </c>
       <c r="Z7">
         <v>8141000.0</v>
       </c>
       <c r="AA7">
         <v>12168000.0</v>
       </c>
       <c r="AB7">
         <v>-44460000.0</v>
       </c>
       <c r="AC7">
         <v>7100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>208</v>
+      </c>
+      <c r="B9">
+        <v>37241000.0</v>
+      </c>
       <c r="C9">
         <v>114592000.0</v>
       </c>
       <c r="D9">
         <v>-42287000.0</v>
       </c>
       <c r="E9">
         <v>-107510000.0</v>
       </c>
       <c r="F9">
         <v>-24952000.0</v>
       </c>
       <c r="G9">
         <v>56172000.0</v>
       </c>
       <c r="H9">
         <v>20841000.0</v>
       </c>
       <c r="I9">
         <v>6508000.0</v>
       </c>
       <c r="J9">
         <v>-29506000.0</v>
       </c>
       <c r="K9">
@@ -32559,53 +32824,55 @@
       <c r="T9">
         <v>5127000.0</v>
       </c>
       <c r="U9">
         <v>-3099000.0</v>
       </c>
       <c r="V9">
         <v>-38221000.0</v>
       </c>
       <c r="W9">
         <v>-20299000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>331000.0</v>
       </c>
       <c r="Z9">
         <v>4774000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>209</v>
+      </c>
+      <c r="B10">
+        <v>-20004000.0</v>
+      </c>
       <c r="C10">
         <v>-22243000.0</v>
       </c>
       <c r="D10">
         <v>-78004000.0</v>
       </c>
       <c r="E10">
         <v>-20138000.0</v>
       </c>
       <c r="F10">
         <v>-4673000.0</v>
       </c>
       <c r="G10">
         <v>30522000.0</v>
       </c>
       <c r="H10">
         <v>-35082000.0</v>
       </c>
       <c r="I10">
         <v>-747000.0</v>
       </c>
       <c r="J10">
         <v>-1449000.0</v>
       </c>
       <c r="K10">
@@ -32644,51 +32911,51 @@
       <c r="V10">
         <v>-4003999.0</v>
       </c>
       <c r="W10">
         <v>200000.0</v>
       </c>
       <c r="X10">
         <v>-2049000.0</v>
       </c>
       <c r="Y10">
         <v>-444000.0</v>
       </c>
       <c r="Z10">
         <v>-970000.0</v>
       </c>
       <c r="AA10">
         <v>9709000.0</v>
       </c>
       <c r="AB10">
         <v>-1804000.0</v>
       </c>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>14580000.0</v>
       </c>
       <c r="F11">
         <v>19481000.0</v>
       </c>
       <c r="G11">
         <v>-24282000.0</v>
       </c>
       <c r="H11">
         <v>-17671000.0</v>
       </c>
       <c r="I11">
         <v>-813000.0</v>
       </c>
       <c r="J11">
         <v>25499000.0</v>
       </c>
       <c r="K11">
         <v>-15140000.0</v>
       </c>
@@ -32719,51 +32986,51 @@
         <v>7955000.0</v>
       </c>
       <c r="V11">
         <v>24461000.0</v>
       </c>
       <c r="W11">
         <v>16231000.0</v>
       </c>
       <c r="X11">
         <v>7748000.0</v>
       </c>
       <c r="Y11">
         <v>1336000.0</v>
       </c>
       <c r="Z11">
         <v>4349000.0</v>
       </c>
       <c r="AA11">
         <v>5682000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>212664000.0</v>
       </c>
       <c r="F12">
         <v>-14332000.0</v>
       </c>
       <c r="G12">
         <v>529696000.0</v>
       </c>
       <c r="H12">
         <v>107969000.0</v>
       </c>
       <c r="I12">
         <v>326875000.0</v>
       </c>
       <c r="J12">
         <v>251915000.0</v>
       </c>
       <c r="K12">
         <v>364006000.0</v>
       </c>
@@ -32778,102 +33045,102 @@
       </c>
       <c r="O12">
         <v>220285000.0</v>
       </c>
       <c r="P12">
         <v>184630000.0</v>
       </c>
       <c r="Q12">
         <v>199571000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>4157000.0</v>
       </c>
       <c r="F13">
         <v>-7039000.0</v>
       </c>
       <c r="G13">
         <v>-15661000.0</v>
       </c>
       <c r="H13">
         <v>-21436000.0</v>
       </c>
       <c r="I13">
         <v>-937000.0</v>
       </c>
       <c r="J13">
         <v>-32051000.0</v>
       </c>
       <c r="K13">
         <v>8157000.0</v>
       </c>
       <c r="L13">
         <v>-67139000.0</v>
       </c>
       <c r="M13">
         <v>5227000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
         <v>299436000.0</v>
       </c>
       <c r="C14">
         <v>285446000.0</v>
       </c>
       <c r="D14">
         <v>267982000.0</v>
       </c>
       <c r="E14">
         <v>273759000.0</v>
       </c>
       <c r="F14">
         <v>254785000.0</v>
       </c>
       <c r="G14">
         <v>464540000.0</v>
       </c>
       <c r="H14">
         <v>312180000.0</v>
       </c>
       <c r="I14">
         <v>280225000.0</v>
       </c>
@@ -32914,58 +33181,60 @@
         <v>66489000.0</v>
       </c>
       <c r="V14">
         <v>55637000.0</v>
       </c>
       <c r="W14">
         <v>53664000.0</v>
       </c>
       <c r="X14">
         <v>52495000.0</v>
       </c>
       <c r="Y14">
         <v>47218000.0</v>
       </c>
       <c r="Z14">
         <v>45451000.0</v>
       </c>
       <c r="AA14">
         <v>39141000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>214</v>
+      </c>
+      <c r="B15">
+        <v>337178000.0</v>
+      </c>
       <c r="C15">
-        <v>363430000.0</v>
+        <v>-363430000.0</v>
       </c>
       <c r="D15">
-        <v>364579000.0</v>
+        <v>-364579000.0</v>
       </c>
       <c r="E15">
         <v>190794000.0</v>
       </c>
       <c r="F15">
         <v>52158000.0</v>
       </c>
       <c r="G15">
         <v>51753000.0</v>
       </c>
       <c r="H15">
         <v>278425000.0</v>
       </c>
       <c r="I15">
         <v>275902000.0</v>
       </c>
       <c r="J15">
         <v>240812000.0</v>
       </c>
       <c r="K15">
         <v>247915000.0</v>
       </c>
       <c r="L15">
         <v>346799000.0</v>
       </c>
@@ -32999,51 +33268,51 @@
       <c r="V15">
         <v>64706000.0</v>
       </c>
       <c r="W15">
         <v>46389000.0</v>
       </c>
       <c r="X15">
         <v>37027000.0</v>
       </c>
       <c r="Y15">
         <v>31440000.0</v>
       </c>
       <c r="Z15">
         <v>31440000.0</v>
       </c>
       <c r="AA15">
         <v>31440000.0</v>
       </c>
       <c r="AB15">
         <v>3615000.0</v>
       </c>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
         <v>71212000.0</v>
       </c>
       <c r="C16">
         <v>136962000.0</v>
       </c>
       <c r="D16">
         <v>59813000.0</v>
       </c>
       <c r="E16">
         <v>296023000.0</v>
       </c>
       <c r="F16">
         <v>122403000.0</v>
       </c>
       <c r="G16">
         <v>55574000.0</v>
       </c>
       <c r="H16">
         <v>36482000.0</v>
       </c>
       <c r="I16">
         <v>244150000.0</v>
       </c>
@@ -33086,86 +33355,86 @@
       <c r="V16">
         <v>32054000.0</v>
       </c>
       <c r="W16">
         <v>80448000.0</v>
       </c>
       <c r="X16">
         <v>10156000.0</v>
       </c>
       <c r="Y16">
         <v>9000000.0</v>
       </c>
       <c r="Z16">
         <v>9176000.0</v>
       </c>
       <c r="AA16">
         <v>6933000.0</v>
       </c>
       <c r="AB16">
         <v>8000000.0</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17">
         <v>-274000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
         <v>387856000.0</v>
       </c>
       <c r="C18">
         <v>374390000.0</v>
       </c>
       <c r="D18">
         <v>362080000.0</v>
       </c>
       <c r="E18">
         <v>505418000.0</v>
       </c>
       <c r="F18">
         <v>302218000.0</v>
       </c>
       <c r="G18">
         <v>279544000.0</v>
       </c>
       <c r="H18">
         <v>209037000.0</v>
       </c>
       <c r="I18">
         <v>463338000.0</v>
       </c>
@@ -33210,53 +33479,55 @@
       </c>
       <c r="W18">
         <v>90342000.0</v>
       </c>
       <c r="X18">
         <v>54647000.0</v>
       </c>
       <c r="Y18">
         <v>36055000.0</v>
       </c>
       <c r="Z18">
         <v>9937000.0</v>
       </c>
       <c r="AA18">
         <v>25222000.0</v>
       </c>
       <c r="AB18">
         <v>-20943000.0</v>
       </c>
       <c r="AC18">
         <v>33300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>218</v>
+      </c>
+      <c r="B19">
+        <v>-17962000.0</v>
+      </c>
       <c r="C19">
         <v>-440664000.0</v>
       </c>
       <c r="D19">
         <v>-559733000.0</v>
       </c>
       <c r="E19">
         <v>-403338000.0</v>
       </c>
       <c r="F19">
         <v>-142688000.0</v>
       </c>
       <c r="G19">
         <v>988000.0</v>
       </c>
       <c r="H19">
         <v>136789000.0</v>
       </c>
       <c r="I19">
         <v>-13127000.0</v>
       </c>
       <c r="J19">
         <v>-109226000.0</v>
       </c>
       <c r="K19">
@@ -33271,92 +33542,94 @@
       <c r="N19">
         <v>-70000000.0</v>
       </c>
       <c r="O19">
         <v>-95401000.0</v>
       </c>
       <c r="P19">
         <v>-42700000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>2183000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>220</v>
+      </c>
+      <c r="B21">
+        <v>-26933000.0</v>
+      </c>
       <c r="C21">
         <v>142803000.0</v>
       </c>
       <c r="D21">
         <v>-79425000.0</v>
       </c>
       <c r="E21">
         <v>-16071000.0</v>
       </c>
       <c r="F21">
         <v>-161465000.0</v>
       </c>
       <c r="G21">
         <v>-191780000.0</v>
       </c>
       <c r="H21">
         <v>122279000.0</v>
       </c>
       <c r="I21">
         <v>135247000.0</v>
       </c>
       <c r="J21">
         <v>-99306000.0</v>
       </c>
       <c r="K21">
@@ -33373,51 +33646,51 @@
       </c>
       <c r="O21">
         <v>81785000.0</v>
       </c>
       <c r="P21">
         <v>-18812000.0</v>
       </c>
       <c r="Q21">
         <v>280259000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22">
         <v>311163000.0</v>
       </c>
       <c r="C22">
         <v>354850000.0</v>
       </c>
       <c r="D22">
         <v>611843000.0</v>
       </c>
       <c r="E22">
         <v>577190000.0</v>
       </c>
       <c r="F22">
         <v>178755000.0</v>
       </c>
       <c r="G22">
         <v>-129051000.0</v>
       </c>
       <c r="H22">
         <v>406926000.0</v>
       </c>
       <c r="I22">
         <v>358289000.0</v>
       </c>
@@ -33462,51 +33735,51 @@
       </c>
       <c r="W22">
         <v>73297000.0</v>
       </c>
       <c r="X22">
         <v>47902000.0</v>
       </c>
       <c r="Y22">
         <v>36289000.0</v>
       </c>
       <c r="Z22">
         <v>17100000.0</v>
       </c>
       <c r="AA22">
         <v>15581000.0</v>
       </c>
       <c r="AB22">
         <v>16477000.0</v>
       </c>
       <c r="AC22">
         <v>8700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
         <v>-385703067.0</v>
       </c>
       <c r="C23">
         <v>-37704999.0</v>
       </c>
       <c r="D23">
         <v>-31307000.0</v>
       </c>
       <c r="E23">
         <v>20351000.0</v>
       </c>
       <c r="F23">
         <v>-972000.0</v>
       </c>
       <c r="G23">
         <v>119997000.0</v>
       </c>
       <c r="H23">
         <v>-8684000.0</v>
       </c>
       <c r="I23">
         <v>-2565000.0</v>
       </c>
@@ -33551,51 +33824,51 @@
       </c>
       <c r="W23">
         <v>3000.0</v>
       </c>
       <c r="X23">
         <v>-37018000.0</v>
       </c>
       <c r="Y23">
         <v>-31440000.0</v>
       </c>
       <c r="Z23">
         <v>-35190000.0</v>
       </c>
       <c r="AA23">
         <v>-41000000.0</v>
       </c>
       <c r="AB23">
         <v>-77849000.0</v>
       </c>
       <c r="AC23">
         <v>-14900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24">
         <v>-27666000.0</v>
       </c>
       <c r="C24">
         <v>14080000.0</v>
       </c>
       <c r="D24">
         <v>-28344000.0</v>
       </c>
       <c r="E24">
         <v>-50857000.0</v>
       </c>
       <c r="F24">
         <v>-27423000.0</v>
       </c>
       <c r="G24">
         <v>-5011000.0</v>
       </c>
       <c r="H24">
         <v>-319047000.0</v>
       </c>
       <c r="I24">
         <v>-1051000.0</v>
       </c>
@@ -33640,51 +33913,51 @@
       </c>
       <c r="W24">
         <v>2112000.0</v>
       </c>
       <c r="X24">
         <v>913000.0</v>
       </c>
       <c r="Y24">
         <v>124000.0</v>
       </c>
       <c r="Z24">
         <v>183000.0</v>
       </c>
       <c r="AA24">
         <v>210000.0</v>
       </c>
       <c r="AB24">
         <v>572000.0</v>
       </c>
       <c r="AC24">
         <v>-18400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
         <v>657607401.0</v>
       </c>
       <c r="C25">
         <v>72186000.0</v>
       </c>
       <c r="D25">
         <v>82550999.0</v>
       </c>
       <c r="E25">
         <v>22936000.0</v>
       </c>
       <c r="F25">
         <v>3970000.0</v>
       </c>
       <c r="G25">
         <v>13909000.0</v>
       </c>
       <c r="H25">
         <v>-162384000.0</v>
       </c>
       <c r="I25">
         <v>55604000.0</v>
       </c>
@@ -33729,53 +34002,55 @@
       </c>
       <c r="W25">
         <v>5689000.0</v>
       </c>
       <c r="X25">
         <v>1675000.0</v>
       </c>
       <c r="Y25">
         <v>1794000.0</v>
       </c>
       <c r="Z25">
         <v>-7041000.0</v>
       </c>
       <c r="AA25">
         <v>4483000.0</v>
       </c>
       <c r="AB25">
         <v>45558000.0</v>
       </c>
       <c r="AC25">
         <v>34700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>224</v>
+      </c>
+      <c r="B26">
+        <v>-7082000.0</v>
+      </c>
       <c r="C26">
         <v>-15544000.0</v>
       </c>
       <c r="D26">
         <v>-19432000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-1090000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-22892000.0</v>
       </c>
       <c r="I26">
         <v>-70604000.0</v>
       </c>
       <c r="J26">
         <v>-2988000.0</v>
       </c>
       <c r="K26">
@@ -33794,51 +34069,51 @@
         <v>2150000.0</v>
       </c>
       <c r="P26">
         <v>87000.0</v>
       </c>
       <c r="Q26">
         <v>43000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-64706000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
         <v>-7082000.0</v>
       </c>
       <c r="C27">
         <v>10614000.0</v>
       </c>
       <c r="D27">
         <v>12864000.0</v>
       </c>
       <c r="E27">
         <v>10800000.0</v>
       </c>
       <c r="F27">
         <v>5709000.0</v>
       </c>
       <c r="G27">
         <v>3345000.0</v>
       </c>
       <c r="H27">
         <v>11934000.0</v>
       </c>
       <c r="I27">
         <v>12114000.0</v>
       </c>
@@ -33871,51 +34146,51 @@
       </c>
       <c r="S27">
         <v>3931000.0</v>
       </c>
       <c r="T27">
         <v>3925000.0</v>
       </c>
       <c r="U27">
         <v>8402000.0</v>
       </c>
       <c r="V27">
         <v>4715000.0</v>
       </c>
       <c r="W27">
         <v>3849000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
         <v>-385730000.0</v>
       </c>
       <c r="C28">
         <v>-285318000.0</v>
       </c>
       <c r="D28">
         <v>-507119000.0</v>
       </c>
       <c r="E28">
         <v>-214854000.0</v>
       </c>
       <c r="F28">
         <v>-215685000.0</v>
       </c>
       <c r="G28">
         <v>-256429000.0</v>
       </c>
       <c r="H28">
         <v>-234447000.0</v>
       </c>
       <c r="I28">
         <v>-211743000.0</v>
       </c>
@@ -33960,51 +34235,51 @@
       </c>
       <c r="W28">
         <v>-46386000.0</v>
       </c>
       <c r="X28">
         <v>-31341000.0</v>
       </c>
       <c r="Y28">
         <v>-46440000.0</v>
       </c>
       <c r="Z28">
         <v>-35190000.0</v>
       </c>
       <c r="AA28">
         <v>-31440000.0</v>
       </c>
       <c r="AB28">
         <v>54433000.0</v>
       </c>
       <c r="AC28">
         <v>-14900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
         <v>651136000.0</v>
       </c>
       <c r="C29">
         <v>803131000.0</v>
       </c>
       <c r="D29">
         <v>830642000.0</v>
       </c>
       <c r="E29">
         <v>791812000.0</v>
       </c>
       <c r="F29">
         <v>425202000.0</v>
       </c>
       <c r="G29">
         <v>400645000.0</v>
       </c>
       <c r="H29">
         <v>514895000.0</v>
       </c>
       <c r="I29">
         <v>696818000.0</v>
       </c>
@@ -34049,51 +34324,51 @@
       </c>
       <c r="W29">
         <v>145055000.0</v>
       </c>
       <c r="X29">
         <v>110312000.0</v>
       </c>
       <c r="Y29">
         <v>87579000.0</v>
       </c>
       <c r="Z29">
         <v>63651000.0</v>
       </c>
       <c r="AA29">
         <v>71373000.0</v>
       </c>
       <c r="AB29">
         <v>18214000.0</v>
       </c>
       <c r="AC29">
         <v>50500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
         <v>-331255000.0</v>
       </c>
       <c r="C30">
         <v>-440664000.0</v>
       </c>
       <c r="D30">
         <v>-559733000.0</v>
       </c>
       <c r="E30">
         <v>-403338000.0</v>
       </c>
       <c r="F30">
         <v>-142688000.0</v>
       </c>
       <c r="G30">
         <v>-125124000.0</v>
       </c>
       <c r="H30">
         <v>-488116000.0</v>
       </c>
       <c r="I30">
         <v>-247681000.0</v>
       </c>
@@ -34157,1241 +34432,1251 @@
       <c r="AC30">
         <v>-35600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DC30"/>
+  <dimension ref="A1:DD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:107">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
       </c>
-      <c r="DC1" t="s">
-        <v>168</v>
+      <c r="DD1" t="s">
+        <v>169</v>
       </c>
     </row>
-    <row r="2" spans="1:107">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
+        <v>71212000.0</v>
+      </c>
+      <c r="C2">
         <v>94481000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
+        <v>55004000.0</v>
+      </c>
+      <c r="E2">
+        <v>81313000.0</v>
+      </c>
+      <c r="F2">
         <v>136962000.0</v>
       </c>
-      <c r="D2">
-[...5 lines deleted...]
-      <c r="F2">
+      <c r="G2">
         <v>195429000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>203703000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>133957000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>59813000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>197243000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>284899000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>271250000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>296023000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>278471000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>106089000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>128191000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>122403000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>104611000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37749000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34443000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>55574000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34135000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35106000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29623000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36482000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>31817000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>55215000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30192000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>244150000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>38355000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>51225000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>28764000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6756000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>18393000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>39457000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>87360000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39782000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>21372000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>50372000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>29988000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>33431000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>35936000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>43279000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>26395000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>24601000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14829000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>19435000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14396000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>93654000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18871000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8794000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28677000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>28283000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2061000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11364000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>188959000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>273528000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>307177000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>347111000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>338976000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>339562000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>20294000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>9669000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>34470000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>21556000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>91634000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>157413000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>211968000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>244875000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>269733000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>361374000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15896000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1118000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>19105000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>17652000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>40792000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>36789000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>36447000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>48600000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>43450000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>32054000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>38770000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>55157000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>28157000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>31177000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>72843000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>44800000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>24819000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>10156000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1340000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>32168000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>29292000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>9028000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3433000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4104000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2012000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>9176000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>15828000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>8104000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>16804000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6933000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4219000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1192000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9600000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>8000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>4200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:107">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
+        <v>95690000</v>
+      </c>
+      <c r="C3">
         <v>44759000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>64728000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>67017000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>86776000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>93155000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>110298000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>101442000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>123846000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>108207000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>120306000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>90678000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>98274000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>65108000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>103454000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>62829000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>59153000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>67564000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>32301000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>29842000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>24237000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8583000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>21765000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>36777000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>53976000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>64797000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>75515000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>81584000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>84043000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>49072000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>63762000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>69121000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>51525000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>39633000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>37938000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>37171000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>30346000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>25191000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>21664999</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>16869000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>31733000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>53615000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>51424000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>57428000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>50330000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>76409000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>79081000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>85115000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>70864000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>90452000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>82081000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>99520000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>82370000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>92278000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>94023000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>149592000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>123339000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>105612000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>73875000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>78651000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>63782000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>56101000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>58925000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>97391000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>77457000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>76709000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>76768000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>89088000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>85597000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>83395000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>51937000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>36901000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>34049000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>15276000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>35144000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>38445000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>30725000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>46667000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>49946000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>47303000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>44714000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>31544000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>35932000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>26127000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>16914000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>14385000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>15214000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>11687000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>13427000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>21475000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>14171000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>9888000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>10131000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>13686000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>12444000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>11043000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>14351000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>13215000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>13263000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>9242000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>17994000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>18957000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>12961000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>8998000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>5235000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>6300000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>19300000</v>
       </c>
     </row>
-    <row r="4" spans="1:107">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>13649000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-24773000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>17552000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>172382000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-22102000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>5788000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>17792000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>66862000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>3306000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-21131000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>21439000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-971000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>5483000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-6859000.0</v>
       </c>
-      <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
+      <c r="AC4"/>
+      <c r="AD4">
         <v>-213958000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>205795000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-12870000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>22461000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>22008000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-11637000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-21064000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-47903000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>47578000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>18410000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-29000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>20384000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-3443000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-2505000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-7343000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>16884000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1794000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>9772000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-4606000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>5039000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-79258000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>74783000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>10077000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-19883000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>394000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>26222000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-9303000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-177595000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-84569000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-33649000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-39934000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>8135000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-586000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:107">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -35455,684 +35740,689 @@
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
+      <c r="DD5"/>
     </row>
-    <row r="6" spans="1:107">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
+        <v>-42343000.0</v>
+      </c>
+      <c r="C6">
         <v>-23269000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>39477000.0</v>
+      </c>
+      <c r="E6">
         <v>-26309000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-55649000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-58467000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8274000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>69746000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>74144000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-137430000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-87656000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13649000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-24773000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>17552000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>172382000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-22102000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5788000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>17792000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>66862000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3306000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21131000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>21439000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-971000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5483000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6859000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4665000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-23398000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>25023000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-213958000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>205795000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12870000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>22461000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>22008000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-11637000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18393000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>39457000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>47578000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>18410000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-29000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>20384000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3443000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2505000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-7343000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>16884000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1794000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9772000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4606000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5039000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-79258000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>74783000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>10077000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-19883000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>394000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>26222000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-9303000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-177595000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-84569000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-33649000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-39934000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>8135000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-586000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>319268000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>10625000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-24801000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>12914000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-70078000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-65779000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-54555000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-32907000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-24858000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-91641000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>345478000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>14778000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-17987000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1453000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-23140000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>4003000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>342000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-12153000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>5150000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>11396000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-6716000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-16387000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>27000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-3020000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-41666000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>28043000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>19981000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>14663000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>8816000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-30828000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2876000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>20264000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5567000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-671000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2092000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-7164000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-6652000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>7724000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-8700000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>9871000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>2714000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3027000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-8408000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1600000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>3800000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:107">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>92700000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>-6689000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2624000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>12110000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-127648000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>313237000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>146281000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>13551000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-29625000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>77852000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>11718000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7200000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>86694000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-47323000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-23052000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1710000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-14241000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>25325000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>25727000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5017000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6010000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-10334000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2679000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1019000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-31088000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-85265000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>46822000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>2144000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>15791000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>52943000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-398168000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-6247000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>32784000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-143955000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>206593000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>659000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-69628000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3801000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-237931000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3745000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>18267000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-60734000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-20092000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-7608000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-60200000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-24757000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-165491000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-72227000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-41890000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-66108000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>9467000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>19133000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>318148000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-10186000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-30956000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>16834000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-43936000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-64912000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-50796000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-25274000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-63667000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>12389000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>324266000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>10849000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-88760000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>31267000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>26130000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>23465000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-51598000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>16894000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>20518000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>19503000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-63794000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>20692000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>27100000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-10575000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-47092000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>25116000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>18073000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>16308000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-21792000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>7961000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>22152000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-81000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-1800000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-3621000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>128000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>4901000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-12110000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-3745000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-10311000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>5842000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>17231000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>2663000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-3266000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-4460000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>3100000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>42700000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:107">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -36196,993 +36486,998 @@
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:107">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>115793000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-41210000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>-107510000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>-107510000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
-[...1 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>-24952000.0</v>
       </c>
       <c r="T9">
         <v>-24952000.0</v>
       </c>
       <c r="U9">
         <v>-24952000.0</v>
       </c>
       <c r="V9">
-        <v>56172000.0</v>
+        <v>-24952000.0</v>
       </c>
       <c r="W9">
         <v>56172000.0</v>
       </c>
       <c r="X9">
         <v>56172000.0</v>
       </c>
       <c r="Y9">
         <v>56172000.0</v>
       </c>
       <c r="Z9">
-        <v>20841000.0</v>
+        <v>56172000.0</v>
       </c>
       <c r="AA9">
         <v>20841000.0</v>
       </c>
       <c r="AB9">
         <v>20841000.0</v>
       </c>
       <c r="AC9">
         <v>20841000.0</v>
       </c>
       <c r="AD9">
-        <v>6757000.0</v>
+        <v>20841000.0</v>
       </c>
       <c r="AE9">
         <v>6757000.0</v>
       </c>
       <c r="AF9">
         <v>6757000.0</v>
       </c>
       <c r="AG9">
         <v>6757000.0</v>
       </c>
       <c r="AH9">
+        <v>6757000.0</v>
+      </c>
+      <c r="AI9">
         <v>-29639000.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>-29157000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>64412000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>-30525000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>19062000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>-44081000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>-15701000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>-21780000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9">
+      <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9"/>
+      <c r="BO9">
         <v>-3301000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9">
         <v>4745000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>3891000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-2051000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-37528000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>-20593000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>331000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>4774000.0</v>
       </c>
-      <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
-[...1 lines deleted...]
-      </c>
+      <c r="DA9"/>
       <c r="DB9">
         <v>4300000.0</v>
       </c>
       <c r="DC9">
+        <v>4300000.0</v>
+      </c>
+      <c r="DD9">
         <v>-2200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:107">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-22243000.0</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-78004000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>-20138000.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>-20138000.0</v>
+      </c>
       <c r="Q10"/>
-      <c r="R10">
-[...1 lines deleted...]
-      </c>
+      <c r="R10"/>
       <c r="S10">
         <v>-4673000.0</v>
       </c>
       <c r="T10">
         <v>-4673000.0</v>
       </c>
       <c r="U10">
         <v>-4673000.0</v>
       </c>
       <c r="V10">
-        <v>30522000.0</v>
+        <v>-4673000.0</v>
       </c>
       <c r="W10">
         <v>30522000.0</v>
       </c>
       <c r="X10">
         <v>30522000.0</v>
       </c>
       <c r="Y10">
         <v>30522000.0</v>
       </c>
       <c r="Z10">
-        <v>-35082000.0</v>
+        <v>30522000.0</v>
       </c>
       <c r="AA10">
         <v>-35082000.0</v>
       </c>
       <c r="AB10">
         <v>-35082000.0</v>
       </c>
       <c r="AC10">
         <v>-35082000.0</v>
       </c>
       <c r="AD10">
-        <v>-747000.0</v>
+        <v>-35082000.0</v>
       </c>
       <c r="AE10">
         <v>-747000.0</v>
       </c>
       <c r="AF10">
         <v>-747000.0</v>
       </c>
       <c r="AG10">
         <v>-747000.0</v>
       </c>
       <c r="AH10">
+        <v>-747000.0</v>
+      </c>
+      <c r="AI10">
         <v>-1449000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>44948000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-31628000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>-39103000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>-795000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-16119000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>386000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>498000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10">
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>3030000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>452000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>21000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>319000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>573000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>488000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>9709000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
-      <c r="DA10">
-[...1 lines deleted...]
-      </c>
+      <c r="DA10"/>
       <c r="DB10">
         <v>-1000000.0</v>
       </c>
       <c r="DC10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DD10">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:107">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>14580000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>19481000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-24282000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>-17671000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>-813000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>17207000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AK11"/>
-      <c r="AL11">
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11"/>
+      <c r="AM11">
         <v>-15140000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-41534000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>18052000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>24098000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>39626000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>29141000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>4386000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>16698000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>7955000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>24461000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>16231000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>7748000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>1336000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>4349000.0</v>
       </c>
-      <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>5682000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
+      <c r="DD11"/>
     </row>
-    <row r="12" spans="1:107">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>27906000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>212664000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>78487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81931000.0</v>
       </c>
       <c r="Q12">
         <v>-81931000.0</v>
       </c>
       <c r="R12">
+        <v>-81931000.0</v>
+      </c>
+      <c r="S12">
         <v>-6280000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>34502000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-5199000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-29303000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>525859000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14239000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>54554000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3837000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>41231000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-4717000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23014000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17415000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>320733000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>62094000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-9274000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6142000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>243766000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>30980000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-4179000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8149000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>360364000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>3642000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>402782000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>7389000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>233571000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>8417000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>302579000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>8583000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>209215000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>11070000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>178058000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>6572000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
+      <c r="DD12"/>
     </row>
-    <row r="13" spans="1:107">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>4157000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>4157000.0</v>
+      </c>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>-7039000.0</v>
       </c>
       <c r="T13">
         <v>-7039000.0</v>
       </c>
       <c r="U13">
         <v>-7039000.0</v>
       </c>
       <c r="V13">
-        <v>-15661000.0</v>
+        <v>-7039000.0</v>
       </c>
       <c r="W13">
         <v>-15661000.0</v>
       </c>
       <c r="X13">
         <v>-15661000.0</v>
       </c>
       <c r="Y13">
         <v>-15661000.0</v>
       </c>
       <c r="Z13">
-        <v>-21436000.0</v>
+        <v>-15661000.0</v>
       </c>
       <c r="AA13">
         <v>-21436000.0</v>
       </c>
       <c r="AB13">
         <v>-21436000.0</v>
       </c>
       <c r="AC13">
         <v>-21436000.0</v>
       </c>
       <c r="AD13">
-        <v>-937000.0</v>
+        <v>-21436000.0</v>
       </c>
       <c r="AE13">
         <v>-937000.0</v>
       </c>
       <c r="AF13">
         <v>-937000.0</v>
       </c>
       <c r="AG13">
         <v>-937000.0</v>
       </c>
       <c r="AH13">
-        <v>-32051000.0</v>
+        <v>-937000.0</v>
       </c>
       <c r="AI13">
         <v>-32051000.0</v>
       </c>
-      <c r="AJ13"/>
+      <c r="AJ13">
+        <v>-32051000.0</v>
+      </c>
       <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>8157000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-67139000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>5227000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -37199,975 +37494,987 @@
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:107">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
+        <v>82354000.0</v>
+      </c>
+      <c r="C14">
         <v>76256000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>78211000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>76340000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>68629000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>80472000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>72971000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>66453999.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65549000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>68400000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>65393000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>68639000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>65550000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>73568000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>70669000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>67690000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>64140000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>68679000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>68763000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>64733000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>59202000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>75725000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>80182000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>83559000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>73921000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>88675000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>72348000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>76913000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>71139000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>76031000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>70196000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>72150000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>61848000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>74872000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>69962000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>59020000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>65126999.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>81869000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>80612000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>73697000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>70607000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>183610000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>95356000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>79801000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>78268000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>73757000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>69646000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>67052000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>66841000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>69227000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>66099000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>68207000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>64382000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>66052000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>59781000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>52109000.0</v>
       </c>
-      <c r="BE14">
-[...1 lines deleted...]
-      </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>160335000.0</v>
       </c>
-      <c r="BG14">
-[...1 lines deleted...]
-      </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>146881000.0</v>
       </c>
-      <c r="BK14">
-[...1 lines deleted...]
-      </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14">
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14"/>
+      <c r="BO14">
         <v>117524000.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>105278000.0</v>
       </c>
-      <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
-      <c r="BV14">
+      <c r="BV14"/>
+      <c r="BW14">
         <v>85310000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>-21804000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-21425000.0</v>
       </c>
-      <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>66489000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>-17273000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-16288000.0</v>
       </c>
-      <c r="CC14"/>
-      <c r="CD14">
+      <c r="CD14"/>
+      <c r="CE14">
         <v>55637000.0</v>
       </c>
-      <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
-      <c r="CH14">
+      <c r="CH14"/>
+      <c r="CI14">
         <v>53664000.0</v>
       </c>
-      <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
-      <c r="CO14">
-[...1 lines deleted...]
-      </c>
+      <c r="CO14"/>
       <c r="CP14">
         <v>35017000.0</v>
       </c>
-      <c r="CQ14"/>
+      <c r="CQ14">
+        <v>35017000.0</v>
+      </c>
       <c r="CR14"/>
-      <c r="CS14">
-[...1 lines deleted...]
-      </c>
+      <c r="CS14"/>
       <c r="CT14">
         <v>12080000.0</v>
       </c>
       <c r="CU14">
+        <v>12080000.0</v>
+      </c>
+      <c r="CV14">
         <v>11016000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>11095000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>11260000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>10316000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>9624000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>9560000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>9641000.0</v>
       </c>
-      <c r="DB14"/>
       <c r="DC14"/>
+      <c r="DD14"/>
     </row>
-    <row r="15" spans="1:107">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>214</v>
+      </c>
+      <c r="B15">
+        <v>-78009000.0</v>
+      </c>
       <c r="C15">
-        <v>77776000.0</v>
+        <v>-77772000.0</v>
       </c>
       <c r="D15">
+        <v>-77776000.0</v>
+      </c>
+      <c r="E15">
         <v>90739000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>90891000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>90723000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>90725000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>90736000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>91246000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>90812000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>90899000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>90930000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>91938000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>63599000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>52338000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>45810000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>32750000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>26072000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13045000.0</v>
       </c>
       <c r="U15">
         <v>13045000.0</v>
       </c>
       <c r="V15">
+        <v>13045000.0</v>
+      </c>
+      <c r="W15">
         <v>51753000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13045000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>986000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>51753000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>69772000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>70153000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>69489000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>69011000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>69220000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>69239000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>69047000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>68396000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>67528000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>66843999.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>53216000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>53224000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>53045000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>53059000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>53062000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>88749000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>61253000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>88100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>86241000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>84356000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>52310000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>80440000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>78394000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>76510000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>45171000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>72949000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>71273000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>69587000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>36754000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>66098000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>63328000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>60722000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>58034000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>55631000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>53200000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>50995000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>48708000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>47234000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>45759000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>44653000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>43442000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>42336000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>41232000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>40121000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>39015000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>35979000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>30464000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>30469000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>28564000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>28585000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>27107000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>27064000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>24166000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>24168000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>21232000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>21242000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>47109000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>17515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14797000.0</v>
       </c>
       <c r="CG15">
         <v>14797000.0</v>
       </c>
       <c r="CH15">
+        <v>14797000.0</v>
+      </c>
+      <c r="CI15">
         <v>12224000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>12225000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>11628000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>10312000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>37027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9591000.0</v>
       </c>
       <c r="CN15">
         <v>9591000.0</v>
       </c>
       <c r="CO15">
+        <v>9591000.0</v>
+      </c>
+      <c r="CP15">
         <v>8253000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>31440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7860000.0</v>
       </c>
       <c r="CR15">
         <v>7860000.0</v>
       </c>
       <c r="CS15">
         <v>7860000.0</v>
       </c>
       <c r="CT15">
+        <v>7860000.0</v>
+      </c>
+      <c r="CU15">
         <v>31440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7860000.0</v>
       </c>
       <c r="CV15">
         <v>7860000.0</v>
       </c>
       <c r="CW15">
         <v>7860000.0</v>
       </c>
       <c r="CX15">
         <v>7860000.0</v>
       </c>
       <c r="CY15">
         <v>7860000.0</v>
       </c>
       <c r="CZ15">
         <v>7860000.0</v>
       </c>
       <c r="DA15">
         <v>7860000.0</v>
       </c>
       <c r="DB15">
+        <v>7860000.0</v>
+      </c>
+      <c r="DC15">
         <v>3600000.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DD15"/>
     </row>
-    <row r="16" spans="1:107">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
+        <v>28869000.0</v>
+      </c>
+      <c r="C16">
         <v>71212000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>94481000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>55004000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>81313000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>136962000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>195429000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>203703000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>133957000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>59813000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>197243000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>284899000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>271250000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>296023000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>278471000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>106089000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>128191000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>122403000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>104611000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37749000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>34443000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>55574000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>34135000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>35106000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29623000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36482000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>31817000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>55215000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>30192000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>244150000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>38355000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>51225000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>28764000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6756000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>18393000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>39457000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>87360000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39782000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>21372000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>50372000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>29988000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>33431000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>35936000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>43279000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>26395000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>24601000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>14829000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19435000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14396000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>93654000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>18871000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>8794000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>28677000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>28283000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2061000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>11364000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>188959000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>273528000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>307177000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>347111000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>338976000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>339562000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>20294000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>9669000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>34470000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>21556000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>91634000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>157413000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>211968000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>244875000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>269733000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>361374000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>15896000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1118000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>19105000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>17652000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>40792000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>36789000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>36447000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>48600000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>43450000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>32054000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>38770000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>55157000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>28157000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>31177000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>72843000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>44800000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>24819000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>10156000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1340000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>32168000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>29292000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>9000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3433000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>4104000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2012000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>9176000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>15828000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>8104000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>16804000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6933000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>4219000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1192000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>9600000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>8000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:107">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -38231,602 +38538,609 @@
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:107">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
+        <v>9819000.0</v>
+      </c>
+      <c r="C18">
         <v>99117000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>145153000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>84676000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>58910000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>75265000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>98974000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>114324000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>85827000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-12976000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>111082000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>190086000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>124985000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>178150000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>213361000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>85936000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>31473000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>46516000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>120554000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>74360000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>30771000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>100421000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>100145000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>55081000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>24885000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>41872000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>31151000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>76511000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>61923000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>66794000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>142755000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>80400000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>173389000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>60986000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>132714000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>82125000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>146665000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>183825000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>260521000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>114879000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>48861000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>133832000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>138591000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>119830000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>111292000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>76399000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>127923000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>154175000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>69235000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>63815000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>94481000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>74825000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>117108000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>31950000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>82134000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-8925000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-8535000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>36035000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>97076000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>61886000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>57066000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>70244000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>76451000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>54830000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>29189000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-32317000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-2680000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-105000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-10319000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-15074000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-10016000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>47472000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>32377000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>17412000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>34808000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>33922000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>38280000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>19806000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>5684000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>13877000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>22926000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>10505000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>19241000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>41765000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>11590000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>4766000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>35223000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>29247000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>21106000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>26346000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>4593000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>20792000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>2916000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>27373000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>937000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>8359000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-614000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>4947000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>1824000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-581000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>3747000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>12630000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>10886000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-606000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>2312000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>9500000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-35300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:107">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>-15003000.0</v>
+      </c>
+      <c r="D19">
         <v>-82716000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-75191000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-93062000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-103231000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-114440000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-102481000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-120512000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-115249000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-166870000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-128895000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-148719000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-155841000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-110000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-52749000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-45525000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-62278000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-30163000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-27510000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>361000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>147000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>290000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>409000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>142000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-64550000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-213793000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-93791000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>136548000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2473000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-4200000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-2515000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-11400000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>7261000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-103900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-3300000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-9287000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-11430000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-32182000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-13017000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-20168000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-16916000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-16867000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-19253000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-18804000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-26126000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-25250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000000.0</v>
       </c>
       <c r="AW19">
         <v>-30000000.0</v>
       </c>
       <c r="AX19">
+        <v>-30000000.0</v>
+      </c>
+      <c r="AY19">
         <v>-15000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-4969000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-6624000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-43407000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-19700000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-106301000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>53000000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-22400000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>26841000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-69541000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:107">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38890,2940 +39204,2971 @@
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:107">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>220</v>
+      </c>
+      <c r="B21">
+        <v>44000000.0</v>
+      </c>
       <c r="C21">
+        <v>-6834000.0</v>
+      </c>
+      <c r="D21">
         <v>-6765000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6634000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6570000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6507000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-42738000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32955000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3711000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3877000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4431000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4472000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-7839000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-41246000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-59486000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-52715000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-68442000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-100873000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-43082000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>20617000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>50345000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>154016000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>30534000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-152000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>259753000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-68654000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>13522000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-69374000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4751000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>16315000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-72528000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-38342000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-111788000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-185609000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-25108000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>62479000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-36401000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1854000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>11426000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>23407000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>63106000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-24629000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-51626000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-35358000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>99696000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-10302000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-8300000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-5284000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>79730000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1732000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>494000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-171000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-217000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-18216000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-213000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-166000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
+      <c r="DD21"/>
     </row>
-    <row r="22" spans="1:107">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22">
-        <v>82666000.0</v>
+        <v>9094000.0</v>
       </c>
       <c r="C22">
-        <v>374693000.0</v>
+        <v>81951000.0</v>
       </c>
       <c r="D22">
+        <v>94229000.0</v>
+      </c>
+      <c r="E22">
         <v>59410000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>73983000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16687000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>84665000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>98335000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>154929000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>112391000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>153699000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>169790000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>191185000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>214453000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>159152000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>156113000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>35100000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>50305000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>55832000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>42809000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>24330000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>35028000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>26618000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-46664000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-144783000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>25356000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>37951000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>56948000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>271801000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>49800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>72382000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>84586000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>151529000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>72523000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>59534000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>61523000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>82325000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>96899000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>67348000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>62283000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27588000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-13128000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>46068000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>57323000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>69597000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>88885000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>84662000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>102872000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>82536000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>69358000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>56134000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>73482000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>73167000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>69816000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>33247000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>68290000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>140349000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>91702000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>104093000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>98178000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>95380000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>87367000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>73201000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>85461000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>74988000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>41742000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>36444000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>41460000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>72511000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>24784000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>29532000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>13434000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>66426000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>39928000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>38685000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>46237000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>45540000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>45392000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>38736000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>40662000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>48137000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>45658000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>34481000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>40792000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>39079000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>10214000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>25321000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>22861000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>18225000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>15443000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>10803000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>8528000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>13128000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>6048000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>4801000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>11703000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>13737000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-3232000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>7816000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>7877000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>4639000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-443000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>11560000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2098000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2366000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:107">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
-        <v>-80058000.0</v>
+        <v>-6004000.0</v>
       </c>
       <c r="C23">
+        <v>-2286000.0</v>
+      </c>
+      <c r="D23">
         <v>-3137000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5413000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-108308000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-26363000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3559000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4342000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-16733000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3378000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2785000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8024000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>50824000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2338000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4063000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2809000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1888000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-244000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1342000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-222000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-141000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2615000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-93000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-222000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1598000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-194000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-183000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-228000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-8079000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>20707000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-21352000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2364000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2162000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7227000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2068000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1631000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-8032000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>824000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-60000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>504000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-493000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>172235000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>74000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2366000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-4432000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>154780000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>79000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>60000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2880000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>141379000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>134000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>32000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2901000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-29021000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>99272000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-4272000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3584000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>101705000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>87000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>166000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-2324000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1417000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>43000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>33250000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1222000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-339000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-79443000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-102346000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-760000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-96000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-905000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>320577000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>50000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>743000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-194000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>23494000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>91000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-18000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>310000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-21242000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>29655000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-18000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-26095000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-14797000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-10169000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-9325000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-9558000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>7408000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-2750000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>5600000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-22591000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-7860000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>6250000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>16250000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-16250000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-13204000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>497000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-9501000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-4010000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-21013000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-12960000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-8940000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>7860000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-2200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>65100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:107">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24">
-        <v>44678714000.0</v>
+        <v>-11834000.0</v>
       </c>
       <c r="C24">
-        <v>1617000.0</v>
+        <v>-5484000.0</v>
       </c>
       <c r="D24">
+        <v>5062000.0</v>
+      </c>
+      <c r="E24">
         <v>-6002000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5408000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>738000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6006000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1719000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5617000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-6498000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2951000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-38558000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-52705000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-77118000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>29167000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-4684000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12700000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2593999.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2872000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-3321000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8700000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-8773000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2889000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2248000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-970000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>134454000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10874999.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-10875000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-31939000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1724000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1703000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2390999.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-15000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3222000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1771000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-924000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3335000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>9111000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-18863999.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-3812000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-25541000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-13474000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3980000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-13812000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-44117000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-49432000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2210000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>10884000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-33745000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-16298000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1305000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>9461000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-38942000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-19683000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>50630000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-10236000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>104831000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>13037000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-63163000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-338000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-4254000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-61571000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-58674000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-15960000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>101000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-68680000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>6912000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-4526000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>17784000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-473000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>10525000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>7893000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>4212000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-8223000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>10102000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-53449000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-7504000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>4776000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2236000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-2867000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-567000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>63589000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>5000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>193000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>226000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>2115000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2316000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>254000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>13161000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-23071000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>425000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-12623000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-196000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>315000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>3000.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>79000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>21000.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>136000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>59000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>14000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>100000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-25600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:107">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
-        <v>-15046000.0</v>
+        <v>14061000.0</v>
       </c>
       <c r="C25">
-        <v>-243023000.0</v>
+        <v>-14331000.0</v>
       </c>
       <c r="D25">
+        <v>37441000.0</v>
+      </c>
+      <c r="E25">
         <v>151693000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>152768000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-19254000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>51636000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>50977000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-10805000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-76587000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2392612000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>115441000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-64172000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>45010000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>86994000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-75038000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-8614000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4070000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>28260000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-3340000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-28524000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-2900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15110000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>54963000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>149723000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6949000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3633000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>24234000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-196974000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-8405000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>63939000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-7215000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11537000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-43437000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>41156000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1247000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>29559000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>31613000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>134226000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-7532000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-20801000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-20707000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>45391000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>36934000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10857000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>54908000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>49896000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>66566000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-11678000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-8664000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>52229000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>30456000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>59929000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-11640000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>81329000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>18468000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>35612000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>91835000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>132966000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>32892000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>6335000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-279170000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>72361000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>97716000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>14824000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>46586000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>102556000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>98319000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>28041000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>107204000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>396000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-253327000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-10849000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>81520000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>21804000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>21425000.0</v>
       </c>
-      <c r="BY25"/>
-      <c r="BZ25">
+      <c r="BZ25"/>
+      <c r="CA25">
         <v>72679000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>17273000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>16288000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-112000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>60185000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-6662000.0</v>
       </c>
-      <c r="CF25"/>
       <c r="CG25"/>
-      <c r="CH25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>56029000.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
-      <c r="CL25">
+      <c r="CL25"/>
+      <c r="CM25">
         <v>54170000.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>1794000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>12201000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>7571000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-4901000.0</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>4483000.0</v>
       </c>
-      <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
-      <c r="DB25">
+      <c r="DB25"/>
+      <c r="DC25">
         <v>9900000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-64500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:107">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>7082000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-7082000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-2252000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-13292000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19432000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-11407000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-27529000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-1090000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-1310000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-17641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5251000.0</v>
       </c>
       <c r="AB26">
         <v>-5251000.0</v>
       </c>
       <c r="AC26">
         <v>-5251000.0</v>
       </c>
       <c r="AD26">
+        <v>-5251000.0</v>
+      </c>
+      <c r="AE26">
         <v>-49534000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7639000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-7639000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-2081000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>200000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>-2988000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1457000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1257000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1336000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>843000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2164000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>336000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>814000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>428000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1981000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>111000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2200000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>114000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>44948000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>150000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>87000.0</v>
       </c>
-      <c r="BJ26">
-[...1 lines deleted...]
-      </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
-      <c r="BM26"/>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
-      <c r="DC26">
+      <c r="DC26"/>
+      <c r="DD26">
         <v>137900000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:107">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>225</v>
+      </c>
+      <c r="B27">
+        <v>-4142000000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>2000000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>3100000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2700000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="L27">
         <v>3300000.0</v>
       </c>
       <c r="M27">
+        <v>3300000.0</v>
+      </c>
+      <c r="N27">
         <v>27906000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3100000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2800000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2400000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2500000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1700000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1800000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1500000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>740000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="X27">
         <v>1700000.0</v>
       </c>
       <c r="Y27">
+        <v>1700000.0</v>
+      </c>
+      <c r="Z27">
         <v>-400000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="AB27">
         <v>3100000.0</v>
       </c>
       <c r="AC27">
+        <v>3100000.0</v>
+      </c>
+      <c r="AD27">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="AE27">
         <v>3100000.0</v>
       </c>
       <c r="AF27">
         <v>3100000.0</v>
       </c>
       <c r="AG27">
         <v>3100000.0</v>
       </c>
       <c r="AH27">
+        <v>3100000.0</v>
+      </c>
+      <c r="AI27">
         <v>3200000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3100000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3200000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2900000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3985000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3400000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3300000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3200000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="AR27">
         <v>3200000.0</v>
       </c>
       <c r="AS27">
+        <v>3200000.0</v>
+      </c>
+      <c r="AT27">
         <v>2900000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="AV27">
         <v>2800000.0</v>
       </c>
       <c r="AW27">
+        <v>2800000.0</v>
+      </c>
+      <c r="AX27">
         <v>2400000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2596000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2100000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2200000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="BD27">
         <v>1800000.0</v>
       </c>
       <c r="BE27">
+        <v>1800000.0</v>
+      </c>
+      <c r="BF27">
         <v>11070000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>6235000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>4051000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>3582000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>3931000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>3925000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>8402000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>4715000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>6662000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>3849000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:107">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
+        <v>-40013000.0</v>
+      </c>
+      <c r="C28">
         <v>-86892000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-87678000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-102852000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-108308000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-123656000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-103106000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-43539000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-15017000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-117412000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-152174000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-138220000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-99313000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-69865000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-60278000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-53050000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-39313000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-34155000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-55736000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-72753000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-53041000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-71221000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-101127000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-49837000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-34244000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-37262000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>83680000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-39183000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-241682000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>140636000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-151606000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-60800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-139973000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-73400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-52597000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-125891000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-93839000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-165009000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-238728000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-77666000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-26763000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-122863000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-86172000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-77181000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-65381000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-17195000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-105069000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-130020000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-114748000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>27266000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-83251000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-79573000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-77772000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>13955000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-64366000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-62834000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-64477000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-58251000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-73847000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-53413000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-53398000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>249793000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-70316000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-64090000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-22704000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-43871000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-60424000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-41319000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-40967000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-39111000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-75650000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>290113000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-8511000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-26916000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-43457000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-3613000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-27033000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-24164000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-42168000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-20922000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-21242000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-17454000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-35515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14797000.0</v>
       </c>
       <c r="CG28">
         <v>-14797000.0</v>
       </c>
       <c r="CH28">
+        <v>-14797000.0</v>
+      </c>
+      <c r="CI28">
         <v>-12221000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-12225000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-11628000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-10312000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-30621000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-12350000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-18341000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>29971000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-21610000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-1610000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-16610000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-6610000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-11610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7860000.0</v>
       </c>
       <c r="CV28">
         <v>-7860000.0</v>
       </c>
       <c r="CW28">
         <v>-7860000.0</v>
       </c>
       <c r="CX28">
         <v>-7860000.0</v>
       </c>
       <c r="CY28">
         <v>-7860000.0</v>
       </c>
       <c r="CZ28">
         <v>-7860000.0</v>
       </c>
       <c r="DA28">
         <v>-7860000.0</v>
       </c>
       <c r="DB28">
+        <v>-7860000.0</v>
+      </c>
+      <c r="DC28">
         <v>-5800000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>65100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:107">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
+        <v>105509000.0</v>
+      </c>
+      <c r="C29">
         <v>143876000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>209881000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>151693000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>145686000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>168420000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>209272000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>215766000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>209673000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>95231000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>231388000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>280764000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>223259000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>243258000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>316815000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>148765000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>90626000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>114080000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>152855000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>104202000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>55008000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>109004000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>121910000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>91858000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>78861000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>106669000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>106666000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>158095000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>145966000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>115866000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>206517000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>149521000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>224914000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>100619000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>170652000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>119296000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>177011000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>209016000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>282186000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>131748000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>80594000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>187447000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>190015000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>177258000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>161622000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>152808000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>207004000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>239290000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>140099000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>154267000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>176562000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>174345000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>199478000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>124228000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>176157000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>140667000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>114804000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>141647000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>170951000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>140537000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>120848000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>126345000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>135376000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>152221000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>106646000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>44392000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>74088000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>88983000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>75278000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>68321000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>41921000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>84373000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>66426000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>32688000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>69952000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>72367000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>69005000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>66473000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>55630000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>61180000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>67640000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>42049000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>55173000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>67892000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>28504000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>19151000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>50437000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>40934000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>34533000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>47821000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>18764000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>30680000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>13047000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>41059000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>13381000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>19402000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>13737000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>18162000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>15087000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>8661000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>21741000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>31587000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>23847000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>8392000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>7547000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>15800000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-16000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:107">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
+        <v>-107832000.0</v>
+      </c>
+      <c r="C30">
         <v>-80286000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>-82716000.0</v>
+      </c>
+      <c r="E30">
         <v>-67017000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-93062000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-103231000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-114440000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-102481000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-120512000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-115249000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-166870000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-128895000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-148719000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-155841000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-84155000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-117817000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-45525000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-62133000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-30257000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-28143000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-23098000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-16344000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-21754000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-36538000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-51476000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-64742000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-213744000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-93889000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-118242000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-50707000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-67781000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-66260000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-62933000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-38856000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-139119000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-41308000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-35594000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-25597000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-72458000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-33698000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-57274000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-67089000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-111186000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-83193000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-94447000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-125841000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-106541000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-104231000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-104609000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-106750000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-83234000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-114655000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-121312000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-111961000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-121094000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-255428000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-134896000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-117045000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-137038000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-78989000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-68036000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-56870000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-54494000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-112881000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-70746000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-71065000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-79443000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-102346000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-67278000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-54068000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-57912000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-29008000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-43137000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-23759000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-25042000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-91894000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-37969000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-41967000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-25615000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-35108000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-35002000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-31311000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-36045000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-26095000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-16727000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-48596000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-10169000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-9325000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-9558000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-8384000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-37242000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-9463000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-22754000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-13882000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-12442000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-700000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-14291000.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>497000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-9501000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-4010000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-21013000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-12960000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-8940000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1913000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-6200000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-44900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>