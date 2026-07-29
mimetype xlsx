--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5328,717 +5331,723 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD62"/>
+  <dimension ref="A1:DE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
-      <c r="DD1" t="s">
-        <v>169</v>
+      <c r="DE1" t="s">
+        <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:109">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>90507000000.0</v>
+      </c>
+      <c r="C2">
         <v>94642000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>81809000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>103757000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>98248000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>104528000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>98188000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>115719000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>131547000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>107600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>108269000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>116819000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>109093000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>115106000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>95122000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>97032000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>90408000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>92904000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>69586000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>70425000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>55840000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>60140000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>47511000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>54789000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>51184000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>63107000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>80566000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>91445000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>108116000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>112684000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>96397000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>102944000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>89698000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>92745000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>96958000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>73597000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>68770000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>65583000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>64055000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>63465000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>58471000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>63132000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>83597000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>100456000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>72552000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>95236000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>85843000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>98884000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>89871000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>83860000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>79371000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>107132000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>95509000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>97282000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>100174000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>113316000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>116780000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>82658000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>96869000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>86425000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>79683000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>68218000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>63339000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>70143000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>67377000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>73816000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>62821000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>66021000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>71975000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>86757000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>63236000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>70023000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>54179000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>59901000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>46392000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>54730000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>53559000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>60264000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>57879000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>61970000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>53806000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>60738000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>53473000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>45860000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>43950000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>40790000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>30961000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>37646000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>29063000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>32323000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>22651000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>19628000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>20916000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>21477000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>23330000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>26287000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>25551000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>28203000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>25237000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>29830000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>29882000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>29548000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>25558000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>25461000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>17994000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>21065000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>19400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>22700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:109">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6105,604 +6114,607 @@
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
+      <c r="DE3"/>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:109">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4">
+      <c r="X4"/>
+      <c r="Y4">
         <v>-1758646000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1700741000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1662335000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1675022000.0</v>
       </c>
-      <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>-1579588000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1513450000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1581666000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1547224000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-1520732000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1457532000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1436470000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1400169000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1388753000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1335145000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1352117000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1306825000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-1309334000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-1243985000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1336176000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1270593000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-1219592000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1150414000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1126199000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-1067836000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-1062256000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-1031493000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-990133000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-938097000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-886497000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-832293000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-784123000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-797909000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-826137000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-793200000.0</v>
       </c>
-      <c r="BH4"/>
-      <c r="BI4">
+      <c r="BI4"/>
+      <c r="BJ4">
         <v>-711207000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-673275000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-648883000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-642585000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-607406000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:109">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-7217000000.0</v>
+      </c>
+      <c r="C5">
         <v>-7386000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1026000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-24039000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-23639000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-34833000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-35103000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-58623000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-59645000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-60602000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-61525000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-39365000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-39926000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-40489000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-41054000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-61843000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-62645000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-63439000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-64229000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-80981000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-83212000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-85443000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-87674000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-75272000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-76116000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-77055000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-77993000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-50692000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-50573000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-50455000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-46871000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-49093000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-49907000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-50923000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-51940000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-37694000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-38035000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-38287000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-38540000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-34174000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-34301000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-34429000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-34557000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-33669000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-34395000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-35118000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-35847000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-9928000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-9858000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-9757000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-9719000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-40086000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-40811000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-41537000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-42264000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-38505000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-39157000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-39836000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-40460000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-18522000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-18588000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-18655000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-18721000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-15000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-16611000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-16880000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-17149000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-18408000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-18621000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-19544000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-19899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="BU5">
         <v>109000.0</v>
       </c>
       <c r="BV5">
         <v>109000.0</v>
       </c>
       <c r="BW5">
         <v>109000.0</v>
       </c>
       <c r="BX5">
+        <v>109000.0</v>
+      </c>
+      <c r="BY5">
         <v>-6762000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-6827000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>265426000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-6956000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-6953000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-6955000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-7005000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-7021000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-5193000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-5211000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-5267000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-5176000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>60231000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>58030000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>55940000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>54520000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-5401000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-5420000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-5451000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-5275000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-299190000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-299129000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-299257000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-169960000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-160893000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-151568000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-145405000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-135782000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-298058000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-298132000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-298016000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-102700000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:109">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6758,333 +6770,337 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
+      <c r="DE6"/>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:109">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>11868000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14591000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15068000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13991000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14345000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13638000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13838000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14107000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13684000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13661000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>14358000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>14645000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>13424000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>12132000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>16370000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>15862000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16397000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>15644000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>16187000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>16682000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>17136000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>17156000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>17850000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>18407000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>25337000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>28159000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>52950000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>61123000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>72349000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>10595000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>33886000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>40744000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>50634000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>57091000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>64358000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>71510000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>78560000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>85540000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>92376000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>98586000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>74895000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>80150000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>14602000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>14946000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>15287000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>15624000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>16005000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>16383000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>16758000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>17135000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>17513000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>17888000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>18260000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>18613000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>18865000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>19115000.0</v>
       </c>
-      <c r="BF7"/>
-      <c r="BG7">
+      <c r="BG7"/>
+      <c r="BH7">
         <v>2497000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2666000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2835000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>3002000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>165000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>240000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>314000.0</v>
       </c>
-      <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
+      <c r="DE7"/>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:109">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -7151,52 +7167,53 @@
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:109">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7263,378 +7280,382 @@
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
+      <c r="DE9"/>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:109">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>111194000000.0</v>
+      </c>
+      <c r="C10">
         <v>28869000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>71212000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>94481000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>55004000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>81313000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>136962000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>195429000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>203703000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>133957000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>59813000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>197243000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>284899000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>271250000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>296023000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>278471000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>106089000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>128191000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>122403000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>104611000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>37749000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>34443000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>55574000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>34135000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>35106000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>29623000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>36482000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>31817000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>55215000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>30192000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>244150000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>38355000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>51225000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>28764000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6756000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>18393000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>39457000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>87360000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>39782000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>21372000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>50372000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>29988000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>33431000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>35936000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>43279000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>26395000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>24601000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14829000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19435000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>14396000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>93654000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18871000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>8794000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>28677000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>28283000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2061000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11364000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>188959000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>273528000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>307177000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>347111000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>338976000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>339562000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>20294000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9669000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>34470000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>21556000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>91634000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>157413000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>211968000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>244875000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>269733000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>361374000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>15896000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1118000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>19105000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17652000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>40792000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>36789000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>36447000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>48600000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>43450000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>32054000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>38770000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>55157000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>28157000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>31177000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>72843000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>44800000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>24819000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10156000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1340000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>32168000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>29292000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>9000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>3433000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4104000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2012000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>9176000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>15828000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>8104000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>16804000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>6933000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4219000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1192000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>9600000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>8000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:109">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7701,1046 +7722,1052 @@
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
+      <c r="DE11"/>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:109">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>111194000000.0</v>
+      </c>
+      <c r="C12">
         <v>71079000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>71212000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>94481000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>55004000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>81313000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>136962000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>195429000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>203703000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>133957000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>59813000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>197243000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>284899000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>271250000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>296023000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>278471000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>106089000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>128191000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>122403000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>104611000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>37749000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>34443000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>55574000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34135000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>35106000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>29623000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>36482000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>31817000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>55215000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>30192000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>244150000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>38355000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>51225000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28764000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6756000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>18393000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>39457000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>87360000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>39782000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>21372000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>50372000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>29988000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>33431000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35936000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>43279000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>26395000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>24601000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>14829000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19435000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>14396000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>93654000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>18871000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8794000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>28677000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>28283000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2061000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11364000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>188959000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>273528000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>307177000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>347111000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>338976000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>339562000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>20294000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>9669000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>34470000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>21556000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>96586000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>162507000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>211968000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>244875000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>269733000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>361374000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15896000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1118000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>19105000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>17652000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>40792000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>37049000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>36602000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>73077000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>82847000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>81296000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>88242000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>104493000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>77469000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>80574000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>87857000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>64856000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>44842000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>33771000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>24859000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>32648000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>29738000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>9000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3433000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4104000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>12040000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>25841000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>31798000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>40218000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>44331000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>41038000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>37441000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>45372000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>50300000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:109">
       <c r="A13" t="s">
         <v>40</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>1772237000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1843627000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1836401000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1816776000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1845824000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1867850000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1961977000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1970759000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1958382000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1896027000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1867721000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1801682000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1721938000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1656025000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1518679000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1403733000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1285725000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1279183000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1251674000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1206511000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1174036000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1148565000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1116626000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1087782000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1132836000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1331482000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1389959000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1417962000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1426360000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1229268000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1294049000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1300011000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1270769000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1183219000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1173066000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1483706000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1451453000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1400202000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1329934000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1290542000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1258251000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1280218000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1340572000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1342072000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1331350000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1310517000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1266269000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1225554000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1165621000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1128519000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1100541000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1085185000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1051624000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1020823000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>989293000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>993747000.0</v>
       </c>
-      <c r="BF13">
-[...1 lines deleted...]
-      </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
       <c r="BL13">
         <v>0.0</v>
       </c>
       <c r="BM13">
         <v>0.0</v>
       </c>
-      <c r="BN13"/>
+      <c r="BN13">
+        <v>0.0</v>
+      </c>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
-      <c r="BT13">
+      <c r="BT13"/>
+      <c r="BU13">
         <v>618012000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>623965000.0</v>
       </c>
-      <c r="BV13"/>
-      <c r="BW13">
+      <c r="BW13"/>
+      <c r="BX13">
         <v>607777000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>594992000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>584311000.0</v>
       </c>
-      <c r="BZ13"/>
-      <c r="CA13">
+      <c r="CA13"/>
+      <c r="CB13">
         <v>549005000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>528736000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>513386000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>494994000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>461068000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>428240000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>411624000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>387454000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>363658000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>288735000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>278666000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>269463000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>263071000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>316664000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>315489000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>316529000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>257134000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>258910000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>261908000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>255676000.0</v>
       </c>
-      <c r="CU13"/>
-      <c r="CV13">
+      <c r="CV13"/>
+      <c r="CW13">
         <v>263252000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>263296000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>263279000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>266436000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>274574000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>270948000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>276594000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>282000000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>282900000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:109">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>128658801.0</v>
+      </c>
+      <c r="C14">
         <v>128538284.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>128428024.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>128428000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>128347131.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>128265338.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128061981.0</v>
       </c>
       <c r="H14">
         <v>128061981.0</v>
       </c>
       <c r="I14">
         <v>128061981.0</v>
       </c>
       <c r="J14">
+        <v>128061981.0</v>
+      </c>
+      <c r="K14">
         <v>127670897.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127125437.0</v>
       </c>
       <c r="L14">
         <v>127125437.0</v>
       </c>
       <c r="M14">
+        <v>127125437.0</v>
+      </c>
+      <c r="N14">
         <v>127183439.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>127289340.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>127195219.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>127195320.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>127195280.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>127195573.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>127195219.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>127195310.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>127195367.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>127195734.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>127195546.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>127195748.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>127195265.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>127072409.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>127538214.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>128391544.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>128391387.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>128149807.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>129771310.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>131169584.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>131280099.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>130819263.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>130704336.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>114238016.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>74597113.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>74503341.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>74375039.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>74375026.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>74375105.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>74291308.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>74188797.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>74188877.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>74188786.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>74130459.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>74060684.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>74060643.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>74060664.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>73994928.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>73926180.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>73926121.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>73926151.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>73838062.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>73749931.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>73749963.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>73749976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73653960.0</v>
       </c>
       <c r="BG14">
         <v>73653960.0</v>
       </c>
       <c r="BH14">
-        <v>73551482.0</v>
+        <v>73653960.0</v>
       </c>
       <c r="BI14">
         <v>73551482.0</v>
       </c>
       <c r="BJ14">
-        <v>73497830.0</v>
+        <v>73551482.0</v>
       </c>
       <c r="BK14">
         <v>73497830.0</v>
       </c>
       <c r="BL14">
-        <v>73433710.0</v>
+        <v>73497830.0</v>
       </c>
       <c r="BM14">
         <v>73433710.0</v>
       </c>
       <c r="BN14">
-        <v>73381606.0</v>
+        <v>73433710.0</v>
       </c>
       <c r="BO14">
         <v>73381606.0</v>
       </c>
       <c r="BP14">
+        <v>73381606.0</v>
+      </c>
+      <c r="BQ14">
         <v>73322058.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>73987748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73998114.0</v>
       </c>
       <c r="BS14">
         <v>73998114.0</v>
       </c>
       <c r="BT14">
+        <v>73998114.0</v>
+      </c>
+      <c r="BU14">
         <v>73522584.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>73495930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73507674.0</v>
       </c>
       <c r="BW14">
         <v>73507674.0</v>
       </c>
       <c r="BX14">
+        <v>73507674.0</v>
+      </c>
+      <c r="BY14">
         <v>73602372.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>73589824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73531146.0</v>
       </c>
       <c r="CA14">
         <v>73531146.0</v>
       </c>
       <c r="CB14">
+        <v>73531146.0</v>
+      </c>
+      <c r="CC14">
         <v>73649226.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>73594814.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73530032.0</v>
       </c>
       <c r="CE14">
         <v>73530032.0</v>
       </c>
       <c r="CF14">
+        <v>73530032.0</v>
+      </c>
+      <c r="CG14">
         <v>73994676.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>73990344.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73985656.0</v>
       </c>
       <c r="CI14">
         <v>73985656.0</v>
       </c>
       <c r="CJ14">
+        <v>73985656.0</v>
+      </c>
+      <c r="CK14">
         <v>73755032.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>73754204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73756396.0</v>
       </c>
       <c r="CM14">
         <v>73756396.0</v>
       </c>
       <c r="CN14">
+        <v>73756396.0</v>
+      </c>
+      <c r="CO14">
         <v>73951148.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>73942964.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68707296.0</v>
       </c>
       <c r="CQ14">
         <v>68707296.0</v>
       </c>
       <c r="CR14">
+        <v>68707296.0</v>
+      </c>
+      <c r="CS14">
         <v>126754528.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>126741256.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>126728496.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>61621244.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125572316.0</v>
       </c>
       <c r="CW14">
         <v>125572316.0</v>
       </c>
       <c r="CX14">
         <v>125572316.0</v>
       </c>
       <c r="CY14">
         <v>125572316.0</v>
       </c>
       <c r="CZ14">
+        <v>125572316.0</v>
+      </c>
+      <c r="DA14">
         <v>124416136.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>124406760.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>124403912.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61600000.0</v>
       </c>
       <c r="DD14">
         <v>61600000.0</v>
       </c>
+      <c r="DE14">
+        <v>61600000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:109">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -8796,451 +8823,455 @@
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
-      <c r="BN15"/>
+      <c r="BN15">
+        <v>0.0</v>
+      </c>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
-      <c r="BT15">
+      <c r="BT15"/>
+      <c r="BU15">
         <v>618012000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>623965000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>607777000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>594992000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>584311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>549005000.0</v>
       </c>
       <c r="CA15">
         <v>549005000.0</v>
       </c>
       <c r="CB15">
+        <v>549005000.0</v>
+      </c>
+      <c r="CC15">
         <v>528736000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>513386000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>494994000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>461068000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>428240000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>411624000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>387454000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>363658000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>288735000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>278666000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>269463000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>263071000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>316664000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>315489000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>316529000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>257134000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>258910000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>261908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252383000.0</v>
       </c>
       <c r="CU15">
         <v>252383000.0</v>
       </c>
       <c r="CV15">
+        <v>252383000.0</v>
+      </c>
+      <c r="CW15">
         <v>263252000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>263296000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>263279000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>266436000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>274574000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>270948000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>276594000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>282000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>282900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:109">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>48523000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>21367000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>21007000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>22516000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>76519000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>391000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-18731000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-19400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-58183000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-58251000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-75819000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-91866000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-58399000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-81034000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-24776000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-105632000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-121912000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-137805000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-138722000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-30668000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-92454000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-68948000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-101013000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-128220000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-103555000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-177458000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-177070000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-536190000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-714097000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-260584000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-259114000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-143492000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-70066000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-231299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-231305000.0</v>
       </c>
       <c r="AV16">
         <v>-231305000.0</v>
       </c>
       <c r="AW16">
+        <v>-231305000.0</v>
+      </c>
+      <c r="AX16">
         <v>-249306000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-44307000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-38038000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-81714000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-25391000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-19069000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-19000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-19019000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-19037000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>70010000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>63949000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>71157000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>61829000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>62095000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>58210000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>50885000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>56084000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>57537000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>45709000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>51503000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>34977000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>40288000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>44581000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>38060000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>33769000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>31072000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>30097000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>31522000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>32827000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>31742000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>33580000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>36488000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>40666000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>39093000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>38086000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>27589000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>31207000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>28620000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>27874000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>28570000.0</v>
       </c>
-      <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>25373000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>24649000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>21498000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>22295000.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>22442000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>20158000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>16511000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>19554000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>16956000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>17277000.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
+      <c r="DE16"/>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:109">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9307,100 +9338,99 @@
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
+      <c r="DE17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:109">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>35416000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>35583000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>35814000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>37607000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>37331000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>37621000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -9456,95 +9486,98 @@
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
+      <c r="DE18"/>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:109">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9611,164 +9644,163 @@
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:109">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>4373000.0</v>
       </c>
       <c r="R20">
         <v>4373000.0</v>
       </c>
       <c r="S20">
         <v>4373000.0</v>
       </c>
       <c r="T20">
         <v>4373000.0</v>
       </c>
       <c r="U20">
         <v>4373000.0</v>
       </c>
       <c r="V20">
         <v>4373000.0</v>
       </c>
       <c r="W20">
         <v>4373000.0</v>
       </c>
       <c r="X20">
         <v>4373000.0</v>
       </c>
       <c r="Y20">
         <v>4373000.0</v>
       </c>
       <c r="Z20">
         <v>4373000.0</v>
       </c>
       <c r="AA20">
-        <v>136399000.0</v>
+        <v>4373000.0</v>
       </c>
       <c r="AB20">
         <v>136399000.0</v>
       </c>
       <c r="AC20">
         <v>136399000.0</v>
       </c>
       <c r="AD20">
         <v>136399000.0</v>
       </c>
       <c r="AE20">
         <v>136399000.0</v>
       </c>
       <c r="AF20">
         <v>136399000.0</v>
       </c>
       <c r="AG20">
         <v>136399000.0</v>
       </c>
       <c r="AH20">
         <v>136399000.0</v>
       </c>
       <c r="AI20">
         <v>136399000.0</v>
       </c>
       <c r="AJ20">
         <v>136399000.0</v>
       </c>
       <c r="AK20">
         <v>136399000.0</v>
       </c>
       <c r="AL20">
         <v>136399000.0</v>
       </c>
       <c r="AM20">
         <v>136399000.0</v>
       </c>
       <c r="AN20">
         <v>136399000.0</v>
       </c>
       <c r="AO20">
         <v>136399000.0</v>
       </c>
       <c r="AP20">
         <v>136399000.0</v>
       </c>
       <c r="AQ20">
         <v>136399000.0</v>
       </c>
       <c r="AR20">
+        <v>136399000.0</v>
+      </c>
+      <c r="AS20">
         <v>161985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="AT20">
         <v>4200000.0</v>
       </c>
       <c r="AU20">
-        <v>0.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
@@ -9780,1687 +9812,1700 @@
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20"/>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
+      <c r="DE20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:109">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
-[...1 lines deleted...]
-      </c>
+      <c r="P21"/>
       <c r="Q21">
         <v>4373000.0</v>
       </c>
-      <c r="R21"/>
+      <c r="R21">
+        <v>4373000.0</v>
+      </c>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>4373000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>136399000.0</v>
       </c>
       <c r="AG21">
         <v>136399000.0</v>
       </c>
       <c r="AH21">
         <v>136399000.0</v>
       </c>
       <c r="AI21">
+        <v>136399000.0</v>
+      </c>
+      <c r="AJ21">
         <v>152548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136399000.0</v>
       </c>
       <c r="AK21">
         <v>136399000.0</v>
       </c>
       <c r="AL21">
         <v>136399000.0</v>
       </c>
       <c r="AM21">
+        <v>136399000.0</v>
+      </c>
+      <c r="AN21">
         <v>163041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136399000.0</v>
       </c>
       <c r="AO21">
         <v>136399000.0</v>
       </c>
       <c r="AP21">
         <v>136399000.0</v>
       </c>
       <c r="AQ21">
+        <v>136399000.0</v>
+      </c>
+      <c r="AR21">
         <v>156945000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>161985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="AT21">
         <v>4200000.0</v>
       </c>
       <c r="AU21">
+        <v>4200000.0</v>
+      </c>
+      <c r="AV21">
         <v>24528000.0</v>
       </c>
-      <c r="AV21">
-[...1 lines deleted...]
-      </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
         <v>15831000.0</v>
       </c>
-      <c r="AZ21">
-[...1 lines deleted...]
-      </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
         <v>18823000.0</v>
       </c>
-      <c r="BD21">
-[...1 lines deleted...]
-      </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
         <v>10229000.0</v>
       </c>
-      <c r="BH21">
-[...1 lines deleted...]
-      </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
+        <v>0.0</v>
+      </c>
+      <c r="BL21">
         <v>11270000.0</v>
       </c>
-      <c r="BL21">
-[...1 lines deleted...]
-      </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21">
+      <c r="BN21">
+        <v>0.0</v>
+      </c>
+      <c r="BO21"/>
+      <c r="BP21">
         <v>2823000.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>3302000.0</v>
       </c>
-      <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>3781000.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
-      <c r="DB21">
-[...1 lines deleted...]
-      </c>
+      <c r="DB21"/>
       <c r="DC21">
         <v>19900000.0</v>
       </c>
       <c r="DD21">
+        <v>19900000.0</v>
+      </c>
+      <c r="DE21">
         <v>21400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:109">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>125131000000.0</v>
+      </c>
+      <c r="C22">
         <v>143564000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>142619000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>130636000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>138712000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>138786000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>120661000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>177503000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>196225000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>162197000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>127556000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>135868000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>128940000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>108648000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>77326000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>98765000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>109676000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>95745000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>60302000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>65484000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>74505000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>84981000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>56407000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>74879000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>88393000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>124516000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>101305000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>114100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>84661000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>85440000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>59206000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>66907000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>68411000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>83944000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>60275000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>87667000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>115017000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>77871000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>61051000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>89904000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>159868000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>155344000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>121081000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>123608000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>88272000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>114643000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>83155000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>67896000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>54491000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>68751000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>44214000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>69331000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>63886000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>50628000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>46660000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>63923000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>68652000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>73503000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>33837000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>45835000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>52081000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>55631000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>31548000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>41125000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>52931000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>61274000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>64357000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>49239000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>49837000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>41999000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>26510000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>31769000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>28483000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>27904000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>26100000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>24998000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>27105000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>33620000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>20224000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>35787000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>35902000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>23685000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>17270000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>19645000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>20161000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>18645000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>13839000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>13983000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>16020000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>15204000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>14527000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>16652000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>23419000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>24803000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>12023000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>15937000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>24547000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>18226000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>11600000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>10537000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>12966000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>12684000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>10842000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>11949000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>22370000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>21874000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>21100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>20100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:109">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>2941792000000.0</v>
+      </c>
+      <c r="C23">
         <v>2855708000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2853788000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2908341000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2869446000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2902735000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2915730000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3032173000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3052946000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2965787000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2788426000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>961113000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1026187000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2787749000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2728021000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2504381000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2333191000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2225547000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>934563069.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2148975000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2115513000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2151180000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2166016000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2231340000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2285628000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2396421000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2586694000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2627089000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2502721000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2485130000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2394748000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2217373000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2265834000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2243414000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2219371000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2206652000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2177418000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2204316000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2193042000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2244275000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2367856000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2368502000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2363130000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2505393000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2329929000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2330926000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2285059000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2173602000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2135993000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2135958000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2121898000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2046648000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2020063000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1999538000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1955972000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1866269000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1858853000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1753453000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1731518000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1073938000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1626010000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1562406000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1501278000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>756103000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1153502000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1132347000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>731537000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>751040000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>761153000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>772968000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>432211000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1046913000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1073482000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>742744000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>701723000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>697318000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>695894000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>657490000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>634962000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>604375000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>595002000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>570156000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>532687000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>498717000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>488712000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>447399000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>412784000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>417942000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>387059000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>358979000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>336454000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>339487000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>347020000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>349578000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>288407000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>297118000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>302313000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>301160000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>290905000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>303663000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>307151000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>311457000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>309166000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>330496000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>310390000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>310234000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>314800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>318600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:109">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>426116000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>427137000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>433117000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>439023000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>444858000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>450885000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>456316000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>461995000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>354619000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>316821000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>321208000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>379427000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>436659000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>397203000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>409944000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>412991000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>415990000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>418942000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>425075000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>426643000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>485071000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>519421000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>571019000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>704661000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>731004000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>768194000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>637090000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>467141000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>414771000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>564004000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>388237000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>387470000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>386703000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>415937000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>385449000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>385886000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>368498000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>399446000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>144949000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>144932000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>644736000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>580000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>810889000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>788000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>615000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>591250000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>527500000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>533750000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>790000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>831250000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>687500000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>771638000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>768000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>773000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>693000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>691000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>673340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>686000000.0</v>
       </c>
       <c r="BH24">
         <v>686000000.0</v>
       </c>
       <c r="BI24">
-        <v>704000000.0</v>
+        <v>686000000.0</v>
       </c>
       <c r="BJ24">
         <v>704000000.0</v>
       </c>
       <c r="BK24">
         <v>704000000.0</v>
       </c>
       <c r="BL24">
+        <v>704000000.0</v>
+      </c>
+      <c r="BM24">
         <v>404000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>427000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>445638000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>422460000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>422543000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>440624000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>440704000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>440784000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>440873000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>480462000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>159049000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>137135000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>136232000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>150327000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>127420000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>127512000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>126000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000000.0</v>
       </c>
       <c r="CD24">
         <v>144000000.0</v>
       </c>
       <c r="CE24">
         <v>144000000.0</v>
       </c>
       <c r="CF24">
         <v>144000000.0</v>
       </c>
       <c r="CG24">
-        <v>162000000.0</v>
+        <v>144000000.0</v>
       </c>
       <c r="CH24">
         <v>162000000.0</v>
       </c>
       <c r="CI24">
         <v>162000000.0</v>
       </c>
       <c r="CJ24">
         <v>162000000.0</v>
       </c>
       <c r="CK24">
-        <v>180000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="CL24">
         <v>180000000.0</v>
       </c>
       <c r="CM24">
         <v>180000000.0</v>
       </c>
       <c r="CN24">
+        <v>180000000.0</v>
+      </c>
+      <c r="CO24">
         <v>201000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000000.0</v>
       </c>
       <c r="CQ24">
         <v>195000000.0</v>
       </c>
       <c r="CR24">
+        <v>195000000.0</v>
+      </c>
+      <c r="CS24">
         <v>210000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>203750000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>212500000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>211250000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>215000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>218750000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>222500000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>226250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000000.0</v>
       </c>
       <c r="DA24">
         <v>230000000.0</v>
       </c>
       <c r="DB24">
         <v>230000000.0</v>
       </c>
-      <c r="DC24"/>
+      <c r="DC24">
+        <v>230000000.0</v>
+      </c>
       <c r="DD24"/>
+      <c r="DE24"/>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:109">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>379427000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>418329000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>397203000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>409944000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>412991000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>415990000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>418942000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>425075000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>426643000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>485071000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>519421000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>571019000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>704661000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>731004000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>768194000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>639478000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>469690000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>414771000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>574599000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>422123000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>428214000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>437337000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>473028000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>449807000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>457396000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>447058000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>484986000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>237325000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>243518000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>719631000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>660150000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>825491000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>802946000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>630287000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>606874000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>543505000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>550133000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>806758000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>848385000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>705013000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>771638000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>786260000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>791613000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>711865000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>710115000.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>688497000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>688666000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>706835000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>707002000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>704165000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>404240000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>427314000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
+      <c r="DE25"/>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:109">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>157339000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>152104000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>135316000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>110215000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>126096000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>128073000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>129443000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>137629000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>138234000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>139044000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>137507000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>88789000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>90949000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>91371000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>78797000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>79027000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>26194000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>26325000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>26180000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>26274000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>26907000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>27268000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>27415000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>27705000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>28114000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>28529000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>28721000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>28672000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>28770000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>161309000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>162097000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>158370000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>158669000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>254362000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>247149000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>149592000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>147052000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>138817000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>128051000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>96670000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>84234000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>64509000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>48034000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>224611000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>40118000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
+      <c r="DE26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:109">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11527,457 +11572,461 @@
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:109">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>-18810000000.0</v>
+      </c>
+      <c r="C28">
         <v>478921000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>408753000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-56052000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-17932000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-44161000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>349836000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>297000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>294428000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>310768000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>291007000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>176926000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>146944000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>201057000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>138282000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>162976000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>337706000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>319555000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>328254000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>353421000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>461134000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>523394000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>554202000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>644005000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>743708000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>798445000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>773028000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>727917000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>551193000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>546928000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>469171000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>414436000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>469443000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>477521000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>567285000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>559634000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>521494000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>537156000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>622274000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>752143000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>907243000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>950227000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>885833000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>933047000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>829733000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>835191000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>813578000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>759981000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>780004000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>836669000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>792769000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>767856000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>788235000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>776652000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>782330000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>728823000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>717788000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>518043000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>433645000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>400213000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>378495000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>386843000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>382898000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>403941000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>437224000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>430632000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>419228000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>350107000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>302237000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>247613000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>214680000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>189498000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>137453000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>161524000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>154394000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>135502000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>151633000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>104999000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>109062000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>107553000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>113400000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>118550000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>129946000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>123230000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>124843000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>151843000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>148823000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>107157000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>135200000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>171085000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>169844000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>199660000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>171582000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>183208000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>202250000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>221567000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>214646000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>225488000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>217074000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>214172000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>221896000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>213196000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>223067000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>225781000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>228808000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>220400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>222000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>225800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:109">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>2260773000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2293384000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2268840000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2255241000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2278656000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2305907000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2381945000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2395138000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2328821000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2171661000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2188167000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2178954000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2140332000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2037144000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1881913000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1769021000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1653635000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1649967000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1612538000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1605500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1629294000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1653511000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1701644000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1772073000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1858512000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12015,675 +12064,680 @@
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
+      <c r="DE29"/>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:109">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>205228000000.0</v>
+      </c>
+      <c r="C30">
         <v>167652000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>131678000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>172155000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>182257000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>187625000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>176987000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>208662000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>236113000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>281399000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>292300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>233992000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>225426000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>276226000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>247211000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>197308000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>231008000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>157138000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>130211000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>143071000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>134100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>118829000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>108060000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>122794000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>104642000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>137583000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>161935000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>182618000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>178756000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>196662000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>175309000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>150620000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>179137000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>158696000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>181982000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>130028000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>119461000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>120862000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>152582000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>146899000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>152262000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>119984000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>123761000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>171570000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>214740000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>186126000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>191408000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>178302000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>177887000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>202051000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>155626000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>170656000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>165909000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>168427000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>174401000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>154449000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>165961000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>123333000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>137284000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>146653000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>147140000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>125295000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>117391000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>132397000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>126372000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>128543000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>94465000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>97280000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>93061000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>119584000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>93940000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>109132000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>86208000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>108176000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>96205000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>91679000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>89747000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>93457000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>99961000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>98019000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>82348000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>97292000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>96825000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>85953000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>81523000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>87236000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>58604000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>57374000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>56474000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>50545000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>38305000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>42658000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>41958000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>40239000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>33018000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>44697000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>45613000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>40929000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>31124000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>41358000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>40010000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>34246000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>36106000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>56050000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>38704000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>37092000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>33100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>37400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:108">
+    <row r="31" spans="1:109">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>1786757000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1707161000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1641478000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1452463000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1336715000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1229020000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1210581000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1166320000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1118926000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1095533000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1067894000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1048410000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1018779000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1063131000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1129025000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1202868000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1230990000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1251710000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1051288000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1113874000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1119032000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1104567000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1015087000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1019125000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1023168000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1009966000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>957025000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>889330000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>847821000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>814293000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>852964000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>889246000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1051757000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1038431000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1015047000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>994496000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>952161000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>890156000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>851237000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>791548000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>774376000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>738627000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>705446000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>676254000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>679364000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>644700000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>623758000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>605227000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>555180000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>508558000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>455783000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>420003000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>391110000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
+      <c r="DE31"/>
     </row>
-    <row r="32" spans="1:108">
+    <row r="32" spans="1:109">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>128381000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>225628000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>230504000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>226276000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>229617000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>280088000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>361356000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>413867000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>326977000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>288654000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>313750000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>416171000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>407816000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>399220000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>339241000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>269536000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>202641000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>161651000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>135075000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>57223000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>45505000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>31169000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-10239000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>37084000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>60136000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12721,1302 +12775,1311 @@
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
+      <c r="DE32"/>
     </row>
-    <row r="33" spans="1:108">
+    <row r="33" spans="1:109">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>2433219000000.0</v>
+      </c>
+      <c r="C33">
         <v>2447013000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2423734000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2422229000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2408320000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2426189000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2402500000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2405665000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2367904999.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2334845000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2272305000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2226152000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2124012000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2106470999.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2070428000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1911645999.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1867106999.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1820850000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1820178000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1822814999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1854560000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1894365999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1920242000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1988204000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2044446000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2088928999.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2267109000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2285725000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2171223000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2155395000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1894062000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1948545000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1949642999.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1949308000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1937731000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1959001000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1886811000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1898943999.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1916370000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1965978000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1927909000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1976454000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2001183000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2089409000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1882490000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1906535000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1889817000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1847089000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1811791000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1773179000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1744789000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1710733000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1702535000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1663732000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1636906000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1568503000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1540775000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1351186000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1267364000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1173106000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1070502000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1030461000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>997941000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>979669000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>957341000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>898569000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>858592000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>823331000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>772884000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>712027000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>652045000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>630369000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>589019000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>580120000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>564749000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>557208000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>553994000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>480539000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>464874000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>430104000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>396807000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>357292000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>325410000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>301932000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>278161000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>257752000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>252305000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>251936000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>247676000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>245144000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>245311000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>246484000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>242938000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>247679000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>227311000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>224223000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>221872000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>222682000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>222793000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>218639000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>220343000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>213854000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>203060000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>202361000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>202593000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>207800000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>212600000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:108">
+    <row r="34" spans="1:109">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>26054000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>27951000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>24584000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>21602000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>20774000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>22694000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>15176000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>16171000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>17522000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>18381000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>18092000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>25612000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>25258000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>124917000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>135137000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>133898000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>20882000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>22256000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>22348000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>20702000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>354894000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>359723000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>354163000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>353717000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>350557000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>357490000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>21126000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>21285000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>333109000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>301591000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>306107000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>306290000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>308618000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>305223000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>297565000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>299008000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>287859000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>287761000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>289391000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>288883000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>293183000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>290202000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>276781000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>246296000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>247338000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>242243000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>203715000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>203921000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>209830000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>209725000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>249204000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>248541000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>254338000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>250586000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>245353000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>240960000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>903593000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>224443000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>190437000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>185819000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>182766000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>186725000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>186010000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>179687000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
+      <c r="DE34"/>
     </row>
-    <row r="35" spans="1:108">
+    <row r="35" spans="1:109">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>574906000000.0</v>
+      </c>
+      <c r="C35">
         <v>793099000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>789140000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>566068000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>587256000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>577417000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>829054999.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>841911000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>847654000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>740418000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>702362000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>686974000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>753426000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>788796000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>764424000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>783066999.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>784450000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>790098000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>755760000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>776051999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>777263000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>839964999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>879144000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>925182000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1058378000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1081561000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1125684000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>966079999.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>798065000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>747879999.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>876190000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>728230000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>734504000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>745954999.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>778251000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>747372000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>756404000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>734917000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>772747000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>526716000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>144932000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>644736000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>578490000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>810889000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>788000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>615000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>591250000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>527500000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>533750000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>790000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>831250000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>687500000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>753750000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>768000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>773000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>693000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>691000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>903593000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>912940000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>879103000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>892654000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>889768000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>890890000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>590250000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>607001000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>620194000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>592504000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>601602000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>611367000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>603415000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>601663000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>579712000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>622589000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>296580000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>272912000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>277114000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>288582000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>260059000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>252941000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>239546000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>252365000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>247258000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>245696000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>253495000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>259763000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>254191000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>251292000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>252294000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>260982000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>252685000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>249184000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>277876000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>258658000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>264109000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>257786000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>269930000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>261784000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>268826000.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>267600000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>270794000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>281566000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>284243000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>284819000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>285414000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>285062000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>284900000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>285600000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:108">
+    <row r="36" spans="1:109">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>-2023905000000.0</v>
+      </c>
+      <c r="C36">
         <v>141420000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>116123000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-2161220000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-2153956000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-2139194000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>88586000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>94439000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>99369999.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>96495000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>89929000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>16138000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>89423000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>86225999.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>79339000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>76325999.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>77404999.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>77812000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>76644000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>74609999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>74146000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>73662999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>66252000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>73006000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>74467000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>73680999.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>67835000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>67612000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>65600000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>87141000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>53802000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>61520000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>67075999.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>72184000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>61314000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>73561000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>74814000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>63807999.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>55311000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>59225000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1927909000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-1976454000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-2001183000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-2089409000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-1882490000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-1906535000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-1889817000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-1847089000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-1811791000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-1773179000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-1744789000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-1710733000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-1702535000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-1663732000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-1636906000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-1568503000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-1540775000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>17255000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>45926000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>17173000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>20357000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>21075000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>48694000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>25857000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>26925000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>9509000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>36048000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>12346000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>10517000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>10343000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>11787000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>37686000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>38344000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>38318000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>44111000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>42003000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>42909000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>32920000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>28167000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>28643000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>27990000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>22883000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>20996000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>23080000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>24131000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>20099000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>18737000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>21299000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>23581000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>21176000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>22521000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>19793000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>18596000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>20172000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>19893000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>21432000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>20826000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>21999000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>24457000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>27853000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>26925000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>27885000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>29191000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>28973000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>30058000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>30613000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>12400000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>12800000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:108">
+    <row r="37" spans="1:109">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -14072,1651 +14135,1665 @@
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
+      <c r="DE37"/>
     </row>
-    <row r="38" spans="1:108">
+    <row r="38" spans="1:109">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>2423762811.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>-1591123000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-1531532000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-1374810000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-1257983000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-1138774000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>76644000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>81710000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>81246000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>80763000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>73352000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>80106000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>81567000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>81381000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>75535000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>76112000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>74100000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>72733000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>61902000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>69220000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>74776000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>81184000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>70314000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>73561000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>74814000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>63808000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>55311000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>59225000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>55188000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>55360000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>47042000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>58839000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>69299000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>66904000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>54354000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>51071000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>54669000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>55879000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>55199000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>60976000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>57230000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>60611000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>37754000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>58110000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>58048000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>89327000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>86044000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>85032000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>51041000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>51539000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>48694000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>55389000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>54693000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>38657000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>36048000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>38974000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>37197000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>37229000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>35615000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>37686000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>38344000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>38318000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>44111000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>42003000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>42909000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>32920000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>28167000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>28643000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>27990000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>22883000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>20996000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>23080000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>24131000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>20099000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>18737000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>21299000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>23581000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>21176000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>22521000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>19793000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>18596000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>20172000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>19893000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>21432000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>20826000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>21999000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>24457000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>27853000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>26925000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>27885000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>29191000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>28973000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>30058000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>30613000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
+      <c r="DE38"/>
     </row>
-    <row r="39" spans="1:108">
+    <row r="39" spans="1:109">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>67020000000.0</v>
+      </c>
+      <c r="C39">
         <v>26400000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>84545000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>88840000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>85153000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>68822000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>78620000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>44914000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>49000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>53389000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>36452000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14962000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>18842000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>25154000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>34231000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>18191000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>19311000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>23623000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>26312000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12994000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14599000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>18561000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>25733000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>11328000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>13041000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>15770000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>19863000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>12829000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>12866000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>17441000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>22416000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>12946000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>17418000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>22702000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>32627000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>11563000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>16672000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>19279000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>23257000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>20122000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>22257000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>31372000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>36632000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>26031000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>31849000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>30323000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>41724000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>14415000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>17720000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>21702000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>28416000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>16081000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>21709000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>26366000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>31968000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>19223000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>14053000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>16472000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>19505000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>6394000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>155002000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>12043000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>14836000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2621000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>7189000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>9491000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>12430000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>4002000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>7015000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>9482000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>13270000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>5910000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>8398000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>10648000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>13551000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>4328000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>7396000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>9082000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>12854000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3863000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>6868000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>9040000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>11886000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2945000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>4374000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>6297000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>7462000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>6792000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2033000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3244000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>4540000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>8834000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>6057000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>7119000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>8016000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>8828000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>6177000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>7283000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>7373000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>3134000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>3738000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>3966000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>4033000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>18399000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>9514000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>3303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DD39">
         <v>2500000.0</v>
       </c>
+      <c r="DE39">
+        <v>2500000.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:108">
+    <row r="40" spans="1:109">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>91064000000.0</v>
+      </c>
+      <c r="C40">
         <v>115866000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-20220029000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>103924000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>88925000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>98025000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>112679000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>127157999.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>117598000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>119943000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>98860000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-22397283.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>24377000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>136132000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>135479000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>138270000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>88555000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>90995000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>71473000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>101260000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>89707000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>92918000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>91275000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>106720000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>94515000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>103215000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>90244000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>112641000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>95149000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>105563000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>95752000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>105258000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>93747000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>94800000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>91663000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>101939000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>89122000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>79993000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>85746000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>92174999.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>58220000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>64678000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>65083000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>86910000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>63215000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>67046000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>84321000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>81342000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>67283000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>75987000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>76081000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>89422000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>80760000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>78914000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>69155000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>81336000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>71378000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>69607000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>63402000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>89686000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>60968000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>59980000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>59070000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>62040000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>54021000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>55257000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>45994000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>52090000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>46358000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>50412000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>46003000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>45697000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>38541000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>35135000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>35227000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>37120000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>33778000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>37093000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>41866000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>44358000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>45574000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>39295000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>46564000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>47442000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>48953000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>42435000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>46602000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>54258000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>65209000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>37574000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>52062000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>36758000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>44692000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>41457000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>37594000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>26181000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>37199000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>32712000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>31459000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>26268000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>30216000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>27851000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>27402000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>43700000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>34166000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>25529000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>26400000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>25200000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:108">
+    <row r="41" spans="1:109">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>355089000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>359812000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>358240000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>323834000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>337420000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>336563000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>340379000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>345187000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>338908000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>337963000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>334527000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>340950000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>311978000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>313569000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>308565000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>301591000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>306107000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>306290000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>308618000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>305223000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>297565000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>299008000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>287859000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>287761000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>289391000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>288883000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>293183000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>290202000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>276781000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>246296000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>247338000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>242243000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>203715000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>203921000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>209830000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>209725000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>249204000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>248541000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>254338000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>250586000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>245353000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>240960000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>230253000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>224443000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>190437000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>185819000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>182766000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>186725000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>186010000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>179687000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>174556000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>170044000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>179059000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>170743000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>162711000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>160879000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>138839000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>142127000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>137531000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>135777000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>140882000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>138255000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>132639000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>125429000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>113546000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>108365000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>103258000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>101696000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>109495000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>97763000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>92191000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>89292000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>90294000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>80982000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>72685000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>69184000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>76876000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>73658000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>69109000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>62786000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>59930000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>58034000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>56326000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>54900000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>52787000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>52231000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>51330000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>57993000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>54819000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>55414000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>55062000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
+      <c r="DE41"/>
     </row>
-    <row r="42" spans="1:108">
+    <row r="42" spans="1:109">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>2083858000000.0</v>
+      </c>
+      <c r="C42">
         <v>2069995000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2065674000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2110704000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2070979000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2113222000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2121778000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1981771023.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>1982006000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-1957552000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>39370000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>39926000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-1762427000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-1697079000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-1580522000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1466378000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1349164000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>65224754.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-80981000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-83212000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>85443000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>87674000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>75272000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>76116000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>77055000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>77993000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>50692000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>50573000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>50455000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>46871000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>49093000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>49907000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>50923000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>51940000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>37694000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>38035000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>38287000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>38540000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>34174000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>34301000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>34429000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>34557000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>33669000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>34395000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>35118000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>35847000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>9928000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>9858000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>9757000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>9719000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>40086000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>40811000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>41537000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>42264000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>313039000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-993747000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>684536000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>623758000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>299646000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>573768000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>527213000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>455783000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>15000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>407721000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>366981000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>320980000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>338965000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>343878000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>342692000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>315733000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>321922000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>326573000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>619675000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>317217000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>303177000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>292292000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>273183000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>248480000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>226139000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>210494000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>190262000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>155777000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>122413000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>105429000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>79378000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>55187000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>44901000.0</v>
       </c>
-      <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
-      <c r="CR42">
+      <c r="CR42"/>
+      <c r="CS42">
         <v>-103425000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-112983000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>169146000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>160893000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>151568000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>145405000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>135782000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>-171334000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-182346000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>-188695000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-195200000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>-296800000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:108">
+    <row r="43" spans="1:109">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15783,88 +15860,87 @@
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
+      <c r="DE43"/>
     </row>
-    <row r="44" spans="1:108">
+    <row r="44" spans="1:109">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -15920,1075 +15996,1081 @@
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
+      <c r="DE44"/>
     </row>
-    <row r="45" spans="1:108">
+    <row r="45" spans="1:109">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>4426915000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4519713000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4528867000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4532648000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4531828000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4451406000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4467888000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4367083000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4300408000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4189113000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4150987000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4058493000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4034015000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3872340000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3780795000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1742667000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1782323000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1815249000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1876310000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1930801000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1975061000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2026646000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2044493000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1932052000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1917493000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1412358000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1462864000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1466122000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1462934000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1476656000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1501892000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1526006000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1551685000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1585843000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1642303000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1694840000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1755821000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1800275000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1879390000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1656522000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1670286000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1665206000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1645465000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1635285000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1619150000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1614379000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1586388000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1573651000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1548207000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1529570000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1494174000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1476895000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1261859000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1181320000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1088074000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1019461000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>978922000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>949247000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>924280000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>902648000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>859912000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>822544000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>784357000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>735687000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>674798000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>616430000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>592683000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>550675000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>541802000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>520638000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>515205000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>511085000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>447619000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>436707000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>401461000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>368817000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>334409000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>304414000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>278852000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>254030000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>237653000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>233568000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>230637000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>224095000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>223968000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>222790000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>226691000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>224342000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>227507000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>207418000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>202791000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>201046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197090000.0</v>
       </c>
       <c r="CU45">
         <v>197090000.0</v>
       </c>
       <c r="CV45">
+        <v>197090000.0</v>
+      </c>
+      <c r="CW45">
         <v>194940000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>191714000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>192458000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>184663000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>174087000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>172303000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>171980000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>175500000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>178400000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:108">
+    <row r="46" spans="1:109">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>4385848000000.0</v>
+      </c>
+      <c r="C46">
         <v>2148254000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2155507000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4528867000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4532648000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4531828000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1304058000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2177683000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2126806000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2096016000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1185882000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1998709000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1945800000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1925196000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1080951000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1746450000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1700602000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1706771000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1712836000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1710552000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1742667000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1782323000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1198345000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1876310000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1930801000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1975061000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1408364000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2044493000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1932052000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1894985000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1412358000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1462864000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1466122000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1462934000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1476656000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1501892000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1526006000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1551685000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1585843000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1642303000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1694840000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1755821000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1800275000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1879390000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1656522000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1670286000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1665206000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1645465000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1635285000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1619150000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1614379000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1586388000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1573651000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1548207000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1529570000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1494174000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1476895000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1261859000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1181320000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1088074000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1019461000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>978922000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>949247000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>924280000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>902648000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>859912000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>822544000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>784357000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>735687000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>674798000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>616430000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>592683000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>550675000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>541802000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>520638000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>515205000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>511085000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>447619000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>436707000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>401461000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>368817000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>334409000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>304414000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>278852000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>254030000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>237653000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>233568000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>230637000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>224095000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>223968000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>222790000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>226691000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>224342000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>227507000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>207418000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>202791000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>201046000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>200683000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>194940000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>191714000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>192458000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>184663000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>174087000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>172303000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>171980000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>175500000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>178400000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:108">
+    <row r="47" spans="1:109">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>1831872000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1746450000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1700602000.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47">
+      <c r="S47"/>
+      <c r="T47">
         <v>1712836000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1710552000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1742667000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1782323000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1815249000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1860922000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1914980000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1958727000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2008986000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2044493000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1932052000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1894985000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1412358000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1462864000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1466122000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1462934000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1476656000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1501892000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1526006000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1551685000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1585843000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1642303000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1694840000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1755821000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1800275000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1879390000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1656522000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1670286000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1665206000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1645465000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1635285000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1619150000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1614379000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1586388000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1573651000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1548207000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1529570000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1494174000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1476895000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1261859000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1181320000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1088074000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1019461000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>978922000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>949247000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>924280000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>902648000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>859912000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>822544000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>784357000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>735687000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>674798000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>616430000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>592683000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>550675000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>541802000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>520638000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>515205000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>511085000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>447619000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>436707000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>401461000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>368817000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>334409000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>304414000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>278852000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>254030000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>237653000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>233568000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>230637000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>224095000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>223968000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>222790000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>226691000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>224342000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>227507000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>207418000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>202791000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>201046000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>200683000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>197090000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>194940000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>191714000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>192458000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>184663000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>174087000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>172303000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>171980000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
+      <c r="DE47"/>
     </row>
-    <row r="48" spans="1:108">
+    <row r="48" spans="1:109">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
-      <c r="O48">
+      <c r="O48"/>
+      <c r="P48">
         <v>577420315.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>371895000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>207288000.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48">
+      <c r="S48"/>
+      <c r="T48">
         <v>230315.0</v>
       </c>
-      <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
-      <c r="AF48">
-[...1 lines deleted...]
-      </c>
+      <c r="AF48"/>
       <c r="AG48">
         <v>0.0</v>
       </c>
       <c r="AH48">
         <v>0.0</v>
       </c>
       <c r="AI48">
         <v>0.0</v>
       </c>
       <c r="AJ48">
         <v>0.0</v>
       </c>
       <c r="AK48">
         <v>0.0</v>
       </c>
       <c r="AL48">
         <v>0.0</v>
       </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
         <v>0.0</v>
       </c>
       <c r="AO48">
@@ -17015,224 +17097,225 @@
       <c r="AV48">
         <v>0.0</v>
       </c>
       <c r="AW48">
         <v>0.0</v>
       </c>
       <c r="AX48">
         <v>0.0</v>
       </c>
       <c r="AY48">
         <v>0.0</v>
       </c>
       <c r="AZ48">
         <v>0.0</v>
       </c>
       <c r="BA48">
         <v>0.0</v>
       </c>
       <c r="BB48">
         <v>0.0</v>
       </c>
       <c r="BC48">
         <v>0.0</v>
       </c>
       <c r="BD48">
+        <v>0.0</v>
+      </c>
+      <c r="BE48">
         <v>-274534000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-275226000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-277203000.0</v>
       </c>
-      <c r="BG48">
-[...1 lines deleted...]
-      </c>
       <c r="BH48">
+        <v>0.0</v>
+      </c>
+      <c r="BI48">
         <v>-281124000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-283247000.0</v>
       </c>
-      <c r="BJ48">
-[...1 lines deleted...]
-      </c>
       <c r="BK48">
+        <v>0.0</v>
+      </c>
+      <c r="BL48">
         <v>-287371000.0</v>
       </c>
-      <c r="BL48">
-[...1 lines deleted...]
-      </c>
       <c r="BM48">
         <v>0.0</v>
       </c>
-      <c r="BN48"/>
-      <c r="BO48">
+      <c r="BN48">
+        <v>0.0</v>
+      </c>
+      <c r="BO48"/>
+      <c r="BP48">
         <v>-293153000.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
-      <c r="BS48">
+      <c r="BS48"/>
+      <c r="BT48">
         <v>-295834000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-296090000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-297392000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-300156000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-290669000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-291815000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-292019000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-293569000.0</v>
       </c>
       <c r="CA48">
         <v>-293569000.0</v>
       </c>
       <c r="CB48">
+        <v>-293569000.0</v>
+      </c>
+      <c r="CC48">
         <v>-295644000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-295937000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-297727000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-298270000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-300634000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-300984000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-302809000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-303295000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-304065000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-304891000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-304910000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-305034000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-306038000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-306065000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-306043000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-298412000.0</v>
       </c>
-      <c r="CR48"/>
       <c r="CS48"/>
-      <c r="CT48">
-[...1 lines deleted...]
-      </c>
+      <c r="CT48"/>
       <c r="CU48">
         <v>-298510000.0</v>
       </c>
       <c r="CV48">
-        <v>-298287000.0</v>
+        <v>-298510000.0</v>
       </c>
       <c r="CW48">
         <v>-298287000.0</v>
       </c>
       <c r="CX48">
         <v>-298287000.0</v>
       </c>
       <c r="CY48">
+        <v>-298287000.0</v>
+      </c>
+      <c r="CZ48">
         <v>-298223000.0</v>
       </c>
-      <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
       <c r="DC48"/>
       <c r="DD48"/>
+      <c r="DE48"/>
     </row>
-    <row r="49" spans="1:108">
+    <row r="49" spans="1:109">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-      <c r="AF49">
-[...1 lines deleted...]
-      </c>
+      <c r="AF49"/>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
@@ -17288,227 +17371,230 @@
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
       <c r="BJ49">
         <v>0.0</v>
       </c>
       <c r="BK49">
         <v>0.0</v>
       </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
-      <c r="BN49"/>
+      <c r="BN49">
+        <v>0.0</v>
+      </c>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
+      <c r="DE49"/>
     </row>
-    <row r="50" spans="1:108">
+    <row r="50" spans="1:109">
       <c r="A50" t="s">
         <v>77</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>69806000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>23646000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>23361000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>23081000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>22807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22275000.0</v>
       </c>
       <c r="H50">
         <v>22275000.0</v>
       </c>
       <c r="I50">
+        <v>22275000.0</v>
+      </c>
+      <c r="J50">
         <v>22029000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>76422000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>20338000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>38603000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>37771000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>22224000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>24970000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>15133000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>14942000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>15359000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>16071000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>16770000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>55558000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>55630000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>73199000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>89271000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>55746000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>71727000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>13157000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>69694000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>78144000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>90000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>92000000.0</v>
       </c>
-      <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>61500000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>40000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>72400000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>100000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>560951000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>177458000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>149874000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>536190000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>714097000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>239016000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>230000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -17525,994 +17611,1000 @@
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
+      <c r="DE50"/>
     </row>
-    <row r="51" spans="1:108">
+    <row r="51" spans="1:109">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>92384000000.0</v>
+      </c>
+      <c r="C51">
         <v>507790000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>479965000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>38429000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>37072000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>37152000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>486798000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>492429000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>498131000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>444725000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>350820000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>374169000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>431843000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>472307000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>434305000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>441447000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>443795000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>447746000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>450657000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>458032000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>498883000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>557837000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>609776000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>678140000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>778814000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>828068000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>809510000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>759734000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>606408000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>577120000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>713321000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>452791000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>520668000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>506285000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>574041000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>578027000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>560951000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>624516000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>662056000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>773515000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>957615000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>980215000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>919264000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>968983000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>873012000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>861586000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>838179000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>774810000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>799439000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>851065000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>886423000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>786727000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>797029000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>805329000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>810613000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>730884000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>729152000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>707002000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>707173000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>707390000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>725606000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>725819000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>722460000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>424235000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>446893000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>465102000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>440784000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>441741000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>459650000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>459581000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>459555000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>459231000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>498827000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>177420000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>155512000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>154607000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>169285000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>145791000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>145851000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000000.0</v>
       </c>
       <c r="CD51">
         <v>162000000.0</v>
       </c>
       <c r="CE51">
         <v>162000000.0</v>
       </c>
       <c r="CF51">
         <v>162000000.0</v>
       </c>
       <c r="CG51">
-        <v>180000000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="CH51">
         <v>180000000.0</v>
       </c>
       <c r="CI51">
         <v>180000000.0</v>
       </c>
       <c r="CJ51">
         <v>180000000.0</v>
       </c>
       <c r="CK51">
         <v>180000000.0</v>
       </c>
       <c r="CL51">
+        <v>180000000.0</v>
+      </c>
+      <c r="CM51">
         <v>195904000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>180000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>201000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>203750000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>212500000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>211250000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>225000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>218750000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>227500000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>226250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000000.0</v>
       </c>
       <c r="CW51">
         <v>230000000.0</v>
       </c>
       <c r="CX51">
         <v>230000000.0</v>
       </c>
       <c r="CY51">
         <v>230000000.0</v>
       </c>
       <c r="CZ51">
         <v>230000000.0</v>
       </c>
       <c r="DA51">
         <v>230000000.0</v>
       </c>
       <c r="DB51">
         <v>230000000.0</v>
       </c>
       <c r="DC51">
         <v>230000000.0</v>
       </c>
       <c r="DD51">
         <v>230000000.0</v>
       </c>
+      <c r="DE51">
+        <v>230000000.0</v>
+      </c>
     </row>
-    <row r="52" spans="1:108">
+    <row r="52" spans="1:109">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>81104000000.0</v>
+      </c>
+      <c r="C52">
         <v>69806000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>23646000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>23361000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>23081000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>22807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22275000.0</v>
       </c>
       <c r="H52">
         <v>22275000.0</v>
       </c>
       <c r="I52">
+        <v>22275000.0</v>
+      </c>
+      <c r="J52">
         <v>22029000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>76422000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>20338000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>38603000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>37771000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>40554000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>24970000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>18192000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>17585000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>18157000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>18731000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>19400000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>58183000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>58251000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>75819000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>91866000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>58399000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>81034000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>24776000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>105632000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>121912000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>130894000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>138722000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>30668000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>92454000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>68948000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>101013000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>128220000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>103555000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>177458000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>177070000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>536190000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>714097000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>260584000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>258780000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>143492000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>70066000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>231299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231305000.0</v>
       </c>
       <c r="AV52">
         <v>231305000.0</v>
       </c>
       <c r="AW52">
+        <v>231305000.0</v>
+      </c>
+      <c r="AX52">
         <v>249306000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>44307000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>38038000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>81714000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>25391000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>19069000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>19000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>19019000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>19037000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>33662000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>18676000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>18724000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>18771000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>18817000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>18295000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>18302000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>18310000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>18317000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>18324000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>18331000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>18338000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>18345000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>18351000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>18358000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>18365000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>18371000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>18377000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>18375000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>18958000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>18371000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>18339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="CC52">
         <v>18000000.0</v>
       </c>
       <c r="CD52">
         <v>18000000.0</v>
       </c>
       <c r="CE52">
         <v>18000000.0</v>
       </c>
       <c r="CF52">
         <v>18000000.0</v>
       </c>
       <c r="CG52">
         <v>18000000.0</v>
       </c>
       <c r="CH52">
         <v>18000000.0</v>
       </c>
       <c r="CI52">
         <v>18000000.0</v>
       </c>
       <c r="CJ52">
         <v>18000000.0</v>
       </c>
-      <c r="CK52"/>
-      <c r="CL52">
+      <c r="CK52">
+        <v>18000000.0</v>
+      </c>
+      <c r="CL52"/>
+      <c r="CM52">
         <v>15904000.0</v>
       </c>
-      <c r="CM52"/>
       <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>18750000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>17500000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>16250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="CS52">
         <v>15000000.0</v>
       </c>
       <c r="CT52">
         <v>15000000.0</v>
       </c>
       <c r="CU52">
         <v>15000000.0</v>
       </c>
       <c r="CV52">
         <v>15000000.0</v>
       </c>
       <c r="CW52">
+        <v>15000000.0</v>
+      </c>
+      <c r="CX52">
         <v>11250000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>7500000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>3750000.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
+      <c r="DE52"/>
     </row>
-    <row r="53" spans="1:108">
+    <row r="53" spans="1:109">
       <c r="A53" t="s">
         <v>80</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>42210000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>44828493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="N53">
         <v>4100000.0</v>
       </c>
       <c r="O53">
+        <v>4100000.0</v>
+      </c>
+      <c r="P53">
         <v>744735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="Q53">
         <v>5700000.0</v>
       </c>
       <c r="R53">
         <v>5700000.0</v>
       </c>
       <c r="S53">
+        <v>5700000.0</v>
+      </c>
+      <c r="T53">
         <v>653564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="U53">
         <v>7100000.0</v>
       </c>
       <c r="V53">
+        <v>7100000.0</v>
+      </c>
+      <c r="W53">
         <v>26907000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>27268000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>27415000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53">
         <v>1.0</v>
       </c>
-      <c r="AO53">
-[...1 lines deleted...]
-      </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
         <v>400000.0</v>
       </c>
-      <c r="AV53">
-[...1 lines deleted...]
-      </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
+        <v>0.0</v>
+      </c>
+      <c r="BB53">
         <v>1.0</v>
       </c>
-      <c r="BB53">
-[...1 lines deleted...]
-      </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
+        <v>0.0</v>
+      </c>
+      <c r="BE53">
         <v>26972000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>30848000.0</v>
       </c>
-      <c r="BF53">
-[...1 lines deleted...]
-      </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
         <v>0.0</v>
       </c>
-      <c r="BN53"/>
+      <c r="BN53">
+        <v>0.0</v>
+      </c>
       <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>4952000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>5094000.0</v>
       </c>
-      <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ53"/>
       <c r="CA53">
         <v>260000.0</v>
       </c>
       <c r="CB53">
+        <v>260000.0</v>
+      </c>
+      <c r="CC53">
         <v>155000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>24477000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>39397000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>49242000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>49472000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>49336000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>49312000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>49397000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>15014000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>20056000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>20023000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>23615000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>23519000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>480000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>446000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>470000.0</v>
       </c>
-      <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>10028000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>10085000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>10013000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>23694000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>23414000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>37398000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>36819000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>36249000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>35772000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>42300000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>41800000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:108">
+    <row r="54" spans="1:109">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18568,1435 +18660,1448 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
+      <c r="DE54"/>
     </row>
-    <row r="55" spans="1:108">
+    <row r="55" spans="1:109">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>2941792000000.0</v>
+      </c>
+      <c r="C55">
         <v>2855708000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2853788000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2908341000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2869446000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2902735000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2915730000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3032173000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3052946000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2965787000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2788426000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2814041000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2787943000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2787749000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2728021000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2504381000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2333191000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2225547000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2159406000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2148975000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2115513000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2151180000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2166016000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2231340000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2285628000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2396421000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2586694000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2627089000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2502721000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2485130000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2394748000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2217373000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2265834000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2243414000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2219371000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2206652000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2177418000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2204316000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2193042000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2244275000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2367856000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2368502000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2363130000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2505393000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2329929000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2330926000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2285059000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2173602000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2135993000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2135958000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2121898000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2046648000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2020063000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1999538000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1955972000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1866269000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1858853000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1753453000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1731518000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1679165000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1626010000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1562406000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1501278000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1176106000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1153502000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1132347000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1051400000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1070438000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1085304000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1095060000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1030640000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1046913000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1073482000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>742744000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>701723000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>697318000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>695894000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>657490000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>634962000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>604375000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>595002000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>570156000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>532687000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>498717000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>488712000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>447399000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>412784000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>417942000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>387059000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>358979000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>336454000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>339487000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>347020000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>349578000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>288407000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>297118000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>302313000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>301160000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>290905000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>303663000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>307151000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>311457000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>309166000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>330496000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>310390000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>310234000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>314800000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>318600000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:108">
+    <row r="56" spans="1:109">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>508573000000.0</v>
+      </c>
+      <c r="C56">
         <v>408695000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>430054000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>486112000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>461126000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>476546000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>513230000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>626508000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>685041000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>630942000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>516121000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>587889000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>663931000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>681278000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>654791000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>592735000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>466084000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>404697000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>339228000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>326160000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>260953000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>256814000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>245774000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>243136000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>241182000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>307492000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>319585000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>341364000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>331498000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>329735000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>500686000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>268828000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>316191000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>294106000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>281640000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>247651000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>290607000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>305372000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>276672000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>278297000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>384759000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>336688000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>314905000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>357145000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>378140000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>357487000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>340888000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>275442000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>269533000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>306900000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>321910000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>274939000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>260298000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>275195000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>281312000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>239656000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>260030000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>402267000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>464154000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>506059000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>555508000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>531945000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>503337000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>196437000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>196161000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>233778000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>192808000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>247107000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>312420000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>383033000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>378595000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>416544000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>484463000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>162624000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>136974000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>140110000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>141900000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>176951000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>170088000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>174271000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>198195000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>212864000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>207277000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>196785000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>210551000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>189647000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>160479000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>166006000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>139383000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>113835000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>91143000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>93003000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>104082000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>101899000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>61096000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>72895000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>80441000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>78478000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>69358000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>80870000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>88512000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>91114000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>95312000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>127436000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>108029000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>107641000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>107000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>106000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:108">
+    <row r="57" spans="1:109">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>290245000000.0</v>
+      </c>
+      <c r="C57">
         <v>280314000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>204426000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>255608000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>234850000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>246929000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>233142000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>265152000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>271174000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>303965000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>227467000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>274139000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>247760000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>291792000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>255571000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>253494000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>196548000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>202056000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>177577000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>191085000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>203730000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>211309000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>214605000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>253375000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>204098000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>247356000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>195586000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>309718000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>325177000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>349141000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>330871000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>238870000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>275899000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>256493000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>289634000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>303756000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>261447000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>323034000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>326871000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>691830000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>851235000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>404996000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>423081000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>351890000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>228930000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>414870000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>420895000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>431886000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>429778000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>229214000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>212551000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>300883000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>225508000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>220313000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>208327000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>232797000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>228414000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>205160000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>194820000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>194835000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>178176000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>164080000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>154605000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>165853000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>155391000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>162052000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>137916000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>148279000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>148680000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>168497000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>138785000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>144267000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>123461000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>125888000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>111087000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>123180000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>121175000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>131248000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>132702000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>137786000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>131186000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>132636000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>131214000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>122809000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>123520000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>113830000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>106305000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>120747000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>94272000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>85801000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>74713000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>56386000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>84358000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>80434000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>77174000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>67468000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>77750000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>75915000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>71696000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>71098000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>71348000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>64899000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>56710000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>69161000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>52160000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>46594000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>45800000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>47900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:108">
+    <row r="58" spans="1:109">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>865151000000.0</v>
+      </c>
+      <c r="C58">
         <v>1073413000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>993566000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>821676000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>822106000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>824346000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1062197000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1107063000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1118828000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1044383000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>929829000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>961113000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1001186000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1080588000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1019995000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1036561000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>980998000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>992154000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>933337000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>967137000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>980993000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1051274000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1093749000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1178557000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1262476000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1328917000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1321270000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1275798000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1123242000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1097021000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1207061000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>967100000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1010403000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1002448000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1067885000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1051128000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1017851000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1057951000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1099618000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1218546000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1383636000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1417810000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1371923000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1454162000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1278172000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1292495000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1270012000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1179106000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1183832000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1245802000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1270661000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1255100000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1245687000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1260911000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1250526000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1190015000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1179489000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1108753000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1107760000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1073938000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1070830000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1053848000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1045495000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>756103000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>762392000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>782246000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>730420000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>749881000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>760047000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>771912000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>740448000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>723979000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>746050000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>422468000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>383999000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>400294000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>409757000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>391307000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>385643000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>377332000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>383551000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>379894000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>376910000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>376304000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>383283000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>368021000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>357597000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>373041000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>355254000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>338486000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>323897000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>334262000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>343016000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>344543000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>334960000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>337398000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>339534000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>344741000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>337846000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>338698000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>342142000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>346465000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>340953000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>353980000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>337574000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>331656000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>330700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>333500000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:108">
+    <row r="59" spans="1:109">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -20052,455 +20157,459 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
+      <c r="DE59"/>
     </row>
-    <row r="60" spans="1:108">
+    <row r="60" spans="1:109">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>2076641000000.0</v>
+      </c>
+      <c r="C60">
         <v>1764851000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1842601000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2086665000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2047340000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2078389000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1832747000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1903354000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1911114000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1897780000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1834502000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1852928000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1786757000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1681449000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1614971000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1456836000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1341088000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1222286000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1226069000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1170693000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1123299000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1088593000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1060891000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1041354000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1011666000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1055781000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1253489000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1339267000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1367389000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1375905000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1182397000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1244956000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1250104000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1235632000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1146138000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1150153000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1153833000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1140606000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1087874000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1020607000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1290542000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1258251000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1280218000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1340572000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1342072000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1331350000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1310517000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1266269000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1225554000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1165621000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1128519000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1100541000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1085185000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1051624000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1020823000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>989293000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>993747000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>644700000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>623758000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>605227000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>555180000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>508558000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>455783000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-15000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>391110000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>350101000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>320980000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>320557000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>325257000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>323148000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>-309164000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>322031000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>326682000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>319628000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>317217000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>296415000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>285465000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>265426000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>248480000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>226139000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>210494000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>190262000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>155777000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>122413000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>105429000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>79378000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>55187000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>44901000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>31805000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>20493000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>12557000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>5225000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>4004000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>5035000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>-46553000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>-40280000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>-37221000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>-43581000.0</v>
       </c>
-      <c r="CU60"/>
-      <c r="CV60">
+      <c r="CV60"/>
+      <c r="CW60">
         <v>-35035000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>-34991000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>-35008000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>-31787000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>-23484000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>-27184000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>-21422000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>-15900000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>-14900000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:108">
+    <row r="61" spans="1:109">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -20556,95 +20665,98 @@
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
+      <c r="DE61"/>
     </row>
-    <row r="62" spans="1:108">
+    <row r="62" spans="1:109">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20711,50 +20823,51 @@
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
+      <c r="DE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20835,51 +20948,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B2">
         <v>1726389000.0</v>
       </c>
       <c r="C2">
         <v>1941225000.0</v>
       </c>
       <c r="D2">
         <v>1815208000.0</v>
       </c>
       <c r="E2">
         <v>1667741000.0</v>
       </c>
       <c r="F2">
         <v>1280613000.0</v>
       </c>
       <c r="G2">
         <v>1351175000.0</v>
       </c>
       <c r="H2">
         <v>1629225000.0</v>
       </c>
       <c r="I2">
         <v>1562272000.0</v>
       </c>
@@ -20924,51 +21037,51 @@
       </c>
       <c r="W2">
         <v>476201000.0</v>
       </c>
       <c r="X2">
         <v>396896000.0</v>
       </c>
       <c r="Y2">
         <v>398842000.0</v>
       </c>
       <c r="Z2">
         <v>326067000.0</v>
       </c>
       <c r="AA2">
         <v>287750000.0</v>
       </c>
       <c r="AB2">
         <v>242011000.0</v>
       </c>
       <c r="AC2">
         <v>370200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B3">
         <v>299436000.0</v>
       </c>
       <c r="C3">
         <v>285446000.0</v>
       </c>
       <c r="D3">
         <v>267982000.0</v>
       </c>
       <c r="E3">
         <v>273759000.0</v>
       </c>
       <c r="F3">
         <v>261377000.0</v>
       </c>
       <c r="G3">
         <v>313387000.0</v>
       </c>
       <c r="H3">
         <v>309075000.0</v>
       </c>
       <c r="I3">
         <v>280225000.0</v>
       </c>
@@ -21013,84 +21126,84 @@
       </c>
       <c r="W3">
         <v>53664000.0</v>
       </c>
       <c r="X3">
         <v>52495000.0</v>
       </c>
       <c r="Y3">
         <v>47218000.0</v>
       </c>
       <c r="Z3">
         <v>45451000.0</v>
       </c>
       <c r="AA3">
         <v>39141000.0</v>
       </c>
       <c r="AB3">
         <v>39700000.0</v>
       </c>
       <c r="AC3">
         <v>39800000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B5">
         <v>375750000.0</v>
       </c>
       <c r="C5">
         <v>416723000.0</v>
       </c>
       <c r="D5">
         <v>680541000.0</v>
       </c>
       <c r="E5">
         <v>394741000.0</v>
       </c>
       <c r="F5">
         <v>217803000.0</v>
       </c>
       <c r="G5">
         <v>-83572000.0</v>
       </c>
       <c r="H5">
         <v>406715000.0</v>
       </c>
       <c r="I5">
         <v>367492000.0</v>
       </c>
@@ -21135,51 +21248,51 @@
       </c>
       <c r="W5">
         <v>79262000.0</v>
       </c>
       <c r="X5">
         <v>50479000.0</v>
       </c>
       <c r="Y5">
         <v>36464000.0</v>
       </c>
       <c r="Z5">
         <v>17100000.0</v>
       </c>
       <c r="AA5">
         <v>15581000.0</v>
       </c>
       <c r="AB5">
         <v>20975000.0</v>
       </c>
       <c r="AC5">
         <v>12500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B6">
         <v>675186000.0</v>
       </c>
       <c r="C6">
         <v>702169000.0</v>
       </c>
       <c r="D6">
         <v>948523000.0</v>
       </c>
       <c r="E6">
         <v>668500000.0</v>
       </c>
       <c r="F6">
         <v>217803000.0</v>
       </c>
       <c r="G6">
         <v>229815000.0</v>
       </c>
       <c r="H6">
         <v>445078000.0</v>
       </c>
       <c r="I6">
         <v>406844000.0</v>
       </c>
@@ -21224,121 +21337,121 @@
       </c>
       <c r="W6">
         <v>132926000.0</v>
       </c>
       <c r="X6">
         <v>102974000.0</v>
       </c>
       <c r="Y6">
         <v>83682000.0</v>
       </c>
       <c r="Z6">
         <v>62551000.0</v>
       </c>
       <c r="AA6">
         <v>54722000.0</v>
       </c>
       <c r="AB6">
         <v>20975000.0</v>
       </c>
       <c r="AC6">
         <v>8700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
         <v>112000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8">
         <v>7939000.0</v>
       </c>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B9">
         <v>468422000.0</v>
       </c>
       <c r="C9">
         <v>507483000.0</v>
       </c>
       <c r="D9">
         <v>751493000.0</v>
       </c>
       <c r="E9">
         <v>738770000.0</v>
       </c>
       <c r="F9">
         <v>289363000.0</v>
       </c>
       <c r="G9">
         <v>-23046000.0</v>
       </c>
       <c r="H9">
         <v>332495000.0</v>
       </c>
       <c r="I9">
         <v>440585000.0</v>
       </c>
@@ -21383,51 +21496,51 @@
       </c>
       <c r="W9">
         <v>177088000.0</v>
       </c>
       <c r="X9">
         <v>145851000.0</v>
       </c>
       <c r="Y9">
         <v>118900000.0</v>
       </c>
       <c r="Z9">
         <v>120233000.0</v>
       </c>
       <c r="AA9">
         <v>75719000.0</v>
       </c>
       <c r="AB9">
         <v>104817000.0</v>
       </c>
       <c r="AC9">
         <v>33100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B10">
         <v>336015000.0</v>
       </c>
       <c r="C10">
         <v>381494000.0</v>
       </c>
       <c r="D10">
         <v>644450000.0</v>
       </c>
       <c r="E10">
         <v>633126000.0</v>
       </c>
       <c r="F10">
         <v>179172000.0</v>
       </c>
       <c r="G10">
         <v>-129016000.0</v>
       </c>
       <c r="H10">
         <v>406715000.0</v>
       </c>
       <c r="I10">
         <v>367492000.0</v>
       </c>
@@ -21472,51 +21585,51 @@
       </c>
       <c r="W10">
         <v>79262000.0</v>
       </c>
       <c r="X10">
         <v>50479000.0</v>
       </c>
       <c r="Y10">
         <v>36464000.0</v>
       </c>
       <c r="Z10">
         <v>9161000.0</v>
       </c>
       <c r="AA10">
         <v>14305000.0</v>
       </c>
       <c r="AB10">
         <v>20975000.0</v>
       </c>
       <c r="AC10">
         <v>12500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B11">
         <v>18765000.0</v>
       </c>
       <c r="C11">
         <v>15937000.0</v>
       </c>
       <c r="D11">
         <v>8280000.0</v>
       </c>
       <c r="E11">
         <v>53978000.0</v>
       </c>
       <c r="F11">
         <v>417000.0</v>
       </c>
       <c r="G11">
         <v>35000.0</v>
       </c>
       <c r="H11">
         <v>-211000.0</v>
       </c>
       <c r="I11">
         <v>22000.0</v>
       </c>
@@ -21561,51 +21674,51 @@
       </c>
       <c r="W11">
         <v>2641000.0</v>
       </c>
       <c r="X11">
         <v>2577000.0</v>
       </c>
       <c r="Y11">
         <v>175000.0</v>
       </c>
       <c r="Z11">
         <v>-17100000.0</v>
       </c>
       <c r="AA11">
         <v>-1276000.0</v>
       </c>
       <c r="AB11">
         <v>4498000.0</v>
       </c>
       <c r="AC11">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B12">
         <v>39735000.0</v>
       </c>
       <c r="C12">
         <v>35229000.0</v>
       </c>
       <c r="D12">
         <v>36091000.0</v>
       </c>
       <c r="E12">
         <v>37332000.0</v>
       </c>
       <c r="F12">
         <v>39229000.0</v>
       </c>
       <c r="G12">
         <v>45613000.0</v>
       </c>
       <c r="H12">
         <v>45875000.0</v>
       </c>
       <c r="I12">
         <v>40218000.0</v>
       </c>
@@ -21646,51 +21759,51 @@
         <v>12177000.0</v>
       </c>
       <c r="V12">
         <v>11816000.0</v>
       </c>
       <c r="W12">
         <v>14963000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12">
         <v>17100000.0</v>
       </c>
       <c r="Z12">
         <v>17100000.0</v>
       </c>
       <c r="AA12">
         <v>1276000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B13">
         <v>2751000.0</v>
       </c>
       <c r="C13">
         <v>7222000.0</v>
       </c>
       <c r="D13">
         <v>9394000.0</v>
       </c>
       <c r="E13">
         <v>2035000.0</v>
       </c>
       <c r="F13">
         <v>88000.0</v>
       </c>
       <c r="G13">
         <v>135000.0</v>
       </c>
       <c r="H13">
         <v>379000.0</v>
       </c>
       <c r="I13">
         <v>159000.0</v>
       </c>
@@ -21701,51 +21814,51 @@
         <v>10000.0</v>
       </c>
       <c r="L13">
         <v>78740000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B14">
         <v>-6087000.0</v>
       </c>
       <c r="C14">
         <v>-4702000.0</v>
       </c>
       <c r="D14">
         <v>-6052000.0</v>
       </c>
       <c r="E14">
         <v>-1958000.0</v>
       </c>
       <c r="F14">
         <v>-598000.0</v>
       </c>
       <c r="G14">
         <v>-169000.0</v>
       </c>
       <c r="H14">
         <v>-7512000.0</v>
       </c>
       <c r="I14">
         <v>-866000.0</v>
       </c>
@@ -21762,51 +21875,51 @@
         <v>-16000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14">
         <v>190000.0</v>
       </c>
       <c r="S14">
         <v>420000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B15">
         <v>311163000.0</v>
       </c>
       <c r="C15">
         <v>360855000.0</v>
       </c>
       <c r="D15">
         <v>630118000.0</v>
       </c>
       <c r="E15">
         <v>577190000.0</v>
       </c>
       <c r="F15">
         <v>178157000.0</v>
       </c>
       <c r="G15">
         <v>-129220000.0</v>
       </c>
       <c r="H15">
         <v>399414000.0</v>
       </c>
       <c r="I15">
         <v>366604000.0</v>
       </c>
@@ -21851,51 +21964,51 @@
       </c>
       <c r="W15">
         <v>76621000.0</v>
       </c>
       <c r="X15">
         <v>47902000.0</v>
       </c>
       <c r="Y15">
         <v>36289000.0</v>
       </c>
       <c r="Z15">
         <v>17100000.0</v>
       </c>
       <c r="AA15">
         <v>15581000.0</v>
       </c>
       <c r="AB15">
         <v>16477000.0</v>
       </c>
       <c r="AC15">
         <v>8700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>579148000.0</v>
       </c>
       <c r="F16">
         <v>178157000.0</v>
       </c>
       <c r="G16">
         <v>-129220000.0</v>
       </c>
       <c r="H16">
         <v>399414000.0</v>
       </c>
       <c r="I16">
         <v>368164000.0</v>
       </c>
       <c r="J16">
         <v>325542000.0</v>
       </c>
       <c r="K16">
         <v>420309000.0</v>
       </c>
@@ -21930,51 +22043,51 @@
         <v>172815000.0</v>
       </c>
       <c r="V16">
         <v>160010000.0</v>
       </c>
       <c r="W16">
         <v>76621000.0</v>
       </c>
       <c r="X16">
         <v>47902000.0</v>
       </c>
       <c r="Y16">
         <v>36289000.0</v>
       </c>
       <c r="Z16">
         <v>9161000.0</v>
       </c>
       <c r="AA16">
         <v>15581000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B17">
         <v>317250000.0</v>
       </c>
       <c r="C17">
         <v>365557000.0</v>
       </c>
       <c r="D17">
         <v>636170000.0</v>
       </c>
       <c r="E17">
         <v>579148000.0</v>
       </c>
       <c r="F17">
         <v>178755000.0</v>
       </c>
       <c r="G17">
         <v>-129051000.0</v>
       </c>
       <c r="H17">
         <v>406926000.0</v>
       </c>
       <c r="I17">
         <v>367470000.0</v>
       </c>
@@ -21995,51 +22108,51 @@
       </c>
       <c r="O17">
         <v>335571000.0</v>
       </c>
       <c r="P17">
         <v>389353000.0</v>
       </c>
       <c r="Q17">
         <v>321017000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B18">
         <v>-36984000.0</v>
       </c>
       <c r="C18">
         <v>-28007000.0</v>
       </c>
       <c r="D18">
         <v>-26697000.0</v>
       </c>
       <c r="E18">
         <v>-35297000.0</v>
       </c>
       <c r="F18">
         <v>-39141000.0</v>
       </c>
       <c r="G18">
         <v>-45478000.0</v>
       </c>
       <c r="H18">
         <v>-45496000.0</v>
       </c>
       <c r="I18">
         <v>-40059000.0</v>
       </c>
@@ -22048,51 +22161,51 @@
       </c>
       <c r="K18">
         <v>-30659000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>12022000.0</v>
       </c>
       <c r="F19">
         <v>-802000.0</v>
       </c>
       <c r="G19">
         <v>-551000.0</v>
       </c>
       <c r="H19">
         <v>193092000.0</v>
       </c>
       <c r="I19">
         <v>35423000.0</v>
       </c>
       <c r="J19">
         <v>15184000.0</v>
       </c>
       <c r="K19">
         <v>4278000.0</v>
       </c>
@@ -22107,98 +22220,98 @@
       </c>
       <c r="O19">
         <v>-11306000.0</v>
       </c>
       <c r="P19">
         <v>-2046000.0</v>
       </c>
       <c r="Q19">
         <v>1051000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-6664000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>132026000.0</v>
       </c>
       <c r="H20">
         <v>15190000.0</v>
       </c>
       <c r="I20">
         <v>-39517000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>100130000.0</v>
       </c>
       <c r="M20">
         <v>100130000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20">
         <v>19031000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B21">
         <v>385303000.0</v>
       </c>
       <c r="C21">
         <v>425259000.0</v>
       </c>
       <c r="D21">
         <v>672397000.0</v>
       </c>
       <c r="E21">
         <v>658436000.0</v>
       </c>
       <c r="F21">
         <v>219203000.0</v>
       </c>
       <c r="G21">
         <v>-82852000.0</v>
       </c>
       <c r="H21">
         <v>259498000.0</v>
       </c>
       <c r="I21">
         <v>372287000.0</v>
       </c>
@@ -22243,84 +22356,84 @@
       </c>
       <c r="W21">
         <v>78278000.0</v>
       </c>
       <c r="X21">
         <v>49105000.0</v>
       </c>
       <c r="Y21">
         <v>35936000.0</v>
       </c>
       <c r="Z21">
         <v>8409000.0</v>
       </c>
       <c r="AA21">
         <v>14305000.0</v>
       </c>
       <c r="AB21">
         <v>25790000.0</v>
       </c>
       <c r="AC21">
         <v>12600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B23">
         <v>1809508000.0</v>
       </c>
       <c r="C23">
         <v>2023449000.0</v>
       </c>
       <c r="D23">
         <v>1894304000.0</v>
       </c>
       <c r="E23">
         <v>1748075000.0</v>
       </c>
       <c r="F23">
         <v>1350773000.0</v>
       </c>
       <c r="G23">
         <v>1253978000.0</v>
       </c>
       <c r="H23">
         <v>1687032000.0</v>
       </c>
       <c r="I23">
         <v>1670087000.0</v>
       </c>
@@ -22365,102 +22478,102 @@
       </c>
       <c r="W23">
         <v>590228000.0</v>
       </c>
       <c r="X23">
         <v>493642000.0</v>
       </c>
       <c r="Y23">
         <v>481806000.0</v>
       </c>
       <c r="Z23">
         <v>437891000.0</v>
       </c>
       <c r="AA23">
         <v>358630000.0</v>
       </c>
       <c r="AB23">
         <v>321038000.0</v>
       </c>
       <c r="AC23">
         <v>390700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>-1560000.0</v>
       </c>
       <c r="J24">
         <v>-21904000.0</v>
       </c>
       <c r="K24">
         <v>-80911000.0</v>
       </c>
       <c r="L24">
         <v>-146338000.0</v>
       </c>
       <c r="M24">
         <v>138274000.0</v>
       </c>
       <c r="N24">
         <v>121349000.0</v>
       </c>
       <c r="O24">
         <v>106837000.0</v>
       </c>
       <c r="P24">
         <v>-86251000.0</v>
       </c>
       <c r="Q24">
         <v>73172000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B25">
         <v>299436000.0</v>
       </c>
       <c r="C25">
         <v>285446000.0</v>
       </c>
       <c r="D25">
         <v>267982000.0</v>
       </c>
       <c r="E25">
         <v>273759000.0</v>
       </c>
       <c r="F25">
         <v>261377000.0</v>
       </c>
       <c r="G25">
         <v>313387000.0</v>
       </c>
       <c r="H25">
         <v>309075000.0</v>
       </c>
       <c r="I25">
         <v>280225000.0</v>
       </c>
@@ -22505,129 +22618,129 @@
       </c>
       <c r="W25">
         <v>53664000.0</v>
       </c>
       <c r="X25">
         <v>52495000.0</v>
       </c>
       <c r="Y25">
         <v>47218000.0</v>
       </c>
       <c r="Z25">
         <v>45451000.0</v>
       </c>
       <c r="AA25">
         <v>39141000.0</v>
       </c>
       <c r="AB25">
         <v>39700000.0</v>
       </c>
       <c r="AC25">
         <v>39800000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>6161000.0</v>
       </c>
       <c r="E27">
         <v>3289000.0</v>
       </c>
       <c r="F27">
         <v>8088000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>5016000.0</v>
       </c>
       <c r="J27">
         <v>3312000.0</v>
       </c>
       <c r="K27">
         <v>2170000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B28">
         <v>83119000000.0</v>
       </c>
       <c r="C28">
         <v>82224000.0</v>
       </c>
       <c r="D28">
         <v>79096000.0</v>
       </c>
       <c r="E28">
         <v>80334000.0</v>
       </c>
       <c r="F28">
         <v>70160000.0</v>
       </c>
       <c r="G28">
         <v>59806000.0</v>
       </c>
       <c r="H28">
         <v>72997000.0</v>
       </c>
       <c r="I28">
         <v>68298000.0</v>
       </c>
@@ -22672,51 +22785,51 @@
       </c>
       <c r="W28">
         <v>45400000.0</v>
       </c>
       <c r="X28">
         <v>28270000.0</v>
       </c>
       <c r="Y28">
         <v>19408000.0</v>
       </c>
       <c r="Z28">
         <v>49568000.0</v>
       </c>
       <c r="AA28">
         <v>15176000.0</v>
       </c>
       <c r="AB28">
         <v>15157000.0</v>
       </c>
       <c r="AC28">
         <v>15300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B29">
         <v>18765000.0</v>
       </c>
       <c r="C29">
         <v>15937000.0</v>
       </c>
       <c r="D29">
         <v>8280000.0</v>
       </c>
       <c r="E29">
         <v>53978000.0</v>
       </c>
       <c r="F29">
         <v>417000.0</v>
       </c>
       <c r="G29">
         <v>35000.0</v>
       </c>
       <c r="H29">
         <v>-211000.0</v>
       </c>
       <c r="I29">
         <v>22000.0</v>
       </c>
@@ -22727,51 +22840,51 @@
         <v>13000.0</v>
       </c>
       <c r="L29">
         <v>21000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B30">
         <v>83119000.0</v>
       </c>
       <c r="C30">
         <v>82224000.0</v>
       </c>
       <c r="D30">
         <v>79096000.0</v>
       </c>
       <c r="E30">
         <v>1748075000.0</v>
       </c>
       <c r="F30">
         <v>1350773000.0</v>
       </c>
       <c r="G30">
         <v>1410981000.0</v>
       </c>
       <c r="H30">
         <v>1702222000.0</v>
       </c>
       <c r="I30">
         <v>1630570000.0</v>
       </c>
@@ -22816,51 +22929,51 @@
       </c>
       <c r="W30">
         <v>575011000.0</v>
       </c>
       <c r="X30">
         <v>493642000.0</v>
       </c>
       <c r="Y30">
         <v>481806000.0</v>
       </c>
       <c r="Z30">
         <v>437891000.0</v>
       </c>
       <c r="AA30">
         <v>349164000.0</v>
       </c>
       <c r="AB30">
         <v>321038000.0</v>
       </c>
       <c r="AC30">
         <v>390700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B31">
         <v>-49288000.0</v>
       </c>
       <c r="C31">
         <v>-43765000.0</v>
       </c>
       <c r="D31">
         <v>-27947000.0</v>
       </c>
       <c r="E31">
         <v>-25310000.0</v>
       </c>
       <c r="F31">
         <v>-40031000.0</v>
       </c>
       <c r="G31">
         <v>-46164000.0</v>
       </c>
       <c r="H31">
         <v>147217000.0</v>
       </c>
       <c r="I31">
         <v>-4795000.0</v>
       </c>
@@ -22905,51 +23018,51 @@
       </c>
       <c r="W31">
         <v>984000.0</v>
       </c>
       <c r="X31">
         <v>1374000.0</v>
       </c>
       <c r="Y31">
         <v>528000.0</v>
       </c>
       <c r="Z31">
         <v>752000.0</v>
       </c>
       <c r="AA31">
         <v>-9466000.0</v>
       </c>
       <c r="AB31">
         <v>-4815000.0</v>
       </c>
       <c r="AC31">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B32">
         <v>2194811000.0</v>
       </c>
       <c r="C32">
         <v>2448708000.0</v>
       </c>
       <c r="D32">
         <v>2566701000.0</v>
       </c>
       <c r="E32">
         <v>2406511000.0</v>
       </c>
       <c r="F32">
         <v>1569976000.0</v>
       </c>
       <c r="G32">
         <v>1328129000.0</v>
       </c>
       <c r="H32">
         <v>1961720000.0</v>
       </c>
       <c r="I32">
         <v>2002857000.0</v>
       </c>
@@ -23013,1078 +23126,1085 @@
       <c r="AC32">
         <v>403300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD32"/>
+  <dimension ref="A1:DE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
-      <c r="DD1" t="s">
-        <v>169</v>
+      <c r="DE1" t="s">
+        <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:109">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B2">
+        <v>348862000.0</v>
+      </c>
+      <c r="C2">
         <v>349961000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>417384000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>445030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425610000.0</v>
       </c>
       <c r="F2">
         <v>425610000.0</v>
       </c>
       <c r="G2">
+        <v>425610000.0</v>
+      </c>
+      <c r="H2">
         <v>525960000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>490624000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>455368000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>469273000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>491934000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>450986000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>437777000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>368961000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>398644000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>359242000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>352386000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>291395000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>393823000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>261293000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>289944000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>207588000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>226530000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>222253000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>276480000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>78660000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>112733000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>102971000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>114854000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>101377000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>423296000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>98893000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>410951000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>360245000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>389066000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>372468000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>304252000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>337515000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>383583000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>437529000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>257429000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>270137000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>340374000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>345924000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>382847000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>341832000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>367267000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>355174000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>365705000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>328249000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>365891000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>354435000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>353198000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>356111000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>364716000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>348693000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>356242000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>294281000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>328016000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>322081000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>298665000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>269207000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>272481000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>277235000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>260067000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>250814000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>204035000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>217020000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>217703000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>212026000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>239285000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>218037000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>206922000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>206141000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>176895000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>189732000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>196181000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>181934000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>187545000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>179195000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>154538000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>165570000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>160152000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>142484000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>139901000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>133133000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>135461000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>117834000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>110675000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>112231000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>100897000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>107539000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>100374000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>88086000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>105332000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>107172000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>92468000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>93870000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>62142000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>90656000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>91360000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>81909000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>83311000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>73617000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>63768000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>67054000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>4000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:109">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B3">
+        <v>81277000.0</v>
+      </c>
+      <c r="C3">
         <v>82334000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>76256000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>78211000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>144900371.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>68629000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>80472000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>72971000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>66453999.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>65549000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>68400000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>65393000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>68640000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>65550000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>79958000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>70669000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>67690000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>64140000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>68679000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>68763000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-1125000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-1196000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>0.31</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-667000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>83559000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>71000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1554000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>406000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>561000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>183059000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>76031000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8953000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>72150000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>61848000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>74872000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>69962000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>59020000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>65126999.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>81869000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>80612000.0</v>
       </c>
-      <c r="AO3">
-[...1 lines deleted...]
-      </c>
       <c r="AP3">
-        <v>-70607000.0</v>
+        <v>73697000.0</v>
       </c>
       <c r="AQ3">
-        <v>-183610000.0</v>
+        <v>70607000.0</v>
       </c>
       <c r="AR3">
-        <v>-95356000.0</v>
+        <v>183610000.0</v>
       </c>
       <c r="AS3">
-        <v>-79801000.0</v>
+        <v>95356000.0</v>
       </c>
       <c r="AT3">
-        <v>-78268000.0</v>
+        <v>79801000.0</v>
       </c>
       <c r="AU3">
-        <v>-73757000.0</v>
+        <v>78268000.0</v>
       </c>
       <c r="AV3">
-        <v>-69646000.0</v>
+        <v>73757000.0</v>
       </c>
       <c r="AW3">
-        <v>-67052000.0</v>
+        <v>69646000.0</v>
       </c>
       <c r="AX3">
-        <v>-66841000.0</v>
+        <v>67052000.0</v>
       </c>
       <c r="AY3">
-        <v>-69227000.0</v>
+        <v>66841000.0</v>
       </c>
       <c r="AZ3">
-        <v>-66099000.0</v>
+        <v>69227000.0</v>
       </c>
       <c r="BA3">
-        <v>-68207000.0</v>
+        <v>66099000.0</v>
       </c>
       <c r="BB3">
-        <v>-64382000.0</v>
+        <v>68207000.0</v>
       </c>
       <c r="BC3">
-        <v>-66052000.0</v>
+        <v>64382000.0</v>
       </c>
       <c r="BD3">
-        <v>-59781000.0</v>
+        <v>66052000.0</v>
       </c>
       <c r="BE3">
-        <v>-52109000.0</v>
+        <v>59781000.0</v>
       </c>
       <c r="BF3">
+        <v>52109000.0</v>
+      </c>
+      <c r="BG3">
         <v>-43033000.0</v>
       </c>
-      <c r="BG3">
-[...1 lines deleted...]
-      </c>
       <c r="BH3">
+        <v>160335000.0</v>
+      </c>
+      <c r="BI3">
         <v>-40275000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-39100000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-37862000.0</v>
       </c>
-      <c r="BK3">
-[...1 lines deleted...]
-      </c>
       <c r="BL3">
+        <v>146881000.0</v>
+      </c>
+      <c r="BM3">
         <v>37587000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>-35677000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>-36296000.0</v>
       </c>
-      <c r="BO3">
-[...1 lines deleted...]
-      </c>
       <c r="BP3">
+        <v>117524000.0</v>
+      </c>
+      <c r="BQ3">
         <v>-28145000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>28272000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>-27350000.0</v>
       </c>
-      <c r="BS3">
-[...1 lines deleted...]
-      </c>
       <c r="BT3">
+        <v>105278000.0</v>
+      </c>
+      <c r="BU3">
         <v>25403000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>21425000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>23294000.0</v>
       </c>
-      <c r="BW3">
-[...1 lines deleted...]
-      </c>
       <c r="BX3">
+        <v>85310000.0</v>
+      </c>
+      <c r="BY3">
         <v>21804000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>21425000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>19793000.0</v>
       </c>
-      <c r="CA3">
-[...1 lines deleted...]
-      </c>
       <c r="CB3">
+        <v>66489000.0</v>
+      </c>
+      <c r="CC3">
         <v>17273000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>16288000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>14722000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>14501000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>13798000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>13396000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>13628000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>13097000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>13620000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>13415000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>12771000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>13146000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>12556000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>13662000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>13131000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>35017000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>11643000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>11390000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>11722000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>12080000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>11016000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>11095000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>11260000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>10316000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>9624000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>9560000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>9641000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>600000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:109">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24266,741 +24386,748 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
+      <c r="DE4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:109">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B5">
-        <v>21861000.0</v>
+        <v>95585000.0</v>
       </c>
       <c r="C5">
+        <v>25176000.0</v>
+      </c>
+      <c r="D5">
         <v>98212000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>89957000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>125167269000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>69731000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>29246000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>100566000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>114646001.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>172265000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>119721000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>165438000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>183929000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>275145000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>363266000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>180355000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>176507000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>88461000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>61813000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>64672000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>55007000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>36328000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>45583000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>39345000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-35310000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-132680000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>35981000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>50426000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>68406000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>104685000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>60657000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>74625000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>96335000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>166904000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>85067000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>72204000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>73971000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>112554001.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>126987000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>97832000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
+        <v>90487000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>54914000.0</v>
+      </c>
+      <c r="AR5">
+        <v>29006000.0</v>
+      </c>
+      <c r="AS5">
+        <v>90736000.0</v>
+      </c>
+      <c r="AT5">
+        <v>103170000.0</v>
+      </c>
+      <c r="AU5">
+        <v>114433000.0</v>
+      </c>
+      <c r="AV5">
+        <v>131867000.0</v>
+      </c>
+      <c r="AW5">
+        <v>128562000.0</v>
+      </c>
+      <c r="AX5">
+        <v>146401000.0</v>
+      </c>
+      <c r="AY5">
+        <v>123967000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>110036000.0</v>
+      </c>
+      <c r="BA5">
+        <v>92636000.0</v>
+      </c>
+      <c r="BB5">
+        <v>110401000.0</v>
+      </c>
+      <c r="BC5">
+        <v>108857000.0</v>
+      </c>
+      <c r="BD5">
+        <v>103340000.0</v>
+      </c>
+      <c r="BE5">
+        <v>67854000.0</v>
+      </c>
+      <c r="BF5">
+        <v>103466000.0</v>
+      </c>
+      <c r="BG5">
+        <v>131546000.0</v>
+      </c>
+      <c r="BH5">
+        <v>86198000.0</v>
+      </c>
+      <c r="BI5">
+        <v>152833000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>146759000.0</v>
+      </c>
+      <c r="BK5">
+        <v>142323000.0</v>
+      </c>
+      <c r="BL5">
+        <v>94917000.0</v>
+      </c>
+      <c r="BM5">
+        <v>81829000.0</v>
+      </c>
+      <c r="BN5">
+        <v>129000000.0</v>
+      </c>
+      <c r="BO5">
+        <v>119047000.0</v>
+      </c>
+      <c r="BP5">
+        <v>48980000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>72850000.0</v>
+      </c>
+      <c r="BR5">
+        <v>49117000.0</v>
+      </c>
+      <c r="BS5">
+        <v>108268000.0</v>
+      </c>
+      <c r="BT5">
+        <v>39031000.0</v>
+      </c>
+      <c r="BU5">
+        <v>35166000.0</v>
+      </c>
+      <c r="BV5">
+        <v>44154000.0</v>
+      </c>
+      <c r="BW5">
+        <v>45637000.0</v>
+      </c>
+      <c r="BX5">
+        <v>42136000.0</v>
+      </c>
+      <c r="BY5">
+        <v>41815000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>37437000.0</v>
+      </c>
+      <c r="CA5">
+        <v>47415000.0</v>
+      </c>
+      <c r="CB5">
+        <v>48198000.0</v>
+      </c>
+      <c r="CC5">
+        <v>40881000.0</v>
+      </c>
+      <c r="CD5">
+        <v>43387000.0</v>
+      </c>
+      <c r="CE5">
+        <v>48625000.0</v>
+      </c>
+      <c r="CF5">
+        <v>46131000.0</v>
+      </c>
+      <c r="CG5">
+        <v>37949000.0</v>
+      </c>
+      <c r="CH5">
+        <v>41502000.0</v>
+      </c>
+      <c r="CI5">
+        <v>39684000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>11380000.0</v>
+      </c>
+      <c r="CK5">
+        <v>10448000.0</v>
+      </c>
+      <c r="CL5">
+        <v>23344000.0</v>
+      </c>
+      <c r="CM5">
+        <v>18650000.0</v>
+      </c>
+      <c r="CN5">
+        <v>15102000.0</v>
+      </c>
+      <c r="CO5">
+        <v>11122000.0</v>
+      </c>
+      <c r="CP5">
+        <v>8791000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>14090000.0</v>
+      </c>
+      <c r="CR5">
+        <v>6112000.0</v>
+      </c>
+      <c r="CS5">
+        <v>5228000.0</v>
+      </c>
+      <c r="CT5">
+        <v>13839000.0</v>
+      </c>
+      <c r="CU5">
+        <v>12370000.0</v>
+      </c>
+      <c r="CV5">
+        <v>-3694000.0</v>
+      </c>
+      <c r="CW5">
+        <v>7682000.0</v>
+      </c>
+      <c r="CX5">
+        <v>23000.0</v>
+      </c>
+      <c r="CY5">
+        <v>4398000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-965000.0</v>
+      </c>
+      <c r="DA5">
+        <v>1963000.0</v>
+      </c>
+      <c r="DB5">
+        <v>1708000.0</v>
+      </c>
+      <c r="DC5">
+        <v>6191000.0</v>
+      </c>
+      <c r="DD5">
+        <v>2200000.0</v>
+      </c>
+      <c r="DE5">
+        <v>6400000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:109">
+      <c r="A6" t="s">
+        <v>175</v>
+      </c>
+      <c r="B6">
+        <v>176862000.0</v>
+      </c>
+      <c r="C6">
+        <v>107510000.0</v>
+      </c>
+      <c r="D6">
+        <v>174468000.0</v>
+      </c>
+      <c r="E6">
+        <v>168168000.0</v>
+      </c>
+      <c r="F6">
+        <v>270067640.0</v>
+      </c>
+      <c r="G6">
+        <v>138360000.0</v>
+      </c>
+      <c r="H6">
+        <v>109718000.0</v>
+      </c>
+      <c r="I6">
+        <v>173537000.0</v>
+      </c>
+      <c r="J6">
+        <v>181100000.0</v>
+      </c>
+      <c r="K6">
+        <v>237814000.0</v>
+      </c>
+      <c r="L6">
+        <v>188121000.0</v>
+      </c>
+      <c r="M6">
+        <v>230831000.0</v>
+      </c>
+      <c r="N6">
+        <v>252569000.0</v>
+      </c>
+      <c r="O6">
+        <v>340695000.0</v>
+      </c>
+      <c r="P6">
+        <v>443224000.0</v>
+      </c>
+      <c r="Q6">
+        <v>251024000.0</v>
+      </c>
+      <c r="R6">
+        <v>244197000.0</v>
+      </c>
+      <c r="S6">
+        <v>152601000.0</v>
+      </c>
+      <c r="T6">
+        <v>130492000.0</v>
+      </c>
+      <c r="U6">
+        <v>133435000.0</v>
+      </c>
+      <c r="V6">
+        <v>53882000.0</v>
+      </c>
+      <c r="W6">
+        <v>35132000.0</v>
+      </c>
+      <c r="X6">
+        <v>45583000.31</v>
+      </c>
+      <c r="Y6">
+        <v>38678000.0</v>
+      </c>
+      <c r="Z6">
+        <v>48249000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-132609000.0</v>
+      </c>
+      <c r="AB6">
+        <v>37535000.0</v>
+      </c>
+      <c r="AC6">
+        <v>50832000.0</v>
+      </c>
+      <c r="AD6">
+        <v>68967000.0</v>
+      </c>
+      <c r="AE6">
+        <v>287744000.0</v>
+      </c>
+      <c r="AF6">
+        <v>136688000.0</v>
+      </c>
+      <c r="AG6">
+        <v>83578000.0</v>
+      </c>
+      <c r="AH6">
+        <v>168485000.0</v>
+      </c>
+      <c r="AI6">
+        <v>228752000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>159939000.0</v>
+      </c>
+      <c r="AK6">
+        <v>142166000.0</v>
+      </c>
+      <c r="AL6">
+        <v>132991000.0</v>
+      </c>
+      <c r="AM6">
+        <v>177681000.0</v>
+      </c>
+      <c r="AN6">
+        <v>208856000.0</v>
+      </c>
+      <c r="AO6">
+        <v>178444000.0</v>
+      </c>
+      <c r="AP6">
         <v>164184000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ6">
         <v>125521000.0</v>
       </c>
-      <c r="AQ5">
-[...2 lines deleted...]
-      <c r="AR5">
+      <c r="AR6">
+        <v>212616000.0</v>
+      </c>
+      <c r="AS6">
         <v>186092000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT6">
         <v>182971000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU6">
         <v>192701000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV6">
         <v>205624000.0</v>
       </c>
-      <c r="AV5">
-[...2 lines deleted...]
-      <c r="AW5">
+      <c r="AW6">
+        <v>198208000.0</v>
+      </c>
+      <c r="AX6">
         <v>213453000.0</v>
       </c>
-      <c r="AX5">
-[...2 lines deleted...]
-      <c r="AY5">
+      <c r="AY6">
+        <v>190808000.0</v>
+      </c>
+      <c r="AZ6">
         <v>179263000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA6">
         <v>158735000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB6">
         <v>178608000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC6">
         <v>173239000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD6">
         <v>169392000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE6">
         <v>127635000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF6">
         <v>155575000.0</v>
       </c>
-      <c r="BF5">
-[...150 lines deleted...]
-        <v>6400000.0</v>
+      <c r="BG6">
+        <v>88513000.0</v>
+      </c>
+      <c r="BH6">
+        <v>246533000.0</v>
+      </c>
+      <c r="BI6">
+        <v>112558000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>107659000.0</v>
+      </c>
+      <c r="BK6">
+        <v>104461000.0</v>
+      </c>
+      <c r="BL6">
+        <v>241798000.0</v>
+      </c>
+      <c r="BM6">
+        <v>119416000.0</v>
+      </c>
+      <c r="BN6">
+        <v>93323000.0</v>
+      </c>
+      <c r="BO6">
+        <v>82751000.0</v>
+      </c>
+      <c r="BP6">
+        <v>166504000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>44758000.0</v>
+      </c>
+      <c r="BR6">
+        <v>77389000.0</v>
+      </c>
+      <c r="BS6">
+        <v>81047000.0</v>
+      </c>
+      <c r="BT6">
+        <v>144309000.0</v>
+      </c>
+      <c r="BU6">
+        <v>60569000.0</v>
+      </c>
+      <c r="BV6">
+        <v>65579000.0</v>
+      </c>
+      <c r="BW6">
+        <v>68931000.0</v>
+      </c>
+      <c r="BX6">
+        <v>127446000.0</v>
+      </c>
+      <c r="BY6">
+        <v>63619000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>58862000.0</v>
+      </c>
+      <c r="CA6">
+        <v>67208000.0</v>
+      </c>
+      <c r="CB6">
+        <v>114687000.0</v>
+      </c>
+      <c r="CC6">
+        <v>58154000.0</v>
+      </c>
+      <c r="CD6">
+        <v>59675000.0</v>
+      </c>
+      <c r="CE6">
+        <v>63347000.0</v>
+      </c>
+      <c r="CF6">
+        <v>60632000.0</v>
+      </c>
+      <c r="CG6">
+        <v>51747000.0</v>
+      </c>
+      <c r="CH6">
+        <v>54898000.0</v>
+      </c>
+      <c r="CI6">
+        <v>53312000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>24477000.0</v>
+      </c>
+      <c r="CK6">
+        <v>24068000.0</v>
+      </c>
+      <c r="CL6">
+        <v>36759000.0</v>
+      </c>
+      <c r="CM6">
+        <v>31421000.0</v>
+      </c>
+      <c r="CN6">
+        <v>28248000.0</v>
+      </c>
+      <c r="CO6">
+        <v>23678000.0</v>
+      </c>
+      <c r="CP6">
+        <v>22453000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>27221000.0</v>
+      </c>
+      <c r="CR6">
+        <v>41129000.0</v>
+      </c>
+      <c r="CS6">
+        <v>16871000.0</v>
+      </c>
+      <c r="CT6">
+        <v>25229000.0</v>
+      </c>
+      <c r="CU6">
+        <v>24092000.0</v>
+      </c>
+      <c r="CV6">
+        <v>8386000.0</v>
+      </c>
+      <c r="CW6">
+        <v>18698000.0</v>
+      </c>
+      <c r="CX6">
+        <v>11118000.0</v>
+      </c>
+      <c r="CY6">
+        <v>15658000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>9351000.0</v>
+      </c>
+      <c r="DA6">
+        <v>11587000.0</v>
+      </c>
+      <c r="DB6">
+        <v>11268000.0</v>
+      </c>
+      <c r="DC6">
+        <v>15832000.0</v>
+      </c>
+      <c r="DD6">
+        <v>2800000.0</v>
+      </c>
+      <c r="DE6">
+        <v>6800000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:108">
-[...325 lines deleted...]
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:109">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25182,89 +25309,90 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
+      <c r="DE7"/>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:109">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -25363,1530 +25491,1545 @@
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>112000.0</v>
       </c>
-      <c r="CB8">
-[...1 lines deleted...]
-      </c>
       <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
         <v>-112000.0</v>
       </c>
-      <c r="CD8">
+      <c r="CE8">
         <v>112000.0</v>
       </c>
-      <c r="CE8">
-[...1 lines deleted...]
-      </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
         <v>7939000.0</v>
       </c>
-      <c r="CV8">
-[...1 lines deleted...]
-      </c>
       <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
         <v>-7939000.0</v>
       </c>
-      <c r="CX8">
+      <c r="CY8">
         <v>7939000.0</v>
       </c>
-      <c r="CY8">
-[...1 lines deleted...]
-      </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
+      <c r="DE8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:109">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B9">
+        <v>202698000.0</v>
+      </c>
+      <c r="C9">
         <v>166056000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>118129000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>126337000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-114858000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>540468000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>64132000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>122945000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>137982000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>182424000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>133488000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>185535000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>204059000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>293961000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>302083000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>273219000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>267492000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>172027000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>79649000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>154146000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>72499000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>111034000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>139983000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>133398000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-21278000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>272103000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>340605000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>361755000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>402200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>425225000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>108544000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>398865000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>105186000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>96877000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>94165000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>80721000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>94468000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>123565000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>143817000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>114545000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>181721000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>142692000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>201778000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>220521000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>221873000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>218584000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>223526000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>214154000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>232857000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>213789000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>200815000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>182794000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>200373000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>191944000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>184694000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>162748000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>173622000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>149305000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>146593000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>165666000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>159281000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>154051000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>146132000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>133213000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>140276000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>129847000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>94148000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>82624000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>86201000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>117274000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>71662000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>67753000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>69302000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>77447000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>75533000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>70794000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>67128000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>75137000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>75648000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>65545000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>66766000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>72750000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>67180000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>64559000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>68815000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>62494000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>39197000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>40427000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>51871000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>45593000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>41655000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>34260000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>33097000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>36839000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>28359000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>24999000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>34361000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>31181000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>48790000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>27238000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>19362000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>24843000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>17766000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>19437000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>19097000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>19419000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>81200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>86900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:109">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B10">
+        <v>87789000.0</v>
+      </c>
+      <c r="C10">
         <v>13432000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>87196000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>102704000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>146035258.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>79742000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20570000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>91039000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>105369000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>164516000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>113475000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>158752000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>175304000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>196919000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>213766000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>174672000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>170182000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>81088000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>52230000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>57958000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>44170000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>24814000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>35024000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>27528000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-46756000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-144812000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>25596000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>39251000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>58370000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>283498000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>51092000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>73974000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>86380000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>156046000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>74586000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>61431000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>63356000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>105038000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>119704000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>89831000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>82717000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>47299000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21479000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>83384000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>94864000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>106465000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>123678000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>119978000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>137653000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>115904000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>101996000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>86468000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>104183000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>102239000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>96282000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>60408000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>95198000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>82601000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>91492000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>103776000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>98503000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>95151000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>87522000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>74196000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>85884000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>75156000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>41597000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>37083000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>41309000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>73066000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>25357000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>29381000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>36729000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>42649000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>39701000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>39172000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>46822000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>46032000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>46208000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>38939000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>41054000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>48896000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>46084000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>35198000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>41621000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>39789000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>10842000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>25867000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>23589000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>18964000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>15682000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>11466000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>9248000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>14090000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>6048000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>4801000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>14220000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>11220000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1345000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>7816000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7877000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4639000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-1719000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>11560000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2098000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2366000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:109">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B11">
+        <v>6241000.0</v>
+      </c>
+      <c r="C11">
         <v>2685000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3349000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5886000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9525818.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4182000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3005000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4123000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3860000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4949000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3361000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3401000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3999000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4241000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1668000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6331000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>42715000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>190000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>234000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-12000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-76000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>293000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-77000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-105000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-341000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>50000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>186000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-106000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>24000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-10000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>213000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-12000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-9000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>12000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-11130000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>175944000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>170500000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>168317000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2703000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-718000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>109000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-698000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-356000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-102000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-257000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-367000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-210000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-317000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>325000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-229000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>155000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>995000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>423000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>168000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-103000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>586000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-201000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>426000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-153000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>92000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-70000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-655000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-125000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>550000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>670000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>574000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>785000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>352000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>547000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>759000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>426000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>717000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>829000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>710000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>628000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>546000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>728000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>739000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>239000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>663000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>720000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>955000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-6048000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-4801000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-381000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-448000.0</v>
       </c>
-      <c r="CU11">
-[...1 lines deleted...]
-      </c>
       <c r="CV11">
+        <v>0.0</v>
+      </c>
+      <c r="CW11">
         <v>-134000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-163000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-241000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-1276000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-131000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-390000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-233000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-600000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:109">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B12">
+        <v>12553000.0</v>
+      </c>
+      <c r="C12">
         <v>11744000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11016000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11033000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17677566.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8434000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8676000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9527000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9277000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7749000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6246000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7736000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9433000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9886000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7547000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9245000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9397000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9662000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9583000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9408000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9842000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10396000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10702000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11186000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11446000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12279000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12044000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11698000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10711000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11422000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9565000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9840000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9955000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10858000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10481000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10773000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10615000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7516000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7283000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8000999.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7770000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7615000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7527000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7352000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8306000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7968000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8189000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8584000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8748000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8063000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8040000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6168000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6218000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6618000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7067000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7446000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8268000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5912000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5294000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8782000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>9156000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>9310000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7395000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7633000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7439000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>7595000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>7383000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7675000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7808000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>7981000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6306000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>8134000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3250000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2988000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>11700.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3037000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2842000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2818000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>12200.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2870000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3439000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2245000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>11816000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2841000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3370000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3474000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>14963000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3672000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3954000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3953000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4031000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>4171000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4078000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4246000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>6048000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4801000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4512000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3232000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4497000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4585000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>4757000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>4894000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>1276000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5046000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4860000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>4764000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:109">
       <c r="A13" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>182</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>318000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>632000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>682000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>570000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>867000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1687000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2175000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2084000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1276000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1310000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2669000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2625000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2790000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1481000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>426000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>93000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>35000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>37000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>19000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>17000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="Y13">
         <v>30000.0</v>
       </c>
       <c r="Z13">
+        <v>30000.0</v>
+      </c>
+      <c r="AA13">
         <v>52000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>58000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>92000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>138000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>91000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -26920,196 +27063,195 @@
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
+      <c r="DE13"/>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:109">
       <c r="A14" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>183</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>-1653000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1181000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1714000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1615000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1577000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1235000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-635000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1322000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1510000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1392000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1652000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1515000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-1493000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-981000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-364000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-323000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-290000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-214000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-176000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-130000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-78000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-72000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-36000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-15000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-76000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-11935.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-117000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-114000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-7176000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-295000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-236000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-187000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-148000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>138000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>155000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>122000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>148000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>100000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="AP14">
         <v>-2000.0</v>
       </c>
       <c r="AQ14">
+        <v>-2000.0</v>
+      </c>
+      <c r="AR14">
         <v>-256298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="AS14">
         <v>-7000.0</v>
       </c>
       <c r="AT14">
+        <v>-7000.0</v>
+      </c>
+      <c r="AU14">
         <v>-13000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-16000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
@@ -27121,76 +27263,76 @@
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>137000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>53000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>50000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>129000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>24000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>153000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>102000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>141000.0</v>
       </c>
-      <c r="BW14">
-[...1 lines deleted...]
-      </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
@@ -27240,880 +27382,885 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
+      <c r="DE14"/>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:109">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B15">
+        <v>79562000.0</v>
+      </c>
+      <c r="C15">
         <v>9094000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>82666000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>95104000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>133319017.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>73983000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16330000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>86281000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>100187000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>158057000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>115444000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>153699000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>169790000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>191185000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>214453000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>167708000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>163528000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>38083000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>51826000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>57548000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>44035000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>24748000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>35028000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>27199000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-46664000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-144783000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>25832000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>39084000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>58070000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>276428000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>49800000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>73733000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>86190000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>151529000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>72523000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>59534000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>61523000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>82325000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>96899000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>67348000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>60623000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>26713000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-13652000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>45188000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>56338000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>68413000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>87475000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>83326000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>101257000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>81269000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>68407000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>55370000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>72484000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>72166000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>68889000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>32716000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>67390000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>82968000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>72139000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>80619000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>75969000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>95380000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>67610000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>73201000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>85461000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>74988000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>41742000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>36444000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>41460000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>72511000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>25180000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>29136000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>36697000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>34007000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>39928000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>38685000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>46237000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>45540000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>45488000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>38640000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>40550000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>48249000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>45658000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>34481000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>40792000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>39079000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>10214000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>25321000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>22861000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>18225000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>15443000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>10803000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>8528000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>13128000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>6048000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>4126000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>14220000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>11400000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-3232000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>7816000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>7877000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>4639000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-443000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>11560000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2098000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2366000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>3400000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:109">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>153699000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>169790000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>192569000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>214453000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>164607000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>161478000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>36652000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>51826000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>57548000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>44035000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>24748000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>35028000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>27199000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-46664000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-144783000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>25356000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>37951000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>58070000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>276428000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>50773000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>73733000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>86190000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>157468000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>74777000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>61883000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>63834000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>125048000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>139783000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>110351000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>103143000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>67032000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>56078000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>120690000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>132405000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>143363000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>88885000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>84662000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>102872000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>82536000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>69358000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>56134000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>73482000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>73167000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>18642000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>33247000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>68290000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>108555000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>153275000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>127567000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>120387000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>74375000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>87367000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>54785000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>67504000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>74988000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>41742000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>36444000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>41460000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>72511000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>25180000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>29136000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>36697000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>43163000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>39928000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>38685000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>46237000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>45540000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>45488000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>38640000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>40550000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>48137000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>45658000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>34481000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>40792000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>39079000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>10214000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>25321000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>22861000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>18225000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>15443000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>10803000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>8528000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>13128000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5247000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>4126000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>14012000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>11400000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1345000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>7816000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>-4436000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>4436000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>4021000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>11560000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2098000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2366000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
+      <c r="DE16"/>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:109">
       <c r="A17" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>186</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>10747000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>83847000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>96818000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>61025000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>75560000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>17565000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>86916000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>101509000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>159567000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>116836000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>155351000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>171305000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>192678000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>215434000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>164971000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>161801000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>36942000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>52040000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>57724000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>44165000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>24826000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>35100000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>27235000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-46679000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-144707000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>25937000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>39201000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>58184000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>283604000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>51068000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>73969000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>86377000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>156056000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>74373000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>61426000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>63352000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>105050000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>119695000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>89824000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>82711000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>47308000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>21475000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>83372000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>94857000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>106467000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>123678000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>119978000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>137653000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>115904000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>99293000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>87186000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>104074000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>102937000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>96638000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>60510000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>95455000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>82968000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>91702000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>104093000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>98178000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>95380000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>73201000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>85461000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -28190,145 +28337,148 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
+      <c r="DE17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:109">
       <c r="A18" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>187</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-11426000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10384000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10351000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8682000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7567000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6989000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7352000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7193000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6473000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4936000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5067000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6808000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9886000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7547000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8819000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9304000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9627000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9546000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9389000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9827000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-10379000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10679000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11156000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11416000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12227000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11986000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11606000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10573000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-11331000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28362,379 +28512,379 @@
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
+      <c r="DE18"/>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:109">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>808000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2269000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>5555000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2726000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2257000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1484000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>673000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>638000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-995000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1118000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>143000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-631000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-210000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>147000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>190235000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>11381000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>9189000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>8175000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>6678000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>7575000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>7376000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-4789000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>5022000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>2684000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1401000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>126000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>67000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>246000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-16481000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-21360000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-9037000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-2281000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>1049000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-6633000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-5546000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-7595000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-5366000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-5168000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-3459000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-3357000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-2484000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-1995000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-3470000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-3661000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>443000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>480000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>692000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>507000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>352000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:109">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>-6664000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>132026000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>40483000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>-80000000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>89435000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>10695000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>100130000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
         <v>19031000.0</v>
       </c>
-      <c r="BE20">
-[...1 lines deleted...]
-      </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
@@ -28838,415 +28988,419 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
+      <c r="DE20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:109">
       <c r="A21" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B21">
+        <v>95585000.0</v>
+      </c>
+      <c r="C21">
         <v>21861000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>97343000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>104964000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>182901722.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>94278000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15347000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>101067000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>117420000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>160295000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>115704000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>165438000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>183929000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>275145000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>363266000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>181190000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>177322000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>89265000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>61140000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>66727999.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>55007000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36328000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>45583000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>39345000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-35100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-132680000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>35981000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>50426000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>68406000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>104685000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>89759000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>74625000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>88160000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>80226000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>78387000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>65715999.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>79524000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>107532000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>124303000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>96431000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>90361000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>54847000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6212000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>107217000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>124530000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>123470000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>134148000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>127513000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>146034000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>129513000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>117631000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>101802000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>115569000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>112316000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>106697000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>89369000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>105461000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>91983000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>89859000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>112115000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>107179000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>103769000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>94626000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>81322000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>92971000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>82850000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>48274000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>44520000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>48622000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>80190000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>31639000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>35166000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>39532000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>45322000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>42136000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>41815000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>48928000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>47415000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>48198000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>40881000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>43387000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>48625000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>45817000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>35108000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>41502000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>39684000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>10619000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>25665000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>23344000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>18650000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>15102000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>11122000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>8791000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>14090000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>6112000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>5213000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>13839000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>10772000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-3694000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7682000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>7714000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4398000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-965000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>11429000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1708000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>2133000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>2200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>6400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:109">
       <c r="A22" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -29428,897 +29582,903 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
+      <c r="DE22"/>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:109">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B23">
+        <v>455975000.0</v>
+      </c>
+      <c r="C23">
         <v>494156000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>438170000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>466403000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>413650300.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>446190000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>574745000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>512501999.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>475930000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>491402000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>509718000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>471083000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>457907000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>281805000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>317874000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>451271000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>442556000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>374157000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>412332000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>348711001.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>307436000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>282294000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>320930000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>316306000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>290302000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>326440000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>417357000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>399110000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>448648000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>421917000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>442081000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>423133000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>427977000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>376896000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>404844000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>387473000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>319196000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>353548000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>403097000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>455643000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>166193000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>182356000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>167564000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>215854000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>263539000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>237150000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>275175000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>269150000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>278832000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>238038000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>274714000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>264025000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>263048000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>272890000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>283371000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>253705000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>286035000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>351603000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>384750000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>375632000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>350767000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>319489000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>323987000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>329126000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>307372000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>297811000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>249909000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>255124000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>255282000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>249110000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>276518000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>250624000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>239482000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>238266000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>210292000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>218711000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>225872000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>209656000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>214995000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>203859000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>177917000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>189695000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>181515000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>171935000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>167214000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>155943000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>164039000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>147813000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>139202000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>139174000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>127450000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>130677000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>124680000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>110835000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>127579000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>126958000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>112990000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>114279000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>114626000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>110212000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>110699000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>102354000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>102042000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>91091000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>81157000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>84340000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>82900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>85500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:109">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-1384000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>-1560000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-542000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-612000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-604000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-20146000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-20188000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-20571000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-20430000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-19722000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-34603000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-37311000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-37541000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-36883000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>34809000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>35316000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>34781000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>33368000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>29935000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>31052000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>30592000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>29770000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>77996000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>27263000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>27165000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-25587000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-61573000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-23474000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-22209000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>21005000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>18416000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>17957000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
+      <c r="DE24"/>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:109">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>65393000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>68640000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>65550000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>79958000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>70143000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>66734000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>63314000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-68679000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-68763000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1125000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1196000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>0.31</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-667000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-83559000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>71000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1554000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>406000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>561000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>183059000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-114257000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8953000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-72150000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-61848000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-78665000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-69962000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-59020000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-65127000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-94542000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-101432000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-73697000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-70607000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-183610000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-95356000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-79801000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-78268000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-73757000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-69646000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-67052000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-66841000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-69227000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-66099000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-68207000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-64382000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-66052000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-59781000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-52109000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-43033000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1454700.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-40275000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-39100000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-37862000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-613100.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>37587000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-35677000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-36296000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1240500.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-28145000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>28272000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-27350000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-62534700.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>25403000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>21425000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>23294000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-57034700.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>21804000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>21425000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>19793000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-44420500.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>17273000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>16288000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>14722000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>14501000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>13798000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>13396000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>13628000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>13097000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>13620000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>13415000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>12771000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>13146000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>12556000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>13662000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>13131000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>35017000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>11643000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>11390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12080000.0</v>
       </c>
       <c r="CU25">
         <v>12080000.0</v>
       </c>
       <c r="CV25">
+        <v>12080000.0</v>
+      </c>
+      <c r="CW25">
         <v>11016000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>11095000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>11260000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>10316000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>9624000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>9560000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>9641000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>600000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:109">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -30500,143 +30660,146 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
+      <c r="DE26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:109">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>42648309000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20541438000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22106871000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
-[...1 lines deleted...]
-      </c>
+      <c r="O27"/>
       <c r="P27">
         <v>835000.0</v>
       </c>
       <c r="Q27">
+        <v>835000.0</v>
+      </c>
+      <c r="R27">
         <v>815000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>804000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1919000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2056000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2057000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2056000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1238000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1211000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>578000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1250000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>626000.0</v>
       </c>
       <c r="AC27">
         <v>626000.0</v>
       </c>
       <c r="AD27">
+        <v>626000.0</v>
+      </c>
+      <c r="AE27">
         <v>625000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220000.0</v>
       </c>
       <c r="AG27">
         <v>1220000.0</v>
       </c>
       <c r="AH27">
+        <v>1220000.0</v>
+      </c>
+      <c r="AI27">
         <v>1332000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2331000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1846000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
@@ -30662,475 +30825,479 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
-      <c r="DC27">
+      <c r="DC27"/>
+      <c r="DD27">
         <v>14900000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>11400000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:109">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B28">
+        <v>25836000.0</v>
+      </c>
+      <c r="C28">
         <v>24041000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20786000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21373000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>40939420.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20580000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17655000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21878000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20562000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22129000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17784000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20097000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20130000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21085000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17940000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>21360000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22480000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18622000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>18509000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18655000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17492000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15504000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18675000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13871000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13822000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13438000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17779000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17885000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>19521000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>17812000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>18785000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15836000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17026000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>16651000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>15778000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15005000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14944000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>16033000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>19514000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>18114000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17663000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17238000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15148000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17948000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17542000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>16846000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>18351000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>16995000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>19771000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17435000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>16961000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>14893000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>16597000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>15246000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>14798000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>13598000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16052000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>14289000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>13636000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>13276000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13002000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>12420000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>14185000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>14304000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>11628000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>10701000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>12117000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>9959000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>9307000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>9734000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>9042000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>7184000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>12119000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8831000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>11109000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7175000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>8266000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>7929000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9244000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7391000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>7091000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>7158000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4417000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>12812000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>10547000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>5708000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>11108000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>12687000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>11276000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>10329000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>9471000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>6494000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>6654000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>5651000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>5647000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>4088000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>4952000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>4721000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>36343000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4279000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4023000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4923000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4354000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>3610000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>3625000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>3587000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>64000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>69100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:109">
       <c r="A29" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>198</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>2685000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3349000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5886000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5348000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4182000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3005000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4123000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3860000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4949000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3361000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3401000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3999000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4241000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1668000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6331000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>42715000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>190000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>234000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-12000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-76000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>293000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-77000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-105000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-341000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>50000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>186000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-106000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -31164,1026 +31331,1036 @@
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
+      <c r="DE29"/>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:109">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B30">
+        <v>107113000.0</v>
+      </c>
+      <c r="C30">
         <v>144195000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20786000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>354604000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>40939420.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33943600.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>48785000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21878000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20562000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22129000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17784000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20097000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20130000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>390046000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>490152000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>92029000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>90170000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>82762000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18509000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>87418001.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17492000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>74706000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>94400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>94053000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13822000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>247780000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>304624000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>296139000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>333794000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>320540000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>18785000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>324240000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17026000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16651000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15778000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15005000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14944000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>16033000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>19514000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>18114000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-91236000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-87781000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-172810000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-130070000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-119308000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-104682000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-92092000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-86024000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-86873000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-90211000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-91177000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-90410000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-90150000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-83221000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-81345000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-94988000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-70207000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>57322000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>56734000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>53551000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>52102000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>50282000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>51506000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>51891000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>47305000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>46997000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>45874000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>38104000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>37579000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>37084000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>37233000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>32587000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>32560000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>32125000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>33397000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>28979000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>29691000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>27722000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>27450000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>24664000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>23379000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>24125000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>21363000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>29451000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>27313000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>22810000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>28578000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>29979000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>28527000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>26943000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>26553000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>23138000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>24306000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>22749000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>22247000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>19786000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>20522000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>20409000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>52484000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>19556000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>19339000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>20445000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>18731000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>17474000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>17389000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>17286000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>78900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>80500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:108">
+    <row r="31" spans="1:109">
       <c r="A31" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B31">
+        <v>-7796000.0</v>
+      </c>
+      <c r="C31">
         <v>-8429000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-10147000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2260000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-36866464.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14536000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5223000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-10028000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12051000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4221000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2229000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1619000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1817000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-78226000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-149500000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6518000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7140000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8177000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8910000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-8769999.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10837000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-11514000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-10559000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11817000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-11656000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-12132000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10385000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-11175000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-10036000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>178813000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-38667000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-651000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1780000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>75820000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3801000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4284999.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-16168000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2494000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4599000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-6600000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7644000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-7548000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>15267000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-23833000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-29666000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-17005000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-10470000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-7535000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-15381000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-13609000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-15635000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-11534000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-11386000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-10077000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-10415000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-28961000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-10263000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-9382000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1633000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-8339000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-8676000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-8618000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-7104000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-7126000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-7087000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-7694000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-6677000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-7437000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-7313000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-7124000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-6282000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-5785000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2803000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2673000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-2435000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-2643000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-2106000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-1383000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-1990000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1942000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2333000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>271000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>267000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>90000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>119000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>105000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>223000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>202000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>245000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>314000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>580000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>344000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>457000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-7000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-6112000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-412000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>381000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>448000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-15168000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>134000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>163000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>241000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-754000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>131000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>390000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>233000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:108">
+    <row r="32" spans="1:109">
       <c r="A32" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B32">
+        <v>551560000.0</v>
+      </c>
+      <c r="C32">
         <v>516017000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>535513000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>571367000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>547460532.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>540468000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>590092000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>613569000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>593350000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>651697000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>625422000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>636521000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>641836000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>662922000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>700727000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>632461000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>619878000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>463422000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>473472000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>415439000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>362443000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>318622000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>366513000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>355651000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>255202000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>350763000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>453338000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>464726000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>517054000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>526602000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>531840000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>497758000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>516136999.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>457122000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>483231000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>453189000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>398720000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>461080000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>527400000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>552074000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>439150000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>412829000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>542152000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>566445000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>604720000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>560416000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>590793000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>569328000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>598562000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>542038000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>566706000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>537229000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>553571000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>548055000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>549410000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>511441000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>529864000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>443586000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>474609000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>487747000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>457946000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>423258000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>418613000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>410448000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>400343000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>380661000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>298183000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>299644000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>303904000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>329300000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>310947000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>285790000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>276224000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>283588000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>252428000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>260526000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>263309000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>257071000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>263193000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>244740000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>221304000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>238320000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>227332000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>207043000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>208716000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>195627000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>174658000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>158261000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>162546000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>157824000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>142552000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>141799000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>133471000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>124925000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>133691000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>132171000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>126829000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>125051000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>110932000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>117894000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>110722000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>106752000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>101077000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>93054000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>82865000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>86473000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>85200000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>91900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -32266,51 +32443,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B2">
         <v>136962000.0</v>
       </c>
       <c r="C2">
         <v>59813000.0</v>
       </c>
       <c r="D2">
         <v>296023000.0</v>
       </c>
       <c r="E2">
         <v>122403000.0</v>
       </c>
       <c r="F2">
         <v>55574000.0</v>
       </c>
       <c r="G2">
         <v>36482000.0</v>
       </c>
       <c r="H2">
         <v>244150000.0</v>
       </c>
       <c r="I2">
         <v>6756000.0</v>
       </c>
@@ -32351,51 +32528,51 @@
         <v>32054000.0</v>
       </c>
       <c r="V2">
         <v>31177000.0</v>
       </c>
       <c r="W2">
         <v>10156000.0</v>
       </c>
       <c r="X2">
         <v>9028000.0</v>
       </c>
       <c r="Y2">
         <v>9176000.0</v>
       </c>
       <c r="Z2">
         <v>6933000.0</v>
       </c>
       <c r="AA2">
         <v>8000000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B3">
         <v>263280000</v>
       </c>
       <c r="C3">
         <v>428741000</v>
       </c>
       <c r="D3">
         <v>468562000</v>
       </c>
       <c r="E3">
         <v>286394000</v>
       </c>
       <c r="F3">
         <v>122984000</v>
       </c>
       <c r="G3">
         <v>121101000</v>
       </c>
       <c r="H3">
         <v>305858000</v>
       </c>
       <c r="I3">
         <v>233480000</v>
       </c>
@@ -32440,51 +32617,51 @@
       </c>
       <c r="W3">
         <v>54713000</v>
       </c>
       <c r="X3">
         <v>55665000</v>
       </c>
       <c r="Y3">
         <v>51524000</v>
       </c>
       <c r="Z3">
         <v>53714000</v>
       </c>
       <c r="AA3">
         <v>46151000</v>
       </c>
       <c r="AB3">
         <v>39157000</v>
       </c>
       <c r="AC3">
         <v>17200000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>173620000.0</v>
       </c>
       <c r="F4">
         <v>66829000.0</v>
       </c>
       <c r="G4">
         <v>19092000.0</v>
       </c>
       <c r="H4">
         <v>-207668000.0</v>
       </c>
       <c r="I4">
         <v>237394000.0</v>
       </c>
       <c r="J4">
         <v>-33026000.0</v>
       </c>
       <c r="K4">
         <v>6351000.0</v>
       </c>
@@ -32499,84 +32676,84 @@
       </c>
       <c r="O4">
         <v>-245245000.0</v>
       </c>
       <c r="P4">
         <v>-66034000.0</v>
       </c>
       <c r="Q4">
         <v>318006000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B6">
         <v>-65750000.0</v>
       </c>
       <c r="C6">
         <v>77149000.0</v>
       </c>
       <c r="D6">
         <v>-236210000.0</v>
       </c>
       <c r="E6">
         <v>173620000.0</v>
       </c>
       <c r="F6">
         <v>66829000.0</v>
       </c>
       <c r="G6">
         <v>19092000.0</v>
       </c>
       <c r="H6">
         <v>-207668000.0</v>
       </c>
       <c r="I6">
         <v>237394000.0</v>
       </c>
@@ -32621,51 +32798,51 @@
       </c>
       <c r="W6">
         <v>21021000.0</v>
       </c>
       <c r="X6">
         <v>1128000.0</v>
       </c>
       <c r="Y6">
         <v>-176000.0</v>
       </c>
       <c r="Z6">
         <v>2243000.0</v>
       </c>
       <c r="AA6">
         <v>-1067000.0</v>
       </c>
       <c r="AB6">
         <v>8000000.0</v>
       </c>
       <c r="AC6">
         <v>-14900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B7">
         <v>-8166000.0</v>
       </c>
       <c r="C7">
         <v>92834000.0</v>
       </c>
       <c r="D7">
         <v>-122761000.0</v>
       </c>
       <c r="E7">
         <v>-127648000.0</v>
       </c>
       <c r="F7">
         <v>-17183000.0</v>
       </c>
       <c r="G7">
         <v>46751000.0</v>
       </c>
       <c r="H7">
         <v>-53348000.0</v>
       </c>
       <c r="I7">
         <v>4260000.0</v>
       </c>
@@ -32710,84 +32887,84 @@
       </c>
       <c r="W7">
         <v>12405000.0</v>
       </c>
       <c r="X7">
         <v>8240000.0</v>
       </c>
       <c r="Y7">
         <v>2278000.0</v>
       </c>
       <c r="Z7">
         <v>8141000.0</v>
       </c>
       <c r="AA7">
         <v>12168000.0</v>
       </c>
       <c r="AB7">
         <v>-44460000.0</v>
       </c>
       <c r="AC7">
         <v>7100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B9">
         <v>37241000.0</v>
       </c>
       <c r="C9">
         <v>114592000.0</v>
       </c>
       <c r="D9">
         <v>-42287000.0</v>
       </c>
       <c r="E9">
         <v>-107510000.0</v>
       </c>
       <c r="F9">
         <v>-24952000.0</v>
       </c>
       <c r="G9">
         <v>56172000.0</v>
       </c>
       <c r="H9">
         <v>20841000.0</v>
       </c>
       <c r="I9">
         <v>6508000.0</v>
       </c>
@@ -32824,51 +33001,51 @@
       <c r="T9">
         <v>5127000.0</v>
       </c>
       <c r="U9">
         <v>-3099000.0</v>
       </c>
       <c r="V9">
         <v>-38221000.0</v>
       </c>
       <c r="W9">
         <v>-20299000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>331000.0</v>
       </c>
       <c r="Z9">
         <v>4774000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B10">
         <v>-20004000.0</v>
       </c>
       <c r="C10">
         <v>-22243000.0</v>
       </c>
       <c r="D10">
         <v>-78004000.0</v>
       </c>
       <c r="E10">
         <v>-20138000.0</v>
       </c>
       <c r="F10">
         <v>-4673000.0</v>
       </c>
       <c r="G10">
         <v>30522000.0</v>
       </c>
       <c r="H10">
         <v>-35082000.0</v>
       </c>
       <c r="I10">
         <v>-747000.0</v>
       </c>
@@ -32911,51 +33088,51 @@
       <c r="V10">
         <v>-4003999.0</v>
       </c>
       <c r="W10">
         <v>200000.0</v>
       </c>
       <c r="X10">
         <v>-2049000.0</v>
       </c>
       <c r="Y10">
         <v>-444000.0</v>
       </c>
       <c r="Z10">
         <v>-970000.0</v>
       </c>
       <c r="AA10">
         <v>9709000.0</v>
       </c>
       <c r="AB10">
         <v>-1804000.0</v>
       </c>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>14580000.0</v>
       </c>
       <c r="F11">
         <v>19481000.0</v>
       </c>
       <c r="G11">
         <v>-24282000.0</v>
       </c>
       <c r="H11">
         <v>-17671000.0</v>
       </c>
       <c r="I11">
         <v>-813000.0</v>
       </c>
       <c r="J11">
         <v>25499000.0</v>
       </c>
       <c r="K11">
         <v>-15140000.0</v>
       </c>
@@ -32986,51 +33163,51 @@
         <v>7955000.0</v>
       </c>
       <c r="V11">
         <v>24461000.0</v>
       </c>
       <c r="W11">
         <v>16231000.0</v>
       </c>
       <c r="X11">
         <v>7748000.0</v>
       </c>
       <c r="Y11">
         <v>1336000.0</v>
       </c>
       <c r="Z11">
         <v>4349000.0</v>
       </c>
       <c r="AA11">
         <v>5682000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>212664000.0</v>
       </c>
       <c r="F12">
         <v>-14332000.0</v>
       </c>
       <c r="G12">
         <v>529696000.0</v>
       </c>
       <c r="H12">
         <v>107969000.0</v>
       </c>
       <c r="I12">
         <v>326875000.0</v>
       </c>
       <c r="J12">
         <v>251915000.0</v>
       </c>
       <c r="K12">
         <v>364006000.0</v>
       </c>
@@ -33045,102 +33222,102 @@
       </c>
       <c r="O12">
         <v>220285000.0</v>
       </c>
       <c r="P12">
         <v>184630000.0</v>
       </c>
       <c r="Q12">
         <v>199571000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>4157000.0</v>
       </c>
       <c r="F13">
         <v>-7039000.0</v>
       </c>
       <c r="G13">
         <v>-15661000.0</v>
       </c>
       <c r="H13">
         <v>-21436000.0</v>
       </c>
       <c r="I13">
         <v>-937000.0</v>
       </c>
       <c r="J13">
         <v>-32051000.0</v>
       </c>
       <c r="K13">
         <v>8157000.0</v>
       </c>
       <c r="L13">
         <v>-67139000.0</v>
       </c>
       <c r="M13">
         <v>5227000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B14">
         <v>299436000.0</v>
       </c>
       <c r="C14">
         <v>285446000.0</v>
       </c>
       <c r="D14">
         <v>267982000.0</v>
       </c>
       <c r="E14">
         <v>273759000.0</v>
       </c>
       <c r="F14">
         <v>254785000.0</v>
       </c>
       <c r="G14">
         <v>464540000.0</v>
       </c>
       <c r="H14">
         <v>312180000.0</v>
       </c>
       <c r="I14">
         <v>280225000.0</v>
       </c>
@@ -33181,60 +33358,60 @@
         <v>66489000.0</v>
       </c>
       <c r="V14">
         <v>55637000.0</v>
       </c>
       <c r="W14">
         <v>53664000.0</v>
       </c>
       <c r="X14">
         <v>52495000.0</v>
       </c>
       <c r="Y14">
         <v>47218000.0</v>
       </c>
       <c r="Z14">
         <v>45451000.0</v>
       </c>
       <c r="AA14">
         <v>39141000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B15">
         <v>337178000.0</v>
       </c>
       <c r="C15">
-        <v>-363430000.0</v>
+        <v>363430000.0</v>
       </c>
       <c r="D15">
-        <v>-364579000.0</v>
+        <v>364579000.0</v>
       </c>
       <c r="E15">
         <v>190794000.0</v>
       </c>
       <c r="F15">
         <v>52158000.0</v>
       </c>
       <c r="G15">
         <v>51753000.0</v>
       </c>
       <c r="H15">
         <v>278425000.0</v>
       </c>
       <c r="I15">
         <v>275902000.0</v>
       </c>
       <c r="J15">
         <v>240812000.0</v>
       </c>
       <c r="K15">
         <v>247915000.0</v>
       </c>
       <c r="L15">
         <v>346799000.0</v>
       </c>
@@ -33268,51 +33445,51 @@
       <c r="V15">
         <v>64706000.0</v>
       </c>
       <c r="W15">
         <v>46389000.0</v>
       </c>
       <c r="X15">
         <v>37027000.0</v>
       </c>
       <c r="Y15">
         <v>31440000.0</v>
       </c>
       <c r="Z15">
         <v>31440000.0</v>
       </c>
       <c r="AA15">
         <v>31440000.0</v>
       </c>
       <c r="AB15">
         <v>3615000.0</v>
       </c>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B16">
         <v>71212000.0</v>
       </c>
       <c r="C16">
         <v>136962000.0</v>
       </c>
       <c r="D16">
         <v>59813000.0</v>
       </c>
       <c r="E16">
         <v>296023000.0</v>
       </c>
       <c r="F16">
         <v>122403000.0</v>
       </c>
       <c r="G16">
         <v>55574000.0</v>
       </c>
       <c r="H16">
         <v>36482000.0</v>
       </c>
       <c r="I16">
         <v>244150000.0</v>
       </c>
@@ -33355,86 +33532,86 @@
       <c r="V16">
         <v>32054000.0</v>
       </c>
       <c r="W16">
         <v>80448000.0</v>
       </c>
       <c r="X16">
         <v>10156000.0</v>
       </c>
       <c r="Y16">
         <v>9000000.0</v>
       </c>
       <c r="Z16">
         <v>9176000.0</v>
       </c>
       <c r="AA16">
         <v>6933000.0</v>
       </c>
       <c r="AB16">
         <v>8000000.0</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17">
         <v>-274000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B18">
         <v>387856000.0</v>
       </c>
       <c r="C18">
         <v>374390000.0</v>
       </c>
       <c r="D18">
         <v>362080000.0</v>
       </c>
       <c r="E18">
         <v>505418000.0</v>
       </c>
       <c r="F18">
         <v>302218000.0</v>
       </c>
       <c r="G18">
         <v>279544000.0</v>
       </c>
       <c r="H18">
         <v>209037000.0</v>
       </c>
       <c r="I18">
         <v>463338000.0</v>
       </c>
@@ -33479,51 +33656,51 @@
       </c>
       <c r="W18">
         <v>90342000.0</v>
       </c>
       <c r="X18">
         <v>54647000.0</v>
       </c>
       <c r="Y18">
         <v>36055000.0</v>
       </c>
       <c r="Z18">
         <v>9937000.0</v>
       </c>
       <c r="AA18">
         <v>25222000.0</v>
       </c>
       <c r="AB18">
         <v>-20943000.0</v>
       </c>
       <c r="AC18">
         <v>33300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B19">
         <v>-17962000.0</v>
       </c>
       <c r="C19">
         <v>-440664000.0</v>
       </c>
       <c r="D19">
         <v>-559733000.0</v>
       </c>
       <c r="E19">
         <v>-403338000.0</v>
       </c>
       <c r="F19">
         <v>-142688000.0</v>
       </c>
       <c r="G19">
         <v>988000.0</v>
       </c>
       <c r="H19">
         <v>136789000.0</v>
       </c>
       <c r="I19">
         <v>-13127000.0</v>
       </c>
@@ -33542,90 +33719,90 @@
       <c r="N19">
         <v>-70000000.0</v>
       </c>
       <c r="O19">
         <v>-95401000.0</v>
       </c>
       <c r="P19">
         <v>-42700000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>2183000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B21">
         <v>-26933000.0</v>
       </c>
       <c r="C21">
         <v>142803000.0</v>
       </c>
       <c r="D21">
         <v>-79425000.0</v>
       </c>
       <c r="E21">
         <v>-16071000.0</v>
       </c>
       <c r="F21">
         <v>-161465000.0</v>
       </c>
       <c r="G21">
         <v>-191780000.0</v>
       </c>
       <c r="H21">
         <v>122279000.0</v>
       </c>
       <c r="I21">
         <v>135247000.0</v>
       </c>
@@ -33646,51 +33823,51 @@
       </c>
       <c r="O21">
         <v>81785000.0</v>
       </c>
       <c r="P21">
         <v>-18812000.0</v>
       </c>
       <c r="Q21">
         <v>280259000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22">
         <v>311163000.0</v>
       </c>
       <c r="C22">
         <v>354850000.0</v>
       </c>
       <c r="D22">
         <v>611843000.0</v>
       </c>
       <c r="E22">
         <v>577190000.0</v>
       </c>
       <c r="F22">
         <v>178755000.0</v>
       </c>
       <c r="G22">
         <v>-129051000.0</v>
       </c>
       <c r="H22">
         <v>406926000.0</v>
       </c>
       <c r="I22">
         <v>358289000.0</v>
       </c>
@@ -33735,51 +33912,51 @@
       </c>
       <c r="W22">
         <v>73297000.0</v>
       </c>
       <c r="X22">
         <v>47902000.0</v>
       </c>
       <c r="Y22">
         <v>36289000.0</v>
       </c>
       <c r="Z22">
         <v>17100000.0</v>
       </c>
       <c r="AA22">
         <v>15581000.0</v>
       </c>
       <c r="AB22">
         <v>16477000.0</v>
       </c>
       <c r="AC22">
         <v>8700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B23">
         <v>-385703067.0</v>
       </c>
       <c r="C23">
         <v>-37704999.0</v>
       </c>
       <c r="D23">
         <v>-31307000.0</v>
       </c>
       <c r="E23">
         <v>20351000.0</v>
       </c>
       <c r="F23">
         <v>-972000.0</v>
       </c>
       <c r="G23">
         <v>119997000.0</v>
       </c>
       <c r="H23">
         <v>-8684000.0</v>
       </c>
       <c r="I23">
         <v>-2565000.0</v>
       </c>
@@ -33824,51 +34001,51 @@
       </c>
       <c r="W23">
         <v>3000.0</v>
       </c>
       <c r="X23">
         <v>-37018000.0</v>
       </c>
       <c r="Y23">
         <v>-31440000.0</v>
       </c>
       <c r="Z23">
         <v>-35190000.0</v>
       </c>
       <c r="AA23">
         <v>-41000000.0</v>
       </c>
       <c r="AB23">
         <v>-77849000.0</v>
       </c>
       <c r="AC23">
         <v>-14900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B24">
         <v>-27666000.0</v>
       </c>
       <c r="C24">
         <v>14080000.0</v>
       </c>
       <c r="D24">
         <v>-28344000.0</v>
       </c>
       <c r="E24">
         <v>-50857000.0</v>
       </c>
       <c r="F24">
         <v>-27423000.0</v>
       </c>
       <c r="G24">
         <v>-5011000.0</v>
       </c>
       <c r="H24">
         <v>-319047000.0</v>
       </c>
       <c r="I24">
         <v>-1051000.0</v>
       </c>
@@ -33913,51 +34090,51 @@
       </c>
       <c r="W24">
         <v>2112000.0</v>
       </c>
       <c r="X24">
         <v>913000.0</v>
       </c>
       <c r="Y24">
         <v>124000.0</v>
       </c>
       <c r="Z24">
         <v>183000.0</v>
       </c>
       <c r="AA24">
         <v>210000.0</v>
       </c>
       <c r="AB24">
         <v>572000.0</v>
       </c>
       <c r="AC24">
         <v>-18400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B25">
         <v>657607401.0</v>
       </c>
       <c r="C25">
         <v>72186000.0</v>
       </c>
       <c r="D25">
         <v>82550999.0</v>
       </c>
       <c r="E25">
         <v>22936000.0</v>
       </c>
       <c r="F25">
         <v>3970000.0</v>
       </c>
       <c r="G25">
         <v>13909000.0</v>
       </c>
       <c r="H25">
         <v>-162384000.0</v>
       </c>
       <c r="I25">
         <v>55604000.0</v>
       </c>
@@ -34002,51 +34179,51 @@
       </c>
       <c r="W25">
         <v>5689000.0</v>
       </c>
       <c r="X25">
         <v>1675000.0</v>
       </c>
       <c r="Y25">
         <v>1794000.0</v>
       </c>
       <c r="Z25">
         <v>-7041000.0</v>
       </c>
       <c r="AA25">
         <v>4483000.0</v>
       </c>
       <c r="AB25">
         <v>45558000.0</v>
       </c>
       <c r="AC25">
         <v>34700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B26">
         <v>-7082000.0</v>
       </c>
       <c r="C26">
         <v>-15544000.0</v>
       </c>
       <c r="D26">
         <v>-19432000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-1090000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-22892000.0</v>
       </c>
       <c r="I26">
         <v>-70604000.0</v>
       </c>
@@ -34069,51 +34246,51 @@
         <v>2150000.0</v>
       </c>
       <c r="P26">
         <v>87000.0</v>
       </c>
       <c r="Q26">
         <v>43000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-64706000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B27">
         <v>-7082000.0</v>
       </c>
       <c r="C27">
         <v>10614000.0</v>
       </c>
       <c r="D27">
         <v>12864000.0</v>
       </c>
       <c r="E27">
         <v>10800000.0</v>
       </c>
       <c r="F27">
         <v>5709000.0</v>
       </c>
       <c r="G27">
         <v>3345000.0</v>
       </c>
       <c r="H27">
         <v>11934000.0</v>
       </c>
       <c r="I27">
         <v>12114000.0</v>
       </c>
@@ -34146,51 +34323,51 @@
       </c>
       <c r="S27">
         <v>3931000.0</v>
       </c>
       <c r="T27">
         <v>3925000.0</v>
       </c>
       <c r="U27">
         <v>8402000.0</v>
       </c>
       <c r="V27">
         <v>4715000.0</v>
       </c>
       <c r="W27">
         <v>3849000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B28">
         <v>-385730000.0</v>
       </c>
       <c r="C28">
         <v>-285318000.0</v>
       </c>
       <c r="D28">
         <v>-507119000.0</v>
       </c>
       <c r="E28">
         <v>-214854000.0</v>
       </c>
       <c r="F28">
         <v>-215685000.0</v>
       </c>
       <c r="G28">
         <v>-256429000.0</v>
       </c>
       <c r="H28">
         <v>-234447000.0</v>
       </c>
       <c r="I28">
         <v>-211743000.0</v>
       </c>
@@ -34235,51 +34412,51 @@
       </c>
       <c r="W28">
         <v>-46386000.0</v>
       </c>
       <c r="X28">
         <v>-31341000.0</v>
       </c>
       <c r="Y28">
         <v>-46440000.0</v>
       </c>
       <c r="Z28">
         <v>-35190000.0</v>
       </c>
       <c r="AA28">
         <v>-31440000.0</v>
       </c>
       <c r="AB28">
         <v>54433000.0</v>
       </c>
       <c r="AC28">
         <v>-14900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B29">
         <v>651136000.0</v>
       </c>
       <c r="C29">
         <v>803131000.0</v>
       </c>
       <c r="D29">
         <v>830642000.0</v>
       </c>
       <c r="E29">
         <v>791812000.0</v>
       </c>
       <c r="F29">
         <v>425202000.0</v>
       </c>
       <c r="G29">
         <v>400645000.0</v>
       </c>
       <c r="H29">
         <v>514895000.0</v>
       </c>
       <c r="I29">
         <v>696818000.0</v>
       </c>
@@ -34324,51 +34501,51 @@
       </c>
       <c r="W29">
         <v>145055000.0</v>
       </c>
       <c r="X29">
         <v>110312000.0</v>
       </c>
       <c r="Y29">
         <v>87579000.0</v>
       </c>
       <c r="Z29">
         <v>63651000.0</v>
       </c>
       <c r="AA29">
         <v>71373000.0</v>
       </c>
       <c r="AB29">
         <v>18214000.0</v>
       </c>
       <c r="AC29">
         <v>50500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B30">
         <v>-331255000.0</v>
       </c>
       <c r="C30">
         <v>-440664000.0</v>
       </c>
       <c r="D30">
         <v>-559733000.0</v>
       </c>
       <c r="E30">
         <v>-403338000.0</v>
       </c>
       <c r="F30">
         <v>-142688000.0</v>
       </c>
       <c r="G30">
         <v>-125124000.0</v>
       </c>
       <c r="H30">
         <v>-488116000.0</v>
       </c>
       <c r="I30">
         <v>-247681000.0</v>
       </c>
@@ -34432,1251 +34609,1261 @@
       <c r="AC30">
         <v>-35600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD30"/>
+  <dimension ref="A1:DE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
-      <c r="DD1" t="s">
-        <v>169</v>
+      <c r="DE1" t="s">
+        <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:109">
       <c r="A2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B2">
+        <v>28869000.0</v>
+      </c>
+      <c r="C2">
         <v>71212000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>94481000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55004000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>81313000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>136962000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>195429000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>203703000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>133957000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>59813000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>197243000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>284899000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>271250000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>296023000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>278471000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>106089000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>128191000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>122403000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>104611000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>37749000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>34443000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>55574000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34135000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35106000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29623000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36482000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>31817000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>55215000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>30192000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>244150000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>38355000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>51225000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28764000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6756000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>18393000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>39457000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>87360000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>39782000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>21372000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>50372000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>29988000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>33431000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35936000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>43279000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>26395000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>24601000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14829000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19435000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14396000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>93654000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18871000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8794000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>28677000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>28283000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2061000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11364000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>188959000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>273528000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>307177000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>347111000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>338976000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>339562000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>20294000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9669000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>34470000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>21556000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>91634000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>157413000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>211968000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>244875000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>269733000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>361374000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>15896000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1118000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>19105000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>17652000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>40792000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>36789000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>36447000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>48600000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>43450000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>32054000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>38770000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>55157000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>28157000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>31177000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>72843000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>44800000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>24819000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>10156000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1340000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>32168000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>29292000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>9028000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3433000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4104000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2012000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>9176000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>15828000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>8104000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>16804000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6933000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4219000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1192000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>9600000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>8000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>4200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:109">
       <c r="A3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B3">
+        <v>50014000000</v>
+      </c>
+      <c r="C3">
         <v>95690000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>44759000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>64728000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>67017000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>86776000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>93155000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>110298000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>101442000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>123846000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>108207000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>120306000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>90678000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>98274000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>65108000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>103454000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>62829000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>59153000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>67564000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>32301000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>29842000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24237000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8583000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21765000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>36777000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>53976000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>64797000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>75515000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>81584000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>84043000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>49072000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>63762000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>69121000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>51525000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>39633000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>37938000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>37171000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>30346000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>25191000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21664999</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16869000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>31733000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>53615000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>51424000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>57428000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>50330000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>76409000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>79081000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>85115000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>70864000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>90452000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>82081000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>99520000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>82370000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>92278000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>94023000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>149592000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>123339000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>105612000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>73875000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>78651000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>63782000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>56101000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>58925000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>97391000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>77457000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>76709000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>76768000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>89088000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>85597000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>83395000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>51937000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>36901000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>34049000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>15276000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>35144000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>38445000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>30725000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>46667000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>49946000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>47303000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>44714000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>31544000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>35932000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>26127000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>16914000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>14385000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>15214000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>11687000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>13427000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>21475000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>14171000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>9888000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>10131000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>13686000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>12444000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>11043000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>14351000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>13215000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>13263000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>9242000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>17994000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>18957000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>12961000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>8998000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>5235000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>6300000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>19300000</v>
       </c>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:109">
       <c r="A4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>13649000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-24773000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>17552000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>172382000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-22102000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>5788000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>17792000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>66862000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>3306000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-21131000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>21439000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-971000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>5483000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-6859000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>-213958000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>205795000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-12870000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>22461000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>22008000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-11637000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-21064000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-47903000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>47578000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>18410000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-29000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>20384000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-3443000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-2505000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-7343000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>16884000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>1794000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>9772000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-4606000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>5039000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-79258000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>74783000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>10077000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-19883000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>394000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>26222000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-9303000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-177595000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-84569000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-33649000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-39934000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>8135000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-586000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:109">
       <c r="A5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -35741,688 +35928,691 @@
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
+      <c r="DE5"/>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:109">
       <c r="A6" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>206</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>-42343000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-23269000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>39477000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-26309000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-55649000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-58467000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8274000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>69746000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>74144000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-137430000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-87656000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>13649000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-24773000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>17552000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>172382000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-22102000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5788000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>17792000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>66862000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3306000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-21131000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>21439000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-971000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5483000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-6859000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4665000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-23398000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>25023000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-213958000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>205795000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12870000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>22461000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>22008000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-11637000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>18393000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>39457000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>47578000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>18410000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-29000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>20384000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3443000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2505000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-7343000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>16884000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1794000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>9772000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4606000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5039000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-79258000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>74783000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>10077000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-19883000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>394000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>26222000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-9303000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-177595000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-84569000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-33649000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-39934000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>8135000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-586000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>319268000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>10625000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-24801000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>12914000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-70078000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-65779000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-54555000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-32907000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-24858000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-91641000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>345478000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>14778000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-17987000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1453000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-23140000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>4003000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>342000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-12153000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>5150000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>11396000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-6716000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-16387000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>27000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-3020000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-41666000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>28043000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>19981000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>14663000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>8816000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-30828000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2876000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>20264000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5567000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-671000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>2092000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-7164000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-6652000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>7724000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-8700000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>9871000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>2714000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>3027000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-8408000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1600000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>3800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:109">
       <c r="A7" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>92700000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-6689000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2624000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>12110000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-127648000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>313237000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>146281000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13551000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-29625000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>77852000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11718000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7200000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>86694000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-47323000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-23052000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1710000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-14241000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>25325000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>25727000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5017000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>6010000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-10334000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>2679000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1019000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-31088000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-85265000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>46822000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2144000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>15791000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>52943000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-398168000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-6247000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>32784000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-143955000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>206593000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>659000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-69628000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>3801000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-237931000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-3745000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>18267000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-60734000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-20092000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-7608000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-60200000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-24757000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-165491000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-72227000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-41890000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-66108000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>9467000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>19133000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>318148000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-10186000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-30956000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>16834000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-43936000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-64912000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-50796000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-25274000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-63667000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>12389000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>324266000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>10849000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-88760000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>31267000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>26130000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>23465000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-51598000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>16894000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>20518000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>19503000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-63794000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>20692000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>27100000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-10575000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-47092000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>25116000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>18073000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>16308000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-21792000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>7961000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>22152000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-81000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-1800000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-3621000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>128000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>4901000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-12110000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-3745000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-10311000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>5842000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>17231000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>2663000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-3266000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-4460000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>3100000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>42700000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:109">
       <c r="A8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -36487,998 +36677,1003 @@
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:109">
       <c r="A9" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>115793000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-41210000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>-107510000.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>-107510000.0</v>
+      </c>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>-24952000.0</v>
       </c>
       <c r="U9">
         <v>-24952000.0</v>
       </c>
       <c r="V9">
         <v>-24952000.0</v>
       </c>
       <c r="W9">
-        <v>56172000.0</v>
+        <v>-24952000.0</v>
       </c>
       <c r="X9">
         <v>56172000.0</v>
       </c>
       <c r="Y9">
         <v>56172000.0</v>
       </c>
       <c r="Z9">
         <v>56172000.0</v>
       </c>
       <c r="AA9">
-        <v>20841000.0</v>
+        <v>56172000.0</v>
       </c>
       <c r="AB9">
         <v>20841000.0</v>
       </c>
       <c r="AC9">
         <v>20841000.0</v>
       </c>
       <c r="AD9">
         <v>20841000.0</v>
       </c>
       <c r="AE9">
-        <v>6757000.0</v>
+        <v>20841000.0</v>
       </c>
       <c r="AF9">
         <v>6757000.0</v>
       </c>
       <c r="AG9">
         <v>6757000.0</v>
       </c>
       <c r="AH9">
         <v>6757000.0</v>
       </c>
       <c r="AI9">
+        <v>6757000.0</v>
+      </c>
+      <c r="AJ9">
         <v>-29639000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>-29157000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>64412000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>-30525000.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>19062000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>-44081000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>-15701000.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
         <v>-21780000.0</v>
       </c>
-      <c r="BL9">
-[...1 lines deleted...]
-      </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9">
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9"/>
+      <c r="BP9">
         <v>-3301000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>4745000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>3891000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>-2051000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9">
         <v>-37528000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>-20593000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>331000.0</v>
       </c>
-      <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>4774000.0</v>
       </c>
-      <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
-      <c r="DB9">
-[...1 lines deleted...]
-      </c>
+      <c r="DB9"/>
       <c r="DC9">
         <v>4300000.0</v>
       </c>
       <c r="DD9">
+        <v>4300000.0</v>
+      </c>
+      <c r="DE9">
         <v>-2200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:109">
       <c r="A10" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>-22243000.0</v>
       </c>
-      <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-78004000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
-[...1 lines deleted...]
-      </c>
+      <c r="O10"/>
       <c r="P10">
         <v>-20138000.0</v>
       </c>
-      <c r="Q10"/>
+      <c r="Q10">
+        <v>-20138000.0</v>
+      </c>
       <c r="R10"/>
-      <c r="S10">
-[...1 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10">
         <v>-4673000.0</v>
       </c>
       <c r="U10">
         <v>-4673000.0</v>
       </c>
       <c r="V10">
         <v>-4673000.0</v>
       </c>
       <c r="W10">
-        <v>30522000.0</v>
+        <v>-4673000.0</v>
       </c>
       <c r="X10">
         <v>30522000.0</v>
       </c>
       <c r="Y10">
         <v>30522000.0</v>
       </c>
       <c r="Z10">
         <v>30522000.0</v>
       </c>
       <c r="AA10">
-        <v>-35082000.0</v>
+        <v>30522000.0</v>
       </c>
       <c r="AB10">
         <v>-35082000.0</v>
       </c>
       <c r="AC10">
         <v>-35082000.0</v>
       </c>
       <c r="AD10">
         <v>-35082000.0</v>
       </c>
       <c r="AE10">
-        <v>-747000.0</v>
+        <v>-35082000.0</v>
       </c>
       <c r="AF10">
         <v>-747000.0</v>
       </c>
       <c r="AG10">
         <v>-747000.0</v>
       </c>
       <c r="AH10">
         <v>-747000.0</v>
       </c>
       <c r="AI10">
+        <v>-747000.0</v>
+      </c>
+      <c r="AJ10">
         <v>-1449000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>44948000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>-31628000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>-39103000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>-795000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
         <v>-16119000.0</v>
       </c>
-      <c r="BD10">
-[...1 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>386000.0</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
+        <v>0.0</v>
+      </c>
+      <c r="BL10">
         <v>498000.0</v>
       </c>
-      <c r="BL10">
-[...1 lines deleted...]
-      </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
         <v>3030000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>452000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>21000.0</v>
       </c>
-      <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>319000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>573000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>488000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>9709000.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
-      <c r="DB10">
-[...1 lines deleted...]
-      </c>
+      <c r="DB10"/>
       <c r="DC10">
         <v>-1000000.0</v>
       </c>
       <c r="DD10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DE10">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:109">
       <c r="A11" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>14580000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>19481000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-24282000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>-17671000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>-813000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>17207000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11">
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11"/>
+      <c r="AN11">
         <v>-15140000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-41534000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>18052000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>24098000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>39626000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>29141000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>4386000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>16698000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>7955000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>24461000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>16231000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>7748000.0</v>
       </c>
-      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>1336000.0</v>
       </c>
-      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>4349000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>5682000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
+      <c r="DE11"/>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:109">
       <c r="A12" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27906000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>212664000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>78487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81931000.0</v>
       </c>
       <c r="R12">
         <v>-81931000.0</v>
       </c>
       <c r="S12">
+        <v>-81931000.0</v>
+      </c>
+      <c r="T12">
         <v>-6280000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>34502000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-5199000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-29303000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>525859000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14239000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>54554000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3837000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>41231000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-4717000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23014000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17415000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>320733000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>62094000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-9274000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6142000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>243766000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>30980000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-4179000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8149000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>360364000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>3642000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>402782000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>7389000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>233571000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>8417000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>302579000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>8583000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>209215000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>11070000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>178058000.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>6572000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
+      <c r="DE12"/>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:109">
       <c r="A13" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>4157000.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>4157000.0</v>
+      </c>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>-7039000.0</v>
       </c>
       <c r="U13">
         <v>-7039000.0</v>
       </c>
       <c r="V13">
         <v>-7039000.0</v>
       </c>
       <c r="W13">
-        <v>-15661000.0</v>
+        <v>-7039000.0</v>
       </c>
       <c r="X13">
         <v>-15661000.0</v>
       </c>
       <c r="Y13">
         <v>-15661000.0</v>
       </c>
       <c r="Z13">
         <v>-15661000.0</v>
       </c>
       <c r="AA13">
-        <v>-21436000.0</v>
+        <v>-15661000.0</v>
       </c>
       <c r="AB13">
         <v>-21436000.0</v>
       </c>
       <c r="AC13">
         <v>-21436000.0</v>
       </c>
       <c r="AD13">
         <v>-21436000.0</v>
       </c>
       <c r="AE13">
-        <v>-937000.0</v>
+        <v>-21436000.0</v>
       </c>
       <c r="AF13">
         <v>-937000.0</v>
       </c>
       <c r="AG13">
         <v>-937000.0</v>
       </c>
       <c r="AH13">
         <v>-937000.0</v>
       </c>
       <c r="AI13">
-        <v>-32051000.0</v>
+        <v>-937000.0</v>
       </c>
       <c r="AJ13">
         <v>-32051000.0</v>
       </c>
-      <c r="AK13"/>
+      <c r="AK13">
+        <v>-32051000.0</v>
+      </c>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>8157000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-67139000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>5227000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -37495,986 +37690,990 @@
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
+      <c r="DE13"/>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:109">
       <c r="A14" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>214</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>82354000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>76256000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>78211000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>76340000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>68629000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>80472000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>72971000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>66453999.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>65549000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>68400000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>65393000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>68639000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>65550000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>73568000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>70669000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>67690000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>64140000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>68679000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>68763000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>64733000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>59202000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>75725000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>80182000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>83559000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>73921000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>88675000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>72348000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>76913000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>71139000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>76031000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>70196000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>72150000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>61848000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>74872000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>69962000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>59020000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>65126999.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>81869000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>80612000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>73697000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>70607000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>183610000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>95356000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>79801000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>78268000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>73757000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>69646000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>67052000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>66841000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>69227000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>66099000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>68207000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>64382000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>66052000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>59781000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>52109000.0</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>160335000.0</v>
       </c>
-      <c r="BH14">
-[...1 lines deleted...]
-      </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
         <v>146881000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
-      <c r="BN14"/>
-      <c r="BO14">
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14"/>
+      <c r="BP14">
         <v>117524000.0</v>
       </c>
-      <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
-      <c r="BS14">
+      <c r="BS14"/>
+      <c r="BT14">
         <v>105278000.0</v>
       </c>
-      <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
-      <c r="BW14">
+      <c r="BW14"/>
+      <c r="BX14">
         <v>85310000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-21804000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-21425000.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>66489000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-17273000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>-16288000.0</v>
       </c>
-      <c r="CD14"/>
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14">
         <v>55637000.0</v>
       </c>
-      <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
-      <c r="CI14">
+      <c r="CI14"/>
+      <c r="CJ14">
         <v>53664000.0</v>
       </c>
-      <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
-      <c r="CP14">
-[...1 lines deleted...]
-      </c>
+      <c r="CP14"/>
       <c r="CQ14">
         <v>35017000.0</v>
       </c>
-      <c r="CR14"/>
+      <c r="CR14">
+        <v>35017000.0</v>
+      </c>
       <c r="CS14"/>
-      <c r="CT14">
-[...1 lines deleted...]
-      </c>
+      <c r="CT14"/>
       <c r="CU14">
         <v>12080000.0</v>
       </c>
       <c r="CV14">
+        <v>12080000.0</v>
+      </c>
+      <c r="CW14">
         <v>11016000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>11095000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>11260000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>10316000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>9624000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>9560000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>9641000.0</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
+      <c r="DE14"/>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:109">
       <c r="A15" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
-        <v>-77772000.0</v>
+        <v>78009000.0</v>
       </c>
       <c r="D15">
-        <v>-77776000.0</v>
+        <v>77772000.0</v>
       </c>
       <c r="E15">
+        <v>77776000.0</v>
+      </c>
+      <c r="F15">
         <v>90739000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>90891000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>90723000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>90725000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>90736000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>91246000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>90812000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>90899000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>90930000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>91938000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>63599000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>52338000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>45810000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>32750000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>26072000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>13041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13045000.0</v>
       </c>
       <c r="V15">
         <v>13045000.0</v>
       </c>
       <c r="W15">
+        <v>13045000.0</v>
+      </c>
+      <c r="X15">
         <v>51753000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13045000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>986000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>51753000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>69772000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>70153000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>69489000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>69011000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>69220000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>69239000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>69047000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>68396000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>67528000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>66843999.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>53216000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>53224000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>53045000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>53059000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>53062000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>88749000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>61253000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>88100000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>86241000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>84356000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>52310000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>80440000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>78394000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>76510000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>45171000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>72949000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>71273000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>69587000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>36754000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>66098000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>63328000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>60722000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>58034000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>55631000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>53200000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>50995000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>48708000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>47234000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>45759000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>44653000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>43442000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>42336000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>41232000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>40121000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>39015000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>35979000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>30464000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>30469000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>28564000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>28585000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>27107000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>27064000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>24166000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>24168000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>21232000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>21242000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>47109000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>17515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14797000.0</v>
       </c>
       <c r="CH15">
         <v>14797000.0</v>
       </c>
       <c r="CI15">
+        <v>14797000.0</v>
+      </c>
+      <c r="CJ15">
         <v>12224000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>12225000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11628000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>10312000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>37027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9591000.0</v>
       </c>
       <c r="CO15">
         <v>9591000.0</v>
       </c>
       <c r="CP15">
+        <v>9591000.0</v>
+      </c>
+      <c r="CQ15">
         <v>8253000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>31440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7860000.0</v>
       </c>
       <c r="CS15">
         <v>7860000.0</v>
       </c>
       <c r="CT15">
         <v>7860000.0</v>
       </c>
       <c r="CU15">
+        <v>7860000.0</v>
+      </c>
+      <c r="CV15">
         <v>31440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7860000.0</v>
       </c>
       <c r="CW15">
         <v>7860000.0</v>
       </c>
       <c r="CX15">
         <v>7860000.0</v>
       </c>
       <c r="CY15">
         <v>7860000.0</v>
       </c>
       <c r="CZ15">
         <v>7860000.0</v>
       </c>
       <c r="DA15">
         <v>7860000.0</v>
       </c>
       <c r="DB15">
         <v>7860000.0</v>
       </c>
       <c r="DC15">
+        <v>7860000.0</v>
+      </c>
+      <c r="DD15">
         <v>3600000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DE15"/>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:109">
       <c r="A16" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>216</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>28869000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>71212000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>94481000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>55004000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>81313000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>136962000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>195429000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>203703000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>133957000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>59813000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>197243000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>284899000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>271250000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>296023000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>278471000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>106089000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>128191000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>122403000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>104611000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37749000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>34443000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>55574000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34135000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>35106000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29623000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>36482000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>31817000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>55215000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>30192000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>244150000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>38355000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>51225000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>28764000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6756000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>18393000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>39457000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>87360000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>39782000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21372000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>50372000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>29988000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>33431000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>35936000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>43279000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>26395000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>24601000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>14829000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>19435000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>14396000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>93654000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>18871000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>8794000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>28677000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>28283000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2061000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>11364000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>188959000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>273528000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>307177000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>347111000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>338976000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>339562000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>20294000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>9669000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>34470000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>21556000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>91634000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>157413000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>211968000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>244875000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>269733000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>361374000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>15896000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1118000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>19105000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>17652000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>40792000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>36789000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>36447000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>48600000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>43450000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>32054000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>38770000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>55157000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>28157000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>31177000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>72843000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>44800000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>24819000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>10156000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1340000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>32168000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>29292000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>9000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3433000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4104000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2012000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>9176000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>15828000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>8104000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>16804000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>6933000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4219000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1192000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>9600000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>8000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:109">
       <c r="A17" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -38539,608 +38738,613 @@
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
+      <c r="DE17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:109">
       <c r="A18" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B18">
+        <v>102997000000.0</v>
+      </c>
+      <c r="C18">
         <v>9819000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>99117000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>145153000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>84676000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>58910000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>75265000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>98974000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>114324000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>85827000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12976000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>111082000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>190086000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>124985000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>178150000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>213361000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>85936000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>31473000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>46516000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>120554000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>74360000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>30771000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>100421000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>100145000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>55081000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>24885000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>41872000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>31151000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>76511000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>61923000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>66794000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>142755000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>80400000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>173389000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>60986000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>132714000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>82125000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>146665000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>183825000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>260521000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>114879000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>48861000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>133832000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>138591000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>119830000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>111292000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>76399000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>127923000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>154175000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>69235000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>63815000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>94481000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>74825000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>117108000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>31950000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>82134000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-8925000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-8535000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>36035000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>97076000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>61886000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>57066000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>70244000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>76451000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>54830000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>29189000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-32317000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-2680000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-105000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-10319000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-15074000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-10016000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>47472000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>32377000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>17412000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>34808000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>33922000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>38280000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>19806000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>5684000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>13877000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>22926000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>10505000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>19241000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>41765000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>11590000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>4766000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>35223000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>29247000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>21106000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>26346000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>4593000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>20792000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>2916000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>27373000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>937000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>8359000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-614000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>4947000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>1824000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-581000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>3747000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>12630000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>10886000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-606000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>2312000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>9500000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-35300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:109">
       <c r="A19" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-15003000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-82716000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-75191000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-93062000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-103231000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-114440000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-102481000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-120512000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-115249000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-166870000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-128895000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-148719000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-155841000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-110000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-52749000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-45525000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-62278000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-30163000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-27510000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>361000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>147000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>290000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>409000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>142000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-64550000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-213793000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-93791000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>136548000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2473000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-4200000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-2515000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-11400000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>7261000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-103900000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3300000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-9287000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-11430000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-32182000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-13017000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-20168000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-16916000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-16867000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-19253000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-18804000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-26126000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-25250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000000.0</v>
       </c>
       <c r="AX19">
         <v>-30000000.0</v>
       </c>
       <c r="AY19">
+        <v>-30000000.0</v>
+      </c>
+      <c r="AZ19">
         <v>-15000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-4969000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-6624000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-43407000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-19700000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-106301000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>53000000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-22400000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>26841000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-69541000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:109">
       <c r="A20" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39205,2970 +39409,2989 @@
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
+      <c r="DE20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:109">
       <c r="A21" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>221</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>44000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-6834000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6765000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6634000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6570000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-6507000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-42738000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>32955000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3711000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3877000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4431000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4472000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7839000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-41246000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-59486000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-52715000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-68442000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-100873000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-43082000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>20617000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>50345000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>154016000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>30534000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-152000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>259753000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-68654000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>13522000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-69374000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4751000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>16315000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-72528000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-38342000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-111788000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-185609000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-25108000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>62479000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-36401000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1854000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>11426000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>23407000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>63106000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-24629000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-51626000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-35358000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>99696000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-10302000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-8300000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-5284000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>79730000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1732000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>494000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-171000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-217000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-18216000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-213000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-166000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
+      <c r="DE21"/>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:109">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22">
+        <v>79562000000.0</v>
+      </c>
+      <c r="C22">
         <v>9094000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>81951000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>94229000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>59410000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>73983000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16687000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>84665000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>98335000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>154929000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>112391000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>153699000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>169790000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>191185000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>214453000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>159152000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>156113000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>35100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>50305000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>55832000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>42809000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>24330000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>35028000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>26618000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-46664000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-144783000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>25356000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>37951000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>56948000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>271801000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>49800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>72382000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>84586000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>151529000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>72523000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>59534000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>61523000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>82325000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>96899000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>67348000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>62283000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>27588000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-13128000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>46068000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>57323000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>69597000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>88885000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>84662000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>102872000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>82536000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>69358000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>56134000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>73482000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>73167000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>69816000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>33247000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>68290000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>140349000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>91702000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>104093000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>98178000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>95380000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>87367000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>73201000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>85461000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>74988000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>41742000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>36444000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>41460000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>72511000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>24784000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>29532000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>13434000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>66426000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>39928000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>38685000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>46237000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>45540000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>45392000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>38736000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>40662000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>48137000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>45658000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>34481000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>40792000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>39079000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>10214000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>25321000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>22861000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>18225000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>15443000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>10803000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8528000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>13128000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>6048000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>4801000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>11703000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>13737000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-3232000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>7816000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>7877000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>4639000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-443000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>11560000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2098000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2366000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>2800000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:109">
       <c r="A23" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>222</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-6004000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2286000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3137000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5413000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-108308000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-26363000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3559000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4342000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-16733000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3378000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2785000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-8024000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>50824000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2338000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4063000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2809000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1888000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-244000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1342000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-222000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-141000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2615000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-93000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-222000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1598000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-194000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-183000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-228000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-8079000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>20707000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-21352000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2364000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2162000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7227000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2068000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1631000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-8032000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>824000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-60000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>504000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-493000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>172235000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>74000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2366000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-4432000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>154780000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>79000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>60000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-2880000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>141379000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>134000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>32000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-2901000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-29021000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>99272000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-4272000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-3584000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>101705000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>87000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>166000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-2324000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-1417000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>43000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>33250000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-1222000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-339000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-79443000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-102346000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-760000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-96000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-905000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>320577000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>50000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>743000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-194000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>23494000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>91000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-18000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>310000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-21242000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>29655000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-18000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-26095000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-14797000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-10169000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-9325000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-9558000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>7408000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-2750000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>5600000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-22591000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-7860000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>6250000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>16250000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-16250000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-13204000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>497000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-9501000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-4010000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-21013000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-12960000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-8940000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>7860000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-2200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>65100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:109">
       <c r="A24" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>223</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-11834000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5484000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5062000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-6002000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5408000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>738000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6006000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1719000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5617000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-6498000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2951000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-38558000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-52705000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-77118000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>29167000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-4684000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12700000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2593999.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2872000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3321000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8700000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-8773000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2889000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-2248000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-970000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>134454000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10874999.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-10875000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-31939000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1724000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1703000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2390999.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-15000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3222000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1771000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-924000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3335000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>9111000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-18863999.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-3812000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-25541000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-13474000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3980000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-13812000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-44117000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-49432000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-2210000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>10884000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-33745000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-16298000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1305000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>9461000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-38942000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-19683000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>50630000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-10236000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>104831000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>13037000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-63163000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-338000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-4254000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-61571000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-58674000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-15960000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>101000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-68680000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>6912000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-4526000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>17784000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-473000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>10525000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>7893000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>4212000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-8223000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>10102000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-53449000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-7504000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4776000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2236000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-2867000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-567000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>63589000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>5000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>193000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>226000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2115000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>2316000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>254000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>13161000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-23071000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>425000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-12623000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-196000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>315000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>3000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>79000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>21000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>136000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>59000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>14000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>100000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-25600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:109">
       <c r="A25" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B25">
+        <v>73449000000.0</v>
+      </c>
+      <c r="C25">
         <v>14061000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-14331000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>37441000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>151693000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>152768000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-19254000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>51636000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>50977000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-10805000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-76587000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2392612000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>115441000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-64172000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>45010000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>86994000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-75038000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-8614000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-4070000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>28260000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3340000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-28524000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15110000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>54963000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>149723000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-6949000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3633000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>24234000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-196974000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-8405000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>63939000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-7215000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11537000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-43437000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>41156000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1247000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>29559000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>31613000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>134226000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-7532000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-20801000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-20707000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>45391000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>36934000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10857000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>54908000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>49896000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>66566000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-11678000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-8664000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>52229000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>30456000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>59929000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-11640000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>81329000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>18468000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>35612000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>91835000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>132966000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>32892000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>6335000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-279170000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>72361000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>97716000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>14824000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>46586000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>102556000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>98319000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>28041000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>107204000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>396000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-253327000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-10849000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>81520000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>21804000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>21425000.0</v>
       </c>
-      <c r="BZ25"/>
-      <c r="CA25">
+      <c r="CA25"/>
+      <c r="CB25">
         <v>72679000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>17273000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>16288000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-112000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>60185000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-6662000.0</v>
       </c>
-      <c r="CG25"/>
       <c r="CH25"/>
-      <c r="CI25">
+      <c r="CI25"/>
+      <c r="CJ25">
         <v>56029000.0</v>
       </c>
-      <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
-      <c r="CM25">
+      <c r="CM25"/>
+      <c r="CN25">
         <v>54170000.0</v>
       </c>
-      <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
-      <c r="CQ25">
+      <c r="CQ25"/>
+      <c r="CR25">
         <v>1794000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>12201000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>7571000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-4901000.0</v>
       </c>
-      <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>4483000.0</v>
       </c>
-      <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
-      <c r="DC25">
+      <c r="DC25"/>
+      <c r="DD25">
         <v>9900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-64500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:109">
       <c r="A26" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>7082000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-7082000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-2252000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-13292000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>19432000.0</v>
       </c>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-11407000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-27529000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-1090000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-1310000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-17641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5251000.0</v>
       </c>
       <c r="AC26">
         <v>-5251000.0</v>
       </c>
       <c r="AD26">
         <v>-5251000.0</v>
       </c>
       <c r="AE26">
+        <v>-5251000.0</v>
+      </c>
+      <c r="AF26">
         <v>-49534000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>7639000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-7639000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-2081000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>200000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>-2988000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1457000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1257000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1336000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>843000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2164000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>336000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>814000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>428000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1981000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>111000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2200000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>114000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>44948000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>150000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>87000.0</v>
       </c>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26"/>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
-      <c r="DD26">
+      <c r="DD26"/>
+      <c r="DE26">
         <v>137900000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:109">
       <c r="A27" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>226</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>-4142000000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>2000000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>3100000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2700000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="M27">
         <v>3300000.0</v>
       </c>
       <c r="N27">
+        <v>3300000.0</v>
+      </c>
+      <c r="O27">
         <v>27906000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3100000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2800000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2500000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1700000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1800000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1500000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>740000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="Y27">
         <v>1700000.0</v>
       </c>
       <c r="Z27">
+        <v>1700000.0</v>
+      </c>
+      <c r="AA27">
         <v>-400000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="AC27">
         <v>3100000.0</v>
       </c>
       <c r="AD27">
+        <v>3100000.0</v>
+      </c>
+      <c r="AE27">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="AF27">
         <v>3100000.0</v>
       </c>
       <c r="AG27">
         <v>3100000.0</v>
       </c>
       <c r="AH27">
         <v>3100000.0</v>
       </c>
       <c r="AI27">
+        <v>3100000.0</v>
+      </c>
+      <c r="AJ27">
         <v>3200000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3100000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3200000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2900000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3985000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3400000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3300000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3200000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="AS27">
         <v>3200000.0</v>
       </c>
       <c r="AT27">
+        <v>3200000.0</v>
+      </c>
+      <c r="AU27">
         <v>2900000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="AW27">
         <v>2800000.0</v>
       </c>
       <c r="AX27">
+        <v>2800000.0</v>
+      </c>
+      <c r="AY27">
         <v>2400000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2596000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2100000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2200000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="BE27">
         <v>1800000.0</v>
       </c>
       <c r="BF27">
+        <v>1800000.0</v>
+      </c>
+      <c r="BG27">
         <v>11070000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>6235000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>4051000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>3582000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>3931000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>3925000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>8402000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>4715000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>6662000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>3849000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:109">
       <c r="A28" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>227</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-40013000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-86892000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-87678000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-102852000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-108308000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-123656000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-103106000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-43539000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-15017000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-117412000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-152174000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-138220000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-99313000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-69865000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-60278000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-53050000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-39313000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-34155000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-55736000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-72753000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-53041000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-71221000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-101127000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-49837000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-34244000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-37262000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>83680000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-39183000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-241682000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>140636000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-151606000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-60800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-139973000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-73400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-52597000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-125891000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-93839000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-165009000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-238728000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-77666000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-26763000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-122863000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-86172000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-77181000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-65381000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-17195000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-105069000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-130020000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-114748000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>27266000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-83251000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-79573000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-77772000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13955000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-64366000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-62834000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-64477000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-58251000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-73847000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-53413000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-53398000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>249793000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-70316000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-64090000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-22704000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-43871000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-60424000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-41319000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-40967000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-39111000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-75650000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>290113000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-8511000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-26916000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-43457000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-3613000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-27033000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-24164000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-42168000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-20922000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-21242000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-17454000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-35515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14797000.0</v>
       </c>
       <c r="CH28">
         <v>-14797000.0</v>
       </c>
       <c r="CI28">
+        <v>-14797000.0</v>
+      </c>
+      <c r="CJ28">
         <v>-12221000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-12225000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-11628000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-10312000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-30621000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-12350000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-18341000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>29971000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-21610000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-1610000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-16610000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-6610000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-11610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7860000.0</v>
       </c>
       <c r="CW28">
         <v>-7860000.0</v>
       </c>
       <c r="CX28">
         <v>-7860000.0</v>
       </c>
       <c r="CY28">
         <v>-7860000.0</v>
       </c>
       <c r="CZ28">
         <v>-7860000.0</v>
       </c>
       <c r="DA28">
         <v>-7860000.0</v>
       </c>
       <c r="DB28">
         <v>-7860000.0</v>
       </c>
       <c r="DC28">
+        <v>-7860000.0</v>
+      </c>
+      <c r="DD28">
         <v>-5800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>65100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:109">
       <c r="A29" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B29">
+        <v>153011000000.0</v>
+      </c>
+      <c r="C29">
         <v>105509000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>143876000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>209881000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>151693000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>145686000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>168420000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>209272000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>215766000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>209673000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>95231000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>231388000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>280764000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>223259000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>243258000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>316815000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>148765000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>90626000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>114080000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>152855000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>104202000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>55008000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>109004000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>121910000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>91858000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>78861000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>106669000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>106666000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>158095000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>145966000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>115866000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>206517000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>149521000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>224914000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>100619000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>170652000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>119296000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>177011000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>209016000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>282186000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>131748000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>80594000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>187447000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>190015000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>177258000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>161622000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>152808000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>207004000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>239290000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>140099000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>154267000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>176562000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>174345000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>199478000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>124228000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>176157000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>140667000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>114804000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>141647000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>170951000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>140537000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>120848000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>126345000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>135376000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>152221000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>106646000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>44392000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>74088000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>88983000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>75278000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>68321000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>41921000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>84373000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>66426000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>32688000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>69952000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>72367000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>69005000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>66473000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>55630000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>61180000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>67640000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>42049000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>55173000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>67892000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>28504000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>19151000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>50437000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>40934000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>34533000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>47821000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>18764000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>30680000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>13047000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>41059000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>13381000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>19402000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>13737000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>18162000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>15087000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>8661000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>21741000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>31587000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>23847000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>8392000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>7547000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>15800000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-16000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:109">
       <c r="A30" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B30">
+        <v>-50014000000.0</v>
+      </c>
+      <c r="C30">
         <v>-107832000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-80286000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-82716000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-67017000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-93062000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-103231000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-114440000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-102481000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-120512000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-115249000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-166870000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-128895000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-148719000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-155841000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-84155000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-117817000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-45525000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-62133000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-30257000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-28143000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-23098000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-16344000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-21754000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-36538000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-51476000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-64742000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-213744000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-93889000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-118242000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-50707000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-67781000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-66260000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-62933000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-38856000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-139119000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-41308000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-35594000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-25597000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-72458000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-33698000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-57274000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-67089000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-111186000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-83193000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-94447000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-125841000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-106541000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-104231000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-104609000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-106750000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-83234000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-114655000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-121312000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-111961000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-121094000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-255428000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-134896000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-117045000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-137038000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-78989000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-68036000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-56870000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-54494000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-112881000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-70746000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-71065000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-79443000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-102346000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-67278000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-54068000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-57912000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-29008000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-43137000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-23759000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-25042000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-91894000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-37969000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-41967000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-25615000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-35108000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-35002000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-31311000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-36045000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-26095000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-16727000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-48596000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-10169000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-9325000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-9558000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-8384000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-37242000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-9463000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-22754000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-13882000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-12442000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-700000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-14291000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>497000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-9501000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-4010000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-21013000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-12960000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-8940000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1913000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-6200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-44900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>