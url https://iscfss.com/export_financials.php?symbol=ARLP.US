--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -5340,51 +5340,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
         <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
@@ -5679,51 +5679,51 @@
       </c>
       <c r="CZ1" t="s">
         <v>26</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
         <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>27</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:109">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
-        <v>90507000000.0</v>
+        <v>90507000.0</v>
       </c>
       <c r="C2">
         <v>94642000.0</v>
       </c>
       <c r="D2">
         <v>81809000.0</v>
       </c>
       <c r="E2">
         <v>103757000.0</v>
       </c>
       <c r="F2">
         <v>98248000.0</v>
       </c>
       <c r="G2">
         <v>104528000.0</v>
       </c>
       <c r="H2">
         <v>98188000.0</v>
       </c>
       <c r="I2">
         <v>115719000.0</v>
       </c>
       <c r="J2">
         <v>131547000.0</v>
       </c>
@@ -6312,51 +6312,51 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
     </row>
     <row r="5" spans="1:109">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
-        <v>-7217000000.0</v>
+        <v>-7217000.0</v>
       </c>
       <c r="C5">
         <v>-7386000.0</v>
       </c>
       <c r="D5">
         <v>-1026000.0</v>
       </c>
       <c r="E5">
         <v>-24039000.0</v>
       </c>
       <c r="F5">
         <v>-23639000.0</v>
       </c>
       <c r="G5">
         <v>-34833000.0</v>
       </c>
       <c r="H5">
         <v>-35103000.0</v>
       </c>
       <c r="I5">
         <v>-58623000.0</v>
       </c>
       <c r="J5">
         <v>-59645000.0</v>
       </c>
@@ -6821,51 +6821,53 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>11280000.0</v>
+      </c>
       <c r="C7">
         <v>11868000.0</v>
       </c>
       <c r="D7">
         <v>14591000.0</v>
       </c>
       <c r="E7">
         <v>15068000.0</v>
       </c>
       <c r="F7">
         <v>13991000.0</v>
       </c>
       <c r="G7">
         <v>14345000.0</v>
       </c>
       <c r="H7">
         <v>13638000.0</v>
       </c>
       <c r="I7">
         <v>13838000.0</v>
       </c>
       <c r="J7">
         <v>14107000.0</v>
       </c>
       <c r="K7">
@@ -7287,51 +7289,51 @@
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>111194000000.0</v>
+        <v>111194000.0</v>
       </c>
       <c r="C10">
         <v>28869000.0</v>
       </c>
       <c r="D10">
         <v>71212000.0</v>
       </c>
       <c r="E10">
         <v>94481000000.0</v>
       </c>
       <c r="F10">
         <v>55004000.0</v>
       </c>
       <c r="G10">
         <v>81313000.0</v>
       </c>
       <c r="H10">
         <v>136962000.0</v>
       </c>
       <c r="I10">
         <v>195429000.0</v>
       </c>
       <c r="J10">
         <v>203703000.0</v>
       </c>
@@ -7729,51 +7731,51 @@
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>111194000000.0</v>
+        <v>111194000.0</v>
       </c>
       <c r="C12">
         <v>71079000.0</v>
       </c>
       <c r="D12">
         <v>71212000.0</v>
       </c>
       <c r="E12">
         <v>94481000.0</v>
       </c>
       <c r="F12">
         <v>55004000.0</v>
       </c>
       <c r="G12">
         <v>81313000.0</v>
       </c>
       <c r="H12">
         <v>136962000.0</v>
       </c>
       <c r="I12">
         <v>195429000.0</v>
       </c>
       <c r="J12">
         <v>203703000.0</v>
       </c>
@@ -8055,51 +8057,53 @@
         <v>40218000.0</v>
       </c>
       <c r="CZ12">
         <v>44331000.0</v>
       </c>
       <c r="DA12">
         <v>41038000.0</v>
       </c>
       <c r="DB12">
         <v>37441000.0</v>
       </c>
       <c r="DC12">
         <v>45372000.0</v>
       </c>
       <c r="DD12">
         <v>50300000.0</v>
       </c>
       <c r="DE12">
         <v>46000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" t="s">
         <v>40</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1776227000.0</v>
+      </c>
       <c r="C13">
         <v>1772237000.0</v>
       </c>
       <c r="D13">
         <v>1843627000.0</v>
       </c>
       <c r="E13">
         <v>1836401000.0</v>
       </c>
       <c r="F13">
         <v>1816776000.0</v>
       </c>
       <c r="G13">
         <v>1845824000.0</v>
       </c>
       <c r="H13">
         <v>1867850000.0</v>
       </c>
       <c r="I13">
         <v>1961977000.0</v>
       </c>
       <c r="J13">
         <v>1970759000.0</v>
       </c>
       <c r="K13">
@@ -10065,51 +10069,51 @@
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21">
         <v>19900000.0</v>
       </c>
       <c r="DD21">
         <v>19900000.0</v>
       </c>
       <c r="DE21">
         <v>21400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
-        <v>125131000000.0</v>
+        <v>125131000.0</v>
       </c>
       <c r="C22">
         <v>143564000.0</v>
       </c>
       <c r="D22">
         <v>142619000.0</v>
       </c>
       <c r="E22">
         <v>130636000.0</v>
       </c>
       <c r="F22">
         <v>138712000.0</v>
       </c>
       <c r="G22">
         <v>138786000.0</v>
       </c>
       <c r="H22">
         <v>120661000.0</v>
       </c>
       <c r="I22">
         <v>177503000.0</v>
       </c>
       <c r="J22">
         <v>196225000.0</v>
       </c>
@@ -10394,51 +10398,51 @@
       </c>
       <c r="CZ22">
         <v>10842000.0</v>
       </c>
       <c r="DA22">
         <v>11949000.0</v>
       </c>
       <c r="DB22">
         <v>22370000.0</v>
       </c>
       <c r="DC22">
         <v>21874000.0</v>
       </c>
       <c r="DD22">
         <v>21100000.0</v>
       </c>
       <c r="DE22">
         <v>20100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
-        <v>2941792000000.0</v>
+        <v>2941792000.0</v>
       </c>
       <c r="C23">
         <v>2855708000.0</v>
       </c>
       <c r="D23">
         <v>2853788000.0</v>
       </c>
       <c r="E23">
         <v>2908341000.0</v>
       </c>
       <c r="F23">
         <v>2869446000.0</v>
       </c>
       <c r="G23">
         <v>2902735000.0</v>
       </c>
       <c r="H23">
         <v>2915730000.0</v>
       </c>
       <c r="I23">
         <v>3032173000.0</v>
       </c>
       <c r="J23">
         <v>3052946000.0</v>
       </c>
@@ -10722,51 +10726,53 @@
         <v>311457000.0</v>
       </c>
       <c r="CZ23">
         <v>309166000.0</v>
       </c>
       <c r="DA23">
         <v>330496000.0</v>
       </c>
       <c r="DB23">
         <v>310390000.0</v>
       </c>
       <c r="DC23">
         <v>310234000.0</v>
       </c>
       <c r="DD23">
         <v>314800000.0</v>
       </c>
       <c r="DE23">
         <v>318600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>498484000.0</v>
+      </c>
       <c r="C24">
         <v>426116000.0</v>
       </c>
       <c r="D24">
         <v>427137000.0</v>
       </c>
       <c r="E24">
         <v>433117000.0</v>
       </c>
       <c r="F24">
         <v>439023000.0</v>
       </c>
       <c r="G24">
         <v>444858000.0</v>
       </c>
       <c r="H24">
         <v>450885000.0</v>
       </c>
       <c r="I24">
         <v>456316000.0</v>
       </c>
       <c r="J24">
         <v>461995000.0</v>
       </c>
       <c r="K24">
@@ -11262,51 +11268,53 @@
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>157629000.0</v>
+      </c>
       <c r="C26">
         <v>157339000.0</v>
       </c>
       <c r="D26">
         <v>152104000.0</v>
       </c>
       <c r="E26">
         <v>135316000.0</v>
       </c>
       <c r="F26">
         <v>110215000.0</v>
       </c>
       <c r="G26">
         <v>126096000.0</v>
       </c>
       <c r="H26">
         <v>128073000.0</v>
       </c>
       <c r="I26">
         <v>129443000.0</v>
       </c>
       <c r="J26">
         <v>137629000.0</v>
       </c>
       <c r="K26">
@@ -11579,51 +11587,51 @@
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-18810000000.0</v>
+        <v>479674000.0</v>
       </c>
       <c r="C28">
         <v>478921000.0</v>
       </c>
       <c r="D28">
         <v>408753000.0</v>
       </c>
       <c r="E28">
         <v>-56052000.0</v>
       </c>
       <c r="F28">
         <v>-17932000.0</v>
       </c>
       <c r="G28">
         <v>-44161000.0</v>
       </c>
       <c r="H28">
         <v>349836000.0</v>
       </c>
       <c r="I28">
         <v>297000000.0</v>
       </c>
       <c r="J28">
         <v>294428000.0</v>
       </c>
@@ -11907,51 +11915,53 @@
         <v>213196000.0</v>
       </c>
       <c r="CZ28">
         <v>223067000.0</v>
       </c>
       <c r="DA28">
         <v>225781000.0</v>
       </c>
       <c r="DB28">
         <v>228808000.0</v>
       </c>
       <c r="DC28">
         <v>220400000.0</v>
       </c>
       <c r="DD28">
         <v>222000000.0</v>
       </c>
       <c r="DE28">
         <v>225800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2348598000.0</v>
+      </c>
       <c r="C29">
         <v>2260773000.0</v>
       </c>
       <c r="D29">
         <v>2293384000.0</v>
       </c>
       <c r="E29">
         <v>2268840000.0</v>
       </c>
       <c r="F29">
         <v>2255241000.0</v>
       </c>
       <c r="G29">
         <v>2278656000.0</v>
       </c>
       <c r="H29">
         <v>2305907000.0</v>
       </c>
       <c r="I29">
         <v>2381945000.0</v>
       </c>
       <c r="J29">
         <v>2395138000.0</v>
       </c>
       <c r="K29">
@@ -12071,51 +12081,51 @@
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>205228000000.0</v>
+        <v>205228000.0</v>
       </c>
       <c r="C30">
         <v>167652000.0</v>
       </c>
       <c r="D30">
         <v>131678000.0</v>
       </c>
       <c r="E30">
         <v>172155000.0</v>
       </c>
       <c r="F30">
         <v>182257000.0</v>
       </c>
       <c r="G30">
         <v>187625000.0</v>
       </c>
       <c r="H30">
         <v>176987000.0</v>
       </c>
       <c r="I30">
         <v>208662000.0</v>
       </c>
       <c r="J30">
         <v>236113000.0</v>
       </c>
@@ -12618,51 +12628,53 @@
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>218328000.0</v>
+      </c>
       <c r="C32">
         <v>128381000.0</v>
       </c>
       <c r="D32">
         <v>225628000.0</v>
       </c>
       <c r="E32">
         <v>230504000.0</v>
       </c>
       <c r="F32">
         <v>226276000.0</v>
       </c>
       <c r="G32">
         <v>229617000.0</v>
       </c>
       <c r="H32">
         <v>280088000.0</v>
       </c>
       <c r="I32">
         <v>361356000.0</v>
       </c>
       <c r="J32">
         <v>413867000.0</v>
       </c>
       <c r="K32">
@@ -12782,51 +12794,51 @@
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>2433219000000.0</v>
+        <v>2433219000.0</v>
       </c>
       <c r="C33">
         <v>2447013000.0</v>
       </c>
       <c r="D33">
         <v>2423734000.0</v>
       </c>
       <c r="E33">
         <v>2422229000.0</v>
       </c>
       <c r="F33">
         <v>2408320000.0</v>
       </c>
       <c r="G33">
         <v>2426189000.0</v>
       </c>
       <c r="H33">
         <v>2402500000.0</v>
       </c>
       <c r="I33">
         <v>2405665000.0</v>
       </c>
       <c r="J33">
         <v>2367904999.0</v>
       </c>
@@ -13108,51 +13120,53 @@
         <v>220343000.0</v>
       </c>
       <c r="CZ33">
         <v>213854000.0</v>
       </c>
       <c r="DA33">
         <v>203060000.0</v>
       </c>
       <c r="DB33">
         <v>202361000.0</v>
       </c>
       <c r="DC33">
         <v>202593000.0</v>
       </c>
       <c r="DD33">
         <v>207800000.0</v>
       </c>
       <c r="DE33">
         <v>212600000.0</v>
       </c>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>25466000.0</v>
+      </c>
       <c r="C34">
         <v>26054000.0</v>
       </c>
       <c r="D34">
         <v>27951000.0</v>
       </c>
       <c r="E34">
         <v>24584000.0</v>
       </c>
       <c r="F34">
         <v>21602000.0</v>
       </c>
       <c r="G34">
         <v>20774000.0</v>
       </c>
       <c r="H34">
         <v>22694000.0</v>
       </c>
       <c r="I34">
         <v>15176000.0</v>
       </c>
       <c r="J34">
         <v>16171000.0</v>
       </c>
       <c r="K34">
@@ -13350,51 +13364,51 @@
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>574906000000.0</v>
+        <v>865151000.0</v>
       </c>
       <c r="C35">
         <v>793099000.0</v>
       </c>
       <c r="D35">
         <v>789140000.0</v>
       </c>
       <c r="E35">
         <v>566068000.0</v>
       </c>
       <c r="F35">
         <v>587256000.0</v>
       </c>
       <c r="G35">
         <v>577417000.0</v>
       </c>
       <c r="H35">
         <v>829054999.0</v>
       </c>
       <c r="I35">
         <v>841911000.0</v>
       </c>
       <c r="J35">
         <v>847654000.0</v>
       </c>
@@ -13677,51 +13691,51 @@
       </c>
       <c r="CZ35">
         <v>284243000.0</v>
       </c>
       <c r="DA35">
         <v>284819000.0</v>
       </c>
       <c r="DB35">
         <v>285414000.0</v>
       </c>
       <c r="DC35">
         <v>285062000.0</v>
       </c>
       <c r="DD35">
         <v>284900000.0</v>
       </c>
       <c r="DE35">
         <v>285600000.0</v>
       </c>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>-2023905000000.0</v>
+        <v>124104000.0</v>
       </c>
       <c r="C36">
         <v>141420000.0</v>
       </c>
       <c r="D36">
         <v>116123000.0</v>
       </c>
       <c r="E36">
         <v>-2161220000.0</v>
       </c>
       <c r="F36">
         <v>-2153956000.0</v>
       </c>
       <c r="G36">
         <v>-2139194000.0</v>
       </c>
       <c r="H36">
         <v>88586000.0</v>
       </c>
       <c r="I36">
         <v>94439000.0</v>
       </c>
       <c r="J36">
         <v>99369999.0</v>
       </c>
@@ -14490,51 +14504,51 @@
         <v>26925000.0</v>
       </c>
       <c r="CY38">
         <v>27885000.0</v>
       </c>
       <c r="CZ38">
         <v>29191000.0</v>
       </c>
       <c r="DA38">
         <v>28973000.0</v>
       </c>
       <c r="DB38">
         <v>30058000.0</v>
       </c>
       <c r="DC38">
         <v>30613000.0</v>
       </c>
       <c r="DD38"/>
       <c r="DE38"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>67020000000.0</v>
+        <v>67020000.0</v>
       </c>
       <c r="C39">
         <v>26400000.0</v>
       </c>
       <c r="D39">
         <v>84545000.0</v>
       </c>
       <c r="E39">
         <v>88840000.0</v>
       </c>
       <c r="F39">
         <v>85153000.0</v>
       </c>
       <c r="G39">
         <v>68822000.0</v>
       </c>
       <c r="H39">
         <v>78620000.0</v>
       </c>
       <c r="I39">
         <v>44914000.0</v>
       </c>
       <c r="J39">
         <v>49000000.0</v>
       </c>
@@ -14819,51 +14833,51 @@
       </c>
       <c r="CZ39">
         <v>4033000.0</v>
       </c>
       <c r="DA39">
         <v>18399000.0</v>
       </c>
       <c r="DB39">
         <v>9514000.0</v>
       </c>
       <c r="DC39">
         <v>3303000.0</v>
       </c>
       <c r="DD39">
         <v>2500000.0</v>
       </c>
       <c r="DE39">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>91064000000.0</v>
+        <v>-27451366000.0</v>
       </c>
       <c r="C40">
         <v>115866000.0</v>
       </c>
       <c r="D40">
         <v>-20220029000.0</v>
       </c>
       <c r="E40">
         <v>103924000.0</v>
       </c>
       <c r="F40">
         <v>88925000.0</v>
       </c>
       <c r="G40">
         <v>98025000.0</v>
       </c>
       <c r="H40">
         <v>112679000.0</v>
       </c>
       <c r="I40">
         <v>127157999.0</v>
       </c>
       <c r="J40">
         <v>117598000.0</v>
       </c>
@@ -16047,51 +16061,53 @@
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4385848000.0</v>
+      </c>
       <c r="C45">
         <v>4426915000.0</v>
       </c>
       <c r="D45">
         <v>4519713000.0</v>
       </c>
       <c r="E45">
         <v>4528867000.0</v>
       </c>
       <c r="F45">
         <v>4532648000.0</v>
       </c>
       <c r="G45">
         <v>4531828000.0</v>
       </c>
       <c r="H45">
         <v>4451406000.0</v>
       </c>
       <c r="I45">
         <v>4467888000.0</v>
       </c>
       <c r="J45">
         <v>4367083000.0</v>
       </c>
       <c r="K45">
@@ -16367,51 +16383,51 @@
       </c>
       <c r="CZ45">
         <v>184663000.0</v>
       </c>
       <c r="DA45">
         <v>174087000.0</v>
       </c>
       <c r="DB45">
         <v>172303000.0</v>
       </c>
       <c r="DC45">
         <v>171980000.0</v>
       </c>
       <c r="DD45">
         <v>175500000.0</v>
       </c>
       <c r="DE45">
         <v>178400000.0</v>
       </c>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>4385848000000.0</v>
+        <v>2151486000.0</v>
       </c>
       <c r="C46">
         <v>2148254000.0</v>
       </c>
       <c r="D46">
         <v>2155507000.0</v>
       </c>
       <c r="E46">
         <v>4528867000.0</v>
       </c>
       <c r="F46">
         <v>4532648000.0</v>
       </c>
       <c r="G46">
         <v>4531828000.0</v>
       </c>
       <c r="H46">
         <v>1304058000.0</v>
       </c>
       <c r="I46">
         <v>2177683000.0</v>
       </c>
       <c r="J46">
         <v>2126806000.0</v>
       </c>
@@ -17422,51 +17438,53 @@
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" t="s">
         <v>77</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>81104000.0</v>
+      </c>
       <c r="C50">
         <v>69806000.0</v>
       </c>
       <c r="D50">
         <v>23646000.0</v>
       </c>
       <c r="E50">
         <v>23361000.0</v>
       </c>
       <c r="F50">
         <v>23081000.0</v>
       </c>
       <c r="G50">
         <v>22807000.0</v>
       </c>
       <c r="H50">
         <v>22275000.0</v>
       </c>
       <c r="I50">
         <v>22275000.0</v>
       </c>
       <c r="J50">
         <v>22029000.0</v>
       </c>
       <c r="K50">
@@ -17618,51 +17636,51 @@
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>92384000000.0</v>
+        <v>590868000.0</v>
       </c>
       <c r="C51">
         <v>507790000.0</v>
       </c>
       <c r="D51">
         <v>479965000.0</v>
       </c>
       <c r="E51">
         <v>38429000.0</v>
       </c>
       <c r="F51">
         <v>37072000.0</v>
       </c>
       <c r="G51">
         <v>37152000.0</v>
       </c>
       <c r="H51">
         <v>486798000.0</v>
       </c>
       <c r="I51">
         <v>492429000.0</v>
       </c>
       <c r="J51">
         <v>498131000.0</v>
       </c>
@@ -17947,51 +17965,51 @@
       </c>
       <c r="CZ51">
         <v>230000000.0</v>
       </c>
       <c r="DA51">
         <v>230000000.0</v>
       </c>
       <c r="DB51">
         <v>230000000.0</v>
       </c>
       <c r="DC51">
         <v>230000000.0</v>
       </c>
       <c r="DD51">
         <v>230000000.0</v>
       </c>
       <c r="DE51">
         <v>230000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
-        <v>81104000000.0</v>
+        <v>81104000.0</v>
       </c>
       <c r="C52">
         <v>69806000.0</v>
       </c>
       <c r="D52">
         <v>23646000.0</v>
       </c>
       <c r="E52">
         <v>23361000.0</v>
       </c>
       <c r="F52">
         <v>23081000.0</v>
       </c>
       <c r="G52">
         <v>22807000.0</v>
       </c>
       <c r="H52">
         <v>22275000.0</v>
       </c>
       <c r="I52">
         <v>22275000.0</v>
       </c>
       <c r="J52">
         <v>22029000.0</v>
       </c>
@@ -18712,51 +18730,51 @@
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
-        <v>2941792000000.0</v>
+        <v>2941792000.0</v>
       </c>
       <c r="C55">
         <v>2855708000.0</v>
       </c>
       <c r="D55">
         <v>2853788000.0</v>
       </c>
       <c r="E55">
         <v>2908341000.0</v>
       </c>
       <c r="F55">
         <v>2869446000.0</v>
       </c>
       <c r="G55">
         <v>2902735000.0</v>
       </c>
       <c r="H55">
         <v>2915730000.0</v>
       </c>
       <c r="I55">
         <v>3032173000.0</v>
       </c>
       <c r="J55">
         <v>3052946000.0</v>
       </c>
@@ -19041,51 +19059,51 @@
       </c>
       <c r="CZ55">
         <v>309166000.0</v>
       </c>
       <c r="DA55">
         <v>330496000.0</v>
       </c>
       <c r="DB55">
         <v>310390000.0</v>
       </c>
       <c r="DC55">
         <v>310234000.0</v>
       </c>
       <c r="DD55">
         <v>314800000.0</v>
       </c>
       <c r="DE55">
         <v>318600000.0</v>
       </c>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>508573000000.0</v>
+        <v>508573000.0</v>
       </c>
       <c r="C56">
         <v>408695000.0</v>
       </c>
       <c r="D56">
         <v>430054000.0</v>
       </c>
       <c r="E56">
         <v>486112000.0</v>
       </c>
       <c r="F56">
         <v>461126000.0</v>
       </c>
       <c r="G56">
         <v>476546000.0</v>
       </c>
       <c r="H56">
         <v>513230000.0</v>
       </c>
       <c r="I56">
         <v>626508000.0</v>
       </c>
       <c r="J56">
         <v>685041000.0</v>
       </c>
@@ -19370,51 +19388,51 @@
       </c>
       <c r="CZ56">
         <v>95312000.0</v>
       </c>
       <c r="DA56">
         <v>127436000.0</v>
       </c>
       <c r="DB56">
         <v>108029000.0</v>
       </c>
       <c r="DC56">
         <v>107641000.0</v>
       </c>
       <c r="DD56">
         <v>107000000.0</v>
       </c>
       <c r="DE56">
         <v>106000000.0</v>
       </c>
     </row>
     <row r="57" spans="1:109">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
-        <v>290245000000.0</v>
+        <v>290245000.0</v>
       </c>
       <c r="C57">
         <v>280314000.0</v>
       </c>
       <c r="D57">
         <v>204426000.0</v>
       </c>
       <c r="E57">
         <v>255608000.0</v>
       </c>
       <c r="F57">
         <v>234850000.0</v>
       </c>
       <c r="G57">
         <v>246929000.0</v>
       </c>
       <c r="H57">
         <v>233142000.0</v>
       </c>
       <c r="I57">
         <v>265152000.0</v>
       </c>
       <c r="J57">
         <v>271174000.0</v>
       </c>
@@ -19699,51 +19717,51 @@
       </c>
       <c r="CZ57">
         <v>56710000.0</v>
       </c>
       <c r="DA57">
         <v>69161000.0</v>
       </c>
       <c r="DB57">
         <v>52160000.0</v>
       </c>
       <c r="DC57">
         <v>46594000.0</v>
       </c>
       <c r="DD57">
         <v>45800000.0</v>
       </c>
       <c r="DE57">
         <v>47900000.0</v>
       </c>
     </row>
     <row r="58" spans="1:109">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
-        <v>865151000000.0</v>
+        <v>1155396000.0</v>
       </c>
       <c r="C58">
         <v>1073413000.0</v>
       </c>
       <c r="D58">
         <v>993566000.0</v>
       </c>
       <c r="E58">
         <v>821676000.0</v>
       </c>
       <c r="F58">
         <v>822106000.0</v>
       </c>
       <c r="G58">
         <v>824346000.0</v>
       </c>
       <c r="H58">
         <v>1062197000.0</v>
       </c>
       <c r="I58">
         <v>1107063000.0</v>
       </c>
       <c r="J58">
         <v>1118828000.0</v>
       </c>
@@ -20209,51 +20227,51 @@
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
     </row>
     <row r="60" spans="1:109">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
-        <v>2076641000000.0</v>
+        <v>1769010000.0</v>
       </c>
       <c r="C60">
         <v>1764851000.0</v>
       </c>
       <c r="D60">
         <v>1842601000.0</v>
       </c>
       <c r="E60">
         <v>2086665000.0</v>
       </c>
       <c r="F60">
         <v>2047340000.0</v>
       </c>
       <c r="G60">
         <v>2078389000.0</v>
       </c>
       <c r="H60">
         <v>1832747000.0</v>
       </c>
       <c r="I60">
         <v>1903354000.0</v>
       </c>
       <c r="J60">
         <v>1911114000.0</v>
       </c>
@@ -22699,51 +22717,51 @@
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>197</v>
       </c>
       <c r="B28">
-        <v>83119000000.0</v>
+        <v>83119000.0</v>
       </c>
       <c r="C28">
         <v>82224000.0</v>
       </c>
       <c r="D28">
         <v>79096000.0</v>
       </c>
       <c r="E28">
         <v>80334000.0</v>
       </c>
       <c r="F28">
         <v>70160000.0</v>
       </c>
       <c r="G28">
         <v>59806000.0</v>
       </c>
       <c r="H28">
         <v>72997000.0</v>
       </c>
       <c r="I28">
         <v>68298000.0</v>
       </c>
       <c r="J28">
         <v>61760000.0</v>
       </c>
@@ -23137,51 +23155,51 @@
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
         <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
       </c>
       <c r="H1" t="s">
@@ -23477,51 +23495,51 @@
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
         <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>27</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:109">
       <c r="A2" t="s">
         <v>171</v>
       </c>
       <c r="B2">
         <v>348862000.0</v>
       </c>
       <c r="C2">
-        <v>349961000.0</v>
+        <v>432295000.0</v>
       </c>
       <c r="D2">
         <v>417384000.0</v>
       </c>
       <c r="E2">
         <v>445030000.0</v>
       </c>
       <c r="F2">
         <v>425610000.0</v>
       </c>
       <c r="G2">
         <v>425610000.0</v>
       </c>
       <c r="H2">
         <v>525960000.0</v>
       </c>
       <c r="I2">
         <v>490624000.0</v>
       </c>
       <c r="J2">
         <v>455368000.0</v>
       </c>
       <c r="K2">
         <v>469273000.0</v>
       </c>
@@ -25588,51 +25606,51 @@
         <v>7939000.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
       <c r="DC8">
         <v>0.0</v>
       </c>
       <c r="DD8"/>
       <c r="DE8"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" t="s">
         <v>178</v>
       </c>
       <c r="B9">
         <v>202698000.0</v>
       </c>
       <c r="C9">
-        <v>166056000.0</v>
+        <v>83722000.0</v>
       </c>
       <c r="D9">
         <v>118129000.0</v>
       </c>
       <c r="E9">
         <v>126337000.0</v>
       </c>
       <c r="F9">
         <v>-114858000.0</v>
       </c>
       <c r="G9">
         <v>540468000.0</v>
       </c>
       <c r="H9">
         <v>64132000.0</v>
       </c>
       <c r="I9">
         <v>122945000.0</v>
       </c>
       <c r="J9">
         <v>137982000.0</v>
       </c>
       <c r="K9">
         <v>182424000.0</v>
       </c>
@@ -26898,51 +26916,53 @@
       </c>
       <c r="CY12">
         <v>4894000.0</v>
       </c>
       <c r="CZ12">
         <v>1276000.0</v>
       </c>
       <c r="DA12">
         <v>5046000.0</v>
       </c>
       <c r="DB12">
         <v>4860000.0</v>
       </c>
       <c r="DC12">
         <v>4764000.0</v>
       </c>
       <c r="DD12"/>
       <c r="DE12">
         <v>400000.0</v>
       </c>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" t="s">
         <v>182</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>306000.0</v>
+      </c>
       <c r="C13">
         <v>318000.0</v>
       </c>
       <c r="D13">
         <v>632000.0</v>
       </c>
       <c r="E13">
         <v>682000.0</v>
       </c>
       <c r="F13">
         <v>570000.0</v>
       </c>
       <c r="G13">
         <v>867000.0</v>
       </c>
       <c r="H13">
         <v>1687000.0</v>
       </c>
       <c r="I13">
         <v>2175000.0</v>
       </c>
       <c r="J13">
         <v>2084000.0</v>
       </c>
       <c r="K13">
@@ -27069,51 +27089,53 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" t="s">
         <v>183</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>-1986000.0</v>
+      </c>
       <c r="C14">
         <v>-1653000.0</v>
       </c>
       <c r="D14">
         <v>-1181000.0</v>
       </c>
       <c r="E14">
         <v>-1714000.0</v>
       </c>
       <c r="F14">
         <v>-1615000.0</v>
       </c>
       <c r="G14">
         <v>-1577000.0</v>
       </c>
       <c r="H14">
         <v>-1235000.0</v>
       </c>
       <c r="I14">
         <v>-635000.0</v>
       </c>
       <c r="J14">
         <v>-1322000.0</v>
       </c>
       <c r="K14">
@@ -28024,51 +28046,53 @@
       <c r="CX16">
         <v>-4436000.0</v>
       </c>
       <c r="CY16">
         <v>4436000.0</v>
       </c>
       <c r="CZ16">
         <v>4021000.0</v>
       </c>
       <c r="DA16">
         <v>11560000.0</v>
       </c>
       <c r="DB16">
         <v>2098000.0</v>
       </c>
       <c r="DC16">
         <v>2366000.0</v>
       </c>
       <c r="DD16"/>
       <c r="DE16"/>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" t="s">
         <v>186</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>81548000.0</v>
+      </c>
       <c r="C17">
         <v>10747000.0</v>
       </c>
       <c r="D17">
         <v>83847000.0</v>
       </c>
       <c r="E17">
         <v>96818000.0</v>
       </c>
       <c r="F17">
         <v>61025000.0</v>
       </c>
       <c r="G17">
         <v>75560000.0</v>
       </c>
       <c r="H17">
         <v>17565000.0</v>
       </c>
       <c r="I17">
         <v>86916000.0</v>
       </c>
       <c r="J17">
         <v>101509000.0</v>
       </c>
       <c r="K17">
@@ -28347,51 +28371,53 @@
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
       <c r="DC17">
         <v>0.0</v>
       </c>
       <c r="DD17"/>
       <c r="DE17"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" t="s">
         <v>187</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-12247000.0</v>
+      </c>
       <c r="C18">
         <v>-11426000.0</v>
       </c>
       <c r="D18">
         <v>-10384000.0</v>
       </c>
       <c r="E18">
         <v>-10351000.0</v>
       </c>
       <c r="F18">
         <v>-8682000.0</v>
       </c>
       <c r="G18">
         <v>-7567000.0</v>
       </c>
       <c r="H18">
         <v>-6989000.0</v>
       </c>
       <c r="I18">
         <v>-7352000.0</v>
       </c>
       <c r="J18">
         <v>-7193000.0</v>
       </c>
       <c r="K18">
@@ -29002,51 +29028,51 @@
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
       <c r="DC20">
         <v>0.0</v>
       </c>
       <c r="DD20"/>
       <c r="DE20"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" t="s">
         <v>190</v>
       </c>
       <c r="B21">
         <v>95585000.0</v>
       </c>
       <c r="C21">
-        <v>21861000.0</v>
+        <v>59681000.0</v>
       </c>
       <c r="D21">
         <v>97343000.0</v>
       </c>
       <c r="E21">
         <v>104964000.0</v>
       </c>
       <c r="F21">
         <v>182901722.0</v>
       </c>
       <c r="G21">
         <v>94278000.0</v>
       </c>
       <c r="H21">
         <v>15347000.0</v>
       </c>
       <c r="I21">
         <v>101067000.0</v>
       </c>
       <c r="J21">
         <v>117420000.0</v>
       </c>
       <c r="K21">
         <v>160295000.0</v>
       </c>
@@ -29596,51 +29622,51 @@
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
       <c r="DC22">
         <v>0.0</v>
       </c>
       <c r="DD22"/>
       <c r="DE22"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" t="s">
         <v>192</v>
       </c>
       <c r="B23">
         <v>455975000.0</v>
       </c>
       <c r="C23">
-        <v>494156000.0</v>
+        <v>456336000.0</v>
       </c>
       <c r="D23">
         <v>438170000.0</v>
       </c>
       <c r="E23">
         <v>466403000.0</v>
       </c>
       <c r="F23">
         <v>413650300.0</v>
       </c>
       <c r="G23">
         <v>446190000.0</v>
       </c>
       <c r="H23">
         <v>574745000.0</v>
       </c>
       <c r="I23">
         <v>512501999.0</v>
       </c>
       <c r="J23">
         <v>475930000.0</v>
       </c>
       <c r="K23">
         <v>491402000.0</v>
       </c>
@@ -30844,51 +30870,51 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27">
         <v>14900000.0</v>
       </c>
       <c r="DE27">
         <v>11400000.0</v>
       </c>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" t="s">
         <v>197</v>
       </c>
       <c r="B28">
         <v>25836000.0</v>
       </c>
       <c r="C28">
         <v>24041000.0</v>
       </c>
       <c r="D28">
-        <v>20786000000.0</v>
+        <v>20786000.0</v>
       </c>
       <c r="E28">
         <v>21373000.0</v>
       </c>
       <c r="F28">
         <v>40939420.0</v>
       </c>
       <c r="G28">
         <v>20580000.0</v>
       </c>
       <c r="H28">
         <v>17655000.0</v>
       </c>
       <c r="I28">
         <v>21878000.0</v>
       </c>
       <c r="J28">
         <v>20562000.0</v>
       </c>
       <c r="K28">
         <v>22129000.0</v>
       </c>
       <c r="L28">
         <v>17784000.0</v>
       </c>
@@ -31166,51 +31192,53 @@
         <v>4923000.0</v>
       </c>
       <c r="CZ28">
         <v>4354000.0</v>
       </c>
       <c r="DA28">
         <v>3610000.0</v>
       </c>
       <c r="DB28">
         <v>3625000.0</v>
       </c>
       <c r="DC28">
         <v>3587000.0</v>
       </c>
       <c r="DD28">
         <v>64000000.0</v>
       </c>
       <c r="DE28">
         <v>69100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" t="s">
         <v>198</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6241000.0</v>
+      </c>
       <c r="C29">
         <v>2685000.0</v>
       </c>
       <c r="D29">
         <v>3349000.0</v>
       </c>
       <c r="E29">
         <v>5886000.0</v>
       </c>
       <c r="F29">
         <v>5348000.0</v>
       </c>
       <c r="G29">
         <v>4182000.0</v>
       </c>
       <c r="H29">
         <v>3005000.0</v>
       </c>
       <c r="I29">
         <v>4123000.0</v>
       </c>
       <c r="J29">
         <v>3860000.0</v>
       </c>
       <c r="K29">
@@ -31341,51 +31369,51 @@
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" t="s">
         <v>199</v>
       </c>
       <c r="B30">
         <v>107113000.0</v>
       </c>
       <c r="C30">
-        <v>144195000.0</v>
+        <v>24041000.0</v>
       </c>
       <c r="D30">
         <v>20786000.0</v>
       </c>
       <c r="E30">
         <v>354604000.0</v>
       </c>
       <c r="F30">
         <v>40939420.0</v>
       </c>
       <c r="G30">
         <v>33943600.0</v>
       </c>
       <c r="H30">
         <v>48785000.0</v>
       </c>
       <c r="I30">
         <v>21878000.0</v>
       </c>
       <c r="J30">
         <v>20562000.0</v>
       </c>
       <c r="K30">
         <v>22129000.0</v>
       </c>
@@ -31670,51 +31698,51 @@
       </c>
       <c r="DA30">
         <v>17474000.0</v>
       </c>
       <c r="DB30">
         <v>17389000.0</v>
       </c>
       <c r="DC30">
         <v>17286000.0</v>
       </c>
       <c r="DD30">
         <v>78900000.0</v>
       </c>
       <c r="DE30">
         <v>80500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" t="s">
         <v>200</v>
       </c>
       <c r="B31">
         <v>-7796000.0</v>
       </c>
       <c r="C31">
-        <v>-8429000.0</v>
+        <v>-46249000.0</v>
       </c>
       <c r="D31">
         <v>-10147000.0</v>
       </c>
       <c r="E31">
         <v>-2260000.0</v>
       </c>
       <c r="F31">
         <v>-36866464.0</v>
       </c>
       <c r="G31">
         <v>-14536000.0</v>
       </c>
       <c r="H31">
         <v>5223000.0</v>
       </c>
       <c r="I31">
         <v>-10028000.0</v>
       </c>
       <c r="J31">
         <v>-12051000.0</v>
       </c>
       <c r="K31">
         <v>4221000.0</v>
       </c>
@@ -34618,51 +34646,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
         <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
@@ -35286,60 +35314,60 @@
       </c>
       <c r="CZ2">
         <v>4219000.0</v>
       </c>
       <c r="DA2">
         <v>1192000.0</v>
       </c>
       <c r="DB2">
         <v>9600000.0</v>
       </c>
       <c r="DC2">
         <v>8000000.0</v>
       </c>
       <c r="DD2">
         <v>4200000.0</v>
       </c>
       <c r="DE2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:109">
       <c r="A3" t="s">
         <v>203</v>
       </c>
       <c r="B3">
-        <v>50014000000</v>
+        <v>50014000</v>
       </c>
       <c r="C3">
-        <v>95690000</v>
+        <v>97414000</v>
       </c>
       <c r="D3">
-        <v>44759000</v>
+        <v>49111000</v>
       </c>
       <c r="E3">
-        <v>64728000</v>
+        <v>65473000</v>
       </c>
       <c r="F3">
         <v>67017000</v>
       </c>
       <c r="G3">
         <v>86776000</v>
       </c>
       <c r="H3">
         <v>93155000</v>
       </c>
       <c r="I3">
         <v>110298000</v>
       </c>
       <c r="J3">
         <v>101442000</v>
       </c>
       <c r="K3">
         <v>123846000</v>
       </c>
       <c r="L3">
         <v>108207000</v>
       </c>
       <c r="M3">
         <v>120306000</v>
       </c>
@@ -35934,51 +35962,53 @@
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" t="s">
         <v>206</v>
       </c>
-      <c r="B6"/>
+      <c r="B6">
+        <v>82325000.0</v>
+      </c>
       <c r="C6">
         <v>-42343000.0</v>
       </c>
       <c r="D6">
         <v>-23269000.0</v>
       </c>
       <c r="E6">
         <v>39477000.0</v>
       </c>
       <c r="F6">
         <v>-26309000.0</v>
       </c>
       <c r="G6">
         <v>-55649000.0</v>
       </c>
       <c r="H6">
         <v>-58467000.0</v>
       </c>
       <c r="I6">
         <v>-8274000.0</v>
       </c>
       <c r="J6">
         <v>69746000.0</v>
       </c>
       <c r="K6">
@@ -37696,51 +37726,53 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" t="s">
         <v>214</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>81277000.0</v>
+      </c>
       <c r="C14">
         <v>82354000.0</v>
       </c>
       <c r="D14">
         <v>76256000.0</v>
       </c>
       <c r="E14">
         <v>78211000.0</v>
       </c>
       <c r="F14">
         <v>76340000.0</v>
       </c>
       <c r="G14">
         <v>68629000.0</v>
       </c>
       <c r="H14">
         <v>80472000.0</v>
       </c>
       <c r="I14">
         <v>72971000.0</v>
       </c>
       <c r="J14">
         <v>66453999.0</v>
       </c>
       <c r="K14">
@@ -37979,51 +38011,53 @@
       <c r="CX14">
         <v>11095000.0</v>
       </c>
       <c r="CY14">
         <v>11260000.0</v>
       </c>
       <c r="CZ14">
         <v>10316000.0</v>
       </c>
       <c r="DA14">
         <v>9624000.0</v>
       </c>
       <c r="DB14">
         <v>9560000.0</v>
       </c>
       <c r="DC14">
         <v>9641000.0</v>
       </c>
       <c r="DD14"/>
       <c r="DE14"/>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" t="s">
         <v>215</v>
       </c>
-      <c r="B15"/>
+      <c r="B15">
+        <v>77847000.0</v>
+      </c>
       <c r="C15">
         <v>78009000.0</v>
       </c>
       <c r="D15">
         <v>77772000.0</v>
       </c>
       <c r="E15">
         <v>77776000.0</v>
       </c>
       <c r="F15">
         <v>90739000.0</v>
       </c>
       <c r="G15">
         <v>90891000.0</v>
       </c>
       <c r="H15">
         <v>90723000.0</v>
       </c>
       <c r="I15">
         <v>90725000.0</v>
       </c>
       <c r="J15">
         <v>90736000.0</v>
       </c>
       <c r="K15">
@@ -38304,51 +38338,53 @@
       </c>
       <c r="CY15">
         <v>7860000.0</v>
       </c>
       <c r="CZ15">
         <v>7860000.0</v>
       </c>
       <c r="DA15">
         <v>7860000.0</v>
       </c>
       <c r="DB15">
         <v>7860000.0</v>
       </c>
       <c r="DC15">
         <v>7860000.0</v>
       </c>
       <c r="DD15">
         <v>3600000.0</v>
       </c>
       <c r="DE15"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" t="s">
         <v>216</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>111194000.0</v>
+      </c>
       <c r="C16">
         <v>28869000.0</v>
       </c>
       <c r="D16">
         <v>71212000.0</v>
       </c>
       <c r="E16">
         <v>94481000.0</v>
       </c>
       <c r="F16">
         <v>55004000.0</v>
       </c>
       <c r="G16">
         <v>81313000.0</v>
       </c>
       <c r="H16">
         <v>136962000.0</v>
       </c>
       <c r="I16">
         <v>195429000.0</v>
       </c>
       <c r="J16">
         <v>203703000.0</v>
       </c>
       <c r="K16">
@@ -38745,60 +38781,60 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" t="s">
         <v>218</v>
       </c>
       <c r="B18">
-        <v>102997000000.0</v>
+        <v>102997000.0</v>
       </c>
       <c r="C18">
-        <v>9819000.0</v>
+        <v>8095000.0</v>
       </c>
       <c r="D18">
-        <v>99117000.0</v>
+        <v>94765000.0</v>
       </c>
       <c r="E18">
-        <v>145153000.0</v>
+        <v>144408000.0</v>
       </c>
       <c r="F18">
         <v>84676000.0</v>
       </c>
       <c r="G18">
         <v>58910000.0</v>
       </c>
       <c r="H18">
         <v>75265000.0</v>
       </c>
       <c r="I18">
         <v>98974000.0</v>
       </c>
       <c r="J18">
         <v>114324000.0</v>
       </c>
       <c r="K18">
         <v>85827000.0</v>
       </c>
       <c r="L18">
         <v>-12976000.0</v>
       </c>
       <c r="M18">
         <v>111082000.0</v>
       </c>
@@ -39415,51 +39451,53 @@
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" t="s">
         <v>221</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>82527000.0</v>
+      </c>
       <c r="C21">
         <v>44000000.0</v>
       </c>
       <c r="D21">
         <v>-6834000.0</v>
       </c>
       <c r="E21">
         <v>-6765000.0</v>
       </c>
       <c r="F21">
         <v>-6700000.0</v>
       </c>
       <c r="G21">
         <v>-6634000.0</v>
       </c>
       <c r="H21">
         <v>-6570000.0</v>
       </c>
       <c r="I21">
         <v>-6507000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
@@ -39643,51 +39681,51 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" t="s">
         <v>184</v>
       </c>
       <c r="B22">
-        <v>79562000000.0</v>
+        <v>78868000.0</v>
       </c>
       <c r="C22">
         <v>9094000.0</v>
       </c>
       <c r="D22">
         <v>81951000.0</v>
       </c>
       <c r="E22">
         <v>94229000.0</v>
       </c>
       <c r="F22">
         <v>59410000.0</v>
       </c>
       <c r="G22">
         <v>73983000.0</v>
       </c>
       <c r="H22">
         <v>16687000.0</v>
       </c>
       <c r="I22">
         <v>84665000.0</v>
       </c>
       <c r="J22">
         <v>98335000.0</v>
       </c>
@@ -39971,51 +40009,53 @@
         <v>4639000.0</v>
       </c>
       <c r="CZ22">
         <v>-443000.0</v>
       </c>
       <c r="DA22">
         <v>11560000.0</v>
       </c>
       <c r="DB22">
         <v>2098000.0</v>
       </c>
       <c r="DC22">
         <v>2366000.0</v>
       </c>
       <c r="DD22">
         <v>2800000.0</v>
       </c>
       <c r="DE22">
         <v>5800000.0</v>
       </c>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" t="s">
         <v>222</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>-2076000.0</v>
+      </c>
       <c r="C23">
         <v>-6004000.0</v>
       </c>
       <c r="D23">
         <v>-2286000.0</v>
       </c>
       <c r="E23">
         <v>-3137000.0</v>
       </c>
       <c r="F23">
         <v>-5413000.0</v>
       </c>
       <c r="G23">
         <v>-108308000.0</v>
       </c>
       <c r="H23">
         <v>-26363000.0</v>
       </c>
       <c r="I23">
         <v>-3559000.0</v>
       </c>
       <c r="J23">
         <v>-4342000.0</v>
       </c>
       <c r="K23">
@@ -40298,59 +40338,61 @@
         <v>-4010000.0</v>
       </c>
       <c r="CZ23">
         <v>-21013000.0</v>
       </c>
       <c r="DA23">
         <v>-12960000.0</v>
       </c>
       <c r="DB23">
         <v>-8940000.0</v>
       </c>
       <c r="DC23">
         <v>7860000.0</v>
       </c>
       <c r="DD23">
         <v>-2200000.0</v>
       </c>
       <c r="DE23">
         <v>65100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" t="s">
         <v>223</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-16172000.0</v>
+      </c>
       <c r="C24">
-        <v>-11834000.0</v>
+        <v>-90997000.0</v>
       </c>
       <c r="D24">
-        <v>-5484000.0</v>
+        <v>-49812000.0</v>
       </c>
       <c r="E24">
-        <v>5062000.0</v>
+        <v>-58265000.0</v>
       </c>
       <c r="F24">
         <v>-6002000.0</v>
       </c>
       <c r="G24">
         <v>-5408000.0</v>
       </c>
       <c r="H24">
         <v>738000.0</v>
       </c>
       <c r="I24">
         <v>6006000.0</v>
       </c>
       <c r="J24">
         <v>1719000.0</v>
       </c>
       <c r="K24">
         <v>5617000.0</v>
       </c>
       <c r="L24">
         <v>-6498000.0</v>
       </c>
       <c r="M24">
         <v>2951000.0</v>
       </c>
@@ -40620,51 +40662,51 @@
       <c r="CY24"/>
       <c r="CZ24">
         <v>136000.0</v>
       </c>
       <c r="DA24">
         <v>1000.0</v>
       </c>
       <c r="DB24">
         <v>59000.0</v>
       </c>
       <c r="DC24">
         <v>14000.0</v>
       </c>
       <c r="DD24">
         <v>100000.0</v>
       </c>
       <c r="DE24">
         <v>-25600000.0</v>
       </c>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" t="s">
         <v>224</v>
       </c>
       <c r="B25">
-        <v>73449000000.0</v>
+        <v>-7134000.0</v>
       </c>
       <c r="C25">
         <v>14061000.0</v>
       </c>
       <c r="D25">
         <v>-14331000.0</v>
       </c>
       <c r="E25">
         <v>37441000.0</v>
       </c>
       <c r="F25">
         <v>151693000.0</v>
       </c>
       <c r="G25">
         <v>152768000.0</v>
       </c>
       <c r="H25">
         <v>-19254000.0</v>
       </c>
       <c r="I25">
         <v>51636000.0</v>
       </c>
       <c r="J25">
         <v>50977000.0</v>
       </c>
@@ -41372,51 +41414,53 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" t="s">
         <v>227</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>2604000.0</v>
+      </c>
       <c r="C28">
         <v>-40013000.0</v>
       </c>
       <c r="D28">
         <v>-86892000.0</v>
       </c>
       <c r="E28">
         <v>-87678000.0</v>
       </c>
       <c r="F28">
         <v>-102852000.0</v>
       </c>
       <c r="G28">
         <v>-108308000.0</v>
       </c>
       <c r="H28">
         <v>-123656000.0</v>
       </c>
       <c r="I28">
         <v>-103106000.0</v>
       </c>
       <c r="J28">
         <v>-43539000.0</v>
       </c>
       <c r="K28">
@@ -41700,51 +41744,51 @@
       </c>
       <c r="CZ28">
         <v>-7860000.0</v>
       </c>
       <c r="DA28">
         <v>-7860000.0</v>
       </c>
       <c r="DB28">
         <v>-7860000.0</v>
       </c>
       <c r="DC28">
         <v>-7860000.0</v>
       </c>
       <c r="DD28">
         <v>-5800000.0</v>
       </c>
       <c r="DE28">
         <v>65100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" t="s">
         <v>228</v>
       </c>
       <c r="B29">
-        <v>153011000000.0</v>
+        <v>153011000.0</v>
       </c>
       <c r="C29">
         <v>105509000.0</v>
       </c>
       <c r="D29">
         <v>143876000.0</v>
       </c>
       <c r="E29">
         <v>209881000.0</v>
       </c>
       <c r="F29">
         <v>151693000.0</v>
       </c>
       <c r="G29">
         <v>145686000.0</v>
       </c>
       <c r="H29">
         <v>168420000.0</v>
       </c>
       <c r="I29">
         <v>209272000.0</v>
       </c>
       <c r="J29">
         <v>215766000.0</v>
       </c>
@@ -42029,51 +42073,51 @@
       </c>
       <c r="CZ29">
         <v>31587000.0</v>
       </c>
       <c r="DA29">
         <v>23847000.0</v>
       </c>
       <c r="DB29">
         <v>8392000.0</v>
       </c>
       <c r="DC29">
         <v>7547000.0</v>
       </c>
       <c r="DD29">
         <v>15800000.0</v>
       </c>
       <c r="DE29">
         <v>-16000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" t="s">
         <v>229</v>
       </c>
       <c r="B30">
-        <v>-50014000000.0</v>
+        <v>-73318000.0</v>
       </c>
       <c r="C30">
         <v>-107832000.0</v>
       </c>
       <c r="D30">
         <v>-80286000.0</v>
       </c>
       <c r="E30">
         <v>-82716000.0</v>
       </c>
       <c r="F30">
         <v>-67017000.0</v>
       </c>
       <c r="G30">
         <v>-93062000.0</v>
       </c>
       <c r="H30">
         <v>-103231000.0</v>
       </c>
       <c r="I30">
         <v>-114440000.0</v>
       </c>
       <c r="J30">
         <v>-102481000.0</v>
       </c>