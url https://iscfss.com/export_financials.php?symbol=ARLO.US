--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5696,51 +5696,51 @@
       <c r="L36">
         <v>6573000.0</v>
       </c>
       <c r="M36">
         <v>6583000.0</v>
       </c>
       <c r="N36">
         <v>6902000.0</v>
       </c>
       <c r="O36">
         <v>6852000.0</v>
       </c>
       <c r="P36">
         <v>6237000.0</v>
       </c>
       <c r="Q36">
         <v>5426000.0</v>
       </c>
       <c r="R36">
         <v>5449000.0</v>
       </c>
       <c r="S36">
         <v>6856000.0</v>
       </c>
       <c r="T36">
-        <v>6340000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="U36">
         <v>6248000.0</v>
       </c>
       <c r="V36">
         <v>5300000.0</v>
       </c>
       <c r="W36">
         <v>5294000.0</v>
       </c>
       <c r="X36">
         <v>5108000.0</v>
       </c>
       <c r="Y36">
         <v>5093000.0</v>
       </c>
       <c r="Z36">
         <v>5948000.0</v>
       </c>
       <c r="AA36">
         <v>6829000.0</v>
       </c>
       <c r="AB36">
         <v>4878000.0</v>
       </c>
@@ -8190,92 +8190,92 @@
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
         <v>15667000.0</v>
       </c>
       <c r="C5">
-        <v>-34892000.0</v>
+        <v>-29412000.0</v>
       </c>
       <c r="D5">
-        <v>-24903000.0</v>
+        <v>-20861000.0</v>
       </c>
       <c r="E5">
-        <v>-56879000.0</v>
+        <v>-55651000.0</v>
       </c>
       <c r="F5">
         <v>-51022000.0</v>
       </c>
       <c r="G5">
         <v>-104864000.0</v>
       </c>
       <c r="H5">
         <v>-138189000.0</v>
       </c>
       <c r="I5">
         <v>-47521000.0</v>
       </c>
       <c r="J5">
         <v>7115000.0</v>
       </c>
       <c r="K5">
         <v>-13148000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
         <v>19598000.0</v>
       </c>
       <c r="C6">
-        <v>-31692000.0</v>
+        <v>-26212000.0</v>
       </c>
       <c r="D6">
-        <v>-20242000.0</v>
+        <v>-16200000.0</v>
       </c>
       <c r="E6">
-        <v>-52111000.0</v>
+        <v>-50883000.0</v>
       </c>
       <c r="F6">
         <v>-45047000.0</v>
       </c>
       <c r="G6">
         <v>-94658000.0</v>
       </c>
       <c r="H6">
         <v>-127508000.0</v>
       </c>
       <c r="I6">
         <v>-42214000.0</v>
       </c>
       <c r="J6">
         <v>10855000.0</v>
       </c>
       <c r="K6">
         <v>-11020000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>105</v>
       </c>
       <c r="B7"/>
@@ -9308,51 +9308,53 @@
         <v>76535000.0</v>
       </c>
       <c r="AK2">
         <v>62482000.0</v>
       </c>
       <c r="AL2">
         <v>45450000.0</v>
       </c>
       <c r="AM2">
         <v>62477000.0</v>
       </c>
       <c r="AN2">
         <v>35556000.0</v>
       </c>
       <c r="AO2">
         <v>28560000.0</v>
       </c>
       <c r="AP2">
         <v>19977000.0</v>
       </c>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>101</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>1697000.0</v>
+      </c>
       <c r="C3">
         <v>1345000.0</v>
       </c>
       <c r="D3">
         <v>899000.0</v>
       </c>
       <c r="E3">
         <v>858000.0</v>
       </c>
       <c r="F3">
         <v>829000.0</v>
       </c>
       <c r="G3">
         <v>805000.0</v>
       </c>
       <c r="H3">
         <v>711000.0</v>
       </c>
       <c r="I3">
         <v>781000.0</v>
       </c>
       <c r="J3">
         <v>903000.0</v>
       </c>
       <c r="K3">
@@ -9496,98 +9498,100 @@
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>103</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>15292000.0</v>
+      </c>
       <c r="C5">
         <v>6103000.0</v>
       </c>
       <c r="D5">
         <v>7027000.0</v>
       </c>
       <c r="E5">
         <v>2870000.0</v>
       </c>
       <c r="F5">
-        <v>-1451000.0</v>
+        <v>-333000.0</v>
       </c>
       <c r="G5">
-        <v>-6028000.0</v>
+        <v>-4729000.0</v>
       </c>
       <c r="H5">
-        <v>-5453000.0</v>
+        <v>-4110000.0</v>
       </c>
       <c r="I5">
-        <v>-12801000.0</v>
+        <v>-11324000.0</v>
       </c>
       <c r="J5">
-        <v>-10610000.0</v>
+        <v>-9249000.0</v>
       </c>
       <c r="K5">
-        <v>-458000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="L5">
-        <v>-2276000.0</v>
+        <v>-1091000.0</v>
       </c>
       <c r="M5">
-        <v>-8029000.0</v>
+        <v>-7142000.0</v>
       </c>
       <c r="N5">
-        <v>-14140000.0</v>
+        <v>-13453000.0</v>
       </c>
       <c r="O5">
         <v>-20997000.0</v>
       </c>
       <c r="P5">
-        <v>-14440000.0</v>
+        <v>-14131000.0</v>
       </c>
       <c r="Q5">
-        <v>-11342000.0</v>
+        <v>-11329000.0</v>
       </c>
       <c r="R5">
-        <v>-8672000.0</v>
+        <v>-8261000.0</v>
       </c>
       <c r="S5">
         <v>-6976000.0</v>
       </c>
       <c r="T5">
         <v>-14932000.0</v>
       </c>
       <c r="U5">
         <v>-16100000.0</v>
       </c>
       <c r="V5">
         <v>-11418000.0</v>
       </c>
       <c r="W5">
         <v>-15659000.0</v>
       </c>
       <c r="X5">
         <v>-17884000.0</v>
       </c>
       <c r="Y5">
         <v>-30253000.0</v>
       </c>
       <c r="Z5">
         <v>-41112000.0</v>
       </c>
@@ -9623,99 +9627,99 @@
       </c>
       <c r="AK5">
         <v>-2608000.0</v>
       </c>
       <c r="AL5">
         <v>-97000.0</v>
       </c>
       <c r="AM5">
         <v>-13148000.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>7558000.0</v>
+        <v>16989000.0</v>
       </c>
       <c r="C6">
         <v>7448000.0</v>
       </c>
       <c r="D6">
         <v>7926000.0</v>
       </c>
       <c r="E6">
         <v>3728000.0</v>
       </c>
       <c r="F6">
-        <v>-622000.0</v>
+        <v>496000.0</v>
       </c>
       <c r="G6">
-        <v>-5223000.0</v>
+        <v>-3924000.0</v>
       </c>
       <c r="H6">
-        <v>-4742000.0</v>
+        <v>-3399000.0</v>
       </c>
       <c r="I6">
-        <v>-12020000.0</v>
+        <v>-10543000.0</v>
       </c>
       <c r="J6">
-        <v>-9707000.0</v>
+        <v>-8346000.0</v>
       </c>
       <c r="K6">
-        <v>394000.0</v>
+        <v>1677000.0</v>
       </c>
       <c r="L6">
-        <v>-820000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="M6">
-        <v>-6825000.0</v>
+        <v>-5938000.0</v>
       </c>
       <c r="N6">
-        <v>-12991000.0</v>
+        <v>-12304000.0</v>
       </c>
       <c r="O6">
         <v>-19882000.0</v>
       </c>
       <c r="P6">
-        <v>-13310000.0</v>
+        <v>-13001000.0</v>
       </c>
       <c r="Q6">
-        <v>-10121000.0</v>
+        <v>-10108000.0</v>
       </c>
       <c r="R6">
-        <v>-7370000.0</v>
+        <v>-6959000.0</v>
       </c>
       <c r="S6">
         <v>-5547000.0</v>
       </c>
       <c r="T6">
         <v>-13555000.0</v>
       </c>
       <c r="U6">
         <v>-14478000.0</v>
       </c>
       <c r="V6">
         <v>-9871000.0</v>
       </c>
       <c r="W6">
         <v>-13477000.0</v>
       </c>
       <c r="X6">
         <v>-15336000.0</v>
       </c>
       <c r="Y6">
         <v>-27550000.0</v>
       </c>
       <c r="Z6">
         <v>-38339000.0</v>
       </c>
@@ -14188,60 +14192,60 @@
       <c r="K7">
         <v>-1841000.0</v>
       </c>
       <c r="L7">
         <v>-3126000.0</v>
       </c>
       <c r="M7">
         <v>5677000.0</v>
       </c>
       <c r="N7">
         <v>8633000.0</v>
       </c>
       <c r="O7">
         <v>-6756000.0</v>
       </c>
       <c r="P7">
         <v>-2035000.0</v>
       </c>
       <c r="Q7">
         <v>-6951000.0</v>
       </c>
       <c r="R7">
         <v>-26853000.0</v>
       </c>
       <c r="S7">
-        <v>-6279000.0</v>
+        <v>5004000.0</v>
       </c>
       <c r="T7">
-        <v>-11356001.0</v>
+        <v>-1411000.0</v>
       </c>
       <c r="U7">
-        <v>3426000.0</v>
+        <v>8183000.0</v>
       </c>
       <c r="V7">
-        <v>14107000.0</v>
+        <v>-28641000.0</v>
       </c>
       <c r="W7">
         <v>17302000.0</v>
       </c>
       <c r="X7">
         <v>-4935000.0</v>
       </c>
       <c r="Y7">
         <v>22761000.0</v>
       </c>
       <c r="Z7">
         <v>-26636000.0</v>
       </c>
       <c r="AA7">
         <v>82880000.0</v>
       </c>
       <c r="AB7">
         <v>33754000.0</v>
       </c>
       <c r="AC7">
         <v>-14884000.0</v>
       </c>
       <c r="AD7">
         <v>18270000.0</v>
       </c>
@@ -15656,72 +15660,72 @@
       <c r="C23">
         <v>1251000.0</v>
       </c>
       <c r="D23">
         <v>-10675000.0</v>
       </c>
       <c r="E23">
         <v>1631000.0</v>
       </c>
       <c r="F23">
         <v>649000.0</v>
       </c>
       <c r="G23">
         <v>-516000.0</v>
       </c>
       <c r="H23">
         <v>4733000.0</v>
       </c>
       <c r="I23">
         <v>1806999.0</v>
       </c>
       <c r="J23">
         <v>-13782000.0</v>
       </c>
       <c r="K23">
-        <v>2098000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="L23">
         <v>682000.0</v>
       </c>
       <c r="M23">
-        <v>-7260000.0</v>
+        <v>4608000.0</v>
       </c>
       <c r="N23">
-        <v>-4691000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="O23">
-        <v>652000.0</v>
+        <v>1088000.0</v>
       </c>
       <c r="P23">
-        <v>-4210000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="Q23">
-        <v>-5112000.0</v>
+        <v>1783000.0</v>
       </c>
       <c r="R23">
-        <v>-5272000.0</v>
+        <v>1388000.0</v>
       </c>
       <c r="S23">
         <v>828000.0</v>
       </c>
       <c r="T23">
         <v>1267000.0</v>
       </c>
       <c r="U23">
         <v>3000.0</v>
       </c>
       <c r="V23">
         <v>6132999.0</v>
       </c>
       <c r="W23">
         <v>1558000.0</v>
       </c>
       <c r="X23">
         <v>-288000.0</v>
       </c>
       <c r="Y23">
         <v>-1127000.0</v>
       </c>
       <c r="Z23">
         <v>-166000.0</v>
       </c>
@@ -15886,60 +15890,60 @@
       <c r="K25">
         <v>-1720000.0</v>
       </c>
       <c r="L25">
         <v>-52000.0</v>
       </c>
       <c r="M25">
         <v>-28000.0</v>
       </c>
       <c r="N25">
         <v>74000.0</v>
       </c>
       <c r="O25">
         <v>6000.0</v>
       </c>
       <c r="P25">
         <v>-141000.0</v>
       </c>
       <c r="Q25">
         <v>76000.0</v>
       </c>
       <c r="R25">
         <v>-107000.0</v>
       </c>
       <c r="S25">
-        <v>10619000.0</v>
+        <v>-652000.0</v>
       </c>
       <c r="T25">
-        <v>8388001.0</v>
+        <v>-1388000.0</v>
       </c>
       <c r="U25">
-        <v>13365000.0</v>
+        <v>8593000.0</v>
       </c>
       <c r="V25">
-        <v>-43443000.0</v>
+        <v>-565000.0</v>
       </c>
       <c r="W25">
         <v>-383000.0</v>
       </c>
       <c r="X25">
         <v>175000.0</v>
       </c>
       <c r="Y25">
         <v>-478000.0</v>
       </c>
       <c r="Z25">
         <v>1412000.0</v>
       </c>
       <c r="AA25">
         <v>-57872000.0</v>
       </c>
       <c r="AB25">
         <v>-117000.0</v>
       </c>
       <c r="AC25">
         <v>-137000.0</v>
       </c>
       <c r="AD25">
         <v>-137000.0</v>
       </c>