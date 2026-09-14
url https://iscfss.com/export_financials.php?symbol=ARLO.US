--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2613,1643 +2616,1680 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>50832000.0</v>
+      </c>
+      <c r="C2">
         <v>40184000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>42826000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>78156000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>50178000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49244000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63784000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>93745000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>74084000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>69878000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>55201000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>82479000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>61221000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46031000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52132000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>107103000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>77423000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68266000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>84098000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>61660000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>42884000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27054000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>62171000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>74727000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>52902000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>39103000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>111650000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>57772000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>22312000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>55016000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>82542000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>49947000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>25518000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>20664000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>20711000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>21133000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>14</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>-1000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>16000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>35000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>34000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>236000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>191000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>280000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>320000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>237000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>152000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>21000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-107000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-224000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-168000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-46000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-9000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>14000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>117000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>46000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>51000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>56000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11015000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>14000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4446000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3892000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3387000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>73174000.0</v>
       </c>
-      <c r="AM5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>5716000.0</v>
+      </c>
+      <c r="C7">
         <v>6230000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6743000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7210000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16603000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>17443000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18357000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>14479000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15399000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>16133000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>17021000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>22209000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>17141000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>18168000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>23469000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>24746000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>26053000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>24837000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>26079000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>27022000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>27175000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>28288000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>25029000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>30400000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>31393000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>31914000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>32913000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>34298000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>35733000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>25256000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
+        <v>107000.0</v>
+      </c>
+      <c r="C8">
         <v>108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="D8">
         <v>105000.0</v>
       </c>
       <c r="E8">
+        <v>105000.0</v>
+      </c>
+      <c r="F8">
         <v>104000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>103000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>101000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>100000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>98000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>97000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="M8">
         <v>94000.0</v>
       </c>
       <c r="N8">
+        <v>94000.0</v>
+      </c>
+      <c r="O8">
         <v>91000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="Q8">
         <v>88000.0</v>
       </c>
       <c r="R8">
+        <v>88000.0</v>
+      </c>
+      <c r="S8">
         <v>86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="T8">
         <v>84000.0</v>
       </c>
       <c r="U8">
+        <v>84000.0</v>
+      </c>
+      <c r="V8">
         <v>83000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>448543000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>445809000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>433138000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>420727000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>411316000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>409242000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>401367000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>394136000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>381511000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>379738000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>366455000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>359297000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>351913000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>349212000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>334821000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>330618000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>323648000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>318862000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>315277000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>312397000.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>101382000.0</v>
+      </c>
+      <c r="C10">
         <v>152636000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>146440000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>86012000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>71244000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>84009000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>82032000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>77032000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>62928000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>62054000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>56522000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>51133000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>61951000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>66970000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>84024000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>80773000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>85537000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>100975000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>175749000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>166057000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>178698000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>172113000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>186127000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>173619000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>185424000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>176425000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>236680000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>113870000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>93050000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>135582000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>151290000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>148073000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>133000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>178000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>108000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-220000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>220000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>141131000.0</v>
+      </c>
+      <c r="C12">
         <v>167498000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>166425000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>165544000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>160401000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>153106000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>151451000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>146574000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>144005000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>142863000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>136496000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>126049000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>123675000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>118673000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>113724000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>125272000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>135258000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>145541000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>175749000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>166057000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>178698000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>177113000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>206124000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>193611000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>205454000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>206582000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>256670000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>153811000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>137927000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>180374000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>201027000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>187846000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>133000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>178000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>108000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>220000.0</v>
       </c>
-      <c r="AM12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>107000.0</v>
+      </c>
+      <c r="C13">
         <v>108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="D13">
         <v>105000.0</v>
       </c>
       <c r="E13">
+        <v>105000.0</v>
+      </c>
+      <c r="F13">
         <v>104000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>103000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>101000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>100000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>98000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>97000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="M13">
         <v>94000.0</v>
       </c>
       <c r="N13">
+        <v>94000.0</v>
+      </c>
+      <c r="O13">
         <v>91000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="Q13">
         <v>88000.0</v>
       </c>
       <c r="R13">
+        <v>88000.0</v>
+      </c>
+      <c r="S13">
         <v>86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="T13">
         <v>84000.0</v>
       </c>
       <c r="U13">
+        <v>84000.0</v>
+      </c>
+      <c r="V13">
         <v>83000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>81000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="X13">
         <v>79000.0</v>
       </c>
       <c r="Y13">
+        <v>79000.0</v>
+      </c>
+      <c r="Z13">
         <v>78000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="AB13">
         <v>76000.0</v>
       </c>
       <c r="AC13">
-        <v>75000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="AD13">
         <v>75000.0</v>
       </c>
       <c r="AE13">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AF13">
         <v>74000.0</v>
       </c>
       <c r="AG13">
+        <v>74000.0</v>
+      </c>
+      <c r="AH13">
         <v>111443000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>92937000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>125419000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>73174000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>110819000.0</v>
+      </c>
+      <c r="C14">
         <v>110488000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>110353000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>109638000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>108061000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>102217000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>100687000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>99731000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>97843000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>96264000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>101938000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>94243000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>92337000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>89653000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>88743000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>88124000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>86868000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>85222000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>84367000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>83809000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>82134000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>80370000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>79164000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>78662000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>77885000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>76560000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>76090000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>75337000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>74729000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>74409000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>74247000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>69600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72715000.0</v>
       </c>
       <c r="AH14">
         <v>72715000.0</v>
       </c>
       <c r="AI14">
         <v>72715000.0</v>
       </c>
       <c r="AJ14">
         <v>72715000.0</v>
       </c>
       <c r="AK14">
         <v>72715000.0</v>
       </c>
       <c r="AL14">
         <v>72715000.0</v>
       </c>
-      <c r="AM14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:39">
+      <c r="AM14">
+        <v>72715000.0</v>
+      </c>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>94000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>91000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="Q15">
         <v>88000.0</v>
       </c>
       <c r="R15">
+        <v>88000.0</v>
+      </c>
+      <c r="S15">
         <v>86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="T15">
         <v>84000.0</v>
       </c>
       <c r="U15">
+        <v>84000.0</v>
+      </c>
+      <c r="V15">
         <v>83000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>81000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="X15">
         <v>79000.0</v>
       </c>
       <c r="Y15">
+        <v>79000.0</v>
+      </c>
+      <c r="Z15">
         <v>78000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="AB15">
         <v>76000.0</v>
       </c>
       <c r="AC15">
-        <v>75000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="AD15">
         <v>75000.0</v>
       </c>
       <c r="AE15">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AF15">
         <v>74000.0</v>
       </c>
       <c r="AG15">
+        <v>74000.0</v>
+      </c>
+      <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>50842000.0</v>
+      </c>
+      <c r="C16">
         <v>52187000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37139000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>40073000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42107000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42751000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>27248000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>24596000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23505000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21394000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18041000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>17678000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17639000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15175000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11291000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11893000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13445000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16460000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>29442000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39513000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>47668000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>54999000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>53142000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>30567000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>44287000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>46875000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>50362000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>28443000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>26854000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>25961000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>26678000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>26514000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>25833000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>25634000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>34072000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>16556000.0</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
+        <v>47936000.0</v>
+      </c>
+      <c r="C20">
         <v>38544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11038000.0</v>
       </c>
       <c r="D20">
         <v>11038000.0</v>
       </c>
       <c r="E20">
         <v>11038000.0</v>
       </c>
       <c r="F20">
         <v>11038000.0</v>
       </c>
       <c r="G20">
         <v>11038000.0</v>
       </c>
       <c r="H20">
         <v>11038000.0</v>
       </c>
       <c r="I20">
         <v>11038000.0</v>
       </c>
       <c r="J20">
         <v>11038000.0</v>
       </c>
       <c r="K20">
         <v>11038000.0</v>
       </c>
@@ -4280,3789 +4320,3884 @@
       <c r="T20">
         <v>11038000.0</v>
       </c>
       <c r="U20">
         <v>11038000.0</v>
       </c>
       <c r="V20">
         <v>11038000.0</v>
       </c>
       <c r="W20">
         <v>11038000.0</v>
       </c>
       <c r="X20">
         <v>11038000.0</v>
       </c>
       <c r="Y20">
         <v>11038000.0</v>
       </c>
       <c r="Z20">
         <v>11038000.0</v>
       </c>
       <c r="AA20">
         <v>11038000.0</v>
       </c>
       <c r="AB20">
-        <v>15638000.0</v>
+        <v>11038000.0</v>
       </c>
       <c r="AC20">
         <v>15638000.0</v>
       </c>
       <c r="AD20">
         <v>15638000.0</v>
       </c>
       <c r="AE20">
         <v>15638000.0</v>
       </c>
       <c r="AF20">
         <v>15638000.0</v>
       </c>
       <c r="AG20">
         <v>15638000.0</v>
       </c>
       <c r="AH20">
         <v>15638000.0</v>
       </c>
       <c r="AI20">
         <v>15638000.0</v>
       </c>
-      <c r="AJ20"/>
+      <c r="AJ20">
+        <v>15638000.0</v>
+      </c>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>15638000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:39">
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>25713000.0</v>
+      </c>
+      <c r="C21">
         <v>19490000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>238000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>594000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>950000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1306000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1679000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2060000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2442000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2823000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3204000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3585000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3967000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4348000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>21919000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>48415000.0</v>
+      </c>
+      <c r="C22">
         <v>43958000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>41185000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>44371000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>30877000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>34559000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>40633000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>51975000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>45227000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>44676000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>38408000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>53496000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>39429000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>39922000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>46554000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>73243000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>39208000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>37038000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>38390000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>39769000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>43155000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>55972000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>64705000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>69038000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>65814000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>61027000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>68624000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>74117000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>97222000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>131227000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>124792000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>132479000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>123195000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>103849000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>82952000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>47717000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>374582000.0</v>
+      </c>
+      <c r="C23">
         <v>360192000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>310548000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>350866000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>319741000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>296571000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>298400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>312375000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>295806000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>289762000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>285538000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>297637000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>269021000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>257083000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>272201000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>331216000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>299678000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>311790000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>347490000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>333326000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>330781000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>347194000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>413968000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>388899000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>389957000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>410176000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>542712000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>426995000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>415462000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>480374000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>595946000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>543211000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>276066000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>235751000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>269820000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>73174000.0</v>
       </c>
-      <c r="AM23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>25256000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>20639000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>19978000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
-        <v>12500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D26">
         <v>12500000.0</v>
       </c>
       <c r="E26">
         <v>12500000.0</v>
       </c>
       <c r="F26">
         <v>12500000.0</v>
       </c>
       <c r="G26">
+        <v>12500000.0</v>
+      </c>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-95666000.0</v>
+      </c>
+      <c r="C28">
         <v>-146406000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-139697000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-78802000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-54641000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-66566000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-63675000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-62553000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-43612000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-41918000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-39501000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28924000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-40992000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-44922000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-60555000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-56027000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-59484000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-76138000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-149670000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-139035000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-151523000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-143825000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-156698000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-143219000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-154031000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-144511000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-203767000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-79572000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-61458000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-110326000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-131312000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-126517000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-133000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-178000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-108000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>220000.0</v>
       </c>
-      <c r="AM28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>158525000.0</v>
+      </c>
+      <c r="C29">
         <v>159402000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>127841000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>129227000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>118274000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>103370000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>100909000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>96909000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>99268000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>99937000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>103276000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>90193000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>81756000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>86251000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>87695000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>97321000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>102401000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>112004000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>112652000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>112224000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>114785000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>136330000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>133767000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>141807000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>151904000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>178561000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>63607000.0</v>
+      </c>
+      <c r="C30">
         <v>52174000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>39666000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>76698000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>61450000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>46054000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>57332000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>68567000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>61746000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>56496000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>65360000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>70313000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>57327000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>52837000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>65960000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>82707000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>73998000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>78054000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>79564000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>70124000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>51890000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>51121000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>77643000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>56431000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>46466000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>61376000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>127317000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>99698000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>79707000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>71696000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>178596000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>144707000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>111113000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>102259000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>157680000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>81842000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>79155000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>70718000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>75213000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>87695000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>86283000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>91363000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>100966000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>101614000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>101186000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>103747000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>125292000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>122729000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>130531000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>140272000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>166573000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>191032000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>162289000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>185532000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>214061000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>251041000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>286867000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>92220000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>73332000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>105433000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
-[...1 lines deleted...]
-      </c>
+      <c r="AL31"/>
       <c r="AM31">
         <v>51255000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31">
+        <v>51255000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>78194000.0</v>
+      </c>
+      <c r="C32">
         <v>93973000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>88149000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>89495000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>86334000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>72986000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>85844000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>82266000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>85618000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>85559000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>89084000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>74802000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>65672000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>69425000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>70504000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>79980000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>84123000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>93145000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>92693000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>93374000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>97240000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>112481000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>119202000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>117645000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>127579000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>151009000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>101932000.0</v>
+      </c>
+      <c r="C33">
         <v>84517000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>50062000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>49143000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>51124000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>50223000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>35794000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>32835000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>32575000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>33831000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>35003000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>36679000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>36272000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>38236000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>39419000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>40123000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>42324000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>42142000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>43868000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>45229000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>45186000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>55283000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>57420000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>59502000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>62275000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>68622000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>73143000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>83281000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>89147000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>85956000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>80472000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>68650000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>35052000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>25981000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>26062000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-220000.0</v>
       </c>
-      <c r="AM33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:39">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34">
+        <v>15885000.0</v>
+      </c>
+      <c r="C34">
         <v>12858000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3627000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2201000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2581000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2396000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2372000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3713000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3526000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3320000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3790000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2094000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>20188000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>21410000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2660000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>22782000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>24046000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>23283000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>23909000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>26379000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1515000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>31434000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>42855000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>35340000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>573000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>229000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>606000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>14000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>10000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>7000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>44454000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>41119000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>230000.0</v>
       </c>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>21601000.0</v>
+      </c>
+      <c r="C35">
         <v>19088000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10370000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9411000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>19184000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19839000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>20729000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18192000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18925000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>19453000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>20811000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>21288000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>20188000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>21410000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>22228000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>22782000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>24046000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>23283000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>23909000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>26379000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>27641000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>31434000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>42855000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>35340000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>37950000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>41070000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>45435000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>50108000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>52234000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>47061000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>44453000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>41119000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>16786000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>14945000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>13521000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
-    </row>
-    <row r="36" spans="1:39">
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>4127000.0</v>
+      </c>
+      <c r="C36">
         <v>3614000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16671000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16060000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4459000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4655000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4293000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7851000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3900000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3602000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7754000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6573000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6583000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6902000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6852000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6237000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5426000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5449000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6856000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2235000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6248000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>5300000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5294000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>5108000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5093000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>5948000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>6829000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4878000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>10831000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>11855000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>12583000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3760000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2331000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1599000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1328000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-220000.0</v>
       </c>
-      <c r="AM36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:39">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>7699000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7724000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>8236000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8336000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8566000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>8785000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>8421000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7891000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7632000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6699000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>30561000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>31394000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6385000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>7166000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>8147000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>9740000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>10831000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>11855000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>12583000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>10198000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3440000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2708000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>22179000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>23341000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>19497000.0</v>
+      </c>
+      <c r="C39">
         <v>12045000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13210000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>15110000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15889000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12629000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13190000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12424000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12253000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>11896000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>10271000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11100000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12318000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7415000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6544000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9871000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8890000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9015000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>9919000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12147000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11852000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7705000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8076000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10317000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>9948000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>12569000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>16958000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>32176000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>22918000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>22242000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>11427000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>9529000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>13146000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6968000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3018000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>3430000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>92782000.0</v>
+      </c>
+      <c r="C40">
         <v>89331000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>92372000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>93999000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>89998000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>81367000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>85730000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>78933000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>76107000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>75097000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>88209000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>81760000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>84399000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>82302000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>94665000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>87610000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>77641000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>87203000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>92768000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>89033000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>93312000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>92763000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>117366000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>101651000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>95056000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>96309000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>123488000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>106257000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>105899000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>119055000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>164034000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>118806000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>96486000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>81222000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>76097000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>57109000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3318000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3047000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>2949000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2543000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2577000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2975000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2439000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3768000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>4861000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7537000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>17826000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>9316000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>10924000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>13294000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>16434000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>19624000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>20642000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>21805000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>24476000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>20480000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>16786000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>14945000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>13521000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>7165000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:39">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>523552000.0</v>
+      </c>
+      <c r="C42">
         <v>527457000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>510759000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>517890000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>513854000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>502062000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>498739000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>489677000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>487644000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>476665000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>470322000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>458015000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>448543000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>445809000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>433138000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>420727000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>411316000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>409242000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>401367000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>394136000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>381511000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>379738000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>366455000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>359297000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>351913000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>349212000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>334821000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>330618000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>323648000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>318862000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>315277000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>312397000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>115889000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>96829000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3387000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
-    </row>
-    <row r="43" spans="1:39">
+      <c r="AN42"/>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
-    </row>
-    <row r="45" spans="1:39">
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>61567000.0</v>
+      </c>
+      <c r="C45">
         <v>58596000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>56382000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>54730000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>57340000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>55384000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>53050000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>48842000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>48234000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>48875000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>49880000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>53626000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>17510000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>19040000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>7336000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>20749000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>26516000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>37546000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>39819000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>16832000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>44258000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>49468000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>52652000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>56224000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>60618000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>56021000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>49428000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>39610000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>12389000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>3668000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>3883000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>24156000.0</v>
+      </c>
+      <c r="C46">
         <v>22869000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>22353000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>22045000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>23127000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>22030000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>20463000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>13946000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>14013000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>15008000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>16211000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>17942000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>17510000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>19040000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>20145000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>21542000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>24428000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>24081000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>24409000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>26300000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>26516000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>37546000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>39819000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>41863000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>44258000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>49468000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>52652000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>56224000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>60618000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>56021000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>49428000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>39610000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>12389000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3668000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3883000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>17942000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>6421000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>7055000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>7336000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6588000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7478000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>8522000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>24409000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>26300000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>26516000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>14596000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>15821000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>16832000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>44258000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>49468000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>52652000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>56224000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>60618000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>56021000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>49428000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>39610000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>12389000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3668000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3883000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>2031000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-365134000.0</v>
+      </c>
+      <c r="C48">
         <v>-368162000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-383039000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-388803000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-395676000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-398800000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-397965000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-393104000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-388665000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-377105000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-367461000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-368153000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-367033000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-359670000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-345425000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-323270000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-308835000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-297278000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-288799000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-282007000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-266809000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-243489000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-232770000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-217560000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-200101000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-170845000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-131519000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-151134000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-120544000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-86852000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-38744000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-6776000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>111443000.0</v>
       </c>
-      <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
-    </row>
-    <row r="49" spans="1:39">
+      <c r="AN48"/>
+    </row>
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-367033000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-359670000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-345425000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-323270000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-308835000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-297278000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-288799000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-282007000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-266809000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-243489000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-232770000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-217560000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-200101000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-170845000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-131519000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-151134000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-120544000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-86852000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-45849000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-6776000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>111443000.0</v>
       </c>
-      <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
-    </row>
-    <row r="51" spans="1:39">
+      <c r="AN50"/>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>5716000.0</v>
+      </c>
+      <c r="C51">
         <v>6230000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6743000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7210000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16603000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>17443000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>18357000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14479000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>19316000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>20136000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>17021000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>22209000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>20959000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>22048000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>23469000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>24746000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>26053000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>24837000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>26079000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>27022000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>27175000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>28288000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>29429000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>30400000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>31393000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>31914000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>32913000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>34298000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>31592000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>25256000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>21610000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>21556000.0</v>
       </c>
-      <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-    </row>
-    <row r="52" spans="1:39">
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>3956000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3819000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5686000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3770000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3917000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4003000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4211000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4239000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3818000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3880000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4190000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4507000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4584000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4529000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4609000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4411000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4395000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4391000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4400000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4376000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4367000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4138000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3912000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3814000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632000.0</v>
       </c>
       <c r="AE52">
         <v>1632000.0</v>
       </c>
       <c r="AF52">
+        <v>1632000.0</v>
+      </c>
+      <c r="AG52">
         <v>917000.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>349000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
-    </row>
-    <row r="53" spans="1:39">
+      <c r="AN52"/>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>39749000.0</v>
+      </c>
+      <c r="C53">
         <v>14862000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>19985000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>79532000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>89157000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>69097000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>69419000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>69542000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>81077000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>80809000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>79974000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>74916000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>61724000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>51703000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>29700000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>44499000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>49721000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>44566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T53">
         <v>0.0</v>
       </c>
       <c r="U53">
         <v>0.0</v>
       </c>
       <c r="V53">
+        <v>0.0</v>
+      </c>
+      <c r="W53">
         <v>5000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>19997000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>19992000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>20030000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>30157000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>19990000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>39941000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>44877000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>44792000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>49737000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>39773000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>0.0</v>
       </c>
-      <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>440000.0</v>
       </c>
-      <c r="AM53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:39">
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>374582000.0</v>
+      </c>
+      <c r="C55">
         <v>360192000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>310548000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>350866000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>319741000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>296571000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>298400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>312375000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>295806000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>289762000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>285538000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>297637000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>269021000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>257083000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>272201000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>331216000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>299678000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>311790000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>347490000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>333326000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>330781000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>347194000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>413968000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>388899000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>389957000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>410176000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>542712000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>426995000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>415462000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>480374000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>595946000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>543211000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>276066000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>235751000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>269820000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-      <c r="AM55">
+      <c r="AM55"/>
+      <c r="AN55">
         <v>158581000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:39">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>272650000.0</v>
+      </c>
+      <c r="C56">
         <v>275675000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>260486000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>301723000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>268617000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>246348000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>262606000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>279540000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>263231000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>255931000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>250535000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>260958000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>232749000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>218847000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>232782000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>291093000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>257354000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>269648000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>303622000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>288097000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>285595000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>291911000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>356548000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>329397000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>327682000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>341554000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>469569000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>343714000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>326315000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>394418000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>515474000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>474561000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>241014000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>209770000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>243758000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>220000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>133209000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>194456000.0</v>
+      </c>
+      <c r="C57">
         <v>181702000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>172337000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>212228000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>182283000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>173362000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>176762000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>197274000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>177613000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>170372000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>161451000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>186156000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>167077000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>149422000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>162278000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>211113000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>173231000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>176503000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>210929000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>194723000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>188355000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>179430000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>237346000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>211752000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>200103000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>190545000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>293901000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>197281000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>159998000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>201172000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>274886000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>196383000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>147837000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>127869000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>130880000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>78242000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>216057000.0</v>
+      </c>
+      <c r="C58">
         <v>200790000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>182707000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>221639000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>201467000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>193201000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>197491000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>215466000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>196538000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>189825000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>182262000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>207444000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>187265000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>170832000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>184506000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>233895000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>197277000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>199786000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>234838000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>221102000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>215996000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>210864000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>280201000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>247092000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>238053000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>231615000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>339336000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>247389000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>212232000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>248233000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>319339000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>237502000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>164623000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>142814000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>144401000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-      <c r="AM58">
+      <c r="AM58"/>
+      <c r="AN58">
         <v>85407000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>158525000.0</v>
+      </c>
+      <c r="C60">
         <v>159402000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>127841000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>129227000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>118274000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>103370000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>100909000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>96909000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>99268000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>99937000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>103276000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>90193000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>81756000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>86251000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>87695000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>97321000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>102401000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>112004000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>112652000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>112224000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>114785000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>136330000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>133767000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>141807000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>151904000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>178561000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>203376000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>179606000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>203230000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>232141000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>276607000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>305709000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>111443000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>92937000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>125419000.0</v>
       </c>
-      <c r="AJ60"/>
       <c r="AK60"/>
-      <c r="AL60">
-[...1 lines deleted...]
-      </c>
+      <c r="AL60"/>
       <c r="AM60">
         <v>73174000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:39">
+      <c r="AN60">
+        <v>73174000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
-    </row>
-    <row r="62" spans="1:39">
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8099,935 +8234,935 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>296456000.0</v>
       </c>
       <c r="C2">
         <v>323382000.0</v>
       </c>
       <c r="D2">
         <v>323613000.0</v>
       </c>
       <c r="E2">
         <v>354379000.0</v>
       </c>
       <c r="F2">
         <v>327102000.0</v>
       </c>
       <c r="G2">
         <v>301765000.0</v>
       </c>
       <c r="H2">
         <v>334203000.0</v>
       </c>
       <c r="I2">
         <v>372843000.0</v>
       </c>
       <c r="J2">
         <v>279424000.0</v>
       </c>
       <c r="K2">
         <v>146570000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>3931000.0</v>
       </c>
       <c r="C3">
         <v>3200000.0</v>
       </c>
       <c r="D3">
         <v>4661000.0</v>
       </c>
       <c r="E3">
         <v>4768000.0</v>
       </c>
       <c r="F3">
         <v>5975000.0</v>
       </c>
       <c r="G3">
         <v>10206000.0</v>
       </c>
       <c r="H3">
         <v>10681000.0</v>
       </c>
       <c r="I3">
         <v>5307000.0</v>
       </c>
       <c r="J3">
         <v>3740000.0</v>
       </c>
       <c r="K3">
         <v>2128000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
         <v>15667000.0</v>
       </c>
       <c r="C5">
         <v>-29412000.0</v>
       </c>
       <c r="D5">
         <v>-20861000.0</v>
       </c>
       <c r="E5">
         <v>-55651000.0</v>
       </c>
       <c r="F5">
         <v>-51022000.0</v>
       </c>
       <c r="G5">
         <v>-104864000.0</v>
       </c>
       <c r="H5">
         <v>-138189000.0</v>
       </c>
       <c r="I5">
         <v>-47521000.0</v>
       </c>
       <c r="J5">
         <v>7115000.0</v>
       </c>
       <c r="K5">
         <v>-13148000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>19598000.0</v>
       </c>
       <c r="C6">
         <v>-26212000.0</v>
       </c>
       <c r="D6">
         <v>-16200000.0</v>
       </c>
       <c r="E6">
         <v>-50883000.0</v>
       </c>
       <c r="F6">
         <v>-45047000.0</v>
       </c>
       <c r="G6">
         <v>-94658000.0</v>
       </c>
       <c r="H6">
         <v>-127508000.0</v>
       </c>
       <c r="I6">
         <v>-42214000.0</v>
       </c>
       <c r="J6">
         <v>10855000.0</v>
       </c>
       <c r="K6">
         <v>-11020000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>232841000.0</v>
       </c>
       <c r="C9">
         <v>187504000.0</v>
       </c>
       <c r="D9">
         <v>167563000.0</v>
       </c>
       <c r="E9">
         <v>136035000.0</v>
       </c>
       <c r="F9">
         <v>108035000.0</v>
       </c>
       <c r="G9">
         <v>55389000.0</v>
       </c>
       <c r="H9">
         <v>35804000.0</v>
       </c>
       <c r="I9">
         <v>99180000.0</v>
       </c>
       <c r="J9">
         <v>91234000.0</v>
       </c>
       <c r="K9">
         <v>38034000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>15667000.0</v>
       </c>
       <c r="C10">
         <v>-29412000.0</v>
       </c>
       <c r="D10">
         <v>-20861000.0</v>
       </c>
       <c r="E10">
         <v>-55651000.0</v>
       </c>
       <c r="F10">
         <v>-55352000.0</v>
       </c>
       <c r="G10">
         <v>-100626000.0</v>
       </c>
       <c r="H10">
         <v>-81571000.0</v>
       </c>
       <c r="I10">
         <v>-67606000.0</v>
       </c>
       <c r="J10">
         <v>7677000.0</v>
       </c>
       <c r="K10">
         <v>-13660000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>741000.0</v>
       </c>
       <c r="C11">
         <v>1092000.0</v>
       </c>
       <c r="D11">
         <v>1175000.0</v>
       </c>
       <c r="E11">
         <v>975000.0</v>
       </c>
       <c r="F11">
         <v>677000.0</v>
       </c>
       <c r="G11">
         <v>625000.0</v>
       </c>
       <c r="H11">
         <v>4380000.0</v>
       </c>
       <c r="I11">
         <v>772000.0</v>
       </c>
       <c r="J11">
         <v>1128000.0</v>
       </c>
       <c r="K11">
         <v>83000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>926000.0</v>
       </c>
       <c r="F12">
         <v>16638000.0</v>
       </c>
       <c r="G12">
         <v>4326000.0</v>
       </c>
       <c r="H12">
         <v>109586000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>5452000.0</v>
       </c>
       <c r="C13">
         <v>5584000.0</v>
       </c>
       <c r="D13">
         <v>3935000.0</v>
       </c>
       <c r="E13">
         <v>926000.0</v>
       </c>
       <c r="F13">
         <v>11000.0</v>
       </c>
       <c r="G13">
         <v>802000.0</v>
       </c>
       <c r="H13">
         <v>2737000.0</v>
       </c>
       <c r="I13">
         <v>1239000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>14926000.0</v>
       </c>
       <c r="C15">
         <v>-30504000.0</v>
       </c>
       <c r="D15">
         <v>-22036000.0</v>
       </c>
       <c r="E15">
         <v>-56626000.0</v>
       </c>
       <c r="F15">
         <v>-56029000.0</v>
       </c>
       <c r="G15">
         <v>-101251000.0</v>
       </c>
       <c r="H15">
         <v>-85951000.0</v>
       </c>
       <c r="I15">
         <v>-68378000.0</v>
       </c>
       <c r="J15">
         <v>6549000.0</v>
       </c>
       <c r="K15">
         <v>-13743000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-56626000.0</v>
       </c>
       <c r="F16">
         <v>-56029000.0</v>
       </c>
       <c r="G16">
         <v>-101251000.0</v>
       </c>
       <c r="H16">
         <v>-85951000.0</v>
       </c>
       <c r="I16">
         <v>-75483000.0</v>
       </c>
       <c r="J16">
         <v>6549000.0</v>
       </c>
       <c r="K16">
         <v>-13743000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>14926000.0</v>
       </c>
       <c r="C17">
         <v>-30504000.0</v>
       </c>
       <c r="D17">
         <v>-44883000.0</v>
       </c>
       <c r="E17">
         <v>-56626000.0</v>
       </c>
       <c r="F17">
         <v>-56029000.0</v>
       </c>
       <c r="G17">
         <v>-101251000.0</v>
       </c>
       <c r="H17">
         <v>-85951000.0</v>
       </c>
       <c r="I17">
         <v>-75483000.0</v>
       </c>
       <c r="J17">
         <v>6549000.0</v>
       </c>
       <c r="K17">
         <v>-13743000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>5452000.0</v>
       </c>
       <c r="C18">
         <v>5584000.0</v>
       </c>
       <c r="D18">
         <v>3248000.0</v>
       </c>
       <c r="E18">
         <v>926000.0</v>
       </c>
       <c r="F18">
         <v>11000.0</v>
       </c>
       <c r="G18">
         <v>802000.0</v>
       </c>
       <c r="H18">
         <v>2737000.0</v>
       </c>
       <c r="I18">
         <v>1239000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>302000.0</v>
       </c>
       <c r="F19">
         <v>4775000.0</v>
       </c>
       <c r="G19">
         <v>3436000.0</v>
       </c>
       <c r="H19">
         <v>913000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>1805000.0</v>
       </c>
       <c r="F20">
         <v>9116000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>6071000.0</v>
       </c>
       <c r="C21">
         <v>-34892000.0</v>
       </c>
       <c r="D21">
         <v>-24903000.0</v>
       </c>
       <c r="E21">
         <v>-56879000.0</v>
       </c>
       <c r="F21">
         <v>-60138000.0</v>
       </c>
       <c r="G21">
         <v>-104864000.0</v>
       </c>
       <c r="H21">
         <v>-138189000.0</v>
       </c>
       <c r="I21">
         <v>-67668000.0</v>
       </c>
       <c r="J21">
         <v>5731000.0</v>
       </c>
       <c r="K21">
         <v>-13148000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>523226000.0</v>
       </c>
       <c r="C23">
         <v>545778000.0</v>
       </c>
       <c r="D23">
         <v>516079000.0</v>
       </c>
       <c r="E23">
         <v>547293000.0</v>
       </c>
       <c r="F23">
         <v>495275000.0</v>
       </c>
       <c r="G23">
         <v>462018000.0</v>
       </c>
       <c r="H23">
         <v>508196000.0</v>
       </c>
       <c r="I23">
         <v>512439000.0</v>
       </c>
       <c r="J23">
         <v>363543000.0</v>
       </c>
       <c r="K23">
         <v>197752000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>3931000.0</v>
       </c>
       <c r="C25">
         <v>3200000.0</v>
       </c>
       <c r="D25">
         <v>4924000.0</v>
       </c>
       <c r="E25">
         <v>4768000.0</v>
       </c>
       <c r="F25">
         <v>5975000.0</v>
       </c>
       <c r="G25">
         <v>10206000.0</v>
       </c>
       <c r="H25">
         <v>10681000.0</v>
       </c>
       <c r="I25">
         <v>5307000.0</v>
       </c>
       <c r="J25">
         <v>3740000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
         <v>73650000.0</v>
       </c>
       <c r="C26">
         <v>73183000.0</v>
       </c>
       <c r="D26">
         <v>68647000.0</v>
       </c>
       <c r="E26">
         <v>64709000.0</v>
       </c>
       <c r="F26">
         <v>59063000.0</v>
       </c>
       <c r="G26">
         <v>60137000.0</v>
       </c>
       <c r="H26">
         <v>69384000.0</v>
       </c>
       <c r="I26">
         <v>58794000.0</v>
       </c>
       <c r="J26">
         <v>34683000.0</v>
       </c>
       <c r="K26">
         <v>24438000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27">
         <v>84842000.0</v>
       </c>
       <c r="C27">
         <v>73723000.0</v>
       </c>
       <c r="D27">
         <v>66141000.0</v>
       </c>
       <c r="E27">
         <v>70081000.0</v>
       </c>
       <c r="F27">
         <v>48909000.0</v>
       </c>
       <c r="G27">
         <v>49064000.0</v>
       </c>
       <c r="H27">
         <v>56985000.0</v>
       </c>
       <c r="I27">
         <v>52593000.0</v>
       </c>
       <c r="J27">
         <v>34340000.0</v>
       </c>
       <c r="K27">
         <v>18455000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>66097000.0</v>
       </c>
       <c r="C28">
         <v>72134000.0</v>
       </c>
       <c r="D28">
         <v>56371000.0</v>
       </c>
       <c r="E28">
         <v>55932000.0</v>
       </c>
       <c r="F28">
         <v>49489000.0</v>
       </c>
       <c r="G28">
         <v>51096000.0</v>
       </c>
       <c r="H28">
         <v>47624000.0</v>
       </c>
       <c r="I28">
         <v>28209000.0</v>
       </c>
       <c r="J28">
         <v>15096000.0</v>
       </c>
       <c r="K28">
         <v>8289000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>741000.0</v>
       </c>
       <c r="C29">
         <v>1092000.0</v>
       </c>
       <c r="D29">
         <v>1272000.0</v>
       </c>
       <c r="E29">
         <v>975000.0</v>
       </c>
       <c r="F29">
         <v>677000.0</v>
       </c>
       <c r="G29">
         <v>625000.0</v>
       </c>
       <c r="H29">
         <v>4380000.0</v>
       </c>
       <c r="I29">
         <v>772000.0</v>
       </c>
       <c r="J29">
         <v>1128000.0</v>
       </c>
       <c r="K29">
         <v>83000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>226770000.0</v>
       </c>
       <c r="C30">
         <v>222396000.0</v>
       </c>
       <c r="D30">
         <v>192466000.0</v>
       </c>
       <c r="E30">
         <v>192914000.0</v>
       </c>
       <c r="F30">
         <v>168173000.0</v>
       </c>
       <c r="G30">
         <v>160253000.0</v>
       </c>
       <c r="H30">
         <v>173993000.0</v>
       </c>
       <c r="I30">
         <v>139596000.0</v>
       </c>
       <c r="J30">
         <v>84119000.0</v>
       </c>
       <c r="K30">
         <v>51182000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>9596000.0</v>
       </c>
       <c r="C31">
         <v>5480000.0</v>
       </c>
       <c r="D31">
         <v>4042000.0</v>
       </c>
       <c r="E31">
         <v>1228000.0</v>
       </c>
       <c r="F31">
         <v>4786000.0</v>
       </c>
       <c r="G31">
         <v>4238000.0</v>
       </c>
       <c r="H31">
         <v>56618000.0</v>
       </c>
       <c r="I31">
         <v>-27190000.0</v>
       </c>
       <c r="J31">
         <v>1946000.0</v>
       </c>
       <c r="K31">
         <v>-512000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>529297000.0</v>
       </c>
       <c r="C32">
         <v>510886000.0</v>
       </c>
       <c r="D32">
         <v>491176000.0</v>
       </c>
       <c r="E32">
         <v>490414000.0</v>
       </c>
       <c r="F32">
         <v>435137000.0</v>
       </c>
       <c r="G32">
         <v>357154000.0</v>
       </c>
       <c r="H32">
         <v>370007000.0</v>
       </c>
       <c r="I32">
         <v>472023000.0</v>
       </c>
@@ -9037,3524 +9172,3600 @@
       <c r="K32">
         <v>184604000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
-    </row>
-    <row r="2" spans="1:42">
+      <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>80721000.0</v>
+      </c>
+      <c r="C2">
         <v>77714000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>75764000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>83023000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>71330000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>66339000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>76718000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>89251000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>80593000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>76820000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>87744000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>86864000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>73218000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>75787000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>86557000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>91407000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>85239000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>91176000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>111145000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>86806000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>72402000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>56749000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>90298000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>88827000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>61143000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>61497000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>108707000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>95613000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>73948000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>55935000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>117177000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>101427000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>82654000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>71585000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>94957000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>76535000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>62482000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>45450000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>62477000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>35556000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>28560000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>19977000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>3408000.0</v>
+      </c>
+      <c r="C3">
         <v>1697000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1345000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>899000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>858000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>829000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>805000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>711000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>781000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>903000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>852000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1456000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1204000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1149000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1115000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1130000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1221000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1302000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1429000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1377000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1622000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1547000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2182000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2548000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2703000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2773000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2924000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2777000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2605000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2375000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1901000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1450000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1069000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>887000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>929000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>906000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>952000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>953000.0</v>
       </c>
-      <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>3460000.0</v>
+      </c>
+      <c r="C5">
         <v>15292000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6103000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7027000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2870000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-333000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4729000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4110000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-11324000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9249000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>825000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1091000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7142000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13453000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-20997000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14131000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11329000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-8261000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6976000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-14932000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-16100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11418000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-15659000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-17884000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-30253000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-41112000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-32930000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-30917000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-33369000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-40973000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-27203000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7553000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4896000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>938000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4077000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5743000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2608000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-97000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-13148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>6868000.0</v>
+      </c>
+      <c r="C6">
         <v>16989000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7448000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7926000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3728000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>496000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3924000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3399000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10543000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8346000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1677000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>365000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5938000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12304000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-19882000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13001000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-10108000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6959000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5547000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-13555000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-14478000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9871000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13477000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-15336000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-27550000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-38339000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-30006000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-28140000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-30764000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-38598000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-25302000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6103000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3827000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1825000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5006000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6649000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1656000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>856000.0</v>
       </c>
-      <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>75216000.0</v>
+      </c>
+      <c r="C9">
         <v>72668000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>65533000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>56506000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>58075000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>52727000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44854000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>48416000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>46854000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>47380000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>47349000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43139000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>41858000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>35217000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>31970000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>36750000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>33740000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>33575000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>31716000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>24343000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>26169000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>25807000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>24538000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>21409000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5489000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3953000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>13706000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10503000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9650000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1945000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12086000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>29747000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>28294000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>29053000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>29817000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>28352000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>16712000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>16353000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>38034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>3460000.0</v>
+      </c>
+      <c r="C10">
         <v>15292000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6103000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7027000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2870000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-333000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4729000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4110000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-11324000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9249000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>825000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1091000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7142000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13453000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-21925000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-14131000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-11329000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8266000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6640000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-15017000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-23156000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10539000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-15028000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-17344000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-29073000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-39181000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>23140000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-30304000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-33343000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-41064000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-32026000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-13002000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-17534000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5044000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2990000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6459000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2015000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>243000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-13660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>432000.0</v>
+      </c>
+      <c r="C11">
         <v>415000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>339000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>154000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-254000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>502000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>132000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>329000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>236000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>395000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>133000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>29000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>221000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>792000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>230000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>304000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>228000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>213000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>152000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>181000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>164000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>180000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>182000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>115000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>183000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>145000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3525000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>286000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>349000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>220000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-58000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>223000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>288000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>319000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>327000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>445000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>137000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>219000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>83000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>726000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>835000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>726000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>512000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>290000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>129000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>24000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>42000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>74000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>151000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>596000.0</v>
       </c>
       <c r="AB12">
         <v>596000.0</v>
       </c>
       <c r="AC12">
+        <v>596000.0</v>
+      </c>
+      <c r="AD12">
         <v>712000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>862000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>0.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>979000.0</v>
+      </c>
+      <c r="C13">
         <v>1241000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1284000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1508000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1344000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1316000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1303000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1400000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1495000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>1175000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>835000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>15000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>3000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>24000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>42000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>74000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>151000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>535000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>567000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>596000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>712000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>862000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>3028000.0</v>
+      </c>
+      <c r="C15">
         <v>14877000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5764000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6873000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3124000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-835000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-4861000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-4439000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-11560000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-9644000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>692000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1120000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7363000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-14245000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-22155000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-14435000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-11557000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-8479000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-6792000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-15198000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-23320000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-10719000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-15210000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-17459000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-29256000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-39326000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>19615000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-30590000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-33692000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-41284000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-31968000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-13225000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-17822000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-5363000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2663000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6014000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2152000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>24000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-13743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1120000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-7363000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-14245000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-22155000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-14435000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-11557000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-8479000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-6792000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-15198000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-23320000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-10719000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-15210000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-17459000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-29256000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-39326000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>19615000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-30590000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-33692000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-41284000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-39073000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-13225000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-17822000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-5363000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2663000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6014000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2224000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>24000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-13743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>3028000.0</v>
+      </c>
+      <c r="C17">
         <v>14877000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>5764000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6873000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3124000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-835000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-4861000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-4439000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-11560000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-9644000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>692000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1120000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-7363000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-14245000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-22155000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-14435000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-11557000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-8479000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-6792000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-15198000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-23320000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-10719000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-15210000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-17459000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-29256000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-39326000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>19615000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-30590000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-33692000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-41284000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-39073000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-13225000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-17822000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-5363000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>535000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>8214000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2224000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>24000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-13743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>979000.0</v>
+      </c>
+      <c r="C18">
         <v>1241000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1284000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1508000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1344000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1316000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1303000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1495000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1386000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1199000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1175000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>835000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>726000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>512000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>290000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>129000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>24000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>42000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>74000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>151000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>535000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>567000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>596000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>712000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>862000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>52000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-39000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-12000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>19000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-116000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>411000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>605000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>599000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2662000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>909000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>599000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>543000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1111000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1183000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>154000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>31000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-47000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-129000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1369000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>1805000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>9116000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>2456000.0</v>
+      </c>
+      <c r="C21">
         <v>7558000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4717000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>872000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1933000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1451000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6028000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5453000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-12801000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10610000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-458000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2276000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-8029000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-14140000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-22425000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-14440000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-11342000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8672000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7230000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15615000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-25821000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-11472000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-15669000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-17961000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-30335000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-40899000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>21798000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-31054000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-34086000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-41879000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-32508000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-13376000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-16165000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-5619000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2693000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5743000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2608000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-97000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-13148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>153481000.0</v>
+      </c>
+      <c r="C23">
         <v>142824000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>136580000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>138657000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>127472000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>120517000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>127600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>143120000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>140248000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>134810000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>135551000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>132279000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>123105000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>125144000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>140952000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>142597000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>130321000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>133423000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>150091000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>126764000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>124392000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>94028000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>130505000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>128197000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>96967000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>106349000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>155343000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>137033000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>116967000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>98853000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>158168000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>138727000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>115844000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>99700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>120697000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>99144000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>81802000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>61900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN23">
         <v>0.0</v>
       </c>
       <c r="AO23">
         <v>0.0</v>
       </c>
       <c r="AP23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>2928000.0</v>
+      </c>
+      <c r="C25">
         <v>1697000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1345000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>899000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>858000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>829000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>805000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>711000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>781000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>903000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>852000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1456000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1204000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1149000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1115000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1130000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1221000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1302000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1429000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1377000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1622000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1547000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2182000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2548000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2703000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2773000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-269000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3863000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4062000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3025000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1901000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1450000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1069000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>887000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>929000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>906000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>952000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>953000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
+        <v>23658000.0</v>
+      </c>
+      <c r="C26">
         <v>22814000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>20852000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>18144000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>18489000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>16165000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>15267000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>17562000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>19561000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>20793000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16450000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16829000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>17618000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>17750000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>14457000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>16471000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17402000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16379000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>13644000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>14377000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16251000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>14791000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>15266000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>15436000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>14192000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>15243000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>16928000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>16701000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>17594000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>18161000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>16865000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>16100000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>13804000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>12025000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9797000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>8289000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>8613000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7984000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>24438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27">
+        <v>24085000.0</v>
+      </c>
+      <c r="C27">
         <v>22654000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>23077000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>20459000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>21103000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20203000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>20823000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17832000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17698000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>17370000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>18004000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>15863000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16921000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15353000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>20214000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>22193000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>14506000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>13168000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>12464000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>12779000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>12459000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>11207000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>13593000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>12720000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11713000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11038000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14596000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>13657000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>14511000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>14221000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>15470000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>12843000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>13068000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>11212000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>11273000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9983000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7363000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5721000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>23128000.0</v>
+      </c>
+      <c r="C28">
         <v>18207000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16887000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15091000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16334000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17785000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14304000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17052000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21430000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19348000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13282000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12460000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15007000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15622000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17909000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12253000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13149000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12621000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12584000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12119000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13559000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11227000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11338000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11137000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9837000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18784000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15112000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11062000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10914000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10536000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8656000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8357000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6318000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4878000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4670000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4337000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3344000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2745000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16430000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13653000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11729000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9370000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>432000.0</v>
+      </c>
+      <c r="C29">
         <v>415000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>339000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>154000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-254000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>502000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>132000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>329000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>236000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>395000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>133000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>29000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>221000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>792000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>230000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>304000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>228000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>213000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>152000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>181000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>164000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>180000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>182000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>115000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>183000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>145000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3525000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>286000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>349000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>220000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>72760000.0</v>
+      </c>
+      <c r="C30">
         <v>65110000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>60816000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>55634000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>56142000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>54178000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>50882000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>53869000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>59655000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>57990000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>47807000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>45415000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49887000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>49357000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>54395000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>51190000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>45082000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42247000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>38946000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>39958000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>51990000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>37279000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>40207000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>39370000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>35824000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>44852000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>46636000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>41420000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>43019000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>42918000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>40991000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>37300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>33190000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>28115000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>25740000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>22609000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>19320000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>16450000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>197752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO30">
         <v>0.0</v>
       </c>
       <c r="AP30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>1004000.0</v>
+      </c>
+      <c r="C31">
         <v>7734000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1386000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>6155000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>937000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1118000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1299000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1343000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1477000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1361000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1283000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1185000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>887000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>687000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>500000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>309000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>13000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>406000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>590000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>598000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2665000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>933000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>641000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>617000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1262000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1718000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1342000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>750000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>743000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>815000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3857000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>374000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1369000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>575000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1087000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>716000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>593000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>340000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:42">
+      <c r="AQ31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>155937000.0</v>
+      </c>
+      <c r="C32">
         <v>150382000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>141297000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>139529000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>129405000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>119066000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>121572000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>137667000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>127447000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>124200000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>135093000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>130003000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>115076000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>111004000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>118527000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>128157000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>118979000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>124751000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>142861000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>111149000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>98571000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>82556000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>114836000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>110236000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>66632000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>65450000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>122413000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>106116000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>83598000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>57880000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>129263000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>131174000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>110948000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>100638000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>124774000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>104887000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>79194000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>61803000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>74336000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>46651000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>39481000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>24136000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -12593,897 +12804,897 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>82032000.0</v>
       </c>
       <c r="C2">
         <v>60653000.0</v>
       </c>
       <c r="D2">
         <v>88179000.0</v>
       </c>
       <c r="E2">
         <v>179856000.0</v>
       </c>
       <c r="F2">
         <v>190291000.0</v>
       </c>
       <c r="G2">
         <v>240819000.0</v>
       </c>
       <c r="H2">
         <v>155424000.0</v>
       </c>
       <c r="I2">
         <v>108000.0</v>
       </c>
       <c r="J2">
         <v>220000.0</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>11826000</v>
       </c>
       <c r="C3">
         <v>2688000</v>
       </c>
       <c r="D3">
         <v>2847000</v>
       </c>
       <c r="E3">
         <v>2010000</v>
       </c>
       <c r="F3">
         <v>2268000</v>
       </c>
       <c r="G3">
         <v>3892000</v>
       </c>
       <c r="H3">
         <v>6664000</v>
       </c>
       <c r="I3">
         <v>21666000</v>
       </c>
       <c r="J3">
         <v>3578000</v>
       </c>
       <c r="K3">
         <v>1482000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-91677000.0</v>
       </c>
       <c r="F4">
         <v>-10435000.0</v>
       </c>
       <c r="G4">
         <v>-50528000.0</v>
       </c>
       <c r="H4">
         <v>85395000.0</v>
       </c>
       <c r="I4">
         <v>155316000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-15863000.0</v>
       </c>
       <c r="F5">
         <v>-45803000.0</v>
       </c>
       <c r="G5">
         <v>15062000.0</v>
       </c>
       <c r="H5">
         <v>34092000.0</v>
       </c>
       <c r="I5">
         <v>4935000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>64408000.0</v>
       </c>
       <c r="C6">
         <v>21379000.0</v>
       </c>
       <c r="D6">
         <v>-27526000.0</v>
       </c>
       <c r="E6">
         <v>-91677000.0</v>
       </c>
       <c r="F6">
         <v>-10435000.0</v>
       </c>
       <c r="G6">
         <v>-50528000.0</v>
       </c>
       <c r="H6">
         <v>85395000.0</v>
       </c>
       <c r="I6">
         <v>155316000.0</v>
       </c>
       <c r="J6">
         <v>-112000.0</v>
       </c>
       <c r="K6">
         <v>220000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
         <v>3666000.0</v>
       </c>
       <c r="C7">
         <v>11140000.0</v>
       </c>
       <c r="D7">
         <v>9343000.0</v>
       </c>
       <c r="E7">
         <v>-42595000.0</v>
       </c>
       <c r="F7">
         <v>-16865000.0</v>
       </c>
       <c r="G7">
         <v>8492000.0</v>
       </c>
       <c r="H7">
         <v>120020000.0</v>
       </c>
       <c r="I7">
         <v>44887000.0</v>
       </c>
       <c r="J7">
         <v>-51337000.0</v>
       </c>
       <c r="K7">
         <v>-22310000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>13517000.0</v>
       </c>
       <c r="F8">
         <v>-1739000.0</v>
       </c>
       <c r="G8">
         <v>49765000.0</v>
       </c>
       <c r="H8">
         <v>38247000.0</v>
       </c>
       <c r="I8">
         <v>-128925000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>17653000.0</v>
       </c>
       <c r="C9">
         <v>8228000.0</v>
       </c>
       <c r="D9">
         <v>690000.0</v>
       </c>
       <c r="E9">
         <v>13517000.0</v>
       </c>
       <c r="F9">
         <v>-1739000.0</v>
       </c>
       <c r="G9">
         <v>49765000.0</v>
       </c>
       <c r="H9">
         <v>38247000.0</v>
       </c>
       <c r="I9">
         <v>-118651000.0</v>
       </c>
       <c r="J9">
         <v>-75838000.0</v>
       </c>
       <c r="K9">
         <v>-46338000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
         <v>-1428000.0</v>
       </c>
       <c r="C10">
         <v>-4510000.0</v>
       </c>
       <c r="D10">
         <v>7777000.0</v>
       </c>
       <c r="E10">
         <v>-7887000.0</v>
       </c>
       <c r="F10">
         <v>29258000.0</v>
       </c>
       <c r="G10">
         <v>2862000.0</v>
       </c>
       <c r="H10">
         <v>53604000.0</v>
       </c>
       <c r="I10">
         <v>-42322000.0</v>
       </c>
       <c r="J10">
         <v>-35235000.0</v>
       </c>
       <c r="K10">
         <v>-22095000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-32371000.0</v>
       </c>
       <c r="F11">
         <v>-16763000.0</v>
       </c>
       <c r="G11">
         <v>-58183000.0</v>
       </c>
       <c r="H11">
         <v>-5923000.0</v>
       </c>
       <c r="I11">
         <v>211199000.0</v>
       </c>
       <c r="J11">
         <v>23661000.0</v>
       </c>
       <c r="K11">
         <v>25685000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>48500000.0</v>
       </c>
       <c r="F12">
         <v>43722000.0</v>
       </c>
       <c r="G12">
         <v>34955000.0</v>
       </c>
       <c r="H12">
         <v>-35118000.0</v>
       </c>
       <c r="I12">
         <v>7723000.0</v>
       </c>
       <c r="J12">
         <v>2467000.0</v>
       </c>
       <c r="K12">
         <v>855000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3576000.0</v>
       </c>
       <c r="F13">
         <v>-27621000.0</v>
       </c>
       <c r="G13">
         <v>1540000.0</v>
       </c>
       <c r="H13">
         <v>-23189000.0</v>
       </c>
       <c r="I13">
         <v>107300000.0</v>
       </c>
       <c r="J13">
         <v>36075000.0</v>
       </c>
       <c r="K13">
         <v>20333000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>3931000.0</v>
       </c>
       <c r="C14">
         <v>3200000.0</v>
       </c>
       <c r="D14">
         <v>4661000.0</v>
       </c>
       <c r="E14">
         <v>4768000.0</v>
       </c>
       <c r="F14">
         <v>5975000.0</v>
       </c>
       <c r="G14">
         <v>10206000.0</v>
       </c>
       <c r="H14">
         <v>10681000.0</v>
       </c>
       <c r="I14">
         <v>5307000.0</v>
       </c>
       <c r="J14">
         <v>3740000.0</v>
       </c>
       <c r="K14">
         <v>2128000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>146440000.0</v>
       </c>
       <c r="C16">
         <v>82032000.0</v>
       </c>
       <c r="D16">
         <v>60653000.0</v>
       </c>
       <c r="E16">
         <v>88179000.0</v>
       </c>
       <c r="F16">
         <v>179856000.0</v>
       </c>
       <c r="G16">
         <v>190291000.0</v>
       </c>
       <c r="H16">
         <v>240819000.0</v>
       </c>
       <c r="I16">
         <v>155424000.0</v>
       </c>
       <c r="J16">
         <v>108000.0</v>
       </c>
       <c r="K16">
         <v>220000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>66896000.0</v>
       </c>
       <c r="C18">
         <v>48618000.0</v>
       </c>
       <c r="D18">
         <v>35455000.0</v>
       </c>
       <c r="E18">
         <v>-47972000.0</v>
       </c>
       <c r="F18">
         <v>-25465000.0</v>
       </c>
       <c r="G18">
         <v>-50422000.0</v>
       </c>
       <c r="H18">
         <v>2507000.0</v>
       </c>
       <c r="I18">
         <v>-39352000.0</v>
       </c>
       <c r="J18">
         <v>-42563000.0</v>
       </c>
       <c r="K18">
         <v>-34552000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19">
         <v>39580000.0</v>
       </c>
       <c r="C19">
         <v>10840000.0</v>
       </c>
       <c r="D19">
         <v>-32289000.0</v>
       </c>
       <c r="E19">
         <v>-29763000.0</v>
       </c>
       <c r="F19">
         <v>20000000.0</v>
       </c>
       <c r="G19">
         <v>-83000.0</v>
       </c>
       <c r="H19">
         <v>30232000.0</v>
       </c>
       <c r="I19">
         <v>-49619000.0</v>
       </c>
       <c r="J19">
         <v>-49619000.0</v>
       </c>
       <c r="K19">
         <v>-10289000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>173395000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>14926000.0</v>
       </c>
       <c r="C22">
         <v>-30504000.0</v>
       </c>
       <c r="D22">
         <v>-22036000.0</v>
       </c>
       <c r="E22">
         <v>-56626000.0</v>
       </c>
       <c r="F22">
         <v>-56029000.0</v>
       </c>
       <c r="G22">
         <v>-101251000.0</v>
       </c>
       <c r="H22">
         <v>-85951000.0</v>
       </c>
       <c r="I22">
         <v>-75483000.0</v>
       </c>
       <c r="J22">
         <v>6549000.0</v>
       </c>
       <c r="K22">
         <v>-13743000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>3531000.0</v>
       </c>
       <c r="C23">
         <v>-36346000.0</v>
       </c>
       <c r="D23">
         <v>8493000.0</v>
       </c>
       <c r="E23">
         <v>4260000.0</v>
       </c>
       <c r="F23">
         <v>8231000.0</v>
       </c>
       <c r="G23">
         <v>4755000.0</v>
       </c>
       <c r="H23">
         <v>-38000.0</v>
       </c>
       <c r="I23">
         <v>70892000.0</v>
       </c>
       <c r="J23">
         <v>43188000.0</v>
       </c>
       <c r="K23">
         <v>43579000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-29763000.0</v>
       </c>
       <c r="F24">
         <v>20000000.0</v>
       </c>
       <c r="G24">
         <v>-83000.0</v>
       </c>
       <c r="H24">
         <v>82926000.0</v>
       </c>
       <c r="I24">
         <v>-49619000.0</v>
       </c>
       <c r="J24">
         <v>-737000.0</v>
       </c>
       <c r="K24">
         <v>-8807000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>-5918000.0</v>
       </c>
       <c r="C25">
         <v>-1174000.0</v>
       </c>
       <c r="D25">
         <v>-1726000.0</v>
       </c>
       <c r="E25">
         <v>-166000.0</v>
       </c>
       <c r="F25">
         <v>5988000.0</v>
       </c>
       <c r="G25">
         <v>726000.0</v>
       </c>
       <c r="H25">
         <v>-58263000.0</v>
       </c>
       <c r="I25">
         <v>-120000.0</v>
       </c>
       <c r="J25">
         <v>121354000.0</v>
       </c>
       <c r="K25">
         <v>62700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>-45599000.0</v>
       </c>
       <c r="C26">
         <v>-4421000.0</v>
       </c>
       <c r="D26">
         <v>-23635000.0</v>
       </c>
       <c r="E26">
         <v>-18202000.0</v>
       </c>
       <c r="F26">
         <v>-13201000.0</v>
       </c>
       <c r="G26">
         <v>-4778000.0</v>
       </c>
       <c r="H26">
         <v>-1875000.0</v>
       </c>
       <c r="I26">
         <v>244287000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>62333000.0</v>
       </c>
       <c r="C27">
         <v>68657000.0</v>
       </c>
       <c r="D27">
         <v>47948000.0</v>
       </c>
       <c r="E27">
         <v>48476000.0</v>
       </c>
       <c r="F27">
         <v>38030000.0</v>
       </c>
       <c r="G27">
         <v>35247000.0</v>
       </c>
       <c r="H27">
         <v>22894000.0</v>
       </c>
       <c r="I27">
         <v>8831000.0</v>
       </c>
       <c r="J27">
         <v>2451000.0</v>
       </c>
       <c r="K27">
         <v>1520000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>-42068000.0</v>
       </c>
       <c r="C28">
         <v>-40767000.0</v>
       </c>
       <c r="D28">
         <v>-15142000.0</v>
       </c>
       <c r="E28">
         <v>-13942000.0</v>
       </c>
       <c r="F28">
         <v>-4970000.0</v>
       </c>
       <c r="G28">
         <v>-23000.0</v>
       </c>
       <c r="H28">
         <v>-38000.0</v>
       </c>
       <c r="I28">
         <v>244287000.0</v>
       </c>
       <c r="J28">
         <v>43188000.0</v>
       </c>
       <c r="K28">
         <v>43579000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>78722000.0</v>
       </c>
       <c r="C29">
         <v>51306000.0</v>
       </c>
       <c r="D29">
         <v>38302000.0</v>
       </c>
       <c r="E29">
         <v>-45962000.0</v>
       </c>
       <c r="F29">
         <v>-23197000.0</v>
       </c>
       <c r="G29">
         <v>-46530000.0</v>
       </c>
       <c r="H29">
         <v>9171000.0</v>
       </c>
       <c r="I29">
         <v>-17686000.0</v>
       </c>
       <c r="J29">
         <v>-38985000.0</v>
       </c>
       <c r="K29">
         <v>-33070000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>27754000.0</v>
       </c>
       <c r="C30">
         <v>10840000.0</v>
       </c>
       <c r="D30">
         <v>-50686000.0</v>
       </c>
       <c r="E30">
         <v>-31773000.0</v>
       </c>
       <c r="F30">
         <v>17732000.0</v>
       </c>
       <c r="G30">
         <v>-3975000.0</v>
       </c>
       <c r="H30">
         <v>76262000.0</v>
       </c>
       <c r="I30">
         <v>-71285000.0</v>
       </c>
@@ -13493,3090 +13704,3158 @@
       <c r="K30">
         <v>-10289000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>152636000.0</v>
+      </c>
+      <c r="C2">
         <v>146440000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>86012000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>71244000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>84009000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>82032000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>80686000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>66552000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>66237000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>60653000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>55212000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>65986000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>71145000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>88179000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>84901000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>89662000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>105089000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>179856000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>170162000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>182811000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>176276000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>190291000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>177766000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>189565000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>180542000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>240819000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>118000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>97184000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>139715000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>155424000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>148073000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>133000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>178000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>108000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>179000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>41000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>126000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>220000.0</v>
       </c>
-      <c r="AM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:39">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>2907000</v>
+      </c>
+      <c r="C3">
         <v>2419000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1830000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4218000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2975000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2803000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1076000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>961000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>295000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>356000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>399000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>494000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1031000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>923000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1195000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>364000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>153000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>298000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>330000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>872000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>263000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>803000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1822000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>886000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>73000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1111000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1641000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2093000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2856000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4260000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>10812000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3320000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7124000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>410000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1396000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1050000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1131000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1482000</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-5159000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-17034000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>3278000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-4761000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-15427000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-74767000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>9694000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-12649000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>6535000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-14015000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>12525000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-11799000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>9023000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-60277000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>122819000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>20816000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-42531000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-15709000.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1896000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3083000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2997000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2744000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3126000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12990000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-10088000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11046000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-16367000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8302000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>32940000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-16252000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2357000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>731000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>37817000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2982000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>451000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1194000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-49334000.0</v>
+      </c>
+      <c r="C6">
         <v>6196000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>60428000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14768000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-12765000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1977000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1346000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>14134000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>315000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5584000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5441000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-10774000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5159000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-17034000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3278000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4761000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-15427000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-74767000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9694000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-12649000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6535000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-14015000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12525000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-11799000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9023000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-60277000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>122819000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>20816000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-42531000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-15709000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7351000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>147940000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-45000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>70000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-71000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>138000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-85000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-94000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>220000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>-16387000.0</v>
+      </c>
+      <c r="C7">
         <v>-3155000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4041000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2432000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9034000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14309000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2169000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5146000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2665000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10828000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1841000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3126000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5677000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8633000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6756000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2035000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6951000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-26853000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5004000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1411000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8183000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-28641000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>17302000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4935000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>22761000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-26636000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>82880000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>33754000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-14884000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>18270000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>63087000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-34792000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-12422000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>29014000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-37933000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>3157000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-3613000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-12948000.0</v>
       </c>
-      <c r="AM7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-4482000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>13216000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>16688000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-8669000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>3990000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1508000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-9451000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-18024000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-786000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>26522000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-21220000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-9665000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>14965000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>65685000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-28101000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-19990000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-20195000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>106533000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>-11453000.0</v>
+      </c>
+      <c r="C9">
         <v>-12490000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>37053000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15212000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-15475000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11287000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11323000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5173000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8978000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4952000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-12996000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4482000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>13216000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>16688000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8669000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3990000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1508000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-9451000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-18024000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-786000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>26522000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-21220000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-9665000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>14965000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>65685000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-28101000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-19990000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-8141000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>94479000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-48927000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-117119000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-8853000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>56248000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-63546000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-16614000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-16319000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>20641000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-46338000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>-2291000.0</v>
+      </c>
+      <c r="C10">
         <v>-1828000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3268000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14522000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4178000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5648000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12099000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9824000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-510000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6275000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16027000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-14661000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>70000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6341000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>26726000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-33985000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2118000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1490000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1984000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4622000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13356000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9296000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4700000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3665000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4315000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6142000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2929000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23106000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>34005000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6436000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7687000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-9389000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-19346000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-21274000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-7770000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4855000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3031000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-19579000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-22095000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>21217000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>12400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-13809000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-52965000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>43272000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5682000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-16996000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>21668000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9945000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4757000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-56719000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>574000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>24787000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>13941000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-97485000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>70235000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>33620000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-29145000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-80633000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>37674000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>51948000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6320000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2618000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>35640000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>13469000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>8605000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-10558000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>34368000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>10249000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12646000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14594000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16415000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10118000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12387000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9580000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10709000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6042000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20217000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8210000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8827000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9056000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4491000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12581000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-50270000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5036000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5475000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4641000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2708000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2996000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1047000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>852000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2063000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>415000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>613000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>607000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>855000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>3314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8253000.0</v>
       </c>
       <c r="N13">
         <v>-8253000.0</v>
       </c>
       <c r="O13">
+        <v>-8253000.0</v>
+      </c>
+      <c r="P13">
         <v>6316000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>12606000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-14582000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-764000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1188000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2046000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-9144000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-21711000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>14374000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3296000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4248000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-20378000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>30317000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-5377000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-7690000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-39383000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>66118000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>39666000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>9735000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-8897000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>36052000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>10627000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>6933000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3741000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>20333000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>1711000.0</v>
+      </c>
+      <c r="C14">
         <v>1697000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1345000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>899000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>858000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>829000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>805000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>711000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>781000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>903000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>852000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1456000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1204000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1149000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1115000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1130000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1221000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1302000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1429000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1377000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1622000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1547000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2182000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2548000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2703000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2773000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-269000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3863000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4062000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3025000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1901000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1450000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1069000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>887000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>929000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>906000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>952000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>953000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2128000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>103302000.0</v>
+      </c>
+      <c r="C16">
         <v>152636000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>146440000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>86012000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>71244000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>84009000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>82032000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>80686000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>66552000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>66237000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>60653000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>55212000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>65986000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>71145000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>88179000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>84901000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>89662000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>105089000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>179856000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>170162000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>182811000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>176276000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>190291000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>177766000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>189565000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>180542000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>240819000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>118000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>97184000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>139715000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>155424000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>148073000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>133000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>178000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>108000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>179000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>41000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>126000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>220000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>8502000.0</v>
+      </c>
+      <c r="C18">
         <v>25444000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17940000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14985000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5855000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28116000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5596000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>17405000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6167000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>19450000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7536000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>6965000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>11548000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>9406000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12374000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5766000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4977000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-24855000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9129000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10062000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>6439000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-30971000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10965000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11520000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>148000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-50015000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>50245000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14039000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-42032000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-19745000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>17811000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-46891000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-35252000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>24980000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-35309000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>9442000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4201000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-12495000.0</v>
       </c>
-      <c r="AM18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19">
+        <v>-24694000.0</v>
+      </c>
+      <c r="C19">
         <v>24086000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>60012000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>6240000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-22316000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-14352000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-389000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>11497000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>172000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-440000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4592000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-12944000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-9447000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-21749000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>15000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>5215000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5338000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-44640000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-330000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-872000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>5000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>15000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>2000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>9000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>10002000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-10096000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>20000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>5025000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>104000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>5103000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-9845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39774000.0</v>
       </c>
       <c r="AG19">
         <v>-39774000.0</v>
       </c>
       <c r="AH19">
         <v>-39774000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AI19">
         <v>-39774000.0</v>
       </c>
-      <c r="AK19"/>
+      <c r="AJ19"/>
+      <c r="AK19">
+        <v>-39774000.0</v>
+      </c>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>3028000.0</v>
+      </c>
+      <c r="C22">
         <v>14877000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5764000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6873000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3124000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-835000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4861000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-4439000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-11560000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-9644000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>692000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1120000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7363000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-14245000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-22155000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-14435000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-11557000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8479000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6792000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-15198000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-23320000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-10719000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-15210000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-17459000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-29256000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-39326000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>19615000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-30590000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-33692000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-41284000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-39073000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-13225000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-17822000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-5363000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2663000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6014000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2152000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>24000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-13743000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>155</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-7334000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1251000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-10675000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1631000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>649000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-516000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4733000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1806999.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-13782000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>682000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4608000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1088000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1783000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1388000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>828000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1267000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6132999.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1558000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-288000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1127000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-166000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-120000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1752000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-603000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1067000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-615000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>234605000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>35207000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-24910000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>35238000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-9304000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4116000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>13138000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>43579000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
+        <v>12500000.0</v>
+      </c>
+      <c r="C24">
         <v>6423000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-84000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>31196000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-12450000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-9447000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-21749000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>5215000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-5338000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-44640000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>5000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>15000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-45000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>20000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>15000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>52694000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>104000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5103000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>5000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-39774000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>1427000.0</v>
+      </c>
+      <c r="C25">
         <v>-5531000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-588000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3940000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1149000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-241000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1611000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2277000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-941000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-899000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1720000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-52000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-28000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>74000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-141000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>76000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-107000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-652000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1388000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8593000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-565000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-383000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>175000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-478000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1412000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-57872000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-137000.0</v>
       </c>
       <c r="AD25">
         <v>-137000.0</v>
       </c>
       <c r="AE25">
+        <v>-137000.0</v>
+      </c>
+      <c r="AF25">
         <v>-117000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-441000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3796000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1094000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9601000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12661000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7676000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-11109000.0</v>
       </c>
-      <c r="AM25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
+        <v>-22942000.0</v>
+      </c>
+      <c r="C26">
         <v>-7334000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-18775000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-10675000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-910000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-15239000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-4421000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-20462000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-8125999.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-14355000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1102000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-5971000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-11868000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-4694000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-436000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-4211000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-6895000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-6660000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-263000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3854000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-4907000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-4176999.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-146000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1483000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1129000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2020000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-120000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-73000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-614000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1068000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>24910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>-24910000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-9304000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>21710000.0</v>
+      </c>
+      <c r="C27">
         <v>19734000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17200000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13138000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>14983000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>17012000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14498000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>14689000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20920000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>18550000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10097000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10287000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12973000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14591000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16689000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9953000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12245000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9589000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10482000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7599000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>11609000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8340000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8909000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>9001000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4564000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>12773000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7633000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5219000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5389000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4653000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3495000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3437000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1047000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>852000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>596000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>503000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>674000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>678000.0</v>
       </c>
-      <c r="AM27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>-20987000.0</v>
+      </c>
+      <c r="C28">
         <v>-7334000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-17524000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-10675000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>721000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-14590000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4937000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-15729000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6319000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13782000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2098000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5289000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7260000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4691000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>652000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4210000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5112000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5272000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>565000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2587000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4904000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1956000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1558000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-288000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1127000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-166000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-120000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1752000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-603000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1067000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-615000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>234605000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>35207000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-24910000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>35238000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-9304000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4116000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13138000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>43579000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>11409000.0</v>
+      </c>
+      <c r="C29">
         <v>27863000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19770000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19203000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8830000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30919000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6672000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18366000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6462000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19806000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7935000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7459000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12579000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10329000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-11179000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-5402000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4824000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-24557000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9459000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-9190000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6702000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-30168000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12787000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-10634000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>221000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-48904000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>51886000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>11946000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-39176000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-15485000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>28623000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-43571000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-28128000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>25390000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-33913000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>10492000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-4200000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-11364000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-33070000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>-39756000.0</v>
+      </c>
+      <c r="C30">
         <v>-14333000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>58182000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6240000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-22316000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-14352000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-389000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11497000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>172000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-440000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4592000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12944000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-10478000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22672000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13805000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4851000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5491000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-44938000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-330000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-872000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4737000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14197000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1820000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-877000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9929000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-11207000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>71053000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7118000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2752000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>843000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-20657000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-43094000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-7124000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-410000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1396000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1050000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1868000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-10289000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>