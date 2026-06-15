--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -11012,51 +11012,53 @@
         <v>26932288023.0</v>
       </c>
       <c r="K12">
         <v>49616182855.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>139</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>15073421951.0</v>
+      </c>
       <c r="C14">
         <v>15299313638.0</v>
       </c>
       <c r="D14">
         <v>17071560059.0</v>
       </c>
       <c r="E14">
         <v>19777410379.0</v>
       </c>
       <c r="F14">
         <v>22991581689.0</v>
       </c>
       <c r="G14">
         <v>26088201330.0</v>
       </c>
       <c r="H14">
         <v>27285763281.0</v>
       </c>
       <c r="I14">
         <v>20344258831.0</v>
       </c>
       <c r="J14">
         <v>377769572.0</v>
       </c>
       <c r="K14">
@@ -11765,84 +11767,84 @@
       <c r="A3" t="s">
         <v>128</v>
       </c>
       <c r="B3">
         <v>158150000</v>
       </c>
       <c r="C3">
         <v>577443114</v>
       </c>
       <c r="D3">
         <v>2453616000</v>
       </c>
       <c r="E3">
         <v>160890000</v>
       </c>
       <c r="F3">
         <v>38000000</v>
       </c>
       <c r="G3">
         <v>15920000</v>
       </c>
       <c r="H3">
         <v>80987680</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J3">
-        <v>5480000</v>
+        <v>4</v>
       </c>
       <c r="K3">
         <v>5480000</v>
       </c>
       <c r="L3">
-        <v>5480000</v>
+        <v>3</v>
       </c>
       <c r="M3">
         <v>209500000</v>
       </c>
       <c r="N3">
         <v>243608000</v>
       </c>
       <c r="O3">
         <v>455801875</v>
       </c>
       <c r="P3">
         <v>2368722800</v>
       </c>
       <c r="Q3">
         <v>291590000</v>
       </c>
       <c r="R3">
         <v>6357000</v>
       </c>
       <c r="S3">
-        <v>6357000</v>
+        <v>1</v>
       </c>
       <c r="T3">
-        <v>6357000</v>
+        <v>1</v>
       </c>
       <c r="U3">
         <v>6357000</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>2624472878</v>
       </c>
       <c r="Z3">
         <v>90763000</v>
       </c>
       <c r="AA3">
         <v>45381500</v>
       </c>
       <c r="AB3">
         <v>90763000</v>
       </c>
@@ -12398,54 +12400,62 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>139</v>
       </c>
-      <c r="B14"/>
-[...2 lines deleted...]
-      <c r="E14"/>
+      <c r="B14">
+        <v>2624050086.0</v>
+      </c>
+      <c r="C14">
+        <v>2543465291.0</v>
+      </c>
+      <c r="D14">
+        <v>2390172379.0</v>
+      </c>
+      <c r="E14">
+        <v>3706998530.0</v>
+      </c>
       <c r="F14">
         <v>3786008000.0</v>
       </c>
       <c r="G14">
         <v>4660733860.0</v>
       </c>
       <c r="H14">
         <v>2919681193.0</v>
       </c>
       <c r="I14">
         <v>3716916310.0</v>
       </c>
       <c r="J14">
         <v>3832351054.0</v>
       </c>
       <c r="K14">
         <v>3870979377.0</v>
       </c>
       <c r="L14">
         <v>3879066897.0</v>
       </c>
       <c r="M14">
         <v>3994299503.0</v>
       </c>
       <c r="N14">