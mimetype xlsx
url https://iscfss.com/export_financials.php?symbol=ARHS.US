--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1086,51 +1086,53 @@
         <v>253356000.0</v>
       </c>
       <c r="C12">
         <v>197511000.0</v>
       </c>
       <c r="D12">
         <v>223098000.0</v>
       </c>
       <c r="E12">
         <v>145181000.0</v>
       </c>
       <c r="F12">
         <v>123777000.0</v>
       </c>
       <c r="G12">
         <v>57093000.0</v>
       </c>
       <c r="H12">
         <v>12389000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>19</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>141000.0</v>
+      </c>
       <c r="C13">
         <v>140000.0</v>
       </c>
       <c r="D13">
         <v>139000.0</v>
       </c>
       <c r="E13">
         <v>138000.0</v>
       </c>
       <c r="F13">
         <v>137000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>141412481.0</v>
       </c>
       <c r="C14">
         <v>140692000.0</v>
       </c>
@@ -1146,52 +1148,56 @@
       <c r="G14">
         <v>136946392.0</v>
       </c>
       <c r="H14">
         <v>28426513.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>138000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>236530000.0</v>
+      </c>
+      <c r="C16">
+        <v>221380000.0</v>
+      </c>
       <c r="D16">
         <v>174328000.0</v>
       </c>
       <c r="E16">
         <v>203617000.0</v>
       </c>
       <c r="F16">
         <v>264929000.0</v>
       </c>
       <c r="G16">
         <v>154127000.0</v>
       </c>
       <c r="H16">
         <v>64193000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
@@ -1635,97 +1641,97 @@
       </c>
       <c r="C39">
         <v>35270000.0</v>
       </c>
       <c r="D39">
         <v>29511000.0</v>
       </c>
       <c r="E39">
         <v>32902000.0</v>
       </c>
       <c r="F39">
         <v>35648000.0</v>
       </c>
       <c r="G39">
         <v>26897000.0</v>
       </c>
       <c r="H39">
         <v>17751000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>313925000.0</v>
+        <v>77395000.0</v>
       </c>
       <c r="C40">
-        <v>280079000.0</v>
+        <v>58699000.0</v>
       </c>
       <c r="D40">
         <v>60727000.0</v>
       </c>
       <c r="E40">
         <v>54999000.0</v>
       </c>
       <c r="F40">
         <v>77571000.0</v>
       </c>
       <c r="G40">
         <v>22065000.0</v>
       </c>
       <c r="H40">
         <v>17077000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>6608000.0</v>
       </c>
       <c r="F41">
         <v>65029000.0</v>
       </c>
       <c r="G41">
         <v>92307000.0</v>
       </c>
       <c r="H41">
         <v>69018000.0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
-        <v>207863000.0</v>
+        <v>207722000.0</v>
       </c>
       <c r="C42">
         <v>200707000.0</v>
       </c>
       <c r="D42">
         <v>194807000.0</v>
       </c>
       <c r="E42">
         <v>189504000.0</v>
       </c>
       <c r="F42">
         <v>186209000.0</v>
       </c>
       <c r="G42">
         <v>1670000.0</v>
       </c>
       <c r="H42">
         <v>1367000.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
@@ -2813,62 +2819,68 @@
       <c r="S12">
         <v>123777000.0</v>
       </c>
       <c r="T12">
         <v>149246000.0</v>
       </c>
       <c r="U12">
         <v>132945000.0</v>
       </c>
       <c r="V12">
         <v>123777000.0</v>
       </c>
       <c r="W12">
         <v>57093000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12">
         <v>12389000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
-      <c r="B13"/>
-      <c r="C13"/>
+      <c r="B13">
+        <v>141000.0</v>
+      </c>
+      <c r="C13">
+        <v>141000.0</v>
+      </c>
       <c r="D13">
         <v>141000.0</v>
       </c>
       <c r="E13">
         <v>141000.0</v>
       </c>
       <c r="F13">
         <v>141000.0</v>
       </c>
-      <c r="G13"/>
+      <c r="G13">
+        <v>140000.0</v>
+      </c>
       <c r="H13">
         <v>140000.0</v>
       </c>
       <c r="I13">
         <v>140000.0</v>
       </c>
       <c r="J13">
         <v>140000.0</v>
       </c>
       <c r="K13">
         <v>139000.0</v>
       </c>
       <c r="L13">
         <v>139000.0</v>
       </c>
       <c r="M13">
         <v>139000.0</v>
       </c>
       <c r="N13">
         <v>139000.0</v>
       </c>
       <c r="O13">
         <v>138000.0</v>
       </c>
       <c r="P13">
@@ -2995,60 +3007,68 @@
       <c r="O15">
         <v>138000.0</v>
       </c>
       <c r="P15">
         <v>138000.0</v>
       </c>
       <c r="Q15">
         <v>138000.0</v>
       </c>
       <c r="R15">
         <v>138000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
-[...1 lines deleted...]
-      <c r="D16"/>
+      <c r="B16">
+        <v>271229000.0</v>
+      </c>
+      <c r="C16">
+        <v>236530000.0</v>
+      </c>
+      <c r="D16">
+        <v>253973000.0</v>
+      </c>
       <c r="E16">
         <v>233070000.0</v>
       </c>
       <c r="F16">
         <v>263206000.0</v>
       </c>
-      <c r="G16"/>
+      <c r="G16">
+        <v>221380000.0</v>
+      </c>
       <c r="H16">
         <v>224138000.0</v>
       </c>
       <c r="I16">
         <v>210268000.0</v>
       </c>
       <c r="J16">
         <v>202922000.0</v>
       </c>
       <c r="K16">
         <v>174328000.0</v>
       </c>
       <c r="L16">
         <v>212406000.0</v>
       </c>
       <c r="M16">
         <v>193401000.0</v>
       </c>
       <c r="N16">
         <v>197933000.0</v>
       </c>
       <c r="O16">
         <v>203617000.0</v>
       </c>
       <c r="P16">
@@ -4118,51 +4138,51 @@
       </c>
       <c r="U35">
         <v>172553000.0</v>
       </c>
       <c r="V35">
         <v>115554000.0</v>
       </c>
       <c r="W35">
         <v>143779000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>2308000.0</v>
       </c>
       <c r="C36">
         <v>2101000.0</v>
       </c>
       <c r="D36">
-        <v>12704000.0</v>
+        <v>2008000.0</v>
       </c>
       <c r="E36">
         <v>2069000.0</v>
       </c>
       <c r="F36">
         <v>1967000.0</v>
       </c>
       <c r="G36">
         <v>2294000.0</v>
       </c>
       <c r="H36">
         <v>2699000.0</v>
       </c>
       <c r="I36">
         <v>2997000.0</v>
       </c>
       <c r="J36">
         <v>2407000.0</v>
       </c>
       <c r="K36">
         <v>4525000.0</v>
       </c>
       <c r="L36">
         <v>3081000.0</v>
       </c>
@@ -4350,66 +4370,66 @@
         <v>35648000.0</v>
       </c>
       <c r="T39">
         <v>26260000.0</v>
       </c>
       <c r="U39">
         <v>21740000.0</v>
       </c>
       <c r="V39">
         <v>35648000.0</v>
       </c>
       <c r="W39">
         <v>26897000.0</v>
       </c>
       <c r="X39">
         <v>17109000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>333003000.0</v>
+        <v>61774000.0</v>
       </c>
       <c r="C40">
-        <v>313925000.0</v>
+        <v>77395000.0</v>
       </c>
       <c r="D40">
-        <v>333515000.0</v>
+        <v>79542000.0</v>
       </c>
       <c r="E40">
         <v>59766000.0</v>
       </c>
       <c r="F40">
         <v>54053000.0</v>
       </c>
       <c r="G40">
-        <v>280079000.0</v>
+        <v>58699000.0</v>
       </c>
       <c r="H40">
         <v>59320000.0</v>
       </c>
       <c r="I40">
         <v>56375000.0</v>
       </c>
       <c r="J40">
         <v>124979000.0</v>
       </c>
       <c r="K40">
         <v>60727000.0</v>
       </c>
       <c r="L40">
         <v>59088000.0</v>
       </c>
       <c r="M40">
         <v>45090000.0</v>
       </c>
       <c r="N40">
         <v>39764000.0</v>
       </c>
       <c r="O40">
         <v>54999000.0</v>
       </c>
@@ -4478,66 +4498,66 @@
         <v>65029000.0</v>
       </c>
       <c r="T41">
         <v>127844000.0</v>
       </c>
       <c r="U41">
         <v>124752000.0</v>
       </c>
       <c r="V41">
         <v>124752000.0</v>
       </c>
       <c r="W41">
         <v>92307000.0</v>
       </c>
       <c r="X41">
         <v>92307000.0</v>
       </c>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
-        <v>210476000.0</v>
+        <v>210335000.0</v>
       </c>
       <c r="C42">
-        <v>207863000.0</v>
+        <v>207722000.0</v>
       </c>
       <c r="D42">
         <v>205009000.0</v>
       </c>
       <c r="E42">
         <v>202425000.0</v>
       </c>
       <c r="F42">
         <v>200847000.0</v>
       </c>
       <c r="G42">
-        <v>200847000.0</v>
+        <v>200707000.0</v>
       </c>
       <c r="H42">
         <v>199045000.0</v>
       </c>
       <c r="I42">
         <v>197626000.0</v>
       </c>
       <c r="J42">
         <v>196301000.0</v>
       </c>
       <c r="K42">
         <v>194807000.0</v>
       </c>
       <c r="L42">
         <v>194273000.0</v>
       </c>
       <c r="M42">
         <v>193090000.0</v>
       </c>
       <c r="N42">
         <v>190803000.0</v>
       </c>
       <c r="O42">
         <v>189504000.0</v>
       </c>
@@ -5767,80 +5787,80 @@
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
         <v>91979000.0</v>
       </c>
       <c r="C5">
         <v>85803000.0</v>
       </c>
       <c r="D5">
-        <v>164311000.0</v>
+        <v>174138000.0</v>
       </c>
       <c r="E5">
-        <v>184671000.0</v>
+        <v>185965000.0</v>
       </c>
       <c r="F5">
         <v>33816000.0</v>
       </c>
       <c r="G5">
         <v>30880000.0</v>
       </c>
       <c r="H5">
         <v>29659000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
         <v>181564000.0</v>
       </c>
       <c r="C6">
         <v>161826000.0</v>
       </c>
       <c r="D6">
-        <v>227059000.0</v>
+        <v>236886000.0</v>
       </c>
       <c r="E6">
-        <v>238624000.0</v>
+        <v>239918000.0</v>
       </c>
       <c r="F6">
         <v>57738000.0</v>
       </c>
       <c r="G6">
         <v>47837000.0</v>
       </c>
       <c r="H6">
         <v>45623000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
@@ -5914,51 +5934,53 @@
         <v>24723000.0</v>
       </c>
       <c r="C11">
         <v>22372000.0</v>
       </c>
       <c r="D11">
         <v>43450000.0</v>
       </c>
       <c r="E11">
         <v>45944000.0</v>
       </c>
       <c r="F11">
         <v>-10144000.0</v>
       </c>
       <c r="G11">
         <v>783000.0</v>
       </c>
       <c r="H11">
         <v>368000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>98</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>5121000.0</v>
+      </c>
       <c r="C12">
         <v>5437000.0</v>
       </c>
       <c r="D12">
         <v>5449000.0</v>
       </c>
       <c r="E12">
         <v>3387000.0</v>
       </c>
       <c r="F12">
         <v>5432000.0</v>
       </c>
       <c r="G12">
         <v>13057000.0</v>
       </c>
       <c r="H12">
         <v>13449000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
@@ -6213,51 +6235,51 @@
         <v>16957000.0</v>
       </c>
       <c r="H25">
         <v>15964000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
-        <v>36072000.0</v>
+        <v>-36072000.0</v>
       </c>
       <c r="E27">
         <v>38700000.0</v>
       </c>
       <c r="F27">
         <v>35900000.0</v>
       </c>
       <c r="G27">
         <v>24400000.0</v>
       </c>
       <c r="H27">
         <v>23400000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>114</v>
       </c>
       <c r="B28">
         <v>447441000.0</v>
       </c>
       <c r="C28">
         <v>415426000.0</v>
       </c>
       <c r="D28">
@@ -6597,51 +6619,53 @@
         <v>69764000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3">
         <v>24221000.0</v>
       </c>
       <c r="C3">
         <v>23511000.0</v>
       </c>
       <c r="D3">
         <v>22780000.0</v>
       </c>
       <c r="E3">
         <v>21886000.0</v>
       </c>
       <c r="F3">
         <v>21408000.0</v>
       </c>
       <c r="G3">
         <v>20696000.0</v>
       </c>
-      <c r="H3"/>
+      <c r="H3">
+        <v>19676000.0</v>
+      </c>
       <c r="I3">
         <v>18310000.0</v>
       </c>
       <c r="J3">
         <v>17341000.0</v>
       </c>
       <c r="K3">
         <v>16576000.0</v>
       </c>
       <c r="L3">
         <v>-39586.0</v>
       </c>
       <c r="M3">
         <v>15921000.0</v>
       </c>
       <c r="N3">
         <v>14299000.0</v>
       </c>
       <c r="O3">
         <v>13658000.0</v>
       </c>
       <c r="P3">
         <v>13792000.0</v>
       </c>
       <c r="Q3">
@@ -6688,192 +6712,194 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>2240000.0</v>
+        <v>4714000.0</v>
       </c>
       <c r="C5">
         <v>20868000.0</v>
       </c>
       <c r="D5">
         <v>17372000.0</v>
       </c>
       <c r="E5">
         <v>48935000.0</v>
       </c>
       <c r="F5">
         <v>5529000.0</v>
       </c>
       <c r="G5">
         <v>27390000.0</v>
       </c>
-      <c r="H5"/>
+      <c r="H5">
+        <v>12821000.0</v>
+      </c>
       <c r="I5">
-        <v>29381000.0</v>
+        <v>30062000.0</v>
       </c>
       <c r="J5">
-        <v>18361000.0</v>
+        <v>21283000.0</v>
       </c>
       <c r="K5">
-        <v>40986000.0</v>
+        <v>44275000.0</v>
       </c>
       <c r="L5">
         <v>23919586.0</v>
       </c>
       <c r="M5">
-        <v>53989000.0</v>
+        <v>54555000.0</v>
       </c>
       <c r="N5">
-        <v>45456000.0</v>
+        <v>46201000.0</v>
       </c>
       <c r="O5">
         <v>65114000.0</v>
       </c>
       <c r="P5">
-        <v>47146000.0</v>
+        <v>47255000.0</v>
       </c>
       <c r="Q5">
         <v>50369000.0</v>
       </c>
       <c r="R5">
-        <v>22869000.0</v>
+        <v>23227000.0</v>
       </c>
       <c r="S5">
         <v>-4082000.0</v>
       </c>
       <c r="T5">
-        <v>16093000.0</v>
+        <v>16645000.0</v>
       </c>
       <c r="U5">
-        <v>8695000.0</v>
+        <v>26953000.0</v>
       </c>
       <c r="V5">
         <v>5966000.0</v>
       </c>
       <c r="W5">
-        <v>11283000.0</v>
+        <v>11297000.0</v>
       </c>
       <c r="X5">
         <v>4248000.0</v>
       </c>
       <c r="Y5">
         <v>10209500.0</v>
       </c>
       <c r="Z5">
         <v>10209500.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>26461000.0</v>
+        <v>28935000.0</v>
       </c>
       <c r="C6">
         <v>44379000.0</v>
       </c>
       <c r="D6">
         <v>40152000.0</v>
       </c>
       <c r="E6">
         <v>70821000.0</v>
       </c>
       <c r="F6">
         <v>26937000.0</v>
       </c>
       <c r="G6">
         <v>48086000.0</v>
       </c>
       <c r="H6">
-        <v>10671000.0</v>
+        <v>32497000.0</v>
       </c>
       <c r="I6">
-        <v>47691000.0</v>
+        <v>48372000.0</v>
       </c>
       <c r="J6">
-        <v>35702000.0</v>
+        <v>38624000.0</v>
       </c>
       <c r="K6">
-        <v>57562000.0</v>
+        <v>60851000.0</v>
       </c>
       <c r="L6">
         <v>23880000.0</v>
       </c>
       <c r="M6">
-        <v>69910000.0</v>
+        <v>70476000.0</v>
       </c>
       <c r="N6">
-        <v>59755000.0</v>
+        <v>60500000.0</v>
       </c>
       <c r="O6">
         <v>78772000.0</v>
       </c>
       <c r="P6">
-        <v>60938000.0</v>
+        <v>61047000.0</v>
       </c>
       <c r="Q6">
         <v>63987000.0</v>
       </c>
       <c r="R6">
-        <v>35754000.0</v>
+        <v>36112000.0</v>
       </c>
       <c r="S6">
         <v>2634000.0</v>
       </c>
       <c r="T6">
-        <v>24390000.0</v>
+        <v>24942000.0</v>
       </c>
       <c r="U6">
-        <v>13141000.0</v>
+        <v>31399000.0</v>
       </c>
       <c r="V6">
         <v>10429000.0</v>
       </c>
       <c r="W6">
-        <v>15746000.0</v>
+        <v>15760000.0</v>
       </c>
       <c r="X6">
         <v>8492000.0</v>
       </c>
       <c r="Y6">
         <v>14428500.0</v>
       </c>
       <c r="Z6">
         <v>14428500.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -7148,65 +7174,69 @@
         <v>500000.0</v>
       </c>
       <c r="V11">
         <v>704000.0</v>
       </c>
       <c r="W11">
         <v>704000.0</v>
       </c>
       <c r="X11">
         <v>731000.0</v>
       </c>
       <c r="Y11">
         <v>84500.0</v>
       </c>
       <c r="Z11">
         <v>84500.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>98</v>
       </c>
       <c r="B12">
         <v>1277000.0</v>
       </c>
-      <c r="C12"/>
+      <c r="C12">
+        <v>1278000.0</v>
+      </c>
       <c r="D12"/>
       <c r="E12">
         <v>1276000.0</v>
       </c>
       <c r="F12">
         <v>1289000.0</v>
       </c>
       <c r="G12">
         <v>1319000.0</v>
       </c>
       <c r="H12">
         <v>1356000.0</v>
       </c>
-      <c r="I12"/>
+      <c r="I12">
+        <v>1394000.0</v>
+      </c>
       <c r="J12">
         <v>1368000.0</v>
       </c>
       <c r="K12">
         <v>1380000.0</v>
       </c>
       <c r="L12">
         <v>1080000.0</v>
       </c>
       <c r="M12">
         <v>478000.0</v>
       </c>
       <c r="N12">
         <v>173000.0</v>
       </c>
       <c r="O12">
         <v>20000.0</v>
       </c>
       <c r="P12">
         <v>751000.0</v>
       </c>
       <c r="Q12">
         <v>1316000.0</v>
       </c>
       <c r="R12">
@@ -8757,54 +8787,54 @@
       </c>
       <c r="C14">
         <v>76023000.0</v>
       </c>
       <c r="D14">
         <v>62748000.0</v>
       </c>
       <c r="E14">
         <v>53953000.0</v>
       </c>
       <c r="F14">
         <v>23922000.0</v>
       </c>
       <c r="G14">
         <v>16957000.0</v>
       </c>
       <c r="H14">
         <v>15964000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>132</v>
       </c>
       <c r="B15">
-        <v>361000.0</v>
+        <v>-361000.0</v>
       </c>
       <c r="C15">
-        <v>70255000.0</v>
+        <v>-70255000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>61915000.0</v>
       </c>
       <c r="G15">
         <v>32263000.0</v>
       </c>
       <c r="H15">
         <v>8325000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>133</v>
       </c>
       <c r="B16">
         <v>256480000.0</v>
       </c>
       <c r="C16">
@@ -8997,51 +9027,51 @@
       </c>
       <c r="C24">
         <v>7836000.0</v>
       </c>
       <c r="D24">
         <v>333000.0</v>
       </c>
       <c r="E24">
         <v>-52658000.0</v>
       </c>
       <c r="F24">
         <v>69780000.0</v>
       </c>
       <c r="G24">
         <v>10937000.0</v>
       </c>
       <c r="H24">
         <v>12000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>41497000.0</v>
+        <v>32315000.0</v>
       </c>
       <c r="C25">
         <v>27071000.0</v>
       </c>
       <c r="D25">
         <v>22512000.0</v>
       </c>
       <c r="E25">
         <v>12345000.0</v>
       </c>
       <c r="F25">
         <v>42082000.0</v>
       </c>
       <c r="G25">
         <v>-4303000.0</v>
       </c>
       <c r="H25">
         <v>-3822000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>142</v>
       </c>
       <c r="B26">
@@ -10136,60 +10166,60 @@
       </c>
       <c r="U14">
         <v>4446000.0</v>
       </c>
       <c r="V14">
         <v>4463000.0</v>
       </c>
       <c r="W14">
         <v>4463000.0</v>
       </c>
       <c r="X14">
         <v>4709000.0</v>
       </c>
       <c r="Y14">
         <v>4219000.0</v>
       </c>
       <c r="Z14">
         <v>4219000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>132</v>
       </c>
       <c r="B15">
-        <v>49510000.0</v>
+        <v>-49510000.0</v>
       </c>
       <c r="C15">
-        <v>21000.0</v>
+        <v>-21000.0</v>
       </c>
       <c r="D15">
-        <v>64000.0</v>
+        <v>-64000.0</v>
       </c>
       <c r="E15">
-        <v>37000.0</v>
+        <v>-37000.0</v>
       </c>
       <c r="F15">
         <v>239000.0</v>
       </c>
       <c r="G15">
         <v>111000.0</v>
       </c>
       <c r="H15">
         <v>88000.0</v>
       </c>
       <c r="I15">
         <v>70056000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15">
         <v>0.0</v>
       </c>
@@ -10613,51 +10643,51 @@
       <c r="K22">
         <v>31216000.0</v>
       </c>
       <c r="L22">
         <v>19741000.0</v>
       </c>
       <c r="M22">
         <v>40183000.0</v>
       </c>
       <c r="N22">
         <v>34099000.0</v>
       </c>
       <c r="O22">
         <v>47001000.0</v>
       </c>
       <c r="P22">
         <v>36936000.0</v>
       </c>
       <c r="Q22">
         <v>36639000.0</v>
       </c>
       <c r="R22">
         <v>16058000.0</v>
       </c>
       <c r="S22">
-        <v>8340000.0</v>
+        <v>6352000.0</v>
       </c>
       <c r="T22">
         <v>14228000.0</v>
       </c>
       <c r="U22">
         <v>6836000.0</v>
       </c>
       <c r="V22">
         <v>9212000.0</v>
       </c>
       <c r="W22">
         <v>9212000.0</v>
       </c>
       <c r="X22">
         <v>783000.0</v>
       </c>
       <c r="Y22">
         <v>6824500.0</v>
       </c>
       <c r="Z22">
         <v>6824500.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
@@ -10807,51 +10837,51 @@
       <c r="K25">
         <v>6270000.0</v>
       </c>
       <c r="L25">
         <v>6255000.0</v>
       </c>
       <c r="M25">
         <v>5380000.0</v>
       </c>
       <c r="N25">
         <v>4607000.0</v>
       </c>
       <c r="O25">
         <v>3838000.0</v>
       </c>
       <c r="P25">
         <v>3162000.0</v>
       </c>
       <c r="Q25">
         <v>2851000.0</v>
       </c>
       <c r="R25">
         <v>2494000.0</v>
       </c>
       <c r="S25">
-        <v>20022000.0</v>
+        <v>6546000.0</v>
       </c>
       <c r="T25">
         <v>-1522000.0</v>
       </c>
       <c r="U25">
         <v>15656000.0</v>
       </c>
       <c r="V25">
         <v>11187000.0</v>
       </c>
       <c r="W25">
         <v>11187000.0</v>
       </c>
       <c r="X25">
         <v>878000.0</v>
       </c>
       <c r="Y25">
         <v>-420000.0</v>
       </c>
       <c r="Z25">
         <v>-420000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">