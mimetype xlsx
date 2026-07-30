--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -971,51 +971,51 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
-        <v>52704476.0</v>
+        <v>52704576.0</v>
       </c>
       <c r="C2">
         <v>4247649.0</v>
       </c>
       <c r="D2">
         <v>3372106.0</v>
       </c>
       <c r="E2">
         <v>4916243.0</v>
       </c>
       <c r="F2">
         <v>3245566.0</v>
       </c>
       <c r="G2">
         <v>4288794.0</v>
       </c>
       <c r="H2">
         <v>11044479.0</v>
       </c>
       <c r="I2">
         <v>8121162.0</v>
       </c>
       <c r="J2">
         <v>5360537.0</v>
       </c>
@@ -1789,51 +1789,51 @@
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>-28939257.0</v>
+        <v>-23625358.0</v>
       </c>
       <c r="C28">
         <v>219910227.0</v>
       </c>
       <c r="D28">
         <v>45781446.0</v>
       </c>
       <c r="E28">
         <v>14624849.0</v>
       </c>
       <c r="F28">
         <v>4231735.0</v>
       </c>
       <c r="G28">
         <v>20085856.0</v>
       </c>
       <c r="H28">
         <v>33458787.0</v>
       </c>
       <c r="I28">
         <v>19937404.0</v>
       </c>
       <c r="J28">
         <v>14540120.0</v>
       </c>
@@ -1972,51 +1972,51 @@
       </c>
       <c r="F32">
         <v>-1127263.0</v>
       </c>
       <c r="G32">
         <v>-12045212.0</v>
       </c>
       <c r="H32">
         <v>-41828308.0</v>
       </c>
       <c r="I32">
         <v>-22170061.0</v>
       </c>
       <c r="J32">
         <v>-32721165.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
-        <v>34642993.0</v>
+        <v>34642393.0</v>
       </c>
       <c r="C33">
         <v>193688960.0</v>
       </c>
       <c r="D33">
         <v>26923034.0</v>
       </c>
       <c r="E33">
         <v>45153762.0</v>
       </c>
       <c r="F33">
         <v>27574759.0</v>
       </c>
       <c r="G33">
         <v>27199506.0</v>
       </c>
       <c r="H33">
         <v>32051551.0</v>
       </c>
       <c r="I33">
         <v>37100751.0</v>
       </c>
       <c r="J33">
         <v>15560984.0</v>
       </c>
@@ -2089,51 +2089,51 @@
       </c>
       <c r="H35">
         <v>22927884.0</v>
       </c>
       <c r="I35">
         <v>24130512.0</v>
       </c>
       <c r="J35">
         <v>22932883.0</v>
       </c>
       <c r="K35">
         <v>95506.0</v>
       </c>
       <c r="L35">
         <v>66894.0</v>
       </c>
       <c r="M35">
         <v>3000.0</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
-        <v>32741943.0</v>
+        <v>2138151.0</v>
       </c>
       <c r="C36">
         <v>152688910.0</v>
       </c>
       <c r="D36">
         <v>1900434.0</v>
       </c>
       <c r="E36">
         <v>1798770.0</v>
       </c>
       <c r="F36">
         <v>995190.0</v>
       </c>
       <c r="G36">
         <v>4700847.0</v>
       </c>
       <c r="H36">
         <v>4382626.0</v>
       </c>
       <c r="I36">
         <v>4528831.0</v>
       </c>
       <c r="J36">
         <v>4443800.0</v>
       </c>
@@ -2227,51 +2227,51 @@
       </c>
       <c r="H39">
         <v>234240.0</v>
       </c>
       <c r="I39">
         <v>147826.0</v>
       </c>
       <c r="J39">
         <v>30021.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39">
         <v>48461.0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>7118823.0</v>
+        <v>2770110.0</v>
       </c>
       <c r="C40">
         <v>33658875.0</v>
       </c>
       <c r="D40">
         <v>27869889.0</v>
       </c>
       <c r="E40">
         <v>6926361.0</v>
       </c>
       <c r="F40">
         <v>7282569.0</v>
       </c>
       <c r="G40">
         <v>5573446.0</v>
       </c>
       <c r="H40">
         <v>5915088.0</v>
       </c>
       <c r="I40">
         <v>4000221.0</v>
       </c>
       <c r="J40">
         <v>82828.0</v>
       </c>
@@ -2429,51 +2429,51 @@
       <c r="G45">
         <v>22498659.0</v>
       </c>
       <c r="H45">
         <v>27668925.0</v>
       </c>
       <c r="I45">
         <v>11117184.0</v>
       </c>
       <c r="J45">
         <v>11117184.0</v>
       </c>
       <c r="K45">
         <v>5995.0</v>
       </c>
       <c r="L45">
         <v>3995.0</v>
       </c>
       <c r="M45"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
-        <v>1901050.0</v>
+        <v>143069.0</v>
       </c>
       <c r="C46">
         <v>39293806.0</v>
       </c>
       <c r="D46">
         <v>21545300.0</v>
       </c>
       <c r="E46">
         <v>22147611.0</v>
       </c>
       <c r="F46">
         <v>23629348.0</v>
       </c>
       <c r="G46">
         <v>22498659.0</v>
       </c>
       <c r="H46">
         <v>27668925.0</v>
       </c>
       <c r="I46">
         <v>32571920.0</v>
       </c>
       <c r="J46">
         <v>11117184.0</v>
       </c>
@@ -2608,90 +2608,90 @@
       <c r="G50">
         <v>11071692.0</v>
       </c>
       <c r="H50">
         <v>28046840.0</v>
       </c>
       <c r="I50">
         <v>14169139.0</v>
       </c>
       <c r="J50">
         <v>9645154.0</v>
       </c>
       <c r="K50">
         <v>50000.0</v>
       </c>
       <c r="L50">
         <v>2121275.0</v>
       </c>
       <c r="M50"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
-        <v>2762659.0</v>
+        <v>8076558.0</v>
       </c>
       <c r="C51">
         <v>220514712.0</v>
       </c>
       <c r="D51">
         <v>47100300.0</v>
       </c>
       <c r="E51">
         <v>24763053.0</v>
       </c>
       <c r="F51">
         <v>15724437.0</v>
       </c>
       <c r="G51">
         <v>30703351.0</v>
       </c>
       <c r="H51">
         <v>33462111.0</v>
       </c>
       <c r="I51">
         <v>22230511.0</v>
       </c>
       <c r="J51">
         <v>14726844.0</v>
       </c>
       <c r="K51">
         <v>50000.0</v>
       </c>
       <c r="L51">
         <v>18554.0</v>
       </c>
       <c r="M51"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
-        <v>1387069.0</v>
+        <v>5735682.0</v>
       </c>
       <c r="C52">
         <v>46896323.0</v>
       </c>
       <c r="D52">
         <v>45764281.0</v>
       </c>
       <c r="E52">
         <v>15594164.0</v>
       </c>
       <c r="F52">
         <v>6007071.0</v>
       </c>
       <c r="G52">
         <v>11071692.0</v>
       </c>
       <c r="H52">
         <v>28046840.0</v>
       </c>
       <c r="I52">
         <v>14311639.0</v>
       </c>
       <c r="J52">
         <v>9645154.0</v>
       </c>
@@ -3211,51 +3211,51 @@
       </c>
       <c r="AT1" t="s">
         <v>107</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>108</v>
       </c>
       <c r="AW1" t="s">
         <v>109</v>
       </c>
       <c r="AX1" t="s">
         <v>110</v>
       </c>
       <c r="AY1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
-        <v>52704476.0</v>
+        <v>52704576.0</v>
       </c>
       <c r="C2">
         <v>1093529.0</v>
       </c>
       <c r="D2">
         <v>10419318.0</v>
       </c>
       <c r="E2">
         <v>6196646.0</v>
       </c>
       <c r="F2">
         <v>3898305.0</v>
       </c>
       <c r="G2">
         <v>2137054.0</v>
       </c>
       <c r="H2">
         <v>5039000.0</v>
       </c>
       <c r="I2">
         <v>4808658.0</v>
       </c>
       <c r="J2">
         <v>4389695.0</v>
       </c>
@@ -4428,51 +4428,51 @@
         <v>2429.0</v>
       </c>
       <c r="AT13">
         <v>2317.0</v>
       </c>
       <c r="AU13">
         <v>1960.0</v>
       </c>
       <c r="AV13">
         <v>1960.0</v>
       </c>
       <c r="AW13">
         <v>1960.0</v>
       </c>
       <c r="AX13"/>
       <c r="AY13"/>
     </row>
     <row r="14" spans="1:51">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>87274415.0</v>
       </c>
       <c r="C14">
-        <v>103086995.0</v>
+        <v>106919830.0</v>
       </c>
       <c r="D14">
         <v>84305000.0</v>
       </c>
       <c r="E14">
         <v>82851608.0</v>
       </c>
       <c r="F14">
         <v>80491849.0</v>
       </c>
       <c r="G14">
         <v>78017047.0</v>
       </c>
       <c r="H14">
         <v>77400289.0</v>
       </c>
       <c r="I14">
         <v>77375271.0</v>
       </c>
       <c r="J14">
         <v>76886957.0</v>
       </c>
       <c r="K14">
         <v>75601200.0</v>
       </c>
@@ -5809,51 +5809,51 @@
       </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
     </row>
     <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>-28939257.0</v>
+        <v>-23625358.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>231506380.0</v>
       </c>
       <c r="E28">
         <v>237948063.0</v>
       </c>
       <c r="F28">
         <v>232934565.0</v>
       </c>
       <c r="G28">
         <v>196950764.0</v>
       </c>
       <c r="H28">
         <v>229046318.0</v>
       </c>
       <c r="I28">
         <v>208151222.0</v>
       </c>
       <c r="J28">
         <v>202592379.0</v>
       </c>
       <c r="K28">
         <v>55280389.0</v>
@@ -6410,51 +6410,51 @@
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
     </row>
     <row r="33" spans="1:51">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
-        <v>34642993.0</v>
+        <v>34642393.0</v>
       </c>
       <c r="C33">
         <v>34642993.0</v>
       </c>
       <c r="D33">
         <v>192413193.0</v>
       </c>
       <c r="E33">
         <v>190903624.0</v>
       </c>
       <c r="F33">
         <v>194127753.0</v>
       </c>
       <c r="G33">
         <v>188755871.0</v>
       </c>
       <c r="H33">
         <v>206886150.0</v>
       </c>
       <c r="I33">
         <v>191069053.0</v>
       </c>
       <c r="J33">
         <v>211273687.0</v>
       </c>
@@ -6799,51 +6799,51 @@
         <v>66894.0</v>
       </c>
       <c r="AS35">
         <v>37108.0</v>
       </c>
       <c r="AT35">
         <v>47930.0</v>
       </c>
       <c r="AU35">
         <v>2100.0</v>
       </c>
       <c r="AV35">
         <v>3000.0</v>
       </c>
       <c r="AW35">
         <v>1890.0</v>
       </c>
       <c r="AX35"/>
       <c r="AY35"/>
     </row>
     <row r="36" spans="1:51">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
-        <v>380770.0</v>
+        <v>2138151.0</v>
       </c>
       <c r="C36">
         <v>380770.0</v>
       </c>
       <c r="D36">
         <v>154056652.0</v>
       </c>
       <c r="E36">
         <v>152349154.0</v>
       </c>
       <c r="F36">
         <v>154349627.0</v>
       </c>
       <c r="G36">
         <v>184375179.0</v>
       </c>
       <c r="H36">
         <v>165591402.0</v>
       </c>
       <c r="I36">
         <v>169377864.0</v>
       </c>
       <c r="J36">
         <v>177742914.0</v>
       </c>
@@ -7245,51 +7245,51 @@
       <c r="AO39"/>
       <c r="AP39">
         <v>687.0</v>
       </c>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39">
         <v>1450.0</v>
       </c>
       <c r="AT39">
         <v>150.0</v>
       </c>
       <c r="AU39"/>
       <c r="AV39">
         <v>48461.0</v>
       </c>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
     </row>
     <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>5731754.0</v>
+        <v>2770110.0</v>
       </c>
       <c r="C40">
         <v>4349613.0</v>
       </c>
       <c r="D40">
         <v>19490856.0</v>
       </c>
       <c r="E40">
         <v>23437163.0</v>
       </c>
       <c r="F40">
         <v>29875747.0</v>
       </c>
       <c r="G40">
         <v>142576361.0</v>
       </c>
       <c r="H40">
         <v>9026544.0</v>
       </c>
       <c r="I40">
         <v>5835453.0</v>
       </c>
       <c r="J40">
         <v>5207156.0</v>
       </c>
@@ -7907,51 +7907,51 @@
       <c r="AQ45">
         <v>3745.0</v>
       </c>
       <c r="AR45">
         <v>3995.0</v>
       </c>
       <c r="AS45">
         <v>4245.0</v>
       </c>
       <c r="AT45">
         <v>4495.0</v>
       </c>
       <c r="AU45">
         <v>4745.0</v>
       </c>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
     </row>
     <row r="46" spans="1:51">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
-        <v>1901050.0</v>
+        <v>143069.0</v>
       </c>
       <c r="C46">
         <v>1901050.0</v>
       </c>
       <c r="D46">
         <v>36707095.0</v>
       </c>
       <c r="E46">
         <v>36882058.0</v>
       </c>
       <c r="F46">
         <v>38082748.0</v>
       </c>
       <c r="G46">
         <v>2394448.0</v>
       </c>
       <c r="H46">
         <v>39575440.0</v>
       </c>
       <c r="I46">
         <v>19807036.0</v>
       </c>
       <c r="J46">
         <v>29310773.0</v>
       </c>
@@ -8510,51 +8510,51 @@
       <c r="AK50">
         <v>7297137.58</v>
       </c>
       <c r="AL50">
         <v>9037601.0</v>
       </c>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
     </row>
     <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
-        <v>2762659.0</v>
+        <v>8076558.0</v>
       </c>
       <c r="C51"/>
       <c r="D51">
         <v>233588160.0</v>
       </c>
       <c r="E51">
         <v>240227594.0</v>
       </c>
       <c r="F51">
         <v>232959188.0</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>229886648.0</v>
       </c>
       <c r="I51">
         <v>208705638.0</v>
       </c>
       <c r="J51">
         <v>204760936.0</v>
       </c>
       <c r="K51">
         <v>57774437.0</v>
       </c>
       <c r="L51">
@@ -8651,51 +8651,51 @@
       <c r="AQ51">
         <v>6400.0</v>
       </c>
       <c r="AR51">
         <v>18554.0</v>
       </c>
       <c r="AS51">
         <v>18554.0</v>
       </c>
       <c r="AT51">
         <v>23965.0</v>
       </c>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51">
         <v>90.0</v>
       </c>
       <c r="AX51"/>
       <c r="AY51"/>
     </row>
     <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
-        <v>2774138.0</v>
+        <v>5735682.0</v>
       </c>
       <c r="C52"/>
       <c r="D52">
         <v>53710305.0</v>
       </c>
       <c r="E52">
         <v>52664535.0</v>
       </c>
       <c r="F52">
         <v>52195728.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>10541557.0</v>
       </c>
       <c r="I52">
         <v>8623951.0</v>
       </c>
       <c r="J52">
         <v>6361879.0</v>
       </c>
       <c r="K52">
         <v>5611478.0</v>
       </c>
       <c r="L52">
@@ -10116,92 +10116,92 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>75790.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>115</v>
       </c>
       <c r="B5">
-        <v>-11308535.0</v>
+        <v>-16070381.0</v>
       </c>
       <c r="C5">
         <v>-32175281.0</v>
       </c>
       <c r="D5">
         <v>-36736889.0</v>
       </c>
       <c r="E5">
         <v>-19519.0</v>
       </c>
       <c r="F5">
         <v>-28335869.0</v>
       </c>
       <c r="G5">
         <v>-6860949.0</v>
       </c>
       <c r="H5">
         <v>-60284647.0</v>
       </c>
       <c r="I5">
         <v>-10797720.0</v>
       </c>
       <c r="J5">
         <v>-13493916.0</v>
       </c>
       <c r="K5">
         <v>-719160.0</v>
       </c>
       <c r="L5">
         <v>-404886.0</v>
       </c>
       <c r="M5">
         <v>-84951.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>116</v>
       </c>
       <c r="B6">
-        <v>-11185619.0</v>
+        <v>-15947465.0</v>
       </c>
       <c r="C6">
         <v>-27072456.0</v>
       </c>
       <c r="D6">
         <v>-33190772.0</v>
       </c>
       <c r="E6">
         <v>3505619.0</v>
       </c>
       <c r="F6">
         <v>-24012820.0</v>
       </c>
       <c r="G6">
         <v>-2023393.0</v>
       </c>
       <c r="H6">
         <v>-54038838.0</v>
       </c>
       <c r="I6">
         <v>-6491040.0</v>
       </c>
       <c r="J6">
         <v>-10431924.0</v>
       </c>
@@ -11424,51 +11424,51 @@
       <c r="AQ2">
         <v>18635.0</v>
       </c>
       <c r="AR2">
         <v>47863.0</v>
       </c>
       <c r="AS2">
         <v>12.0</v>
       </c>
       <c r="AT2">
         <v>12347.0</v>
       </c>
       <c r="AU2">
         <v>250.0</v>
       </c>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
     </row>
     <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>113</v>
       </c>
       <c r="B3">
-        <v>-3342141.0</v>
+        <v>-2709586.0</v>
       </c>
       <c r="C3"/>
       <c r="D3">
         <v>1064567.0</v>
       </c>
       <c r="E3">
         <v>1257493.0</v>
       </c>
       <c r="F3">
         <v>1142997.0</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>1359947.0</v>
       </c>
       <c r="I3">
         <v>1091201.0</v>
       </c>
       <c r="J3">
         <v>905313.0</v>
       </c>
       <c r="K3">
         <v>575894.0</v>
       </c>
       <c r="L3">
@@ -11638,51 +11638,51 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>115</v>
       </c>
       <c r="B5">
-        <v>4523564.0</v>
+        <v>-245194.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>-4322587.0</v>
       </c>
       <c r="E5">
         <v>-6605969.0</v>
       </c>
       <c r="F5">
         <v>-4903543.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>-8447754.0</v>
       </c>
       <c r="I5">
         <v>-6182259.0</v>
       </c>
       <c r="J5">
         <v>-6358444.0</v>
       </c>
       <c r="K5">
         <v>-11324134.0</v>
       </c>
       <c r="L5">
@@ -11785,51 +11785,51 @@
         <v>-207675.0</v>
       </c>
       <c r="AS5">
         <v>-143583.0</v>
       </c>
       <c r="AT5">
         <v>-19603.0</v>
       </c>
       <c r="AU5">
         <v>-28000.0</v>
       </c>
       <c r="AV5">
         <v>-14120.0</v>
       </c>
       <c r="AW5">
         <v>-27811.0</v>
       </c>
       <c r="AX5"/>
       <c r="AY5"/>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>116</v>
       </c>
       <c r="B6">
-        <v>1181423.0</v>
+        <v>-2954780.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>-3258020.0</v>
       </c>
       <c r="E6">
         <v>-5348476.0</v>
       </c>
       <c r="F6">
         <v>-3760546.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>-7087807.0</v>
       </c>
       <c r="I6">
         <v>-5091058.0</v>
       </c>
       <c r="J6">
         <v>-5453131.0</v>
       </c>
       <c r="K6">
         <v>-10748240.0</v>
       </c>
       <c r="L6">
@@ -12505,54 +12505,54 @@
       </c>
       <c r="AR11">
         <v>-26112.0</v>
       </c>
       <c r="AS11">
         <v>8501.0</v>
       </c>
       <c r="AT11">
         <v>-2285.0</v>
       </c>
       <c r="AU11">
         <v>2218.0</v>
       </c>
       <c r="AV11">
         <v>1.0</v>
       </c>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
     </row>
     <row r="12" spans="1:51">
       <c r="A12" t="s">
         <v>122</v>
       </c>
       <c r="B12">
-        <v>4031528.0</v>
+        <v>-4031528.0</v>
       </c>
       <c r="C12">
-        <v>4031528.0</v>
+        <v>-4031528.0</v>
       </c>
       <c r="D12">
         <v>1980211.0</v>
       </c>
       <c r="E12">
         <v>2062936.0</v>
       </c>
       <c r="F12">
         <v>1752496.0</v>
       </c>
       <c r="G12">
         <v>5911563.0</v>
       </c>
       <c r="H12">
         <v>774478.0</v>
       </c>
       <c r="I12">
         <v>418493.0</v>
       </c>
       <c r="J12">
         <v>249455.0</v>
       </c>
       <c r="K12">
         <v>293446.0</v>
       </c>
@@ -12848,51 +12848,51 @@
       <c r="AK14">
         <v>227894.33</v>
       </c>
       <c r="AL14">
         <v>231735.0</v>
       </c>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
     </row>
     <row r="15" spans="1:51">
       <c r="A15" t="s">
         <v>125</v>
       </c>
       <c r="B15">
-        <v>75132132.0</v>
+        <v>77026517.0</v>
       </c>
       <c r="C15">
         <v>77026517.0</v>
       </c>
       <c r="D15">
         <v>-4401503.0</v>
       </c>
       <c r="E15">
         <v>-8666129.0</v>
       </c>
       <c r="F15">
         <v>-6652763.0</v>
       </c>
       <c r="G15">
         <v>-18280447.0</v>
       </c>
       <c r="H15">
         <v>-9206768.0</v>
       </c>
       <c r="I15">
         <v>-6615089.0</v>
       </c>
       <c r="J15">
         <v>-6941363.0</v>
       </c>
@@ -13736,51 +13736,51 @@
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
     </row>
     <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>133</v>
       </c>
       <c r="B23">
-        <v>5384299.0</v>
+        <v>-5384299.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>4359718.0</v>
       </c>
       <c r="E23">
         <v>6724054.0</v>
       </c>
       <c r="F23">
         <v>5015360.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>8493779.0</v>
       </c>
       <c r="I23">
         <v>6233513.0</v>
       </c>
       <c r="J23">
         <v>6824204.0</v>
       </c>
       <c r="K23">
         <v>11390535.0</v>
       </c>
       <c r="L23">
@@ -14097,54 +14097,54 @@
       <c r="AQ25">
         <v>12750.0</v>
       </c>
       <c r="AR25">
         <v>12750.0</v>
       </c>
       <c r="AS25">
         <v>12750.0</v>
       </c>
       <c r="AT25">
         <v>4417.0</v>
       </c>
       <c r="AU25">
         <v>250.0</v>
       </c>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
     </row>
     <row r="26" spans="1:51">
       <c r="A26" t="s">
         <v>136</v>
       </c>
       <c r="B26">
-        <v>934204.0</v>
+        <v>-608701.0</v>
       </c>
       <c r="C26">
-        <v>934204.0</v>
+        <v>-934204.0</v>
       </c>
       <c r="D26">
         <v>385451.0</v>
       </c>
       <c r="E26">
         <v>330757.0</v>
       </c>
       <c r="F26">
         <v>325503.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>78809.0</v>
       </c>
       <c r="I26">
         <v>1198102.0</v>
       </c>
       <c r="J26">
         <v>2397140.0</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>1801612.0</v>
       </c>
       <c r="M26">
@@ -14287,54 +14287,54 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
     </row>
     <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>138</v>
       </c>
       <c r="B28">
-        <v>2519094523.0</v>
+        <v>-2519572972.0</v>
       </c>
       <c r="C28">
-        <v>1208654.0</v>
+        <v>-1208654.0</v>
       </c>
       <c r="D28">
         <v>2799024.0</v>
       </c>
       <c r="E28">
         <v>2522952000.0</v>
       </c>
       <c r="F28">
         <v>3379838.0</v>
       </c>
       <c r="G28">
         <v>13888716.0</v>
       </c>
       <c r="H28">
         <v>4619123.0</v>
       </c>
       <c r="I28">
         <v>3278714.0</v>
       </c>
       <c r="J28">
         <v>4669457.0</v>
       </c>
       <c r="K28">
         <v>15346774.0</v>
       </c>
@@ -15039,93 +15039,93 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>143</v>
       </c>
       <c r="B2">
         <v>4113329.0</v>
       </c>
       <c r="C2">
         <v>30874762.0</v>
       </c>
       <c r="D2">
-        <v>10990829.0</v>
+        <v>8868566.0</v>
       </c>
       <c r="E2">
         <v>12588113.0</v>
       </c>
       <c r="F2">
         <v>11201203.0</v>
       </c>
       <c r="G2">
         <v>268811.0</v>
       </c>
       <c r="H2">
         <v>2704799.0</v>
       </c>
       <c r="I2">
         <v>385665.0</v>
       </c>
       <c r="J2">
         <v>784525.0</v>
       </c>
       <c r="K2">
         <v>444775.0</v>
       </c>
       <c r="L2">
         <v>82819.0</v>
       </c>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>144</v>
       </c>
       <c r="B3">
         <v>37294</v>
       </c>
       <c r="C3">
         <v>1059062</v>
       </c>
       <c r="D3">
         <v>3616866</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>6074995</v>
       </c>
       <c r="F3">
         <v>3068943</v>
       </c>
       <c r="G3">
         <v>3068943</v>
       </c>
       <c r="H3">
         <v>327250</v>
       </c>
       <c r="I3">
         <v>133363</v>
       </c>
       <c r="J3">
         <v>173432</v>
       </c>
       <c r="K3">
         <v>3000</v>
       </c>
       <c r="L3">
         <v>4995</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
@@ -15171,98 +15171,98 @@
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>-2330541.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>147</v>
       </c>
       <c r="B6">
-        <v>31500460.0</v>
+        <v>32059936.0</v>
       </c>
       <c r="C6">
         <v>124492106.0</v>
       </c>
       <c r="D6">
-        <v>19883933.0</v>
+        <v>-5793551.0</v>
       </c>
       <c r="E6">
         <v>407582.0</v>
       </c>
       <c r="F6">
         <v>1386910.0</v>
       </c>
       <c r="G6">
         <v>10932392.0</v>
       </c>
       <c r="H6">
         <v>-2435988.0</v>
       </c>
       <c r="I6">
         <v>2319134.0</v>
       </c>
       <c r="J6">
         <v>-597803.0</v>
       </c>
       <c r="K6">
         <v>-395988.0</v>
       </c>
       <c r="L6">
         <v>361956.0</v>
       </c>
       <c r="M6">
         <v>34358.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>148</v>
       </c>
       <c r="B7">
         <v>-7017580.0</v>
       </c>
       <c r="C7">
         <v>7552037.0</v>
       </c>
       <c r="D7">
-        <v>11206230.0</v>
+        <v>1005085.0</v>
       </c>
       <c r="E7">
         <v>4827361.0</v>
       </c>
       <c r="F7">
         <v>-2849436.0</v>
       </c>
       <c r="G7">
         <v>-3649488.0</v>
       </c>
       <c r="H7">
         <v>1766074.0</v>
       </c>
       <c r="I7">
         <v>4582755.0</v>
       </c>
       <c r="J7">
         <v>3592498.0</v>
       </c>
       <c r="K7">
         <v>65945.0</v>
       </c>
       <c r="L7">
         <v>44384.0</v>
       </c>
@@ -15288,51 +15288,51 @@
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>150</v>
       </c>
       <c r="B9">
         <v>-1970096.0</v>
       </c>
       <c r="C9">
         <v>-622666.0</v>
       </c>
       <c r="D9">
-        <v>308513.0</v>
+        <v>660756.0</v>
       </c>
       <c r="E9">
         <v>2514880.0</v>
       </c>
       <c r="F9">
         <v>-3032230.0</v>
       </c>
       <c r="G9">
         <v>2386255.0</v>
       </c>
       <c r="H9">
         <v>-1000917.0</v>
       </c>
       <c r="I9">
         <v>531882.0</v>
       </c>
       <c r="J9">
         <v>882637.0</v>
       </c>
       <c r="K9">
         <v>-2753199.0</v>
       </c>
       <c r="L9">
         <v>200.0</v>
       </c>
@@ -15461,121 +15461,121 @@
       <c r="I13">
         <v>631174.0</v>
       </c>
       <c r="J13">
         <v>228606.0</v>
       </c>
       <c r="K13">
         <v>12221572.0</v>
       </c>
       <c r="L13">
         <v>9440558.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>155</v>
       </c>
       <c r="B14">
         <v>122916.0</v>
       </c>
       <c r="C14">
         <v>5102825.0</v>
       </c>
       <c r="D14">
-        <v>3546117.0</v>
+        <v>1287867.0</v>
       </c>
       <c r="E14">
         <v>3525138.0</v>
       </c>
       <c r="F14">
         <v>3226766.0</v>
       </c>
       <c r="G14">
         <v>2794908.0</v>
       </c>
       <c r="H14">
         <v>6245809.0</v>
       </c>
       <c r="I14">
         <v>2940358.0</v>
       </c>
       <c r="J14">
         <v>2557714.0</v>
       </c>
       <c r="K14">
         <v>38500.0</v>
       </c>
       <c r="L14">
         <v>30167.0</v>
       </c>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>156</v>
       </c>
       <c r="B15">
         <v>559476.0</v>
       </c>
       <c r="C15">
-        <v>1361788.0</v>
+        <v>-1361788.0</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>3267928.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>2718.0</v>
       </c>
       <c r="L15">
         <v>333.0</v>
       </c>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>157</v>
       </c>
       <c r="B16">
-        <v>37893065.0</v>
+        <v>36173265.0</v>
       </c>
       <c r="C16">
         <v>155366868.0</v>
       </c>
       <c r="D16">
-        <v>30874762.0</v>
+        <v>3075015.0</v>
       </c>
       <c r="E16">
         <v>12995695.0</v>
       </c>
       <c r="F16">
         <v>12588113.0</v>
       </c>
       <c r="G16">
         <v>11201203.0</v>
       </c>
       <c r="H16">
         <v>268811.0</v>
       </c>
       <c r="I16">
         <v>2704799.0</v>
       </c>
       <c r="J16">
         <v>186722.0</v>
       </c>
       <c r="K16">
         <v>48787.0</v>
       </c>
       <c r="L16">
         <v>444775.0</v>
       </c>
@@ -15597,54 +15597,54 @@
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>159</v>
       </c>
       <c r="B18">
         <v>-17819970.0</v>
       </c>
       <c r="C18">
         <v>-23284414.0</v>
       </c>
       <c r="D18">
-        <v>-23717795.0</v>
+        <v>-10597558.0</v>
       </c>
       <c r="E18">
-        <v>2549189.0</v>
+        <v>-3525806.0</v>
       </c>
       <c r="F18">
         <v>-32161136.0</v>
       </c>
       <c r="G18">
         <v>-13847255.0</v>
       </c>
       <c r="H18">
         <v>-19534356.0</v>
       </c>
       <c r="I18">
         <v>-3498907.0</v>
       </c>
       <c r="J18">
         <v>-5818006.0</v>
       </c>
       <c r="K18">
         <v>-103443.0</v>
       </c>
       <c r="L18">
         <v>-92630.0</v>
       </c>
       <c r="M18">
         <v>-81952.0</v>
       </c>
@@ -15747,51 +15747,51 @@
       <c r="I21">
         <v>5645318.0</v>
       </c>
       <c r="J21">
         <v>4525808.0</v>
       </c>
       <c r="K21">
         <v>6630547.0</v>
       </c>
       <c r="L21">
         <v>-36876.0</v>
       </c>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>125</v>
       </c>
       <c r="B22">
         <v>55385211.0</v>
       </c>
       <c r="C22">
         <v>-40196740.0</v>
       </c>
       <c r="D22">
-        <v>-38250463.0</v>
+        <v>-11455086.0</v>
       </c>
       <c r="E22">
         <v>-1445672.0</v>
       </c>
       <c r="F22">
         <v>-32269839.0</v>
       </c>
       <c r="G22">
         <v>-10255762.0</v>
       </c>
       <c r="H22">
         <v>-70918302.0</v>
       </c>
       <c r="I22">
         <v>-12757312.0</v>
       </c>
       <c r="J22">
         <v>-14025466.0</v>
       </c>
       <c r="K22">
         <v>-643373.0</v>
       </c>
       <c r="L22">
         <v>-444455.0</v>
       </c>
@@ -15870,51 +15870,51 @@
       </c>
       <c r="J24">
         <v>555190.0</v>
       </c>
       <c r="K24">
         <v>-3000.0</v>
       </c>
       <c r="L24">
         <v>-4995.0</v>
       </c>
       <c r="M24">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>165</v>
       </c>
       <c r="B25">
         <v>-75508600.0</v>
       </c>
       <c r="C25">
         <v>1591042.0</v>
       </c>
       <c r="D25">
-        <v>105058.0</v>
+        <v>675150.0</v>
       </c>
       <c r="E25">
         <v>-4357638.0</v>
       </c>
       <c r="F25">
         <v>1309683.0</v>
       </c>
       <c r="G25">
         <v>-4190663.0</v>
       </c>
       <c r="H25">
         <v>10741854.0</v>
       </c>
       <c r="I25">
         <v>1086435.0</v>
       </c>
       <c r="J25">
         <v>2318107.0</v>
       </c>
       <c r="K25">
         <v>50000.0</v>
       </c>
       <c r="L25">
         <v>299876.0</v>
       </c>
@@ -15948,172 +15948,172 @@
       </c>
       <c r="J26">
         <v>600000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>-15.0</v>
       </c>
       <c r="M26">
         <v>196310.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>167</v>
       </c>
       <c r="B27">
         <v>9235377.0</v>
       </c>
       <c r="C27">
         <v>3725484.0</v>
       </c>
       <c r="D27">
-        <v>3292129.0</v>
+        <v>1506292.0</v>
       </c>
       <c r="E27">
         <v>1780945.0</v>
       </c>
       <c r="F27">
         <v>1093603.0</v>
       </c>
       <c r="G27">
         <v>230050.0</v>
       </c>
       <c r="H27">
         <v>377255.0</v>
       </c>
       <c r="I27">
         <v>782220.0</v>
       </c>
       <c r="J27">
         <v>50000.0</v>
       </c>
       <c r="K27">
         <v>53150.0</v>
       </c>
       <c r="L27">
         <v>242700.0</v>
       </c>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>168</v>
       </c>
       <c r="B28">
-        <v>94748546.0</v>
+        <v>95308022.0</v>
       </c>
       <c r="C28">
         <v>146661482.0</v>
       </c>
       <c r="D28">
-        <v>45612289.0</v>
+        <v>222822.0</v>
       </c>
       <c r="E28">
         <v>-1015848.0</v>
       </c>
       <c r="F28">
         <v>36398046.0</v>
       </c>
       <c r="G28">
         <v>24361790.0</v>
       </c>
       <c r="H28">
         <v>16448368.0</v>
       </c>
       <c r="I28">
         <v>5695319.0</v>
       </c>
       <c r="J28">
         <v>4665013.0</v>
       </c>
       <c r="K28">
         <v>-332492.0</v>
       </c>
       <c r="L28">
         <v>628720.0</v>
       </c>
       <c r="M28">
         <v>196310.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>169</v>
       </c>
       <c r="B29">
         <v>-17782676.0</v>
       </c>
       <c r="C29">
         <v>-22225352.0</v>
       </c>
       <c r="D29">
-        <v>-20100929.0</v>
+        <v>-6980692.0</v>
       </c>
       <c r="E29">
         <v>2549189.0</v>
       </c>
       <c r="F29">
         <v>-29092193.0</v>
       </c>
       <c r="G29">
         <v>-13847255.0</v>
       </c>
       <c r="H29">
         <v>-19207106.0</v>
       </c>
       <c r="I29">
         <v>-3365544.0</v>
       </c>
       <c r="J29">
         <v>-5644574.0</v>
       </c>
       <c r="K29">
         <v>-100443.0</v>
       </c>
       <c r="L29">
         <v>-87635.0</v>
       </c>
       <c r="M29">
         <v>-81952.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>170</v>
       </c>
       <c r="B30">
         <v>-43186133.0</v>
       </c>
       <c r="C30">
         <v>55976.0</v>
       </c>
       <c r="D30">
-        <v>-5627427.0</v>
+        <v>964319.0</v>
       </c>
       <c r="E30">
         <v>-1125759.0</v>
       </c>
       <c r="F30">
         <v>-5918943.0</v>
       </c>
       <c r="G30">
         <v>417857.0</v>
       </c>
       <c r="H30">
         <v>322750.0</v>
       </c>
       <c r="I30">
         <v>-10641.0</v>
       </c>
       <c r="J30">
         <v>381758.0</v>
       </c>
       <c r="K30">
         <v>36947.0</v>
       </c>
       <c r="L30">
         <v>-179129.0</v>
       </c>
@@ -16297,96 +16297,96 @@
       </c>
       <c r="AV1" t="s">
         <v>108</v>
       </c>
       <c r="AW1" t="s">
         <v>109</v>
       </c>
       <c r="AX1" t="s">
         <v>110</v>
       </c>
       <c r="AY1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>143</v>
       </c>
       <c r="B2">
         <v>6700475000.0</v>
       </c>
       <c r="C2">
         <v>6700475.0</v>
       </c>
       <c r="D2">
-        <v>2884998.0</v>
+        <v>3904410.0</v>
       </c>
       <c r="E2">
-        <v>381633.0</v>
+        <v>154403043.0</v>
       </c>
       <c r="F2">
-        <v>2957958.0</v>
+        <v>4113329.0</v>
       </c>
       <c r="G2">
         <v>161651732.0</v>
       </c>
       <c r="H2">
         <v>16005997.0</v>
       </c>
       <c r="I2">
         <v>2168557.0</v>
       </c>
       <c r="J2">
         <v>2666638.0</v>
       </c>
       <c r="K2">
         <v>3117380.0</v>
       </c>
       <c r="L2">
         <v>2874557.0</v>
       </c>
       <c r="M2">
         <v>2874557.0</v>
       </c>
       <c r="N2">
         <v>10990829.0</v>
       </c>
       <c r="O2">
         <v>4856436.0</v>
       </c>
       <c r="P2">
         <v>4894754.0</v>
       </c>
       <c r="Q2">
-        <v>5217204.0</v>
+        <v>6303797.0</v>
       </c>
       <c r="R2">
         <v>11492702.0</v>
       </c>
       <c r="S2">
-        <v>20130297.0</v>
+        <v>19121714.0</v>
       </c>
       <c r="T2">
         <v>28109470.0</v>
       </c>
       <c r="U2">
         <v>7097465.0</v>
       </c>
       <c r="V2">
         <v>11201203.0</v>
       </c>
       <c r="W2">
         <v>753910.0</v>
       </c>
       <c r="X2">
         <v>2154223.0</v>
       </c>
       <c r="Y2">
         <v>43745.0</v>
       </c>
       <c r="Z2">
         <v>268811.0</v>
       </c>
       <c r="AA2">
         <v>1014827.0</v>
       </c>
@@ -16483,54 +16483,54 @@
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>648796</v>
       </c>
       <c r="I3">
         <v>3079595</v>
       </c>
       <c r="J3">
         <v>264939</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>2981593</v>
       </c>
       <c r="M3">
         <v>454522</v>
       </c>
       <c r="N3">
         <v>508930</v>
       </c>
       <c r="O3">
-        <v>243242</v>
+        <v>17956566</v>
       </c>
       <c r="P3">
-        <v>508930</v>
+        <v>3930681</v>
       </c>
       <c r="Q3">
         <v>2485158</v>
       </c>
       <c r="R3">
         <v>724898</v>
       </c>
       <c r="S3">
         <v>243242</v>
       </c>
       <c r="T3">
         <v>2149097</v>
       </c>
       <c r="U3">
         <v>111606</v>
       </c>
       <c r="V3">
         <v>565000</v>
       </c>
       <c r="W3">
         <v>11745039</v>
       </c>
       <c r="X3">
         <v>565000</v>
       </c>
@@ -16753,102 +16753,102 @@
       </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>147</v>
       </c>
       <c r="B6">
-        <v>-6662581935.0</v>
+        <v>17352703.0</v>
       </c>
       <c r="C6">
         <v>28913314.0</v>
       </c>
       <c r="D6">
-        <v>-188146.0</v>
+        <v>1472602.0</v>
       </c>
       <c r="E6">
-        <v>2503365.0</v>
+        <v>-150498633.0</v>
       </c>
       <c r="F6">
-        <v>-2576325.0</v>
+        <v>150289714.0</v>
       </c>
       <c r="G6">
         <v>-6284988.0</v>
       </c>
       <c r="H6">
-        <v>145645735.0</v>
+        <v>888514.0</v>
       </c>
       <c r="I6">
         <v>-1614141.0</v>
       </c>
       <c r="J6">
         <v>-498081.0</v>
       </c>
       <c r="K6">
         <v>-623332.0</v>
       </c>
       <c r="L6">
         <v>242823.0</v>
       </c>
       <c r="M6">
         <v>242823.0</v>
       </c>
       <c r="N6">
         <v>-8570368.0</v>
       </c>
       <c r="O6">
-        <v>6134393.0</v>
+        <v>6227828.0</v>
       </c>
       <c r="P6">
-        <v>-38318.0</v>
+        <v>-5441442.0</v>
       </c>
       <c r="Q6">
-        <v>-1409421.0</v>
+        <v>-584970.0</v>
       </c>
       <c r="R6">
         <v>-6275498.0</v>
       </c>
       <c r="S6">
-        <v>-7542184.0</v>
+        <v>-1466320.0</v>
       </c>
       <c r="T6">
         <v>-8987756.0</v>
       </c>
       <c r="U6">
         <v>21012005.0</v>
       </c>
       <c r="V6">
         <v>-2870030.0</v>
       </c>
       <c r="W6">
         <v>9863585.0</v>
       </c>
       <c r="X6">
         <v>-762507.0</v>
       </c>
       <c r="Y6">
         <v>1574837.0</v>
       </c>
       <c r="Z6">
         <v>190421.0</v>
       </c>
       <c r="AA6">
         <v>-746016.0</v>
       </c>
@@ -16926,51 +16926,51 @@
       </c>
     </row>
     <row r="7" spans="1:51">
       <c r="A7" t="s">
         <v>148</v>
       </c>
       <c r="B7">
         <v>-12121777.0</v>
       </c>
       <c r="C7">
         <v>-12121777.0</v>
       </c>
       <c r="D7">
         <v>3878027.0</v>
       </c>
       <c r="E7">
         <v>-895949.0</v>
       </c>
       <c r="F7">
         <v>3467494.0</v>
       </c>
       <c r="G7">
         <v>8375177.0</v>
       </c>
       <c r="H7">
-        <v>-1362345.0</v>
+        <v>4181014.0</v>
       </c>
       <c r="I7">
         <v>272202.0</v>
       </c>
       <c r="J7">
         <v>243481.0</v>
       </c>
       <c r="K7">
         <v>10418978.0</v>
       </c>
       <c r="L7">
         <v>-6393701.0</v>
       </c>
       <c r="M7">
         <v>-3960934.0</v>
       </c>
       <c r="N7">
         <v>-5294049.0</v>
       </c>
       <c r="O7">
         <v>8394111.0</v>
       </c>
       <c r="P7">
         <v>-509511.0</v>
       </c>
@@ -17147,54 +17147,54 @@
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
     </row>
     <row r="9" spans="1:51">
       <c r="A9" t="s">
         <v>150</v>
       </c>
       <c r="B9">
         <v>-1918538.0</v>
       </c>
       <c r="C9">
         <v>-1958538.0</v>
       </c>
       <c r="D9">
         <v>-36701.0</v>
       </c>
       <c r="E9">
-        <v>15772.0</v>
+        <v>55773.0</v>
       </c>
       <c r="F9">
-        <v>-30630.0</v>
+        <v>-70630.0</v>
       </c>
       <c r="G9">
         <v>-6675.0</v>
       </c>
       <c r="H9">
         <v>-21751.0</v>
       </c>
       <c r="I9">
         <v>-16698.0</v>
       </c>
       <c r="J9">
         <v>-47542.0</v>
       </c>
       <c r="K9">
         <v>4897064.0</v>
       </c>
       <c r="L9">
         <v>-4155598.0</v>
       </c>
       <c r="M9">
         <v>-4155596.0</v>
       </c>
       <c r="N9">
         <v>-1034174.0</v>
       </c>
@@ -17736,93 +17736,93 @@
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
     </row>
     <row r="14" spans="1:51">
       <c r="A14" t="s">
         <v>155</v>
       </c>
       <c r="B14">
         <v>-2558111087.0</v>
       </c>
       <c r="C14">
         <v>-2709586.0</v>
       </c>
       <c r="D14">
         <v>1194463.0</v>
       </c>
       <c r="E14">
-        <v>1257493.0</v>
+        <v>940003.0</v>
       </c>
       <c r="F14">
-        <v>1190837.0</v>
+        <v>942546.0</v>
       </c>
       <c r="G14">
         <v>2271118.0</v>
       </c>
       <c r="H14">
         <v>1016347.0</v>
       </c>
       <c r="I14">
         <v>1275845.0</v>
       </c>
       <c r="J14">
         <v>627328.0</v>
       </c>
       <c r="K14">
         <v>575894.0</v>
       </c>
       <c r="L14">
         <v>569194.0</v>
       </c>
       <c r="M14">
         <v>1142175.0</v>
       </c>
       <c r="N14">
         <v>319195.0</v>
       </c>
       <c r="O14">
         <v>988760.0</v>
       </c>
       <c r="P14">
-        <v>551011.0</v>
+        <v>1270491.0</v>
       </c>
       <c r="Q14">
         <v>1305846.0</v>
       </c>
       <c r="R14">
         <v>1197058.0</v>
       </c>
       <c r="S14">
-        <v>924410.0</v>
+        <v>1103785.0</v>
       </c>
       <c r="T14">
         <v>1116077.0</v>
       </c>
       <c r="U14">
         <v>1092335.0</v>
       </c>
       <c r="V14">
         <v>705215.0</v>
       </c>
       <c r="W14">
         <v>1060789.0</v>
       </c>
       <c r="X14">
         <v>959662.0</v>
       </c>
       <c r="Y14">
         <v>977557.0</v>
       </c>
       <c r="Z14">
         <v>1228276.0</v>
       </c>
       <c r="AA14">
         <v>1616952.0</v>
       </c>
@@ -17955,102 +17955,102 @@
       </c>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15">
         <v>1007.0</v>
       </c>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15">
         <v>140.0</v>
       </c>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
     </row>
     <row r="16" spans="1:51">
       <c r="A16" t="s">
         <v>157</v>
       </c>
       <c r="B16">
-        <v>37893065.0</v>
+        <v>6717827703.0</v>
       </c>
       <c r="C16">
         <v>37893065.0</v>
       </c>
       <c r="D16">
-        <v>2696852.0</v>
+        <v>5377012.0</v>
       </c>
       <c r="E16">
-        <v>2884998.0</v>
+        <v>3904410.0</v>
       </c>
       <c r="F16">
-        <v>381633.0</v>
+        <v>154403043.0</v>
       </c>
       <c r="G16">
         <v>155366868.0</v>
       </c>
       <c r="H16">
-        <v>161651732.0</v>
+        <v>16894511.0</v>
       </c>
       <c r="I16">
         <v>554416.0</v>
       </c>
       <c r="J16">
         <v>2168557.0</v>
       </c>
       <c r="K16">
         <v>2494048.0</v>
       </c>
       <c r="L16">
         <v>3117380.0</v>
       </c>
       <c r="M16">
         <v>3117380.0</v>
       </c>
       <c r="N16">
         <v>2420461.0</v>
       </c>
       <c r="O16">
-        <v>10990829.0</v>
+        <v>11084264.0</v>
       </c>
       <c r="P16">
-        <v>4856436.0</v>
+        <v>-546688.0</v>
       </c>
       <c r="Q16">
-        <v>3807783.0</v>
+        <v>5718827.0</v>
       </c>
       <c r="R16">
         <v>5217204.0</v>
       </c>
       <c r="S16">
-        <v>12588113.0</v>
+        <v>17655394.0</v>
       </c>
       <c r="T16">
         <v>19121714.0</v>
       </c>
       <c r="U16">
         <v>28109470.0</v>
       </c>
       <c r="V16">
         <v>8331173.0</v>
       </c>
       <c r="W16">
         <v>10617495.0</v>
       </c>
       <c r="X16">
         <v>1391716.0</v>
       </c>
       <c r="Y16">
         <v>1618582.0</v>
       </c>
       <c r="Z16">
         <v>459232.0</v>
       </c>
       <c r="AA16">
         <v>268811.0</v>
       </c>
@@ -18181,96 +18181,96 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
     </row>
     <row r="18" spans="1:51">
       <c r="A18" t="s">
         <v>159</v>
       </c>
       <c r="B18">
         <v>-11846695.0</v>
       </c>
       <c r="C18">
         <v>236096.0</v>
       </c>
       <c r="D18">
-        <v>-1804555.0</v>
+        <v>474891.0</v>
       </c>
       <c r="E18">
-        <v>1434850.0</v>
+        <v>-7445833.0</v>
       </c>
       <c r="F18">
-        <v>-6967383.0</v>
+        <v>-5908321.0</v>
       </c>
       <c r="G18">
         <v>-6967383.0</v>
       </c>
       <c r="H18">
-        <v>-3016784.0</v>
+        <v>3175371.0</v>
       </c>
       <c r="I18">
         <v>-5470180.0</v>
       </c>
       <c r="J18">
-        <v>-8396166.0</v>
+        <v>-4991556.0</v>
       </c>
       <c r="K18">
         <v>-5286836.0</v>
       </c>
       <c r="L18">
         <v>-6307809.0</v>
       </c>
       <c r="M18">
         <v>22694970.0</v>
       </c>
       <c r="N18">
         <v>-7851894.0</v>
       </c>
       <c r="O18">
         <v>17956570.0</v>
       </c>
       <c r="P18">
-        <v>-3930685.0</v>
+        <v>-3930681.0</v>
       </c>
       <c r="Q18">
-        <v>-1492383.0</v>
+        <v>-1543759.0</v>
       </c>
       <c r="R18">
         <v>-6190630.0</v>
       </c>
       <c r="S18">
-        <v>-11894214.0</v>
+        <v>-6418350.0</v>
       </c>
       <c r="T18">
         <v>-9144510.0</v>
       </c>
       <c r="U18">
         <v>-3811440.0</v>
       </c>
       <c r="V18">
         <v>-7310974.0</v>
       </c>
       <c r="W18">
         <v>-11745039.0</v>
       </c>
       <c r="X18">
         <v>-1037692.0</v>
       </c>
       <c r="Y18">
         <v>-1508000.0</v>
       </c>
       <c r="Z18">
         <v>443477.0</v>
       </c>
       <c r="AA18">
         <v>-7518290.0</v>
       </c>
@@ -18645,90 +18645,90 @@
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
     </row>
     <row r="22" spans="1:51">
       <c r="A22" t="s">
         <v>125</v>
       </c>
       <c r="B22">
         <v>29723513172.0</v>
       </c>
       <c r="C22">
         <v>77026517.0</v>
       </c>
       <c r="D22">
-        <v>-4401503.0</v>
+        <v>-6302798.0</v>
       </c>
       <c r="E22">
-        <v>-8666129.0</v>
+        <v>-8668899.0</v>
       </c>
       <c r="F22">
-        <v>-6652763.0</v>
+        <v>-6656039.0</v>
       </c>
       <c r="G22">
         <v>-18280450.0</v>
       </c>
       <c r="H22">
         <v>-3845919.0</v>
       </c>
       <c r="I22">
         <v>-11056660.0</v>
       </c>
       <c r="J22">
         <v>-6225932.0</v>
       </c>
       <c r="K22">
         <v>-10584164.0</v>
       </c>
       <c r="L22">
         <v>3483635.0</v>
       </c>
       <c r="M22">
         <v>-2360828.0</v>
       </c>
       <c r="N22">
         <v>-3100869.0</v>
       </c>
       <c r="O22">
         <v>9020845.0</v>
       </c>
       <c r="P22">
-        <v>-5269781.0</v>
+        <v>-5226840.0</v>
       </c>
       <c r="Q22">
-        <v>-2431168.0</v>
+        <v>-2443834.0</v>
       </c>
       <c r="R22">
         <v>-2745018.0</v>
       </c>
       <c r="S22">
         <v>-10550772.0</v>
       </c>
       <c r="T22">
         <v>-8913521.0</v>
       </c>
       <c r="U22">
         <v>-6650174.0</v>
       </c>
       <c r="V22">
         <v>-6389857.0</v>
       </c>
       <c r="W22">
         <v>-8426614.0</v>
       </c>
       <c r="X22">
         <v>123982.0</v>
       </c>
       <c r="Y22">
         <v>1308237.0</v>
       </c>
@@ -18800,90 +18800,92 @@
       </c>
       <c r="AV22">
         <v>-18817.0</v>
       </c>
       <c r="AW22">
         <v>-27811.0</v>
       </c>
       <c r="AX22">
         <v>-70080.0</v>
       </c>
       <c r="AY22">
         <v>27778.0</v>
       </c>
     </row>
     <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>163</v>
       </c>
       <c r="B23">
         <v>71387809.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>3360984000.0</v>
       </c>
-      <c r="E23"/>
+      <c r="E23">
+        <v>3548866.0</v>
+      </c>
       <c r="F23">
-        <v>-141235911.0</v>
+        <v>-1373201.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>3664710.0</v>
       </c>
       <c r="I23">
         <v>5.0</v>
       </c>
       <c r="J23">
         <v>16007957.0</v>
       </c>
       <c r="K23">
         <v>44100000.0</v>
       </c>
       <c r="L23">
         <v>-287061.0</v>
       </c>
       <c r="M23">
         <v>47486913.0</v>
       </c>
       <c r="N23">
         <v>-2194747.0</v>
       </c>
       <c r="O23">
         <v>-3573039.0</v>
       </c>
       <c r="P23">
         <v>-514683.0</v>
       </c>
       <c r="Q23">
         <v>-280875.0</v>
       </c>
       <c r="R23">
         <v>280875.0</v>
       </c>
       <c r="S23">
-        <v>10631779.0</v>
+        <v>-3573039.0</v>
       </c>
       <c r="T23">
         <v>292877.0</v>
       </c>
       <c r="U23">
         <v>-3995028.0</v>
       </c>
       <c r="V23">
         <v>2055723.0</v>
       </c>
       <c r="W23">
         <v>10811300.0</v>
       </c>
       <c r="X23">
         <v>1223700.0</v>
       </c>
       <c r="Y23">
         <v>2774635.0</v>
       </c>
       <c r="Z23">
         <v>2562519.0</v>
       </c>
       <c r="AA23">
         <v>2558421.0</v>
       </c>
@@ -18950,83 +18952,83 @@
       <c r="AV23">
         <v>-90.0</v>
       </c>
       <c r="AW23">
         <v>-90.0</v>
       </c>
       <c r="AX23">
         <v>-725.0</v>
       </c>
       <c r="AY23">
         <v>815.0</v>
       </c>
     </row>
     <row r="24" spans="1:51">
       <c r="A24" t="s">
         <v>164</v>
       </c>
       <c r="B24">
         <v>151196076121.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>-874050.0</v>
       </c>
       <c r="E24">
-        <v>2387253.0</v>
+        <v>-149297851.0</v>
       </c>
       <c r="F24">
         <v>-1225291.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>-84497.0</v>
       </c>
       <c r="I24">
         <v>882426.0</v>
       </c>
       <c r="J24">
         <v>-4333262.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>-1192480.0</v>
       </c>
       <c r="M24">
         <v>250000.0</v>
       </c>
       <c r="N24">
         <v>1476273.0</v>
       </c>
       <c r="O24">
-        <v>23221692.0</v>
+        <v>585978.0</v>
       </c>
       <c r="P24">
         <v>5403128.0</v>
       </c>
       <c r="Q24">
-        <v>724900.0</v>
+        <v>-267875.0</v>
       </c>
       <c r="R24">
         <v>-335000.0</v>
       </c>
       <c r="S24">
         <v>-350000.0</v>
       </c>
       <c r="T24">
         <v>-350000.0</v>
       </c>
       <c r="U24">
         <v>25000.0</v>
       </c>
       <c r="V24">
         <v>-2275000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24">
         <v>408915.0</v>
       </c>
       <c r="Z24">
         <v>-408915.0</v>
       </c>
       <c r="AA24">
@@ -19088,96 +19090,96 @@
         <v>33185.0</v>
       </c>
       <c r="AU24">
         <v>-9094.0</v>
       </c>
       <c r="AV24">
         <v>-185081.0</v>
       </c>
       <c r="AW24">
         <v>185081.0</v>
       </c>
       <c r="AX24"/>
       <c r="AY24"/>
     </row>
     <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>165</v>
       </c>
       <c r="B25">
         <v>-24828982004.0</v>
       </c>
       <c r="C25">
         <v>3887508.0</v>
       </c>
       <c r="D25">
-        <v>-1207403.0</v>
+        <v>1705199.0</v>
       </c>
       <c r="E25">
-        <v>858752.0</v>
+        <v>1179012.0</v>
       </c>
       <c r="F25">
-        <v>559582.0</v>
+        <v>292525.0</v>
       </c>
       <c r="G25">
         <v>275562.0</v>
       </c>
       <c r="H25">
         <v>426492.0</v>
       </c>
       <c r="I25">
         <v>958838.0</v>
       </c>
       <c r="J25">
         <v>24313.0</v>
       </c>
       <c r="K25">
         <v>-5697544.0</v>
       </c>
       <c r="L25">
         <v>18970422.0</v>
       </c>
       <c r="M25">
         <v>27420035.0</v>
       </c>
       <c r="N25">
         <v>356186.0</v>
       </c>
       <c r="O25">
         <v>-447146.0</v>
       </c>
       <c r="P25">
-        <v>1297596.0</v>
+        <v>535179.0</v>
       </c>
       <c r="Q25">
-        <v>-1326830.0</v>
+        <v>-372765.0</v>
       </c>
       <c r="R25">
         <v>-1058571.0</v>
       </c>
       <c r="S25">
-        <v>-2878945.0</v>
+        <v>1645606.0</v>
       </c>
       <c r="T25">
         <v>962286.0</v>
       </c>
       <c r="U25">
         <v>2759580.0</v>
       </c>
       <c r="V25">
         <v>1199125.0</v>
       </c>
       <c r="W25">
         <v>-558298.0</v>
       </c>
       <c r="X25">
         <v>-840719.0</v>
       </c>
       <c r="Y25">
         <v>-2800249.0</v>
       </c>
       <c r="Z25">
         <v>173274.0</v>
       </c>
       <c r="AA25">
         <v>250918.0</v>
       </c>
@@ -19332,88 +19334,88 @@
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
     </row>
     <row r="27" spans="1:51">
       <c r="A27" t="s">
         <v>167</v>
       </c>
       <c r="B27">
         <v>-2336144999.0</v>
       </c>
       <c r="C27">
         <v>7408105.0</v>
       </c>
       <c r="D27">
         <v>716460000.0</v>
       </c>
       <c r="E27">
         <v>1110293376.0</v>
       </c>
       <c r="F27">
-        <v>1213590.0</v>
+        <v>518624.0</v>
       </c>
       <c r="G27">
         <v>1213590.0</v>
       </c>
       <c r="H27">
         <v>748641.0</v>
       </c>
       <c r="I27">
         <v>777121.0</v>
       </c>
       <c r="J27">
         <v>604193.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>376573.0</v>
       </c>
       <c r="M27">
         <v>376573.0</v>
       </c>
       <c r="N27">
         <v>376573.0</v>
       </c>
       <c r="O27">
         <v>1181893.0</v>
       </c>
       <c r="P27">
         <v>190024.0</v>
       </c>
       <c r="Q27">
         <v>190024.0</v>
       </c>
       <c r="R27">
         <v>199843.0</v>
       </c>
       <c r="S27">
-        <v>614938.0</v>
+        <v>771938.0</v>
       </c>
       <c r="T27">
         <v>248615.0</v>
       </c>
       <c r="U27">
         <v>83050.0</v>
       </c>
       <c r="V27">
         <v>147000.0</v>
       </c>
       <c r="W27">
         <v>-101615.0</v>
       </c>
       <c r="X27">
         <v>-142296.0</v>
       </c>
       <c r="Y27">
         <v>142296.0</v>
       </c>
       <c r="Z27">
         <v>115025.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27">
         <v>103060.0</v>
@@ -19445,96 +19447,96 @@
       <c r="AO27"/>
       <c r="AP27">
         <v>83300.0</v>
       </c>
       <c r="AQ27">
         <v>7500.0</v>
       </c>
       <c r="AR27">
         <v>111450.0</v>
       </c>
       <c r="AS27">
         <v>131250.0</v>
       </c>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
     </row>
     <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>168</v>
       </c>
       <c r="B28">
-        <v>71931272.0</v>
+        <v>72490748.0</v>
       </c>
       <c r="C28">
         <v>71931272.0</v>
       </c>
       <c r="D28">
-        <v>3235652.0</v>
+        <v>1871761.0</v>
       </c>
       <c r="E28">
         <v>5903866.0</v>
       </c>
       <c r="F28">
         <v>76799.0</v>
       </c>
       <c r="G28">
         <v>1325194.0</v>
       </c>
       <c r="H28">
-        <v>-1367090.0</v>
+        <v>-1638061.0</v>
       </c>
       <c r="I28">
         <v>-1529699.0</v>
       </c>
       <c r="J28">
         <v>148262883.0</v>
       </c>
       <c r="K28">
         <v>-7596899.0</v>
       </c>
       <c r="L28">
         <v>646144.0</v>
       </c>
       <c r="M28">
         <v>646144.0</v>
       </c>
       <c r="N28">
         <v>-2194747.0</v>
       </c>
       <c r="O28">
-        <v>-704035.0</v>
+        <v>-610600.0</v>
       </c>
       <c r="P28">
         <v>-514681.0</v>
       </c>
       <c r="Q28">
-        <v>945789.0</v>
+        <v>1226664.0</v>
       </c>
       <c r="R28">
         <v>241316.0</v>
       </c>
       <c r="S28">
         <v>4952030.0</v>
       </c>
       <c r="T28">
         <v>146437.0</v>
       </c>
       <c r="U28">
         <v>24583635.0</v>
       </c>
       <c r="V28">
         <v>6715944.0</v>
       </c>
       <c r="W28">
         <v>21554526.0</v>
       </c>
       <c r="X28">
         <v>275185.0</v>
       </c>
       <c r="Y28">
         <v>2785135.0</v>
       </c>
@@ -19604,96 +19606,96 @@
       <c r="AU28">
         <v>-140.0</v>
       </c>
       <c r="AV28">
         <v>-90.0</v>
       </c>
       <c r="AW28"/>
       <c r="AX28">
         <v>-725.0</v>
       </c>
       <c r="AY28">
         <v>197125.0</v>
       </c>
     </row>
     <row r="29" spans="1:51">
       <c r="A29" t="s">
         <v>169</v>
       </c>
       <c r="B29">
         <v>-11846695.0</v>
       </c>
       <c r="C29">
         <v>273393.0</v>
       </c>
       <c r="D29">
-        <v>-536416.0</v>
+        <v>474891.0</v>
       </c>
       <c r="E29">
         <v>-7445833.0</v>
       </c>
       <c r="F29">
         <v>-1434850.0</v>
       </c>
       <c r="G29">
         <v>-5908321.0</v>
       </c>
       <c r="H29">
-        <v>-3016784.0</v>
+        <v>2526575.0</v>
       </c>
       <c r="I29">
         <v>-8549775.0</v>
       </c>
       <c r="J29">
         <v>-4726617.0</v>
       </c>
       <c r="K29">
         <v>-5286836.0</v>
       </c>
       <c r="L29">
         <v>22240448.0</v>
       </c>
       <c r="M29">
         <v>22240448.0</v>
       </c>
       <c r="N29">
         <v>-7342964.0</v>
       </c>
       <c r="O29">
         <v>17956570.0</v>
       </c>
       <c r="P29">
-        <v>-3930685.0</v>
+        <v>-3930681.0</v>
       </c>
       <c r="Q29">
-        <v>-2485158.0</v>
+        <v>-1543759.0</v>
       </c>
       <c r="R29">
         <v>-5465732.0</v>
       </c>
       <c r="S29">
-        <v>-11650972.0</v>
+        <v>-6175108.0</v>
       </c>
       <c r="T29">
         <v>-6995413.0</v>
       </c>
       <c r="U29">
         <v>-3699834.0</v>
       </c>
       <c r="V29">
         <v>-6745974.0</v>
       </c>
       <c r="W29">
         <v>-11745039.0</v>
       </c>
       <c r="X29">
         <v>-1037692.0</v>
       </c>
       <c r="Y29">
         <v>-1916916.0</v>
       </c>
       <c r="Z29">
         <v>852392.0</v>
       </c>
       <c r="AA29">
         <v>-7518290.0</v>
       </c>
@@ -19757,92 +19759,92 @@
       <c r="AU29">
         <v>-25650.0</v>
       </c>
       <c r="AV29">
         <v>-12981.0</v>
       </c>
       <c r="AW29">
         <v>-27269.0</v>
       </c>
       <c r="AX29">
         <v>-69480.0</v>
       </c>
       <c r="AY29">
         <v>27778.0</v>
       </c>
     </row>
     <row r="30" spans="1:51">
       <c r="A30" t="s">
         <v>170</v>
       </c>
       <c r="B30">
         <v>-43291350.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
-        <v>96829.0</v>
+        <v>-874050.0</v>
       </c>
       <c r="E30">
         <v>-148956666.0</v>
       </c>
       <c r="F30">
         <v>151647765.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>150029733.0</v>
       </c>
       <c r="I30">
         <v>-4467199.0</v>
       </c>
       <c r="J30">
         <v>-432642.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>-4174073.0</v>
       </c>
       <c r="M30">
         <v>-4174073.0</v>
       </c>
       <c r="N30">
         <v>967343.0</v>
       </c>
       <c r="O30">
         <v>-11118142.0</v>
       </c>
       <c r="P30">
-        <v>4407048.0</v>
+        <v>-996080.0</v>
       </c>
       <c r="Q30">
-        <v>130326.0</v>
+        <v>-267875.0</v>
       </c>
       <c r="R30">
         <v>-1059900.0</v>
       </c>
       <c r="S30">
-        <v>-843242.0</v>
+        <v>-243242.0</v>
       </c>
       <c r="T30">
         <v>-2149100.0</v>
       </c>
       <c r="U30">
         <v>-86601.0</v>
       </c>
       <c r="V30">
         <v>-2840000.0</v>
       </c>
       <c r="W30">
         <v>-2840000.0</v>
       </c>
       <c r="X30">
         <v>-2840000.0</v>
       </c>
       <c r="Y30">
         <v>826772.0</v>
       </c>
       <c r="Z30">
         <v>-408915.0</v>
       </c>
       <c r="AA30">
         <v>-408915.0</v>
       </c>