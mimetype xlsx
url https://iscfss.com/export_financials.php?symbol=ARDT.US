--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3391,51 +3391,51 @@
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>603266000.0</v>
+        <v>1676031000.0</v>
       </c>
       <c r="C28">
         <v>1554857000.0</v>
       </c>
       <c r="D28">
         <v>1666154000.0</v>
       </c>
       <c r="E28">
         <v>1726051000.0</v>
       </c>
       <c r="F28">
         <v>1781214000.0</v>
       </c>
       <c r="G28">
         <v>1725404000.0</v>
       </c>
       <c r="H28">
         <v>1689201000.0</v>
       </c>
       <c r="I28">
         <v>1914113000.0</v>
       </c>
       <c r="J28">
         <v>1971443000.0</v>
       </c>
@@ -3499,51 +3499,51 @@
         <v>1832587000.0</v>
       </c>
       <c r="J29">
         <v>1993463000.0</v>
       </c>
       <c r="K29">
         <v>1857754000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>685988000.0</v>
+        <v>709188000.0</v>
       </c>
       <c r="C30">
         <v>686102000.0</v>
       </c>
       <c r="D30">
         <v>729414000.0</v>
       </c>
       <c r="E30">
         <v>821641000.0</v>
       </c>
       <c r="F30">
         <v>776519000.0</v>
       </c>
       <c r="G30">
         <v>743031000.0</v>
       </c>
       <c r="H30">
         <v>744947000.0</v>
       </c>
       <c r="I30">
         <v>720989000.0</v>
       </c>
       <c r="J30">
         <v>722677000.0</v>
       </c>
@@ -3809,51 +3809,51 @@
       </c>
       <c r="S35">
         <v>1106899000.0</v>
       </c>
       <c r="T35">
         <v>-396006000.0</v>
       </c>
       <c r="U35">
         <v>969140000.0</v>
       </c>
       <c r="V35">
         <v>969140000.0</v>
       </c>
     </row>
     <row r="36" spans="1:22">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>116273000.0</v>
       </c>
       <c r="C36">
         <v>111691000.0</v>
       </c>
       <c r="D36">
-        <v>130000000.0</v>
+        <v>111594000.0</v>
       </c>
       <c r="E36">
         <v>111194000.0</v>
       </c>
       <c r="F36">
         <v>115553000.0</v>
       </c>
       <c r="G36">
         <v>131505000.0</v>
       </c>
       <c r="H36">
         <v>133997000.0</v>
       </c>
       <c r="I36">
         <v>136621000.0</v>
       </c>
       <c r="J36">
         <v>125940000.0</v>
       </c>
       <c r="K36">
         <v>129306000.0</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36">
@@ -3925,51 +3925,51 @@
         <v>1.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38">
         <v>1.0</v>
       </c>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
     </row>
     <row r="39" spans="1:22">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>604626000.0</v>
+        <v>581426000.0</v>
       </c>
       <c r="C39">
         <v>544528000.0</v>
       </c>
       <c r="D39">
         <v>497011000.0</v>
       </c>
       <c r="E39">
         <v>396441000.0</v>
       </c>
       <c r="F39">
         <v>369348000.0</v>
       </c>
       <c r="G39">
         <v>417842000.0</v>
       </c>
       <c r="H39">
         <v>274372000.0</v>
       </c>
       <c r="I39">
         <v>340768000.0</v>
       </c>
       <c r="J39">
         <v>289194000.0</v>
       </c>
@@ -4229,51 +4229,51 @@
         <v>2914778000.0</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
     </row>
     <row r="46" spans="1:22">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
         <v>2142164000.0</v>
       </c>
       <c r="C46">
         <v>2144019000.0</v>
       </c>
       <c r="D46">
-        <v>2099313999.0</v>
+        <v>2099314000.0</v>
       </c>
       <c r="E46">
         <v>2067263000.0</v>
       </c>
       <c r="F46">
         <v>2063726000.0</v>
       </c>
       <c r="G46">
         <v>2039045000.0</v>
       </c>
       <c r="H46">
         <v>2008320000.0</v>
       </c>
       <c r="I46">
         <v>1999231000.0</v>
       </c>
       <c r="J46">
         <v>1996336000.0</v>
       </c>
       <c r="K46">
         <v>2012242000.0</v>
       </c>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
@@ -4441,51 +4441,51 @@
         <v>10725000.0</v>
       </c>
       <c r="J50">
         <v>7645000.0</v>
       </c>
       <c r="K50">
         <v>18605000.0</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>1212958000.0</v>
+        <v>2285723000.0</v>
       </c>
       <c r="C51">
         <v>2264458000.0</v>
       </c>
       <c r="D51">
         <v>2275595000.0</v>
       </c>
       <c r="E51">
         <v>2266680000.0</v>
       </c>
       <c r="F51">
         <v>2276258000.0</v>
       </c>
       <c r="G51">
         <v>2282189000.0</v>
       </c>
       <c r="H51">
         <v>2252343000.0</v>
       </c>
       <c r="I51">
         <v>2248651000.0</v>
       </c>
       <c r="J51">
         <v>2344209000.0</v>
       </c>
@@ -5150,83 +5150,83 @@
         <v>71511000.0</v>
       </c>
       <c r="J3">
         <v>89877000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>90</v>
       </c>
       <c r="B5">
-        <v>325584000.0</v>
+        <v>341560000.0</v>
       </c>
       <c r="C5">
         <v>428638000.0</v>
       </c>
       <c r="D5">
         <v>209154000.0</v>
       </c>
       <c r="E5">
         <v>393530000.0</v>
       </c>
       <c r="F5">
         <v>389721000.0</v>
       </c>
       <c r="G5">
         <v>102564000.0</v>
       </c>
       <c r="H5">
         <v>121379000.0</v>
       </c>
       <c r="I5">
         <v>71319000.0</v>
       </c>
       <c r="J5">
         <v>123924000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>91</v>
       </c>
       <c r="B6">
-        <v>481287000.0</v>
+        <v>497263000.0</v>
       </c>
       <c r="C6">
         <v>574926000.0</v>
       </c>
       <c r="D6">
         <v>349996000.0</v>
       </c>
       <c r="E6">
         <v>531703000.0</v>
       </c>
       <c r="F6">
         <v>526925000.0</v>
       </c>
       <c r="G6">
         <v>245753000.0</v>
       </c>
       <c r="H6">
         <v>230908000.0</v>
       </c>
       <c r="I6">
         <v>142830000.0</v>
       </c>
       <c r="J6">
         <v>213801000.0</v>
       </c>
@@ -6165,75 +6165,75 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>90</v>
       </c>
       <c r="B5">
-        <v>80912000.0</v>
+        <v>85334000.0</v>
       </c>
       <c r="C5">
         <v>104754000.0</v>
       </c>
       <c r="D5">
         <v>16458000.0</v>
       </c>
       <c r="E5">
         <v>136721000.0</v>
       </c>
       <c r="F5">
         <v>88374000.0</v>
       </c>
       <c r="G5">
         <v>157572000.0</v>
       </c>
       <c r="H5">
         <v>71696000.0</v>
       </c>
       <c r="I5">
         <v>100343000.0</v>
       </c>
       <c r="J5">
-        <v>75825000.0</v>
+        <v>73605000.0</v>
       </c>
       <c r="K5">
         <v>26187000.0</v>
       </c>
       <c r="L5">
         <v>65010000.0</v>
       </c>
       <c r="M5">
         <v>77665000.0</v>
       </c>
       <c r="N5">
         <v>47122000.0</v>
       </c>
       <c r="O5">
         <v>52852000.0</v>
       </c>
       <c r="P5">
         <v>52111000.0</v>
       </c>
       <c r="Q5">
         <v>17035000.0</v>
       </c>
       <c r="R5">
         <v>17035000.0</v>
       </c>
@@ -6245,75 +6245,75 @@
       </c>
       <c r="U5">
         <v>29300500.0</v>
       </c>
       <c r="V5">
         <v>29300500.0</v>
       </c>
       <c r="W5">
         <v>38380000.0</v>
       </c>
       <c r="X5">
         <v>38380000.0</v>
       </c>
       <c r="Y5">
         <v>15492000.0</v>
       </c>
       <c r="Z5">
         <v>15492000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>91</v>
       </c>
       <c r="B6">
-        <v>123898000.0</v>
+        <v>128320000.0</v>
       </c>
       <c r="C6">
         <v>145791000.0</v>
       </c>
       <c r="D6">
         <v>55614000.0</v>
       </c>
       <c r="E6">
         <v>176030000.0</v>
       </c>
       <c r="F6">
         <v>124575000.0</v>
       </c>
       <c r="G6">
         <v>195426000.0</v>
       </c>
       <c r="H6">
         <v>108467000.0</v>
       </c>
       <c r="I6">
         <v>136655000.0</v>
       </c>
       <c r="J6">
-        <v>111176000.0</v>
+        <v>108956000.0</v>
       </c>
       <c r="K6">
         <v>62169000.0</v>
       </c>
       <c r="L6">
         <v>100498000.0</v>
       </c>
       <c r="M6">
         <v>112335000.0</v>
       </c>
       <c r="N6">
         <v>81824000.0</v>
       </c>
       <c r="O6">
         <v>86150000.0</v>
       </c>
       <c r="P6">
         <v>89805000.0</v>
       </c>
       <c r="Q6">
         <v>53133500.0</v>
       </c>
       <c r="R6">
         <v>53133500.0</v>
       </c>
@@ -8227,51 +8227,51 @@
       <c r="G14">
         <v>143189000.0</v>
       </c>
       <c r="H14">
         <v>109529000.0</v>
       </c>
       <c r="I14">
         <v>71511000.0</v>
       </c>
       <c r="J14">
         <v>89877000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
-        <v>-174811000.0</v>
+        <v>174811000.0</v>
       </c>
       <c r="F15">
         <v>62126000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>558562000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>136</v>
       </c>
       <c r="B16">
         <v>709601000.0</v>
       </c>
       <c r="C16">
         <v>556785000.0</v>
       </c>
       <c r="D16">
         <v>437577000.0</v>
       </c>
       <c r="E16">