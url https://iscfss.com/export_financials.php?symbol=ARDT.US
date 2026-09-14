--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1015,52 +1018,56 @@
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
         <v>1218731000.0</v>
       </c>
       <c r="C7">
         <v>1187137000.0</v>
       </c>
       <c r="D7">
         <v>1209759000.0</v>
       </c>
       <c r="E7">
         <v>1210365000.0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
-      <c r="C8"/>
+      <c r="B8">
+        <v>1429000.0</v>
+      </c>
+      <c r="C8">
+        <v>1428000.0</v>
+      </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>18</v>
@@ -2210,2841 +2217,2982 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>429769000.0</v>
+      </c>
+      <c r="C2">
         <v>419723000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>457936000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>381853000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>364450000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>371919000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>401249000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>368850000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>371098000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>383092000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>474543000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>230359000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>206947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243156000.0</v>
       </c>
       <c r="R2">
         <v>243156000.0</v>
       </c>
       <c r="S2">
+        <v>243156000.0</v>
+      </c>
+      <c r="T2">
         <v>226483000.0</v>
       </c>
-      <c r="T2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U2"/>
       <c r="V2">
         <v>120588000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2">
+        <v>120588000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-638000.0</v>
+      </c>
+      <c r="C5">
         <v>-2446000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3610000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2634000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-396000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3928000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9737000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9486000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>17009000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19264000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18561000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>639050000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5888000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1452000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>266540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>1164546000.0</v>
+      </c>
+      <c r="C7">
         <v>1175323000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1218731000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1169230000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1156957000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1167950000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1187137000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1156451000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1155963000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1160526000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1209759000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
-      <c r="C8"/>
+      <c r="B8">
+        <v>1419000.0</v>
+      </c>
+      <c r="C8">
+        <v>1431000.0</v>
+      </c>
       <c r="D8">
+        <v>1429000.0</v>
+      </c>
+      <c r="E8">
         <v>1432000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1431000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1430000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>1428000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>724476000.0</v>
+      </c>
+      <c r="C10">
         <v>609692000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>709601000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>609441000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>540629000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>495044000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>556785000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>563142000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>334538000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>372766000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>437577000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>-477524000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>59662000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>60992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99142000.0</v>
       </c>
       <c r="R10">
         <v>99142000.0</v>
       </c>
       <c r="S10">
+        <v>99142000.0</v>
+      </c>
+      <c r="T10">
         <v>71960000.0</v>
       </c>
-      <c r="T10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U10"/>
       <c r="V10">
         <v>193624000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10">
+        <v>193624000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>724476000.0</v>
+      </c>
+      <c r="C12">
         <v>609692000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>709601000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>609441000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>540629000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>495044000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>556785000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>563142000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>334538000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>372766000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>437577000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>477524000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>59662000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>60992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99142000.0</v>
       </c>
       <c r="R12">
         <v>99142000.0</v>
       </c>
       <c r="S12">
+        <v>99142000.0</v>
+      </c>
+      <c r="T12">
         <v>71960000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>92611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193624000.0</v>
       </c>
       <c r="V12">
         <v>193624000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12">
+        <v>193624000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
+        <v>1419000.0</v>
+      </c>
+      <c r="C13">
         <v>1431000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1429000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1432000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1431000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1430000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428000.0</v>
       </c>
       <c r="H13">
         <v>1428000.0</v>
       </c>
       <c r="I13">
+        <v>1428000.0</v>
+      </c>
+      <c r="J13">
         <v>497620000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>497394000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>496882000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>504693000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>502569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500815000.0</v>
       </c>
       <c r="R13">
         <v>500815000.0</v>
       </c>
-      <c r="S13"/>
+      <c r="S13">
+        <v>500815000.0</v>
+      </c>
       <c r="T13"/>
-      <c r="U13">
-[...1 lines deleted...]
-      </c>
+      <c r="U13"/>
       <c r="V13">
         <v>268412000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13">
+        <v>268412000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>143052519.0</v>
+      </c>
+      <c r="C14">
         <v>141775040.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>141450309.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>141242065.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>141112000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>140704000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>132745000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>137543000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>142763328.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>143263332.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>142113330.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>140963328.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>142763328.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>143263332.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>473808529.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>140963328.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385535498.0</v>
       </c>
       <c r="R14">
         <v>385535498.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="S14">
+        <v>385535498.0</v>
+      </c>
+      <c r="T14"/>
+      <c r="U14">
         <v>140963328.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75985229.0</v>
       </c>
       <c r="V14">
         <v>75985229.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>75985229.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
         <v>879262000.0</v>
       </c>
       <c r="C20">
+        <v>879262000.0</v>
+      </c>
+      <c r="D20">
         <v>879451000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>877509000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>877681000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>876589000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>852084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>852001000.0</v>
       </c>
       <c r="I20">
         <v>852001000.0</v>
       </c>
       <c r="J20">
+        <v>852001000.0</v>
+      </c>
+      <c r="K20">
         <v>852119000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>844704000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>822033000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>817618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825990000.0</v>
       </c>
       <c r="R20">
         <v>825990000.0</v>
       </c>
       <c r="S20">
+        <v>825990000.0</v>
+      </c>
+      <c r="T20">
         <v>818188000.0</v>
       </c>
-      <c r="T20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U20"/>
       <c r="V20">
         <v>537352000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20">
+        <v>537352000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>87678000.0</v>
+      </c>
+      <c r="C21">
         <v>88336000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>89335000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>90090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76930000.0</v>
       </c>
       <c r="F21">
         <v>76930000.0</v>
       </c>
       <c r="G21">
         <v>76930000.0</v>
       </c>
       <c r="H21">
         <v>76930000.0</v>
       </c>
       <c r="I21">
         <v>76930000.0</v>
       </c>
       <c r="J21">
         <v>76930000.0</v>
       </c>
       <c r="K21">
         <v>76930000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>76930000.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>77825000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>77966000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78063000.0</v>
       </c>
       <c r="R21">
         <v>78063000.0</v>
       </c>
       <c r="S21">
+        <v>78063000.0</v>
+      </c>
+      <c r="T21">
         <v>78256000.0</v>
       </c>
-      <c r="T21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21">
         <v>26104000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21">
+        <v>26104000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>116022000.0</v>
+      </c>
+      <c r="C22">
         <v>119838000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>118593000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>121594000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>118403000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>120357000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>115093000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>108231000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>105010000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>106003000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>105485000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>84814000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>96706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96746000.0</v>
       </c>
       <c r="R22">
         <v>96746000.0</v>
       </c>
       <c r="S22">
+        <v>96746000.0</v>
+      </c>
+      <c r="T22">
         <v>84164000.0</v>
       </c>
-      <c r="T22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U22"/>
       <c r="V22">
         <v>45993000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22">
+        <v>45993000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>5280078000.0</v>
+      </c>
+      <c r="C23">
         <v>5252825000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5290208000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5154373000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5027254000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4911257000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4956100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4800014000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4608691000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4592909000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5102767000.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>1050306000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2746269000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2810870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2816932000.0</v>
       </c>
       <c r="R23">
         <v>2816932000.0</v>
       </c>
       <c r="S23">
+        <v>2816932000.0</v>
+      </c>
+      <c r="T23">
         <v>1614245000.0</v>
       </c>
-      <c r="T23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U23"/>
       <c r="V23">
         <v>2039172000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23">
+        <v>2039172000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24">
+        <v>1073210000.0</v>
+      </c>
+      <c r="C24">
         <v>1072765000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1075782000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1087023000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1090390000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1090549000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1085818000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1083725000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1081963000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1077938000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1168253000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>1541852000.0</v>
+      </c>
+      <c r="C28">
         <v>1676031000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1554857000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1666154000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1726051000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1781214000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1725404000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1689201000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1914113000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1971443000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1959040000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>477524000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1201194000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1216620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199274000.0</v>
       </c>
       <c r="R28">
         <v>1199274000.0</v>
       </c>
       <c r="S28">
+        <v>1199274000.0</v>
+      </c>
+      <c r="T28">
         <v>880730000.0</v>
       </c>
-      <c r="T28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U28"/>
       <c r="V28">
         <v>676827000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28">
+        <v>676827000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>2452330000.0</v>
+      </c>
+      <c r="C29">
         <v>2447227000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2387124000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2344579000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2364309000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2283460000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2226428000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2101762000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1832587000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1993463000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1857754000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>695950000.0</v>
+      </c>
+      <c r="C30">
         <v>709188000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>686102000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>729414000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>821641000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>776519000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>743031000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>744947000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>720989000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>722677000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>785756600.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>529117000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>534576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537140000.0</v>
       </c>
       <c r="R30">
         <v>537140000.0</v>
       </c>
       <c r="S30">
+        <v>537140000.0</v>
+      </c>
+      <c r="T30">
         <v>453848000.0</v>
       </c>
-      <c r="T30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U30"/>
       <c r="V30">
         <v>236717000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30">
+        <v>236717000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>1078553000.0</v>
+      </c>
+      <c r="C32">
         <v>1068660000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1012280000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1014306000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>996241000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>931125000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>887327000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>803360000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>592746000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>736813000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>623981000.0</v>
       </c>
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>3125004000.0</v>
+      </c>
+      <c r="C33">
         <v>3232681000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3231384000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3196913000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3150140000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3149989000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3123349000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3109322000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3107386000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3102269000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3484682000.0</v>
       </c>
-      <c r="L33"/>
       <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>-477524000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1885847000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1941036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1934403000.0</v>
       </c>
       <c r="R33">
         <v>1934403000.0</v>
       </c>
       <c r="S33">
+        <v>1934403000.0</v>
+      </c>
+      <c r="T33">
         <v>1638104000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>-92611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1461490000.0</v>
       </c>
       <c r="V33">
         <v>1461490000.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33">
+        <v>1461490000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>324595000.0</v>
+      </c>
+      <c r="C34">
         <v>322036000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>317686000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>323119000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>252659000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>258139000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>261745000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>285637000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>58931000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>67066000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>319554000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>2562351000.0</v>
+      </c>
+      <c r="C35">
         <v>2570124000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2558700000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2579372000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2500006000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2516638000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2488319000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2525813000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2537475000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2643008000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3026346999.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>1409600000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1456928000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465247000.0</v>
       </c>
       <c r="R35">
         <v>1465247000.0</v>
       </c>
       <c r="S35">
+        <v>1465247000.0</v>
+      </c>
+      <c r="T35">
         <v>1106899000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>-396006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>969140000.0</v>
       </c>
       <c r="V35">
         <v>969140000.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35">
+        <v>969140000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>123657000.0</v>
+      </c>
+      <c r="C36">
         <v>116273000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>111691000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>111594000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>111194000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>115553000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>131505000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>133997000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>136621000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>125940000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>129306000.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>-477524000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>50106000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>66200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164973000.0</v>
       </c>
       <c r="R36">
         <v>164973000.0</v>
       </c>
       <c r="S36">
+        <v>164973000.0</v>
+      </c>
+      <c r="T36">
         <v>62833000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-92611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61279000.0</v>
       </c>
       <c r="V36">
         <v>61279000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36">
+        <v>61279000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>46</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>100198000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>518428000.0</v>
+      </c>
+      <c r="C39">
         <v>581426000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>544528000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>497011000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>396441000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>369348000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>417842000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>274372000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>340768000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>289194000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>289266400.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>186829000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>177560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149501000.0</v>
       </c>
       <c r="R39">
         <v>149501000.0</v>
       </c>
       <c r="S39">
+        <v>149501000.0</v>
+      </c>
+      <c r="T39">
         <v>126445000.0</v>
       </c>
-      <c r="T39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U39"/>
       <c r="V39">
         <v>101348000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39">
+        <v>101348000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>517982000.0</v>
+      </c>
+      <c r="C40">
         <v>494126000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>565164000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>541959000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>497090000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>440465000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>473362000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>506315000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>526736000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>435038000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>458528000.0</v>
       </c>
-      <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>370680000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>344525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315949000.0</v>
       </c>
       <c r="R40">
         <v>315949000.0</v>
       </c>
       <c r="S40">
+        <v>315949000.0</v>
+      </c>
+      <c r="T40">
         <v>255155000.0</v>
       </c>
-      <c r="T40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U40"/>
       <c r="V40">
         <v>177292000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40">
+        <v>177292000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>791411000.0</v>
+      </c>
+      <c r="C42">
         <v>1194538000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1186788000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>782765000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>773422000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>762615000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>754415000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>743364000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-242279000.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>-174014000.0</v>
       </c>
-      <c r="L42"/>
       <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>411256000.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
-      <c r="S42">
+      <c r="S42"/>
+      <c r="T42">
         <v>24136000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>129466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="V42">
         <v>1.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>2128786000.0</v>
+      </c>
+      <c r="C45">
         <v>2142164000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3209577000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2099314000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2067263000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2063726000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3028502000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2008320000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1999231000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1996336000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2914778000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>2028586000.0</v>
+      </c>
+      <c r="C46">
         <v>2142164000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2144019000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2099314000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2067263000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2063726000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2039045000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2008320000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1999231000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1996336000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2012242000.0</v>
       </c>
-      <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>839889000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>864211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>865377000.0</v>
       </c>
       <c r="R46">
         <v>865377000.0</v>
       </c>
       <c r="S46">
+        <v>865377000.0</v>
+      </c>
+      <c r="T46">
         <v>591568000.0</v>
       </c>
-      <c r="T46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U46"/>
       <c r="V46">
         <v>836755000.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:22">
+      <c r="W46">
+        <v>836755000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>558356000.0</v>
+      </c>
+      <c r="C48">
         <v>541457000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>501607000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>456651000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>480129000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>407179000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>365796000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>251592000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>225270000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>182500000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>155453000.0</v>
       </c>
-      <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
-      <c r="O48">
+      <c r="O48"/>
+      <c r="P48">
         <v>-167160000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-94676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100166000.0</v>
       </c>
       <c r="R48">
         <v>-100166000.0</v>
       </c>
       <c r="S48">
+        <v>-100166000.0</v>
+      </c>
+      <c r="T48">
         <v>-24136000.0</v>
       </c>
-      <c r="T48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U48"/>
       <c r="V48">
         <v>76099000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:22">
+      <c r="W48">
+        <v>76099000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
+        <v>28572000.0</v>
+      </c>
+      <c r="C50">
         <v>37635000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>23444000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>19342000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>19333000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>17759000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9234000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>12167000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>10725000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7645000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>18605000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>2266328000.0</v>
+      </c>
+      <c r="C51">
         <v>2285723000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2264458000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2275595000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2266680000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2276258000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2282189000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2252343000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2248651000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2344209000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2396617000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>1260856000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1277612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298416000.0</v>
       </c>
       <c r="R51">
         <v>1298416000.0</v>
       </c>
       <c r="S51">
+        <v>1298416000.0</v>
+      </c>
+      <c r="T51">
         <v>952690000.0</v>
       </c>
-      <c r="T51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U51"/>
       <c r="V51">
         <v>870451000.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:22">
+      <c r="W51">
+        <v>870451000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>28572000.0</v>
+      </c>
+      <c r="C52">
         <v>37635000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>23444000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>19342000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>19333000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>17759000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>55615000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>12167000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>10725000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>16645000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>61033000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>8957000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9998000.0</v>
       </c>
       <c r="R52">
         <v>9998000.0</v>
       </c>
       <c r="S52">
+        <v>9998000.0</v>
+      </c>
+      <c r="T52">
         <v>16881000.0</v>
       </c>
-      <c r="T52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U52"/>
       <c r="V52">
         <v>11026000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:22">
+      <c r="W52">
+        <v>11026000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>15136000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>16200000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>955048000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>5280078000.0</v>
+      </c>
+      <c r="C55">
         <v>5252825000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5290208000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5154373000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5027254000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4911257000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4956100000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4800014000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4608691000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4592909000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5102767000.0</v>
       </c>
-      <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>2746269000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2810870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2816932000.0</v>
       </c>
       <c r="R55">
         <v>2816932000.0</v>
       </c>
       <c r="S55">
+        <v>2816932000.0</v>
+      </c>
+      <c r="T55">
         <v>2374521000.0</v>
       </c>
-      <c r="T55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U55"/>
       <c r="V55">
         <v>2039172000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:22">
+      <c r="W55">
+        <v>2039172000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>2054876000.0</v>
+      </c>
+      <c r="C56">
         <v>2020144000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2058824000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1957460000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1877114000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1761268000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1832751000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1690692000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1501305000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1490640000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1618085000.0</v>
       </c>
-      <c r="L56"/>
       <c r="M56"/>
-      <c r="N56">
+      <c r="N56"/>
+      <c r="O56">
         <v>477524000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>860422000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>869834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>882529000.0</v>
       </c>
       <c r="R56">
         <v>882529000.0</v>
       </c>
       <c r="S56">
+        <v>882529000.0</v>
+      </c>
+      <c r="T56">
         <v>736417000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>92611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577682000.0</v>
       </c>
       <c r="V56">
         <v>577682000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:22">
+      <c r="W56">
+        <v>577682000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>976323000.0</v>
+      </c>
+      <c r="C57">
         <v>951484000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1046544000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>943154000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>880873000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>830143000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>945424000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>887332000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>908559000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>834775000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>994104000.0</v>
       </c>
-      <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
-      <c r="O57">
+      <c r="O57"/>
+      <c r="P57">
         <v>624833000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>561189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>569103000.0</v>
       </c>
       <c r="R57">
         <v>569103000.0</v>
       </c>
       <c r="S57">
+        <v>569103000.0</v>
+      </c>
+      <c r="T57">
         <v>507346000.0</v>
       </c>
-      <c r="T57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U57"/>
       <c r="V57">
         <v>308906000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:22">
+      <c r="W57">
+        <v>308906000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>3538674000.0</v>
+      </c>
+      <c r="C58">
         <v>3521608000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3605244000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3522526000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3380879000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3346781000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3433743000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3413145000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3446034000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3477783000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4020451000.0</v>
       </c>
-      <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>2034433000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2018117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2034350000.0</v>
       </c>
       <c r="R58">
         <v>2034350000.0</v>
       </c>
       <c r="S58">
+        <v>2034350000.0</v>
+      </c>
+      <c r="T58">
         <v>1614245000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>-396006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1278046000.0</v>
       </c>
       <c r="V58">
         <v>1278046000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:22">
+      <c r="W58">
+        <v>1278046000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>1350548000.0</v>
+      </c>
+      <c r="C60">
         <v>1734980000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1686214000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1238214000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1254586000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1175152000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1131376000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1005870000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>739899000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>699158000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>670896000.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>1050306000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>331645000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>409345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400649000.0</v>
       </c>
       <c r="R60">
         <v>400649000.0</v>
       </c>
       <c r="S60">
+        <v>400649000.0</v>
+      </c>
+      <c r="T60">
         <v>0.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>396006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>453185000.0</v>
       </c>
       <c r="V60">
         <v>453185000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:22">
+      <c r="W60">
+        <v>453185000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5077,2806 +5225,2853 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>155703000.0</v>
       </c>
       <c r="C2">
         <v>1033122000.0</v>
       </c>
       <c r="D2">
         <v>140842000.0</v>
       </c>
       <c r="E2">
         <v>955168000.0</v>
       </c>
       <c r="F2">
         <v>927326000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>155703000.0</v>
       </c>
       <c r="C3">
         <v>146288000.0</v>
       </c>
       <c r="D3">
         <v>140842000.0</v>
       </c>
       <c r="E3">
         <v>138173000.0</v>
       </c>
       <c r="F3">
         <v>137204000.0</v>
       </c>
       <c r="G3">
         <v>143189000.0</v>
       </c>
       <c r="H3">
         <v>109529000.0</v>
       </c>
       <c r="I3">
         <v>71511000.0</v>
       </c>
       <c r="J3">
         <v>89877000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
         <v>341560000.0</v>
       </c>
       <c r="C5">
         <v>428638000.0</v>
       </c>
       <c r="D5">
         <v>209154000.0</v>
       </c>
       <c r="E5">
         <v>393530000.0</v>
       </c>
       <c r="F5">
         <v>389721000.0</v>
       </c>
       <c r="G5">
         <v>102564000.0</v>
       </c>
       <c r="H5">
         <v>121379000.0</v>
       </c>
       <c r="I5">
         <v>71319000.0</v>
       </c>
       <c r="J5">
         <v>123924000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
         <v>497263000.0</v>
       </c>
       <c r="C6">
         <v>574926000.0</v>
       </c>
       <c r="D6">
         <v>349996000.0</v>
       </c>
       <c r="E6">
         <v>531703000.0</v>
       </c>
       <c r="F6">
         <v>526925000.0</v>
       </c>
       <c r="G6">
         <v>245753000.0</v>
       </c>
       <c r="H6">
         <v>230908000.0</v>
       </c>
       <c r="I6">
         <v>142830000.0</v>
       </c>
       <c r="J6">
         <v>213801000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>6168636000.0</v>
       </c>
       <c r="C9">
         <v>4932950000.0</v>
       </c>
       <c r="D9">
         <v>5268641000.0</v>
       </c>
       <c r="E9">
         <v>4174519000.0</v>
       </c>
       <c r="F9">
         <v>3943070000.0</v>
       </c>
       <c r="G9">
         <v>4161875000.0</v>
       </c>
       <c r="H9">
         <v>3002076000.0</v>
       </c>
       <c r="I9">
         <v>2105216000.0</v>
       </c>
       <c r="J9">
         <v>2029372000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>286358000.0</v>
       </c>
       <c r="C10">
         <v>363060000.0</v>
       </c>
       <c r="D10">
         <v>151614000.0</v>
       </c>
       <c r="E10">
         <v>311478000.0</v>
       </c>
       <c r="F10">
         <v>295887000.0</v>
       </c>
       <c r="G10">
         <v>-114616000.0</v>
       </c>
       <c r="H10">
         <v>50643000.0</v>
       </c>
       <c r="I10">
         <v>44373000.0</v>
       </c>
       <c r="J10">
         <v>44801000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>56223000.0</v>
       </c>
       <c r="C11">
         <v>63352000.0</v>
       </c>
       <c r="D11">
         <v>22637000.0</v>
       </c>
       <c r="E11">
         <v>46107000.0</v>
       </c>
       <c r="F11">
         <v>51311000.0</v>
       </c>
       <c r="G11">
         <v>-11291000.0</v>
       </c>
       <c r="H11">
         <v>49869000.0</v>
       </c>
       <c r="I11">
         <v>8021000.0</v>
       </c>
       <c r="J11">
         <v>63928000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>55202000.0</v>
       </c>
       <c r="C12">
         <v>65578000.0</v>
       </c>
       <c r="D12">
         <v>65425000.0</v>
       </c>
       <c r="E12">
         <v>82052000.0</v>
       </c>
       <c r="F12">
         <v>93834000.0</v>
       </c>
       <c r="G12">
         <v>108595000.0</v>
       </c>
       <c r="H12">
         <v>70736000.0</v>
       </c>
       <c r="I12">
         <v>26946000.0</v>
       </c>
       <c r="J12">
         <v>63993000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14">
         <v>-94324000.0</v>
       </c>
       <c r="C14">
         <v>-89365000.0</v>
       </c>
       <c r="D14">
         <v>-72653000.0</v>
       </c>
       <c r="E14">
         <v>-76462000.0</v>
       </c>
       <c r="F14">
         <v>-90318000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>135811000.0</v>
       </c>
       <c r="C15">
         <v>210343000.0</v>
       </c>
       <c r="D15">
         <v>50292000.0</v>
       </c>
       <c r="E15">
         <v>188909000.0</v>
       </c>
       <c r="F15">
         <v>154258000.0</v>
       </c>
       <c r="G15">
         <v>-143024000.0</v>
       </c>
       <c r="H15">
         <v>-35648000.0</v>
       </c>
       <c r="I15">
         <v>14601000.0</v>
       </c>
       <c r="J15">
         <v>-46364000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
         <v>230135000.0</v>
       </c>
       <c r="C17">
         <v>299708000.0</v>
       </c>
       <c r="D17">
         <v>122945000.0</v>
       </c>
       <c r="E17">
         <v>265371000.0</v>
       </c>
       <c r="F17">
         <v>244576000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
         <v>-55202000.0</v>
       </c>
       <c r="C18">
         <v>-65578000.0</v>
       </c>
       <c r="D18">
         <v>-65425000.0</v>
       </c>
       <c r="E18">
         <v>-82052000.0</v>
       </c>
       <c r="F18">
         <v>-93834000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>325584000.0</v>
       </c>
       <c r="C21">
         <v>405762000.0</v>
       </c>
       <c r="D21">
         <v>229504000.0</v>
       </c>
       <c r="E21">
         <v>217028000.0</v>
       </c>
       <c r="F21">
         <v>436562000.0</v>
       </c>
       <c r="G21">
         <v>149757000.0</v>
       </c>
       <c r="H21">
         <v>121774000.0</v>
       </c>
       <c r="I21">
         <v>84755000.0</v>
       </c>
       <c r="J21">
         <v>126033000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>5998755000.0</v>
       </c>
       <c r="C23">
         <v>5560310000.0</v>
       </c>
       <c r="D23">
         <v>5179979000.0</v>
       </c>
       <c r="E23">
         <v>4912659000.0</v>
       </c>
       <c r="F23">
         <v>4433834000.0</v>
       </c>
       <c r="G23">
         <v>4023228000.0</v>
       </c>
       <c r="H23">
         <v>2881851000.0</v>
       </c>
       <c r="I23">
         <v>2020461000.0</v>
       </c>
       <c r="J23">
         <v>1903339000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
         <v>155703000.0</v>
       </c>
       <c r="C25">
         <v>146288000.0</v>
       </c>
       <c r="D25">
         <v>140842000.0</v>
       </c>
       <c r="E25">
         <v>138173000.0</v>
       </c>
       <c r="F25">
         <v>137204000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>15700000.0</v>
       </c>
       <c r="H26">
         <v>19900000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>14865000.0</v>
       </c>
       <c r="E27">
         <v>956262000.0</v>
       </c>
       <c r="F27">
         <v>906984000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>758743000.0</v>
       </c>
       <c r="I27">
         <v>566970000.0</v>
       </c>
       <c r="J27">
         <v>72915000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>1192645000.0</v>
       </c>
       <c r="C28">
         <v>3884681000.0</v>
       </c>
       <c r="D28">
         <v>3607656000.0</v>
       </c>
       <c r="E28">
         <v>3371680000.0</v>
       </c>
       <c r="F28">
         <v>3132330000.0</v>
       </c>
       <c r="G28">
         <v>2677698000.0</v>
       </c>
       <c r="H28">
         <v>407987000.0</v>
       </c>
       <c r="I28">
         <v>1381980000.0</v>
       </c>
       <c r="J28">
         <v>244371000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>56223000.0</v>
       </c>
       <c r="C29">
         <v>63352000.0</v>
       </c>
       <c r="D29">
         <v>20784000.0</v>
       </c>
       <c r="E29">
         <v>46107000.0</v>
       </c>
       <c r="F29">
         <v>51311000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>5843052000.0</v>
       </c>
       <c r="C30">
         <v>4527188000.0</v>
       </c>
       <c r="D30">
         <v>5039137000.0</v>
       </c>
       <c r="E30">
         <v>3957491000.0</v>
       </c>
       <c r="F30">
         <v>3506508000.0</v>
       </c>
       <c r="G30">
         <v>4075773000.0</v>
       </c>
       <c r="H30">
         <v>2772322000.0</v>
       </c>
       <c r="I30">
         <v>2105216000.0</v>
       </c>
       <c r="J30">
         <v>1813462000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>-39226000.0</v>
       </c>
       <c r="C31">
         <v>-42702000.0</v>
       </c>
       <c r="D31">
         <v>-77890000.0</v>
       </c>
       <c r="E31">
         <v>94450000.0</v>
       </c>
       <c r="F31">
         <v>-140675000.0</v>
       </c>
       <c r="G31">
         <v>-264373000.0</v>
       </c>
       <c r="H31">
         <v>-71131000.0</v>
       </c>
       <c r="I31">
         <v>-40382000.0</v>
       </c>
       <c r="J31">
         <v>-81232000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>6324339000.0</v>
       </c>
       <c r="C32">
         <v>5966072000.0</v>
       </c>
       <c r="D32">
         <v>5409483000.0</v>
       </c>
       <c r="E32">
         <v>5129687000.0</v>
       </c>
       <c r="F32">
         <v>4870396000.0</v>
       </c>
       <c r="G32">
         <v>4161875000.0</v>
       </c>
       <c r="H32">
         <v>3002076000.0</v>
       </c>
       <c r="I32">
         <v>2105216000.0</v>
       </c>
       <c r="J32">
         <v>2029372000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="U1" t="s">
         <v>119</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>120</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>120</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>1525131000.0</v>
+      </c>
+      <c r="C2">
         <v>1355807000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>928922000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>676962000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>270639000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>258855000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>653966000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>251862000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>259391000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>257781000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>598123000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>595580000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>598291000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>34702000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
+      <c r="Q2"/>
       <c r="R2">
         <v>479682000.0</v>
       </c>
       <c r="S2">
+        <v>479682000.0</v>
+      </c>
+      <c r="T2">
         <v>1261127000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>367823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318464000.0</v>
       </c>
       <c r="V2">
         <v>318464000.0</v>
       </c>
       <c r="W2">
-        <v>230211500.0</v>
+        <v>318464000.0</v>
       </c>
       <c r="X2">
         <v>230211500.0</v>
       </c>
       <c r="Y2">
-        <v>212341500.0</v>
+        <v>230211500.0</v>
       </c>
       <c r="Z2">
         <v>212341500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2">
+        <v>212341500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>41342000.0</v>
+      </c>
+      <c r="C3">
         <v>42986000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>41037000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>39156000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>39309000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>36201000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>37854000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36771000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>36312000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>35351000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>35982000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>35488000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>34670000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>34702000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>33298000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>37694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36098500.0</v>
       </c>
       <c r="R3">
         <v>36098500.0</v>
       </c>
       <c r="S3">
+        <v>36098500.0</v>
+      </c>
+      <c r="T3">
         <v>32681000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>28092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24378000.0</v>
       </c>
       <c r="V3">
         <v>24378000.0</v>
       </c>
       <c r="W3">
-        <v>21387500.0</v>
+        <v>24378000.0</v>
       </c>
       <c r="X3">
         <v>21387500.0</v>
       </c>
       <c r="Y3">
-        <v>26524000.0</v>
+        <v>21387500.0</v>
       </c>
       <c r="Z3">
         <v>26524000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3">
+        <v>26524000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>30634000.0</v>
+      </c>
+      <c r="C5">
         <v>85334000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>104754000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16458000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>136721000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>88374000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>157572000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>71696000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>100343000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>73605000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>26187000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>65010000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>77665000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>47122000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>52852000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>52111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17035000.0</v>
       </c>
       <c r="R5">
         <v>17035000.0</v>
       </c>
       <c r="S5">
+        <v>17035000.0</v>
+      </c>
+      <c r="T5">
         <v>-52760000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>19367000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29300500.0</v>
       </c>
       <c r="V5">
         <v>29300500.0</v>
       </c>
       <c r="W5">
-        <v>38380000.0</v>
+        <v>29300500.0</v>
       </c>
       <c r="X5">
         <v>38380000.0</v>
       </c>
       <c r="Y5">
-        <v>15492000.0</v>
+        <v>38380000.0</v>
       </c>
       <c r="Z5">
         <v>15492000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5">
+        <v>15492000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>71976000.0</v>
+      </c>
+      <c r="C6">
         <v>128320000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>145791000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>55614000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>176030000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>124575000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>195426000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>108467000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>136655000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>108956000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>62169000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>100498000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>112335000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>81824000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>86150000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>89805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53133500.0</v>
       </c>
       <c r="R6">
         <v>53133500.0</v>
       </c>
       <c r="S6">
+        <v>53133500.0</v>
+      </c>
+      <c r="T6">
         <v>-20079000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>47459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53678500.0</v>
       </c>
       <c r="V6">
         <v>53678500.0</v>
       </c>
       <c r="W6">
-        <v>59767500.0</v>
+        <v>53678500.0</v>
       </c>
       <c r="X6">
         <v>59767500.0</v>
       </c>
       <c r="Y6">
-        <v>42016000.0</v>
+        <v>59767500.0</v>
       </c>
       <c r="Z6">
         <v>42016000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6">
+        <v>42016000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>97114000.0</v>
+      </c>
+      <c r="C9">
         <v>246063000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>676157000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>899784000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1374641000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1238379000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>952323000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1197955000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1211529000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1181265000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>747911000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>782147000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>770443000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1282286000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1092799000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1089312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>510200000.0</v>
       </c>
       <c r="R9">
         <v>510200000.0</v>
       </c>
       <c r="S9">
+        <v>510200000.0</v>
+      </c>
+      <c r="T9">
         <v>464324000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>414272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366641000.0</v>
       </c>
       <c r="V9">
         <v>366641000.0</v>
       </c>
       <c r="W9">
-        <v>275095500.0</v>
+        <v>366641000.0</v>
       </c>
       <c r="X9">
         <v>275095500.0</v>
       </c>
       <c r="Y9">
-        <v>325387500.0</v>
+        <v>275095500.0</v>
       </c>
       <c r="Z9">
         <v>325387500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9">
+        <v>325387500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>43203000.0</v>
+      </c>
+      <c r="C10">
         <v>74591000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>92371000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2203000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>121992000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>74198000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>167246000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>57067000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>82183000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>56564000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8827000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>45969000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>67817000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29001000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-68484000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>23982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35057000.0</v>
       </c>
       <c r="R10">
         <v>-35057000.0</v>
       </c>
       <c r="S10">
+        <v>-35057000.0</v>
+      </c>
+      <c r="T10">
         <v>-158593000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15514500.0</v>
       </c>
       <c r="V10">
         <v>15514500.0</v>
       </c>
       <c r="W10">
-        <v>22294000.0</v>
+        <v>15514500.0</v>
       </c>
       <c r="X10">
         <v>22294000.0</v>
       </c>
       <c r="Y10">
-        <v>66884500.0</v>
+        <v>22294000.0</v>
       </c>
       <c r="Z10">
         <v>66884500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10">
+        <v>66884500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>8514000.0</v>
+      </c>
+      <c r="C11">
         <v>16103000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>18109000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-3410000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>26291000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15233000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>26355000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11062000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>15222000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>10713000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1954000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7261000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>12111000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5219000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6370000.0</v>
       </c>
       <c r="R11">
         <v>-6370000.0</v>
       </c>
       <c r="S11">
+        <v>-6370000.0</v>
+      </c>
+      <c r="T11">
         <v>-23930000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3156500.0</v>
       </c>
       <c r="V11">
         <v>3156500.0</v>
       </c>
       <c r="W11">
-        <v>5063500.0</v>
+        <v>3156500.0</v>
       </c>
       <c r="X11">
         <v>5063500.0</v>
       </c>
       <c r="Y11">
-        <v>-37495500.0</v>
+        <v>5063500.0</v>
       </c>
       <c r="Z11">
         <v>-37495500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11">
+        <v>-37495500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>12569000.0</v>
+      </c>
+      <c r="C12">
         <v>10743000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12383000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13914000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14729000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14176000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13528000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14629000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18160000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17041000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9571000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19041000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18692000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18121000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22133000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28213000.0</v>
       </c>
       <c r="R12">
         <v>28213000.0</v>
       </c>
       <c r="S12">
+        <v>28213000.0</v>
+      </c>
+      <c r="T12">
         <v>62047000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>21212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13943500.0</v>
       </c>
       <c r="V12">
         <v>13943500.0</v>
       </c>
       <c r="W12">
-        <v>19064500.0</v>
+        <v>13943500.0</v>
       </c>
       <c r="X12">
         <v>19064500.0</v>
       </c>
       <c r="Y12">
-        <v>22176000.0</v>
+        <v>19064500.0</v>
       </c>
       <c r="Z12">
         <v>22176000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12">
+        <v>22176000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>-17790000.0</v>
+      </c>
+      <c r="C14">
         <v>-18638000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-29306000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-24685000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-22751000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-17582000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-26687000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-19683000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-24191000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-17673000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-12514000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-17870000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-22630000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-19639000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>16899000.0</v>
+      </c>
+      <c r="C15">
         <v>39850000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>44956000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-23478000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>72950000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>41383000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>114204000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>26322000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>42770000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>27047000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-4152999.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>20838000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>33076000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4143000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-72484000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38015000.0</v>
       </c>
       <c r="R15">
         <v>-38015000.0</v>
       </c>
       <c r="S15">
+        <v>-38015000.0</v>
+      </c>
+      <c r="T15">
         <v>-143578000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-6770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3645500.0</v>
       </c>
       <c r="V15">
         <v>3645500.0</v>
       </c>
       <c r="W15">
-        <v>9104000.0</v>
+        <v>3645500.0</v>
       </c>
       <c r="X15">
         <v>9104000.0</v>
       </c>
       <c r="Y15">
-        <v>97685500.0</v>
+        <v>9104000.0</v>
       </c>
       <c r="Z15">
         <v>97685500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15">
+        <v>97685500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>34689000.0</v>
+      </c>
+      <c r="C17">
         <v>58488000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>74262000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1207000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>95701000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>58965000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>140891000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>46005000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>66961000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>44706000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4749000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>38708000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>55706000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>23782000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-12569000.0</v>
+      </c>
+      <c r="C18">
         <v>-12211000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12383000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13914000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14729000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14176000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13528000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14629000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18160000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-17041000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9571000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19041000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18692000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-18121000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>43203000.0</v>
+      </c>
+      <c r="C21">
         <v>80912000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>104754000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>254328000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>137281000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>67091000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>336794000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>70379000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-157405000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>75825000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>171880000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>225140000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>221165000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>54148000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>52466000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>52111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126791000.0</v>
       </c>
       <c r="R21">
         <v>126791000.0</v>
       </c>
       <c r="S21">
+        <v>126791000.0</v>
+      </c>
+      <c r="T21">
         <v>-30243000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>104142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99884000.0</v>
       </c>
       <c r="V21">
         <v>99884000.0</v>
       </c>
       <c r="W21">
-        <v>108543500.0</v>
+        <v>99884000.0</v>
       </c>
       <c r="X21">
         <v>108543500.0</v>
       </c>
       <c r="Y21">
-        <v>92791500.0</v>
+        <v>108543500.0</v>
       </c>
       <c r="Z21">
         <v>92791500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21">
+        <v>92791500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>1579042000.0</v>
+      </c>
+      <c r="C23">
         <v>1520958000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1500325000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1322418000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1507999000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1430143000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1269495000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1379438000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1628325000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1363221000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1174154000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1152587000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1147569000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1262840000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1040333000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1037201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863091000.0</v>
       </c>
       <c r="R23">
         <v>863091000.0</v>
       </c>
       <c r="S23">
+        <v>863091000.0</v>
+      </c>
+      <c r="T23">
         <v>1725451000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>677953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>585221000.0</v>
       </c>
       <c r="V23">
         <v>585221000.0</v>
       </c>
       <c r="W23">
-        <v>396763500.0</v>
+        <v>585221000.0</v>
       </c>
       <c r="X23">
         <v>396763500.0</v>
       </c>
       <c r="Y23">
-        <v>444937500.0</v>
+        <v>396763500.0</v>
       </c>
       <c r="Z23">
         <v>444937500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23">
+        <v>444937500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>41342000.0</v>
+      </c>
+      <c r="C25">
         <v>42986000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>41037000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>39156000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>39309000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>36201000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>37854000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36771000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>36312000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>35351000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>35982000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>35488000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>34670000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>34702000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>2800000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4550000.0</v>
       </c>
       <c r="R26">
         <v>4550000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="S26">
+        <v>4550000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="V26">
         <v>5700000.0</v>
       </c>
-      <c r="W26"/>
+      <c r="W26">
+        <v>5700000.0</v>
+      </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
+      <c r="D27"/>
       <c r="E27">
         <v>340373000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="F27">
+        <v>340373000.0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27">
         <v>329230000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1194268000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>939413000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>254855000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>310872000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>310467000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>314558000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>234141000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>449711000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>252835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237874500.0</v>
       </c>
       <c r="R27">
         <v>237874500.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="S27">
+        <v>237874500.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27">
         <v>196108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174395500.0</v>
       </c>
       <c r="V27">
         <v>174395500.0</v>
       </c>
       <c r="W27">
-        <v>105883500.0</v>
+        <v>174395500.0</v>
       </c>
       <c r="X27">
         <v>105883500.0</v>
       </c>
       <c r="Y27">
-        <v>170016000.0</v>
+        <v>105883500.0</v>
       </c>
       <c r="Z27">
         <v>170016000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27">
+        <v>170016000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>394486000.0</v>
+      </c>
+      <c r="C28">
         <v>317070000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>376237000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>305083000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1034353000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1004320000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>286299000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>973105000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>957912000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>948257000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>265159000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>246540000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>234720000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>885373000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>557324000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>145023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140984500.0</v>
       </c>
       <c r="R28">
         <v>140984500.0</v>
       </c>
       <c r="S28">
+        <v>140984500.0</v>
+      </c>
+      <c r="T28">
         <v>1160816000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>107922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86661500.0</v>
       </c>
       <c r="V28">
         <v>86661500.0</v>
       </c>
       <c r="W28">
-        <v>60668500.0</v>
+        <v>86661500.0</v>
       </c>
       <c r="X28">
         <v>60668500.0</v>
       </c>
       <c r="Y28">
-        <v>62580000.0</v>
+        <v>60668500.0</v>
       </c>
       <c r="Z28">
         <v>62580000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:26">
+      <c r="AA28">
+        <v>62580000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>8514000.0</v>
+      </c>
+      <c r="C29">
         <v>16103000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18109000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3410000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>26291000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15233000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26355000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11062000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15222000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10362000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3807000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7261000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12111000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5219000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>53911000.0</v>
+      </c>
+      <c r="C30">
         <v>165151000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>571403000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>645456000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1237360000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1171288000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>615529000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1127576000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1368934000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1105440000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>576031000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>557007000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>549278000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1228138000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1007035000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>999507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>383409000.0</v>
       </c>
       <c r="R30">
         <v>383409000.0</v>
       </c>
       <c r="S30">
+        <v>383409000.0</v>
+      </c>
+      <c r="T30">
         <v>1725451000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>310130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266757000.0</v>
       </c>
       <c r="V30">
         <v>266757000.0</v>
       </c>
       <c r="W30">
-        <v>166552000.0</v>
+        <v>266757000.0</v>
       </c>
       <c r="X30">
         <v>166552000.0</v>
       </c>
       <c r="Y30">
-        <v>232596000.0</v>
+        <v>166552000.0</v>
       </c>
       <c r="Z30">
         <v>232596000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30">
+        <v>232596000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>117</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-6321000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-12383000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-256531000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-15289000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>7107000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-169548000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-13312000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>239588000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-19261000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-163053000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-179171000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-153348000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-25147000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-120950000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-28129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-161848000.0</v>
       </c>
       <c r="R31">
         <v>-161848000.0</v>
       </c>
       <c r="S31">
+        <v>-161848000.0</v>
+      </c>
+      <c r="T31">
         <v>-128350000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-105478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-84369500.0</v>
       </c>
       <c r="V31">
         <v>-84369500.0</v>
       </c>
       <c r="W31">
-        <v>-86249500.0</v>
+        <v>-84369500.0</v>
       </c>
       <c r="X31">
         <v>-86249500.0</v>
       </c>
       <c r="Y31">
-        <v>-25907000.0</v>
+        <v>-86249500.0</v>
       </c>
       <c r="Z31">
         <v>-25907000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:26">
+      <c r="AA31">
+        <v>-25907000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>1622245000.0</v>
+      </c>
+      <c r="C32">
         <v>1601870000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1605079000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1576746000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1645280000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1497234000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1606289000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1449817000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1470920000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1439046000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1346034000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1377727000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1368734000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1316988000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1092799000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1089312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>989882000.0</v>
       </c>
       <c r="R32">
         <v>989882000.0</v>
       </c>
       <c r="S32">
+        <v>989882000.0</v>
+      </c>
+      <c r="T32">
         <v>1725451000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>782095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>685105000.0</v>
       </c>
       <c r="V32">
         <v>685105000.0</v>
       </c>
       <c r="W32">
-        <v>505307000.0</v>
+        <v>685105000.0</v>
       </c>
       <c r="X32">
         <v>505307000.0</v>
       </c>
       <c r="Y32">
+        <v>505307000.0</v>
+      </c>
+      <c r="Z32">
         <v>537729000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>537729000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -7911,2648 +8106,2693 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>556785000.0</v>
       </c>
       <c r="C2">
         <v>437577000.0</v>
       </c>
       <c r="D2">
         <v>456124000.0</v>
       </c>
       <c r="E2">
         <v>718236000.0</v>
       </c>
       <c r="F2">
         <v>991493000.0</v>
       </c>
       <c r="G2">
         <v>71960000.0</v>
       </c>
       <c r="H2">
         <v>92611000.0</v>
       </c>
       <c r="I2">
         <v>97556000.0</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>211904000</v>
       </c>
       <c r="C3">
         <v>187508000</v>
       </c>
       <c r="D3">
         <v>137408000</v>
       </c>
       <c r="E3">
         <v>151107000</v>
       </c>
       <c r="F3">
         <v>139003000</v>
       </c>
       <c r="G3">
         <v>160658000</v>
       </c>
       <c r="H3">
         <v>121531000</v>
       </c>
       <c r="I3">
         <v>80505000</v>
       </c>
       <c r="J3">
         <v>80540000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>152816000.0</v>
       </c>
       <c r="C6">
         <v>119208000.0</v>
       </c>
       <c r="D6">
         <v>-18547000.0</v>
       </c>
       <c r="E6">
         <v>-262112000.0</v>
       </c>
       <c r="F6">
         <v>-273257000.0</v>
       </c>
       <c r="G6">
         <v>-12298000.0</v>
       </c>
       <c r="H6">
         <v>-20651000.0</v>
       </c>
       <c r="I6">
         <v>-4945000.0</v>
       </c>
       <c r="J6">
         <v>-75121000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
         <v>-3341000.0</v>
       </c>
       <c r="C7">
         <v>-181751000.0</v>
       </c>
       <c r="D7">
         <v>-56311000.0</v>
       </c>
       <c r="E7">
         <v>-9739000.0</v>
       </c>
       <c r="F7">
         <v>-89551000.0</v>
       </c>
       <c r="G7">
         <v>14535000.0</v>
       </c>
       <c r="H7">
         <v>-49943000.0</v>
       </c>
       <c r="I7">
         <v>-30707000.0</v>
       </c>
       <c r="J7">
         <v>-37403000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>59155000.0</v>
       </c>
       <c r="C9">
         <v>40001000.0</v>
       </c>
       <c r="D9">
         <v>-181099000.0</v>
       </c>
       <c r="E9">
         <v>-17184000.0</v>
       </c>
       <c r="F9">
         <v>-96465000.0</v>
       </c>
       <c r="G9">
         <v>-9048000.0</v>
       </c>
       <c r="H9">
         <v>-63819000.0</v>
       </c>
       <c r="I9">
         <v>-17717000.0</v>
       </c>
       <c r="J9">
         <v>-12676000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
         <v>-3148000.0</v>
       </c>
       <c r="C10">
         <v>-9407000.0</v>
       </c>
       <c r="D10">
         <v>1665000.0</v>
       </c>
       <c r="E10">
         <v>4671000.0</v>
       </c>
       <c r="F10">
         <v>-5731000.0</v>
       </c>
       <c r="G10">
         <v>-1029000.0</v>
       </c>
       <c r="H10">
         <v>-3610000.0</v>
       </c>
       <c r="I10">
         <v>56000.0</v>
       </c>
       <c r="J10">
         <v>1702000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>155703000.0</v>
       </c>
       <c r="C14">
         <v>146288000.0</v>
       </c>
       <c r="D14">
         <v>140842000.0</v>
       </c>
       <c r="E14">
         <v>138173000.0</v>
       </c>
       <c r="F14">
         <v>137204000.0</v>
       </c>
       <c r="G14">
         <v>143189000.0</v>
       </c>
       <c r="H14">
         <v>109529000.0</v>
       </c>
       <c r="I14">
         <v>71511000.0</v>
       </c>
       <c r="J14">
         <v>89877000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>174811000.0</v>
       </c>
       <c r="F15">
         <v>62126000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>558562000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>709601000.0</v>
       </c>
       <c r="C16">
         <v>556785000.0</v>
       </c>
       <c r="D16">
         <v>437577000.0</v>
       </c>
       <c r="E16">
         <v>456124000.0</v>
       </c>
       <c r="F16">
         <v>718236000.0</v>
       </c>
       <c r="G16">
         <v>59662000.0</v>
       </c>
       <c r="H16">
         <v>71960000.0</v>
       </c>
       <c r="I16">
         <v>92611000.0</v>
       </c>
       <c r="J16">
         <v>-75121000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>258606000.0</v>
       </c>
       <c r="C18">
         <v>127518000.0</v>
       </c>
       <c r="D18">
         <v>84290000.0</v>
       </c>
       <c r="E18">
         <v>-189466000.0</v>
       </c>
       <c r="F18">
         <v>7906000.0</v>
       </c>
       <c r="G18">
         <v>-1071000.0</v>
       </c>
       <c r="H18">
         <v>-2062000.0</v>
       </c>
       <c r="I18">
         <v>3620000.0</v>
       </c>
       <c r="J18">
         <v>39308000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-220460000.0</v>
       </c>
       <c r="D19">
         <v>-137983000.0</v>
       </c>
       <c r="E19">
         <v>46578000.0</v>
       </c>
       <c r="F19">
         <v>-136259000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>208656000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>-7988000.0</v>
       </c>
       <c r="C21">
         <v>-104771000.0</v>
       </c>
       <c r="D21">
         <v>-7026000.0</v>
       </c>
       <c r="E21">
         <v>-16409000.0</v>
       </c>
       <c r="F21">
         <v>-84449000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>230135000.0</v>
       </c>
       <c r="C22">
         <v>299708000.0</v>
       </c>
       <c r="D22">
         <v>128977000.0</v>
       </c>
       <c r="E22">
         <v>265371000.0</v>
       </c>
       <c r="F22">
         <v>244576000.0</v>
       </c>
       <c r="G22">
         <v>-143024000.0</v>
       </c>
       <c r="H22">
         <v>-35648000.0</v>
       </c>
       <c r="I22">
         <v>14601000.0</v>
       </c>
       <c r="J22">
         <v>-46364000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>-95477000.0</v>
       </c>
       <c r="C23">
         <v>-79243000.0</v>
       </c>
       <c r="D23">
         <v>-95236000.0</v>
       </c>
       <c r="E23">
         <v>-79111000.0</v>
       </c>
       <c r="F23">
         <v>-137332000.0</v>
       </c>
       <c r="G23">
         <v>1471000.0</v>
       </c>
       <c r="H23">
         <v>-35644000.0</v>
       </c>
       <c r="I23">
         <v>-20220000.0</v>
       </c>
       <c r="J23">
         <v>1973000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
         <v>179000.0</v>
       </c>
       <c r="C24">
         <v>-1707000.0</v>
       </c>
       <c r="D24">
         <v>-575000.0</v>
       </c>
       <c r="E24">
         <v>-8686000.0</v>
       </c>
       <c r="F24">
         <v>5028000.0</v>
       </c>
       <c r="G24">
         <v>28350000.0</v>
       </c>
       <c r="H24">
         <v>12158000.0</v>
       </c>
       <c r="I24">
         <v>18171000.0</v>
       </c>
       <c r="J24">
         <v>252000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>5126000.0</v>
       </c>
       <c r="C25">
         <v>8759000.0</v>
       </c>
       <c r="D25">
         <v>3290000.0</v>
       </c>
       <c r="E25">
         <v>-478890000.0</v>
       </c>
       <c r="F25">
         <v>-115223000.0</v>
       </c>
       <c r="G25">
         <v>152702000.0</v>
       </c>
       <c r="H25">
         <v>45828000.0</v>
       </c>
       <c r="I25">
         <v>43077000.0</v>
       </c>
       <c r="J25">
         <v>56060000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>39293000.0</v>
       </c>
       <c r="C27">
         <v>17978000.0</v>
       </c>
       <c r="D27">
         <v>904000.0</v>
       </c>
       <c r="E27">
         <v>611000.0</v>
       </c>
       <c r="F27">
         <v>549000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>-103465000.0</v>
       </c>
       <c r="C28">
         <v>24642000.0</v>
       </c>
       <c r="D28">
         <v>-102262000.0</v>
       </c>
       <c r="E28">
         <v>-270331000.0</v>
       </c>
       <c r="F28">
         <v>-283907000.0</v>
       </c>
       <c r="G28">
         <v>353224000.0</v>
       </c>
       <c r="H28">
         <v>826808000.0</v>
       </c>
       <c r="I28">
         <v>-25889000.0</v>
       </c>
       <c r="J28">
         <v>-951989000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>470510000.0</v>
       </c>
       <c r="C29">
         <v>315026000.0</v>
       </c>
       <c r="D29">
         <v>221698000.0</v>
       </c>
       <c r="E29">
         <v>-38359000.0</v>
       </c>
       <c r="F29">
         <v>146909000.0</v>
       </c>
       <c r="G29">
         <v>159587000.0</v>
       </c>
       <c r="H29">
         <v>119469000.0</v>
       </c>
       <c r="I29">
         <v>85775000.0</v>
       </c>
       <c r="J29">
         <v>119848000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>-214229000.0</v>
       </c>
       <c r="C30">
         <v>-220460000.0</v>
       </c>
       <c r="D30">
         <v>-137983000.0</v>
       </c>
       <c r="E30">
         <v>46578000.0</v>
       </c>
       <c r="F30">
         <v>-136259000.0</v>
       </c>
       <c r="G30">
         <v>-482143000.0</v>
       </c>
       <c r="H30">
         <v>-966928000.0</v>
       </c>
       <c r="I30">
         <v>-64831000.0</v>
       </c>
       <c r="J30">
         <v>757020000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="U1" t="s">
         <v>119</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>120</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>120</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>609692000.0</v>
+      </c>
+      <c r="C2">
         <v>709601000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>609441000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>540629000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>495044000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>556785000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>563142000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>334538000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>372766000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>437577000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>444676000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>404704000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>452576000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>456124000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>60992000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>71960000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>76266000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>77103000.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>155656000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>38678000</v>
+      </c>
+      <c r="C3">
         <v>28088000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>83995000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>58804000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>46197000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22908000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>81274000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>43469000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>38927000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23838000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>57449000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25009000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>33643000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>21307000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>68716000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>28785000</v>
-      </c>
-[...1 lines deleted...]
-        <v>31578500</v>
       </c>
       <c r="R3">
         <v>31578500</v>
       </c>
       <c r="S3">
+        <v>31578500</v>
+      </c>
+      <c r="T3">
         <v>29837000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>32360000</v>
-      </c>
-[...1 lines deleted...]
-        <v>29667000</v>
       </c>
       <c r="V3">
         <v>29667000</v>
       </c>
       <c r="W3">
-        <v>15492500</v>
+        <v>29667000</v>
       </c>
       <c r="X3">
         <v>15492500</v>
       </c>
       <c r="Y3">
-        <v>7413000</v>
+        <v>15492500</v>
       </c>
       <c r="Z3">
         <v>7413000</v>
       </c>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3">
+        <v>7413000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>114784000.0</v>
+      </c>
+      <c r="C6">
         <v>-99909000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>100160000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>68812000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>45585000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-61741000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6357000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>228604000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-38228000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-64811000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7099000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>39972000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-47872000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3548000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1330000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>60992000.0</v>
       </c>
-      <c r="Q6"/>
-      <c r="R6">
+      <c r="R6"/>
+      <c r="S6">
         <v>-71960000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4306000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-837000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>77103000.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
+      <c r="Y6"/>
+      <c r="Z6">
         <v>155656000.0</v>
       </c>
-      <c r="Z6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>107534000.0</v>
+      </c>
+      <c r="C7">
         <v>-160132000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>69139000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>83064000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-28043000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-127501000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-90841000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5475000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14032000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-99467000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>26458000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11186000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-51326000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-42629000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>49608000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9839000.0</v>
       </c>
       <c r="R7">
         <v>-9839000.0</v>
       </c>
       <c r="S7">
+        <v>-9839000.0</v>
+      </c>
+      <c r="T7">
         <v>-21969000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14404500.0</v>
       </c>
       <c r="V7">
         <v>-14404500.0</v>
       </c>
       <c r="W7">
-        <v>-4114000.0</v>
+        <v>-14404500.0</v>
       </c>
       <c r="X7">
         <v>-4114000.0</v>
       </c>
       <c r="Y7">
-        <v>-974500.0</v>
+        <v>-4114000.0</v>
       </c>
       <c r="Z7">
         <v>-974500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7">
+        <v>-974500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>-9870000.0</v>
+      </c>
+      <c r="C9">
         <v>32000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>42561000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>30845000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>16466000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-30717000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-37283000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15263000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1688000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>60333000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-126203000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4498000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-36502000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-13896000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3228000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7420500.0</v>
       </c>
       <c r="R9">
         <v>-7420500.0</v>
       </c>
       <c r="S9">
+        <v>-7420500.0</v>
+      </c>
+      <c r="T9">
         <v>-49049000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-23536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4383000.0</v>
       </c>
       <c r="V9">
         <v>4383000.0</v>
       </c>
       <c r="W9">
-        <v>-2901500.0</v>
+        <v>4383000.0</v>
       </c>
       <c r="X9">
         <v>-2901500.0</v>
       </c>
       <c r="Y9">
-        <v>-7441000.0</v>
+        <v>-2901500.0</v>
       </c>
       <c r="Z9">
         <v>-7441000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9">
+        <v>-7441000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>3816000.0</v>
+      </c>
+      <c r="C10">
         <v>-1245000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3160000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3190000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2074000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5192000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6862000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3085000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>993000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-453000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2221000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>350000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-39000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-867000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1715000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323000.0</v>
       </c>
       <c r="R10">
         <v>323000.0</v>
       </c>
       <c r="S10">
+        <v>323000.0</v>
+      </c>
+      <c r="T10">
         <v>-1690000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-719000.0</v>
       </c>
       <c r="V10">
         <v>-719000.0</v>
       </c>
       <c r="W10">
-        <v>1381500.0</v>
+        <v>-719000.0</v>
       </c>
       <c r="X10">
         <v>1381500.0</v>
       </c>
       <c r="Y10">
-        <v>672000.0</v>
+        <v>1381500.0</v>
       </c>
       <c r="Z10">
         <v>672000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10">
+        <v>672000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>41342000.0</v>
+      </c>
+      <c r="C14">
         <v>42986000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>41037000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39156000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39309000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>36201000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>37854000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36771000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>36312000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>35351000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>35982000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>35488000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>34670000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>34702000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33298000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37755000.0</v>
       </c>
       <c r="R14">
         <v>37755000.0</v>
       </c>
       <c r="S14">
+        <v>37755000.0</v>
+      </c>
+      <c r="T14">
         <v>32681000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>29570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25848500.0</v>
       </c>
       <c r="V14">
         <v>25848500.0</v>
       </c>
       <c r="W14">
-        <v>23150500.0</v>
+        <v>25848500.0</v>
       </c>
       <c r="X14">
         <v>23150500.0</v>
       </c>
       <c r="Y14">
-        <v>28555499.0</v>
+        <v>23150500.0</v>
       </c>
       <c r="Z14">
         <v>28555499.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>28555499.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>724476000.0</v>
+      </c>
+      <c r="C16">
         <v>609692000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>709601000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>609441000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>540629000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>495044000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>556785000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>563142000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>334538000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>372766000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>437577000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>444676000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>404704000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>452576000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>59662000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>60992000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>71960000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>76266000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>77103000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>155656000.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>158057000.0</v>
+      </c>
+      <c r="C18">
         <v>-88310000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>137829000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>92995000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>71293000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-47695000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>38295000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>48683000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>79067000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-38527000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10050000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>63644000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9579000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1017000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>27579000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16349499.0</v>
       </c>
       <c r="R18">
         <v>-16349499.0</v>
       </c>
       <c r="S18">
+        <v>-16349499.0</v>
+      </c>
+      <c r="T18">
         <v>-7538000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>13998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4261000.0</v>
       </c>
       <c r="V18">
         <v>-4261000.0</v>
       </c>
       <c r="W18">
-        <v>18102500.0</v>
+        <v>-4261000.0</v>
       </c>
       <c r="X18">
         <v>18102500.0</v>
       </c>
       <c r="Y18">
-        <v>-4315500.0</v>
+        <v>18102500.0</v>
       </c>
       <c r="Z18">
         <v>-4315500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18">
+        <v>-4315500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-58632000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-46247000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-23122000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-105444000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-44509000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-38869000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-31638000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-56706000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-24773000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-35057000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-21447000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>-3294000.0</v>
+      </c>
+      <c r="C21">
         <v>-3643000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3482000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1610000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1509000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1387000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2036000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>310000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>53327000.0</v>
+      </c>
+      <c r="C22">
         <v>39850000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>74262000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-23478000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>95701000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>58965000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>114204000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>26322000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>42770000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>45851000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10781000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>38708000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>55706000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>23782000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-72484000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38015000.0</v>
       </c>
       <c r="R22">
         <v>-38015000.0</v>
       </c>
       <c r="S22">
+        <v>-38015000.0</v>
+      </c>
+      <c r="T22">
         <v>-25702000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-6770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3645500.0</v>
       </c>
       <c r="V22">
         <v>3645500.0</v>
       </c>
       <c r="W22">
-        <v>9104000.0</v>
+        <v>3645500.0</v>
       </c>
       <c r="X22">
         <v>9104000.0</v>
       </c>
       <c r="Y22">
-        <v>97685500.0</v>
+        <v>9104000.0</v>
       </c>
       <c r="Z22">
         <v>97685500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22">
+        <v>97685500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-18253000.0</v>
+      </c>
+      <c r="C23">
         <v>-8143000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-33565000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-22745000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-24149000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-12445000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-17548000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-19743000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-14082000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-15886000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-20190000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-21655000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-52471000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-920000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-7916000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-40565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190498000.0</v>
       </c>
       <c r="R23">
         <v>190498000.0</v>
       </c>
       <c r="S23">
+        <v>190498000.0</v>
+      </c>
+      <c r="T23">
         <v>1014000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417126500.0</v>
       </c>
       <c r="V23">
         <v>417126500.0</v>
       </c>
       <c r="W23">
-        <v>-9700500.0</v>
+        <v>417126500.0</v>
       </c>
       <c r="X23">
         <v>-9700500.0</v>
       </c>
       <c r="Y23">
-        <v>-93285500.0</v>
+        <v>-9700500.0</v>
       </c>
       <c r="Z23">
         <v>-93285500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23">
+        <v>-93285500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-503000.0</v>
+      </c>
+      <c r="C24">
         <v>187000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>271000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>172000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-50000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-214000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-969000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-796000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>58000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>743000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>236000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1414000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-140000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10041000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4960000.0</v>
       </c>
       <c r="R24">
         <v>4960000.0</v>
       </c>
       <c r="S24">
+        <v>4960000.0</v>
+      </c>
+      <c r="T24">
         <v>7540000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3969000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4583500.0</v>
       </c>
       <c r="V24">
         <v>4583500.0</v>
       </c>
       <c r="W24">
-        <v>3064500.0</v>
+        <v>4583500.0</v>
       </c>
       <c r="X24">
         <v>3064500.0</v>
       </c>
       <c r="Y24">
-        <v>106355000.0</v>
+        <v>3064500.0</v>
       </c>
       <c r="Z24">
         <v>106355000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24">
+        <v>106355000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>-16917000.0</v>
+      </c>
+      <c r="C25">
         <v>8574000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>28276000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35440000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>70000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>225000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>35998000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>31921000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>26122000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2745000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-4553000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1630000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5213000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>66496000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-8808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24603000.0</v>
       </c>
       <c r="R25">
         <v>24603000.0</v>
       </c>
       <c r="S25">
+        <v>24603000.0</v>
+      </c>
+      <c r="T25">
         <v>-11907000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9691500.0</v>
       </c>
       <c r="V25">
         <v>9691500.0</v>
       </c>
       <c r="W25">
-        <v>4829500.0</v>
+        <v>9691500.0</v>
       </c>
       <c r="X25">
         <v>4829500.0</v>
       </c>
       <c r="Y25">
-        <v>-122794000.0</v>
+        <v>4829500.0</v>
       </c>
       <c r="Z25">
         <v>-122794000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25">
+        <v>-122794000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>146</v>
+      </c>
+      <c r="B26">
+        <v>-13031000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>-1000.0</v>
       </c>
       <c r="Y26">
-        <v>-420000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="Z26">
         <v>-420000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26">
+        <v>-420000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>7952000.0</v>
+      </c>
+      <c r="C27">
         <v>8929000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9110000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9674000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11246000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9263000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9105000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8135000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>226000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181000.0</v>
       </c>
       <c r="L27">
         <v>181000.0</v>
       </c>
       <c r="M27">
+        <v>181000.0</v>
+      </c>
+      <c r="N27">
         <v>182000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>360000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>1753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>725000.0</v>
       </c>
       <c r="R27">
         <v>725000.0</v>
       </c>
       <c r="S27">
+        <v>725000.0</v>
+      </c>
+      <c r="T27">
         <v>918000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>723000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>625000.0</v>
       </c>
       <c r="V27">
         <v>625000.0</v>
       </c>
       <c r="W27">
         <v>625000.0</v>
       </c>
       <c r="X27">
         <v>625000.0</v>
       </c>
       <c r="Y27">
         <v>625000.0</v>
       </c>
       <c r="Z27">
         <v>625000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27">
+        <v>625000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-42770000.0</v>
+      </c>
+      <c r="C28">
         <v>-11786000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-37047000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-24355000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25658000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-13832000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-20482000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>180961000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-117353000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-18484000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-17892000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-23908000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-56037000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4425000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-24561000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-34861000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190498000.0</v>
       </c>
       <c r="R28">
         <v>190498000.0</v>
       </c>
       <c r="S28">
+        <v>190498000.0</v>
+      </c>
+      <c r="T28">
         <v>5404000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-12849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417126500.0</v>
       </c>
       <c r="V28">
         <v>417126500.0</v>
       </c>
       <c r="W28">
-        <v>-9701500.0</v>
+        <v>417126500.0</v>
       </c>
       <c r="X28">
         <v>-9701500.0</v>
       </c>
       <c r="Y28">
-        <v>-93705500.0</v>
+        <v>-9701500.0</v>
       </c>
       <c r="Z28">
         <v>-93705500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:26">
+      <c r="AA28">
+        <v>-93705500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>196735000.0</v>
+      </c>
+      <c r="C29">
         <v>-60222000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>221824000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>151799000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>117490000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-24787000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>119569000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>92152000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>117994000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-14689000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>67499000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>88653000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>43222000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>22324000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>96295000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>32834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15229000.0</v>
       </c>
       <c r="R29">
         <v>15229000.0</v>
       </c>
       <c r="S29">
+        <v>15229000.0</v>
+      </c>
+      <c r="T29">
         <v>22299000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>46358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25406000.0</v>
       </c>
       <c r="V29">
         <v>25406000.0</v>
       </c>
       <c r="W29">
-        <v>33595000.0</v>
+        <v>25406000.0</v>
       </c>
       <c r="X29">
         <v>33595000.0</v>
       </c>
       <c r="Y29">
-        <v>3097500.0</v>
+        <v>33595000.0</v>
       </c>
       <c r="Z29">
         <v>3097500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29">
+        <v>3097500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-39181000.0</v>
+      </c>
+      <c r="C30">
         <v>-27901000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-86228000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-58632000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-46247000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-23122000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-105444000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-44509000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-38869000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-31638000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-56706000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-24773000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-35057000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-21447000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-61748000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-36123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-192136000.0</v>
       </c>
       <c r="R30">
         <v>-192136000.0</v>
       </c>
       <c r="S30">
+        <v>-192136000.0</v>
+      </c>
+      <c r="T30">
         <v>-32009000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-34346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-450286500.0</v>
       </c>
       <c r="V30">
         <v>-450286500.0</v>
       </c>
       <c r="W30">
-        <v>-13420000.0</v>
+        <v>-450286500.0</v>
       </c>
       <c r="X30">
         <v>-13420000.0</v>
       </c>
       <c r="Y30">
+        <v>-13420000.0</v>
+      </c>
+      <c r="Z30">
         <v>96284000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>96284000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>