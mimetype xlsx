--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2364,51 +2364,51 @@
       </c>
       <c r="O39">
         <v>73000.0</v>
       </c>
       <c r="P39">
         <v>2000.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
         <v>19684000.0</v>
       </c>
       <c r="C40">
         <v>32808000.0</v>
       </c>
       <c r="D40">
         <v>24417000.0</v>
       </c>
       <c r="E40">
         <v>17585000.0</v>
       </c>
       <c r="F40">
-        <v>65468000.0</v>
+        <v>21986000.0</v>
       </c>
       <c r="G40">
         <v>35867000.0</v>
       </c>
       <c r="H40">
         <v>14704000.0</v>
       </c>
       <c r="I40">
         <v>10179000.0</v>
       </c>
       <c r="J40">
         <v>2793000.0</v>
       </c>
       <c r="K40">
         <v>1061000.0</v>
       </c>
       <c r="L40">
         <v>2295000.0</v>
       </c>
       <c r="M40">
         <v>2070000.0</v>
       </c>
       <c r="N40">
         <v>1589000.0</v>
       </c>
@@ -5076,63 +5076,63 @@
       </c>
       <c r="AZ15">
         <v>32000.0</v>
       </c>
       <c r="BA15">
         <v>32000.0</v>
       </c>
       <c r="BB15"/>
       <c r="BC15">
         <v>4000.0</v>
       </c>
       <c r="BD15"/>
       <c r="BE15"/>
     </row>
     <row r="16" spans="1:57">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
         <v>7610000.0</v>
       </c>
       <c r="C16">
         <v>8246000.0</v>
       </c>
       <c r="D16">
-        <v>6826000.0</v>
+        <v>7212000.0</v>
       </c>
       <c r="E16">
-        <v>11263000.0</v>
+        <v>13684000.0</v>
       </c>
       <c r="F16">
         <v>15092000.0</v>
       </c>
       <c r="G16">
         <v>21935000.0</v>
       </c>
       <c r="H16">
-        <v>26936000.0</v>
+        <v>28972000.0</v>
       </c>
       <c r="I16">
         <v>44876000.0</v>
       </c>
       <c r="J16">
         <v>74509000.0</v>
       </c>
       <c r="K16">
         <v>47343000.0</v>
       </c>
       <c r="L16">
         <v>44260000.0</v>
       </c>
       <c r="M16">
         <v>51956000.0</v>
       </c>
       <c r="N16">
         <v>46569000.0</v>
       </c>
       <c r="O16">
         <v>36116000.0</v>
       </c>
       <c r="P16">
         <v>10552000.0</v>
       </c>
@@ -6152,57 +6152,57 @@
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
     </row>
     <row r="28" spans="1:57">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-191695000.0</v>
+        <v>-187388000.0</v>
       </c>
       <c r="C28">
         <v>-205911000.0</v>
       </c>
       <c r="D28">
-        <v>-158495000.0</v>
+        <v>-154373000.0</v>
       </c>
       <c r="E28">
         <v>-169503000.0</v>
       </c>
       <c r="F28">
         <v>-174290000.0</v>
       </c>
       <c r="G28">
         <v>-208478000.0</v>
       </c>
       <c r="H28">
         <v>-207756000.0</v>
       </c>
       <c r="I28">
         <v>-284448000.0</v>
       </c>
       <c r="J28">
         <v>-256474000.0</v>
       </c>
       <c r="K28">
         <v>-261789000.0</v>
       </c>
       <c r="L28">
         <v>-260700000.0</v>
       </c>
@@ -7686,102 +7686,102 @@
       </c>
       <c r="AX39">
         <v>1982000.0</v>
       </c>
       <c r="AY39">
         <v>69000.0</v>
       </c>
       <c r="AZ39">
         <v>364000.0</v>
       </c>
       <c r="BA39">
         <v>174000.0</v>
       </c>
       <c r="BB39"/>
       <c r="BC39">
         <v>73000.0</v>
       </c>
       <c r="BD39"/>
       <c r="BE39"/>
     </row>
     <row r="40" spans="1:57">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>22666000.0</v>
+        <v>18359000.0</v>
       </c>
       <c r="C40">
         <v>19684000.0</v>
       </c>
       <c r="D40">
-        <v>19382000.0</v>
+        <v>14874000.0</v>
       </c>
       <c r="E40">
-        <v>31861000.0</v>
+        <v>18177000.0</v>
       </c>
       <c r="F40">
-        <v>39559000.0</v>
+        <v>24467000.0</v>
       </c>
       <c r="G40">
         <v>32808000.0</v>
       </c>
       <c r="H40">
-        <v>55897000.0</v>
+        <v>26925000.0</v>
       </c>
       <c r="I40">
         <v>29019000.0</v>
       </c>
       <c r="J40">
         <v>26528000.0</v>
       </c>
       <c r="K40">
         <v>24417000.0</v>
       </c>
       <c r="L40">
         <v>20379000.0</v>
       </c>
       <c r="M40">
         <v>20678000.0</v>
       </c>
       <c r="N40">
         <v>18832000.0</v>
       </c>
       <c r="O40">
         <v>17585000.0</v>
       </c>
       <c r="P40">
         <v>15850000.0</v>
       </c>
       <c r="Q40">
         <v>30197000.0</v>
       </c>
       <c r="R40">
         <v>18317000.0</v>
       </c>
       <c r="S40">
-        <v>65468000.0</v>
+        <v>21986000.0</v>
       </c>
       <c r="T40">
         <v>32393000.0</v>
       </c>
       <c r="U40">
         <v>36184000.0</v>
       </c>
       <c r="V40">
         <v>25232000.0</v>
       </c>
       <c r="W40">
         <v>35867000.0</v>
       </c>
       <c r="X40">
         <v>20338000.0</v>
       </c>
       <c r="Y40">
         <v>17314000.0</v>
       </c>
       <c r="Z40">
         <v>16397000.0</v>
       </c>
       <c r="AA40">
         <v>14704000.0</v>
       </c>
@@ -9007,60 +9007,60 @@
       </c>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
     </row>
     <row r="51" spans="1:57">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>19680000.0</v>
+        <v>23987000.0</v>
       </c>
       <c r="C51">
         <v>24998000.0</v>
       </c>
       <c r="D51">
-        <v>21865000.0</v>
+        <v>25987000.0</v>
       </c>
       <c r="E51">
-        <v>26963999.0</v>
+        <v>26964000.0</v>
       </c>
       <c r="F51">
         <v>42658000.0</v>
       </c>
       <c r="G51">
         <v>28550000.0</v>
       </c>
       <c r="H51">
         <v>29422000.0</v>
       </c>
       <c r="I51">
         <v>30881000.0</v>
       </c>
       <c r="J51">
         <v>31922000.0</v>
       </c>
       <c r="K51">
         <v>30216000.0</v>
       </c>
       <c r="L51">
         <v>51218000.0</v>
       </c>
       <c r="M51">
         <v>32203000.0</v>
       </c>
@@ -9131,57 +9131,61 @@
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51">
         <v>662000.0</v>
       </c>
       <c r="BD51"/>
       <c r="BE51"/>
     </row>
     <row r="52" spans="1:57">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>4307000.0</v>
+      </c>
       <c r="C52">
         <v>4214000.0</v>
       </c>
-      <c r="D52"/>
+      <c r="D52">
+        <v>4122000.0</v>
+      </c>
       <c r="E52">
-        <v>4030999.0</v>
+        <v>4031000.0</v>
       </c>
       <c r="F52">
         <v>3671000.0</v>
       </c>
       <c r="G52">
         <v>3552000.0</v>
       </c>
       <c r="H52">
         <v>3435000.0</v>
       </c>
       <c r="I52">
         <v>3917000.0</v>
       </c>
       <c r="J52">
         <v>4270000.0</v>
       </c>
       <c r="K52">
         <v>4309000.0</v>
       </c>
       <c r="L52">
         <v>4200000.0</v>
       </c>
       <c r="M52">
         <v>4092000.0</v>
       </c>
@@ -10638,113 +10642,113 @@
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>122</v>
       </c>
       <c r="B5">
-        <v>-74955000.0</v>
+        <v>-65783000.0</v>
       </c>
       <c r="C5">
         <v>-80945000.0</v>
       </c>
       <c r="D5">
         <v>-27122000.0</v>
       </c>
       <c r="E5">
-        <v>12177000.0</v>
+        <v>13645000.0</v>
       </c>
       <c r="F5">
-        <v>-202852000.0</v>
+        <v>-201000000.0</v>
       </c>
       <c r="G5">
         <v>-71524000.0</v>
       </c>
       <c r="H5">
         <v>-25137000.0</v>
       </c>
       <c r="I5">
         <v>-21297000.0</v>
       </c>
       <c r="J5">
         <v>-10751000.0</v>
       </c>
       <c r="K5">
         <v>-1241000.0</v>
       </c>
       <c r="L5">
         <v>-1771000.0</v>
       </c>
       <c r="M5">
         <v>-32841000.0</v>
       </c>
       <c r="N5">
         <v>-10284000.0</v>
       </c>
       <c r="O5">
         <v>-1514000.0</v>
       </c>
       <c r="P5">
         <v>-3926000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>123</v>
       </c>
       <c r="B6">
-        <v>-71930000.0</v>
+        <v>-62758000.0</v>
       </c>
       <c r="C6">
         <v>-77401000.0</v>
       </c>
       <c r="D6">
         <v>-24165000.0</v>
       </c>
       <c r="E6">
-        <v>13704000.0</v>
+        <v>15172000.0</v>
       </c>
       <c r="F6">
-        <v>-201659000.0</v>
+        <v>-199807000.0</v>
       </c>
       <c r="G6">
         <v>-70642000.0</v>
       </c>
       <c r="H6">
         <v>-24453000.0</v>
       </c>
       <c r="I6">
         <v>-20715000.0</v>
       </c>
       <c r="J6">
         <v>-10341000.0</v>
       </c>
       <c r="K6">
         <v>-947000.0</v>
       </c>
       <c r="L6">
         <v>-1720000.0</v>
       </c>
       <c r="M6">
         <v>-32810000.0</v>
       </c>
       <c r="N6">
         <v>-10276000.0</v>
       </c>
@@ -12333,108 +12337,108 @@
       </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
     </row>
     <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>122</v>
       </c>
       <c r="B5">
-        <v>-29780000.0</v>
+        <v>-26964000.0</v>
       </c>
       <c r="C5">
         <v>-20821000.0</v>
       </c>
       <c r="D5">
         <v>-13448000.0</v>
       </c>
       <c r="E5">
-        <v>-11616000.0</v>
+        <v>-9176000.0</v>
       </c>
       <c r="F5">
-        <v>-16826000.0</v>
+        <v>-14076000.0</v>
       </c>
       <c r="G5">
         <v>-30009000.0</v>
       </c>
       <c r="H5">
         <v>-7120000.0</v>
       </c>
       <c r="I5">
-        <v>-21126000.0</v>
+        <v>-17366000.0</v>
       </c>
       <c r="J5">
-        <v>-30412000.0</v>
+        <v>-26449000.0</v>
       </c>
       <c r="K5">
         <v>-11441000.0</v>
       </c>
       <c r="L5">
-        <v>-19314000.0</v>
+        <v>-15309000.0</v>
       </c>
       <c r="M5">
-        <v>-55374000.0</v>
+        <v>-51973000.0</v>
       </c>
       <c r="N5">
-        <v>14755000.0</v>
+        <v>51600000.0</v>
       </c>
       <c r="O5">
-        <v>121452000.0</v>
+        <v>119432000.0</v>
       </c>
       <c r="P5">
-        <v>-36807000.0</v>
+        <v>-34501000.0</v>
       </c>
       <c r="Q5">
-        <v>-22089000.0</v>
+        <v>-20835000.0</v>
       </c>
       <c r="R5">
-        <v>-50379000.0</v>
+        <v>-50451000.0</v>
       </c>
       <c r="S5">
-        <v>-37645000.0</v>
+        <v>-37955000.0</v>
       </c>
       <c r="T5">
-        <v>-53821000.0</v>
+        <v>-53373000.0</v>
       </c>
       <c r="U5">
-        <v>-53720000.0</v>
+        <v>-53871000.0</v>
       </c>
       <c r="V5">
         <v>-57666000.0</v>
       </c>
       <c r="W5">
         <v>-31082000.0</v>
       </c>
       <c r="X5">
         <v>-20814000.0</v>
       </c>
       <c r="Y5">
         <v>-10068000.0</v>
       </c>
       <c r="Z5">
         <v>-9523000.0</v>
       </c>
       <c r="AA5">
         <v>-13217000.0</v>
       </c>
       <c r="AB5">
         <v>-7531000.0</v>
       </c>
       <c r="AC5">
         <v>-479000.0</v>
       </c>
@@ -12506,108 +12510,108 @@
       </c>
       <c r="AZ5">
         <v>-3136000.0</v>
       </c>
       <c r="BA5">
         <v>-1196000.0</v>
       </c>
       <c r="BB5">
         <v>-314000.0</v>
       </c>
       <c r="BC5">
         <v>-247000.0</v>
       </c>
       <c r="BD5">
         <v>-264000.0</v>
       </c>
       <c r="BE5">
         <v>-429000.0</v>
       </c>
     </row>
     <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>123</v>
       </c>
       <c r="B6">
-        <v>-29122000.0</v>
+        <v>-26306000.0</v>
       </c>
       <c r="C6">
         <v>-20139000.0</v>
       </c>
       <c r="D6">
         <v>-12685000.0</v>
       </c>
       <c r="E6">
-        <v>-10837000.0</v>
+        <v>-8397000.0</v>
       </c>
       <c r="F6">
-        <v>-16025000.0</v>
+        <v>-13275000.0</v>
       </c>
       <c r="G6">
         <v>-29190000.0</v>
       </c>
       <c r="H6">
         <v>-6208000.0</v>
       </c>
       <c r="I6">
-        <v>-20217000.0</v>
+        <v>-16457000.0</v>
       </c>
       <c r="J6">
-        <v>-29508000.0</v>
+        <v>-25545000.0</v>
       </c>
       <c r="K6">
         <v>-10626000.0</v>
       </c>
       <c r="L6">
-        <v>-18487000.0</v>
+        <v>-14482000.0</v>
       </c>
       <c r="M6">
-        <v>-54637000.0</v>
+        <v>-51236000.0</v>
       </c>
       <c r="N6">
-        <v>15333000.0</v>
+        <v>52178000.0</v>
       </c>
       <c r="O6">
-        <v>122003000.0</v>
+        <v>119983000.0</v>
       </c>
       <c r="P6">
-        <v>-36390000.0</v>
+        <v>-34084000.0</v>
       </c>
       <c r="Q6">
-        <v>-21754000.0</v>
+        <v>-20500000.0</v>
       </c>
       <c r="R6">
-        <v>-50155000.0</v>
+        <v>-50227000.0</v>
       </c>
       <c r="S6">
-        <v>-37335000.0</v>
+        <v>-37645000.0</v>
       </c>
       <c r="T6">
-        <v>-53532000.0</v>
+        <v>-53084000.0</v>
       </c>
       <c r="U6">
-        <v>-53433000.0</v>
+        <v>-53584000.0</v>
       </c>
       <c r="V6">
         <v>-57359000.0</v>
       </c>
       <c r="W6">
         <v>-30813000.0</v>
       </c>
       <c r="X6">
         <v>-20595000.0</v>
       </c>
       <c r="Y6">
         <v>-9856000.0</v>
       </c>
       <c r="Z6">
         <v>-9341000.0</v>
       </c>
       <c r="AA6">
         <v>-13064000.0</v>
       </c>
       <c r="AB6">
         <v>-7164000.0</v>
       </c>
       <c r="AC6">
         <v>57000.0</v>
       </c>
@@ -18239,90 +18243,90 @@
       </c>
       <c r="BB6">
         <v>-66000.0</v>
       </c>
       <c r="BC6">
         <v>65000.0</v>
       </c>
       <c r="BD6">
         <v>-11000.0</v>
       </c>
       <c r="BE6">
         <v>-11000.0</v>
       </c>
     </row>
     <row r="7" spans="1:57">
       <c r="A7" t="s">
         <v>155</v>
       </c>
       <c r="B7">
         <v>2573000.0</v>
       </c>
       <c r="C7">
         <v>2960420.0</v>
       </c>
       <c r="D7">
-        <v>3666000.0</v>
+        <v>-10365000.0</v>
       </c>
       <c r="E7">
-        <v>-5857000.0</v>
+        <v>-3682000.0</v>
       </c>
       <c r="F7">
         <v>-28546000.0</v>
       </c>
       <c r="G7">
         <v>20091000.0</v>
       </c>
       <c r="H7">
         <v>-27468000.0</v>
       </c>
       <c r="I7">
         <v>-23647000.0</v>
       </c>
       <c r="J7">
         <v>10215000.0</v>
       </c>
       <c r="K7">
         <v>1448000.0</v>
       </c>
       <c r="L7">
         <v>-40105000.0</v>
       </c>
       <c r="M7">
         <v>94237000.0</v>
       </c>
       <c r="N7">
         <v>-62094000.0</v>
       </c>
       <c r="O7">
         <v>34206000.0</v>
       </c>
       <c r="P7">
         <v>-19429000.0</v>
       </c>
       <c r="Q7">
-        <v>9860000.0</v>
+        <v>-22282000.0</v>
       </c>
       <c r="R7">
         <v>-6237000.0</v>
       </c>
       <c r="S7">
         <v>-13068000.0</v>
       </c>
       <c r="T7">
         <v>29634000.0</v>
       </c>
       <c r="U7">
         <v>12573000.0</v>
       </c>
       <c r="V7">
         <v>2094000.0</v>
       </c>
       <c r="W7">
         <v>22242000.0</v>
       </c>
       <c r="X7">
         <v>2547000.0</v>
       </c>
       <c r="Y7">
         <v>-24000.0</v>
       </c>
@@ -20535,90 +20539,90 @@
         <v>-11044000.0</v>
       </c>
       <c r="BA24">
         <v>-4006000.0</v>
       </c>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24">
         <v>52000.0</v>
       </c>
       <c r="BE24">
         <v>296000.0</v>
       </c>
     </row>
     <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>172</v>
       </c>
       <c r="B25">
         <v>-33000.0</v>
       </c>
       <c r="C25">
         <v>2392580.0</v>
       </c>
       <c r="D25">
-        <v>-13861000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="E25">
-        <v>2303000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="F25">
         <v>21000.0</v>
       </c>
       <c r="G25">
         <v>-172000.0</v>
       </c>
       <c r="H25">
         <v>202000.0</v>
       </c>
       <c r="I25">
         <v>388000.0</v>
       </c>
       <c r="J25">
         <v>53000.0</v>
       </c>
       <c r="K25">
         <v>5565529.0</v>
       </c>
       <c r="L25">
         <v>13825000.0</v>
       </c>
       <c r="M25">
         <v>-73303173.0</v>
       </c>
       <c r="N25">
         <v>-33291000.0</v>
       </c>
       <c r="O25">
         <v>1625000.0</v>
       </c>
       <c r="P25">
         <v>2436000.0</v>
       </c>
       <c r="Q25">
-        <v>-32727000.0</v>
+        <v>-585000.0</v>
       </c>
       <c r="R25">
         <v>772000.0</v>
       </c>
       <c r="S25">
         <v>1406000.0</v>
       </c>
       <c r="T25">
         <v>638000.0</v>
       </c>
       <c r="U25">
         <v>1238000.0</v>
       </c>
       <c r="V25">
         <v>4008000.0</v>
       </c>
       <c r="W25">
         <v>-865000.0</v>
       </c>
       <c r="X25">
         <v>373000.0</v>
       </c>
       <c r="Y25">
         <v>480000.0</v>
       </c>