--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3228,399 +3231,405 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>4414000.0</v>
+      </c>
+      <c r="C2">
         <v>4093000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4235000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5491000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10623000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6179000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7194000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10131000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13905000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9144000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5279000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18362000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13619000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19344000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7449000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17962000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5762000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10014000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10058000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8265000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10084000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5597000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10774000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6478000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4395000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3779000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5793000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4013000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3187000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4118000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2398000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2905000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2781000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>1790000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>36000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>488000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3357000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>152000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>138000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>111000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>57000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>527000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>161000.0</v>
       </c>
-      <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>305000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1532000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1457000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1409000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>47000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>31000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>67000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>23000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3636,52 +3645,53 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3697,179 +3707,181 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
+      <c r="E5"/>
       <c r="F5">
         <v>0.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="G5">
         <v>0.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="H5"/>
+      <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="J5"/>
+      <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="L5"/>
+      <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="N5"/>
+      <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
+      <c r="P5"/>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
       <c r="R5"/>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
+      <c r="S5"/>
       <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="U5">
         <v>0.0</v>
       </c>
+      <c r="V5"/>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
         <v>-2028000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1846000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1669000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1497000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>33794000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-111000.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-60000.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-30000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>-22000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3885,532 +3897,543 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>22933000.0</v>
+      </c>
+      <c r="C7">
         <v>23987000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24998000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>25987000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>26964000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>27658000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>28550000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>29422000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>30881000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>31922000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>30216000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>27018000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>32203000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>29187000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>34100000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>35001000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>35620000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5710000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6039000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4935000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5359000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7153000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5655000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5353000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5731000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>6103000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5677000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5866000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>6051000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6233000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
         <v>28000.0</v>
       </c>
       <c r="C8">
         <v>28000.0</v>
       </c>
       <c r="D8">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="E8">
         <v>27000.0</v>
       </c>
       <c r="F8">
         <v>27000.0</v>
       </c>
       <c r="G8">
         <v>27000.0</v>
       </c>
       <c r="H8">
         <v>27000.0</v>
       </c>
       <c r="I8">
         <v>27000.0</v>
       </c>
       <c r="J8">
         <v>27000.0</v>
       </c>
       <c r="K8">
         <v>27000.0</v>
       </c>
       <c r="L8">
         <v>27000.0</v>
       </c>
       <c r="M8">
         <v>27000.0</v>
       </c>
       <c r="N8">
         <v>27000.0</v>
       </c>
       <c r="O8">
         <v>27000.0</v>
       </c>
       <c r="P8">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="Q8">
         <v>26000.0</v>
       </c>
       <c r="R8">
         <v>26000.0</v>
       </c>
       <c r="S8">
         <v>26000.0</v>
       </c>
       <c r="T8">
         <v>26000.0</v>
       </c>
       <c r="U8">
         <v>26000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>26000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>616608000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>601129000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>590913000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>583382000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>575675000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>567927000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>560365000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>552743000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>540343000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>374317000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>185110000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>98412000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>97445000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>96559000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>74851000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>58701000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>58302000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>191483000.0</v>
+      </c>
+      <c r="C10">
         <v>211375000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>230909000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>180360000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>196467000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>216948000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>237028000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>237178000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>315329000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>288396000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>292005000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>311918000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>323471000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>327935000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>391883000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>237676000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>283491000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>319678000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>370492000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>413880000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>433574000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>466839000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>462895000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>307023000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>136111000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>59471000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>71353000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>74172000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>55840000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>31220000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>36709000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>30331000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>39777000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-48573000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>24965000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3007000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3568000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4674000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2304000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4375000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15093000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>13487000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16658000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9970000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8570000.0</v>
       </c>
-      <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>2176000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2714000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6912000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>10392000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>22095000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4540000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17593000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>97000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4426,817 +4449,831 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>191483000.0</v>
+      </c>
+      <c r="C12">
         <v>211375000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>230909000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>180360000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>196467000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>216948000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>237028000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>237178000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>315329000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>288396000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>292005000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>311918000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>323471000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>327935000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>391883000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>237676000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>283491000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>319678000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>370492000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>413880000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>433574000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>466839000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>462895000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>307023000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>136111000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>59471000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>71353000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>74172000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>55840000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>31220000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>36709000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>32830000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>39777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48573000.0</v>
       </c>
       <c r="AI12">
         <v>48573000.0</v>
       </c>
       <c r="AJ12">
+        <v>48573000.0</v>
+      </c>
+      <c r="AK12">
         <v>39821000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>41188000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>45252000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>50242000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>51347000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>53082000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>53226000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>50680000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35507000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>41093000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>21698000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>29438000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>38937000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>44425000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>50103000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>19540000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>21593000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>97000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>28000.0</v>
       </c>
       <c r="C13">
         <v>28000.0</v>
       </c>
       <c r="D13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="E13">
         <v>27000.0</v>
       </c>
       <c r="F13">
         <v>27000.0</v>
       </c>
       <c r="G13">
         <v>27000.0</v>
       </c>
       <c r="H13">
         <v>27000.0</v>
       </c>
       <c r="I13">
         <v>27000.0</v>
       </c>
       <c r="J13">
         <v>27000.0</v>
       </c>
       <c r="K13">
         <v>27000.0</v>
       </c>
       <c r="L13">
         <v>27000.0</v>
       </c>
       <c r="M13">
         <v>27000.0</v>
       </c>
       <c r="N13">
         <v>27000.0</v>
       </c>
       <c r="O13">
         <v>27000.0</v>
       </c>
       <c r="P13">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="Q13">
         <v>26000.0</v>
       </c>
       <c r="R13">
         <v>26000.0</v>
       </c>
       <c r="S13">
         <v>26000.0</v>
       </c>
       <c r="T13">
         <v>26000.0</v>
       </c>
       <c r="U13">
         <v>26000.0</v>
       </c>
       <c r="V13">
         <v>26000.0</v>
       </c>
       <c r="W13">
         <v>26000.0</v>
       </c>
       <c r="X13">
+        <v>26000.0</v>
+      </c>
+      <c r="Y13">
         <v>25000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="AA13">
         <v>15000.0</v>
       </c>
       <c r="AB13">
         <v>15000.0</v>
       </c>
       <c r="AC13">
+        <v>15000.0</v>
+      </c>
+      <c r="AD13">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>214000.0</v>
       </c>
       <c r="AE13">
         <v>214000.0</v>
       </c>
       <c r="AF13">
         <v>214000.0</v>
       </c>
       <c r="AG13">
         <v>214000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AH13">
+        <v>214000.0</v>
+      </c>
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="AK13">
         <v>74000.0</v>
       </c>
       <c r="AL13">
         <v>74000.0</v>
       </c>
       <c r="AM13">
         <v>74000.0</v>
       </c>
       <c r="AN13">
         <v>74000.0</v>
       </c>
       <c r="AO13">
         <v>74000.0</v>
       </c>
       <c r="AP13">
         <v>74000.0</v>
       </c>
       <c r="AQ13">
         <v>74000.0</v>
       </c>
       <c r="AR13">
-        <v>58000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="AS13">
         <v>58000.0</v>
       </c>
-      <c r="AT13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT13">
+        <v>58000.0</v>
+      </c>
+      <c r="AU13"/>
       <c r="AV13">
         <v>39000.0</v>
       </c>
       <c r="AW13">
         <v>39000.0</v>
       </c>
       <c r="AX13">
         <v>39000.0</v>
       </c>
       <c r="AY13">
         <v>39000.0</v>
       </c>
       <c r="AZ13">
-        <v>32000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BA13">
         <v>32000.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13">
+      <c r="BB13">
+        <v>32000.0</v>
+      </c>
+      <c r="BC13"/>
+      <c r="BD13">
         <v>4000.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>28423000.0</v>
+      </c>
+      <c r="C14">
         <v>28421000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>27386000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>27188000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27129000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27107000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27062000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26967000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26879000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26628000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26574000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26563000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27149000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27080000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26467000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>26425000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>26376000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26359000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26338000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>26323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26243000.0</v>
       </c>
       <c r="W14">
         <v>26243000.0</v>
       </c>
       <c r="X14">
+        <v>26243000.0</v>
+      </c>
+      <c r="Y14">
         <v>22938000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18794000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>14521000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>14505000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13201000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10095000.0</v>
       </c>
       <c r="AE14">
         <v>10095000.0</v>
       </c>
       <c r="AF14">
+        <v>10095000.0</v>
+      </c>
+      <c r="AG14">
         <v>10092891.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10028000.0</v>
       </c>
       <c r="AI14">
         <v>10028000.0</v>
       </c>
       <c r="AJ14">
-        <v>3512269.0</v>
+        <v>10028000.0</v>
       </c>
       <c r="AK14">
         <v>3512269.0</v>
       </c>
       <c r="AL14">
-        <v>3937538.0</v>
+        <v>3512269.0</v>
       </c>
       <c r="AM14">
         <v>3937538.0</v>
       </c>
       <c r="AN14">
         <v>3937538.0</v>
       </c>
       <c r="AO14">
         <v>3937538.0</v>
       </c>
       <c r="AP14">
+        <v>3937538.0</v>
+      </c>
+      <c r="AQ14">
         <v>3937458.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3448092.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3025957.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3025601.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2879769.0</v>
       </c>
       <c r="AU14">
         <v>2879769.0</v>
       </c>
       <c r="AV14">
+        <v>2879769.0</v>
+      </c>
+      <c r="AW14">
         <v>1956644.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1951733.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1948099.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1822356.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1589712.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1288088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1589553.0</v>
       </c>
       <c r="BC14">
         <v>1589553.0</v>
       </c>
       <c r="BD14">
         <v>1589553.0</v>
       </c>
       <c r="BE14">
         <v>1589553.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14">
+        <v>1589553.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>27000.0</v>
       </c>
-      <c r="O15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>26000.0</v>
       </c>
       <c r="R15">
         <v>26000.0</v>
       </c>
       <c r="S15">
         <v>26000.0</v>
       </c>
       <c r="T15">
         <v>26000.0</v>
       </c>
       <c r="U15">
         <v>26000.0</v>
       </c>
       <c r="V15">
         <v>26000.0</v>
       </c>
       <c r="W15">
         <v>26000.0</v>
       </c>
       <c r="X15">
+        <v>26000.0</v>
+      </c>
+      <c r="Y15">
         <v>25000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="AA15">
         <v>15000.0</v>
       </c>
       <c r="AB15">
         <v>15000.0</v>
       </c>
       <c r="AC15">
+        <v>15000.0</v>
+      </c>
+      <c r="AD15">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>214000.0</v>
       </c>
       <c r="AE15">
         <v>214000.0</v>
       </c>
       <c r="AF15">
         <v>214000.0</v>
       </c>
       <c r="AG15">
         <v>214000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AH15">
+        <v>214000.0</v>
+      </c>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="AK15">
         <v>74000.0</v>
       </c>
       <c r="AL15">
         <v>74000.0</v>
       </c>
       <c r="AM15">
         <v>74000.0</v>
       </c>
       <c r="AN15">
         <v>74000.0</v>
       </c>
       <c r="AO15">
         <v>74000.0</v>
       </c>
       <c r="AP15">
         <v>74000.0</v>
       </c>
       <c r="AQ15">
         <v>74000.0</v>
       </c>
       <c r="AR15">
-        <v>58000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="AS15">
         <v>58000.0</v>
       </c>
-      <c r="AT15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT15">
+        <v>58000.0</v>
+      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>39000.0</v>
       </c>
       <c r="AW15">
         <v>39000.0</v>
       </c>
       <c r="AX15">
         <v>39000.0</v>
       </c>
       <c r="AY15">
         <v>39000.0</v>
       </c>
       <c r="AZ15">
-        <v>32000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BA15">
         <v>32000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15">
+      <c r="BB15">
+        <v>32000.0</v>
+      </c>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>4000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
+        <v>6276000.0</v>
+      </c>
+      <c r="C16">
         <v>7610000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8246000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7212000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13684000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15092000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21935000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28972000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>44876000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>74509000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>47343000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44260000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>51956000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>46569000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>36116000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10552000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>26349000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>53062000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>43482000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>57616000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18071000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17936000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18108000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5698000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6768000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8096000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8397000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10999000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9730000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7728000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6272000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8451000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>11168000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>6457000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5252,143 +5289,145 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>20569000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>5179000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5590000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6641000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>19931000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8497000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9850000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11313000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>12512000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13645000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>14013000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>13815000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>15182000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14551000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17652000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5404,52 +5443,53 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5465,52 +5505,53 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -5526,611 +5567,619 @@
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>55000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>35000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>55000000.0</v>
       </c>
-      <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
-[...1 lines deleted...]
-      </c>
+      <c r="R22"/>
       <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="T22">
         <v>1.0</v>
       </c>
+      <c r="U22"/>
       <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
+      <c r="X22"/>
+      <c r="Y22">
+        <v>1.0</v>
+      </c>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>1659000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>807000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>255000.0</v>
       </c>
-      <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>1460000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>-521000.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>-116000.0</v>
       </c>
-      <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
-      <c r="AW22">
+      <c r="AW22"/>
+      <c r="AX22">
         <v>-1022000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-991000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-46000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-182000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-87000.0</v>
       </c>
-      <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>224310000.0</v>
+      </c>
+      <c r="C23">
         <v>245411000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>271148000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>282343000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>309270000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>331785000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>344069000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>370654000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>388608000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>418849000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>429402000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>457650000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>430646000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>470863000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>450387000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>293627000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>337014000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>341988000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>392814000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>434536000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>448813000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>481468000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>476456000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>322520000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>149935000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>72104000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>82143000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>87215000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>70940000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>44419000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>44198000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>37115000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>44322000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>33794000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>52024000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>40586000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>42351000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>46419000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>51568000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>55912000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>62689000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>67097000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>71683000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>37647000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>41624000.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>22318000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>30863000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>40171000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>45603000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>50324000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>19805000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21704000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>201000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
-    </row>
-    <row r="24" spans="1:57">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>15000000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>20000000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>32038000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>35761000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>39235000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>40633000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>42345000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>56309000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>58147000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13845000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>15076000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>15059000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>15028000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>14995000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10016000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9980000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>9945000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>9911000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>32038000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>35761000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>39235000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>40633000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>42345000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>56309000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>58147000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13845000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15076000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15059000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15028000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>14995000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10016000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9980000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9945000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9911000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>131000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>515000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>670000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>920000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>263000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>288000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>543000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>590000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6146,1253 +6195,1277 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>-168550000.0</v>
+      </c>
+      <c r="C28">
         <v>-187388000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-205911000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-154373000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-169503000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-174290000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-208478000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-207756000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-284448000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-256474000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-261789000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-260700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-291268000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-294761000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-297128000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-142935000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-185092000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-250473000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-301346000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-366600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-371906000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-398414000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-442145000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-286594000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-115321000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-38340000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-50681000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-59091000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-39809000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-15042000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-26798000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-30331000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-39777000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>48573000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-24965000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3007000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3568000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-4674000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2174000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4375000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-15093000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-13487000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-16658000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-9970000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-8570000.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>-2176000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2714000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-6912000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-10392000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-22095000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-4540000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-17593000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>565000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>171808000.0</v>
+      </c>
+      <c r="C29">
         <v>191362000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>213985000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>224559000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>231053000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>248759000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>240978000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>261866000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>258583000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>263972000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>278513000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>300062000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>285175000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>329248000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>330967000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>205407000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>233496000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>248244000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>291318000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>301471000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>361957000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>413879000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>411648000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>276706000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>108482000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>32010000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>1813000.0</v>
+      </c>
+      <c r="C30">
         <v>1343000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5564000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7951000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17204000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14572000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3974000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30199000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24085000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27057000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32064000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38220000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2799000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>92483000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2764000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2044000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2247000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3691000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3367000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2015000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2163000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2007000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2125000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2447000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2829000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2351000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2179000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2625000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5817000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4457000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4481000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1123000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1371000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>480000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>521000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>328000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>117000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>1022000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>991000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>46000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>182000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>87000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>10000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
-    </row>
-    <row r="31" spans="1:57">
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>285175000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>329248000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>145667000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>170717000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>184749000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>228211000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>259126000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>305648000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>352607000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>396553000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>261630000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>93423000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>16982000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>25792000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>35895000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>21618000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>6354000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>13642000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>14151000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>17795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33794000.0</v>
       </c>
       <c r="AI31">
         <v>33794000.0</v>
       </c>
       <c r="AJ31">
+        <v>33794000.0</v>
+      </c>
+      <c r="AK31">
         <v>38290000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>40694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1577000.0</v>
       </c>
       <c r="AM31">
         <v>1577000.0</v>
       </c>
-      <c r="AN31"/>
+      <c r="AN31">
+        <v>1577000.0</v>
+      </c>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>163625000.0</v>
+      </c>
+      <c r="C32">
         <v>182513000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>205067000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>217501000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>227988000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>229385000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>240490000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>261358000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>255291000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>260358000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>304601000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>305585000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>294899000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>334425000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>276349000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>170831000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>198762000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>219699000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>279424000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>302727000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>367269000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>416663000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>418268000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>286086000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>118954000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>42109000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>27149000.0</v>
+      </c>
+      <c r="C33">
         <v>28529000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>29702000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>33143000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>34767000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>52991000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>38090000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>39833000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>41600000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>43061000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>42812000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>64382000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>45402000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>46308000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>47054000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>46947000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>45509000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>14983000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13853000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>13570000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>10775000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>11472000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8667000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>8420000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>7935000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>8345000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>7853000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>7807000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>7602000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>7813000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2370000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2714000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2640000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>-48573000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1156000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>180000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>230000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>246000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>269000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3286000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>8331000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>12333000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>19337000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>284000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>197000.0</v>
       </c>
-      <c r="AT33"/>
-      <c r="AU33">
+      <c r="AU33"/>
+      <c r="AV33">
         <v>192000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>211000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>212000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>187000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>106000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>83000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>24000.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>21000.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
-    </row>
-    <row r="34" spans="1:57">
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>497000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>976000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1290000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>30916000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2804000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>34894000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>32203000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>4057000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4502000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>6329000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>878000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>6068000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>4025000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>4155000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>4394000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>4629000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4850000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>5065000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>5276000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>5483000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>18966000.0</v>
+      </c>
+      <c r="C35">
         <v>19680000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>20784000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>26085000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>31702000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>48617000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>37602000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>39325000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>38308000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>39447000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>68900000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>89905000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>55126000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>51485000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>53091000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>72111000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>73554000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>49933000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>65066000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>57171000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>72396000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>75528000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>30382000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>32876000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>33466000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>33472000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>35027000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>29632000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>32908000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>23453000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>17979000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>9364000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8274000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>7190000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
-    </row>
-    <row r="36" spans="1:57">
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
         <v>2028000.0</v>
       </c>
       <c r="C36">
-        <v>1885000.0</v>
+        <v>2028000.0</v>
       </c>
       <c r="D36">
         <v>1885000.0</v>
       </c>
       <c r="E36">
         <v>1885000.0</v>
       </c>
       <c r="F36">
+        <v>1885000.0</v>
+      </c>
+      <c r="G36">
         <v>18385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1885000.0</v>
       </c>
       <c r="H36">
         <v>1885000.0</v>
       </c>
       <c r="I36">
         <v>1885000.0</v>
       </c>
       <c r="J36">
         <v>1885000.0</v>
       </c>
       <c r="K36">
         <v>1885000.0</v>
       </c>
       <c r="L36">
+        <v>1885000.0</v>
+      </c>
+      <c r="M36">
         <v>22133000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2127000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2116000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2094000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2081000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2077000.0</v>
       </c>
       <c r="S36">
         <v>2077000.0</v>
       </c>
       <c r="T36">
+        <v>2077000.0</v>
+      </c>
+      <c r="U36">
         <v>2074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="V36">
         <v>107000.0</v>
       </c>
       <c r="W36">
         <v>107000.0</v>
       </c>
       <c r="X36">
         <v>107000.0</v>
       </c>
       <c r="Y36">
         <v>107000.0</v>
       </c>
       <c r="Z36">
         <v>107000.0</v>
       </c>
       <c r="AA36">
         <v>107000.0</v>
       </c>
       <c r="AB36">
         <v>107000.0</v>
       </c>
       <c r="AC36">
         <v>107000.0</v>
       </c>
       <c r="AD36">
         <v>107000.0</v>
       </c>
       <c r="AE36">
         <v>107000.0</v>
       </c>
       <c r="AF36">
         <v>107000.0</v>
       </c>
       <c r="AG36">
         <v>107000.0</v>
       </c>
       <c r="AH36">
+        <v>107000.0</v>
+      </c>
+      <c r="AI36">
         <v>-48573000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>107000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>13000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>20000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>27000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>29000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>74000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>112000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>98000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>110000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>87000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>85000.0</v>
       </c>
-      <c r="AT36"/>
-      <c r="AU36">
+      <c r="AU36"/>
+      <c r="AV36">
         <v>95000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>104000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>107000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>94000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>57000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>51000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>7000.0</v>
       </c>
-      <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
-    </row>
-    <row r="37" spans="1:57">
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7408,755 +7481,767 @@
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>2127000.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>2081000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2077000.0</v>
       </c>
       <c r="S38">
         <v>2077000.0</v>
       </c>
       <c r="T38">
+        <v>2077000.0</v>
+      </c>
+      <c r="U38">
         <v>2074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="V38">
         <v>107000.0</v>
       </c>
       <c r="W38">
+        <v>107000.0</v>
+      </c>
+      <c r="X38">
         <v>5289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="Y38">
         <v>107000.0</v>
       </c>
       <c r="Z38">
         <v>107000.0</v>
       </c>
       <c r="AA38">
         <v>107000.0</v>
       </c>
       <c r="AB38">
         <v>107000.0</v>
       </c>
       <c r="AC38">
         <v>107000.0</v>
       </c>
       <c r="AD38">
         <v>107000.0</v>
       </c>
       <c r="AE38">
         <v>107000.0</v>
       </c>
       <c r="AF38">
         <v>107000.0</v>
       </c>
       <c r="AG38">
         <v>107000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38">
+      <c r="AH38">
         <v>107000.0</v>
       </c>
+      <c r="AI38"/>
       <c r="AJ38">
+        <v>107000.0</v>
+      </c>
+      <c r="AK38">
         <v>13000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>20000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>27000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>70000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-    </row>
-    <row r="39" spans="1:57">
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>3865000.0</v>
+      </c>
+      <c r="C39">
         <v>4164000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4973000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>60889000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>60832000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>47274000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>64977000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>63444000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7594000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>60335000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>62521000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>43130000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>58974000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4137000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8686000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6960000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5767000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3636000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5102000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5071000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2301000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1150000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2769000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4630000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3060000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1937000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>758000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2611000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1681000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>929000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>638000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>448000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>534000.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>1815000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>585000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>933000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>921000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>536000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1279000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1276000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1538000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1338000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1856000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>334000.0</v>
       </c>
-      <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>311000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1214000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2044000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1982000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>69000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>364000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>174000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>73000.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
-    </row>
-    <row r="40" spans="1:57">
+      <c r="BF39"/>
+    </row>
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>18879000.0</v>
+      </c>
+      <c r="C40">
         <v>18359000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>19684000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>14874000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>18177000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>24467000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>32808000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>26925000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>29019000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>26528000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>24417000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>20379000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>20678000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>18832000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>17585000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>15850000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>30197000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>18317000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>21986000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>32393000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>36184000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>25232000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>35867000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>20338000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>17314000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>16397000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>14704000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>5875000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2722000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2016000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>10179000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>10695000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>15472000.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>2793000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2260000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1638000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1702000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-3333000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3143000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2769000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1999000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2295000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2037000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2703000.0</v>
       </c>
-      <c r="AT40"/>
-      <c r="AU40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>2070000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3373000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3296000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1937000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1589000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1250000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>276000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>83000.0</v>
       </c>
-      <c r="BD40"/>
       <c r="BE40"/>
-    </row>
-    <row r="41" spans="1:57">
+      <c r="BF40"/>
+    </row>
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>27015000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>22875000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>8855000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5590000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6641000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>19931000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>9891000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>10728000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11671000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>12512000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>13645000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>14013000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>13815000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>15182000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>14551000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>17652000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>8025000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>8068000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>9364000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>8274000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41">
+      <c r="AI41"/>
+      <c r="AJ41">
         <v>7190000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>3425000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>737119000.0</v>
+      </c>
+      <c r="C42">
         <v>732888000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>728547000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>710043000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>703089000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>696615000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>689758000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>680641000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>670455000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>658628000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>646352000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>636194000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>625085000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>616608000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>608426000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>601129000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>590913000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>583382000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>575675000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>567927000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>560365000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>552743000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>540343000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>374317000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>185110000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>98412000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>97445000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>96559000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>74851000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>58701000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>58302000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>57796000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>57189000.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>56674000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>143604000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>143454000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>143299000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>142780000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>142239000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>141594000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>141016000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>140274000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>101155000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>100570000.0</v>
       </c>
-      <c r="AT42"/>
-      <c r="AU42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>71472000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>70685000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>69659000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>68718000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>67383000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>31523000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>31231000.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>7637000.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
-    </row>
-    <row r="43" spans="1:57">
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8172,52 +8257,53 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8233,1179 +8319,1199 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>37999000.0</v>
+      </c>
+      <c r="C45">
         <v>39440000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>40308000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>43229000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>46273000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>47218000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>48016000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>48940000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>49795000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>50347000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>49667000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>42249000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>50373000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>44192000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>44960000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>50098000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>9748000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>10117000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>8560000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>8313000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>7828000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>8138000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>7483000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>7397000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>7495000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>7706000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1975000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2064000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1943000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>1049000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>167000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>210000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>219000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>240000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>212000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>219000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>235000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>227000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>197000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>112000.0</v>
       </c>
-      <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>97000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>107000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>105000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>93000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>49000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>32000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>17000.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>18000.0</v>
       </c>
-      <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>25121000.0</v>
+      </c>
+      <c r="C46">
         <v>26501000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>27817000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>31258000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>32881999.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>34606000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>36205000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>37948000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>39715000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>41176000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>40927000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>42249000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>43275000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>44192000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>44960000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>44866000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>43431000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12775000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>11261000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>10826000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9748000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>10117000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>8560000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>8313000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>7828000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>8138000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>7483000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>7397000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>7495000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>7706000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1975000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2064000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1943000.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>1049000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>167000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>210000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>219000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>240000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>212000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>219000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>235000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>227000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>197000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>112000.0</v>
       </c>
-      <c r="AT46"/>
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>97000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>107000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>105000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>93000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>49000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>32000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>17000.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>18000.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
-    </row>
-    <row r="47" spans="1:57">
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>43275000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>12635000.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>11347000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>8951000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7530000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11261000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4843000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>9748000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3427000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3378000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3451000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>7828000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>8138000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>7483000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>7397000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>7495000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>7706000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1975000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2064000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1943000.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47">
+      <c r="AI47"/>
+      <c r="AJ47">
         <v>1049000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>167000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>210000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>219000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1335000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-565339000.0</v>
+      </c>
+      <c r="C48">
         <v>-541554000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-514590000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-485511000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-472063000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-462883000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-448807000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-418802000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-411899000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-394683000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-367866000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-356159000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-339937000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-287387000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-338141000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-455488000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-420222000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-398659000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-347490000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-308827000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-254743000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-200162000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-143816000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-112712000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-91708000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-81445000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-71668000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-60679000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-53246000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-52561000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-44874000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-43863000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-39610000.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>-23089000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-105386000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-102831000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-99140000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-95620000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-89693000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-81891000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-76103000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-71017000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-66130000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-61868000.0</v>
       </c>
-      <c r="AT48"/>
-      <c r="AU48">
+      <c r="AU48"/>
+      <c r="AV48">
         <v>-51568000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-44766000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-34280000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-26500000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-18734000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-13031000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-9902000.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-8186000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
-    </row>
-    <row r="49" spans="1:57">
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-287387000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-455488000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-420222000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-398659000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-347490000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-308827000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-254743000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-200162000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-143816000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-112712000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-91708000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-81445000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-71668000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-60679000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-53246000.0</v>
       </c>
-      <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>60655000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>27702000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>27018000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>24260000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>22474000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>18482000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>5000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3125000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1250000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>750000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
-[...1 lines deleted...]
-      </c>
+      <c r="AL50"/>
       <c r="AM50">
         <v>133000.0</v>
       </c>
-      <c r="AN50"/>
+      <c r="AN50">
+        <v>133000.0</v>
+      </c>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>22933000.0</v>
+      </c>
+      <c r="C51">
         <v>23987000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>24998000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>25987000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>26964000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>42658000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>28550000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>29422000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>30881000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>31922000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>30216000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>51218000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>32203000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>33174000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>94755000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>94741000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>98399000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>69205000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>69146000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>62310000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>62739000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>68425000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>20750000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>20429000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>20790000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>21131000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>20672000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>15081000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>16031000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>16178000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>9911000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>130000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>662000.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
-    </row>
-    <row r="52" spans="1:57">
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>3967000.0</v>
+      </c>
+      <c r="C52">
         <v>4307000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4214000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4122000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4031000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3671000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3552000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3435000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3917000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4270000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4309000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4200000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4092000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3987000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>64539000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>31485000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>30435000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>25913000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>24011000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>19965000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6430000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4568000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2880000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1198000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1337000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1474000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>827000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>801000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>775000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>750000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>11168000.0</v>
       </c>
-      <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>133000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>-4261000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>662000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
-    </row>
-    <row r="53" spans="1:57">
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>920000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1248000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>2499000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>10455000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>97146000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>23608000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>36814000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>37620000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>40578000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>47938000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>46972000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>37989000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>39739000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>34022000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>25537000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>32523000.0</v>
       </c>
-      <c r="AT53"/>
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53">
         <v>19522000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>26724000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>32025000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>34033000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>28008000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>15000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>4000000.0</v>
       </c>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9421,706 +9527,719 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>224310000.0</v>
+      </c>
+      <c r="C55">
         <v>245411000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>271148000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>282343000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>309270000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>331785000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>344069000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>370654000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>388608000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>418849000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>429402000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>457650000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>430646000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>470863000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>450387000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>293627000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>337014000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>341988000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>392814000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>434536000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>448813000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>481468000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>476456000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>322520000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>149935000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>72104000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>82143000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>87215000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>70940000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>44419000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>44198000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>37115000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>44322000.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55">
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>52024000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>40586000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>42351000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>46419000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>51568000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>55912000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>62689000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>67097000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>71683000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>37647000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>41624000.0</v>
       </c>
-      <c r="AT55"/>
-      <c r="AU55">
+      <c r="AU55"/>
+      <c r="AV55">
         <v>22318000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>30863000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>40171000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>45603000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>50324000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>19805000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>21704000.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>201000.0</v>
       </c>
-      <c r="BD55"/>
       <c r="BE55"/>
-    </row>
-    <row r="56" spans="1:57">
+      <c r="BF55"/>
+    </row>
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>197161000.0</v>
+      </c>
+      <c r="C56">
         <v>216882000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>241446000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>249200000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>274503000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>278794000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>305979000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>330821000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>347008000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>375788000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>386590000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>393268000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>385244000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>424555000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>403333000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>246680000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>291505000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>327005000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>378961000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>420966000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>438038000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>469996000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>467789000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>314100000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>142000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>63759000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>74290000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>79408000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>63338000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>36606000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>41828000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>34401000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>41682000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>48573000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>50868000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>40406000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>42121000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>46173000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>51299000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>52626000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>54358000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>54764000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>52346000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>37363000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>41427000.0</v>
       </c>
-      <c r="AT56"/>
-      <c r="AU56">
+      <c r="AU56"/>
+      <c r="AV56">
         <v>22126000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>30652000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>39959000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>45416000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>50218000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>19722000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>21680000.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>180000.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
-    </row>
-    <row r="57" spans="1:57">
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>33536000.0</v>
+      </c>
+      <c r="C57">
         <v>34369000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>36379000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>31699000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>46515000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>49409000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>65489000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>69463000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>91717000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>115430000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>81989000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>87683000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>90345000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>90130000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>126984000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>75849000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>92743000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>107306000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>99537000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>118239000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>70769000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>53333000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>49521000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>28014000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>23046000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>21650000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>21324000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>21688000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>16414000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>14612000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>12577000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>13600000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>18253000.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57">
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>11040000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2296000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1657000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2190000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4340000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3295000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2907000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2110000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2352000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2564000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2864000.0</v>
       </c>
-      <c r="AT57"/>
-      <c r="AU57">
+      <c r="AU57"/>
+      <c r="AV57">
         <v>2375000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>4905000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4753000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3346000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1636000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1281000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>343000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>768000.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
-    </row>
-    <row r="58" spans="1:57">
+      <c r="BF57"/>
+    </row>
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>52502000.0</v>
+      </c>
+      <c r="C58">
         <v>54049000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>57163000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>57784000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>78217000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>98026000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>103091000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>108788000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>130025000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>154877000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>150889000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>177588000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>145471000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>141615000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>180075000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>147960000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>166297000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>157239000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>164603000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>175410000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>143165000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>128861000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>79903000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>60890000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>56512000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>55122000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>56351000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>51320000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>49322000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>38065000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>30556000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>22964000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>26527000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58">
+      <c r="AI58"/>
+      <c r="AJ58">
         <v>18230000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2296000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1657000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2190000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4340000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3295000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2907000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2110000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2352000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2564000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2864000.0</v>
       </c>
-      <c r="AT58"/>
-      <c r="AU58">
+      <c r="AU58"/>
+      <c r="AV58">
         <v>2375000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4905000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4753000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3346000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1636000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1281000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>343000.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>768000.0</v>
       </c>
-      <c r="BD58"/>
       <c r="BE58"/>
-    </row>
-    <row r="59" spans="1:57">
+      <c r="BF58"/>
+    </row>
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10136,217 +10255,221 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>171808000.0</v>
+      </c>
+      <c r="C60">
         <v>191362000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>213985000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>224559000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>231053000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>233759000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>240978000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>261866000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>258583000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>263972000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>278513000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>280062000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>285175000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>329248000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>270312000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>145667000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>170717000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>184749000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>228211000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>259126000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>305648000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>352607000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>396553000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>261630000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>93423000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>16982000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>25792000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>35895000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>21618000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6354000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>13642000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>14151000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>17795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33794000.0</v>
       </c>
       <c r="AI60">
         <v>33794000.0</v>
       </c>
       <c r="AJ60">
+        <v>33794000.0</v>
+      </c>
+      <c r="AK60">
         <v>38290000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>40694000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>44229000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>47228000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>52617000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>59782000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>64987000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>69331000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>35083000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>38760000.0</v>
       </c>
-      <c r="AT60"/>
-      <c r="AU60">
+      <c r="AU60"/>
+      <c r="AV60">
         <v>19943000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>25958000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>35418000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>42257000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>48688000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>18524000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>21361000.0</v>
       </c>
-      <c r="BB60"/>
-      <c r="BC60">
+      <c r="BC60"/>
+      <c r="BD60">
         <v>-567000.0</v>
       </c>
-      <c r="BD60"/>
       <c r="BE60"/>
-    </row>
-    <row r="61" spans="1:57">
+      <c r="BF60"/>
+    </row>
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10362,52 +10485,53 @@
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10423,50 +10547,51 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10523,1225 +10648,1225 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>3025000.0</v>
       </c>
       <c r="C2">
         <v>3544000.0</v>
       </c>
       <c r="D2">
         <v>2957000.0</v>
       </c>
       <c r="E2">
         <v>143051000.0</v>
       </c>
       <c r="F2">
         <v>173760000.0</v>
       </c>
       <c r="G2">
         <v>55946000.0</v>
       </c>
       <c r="H2">
         <v>32440000.0</v>
       </c>
       <c r="I2">
         <v>16982000.0</v>
       </c>
       <c r="J2">
         <v>410000.0</v>
       </c>
       <c r="K2">
         <v>294000.0</v>
       </c>
       <c r="L2">
         <v>51000.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>3025000.0</v>
       </c>
       <c r="C3">
         <v>3544000.0</v>
       </c>
       <c r="D3">
         <v>2957000.0</v>
       </c>
       <c r="E3">
         <v>1527000.0</v>
       </c>
       <c r="F3">
         <v>1193000.0</v>
       </c>
       <c r="G3">
         <v>882000.0</v>
       </c>
       <c r="H3">
         <v>684000.0</v>
       </c>
       <c r="I3">
         <v>582000.0</v>
       </c>
       <c r="J3">
         <v>410000.0</v>
       </c>
       <c r="K3">
         <v>294000.0</v>
       </c>
       <c r="L3">
         <v>51000.0</v>
       </c>
       <c r="M3">
         <v>31000.0</v>
       </c>
       <c r="N3">
         <v>8000.0</v>
       </c>
       <c r="O3">
         <v>7000.0</v>
       </c>
       <c r="P3">
         <v>6000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5">
         <v>-65783000.0</v>
       </c>
       <c r="C5">
         <v>-80945000.0</v>
       </c>
       <c r="D5">
         <v>-27122000.0</v>
       </c>
       <c r="E5">
         <v>13645000.0</v>
       </c>
       <c r="F5">
         <v>-201000000.0</v>
       </c>
       <c r="G5">
         <v>-71524000.0</v>
       </c>
       <c r="H5">
         <v>-25137000.0</v>
       </c>
       <c r="I5">
         <v>-21297000.0</v>
       </c>
       <c r="J5">
         <v>-10751000.0</v>
       </c>
       <c r="K5">
         <v>-1241000.0</v>
       </c>
       <c r="L5">
         <v>-1771000.0</v>
       </c>
       <c r="M5">
         <v>-32841000.0</v>
       </c>
       <c r="N5">
         <v>-10284000.0</v>
       </c>
       <c r="O5">
         <v>-1514000.0</v>
       </c>
       <c r="P5">
         <v>-3926000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>-62758000.0</v>
       </c>
       <c r="C6">
         <v>-77401000.0</v>
       </c>
       <c r="D6">
         <v>-24165000.0</v>
       </c>
       <c r="E6">
         <v>15172000.0</v>
       </c>
       <c r="F6">
         <v>-199807000.0</v>
       </c>
       <c r="G6">
         <v>-70642000.0</v>
       </c>
       <c r="H6">
         <v>-24453000.0</v>
       </c>
       <c r="I6">
         <v>-20715000.0</v>
       </c>
       <c r="J6">
         <v>-10341000.0</v>
       </c>
       <c r="K6">
         <v>-947000.0</v>
       </c>
       <c r="L6">
         <v>-1720000.0</v>
       </c>
       <c r="M6">
         <v>-32810000.0</v>
       </c>
       <c r="N6">
         <v>-10276000.0</v>
       </c>
       <c r="O6">
         <v>-1507000.0</v>
       </c>
       <c r="P6">
         <v>-3920000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>64196000.0</v>
       </c>
       <c r="C9">
         <v>138389000.0</v>
       </c>
       <c r="D9">
         <v>157748000.0</v>
       </c>
       <c r="E9">
         <v>205755000.0</v>
       </c>
       <c r="F9">
         <v>12359000.0</v>
       </c>
       <c r="G9">
         <v>-46407000.0</v>
       </c>
       <c r="H9">
         <v>20789000.0</v>
       </c>
       <c r="I9">
         <v>-1229000.0</v>
       </c>
       <c r="J9">
         <v>12588000.0</v>
       </c>
       <c r="K9">
         <v>20088000.0</v>
       </c>
       <c r="L9">
         <v>6087000.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>-65783000.0</v>
       </c>
       <c r="C10">
         <v>-80945000.0</v>
       </c>
       <c r="D10">
         <v>-27890000.0</v>
       </c>
       <c r="E10">
         <v>10644000.0</v>
       </c>
       <c r="F10">
         <v>-203674000.0</v>
       </c>
       <c r="G10">
         <v>-72148000.0</v>
       </c>
       <c r="H10">
         <v>-25991000.0</v>
       </c>
       <c r="I10">
         <v>-21785000.0</v>
       </c>
       <c r="J10">
         <v>-10901000.0</v>
       </c>
       <c r="K10">
         <v>-24530000.0</v>
       </c>
       <c r="L10">
         <v>-19398000.0</v>
       </c>
       <c r="M10">
         <v>-32851000.0</v>
       </c>
       <c r="N10">
         <v>-10487000.0</v>
       </c>
       <c r="O10">
         <v>-1579000.0</v>
       </c>
       <c r="P10">
         <v>-3929000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11">
         <v>-75878000.0</v>
       </c>
       <c r="C11">
         <v>-4000.0</v>
       </c>
       <c r="D11">
         <v>1835000.0</v>
       </c>
       <c r="E11">
         <v>1295000.0</v>
       </c>
       <c r="F11">
         <v>3189000.0</v>
       </c>
       <c r="G11">
         <v>-784000.0</v>
       </c>
       <c r="H11">
         <v>-270000.0</v>
       </c>
       <c r="I11">
         <v>212000.0</v>
       </c>
       <c r="J11">
         <v>1000.0</v>
       </c>
       <c r="K11">
         <v>73000.0</v>
       </c>
       <c r="L11">
         <v>51000.0</v>
       </c>
       <c r="M11">
         <v>-17000.0</v>
       </c>
       <c r="N11">
         <v>61000.0</v>
       </c>
       <c r="O11">
         <v>65000.0</v>
       </c>
       <c r="P11">
         <v>21000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12">
         <v>9000.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>767000.0</v>
       </c>
       <c r="E12">
         <v>3001000.0</v>
       </c>
       <c r="F12">
         <v>2674000.0</v>
       </c>
       <c r="G12">
         <v>831000.0</v>
       </c>
       <c r="H12">
         <v>854000.0</v>
       </c>
       <c r="I12">
         <v>186000.0</v>
       </c>
       <c r="J12">
         <v>150000.0</v>
       </c>
       <c r="K12">
         <v>295000.0</v>
       </c>
       <c r="L12">
         <v>251000.0</v>
       </c>
       <c r="M12">
         <v>2000.0</v>
       </c>
       <c r="N12">
         <v>197000.0</v>
       </c>
       <c r="O12">
         <v>80000.0</v>
       </c>
       <c r="P12">
         <v>44000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13">
         <v>10104000.0</v>
       </c>
       <c r="C13">
         <v>15195000.0</v>
       </c>
       <c r="D13">
         <v>12288000.0</v>
       </c>
       <c r="E13">
         <v>2581000.0</v>
       </c>
       <c r="F13">
         <v>753000.0</v>
       </c>
       <c r="G13">
         <v>470000.0</v>
       </c>
       <c r="H13">
         <v>408000.0</v>
       </c>
       <c r="I13">
         <v>514000.0</v>
       </c>
       <c r="J13">
         <v>89000.0</v>
       </c>
       <c r="K13">
         <v>798000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
         <v>-65783000.0</v>
       </c>
       <c r="C15">
         <v>-80941000.0</v>
       </c>
       <c r="D15">
         <v>-29725000.0</v>
       </c>
       <c r="E15">
         <v>9349000.0</v>
       </c>
       <c r="F15">
         <v>-203674000.0</v>
       </c>
       <c r="G15">
         <v>-72148000.0</v>
       </c>
       <c r="H15">
         <v>-25991000.0</v>
       </c>
       <c r="I15">
         <v>-21785000.0</v>
       </c>
       <c r="J15">
         <v>-10902000.0</v>
       </c>
       <c r="K15">
         <v>-24603000.0</v>
       </c>
       <c r="L15">
         <v>-19449000.0</v>
       </c>
       <c r="M15">
         <v>-32834000.0</v>
       </c>
       <c r="N15">
         <v>-10548000.0</v>
       </c>
       <c r="O15">
         <v>-1579000.0</v>
       </c>
       <c r="P15">
         <v>-3929000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>9349000.0</v>
       </c>
       <c r="F16">
         <v>-203674000.0</v>
       </c>
       <c r="G16">
         <v>-72148000.0</v>
       </c>
       <c r="H16">
         <v>-25991000.0</v>
       </c>
       <c r="I16">
         <v>-21785000.0</v>
       </c>
       <c r="J16">
         <v>-10902000.0</v>
       </c>
       <c r="K16">
         <v>-1571000.0</v>
       </c>
       <c r="L16">
         <v>-1902000.0</v>
       </c>
       <c r="M16">
         <v>-32834000.0</v>
       </c>
       <c r="N16">
         <v>-10548000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17">
         <v>-65783000.0</v>
       </c>
       <c r="C17">
         <v>-80941000.0</v>
       </c>
       <c r="D17">
         <v>99329000.0</v>
       </c>
       <c r="E17">
         <v>9349000.0</v>
       </c>
       <c r="F17">
         <v>-203674000.0</v>
       </c>
       <c r="G17">
         <v>-72148000.0</v>
       </c>
       <c r="H17">
         <v>-25991000.0</v>
       </c>
       <c r="I17">
         <v>-21785000.0</v>
       </c>
       <c r="J17">
         <v>-10902000.0</v>
       </c>
       <c r="K17">
         <v>-24603000.0</v>
       </c>
       <c r="L17">
         <v>-1902000.0</v>
       </c>
       <c r="M17">
         <v>-32834000.0</v>
       </c>
       <c r="N17">
         <v>-10548000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>10095000.0</v>
       </c>
       <c r="C18">
         <v>15195000.0</v>
       </c>
       <c r="D18">
         <v>10735000.0</v>
       </c>
       <c r="E18">
         <v>-420000.0</v>
       </c>
       <c r="F18">
         <v>-1921000.0</v>
       </c>
       <c r="G18">
         <v>-361000.0</v>
       </c>
       <c r="H18">
         <v>-446000.0</v>
       </c>
       <c r="I18">
         <v>328000.0</v>
       </c>
       <c r="J18">
         <v>-61000.0</v>
       </c>
       <c r="K18">
         <v>637000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-822000.0</v>
       </c>
       <c r="G19">
         <v>-624000.0</v>
       </c>
       <c r="H19">
         <v>-478000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>-74955000.0</v>
       </c>
       <c r="C21">
         <v>-95669000.0</v>
       </c>
       <c r="D21">
         <v>-78205000.0</v>
       </c>
       <c r="E21">
         <v>12177000.0</v>
       </c>
       <c r="F21">
         <v>-202852000.0</v>
       </c>
       <c r="G21">
         <v>-71524000.0</v>
       </c>
       <c r="H21">
         <v>-25513000.0</v>
       </c>
       <c r="I21">
         <v>-21811000.0</v>
       </c>
       <c r="J21">
         <v>-10492000.0</v>
       </c>
       <c r="K21">
         <v>-25167000.0</v>
       </c>
       <c r="L21">
         <v>-19698000.0</v>
       </c>
       <c r="M21">
         <v>-33078000.0</v>
       </c>
       <c r="N21">
         <v>-10290000.0</v>
       </c>
       <c r="O21">
         <v>-1501000.0</v>
       </c>
       <c r="P21">
         <v>-3906000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>142176000.0</v>
       </c>
       <c r="C23">
         <v>234058000.0</v>
       </c>
       <c r="D23">
         <v>235953000.0</v>
       </c>
       <c r="E23">
         <v>193578000.0</v>
       </c>
       <c r="F23">
         <v>215211000.0</v>
       </c>
       <c r="G23">
         <v>81063000.0</v>
       </c>
       <c r="H23">
         <v>46302000.0</v>
       </c>
       <c r="I23">
         <v>37564000.0</v>
       </c>
       <c r="J23">
         <v>23490000.0</v>
       </c>
       <c r="K23">
         <v>25167000.0</v>
       </c>
       <c r="L23">
         <v>19698000.0</v>
       </c>
       <c r="M23">
         <v>33078000.0</v>
       </c>
       <c r="N23">
         <v>10290000.0</v>
       </c>
       <c r="O23">
         <v>1501000.0</v>
       </c>
       <c r="P23">
         <v>3906000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>3025000.0</v>
       </c>
       <c r="C25">
         <v>3544000.0</v>
       </c>
       <c r="D25">
         <v>2693000.0</v>
       </c>
       <c r="E25">
         <v>1527000.0</v>
       </c>
       <c r="F25">
         <v>1193000.0</v>
       </c>
       <c r="G25">
         <v>882000.0</v>
       </c>
       <c r="H25">
         <v>684000.0</v>
       </c>
       <c r="I25">
         <v>582000.0</v>
       </c>
       <c r="J25">
         <v>410000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>112212000.0</v>
       </c>
       <c r="C26">
         <v>195156000.0</v>
       </c>
       <c r="D26">
         <v>192133000.0</v>
       </c>
       <c r="E26">
         <v>147751000.0</v>
       </c>
       <c r="F26">
         <v>173760000.0</v>
       </c>
       <c r="G26">
         <v>57846000.0</v>
       </c>
       <c r="H26">
         <v>33640000.0</v>
       </c>
       <c r="I26">
         <v>16982000.0</v>
       </c>
       <c r="J26">
         <v>15918000.0</v>
       </c>
       <c r="K26">
         <v>18391000.0</v>
       </c>
       <c r="L26">
         <v>13461000.0</v>
       </c>
       <c r="M26">
         <v>25105000.0</v>
       </c>
       <c r="N26">
         <v>7066000.0</v>
       </c>
       <c r="O26">
         <v>818000.0</v>
       </c>
       <c r="P26">
         <v>1822000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>2957000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>1900000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>46079000.0</v>
       </c>
       <c r="C28">
         <v>52823000.0</v>
       </c>
       <c r="D28">
         <v>52871000.0</v>
       </c>
       <c r="E28">
         <v>46071000.0</v>
       </c>
       <c r="F28">
         <v>41451000.0</v>
       </c>
       <c r="G28">
         <v>23217000.0</v>
       </c>
       <c r="H28">
         <v>12662000.0</v>
       </c>
       <c r="I28">
         <v>20582000.0</v>
       </c>
       <c r="J28">
         <v>7572000.0</v>
       </c>
       <c r="K28">
         <v>5357000.0</v>
       </c>
       <c r="L28">
         <v>4992000.0</v>
       </c>
       <c r="M28">
         <v>5839000.0</v>
       </c>
       <c r="N28">
         <v>3224000.0</v>
       </c>
       <c r="O28">
         <v>683000.0</v>
       </c>
       <c r="P28">
         <v>2084000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>-4000.0</v>
       </c>
       <c r="D29">
         <v>2868000.0</v>
       </c>
       <c r="E29">
         <v>1295000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>1000.0</v>
       </c>
       <c r="K29">
         <v>73000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29">
         <v>-17000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>139151000.0</v>
       </c>
       <c r="C30">
         <v>234058000.0</v>
       </c>
       <c r="D30">
         <v>235953000.0</v>
       </c>
       <c r="E30">
         <v>193578000.0</v>
       </c>
       <c r="F30">
         <v>215211000.0</v>
       </c>
       <c r="G30">
         <v>25117000.0</v>
       </c>
       <c r="H30">
         <v>46302000.0</v>
       </c>
       <c r="I30">
         <v>37564000.0</v>
       </c>
       <c r="J30">
         <v>23490000.0</v>
       </c>
       <c r="K30">
         <v>25167000.0</v>
       </c>
       <c r="L30">
         <v>19698000.0</v>
       </c>
       <c r="M30">
         <v>33078000.0</v>
       </c>
       <c r="N30">
         <v>10290000.0</v>
       </c>
       <c r="O30">
         <v>1501000.0</v>
       </c>
       <c r="P30">
         <v>3906000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B31">
         <v>9172000.0</v>
       </c>
       <c r="C31">
         <v>14724000.0</v>
       </c>
       <c r="D31">
         <v>50315000.0</v>
       </c>
       <c r="E31">
         <v>-1533000.0</v>
       </c>
       <c r="F31">
         <v>-822000.0</v>
       </c>
       <c r="G31">
         <v>-624000.0</v>
       </c>
       <c r="H31">
         <v>-478000.0</v>
       </c>
       <c r="I31">
         <v>26000.0</v>
       </c>
       <c r="J31">
         <v>-409000.0</v>
       </c>
       <c r="K31">
         <v>-536000.0</v>
       </c>
       <c r="L31">
         <v>11000.0</v>
       </c>
       <c r="M31">
         <v>227000.0</v>
       </c>
       <c r="N31">
         <v>-197000.0</v>
       </c>
       <c r="O31">
         <v>-78000.0</v>
       </c>
       <c r="P31">
         <v>-23000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B32">
         <v>67221000.0</v>
       </c>
       <c r="C32">
         <v>138389000.0</v>
       </c>
       <c r="D32">
         <v>157748000.0</v>
       </c>
       <c r="E32">
         <v>205755000.0</v>
       </c>
       <c r="F32">
         <v>12359000.0</v>
       </c>
       <c r="G32">
         <v>9539000.0</v>
       </c>
       <c r="H32">
         <v>20789000.0</v>
       </c>
       <c r="I32">
         <v>15753000.0</v>
       </c>
@@ -11762,3096 +11887,3139 @@
       </c>
       <c r="O32"/>
       <c r="P32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>120</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>658000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>682000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3342000.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="I2">
         <v>900000.0</v>
       </c>
       <c r="J2">
+        <v>900000.0</v>
+      </c>
+      <c r="K2">
         <v>904000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>815000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3741000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>51768000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26981000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37688000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>38189000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>44893000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>30733000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>45398000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45679000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>50050000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>22386000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17699000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7944000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7917000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11994000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7053000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7269000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7324000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4847000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3969000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4225000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3941000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4353000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3563000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3769000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4001000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>21088000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>121</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>658000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>682000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>763000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>779000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>801000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>819000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>912000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>909000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>904000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>815000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>827000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>737000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>578000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>551000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>417000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>335000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>224000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>310000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>289000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>287000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>307000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>269000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>219000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>212000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>182000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>153000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>367000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>536000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>172000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>167000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>159000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>145000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>111000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>332000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>41000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AN3">
         <v>14000.0</v>
       </c>
       <c r="AO3">
+        <v>14000.0</v>
+      </c>
+      <c r="AP3">
         <v>18000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>15000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>12000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>11000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>10000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AW3">
         <v>8000.0</v>
       </c>
       <c r="AX3">
+        <v>8000.0</v>
+      </c>
+      <c r="AY3">
         <v>6000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BC3">
         <v>1000.0</v>
       </c>
       <c r="BD3">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="BE3">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-      <c r="AN4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>123</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-26964000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-20821000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-13448000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9176000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14076000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-30009000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7120000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-17366000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-26449000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11441000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-15309000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-51973000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>51600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>119432000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-34501000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-20835000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-50451000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-37955000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-53373000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-53871000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-57666000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-31082000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-20814000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-10068000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-9523000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-13217000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7531000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-479000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6681000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-572000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4356000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-10072000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-6571000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-376000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2396000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-981500.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3383000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5917000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7924000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5918000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-5232000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4974000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4323000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5173000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-5228000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-6598000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-10585000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-7831000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-7835000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-5643000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3136000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1196000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-314000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-247000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-264000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-429000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-23785000.0</v>
+      </c>
+      <c r="C6">
         <v>-26306000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20139000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-12685000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8397000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-13275000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-29190000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6208000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-16457000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-25545000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10626000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-14482000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-51236000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>52178000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>119983000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-34084000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-20500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-50227000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-37645000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-53084000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-53584000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-57359000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-30813000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-20595000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9856000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-9341000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-13064000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7164000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>57000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6509000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-405000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4197000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9927000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-6460000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-44000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2355000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-966500.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3361000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5903000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-7910000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-5900000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-5217000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-4962000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-4307000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5162000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-5218000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-6589000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-10577000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-7823000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-7829000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5640000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3135000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1194000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-313000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-246000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-262000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-427000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-      <c r="AN7"/>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-      <c r="AN8"/>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>2959000.0</v>
+      </c>
+      <c r="C9">
         <v>-48000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3081000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>13809000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24510000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>29382000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>21000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>38815000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>45976000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32598000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>25078000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43376000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6778000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>28517000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>133312000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-24319000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-11096000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-39649000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-24939000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-42961000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-43678000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-47923000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-20148000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2333000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2322000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2646000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-9026000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3735000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2884000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2974000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2730000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-546000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1839000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1574000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8645000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-267000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-8000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-160000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2448000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-23785000.0</v>
+      </c>
+      <c r="C10">
         <v>-26964000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-29083000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-13448000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9176000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-14076000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-30009000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7120000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-17366000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-26449000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-11445000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-15329000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-51973000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>50857000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>118642000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-35266000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-21563000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-51169000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-38663000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-54084000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-54581000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-56346000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-31104000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-21004000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10263000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-9777000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10989000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-7433000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-685000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6884000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1011000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4253000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9950000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-6571000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1186000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2528000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3679000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3508000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5917000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7787000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-5766000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5060000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-4870000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-4255000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5109000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5164000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-6794000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10526000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-7774000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-7757000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-5643000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-3128000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1339000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-377000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-295000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-283000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-440000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-4000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-16682000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-16847000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-217000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-150000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>368000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>262000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>893000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>577000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>103000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1295000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-765000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>597000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>790000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>59000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-20000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-95000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1794000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>169000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-219000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>95000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-193000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>469000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>56000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>93000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-85000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>304000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-197000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>0.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>101000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-50000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="AL11">
         <v>12000.0</v>
       </c>
       <c r="AM11">
+        <v>12000.0</v>
+      </c>
+      <c r="AN11">
         <v>10000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>15000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>22000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>26000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>17000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>14000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>13000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-40000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>61000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>33000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>4000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>0.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>743000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>790000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>765000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>728000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>718000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>708000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>711000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>710000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>546000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>191000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>190000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>195000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>254000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>240000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>205000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>206000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>203000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>184000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>150000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>122000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3500.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>551000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>64000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>33000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>125000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>603000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>137000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>152000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>172000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>227000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="AT12">
         <v>64000.0</v>
       </c>
       <c r="AU12">
+        <v>64000.0</v>
+      </c>
+      <c r="AV12">
         <v>196000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>59000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>57000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>78000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>12000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>143000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>63000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>48000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>19000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13">
+        <v>1819000.0</v>
+      </c>
+      <c r="C13">
         <v>1932000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1532000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3234000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2567000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2771000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8767000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7636000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4148000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4016000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6886000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4001000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3252000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3220000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1815000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>444000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>168000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>154000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>184000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>192000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>190000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>188000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>169000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>124000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>74000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>102000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>115000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>85000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>93000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>376000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
-      <c r="AN14"/>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>-23785000.0</v>
+      </c>
+      <c r="C15">
         <v>-26964000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-29079000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-13448000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-9180000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-14076000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-30005000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6903000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-17216000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-26817000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-11707000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-16222000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-52550000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>50754000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>117347000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-35266000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-21563000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-51169000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-38663000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-54084000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-54581000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-56346000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-31104000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-21004000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-10263000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-9777000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-10989000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-7433000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-685000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-6884000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1011000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-4253000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-9950000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-6571000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-1136000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2555000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-3691000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-3520000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-5927000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-7802000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-5788000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-5086000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-4887000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-4262000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-5123000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-5177000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-6802000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-10486000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-7780000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-7766000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-5704000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-3128000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-1339000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-377000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-295000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-283000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-440000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-52550000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>50754000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-52550000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-35266000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-21563000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-51169000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-38663000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-54084000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-54581000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-56346000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-31104000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-21004000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-10263000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-9777000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-10989000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-7433000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-685000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-6884000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1011000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-4253000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-9950000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-8260500.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-7725000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-5745500.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3791000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-1222500.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-1571000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>-23785000.0</v>
+      </c>
+      <c r="C17">
         <v>-26964000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-29079000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-13448000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-9180000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-14076000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-30005000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6903000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-17216000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-26817000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-11707000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-16222000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-52550000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>50754000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>117347000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-35266000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-21563000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-51169000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-38663000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-54084000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-54581000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-56346000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-31104000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-21004000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-10263000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-9777000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-10989000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-7433000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-685000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-6884000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1011000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-4253000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-9950000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-8260500.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-7725000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-5745500.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3791000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1222500.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1571000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>1819000.0</v>
+      </c>
+      <c r="C18">
         <v>1932000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1523000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3234000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2567000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2771000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8767000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7636000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4148000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4016000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6881000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3981000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3252000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2477000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1025000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-321000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-560000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-564000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-524000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-519000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-520000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-358000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-22000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-66000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-121000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-152000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-125000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-120000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-113000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-88000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>36102000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>1541000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>526000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-790000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1018000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-263000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-861000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1320000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-22000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-66000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-221000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-315000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>183000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-113000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-      <c r="AN20"/>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-25545000.0</v>
+      </c>
+      <c r="C21">
         <v>-29780000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-31307000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-16512000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11616000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-16826000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-33394000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-10737000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-21126000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-30412000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-18272000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-19314000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-55374000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14755000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>121452000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-36807000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-22089000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-50379000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-37645000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-53821000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-53720000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-57666000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-31082000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-20938000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10042000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-9462000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-10817000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-7616000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-572000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6508000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-711000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4356000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-10072000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6672000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-144000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2892000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3823000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3633000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-6093000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-7924000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-5918000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-5232000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-4974000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-4323000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-5173000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-5228000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-6827000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-10585000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-7831000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-7835000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-5643000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-3136000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-1196000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-314000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-249000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-264000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-429000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-      <c r="AN22"/>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>28504000.0</v>
+      </c>
+      <c r="C23">
         <v>30390000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>34388000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>33663000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>36126000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>46208000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54394000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>49552000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>67102000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>63010000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>43350000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>62690000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>65893000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>65530000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>38841000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>50176000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>49182000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>55623000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>43439000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>56258000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>55721000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>59793000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>33320000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23271000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12364000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12108000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13785000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10934000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10725000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10858000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8288000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7779000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12458000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9039000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>13142000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2892000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3823000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3633000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6093000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7924000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5918000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5232000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4974000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4323000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5173000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5228000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6827000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10585000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7831000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7835000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5643000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3136000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1196000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>314000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>249000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>264000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>429000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14865,1210 +15033,1233 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>643000.0</v>
+      </c>
+      <c r="C25">
         <v>658000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>682000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>763000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>779000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>801000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>819000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>912000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>909000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>904000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>815000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>827000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>737000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>578000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>551000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>417000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>335000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>224000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>310000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>289000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>287000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>307000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>269000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>219000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>212000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>182000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-391000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>367000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>536000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>172000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>167000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>159000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>145000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>111000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>332000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>41000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AN25">
         <v>14000.0</v>
       </c>
       <c r="AO25">
+        <v>14000.0</v>
+      </c>
+      <c r="AP25">
         <v>18000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>15000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>14000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>16000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AW25">
         <v>8000.0</v>
       </c>
       <c r="AX25">
+        <v>8000.0</v>
+      </c>
+      <c r="AY25">
         <v>6000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BC25">
         <v>1000.0</v>
       </c>
       <c r="BD25">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="BE25">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>17515000.0</v>
+      </c>
+      <c r="C26">
         <v>20925000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>24476000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>23265000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>29579000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>34893000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>43780000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>39134000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>58669000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>53573000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>36620000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>51077000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>52668000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>51768000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>26981000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>37688000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>38189000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>44893000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>32633000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>45398000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>45679000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>50050000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>24286000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>17699000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>7944000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>7917000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11994000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>7053000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7269000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>7324000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4847000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3969000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>4225000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3941000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>11356000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1059000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1443000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2060000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4447000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6400000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>4182000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3362000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3335000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2853000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3683000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>3590000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4908000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>8757000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>5918000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>5522000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>4603000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2067000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>321000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>75000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>67000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>119000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>231000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:57">
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>145</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>658000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>900000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>815000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>1900000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>1900000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>10989000.0</v>
+      </c>
+      <c r="C28">
         <v>9465000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14027000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10398000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10338000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11315000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12380000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13276000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12316000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14851000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12507000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13377000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13225000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13762000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11860000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12488000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10993000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10730000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10806000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10860000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10042000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9743000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9034000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5572000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4191000.0</v>
       </c>
       <c r="AA28">
         <v>4191000.0</v>
       </c>
       <c r="AB28">
+        <v>4191000.0</v>
+      </c>
+      <c r="AC28">
         <v>3881000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3456000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3534000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3441000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3810000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8233000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5098000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2655000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1646000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2091000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1180000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1286000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1211000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1402000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1458000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1325000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1176000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1202000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1289000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1436000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1266000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1348000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1789000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1040000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1069000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>875000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>239000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>182000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>145000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>198000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>147</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>-4000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-217000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-150000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>368000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>262000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>893000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>577000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>103000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1295000.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>28504000.0</v>
+      </c>
+      <c r="C30">
         <v>29732000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34388000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30321000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36126000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>46208000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>54394000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49552000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>67102000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>63010000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>43350000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>62690000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>62152000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13762000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11860000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12488000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10993000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10730000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>12706000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10860000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10042000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9743000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10934000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23271000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12364000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12108000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1791000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10934000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10725000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10858000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8288000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7779000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12458000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9039000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13142000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2892000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3823000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3633000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6093000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7924000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5918000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5232000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4974000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4323000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5173000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5228000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6827000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>10585000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7831000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7835000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5643000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3136000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1196000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>314000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>249000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>264000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>429000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>1760000.0</v>
+      </c>
+      <c r="C31">
         <v>2816000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2224000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3064000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2440000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2750000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3385000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3617000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3760000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3963000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>6827000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3985000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3401000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>36102000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2810000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1541000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>526000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-790000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1018000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-263000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-861000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1320000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-22000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-66000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-221000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-315000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-172000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>183000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-113000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-376000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-45000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>103000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>122000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>101000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1042000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-285000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2613000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>125000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>176000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>137000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>152000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>172000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>104000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="AT31">
         <v>64000.0</v>
       </c>
       <c r="AU31">
+        <v>64000.0</v>
+      </c>
+      <c r="AV31">
         <v>33000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>59000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>57000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>78000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>8000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-143000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-63000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-46000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-19000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-11000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>2959000.0</v>
+      </c>
+      <c r="C32">
         <v>610000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3081000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>17151000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>24510000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>29382000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>21000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>38815000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>45976000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>32598000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>25078000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>43376000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>10519000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>80285000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>160293000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>13369000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>27093000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5244000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5794000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2437000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2001000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2127000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2238000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2333000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2322000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2646000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2968000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3318000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>10153000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4350000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>7577000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3423000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2386000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2367000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12998000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3296000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3761000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3841000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>20382000.0</v>
       </c>
-      <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
+      <c r="BF32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16125,1215 +16316,1215 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
         <v>293913000.0</v>
       </c>
       <c r="C2">
         <v>348890000.0</v>
       </c>
       <c r="D2">
         <v>393977000.0</v>
       </c>
       <c r="E2">
         <v>372569000.0</v>
       </c>
       <c r="F2">
         <v>463002000.0</v>
       </c>
       <c r="G2">
         <v>71460000.0</v>
       </c>
       <c r="H2">
         <v>36816000.0</v>
       </c>
       <c r="I2">
         <v>25238000.0</v>
       </c>
       <c r="J2">
         <v>8345000.0</v>
       </c>
       <c r="K2">
         <v>16658000.0</v>
       </c>
       <c r="L2">
         <v>2176000.0</v>
       </c>
       <c r="M2">
         <v>22095000.0</v>
       </c>
       <c r="N2">
         <v>97000.0</v>
       </c>
       <c r="O2">
         <v>55000.0</v>
       </c>
       <c r="P2">
         <v>837000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
         <v>230000</v>
       </c>
       <c r="C3">
         <v>648000</v>
       </c>
       <c r="D3">
         <v>2901000</v>
       </c>
       <c r="E3">
         <v>7726000</v>
       </c>
       <c r="F3">
         <v>3406000</v>
       </c>
       <c r="G3">
         <v>1742000</v>
       </c>
       <c r="H3">
         <v>818000</v>
       </c>
       <c r="I3">
         <v>1478000</v>
       </c>
       <c r="J3">
         <v>251000</v>
       </c>
       <c r="K3">
         <v>74000</v>
       </c>
       <c r="L3">
         <v>181000</v>
       </c>
       <c r="M3">
         <v>79000</v>
       </c>
       <c r="N3">
         <v>39000</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>24000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-90433000.0</v>
       </c>
       <c r="G4">
         <v>391542000.0</v>
       </c>
       <c r="H4">
         <v>34644000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>29946000.0</v>
       </c>
       <c r="G5">
         <v>5455000.0</v>
       </c>
       <c r="H5">
         <v>8875000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
         <v>-61119000.0</v>
       </c>
       <c r="C6">
         <v>-54977000.0</v>
       </c>
       <c r="D6">
         <v>-45087000.0</v>
       </c>
       <c r="E6">
         <v>21408000.0</v>
       </c>
       <c r="F6">
         <v>-90433000.0</v>
       </c>
       <c r="G6">
         <v>391542000.0</v>
       </c>
       <c r="H6">
         <v>34644000.0</v>
       </c>
       <c r="I6">
         <v>11578000.0</v>
       </c>
       <c r="J6">
         <v>16893000.0</v>
       </c>
       <c r="K6">
         <v>-14354000.0</v>
       </c>
       <c r="L6">
         <v>14482000.0</v>
       </c>
       <c r="M6">
         <v>-19919000.0</v>
       </c>
       <c r="N6">
         <v>21998000.0</v>
       </c>
       <c r="O6">
         <v>42000.0</v>
       </c>
       <c r="P6">
         <v>-782000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7">
         <v>-39200000.0</v>
       </c>
       <c r="C7">
         <v>-20809000.0</v>
       </c>
       <c r="D7">
         <v>7381000.0</v>
       </c>
       <c r="E7">
         <v>-12557000.0</v>
       </c>
       <c r="F7">
         <v>32625000.0</v>
       </c>
       <c r="G7">
         <v>21216000.0</v>
       </c>
       <c r="H7">
         <v>15982000.0</v>
       </c>
       <c r="I7">
         <v>-1156000.0</v>
       </c>
       <c r="J7">
         <v>7364000.0</v>
       </c>
       <c r="K7">
         <v>2678000.0</v>
       </c>
       <c r="L7">
         <v>-1115000.0</v>
       </c>
       <c r="M7">
         <v>388000.0</v>
       </c>
       <c r="N7">
         <v>1443000.0</v>
       </c>
       <c r="O7">
         <v>-101000.0</v>
       </c>
       <c r="P7">
         <v>9000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-1242000.0</v>
       </c>
       <c r="G8">
         <v>54000.0</v>
       </c>
       <c r="H8">
         <v>2302000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
         <v>-1590000.0</v>
       </c>
       <c r="C9">
         <v>28090000.0</v>
       </c>
       <c r="D9">
         <v>-29300000.0</v>
       </c>
       <c r="E9">
         <v>603000.0</v>
       </c>
       <c r="F9">
         <v>-1242000.0</v>
       </c>
       <c r="G9">
         <v>54000.0</v>
       </c>
       <c r="H9">
         <v>2302000.0</v>
       </c>
       <c r="I9">
         <v>-4001000.0</v>
       </c>
       <c r="J9">
         <v>3153000.0</v>
       </c>
       <c r="K9">
         <v>-1556000.0</v>
       </c>
       <c r="L9">
         <v>-1077000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>450000.0</v>
       </c>
       <c r="G10">
         <v>9309000.0</v>
       </c>
       <c r="H10">
         <v>1555000.0</v>
       </c>
       <c r="I10">
         <v>2108000.0</v>
       </c>
       <c r="J10">
         <v>-306000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>32025000.0</v>
       </c>
       <c r="G11">
         <v>16132000.0</v>
       </c>
       <c r="H11">
         <v>4830000.0</v>
       </c>
       <c r="I11">
         <v>737000.0</v>
       </c>
       <c r="J11">
         <v>4517000.0</v>
       </c>
       <c r="K11">
         <v>-862000.0</v>
       </c>
       <c r="L11">
         <v>11231000.0</v>
       </c>
       <c r="M11">
         <v>258000.0</v>
       </c>
       <c r="N11">
         <v>24000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>36205000.0</v>
       </c>
       <c r="G12">
         <v>6764000.0</v>
       </c>
       <c r="H12">
         <v>2855000.0</v>
       </c>
       <c r="I12">
         <v>1599000.0</v>
       </c>
       <c r="J12">
         <v>2668000.0</v>
       </c>
       <c r="K12">
         <v>845000.0</v>
       </c>
       <c r="L12">
         <v>339000.0</v>
       </c>
       <c r="M12">
         <v>4089000.0</v>
       </c>
       <c r="N12">
         <v>1743000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>450000.0</v>
       </c>
       <c r="G13">
         <v>9309000.0</v>
       </c>
       <c r="H13">
         <v>1555000.0</v>
       </c>
       <c r="I13">
         <v>2108000.0</v>
       </c>
       <c r="J13">
         <v>-306000.0</v>
       </c>
       <c r="K13">
         <v>-11000.0</v>
       </c>
       <c r="L13">
         <v>507000.0</v>
       </c>
       <c r="M13">
         <v>130000.0</v>
       </c>
       <c r="N13">
         <v>1419000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14">
         <v>3025000.0</v>
       </c>
       <c r="C14">
         <v>3544000.0</v>
       </c>
       <c r="D14">
         <v>2957000.0</v>
       </c>
       <c r="E14">
         <v>1527000.0</v>
       </c>
       <c r="F14">
         <v>1193000.0</v>
       </c>
       <c r="G14">
         <v>882000.0</v>
       </c>
       <c r="H14">
         <v>684000.0</v>
       </c>
       <c r="I14">
         <v>582000.0</v>
       </c>
       <c r="J14">
         <v>410000.0</v>
       </c>
       <c r="K14">
         <v>61000.0</v>
       </c>
       <c r="L14">
         <v>51000.0</v>
       </c>
       <c r="M14">
         <v>31000.0</v>
       </c>
       <c r="N14">
         <v>8000.0</v>
       </c>
       <c r="O14">
         <v>7000.0</v>
       </c>
       <c r="P14">
         <v>6000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16">
         <v>232794000.0</v>
       </c>
       <c r="C16">
         <v>293913000.0</v>
       </c>
       <c r="D16">
         <v>348890000.0</v>
       </c>
       <c r="E16">
         <v>393977000.0</v>
       </c>
       <c r="F16">
         <v>372569000.0</v>
       </c>
       <c r="G16">
         <v>463002000.0</v>
       </c>
       <c r="H16">
         <v>71460000.0</v>
       </c>
       <c r="I16">
         <v>36816000.0</v>
       </c>
       <c r="J16">
         <v>25238000.0</v>
       </c>
       <c r="K16">
         <v>2304000.0</v>
       </c>
       <c r="L16">
         <v>16658000.0</v>
       </c>
       <c r="M16">
         <v>2176000.0</v>
       </c>
       <c r="N16">
         <v>22095000.0</v>
       </c>
       <c r="O16">
         <v>97000.0</v>
       </c>
       <c r="P16">
         <v>55000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B18">
         <v>-74271000.0</v>
       </c>
       <c r="C18">
         <v>-60395000.0</v>
       </c>
       <c r="D18">
         <v>-21000000.0</v>
       </c>
       <c r="E18">
         <v>24267000.0</v>
       </c>
       <c r="F18">
         <v>-138449000.0</v>
       </c>
       <c r="G18">
         <v>-44603000.0</v>
       </c>
       <c r="H18">
         <v>-7263000.0</v>
       </c>
       <c r="I18">
         <v>-22238000.0</v>
       </c>
       <c r="J18">
         <v>-711000.0</v>
       </c>
       <c r="K18">
         <v>-19315000.0</v>
       </c>
       <c r="L18">
         <v>-18329000.0</v>
       </c>
       <c r="M18">
         <v>-28405000.0</v>
       </c>
       <c r="N18">
         <v>-7392000.0</v>
       </c>
       <c r="O18">
         <v>-1585000.0</v>
       </c>
       <c r="P18">
         <v>-2385000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-648000.0</v>
       </c>
       <c r="D19">
         <v>-5833000.0</v>
       </c>
       <c r="E19">
         <v>-7726000.0</v>
       </c>
       <c r="F19">
         <v>-3406000.0</v>
       </c>
       <c r="G19">
         <v>-1742000.0</v>
       </c>
       <c r="H19">
         <v>-818000.0</v>
       </c>
       <c r="I19">
         <v>22134000.0</v>
       </c>
       <c r="J19">
         <v>10355000.0</v>
       </c>
       <c r="K19">
         <v>4881000.0</v>
       </c>
       <c r="L19">
         <v>10577000.0</v>
       </c>
       <c r="M19">
         <v>8486000.0</v>
       </c>
       <c r="N19">
         <v>-28008000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20">
         <v>12273000.0</v>
       </c>
       <c r="C20">
         <v>682000.0</v>
       </c>
       <c r="D20">
         <v>609000.0</v>
       </c>
       <c r="E20">
         <v>411000.0</v>
       </c>
       <c r="F20">
         <v>515000.0</v>
       </c>
       <c r="G20">
         <v>423819000.0</v>
       </c>
       <c r="H20">
         <v>36823000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-27364000.0</v>
       </c>
       <c r="E21">
         <v>-5000000.0</v>
       </c>
       <c r="F21">
         <v>46599000.0</v>
       </c>
       <c r="G21">
         <v>46599000.0</v>
       </c>
       <c r="H21">
         <v>4945000.0</v>
       </c>
       <c r="I21">
         <v>9872000.0</v>
       </c>
       <c r="J21">
         <v>5650000.0</v>
       </c>
       <c r="K21">
         <v>5650000.0</v>
       </c>
       <c r="L21">
         <v>1885000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>115000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22">
         <v>-65783000.0</v>
       </c>
       <c r="C22">
         <v>-80941000.0</v>
       </c>
       <c r="D22">
         <v>-29725000.0</v>
       </c>
       <c r="E22">
         <v>9349000.0</v>
       </c>
       <c r="F22">
         <v>-203674000.0</v>
       </c>
       <c r="G22">
         <v>-72148000.0</v>
       </c>
       <c r="H22">
         <v>-25991000.0</v>
       </c>
       <c r="I22">
         <v>-21785000.0</v>
       </c>
       <c r="J22">
         <v>-10902000.0</v>
       </c>
       <c r="K22">
         <v>-24603000.0</v>
       </c>
       <c r="L22">
         <v>-19449000.0</v>
       </c>
       <c r="M22">
         <v>-32834000.0</v>
       </c>
       <c r="N22">
         <v>-10548000.0</v>
       </c>
       <c r="O22">
         <v>-1579000.0</v>
       </c>
       <c r="P22">
         <v>-3929000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
         <v>13382000.0</v>
       </c>
       <c r="C23">
         <v>4736000.0</v>
       </c>
       <c r="D23">
         <v>2668000.0</v>
       </c>
       <c r="E23">
         <v>1730000.0</v>
       </c>
       <c r="F23">
         <v>902000.0</v>
       </c>
       <c r="G23">
         <v>12326000.0</v>
       </c>
       <c r="H23">
         <v>15684000.0</v>
       </c>
       <c r="I23">
         <v>332000.0</v>
       </c>
       <c r="J23">
         <v>1348000.0</v>
       </c>
       <c r="K23">
         <v>6000.0</v>
       </c>
       <c r="L23">
         <v>-66442000.0</v>
       </c>
       <c r="M23">
         <v>8407000.0</v>
       </c>
       <c r="N23">
         <v>29000.0</v>
       </c>
       <c r="O23">
         <v>600000.0</v>
       </c>
       <c r="P23">
         <v>450000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24">
         <v>-230000.0</v>
       </c>
       <c r="C24">
         <v>-648000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-8299000.0</v>
       </c>
       <c r="F24">
         <v>-3459000.0</v>
       </c>
       <c r="G24">
         <v>-1742000.0</v>
       </c>
       <c r="H24">
         <v>-1058000.0</v>
       </c>
       <c r="I24">
         <v>23612000.0</v>
       </c>
       <c r="J24">
         <v>29000.0</v>
       </c>
       <c r="K24">
         <v>20022000.0</v>
       </c>
       <c r="L24">
         <v>-161000.0</v>
       </c>
       <c r="M24">
         <v>8486000.0</v>
       </c>
       <c r="N24">
         <v>-28008000.0</v>
       </c>
       <c r="O24">
         <v>507000.0</v>
       </c>
       <c r="P24">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
         <v>2279000.0</v>
       </c>
       <c r="C25">
         <v>471000.0</v>
       </c>
       <c r="D25">
         <v>-33361000.0</v>
       </c>
       <c r="E25">
         <v>3063000.0</v>
       </c>
       <c r="F25">
         <v>5898000.0</v>
       </c>
       <c r="G25">
         <v>425000.0</v>
       </c>
       <c r="H25">
         <v>873000.0</v>
       </c>
       <c r="I25">
         <v>38000.0</v>
       </c>
       <c r="J25">
         <v>498000.0</v>
       </c>
       <c r="K25">
         <v>123000.0</v>
       </c>
       <c r="L25">
         <v>2365000.0</v>
       </c>
       <c r="M25">
         <v>4089000.0</v>
       </c>
       <c r="N25">
         <v>203000.0</v>
       </c>
       <c r="O25">
         <v>62000.0</v>
       </c>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>1417000.0</v>
       </c>
       <c r="G26">
         <v>426545000.0</v>
       </c>
       <c r="H26">
         <v>36962000.0</v>
       </c>
       <c r="I26">
         <v>332000.0</v>
       </c>
       <c r="J26">
         <v>1348000.0</v>
       </c>
       <c r="K26">
         <v>1348000.0</v>
       </c>
       <c r="L26">
         <v>66472000.0</v>
       </c>
       <c r="M26">
         <v>66472000.0</v>
       </c>
       <c r="N26">
         <v>57283000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27">
         <v>25408000.0</v>
       </c>
       <c r="C27">
         <v>37988000.0</v>
       </c>
       <c r="D27">
         <v>34649000.0</v>
       </c>
       <c r="E27">
         <v>30611000.0</v>
       </c>
       <c r="F27">
         <v>28915000.0</v>
       </c>
       <c r="G27">
         <v>6764000.0</v>
       </c>
       <c r="H27">
         <v>1982000.0</v>
       </c>
       <c r="I27">
         <v>1259000.0</v>
       </c>
       <c r="J27">
         <v>2170000.0</v>
       </c>
       <c r="K27">
         <v>2500000.0</v>
       </c>
       <c r="L27">
         <v>2365000.0</v>
       </c>
       <c r="M27">
         <v>4089000.0</v>
       </c>
       <c r="N27">
         <v>1540000.0</v>
       </c>
       <c r="O27">
         <v>26000.0</v>
       </c>
       <c r="P27">
         <v>1553000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
         <v>13382000.0</v>
       </c>
       <c r="C28">
         <v>5418000.0</v>
       </c>
       <c r="D28">
         <v>-24087000.0</v>
       </c>
       <c r="E28">
         <v>-2859000.0</v>
       </c>
       <c r="F28">
         <v>48016000.0</v>
       </c>
       <c r="G28">
         <v>436145000.0</v>
       </c>
       <c r="H28">
         <v>41907000.0</v>
       </c>
       <c r="I28">
         <v>10204000.0</v>
       </c>
       <c r="J28">
         <v>6998000.0</v>
       </c>
       <c r="K28">
         <v>6000.0</v>
       </c>
       <c r="L28">
         <v>66472000.0</v>
       </c>
       <c r="M28">
         <v>66472000.0</v>
       </c>
       <c r="N28">
         <v>57398000.0</v>
       </c>
       <c r="O28">
         <v>601000.0</v>
       </c>
       <c r="P28">
         <v>2620000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
         <v>-74271000.0</v>
       </c>
       <c r="C29">
         <v>-59747000.0</v>
       </c>
       <c r="D29">
         <v>-18099000.0</v>
       </c>
       <c r="E29">
         <v>31993000.0</v>
       </c>
       <c r="F29">
         <v>-135043000.0</v>
       </c>
       <c r="G29">
         <v>-42861000.0</v>
       </c>
       <c r="H29">
         <v>-6445000.0</v>
       </c>
       <c r="I29">
         <v>-20760000.0</v>
       </c>
       <c r="J29">
         <v>-460000.0</v>
       </c>
       <c r="K29">
         <v>-19241000.0</v>
       </c>
       <c r="L29">
         <v>-18148000.0</v>
       </c>
       <c r="M29">
         <v>-28326000.0</v>
       </c>
       <c r="N29">
         <v>-7353000.0</v>
       </c>
       <c r="O29">
         <v>-1585000.0</v>
       </c>
       <c r="P29">
         <v>-2361000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
         <v>-230000.0</v>
       </c>
       <c r="C30">
         <v>-648000.0</v>
       </c>
       <c r="D30">
         <v>-2901000.0</v>
       </c>
       <c r="E30">
         <v>-7726000.0</v>
       </c>
       <c r="F30">
         <v>-3406000.0</v>
       </c>
       <c r="G30">
         <v>-1742000.0</v>
       </c>
       <c r="H30">
         <v>-818000.0</v>
       </c>
       <c r="I30">
         <v>22134000.0</v>
       </c>
@@ -17358,1943 +17549,1971 @@
       <c r="P30">
         <v>-1041000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>213403000.0</v>
+      </c>
+      <c r="C2">
         <v>232794000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>237245000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>253352000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>273833000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>293913000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>294063000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>317214000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>345281000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>348890000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>369051000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>380598000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>330051000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>393977000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>239757000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>285569000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>321755000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>372569000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>415954000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>433681000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>466946000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>463002000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>307130000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>136218000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>59578000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>71460000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>74279000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>55947000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31327000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>36816000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>30438000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>29429000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>36396000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>25238000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3007000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3568000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4674000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2304000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4375000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15093000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13487000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16658000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9970000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8570000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7472000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2176000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2714000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6912000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10392000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>22095000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4539000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17593000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>31000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>97000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>32000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>43000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>54000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>137660</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>181000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>137000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2449</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>80000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>328000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>240000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>875000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>981000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>354000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>691000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3807000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2186000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>378000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2111000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1118000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1766000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>404000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>118000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>697000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>434000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>469000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>142000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>315000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>159000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>266000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>78000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>225000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>253000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>638000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>362000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>246000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>84000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>42000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>23000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>89000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>56000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>24000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>12000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>20000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>50000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>19000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>17000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-63926000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-45812000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-36186000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-50814000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-43385000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-17727000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-33265000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>3944000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>155872000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>170912000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>76640000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-11882000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>14851000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-23029000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-30163000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2244000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3245000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>35422000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2479000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>248000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>12536000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2898000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1499000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2684000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>-19892000.0</v>
+      </c>
+      <c r="C6">
         <v>-19391000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4451000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-16107000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-20481000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-20080000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-150000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23151000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-28067000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3609000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-20161000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-11547000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>50547000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-63926000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>154220000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-45812000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-36186000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-50814000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-43385000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-17727000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-33265000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3944000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>155872000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>170912000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>76640000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-11882000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2819000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>18332000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>24620000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5489000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6378000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1009000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6967000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11158000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>22231000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-561000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1106000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2370000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2071000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-10718000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1606000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3171000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6688000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1400000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1098000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5296000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-538000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4198000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3480000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-11703000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>17556000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-13053000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>17562000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-66000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="BE6">
         <v>-11000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6">
+        <v>-11000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>-1060000.0</v>
+      </c>
+      <c r="C7">
         <v>2573000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2960420.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10365000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3682000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-28546000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>20091000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-27468000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-23647000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10215000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1448000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-40105000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>94237000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-62094000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>34206000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-19429000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-22282000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6237000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-13068000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>29634000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>12573000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2094000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22242000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2547000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-24000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3549000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2237000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4114000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>9051000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>580000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-5718000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-3335000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1824000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>6073000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>8920000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>994000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-538000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2012000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1312000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>423000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>1045000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-102000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>17000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1725000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>804000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-211000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1735000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-39000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1363000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>797000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>416000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>843000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>107000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>128000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-41000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-55000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>124000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-89719000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>203000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1444000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-324000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1352000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>148000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-156000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>118000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>322000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>382000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-478000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-172000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>-470000.0</v>
+      </c>
+      <c r="C9">
         <v>4221000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2472062.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9253000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2632000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10598000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>26225000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6114000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2972000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5007000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6156000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-35421000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>89684000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-89719000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-720000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>203000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1444000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-324000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1352000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>148000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-156000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>118000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>322000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>382000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-478000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-172000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>446000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3192000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1360000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>24000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3358000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>248000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-194000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-697000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>527000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>943500.0</v>
       </c>
       <c r="AL9">
         <v>943500.0</v>
       </c>
       <c r="AM9">
+        <v>943500.0</v>
+      </c>
+      <c r="AN9">
         <v>-1556000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>41000.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-      <c r="BE9">
+      <c r="BE9"/>
+      <c r="BF9">
         <v>72000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>8562000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4684000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3878000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-10817000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6928000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9433000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8762000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5846000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2146000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>750000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>567000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2096000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2038000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-397000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2182000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1488000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1788000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2083000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>325000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>8431000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12774000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>30437000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5911000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5481000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4042000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-899000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5936000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3296000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1728000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8782000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5173000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2707000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-530000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-305000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1116000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10816000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2730000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3848000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3190000.0</v>
       </c>
       <c r="AH11">
         <v>3190000.0</v>
       </c>
       <c r="AI11">
+        <v>3190000.0</v>
+      </c>
+      <c r="AJ11">
         <v>4517000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1717500.0</v>
       </c>
       <c r="AL11">
         <v>-1717500.0</v>
       </c>
       <c r="AM11">
+        <v>-1717500.0</v>
+      </c>
+      <c r="AN11">
         <v>2839000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>8383000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-25109000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8155000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9358000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7645000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8516000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8924000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7508000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8778000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10995000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2563000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2251000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>827000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1123000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1605000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>116000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>438000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>721000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>799000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="AH12">
         <v>83000.0</v>
       </c>
       <c r="AI12">
+        <v>83000.0</v>
+      </c>
+      <c r="AJ12">
         <v>2668000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="AL12">
         <v>22000.0</v>
       </c>
       <c r="AM12">
+        <v>22000.0</v>
+      </c>
+      <c r="AN12">
         <v>845000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-3878000.0</v>
       </c>
       <c r="O13">
         <v>-3878000.0</v>
       </c>
       <c r="P13">
+        <v>-3878000.0</v>
+      </c>
+      <c r="Q13">
         <v>-4771000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7460000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2532000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-10817000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6928000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9433000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8762000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5846000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2146000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>750000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>567000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2096000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2038000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-405000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2174000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1488000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204000.0</v>
       </c>
       <c r="AH13">
         <v>1204000.0</v>
       </c>
       <c r="AI13">
+        <v>1204000.0</v>
+      </c>
+      <c r="AJ13">
         <v>-306000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9500.0</v>
       </c>
       <c r="AL13">
         <v>9500.0</v>
       </c>
       <c r="AM13">
+        <v>9500.0</v>
+      </c>
+      <c r="AN13">
         <v>-11000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>643000.0</v>
+      </c>
+      <c r="C14">
         <v>658000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>682000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>763000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>779000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>801000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>819000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>912000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>909000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>904000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>815000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>827000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>737000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>578000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>551000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>417000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>335000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>224000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>310000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>289000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>287000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>307000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>269000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>219000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>212000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>182000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-391000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>367000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>536000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>172000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>167000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>159000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>145000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>111000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>332000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>41000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AN14">
         <v>14000.0</v>
       </c>
       <c r="AO14">
+        <v>14000.0</v>
+      </c>
+      <c r="AP14">
         <v>18000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>15000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>12000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>16000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AW14">
         <v>8000.0</v>
       </c>
       <c r="AX14">
+        <v>8000.0</v>
+      </c>
+      <c r="AY14">
         <v>6000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BC14">
         <v>1000.0</v>
       </c>
       <c r="BD14">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="BE14">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -19308,227 +19527,231 @@
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>193511000.0</v>
+      </c>
+      <c r="C16">
         <v>213403000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>232794000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>237245000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>253352000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>273833000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>293913000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>294063000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>317214000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>345281000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>348890000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>369051000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>380598000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>330051000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>393977000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>239757000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>285569000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>321755000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>372569000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>415954000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>433681000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>466946000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>463002000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>307130000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>136218000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>59578000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>71460000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>74279000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>55947000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>31327000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>36816000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>30438000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>29429000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>36396000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>25238000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3007000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3568000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4674000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2304000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4375000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>15093000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>13487000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>16658000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9970000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8570000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7472000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2176000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2714000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6912000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>10392000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>22095000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4540000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>17593000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>31000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>97000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>32000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19542,1953 +19765,1985 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-19910000.0</v>
+      </c>
+      <c r="C18">
         <v>-19441000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-16364660.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17332000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5755000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-35275000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-284000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-23844000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30470000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5797000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1504000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-33387000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>50453000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-36562000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>156452000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-44592000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-36443000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-51150000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-43615000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-18419000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-33347000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-43068000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7329000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-16311000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-8963000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-7853000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2995000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>9074000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5489000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-5988000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-7048000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8479000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-723000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9628000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1418000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4042000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-4965000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-4065000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6682000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-4108000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4460000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-4368000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5439000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-3915000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-4607000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-7740000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-9499000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-5488000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-5678000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-4799000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-2009000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-352000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-181000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-269000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-330000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-307000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-181000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>0.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-137000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>0.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-80000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-328000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-240000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-875000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-981000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-354000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-691000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3807000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2186000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>378000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2111000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1118000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1766000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-404000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-118000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-697000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-434000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-469000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-142000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-315000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-159000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-266000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-78000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2494000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>8076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6521000.0</v>
       </c>
       <c r="AH19">
         <v>6521000.0</v>
       </c>
       <c r="AI19">
+        <v>6521000.0</v>
+      </c>
+      <c r="AJ19">
         <v>10577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6521000.0</v>
       </c>
       <c r="AK19">
         <v>6521000.0</v>
       </c>
       <c r="AL19">
         <v>6521000.0</v>
       </c>
       <c r="AM19">
+        <v>6521000.0</v>
+      </c>
+      <c r="AN19">
         <v>10577000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>11688000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>515000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-15000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-27364000.0</v>
       </c>
-      <c r="O21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P21"/>
       <c r="Q21">
         <v>-2000000.0</v>
       </c>
       <c r="R21">
         <v>-2000000.0</v>
       </c>
       <c r="S21">
         <v>-2000000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>-2000000.0</v>
+      </c>
       <c r="U21"/>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
+      <c r="V21"/>
       <c r="W21">
         <v>46599000.0</v>
       </c>
       <c r="X21">
         <v>46599000.0</v>
       </c>
       <c r="Y21">
         <v>46599000.0</v>
       </c>
-      <c r="Z21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z21">
+        <v>46599000.0</v>
+      </c>
+      <c r="AA21"/>
       <c r="AB21">
         <v>4945000.0</v>
       </c>
       <c r="AC21">
         <v>4945000.0</v>
       </c>
       <c r="AD21">
         <v>4945000.0</v>
       </c>
       <c r="AE21">
-        <v>9872000.0</v>
+        <v>4945000.0</v>
       </c>
       <c r="AF21">
         <v>9872000.0</v>
       </c>
       <c r="AG21">
         <v>9872000.0</v>
       </c>
       <c r="AH21">
         <v>9872000.0</v>
       </c>
       <c r="AI21">
+        <v>9872000.0</v>
+      </c>
+      <c r="AJ21">
         <v>5650000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2744500.0</v>
       </c>
       <c r="AL21">
         <v>2744500.0</v>
       </c>
       <c r="AM21">
+        <v>2744500.0</v>
+      </c>
+      <c r="AN21">
         <v>5650000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>-23785000.0</v>
+      </c>
+      <c r="C22">
         <v>-26964000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-29079000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-13448000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-9180000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-14076000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-30005000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6903000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-17216000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-26817000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-11707000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-16222000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-52550000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>50754000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>117347000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-35266000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-21563000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-51169000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-38663000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-54084000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-54581000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-56346000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-31104000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-21004000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-10263000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-9777000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10989000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-7433000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-685000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-6884000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1011000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-4253000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-9950000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-6571000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1136000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2555000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-3691000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-3520000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-5927000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-7802000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-5788000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-5086000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-4887000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-4262000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-5123000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-5177000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-6802000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-10486000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-7780000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-7766000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-5704000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-3128000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1339000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-377000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-295000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-283000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-440000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>171</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>16000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-733676.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1225000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14726000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>195000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>134000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>693000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2403000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2188000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1343000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>21840000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>94000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-27364000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>768000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>780000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>257000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>336000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>230000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>177000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>82000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>413000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1265000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>645000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>85603000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>118000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5034000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>49000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>15546000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-78000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9872000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-19000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>57000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>294000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6998000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2744500.0</v>
       </c>
       <c r="AL23">
         <v>2744500.0</v>
       </c>
       <c r="AM23">
+        <v>2744500.0</v>
+      </c>
+      <c r="AN23">
         <v>-51.58</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-4043000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5712000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-27589000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6783000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>13000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-18012000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7203000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5293000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1988000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-6075000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>29000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-11061000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-4009000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>115000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>333000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>267000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>296000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24">
+        <v>52000.0</v>
+      </c>
+      <c r="C24">
         <v>34000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>225000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-318000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-137000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-643345.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4655.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-240000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2969000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-8299000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-2111000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-3459000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-118000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1911000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-142000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1058000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>2494000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8076000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1455000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>11587000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>29000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-3000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>16000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>5022000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-15000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-146000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>5000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-18000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7202000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>5301000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2008000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-6025000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-12960000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-11044000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-4006000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>52000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>296000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>61000.0</v>
+      </c>
+      <c r="C25">
         <v>-33000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2392580.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>170000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>128000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-172000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>202000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>388000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>53000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5565529.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13825000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-73303173.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-33291000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1625000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2436000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-585000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>772000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1406000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>638000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1238000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4008000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-865000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>373000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>480000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>437000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>808000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>36000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>35000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>34000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>293000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>47000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-65000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6445000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>412000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>36000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>23000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>27000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>37000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>45000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>41000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>-2000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>142000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>61000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>62000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>780000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>257000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>336000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>230000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>692000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>82000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>413000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>163201000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>187223000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>76003000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>118000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>36962000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>36873000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>15546000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>332000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-19000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>1348000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>1348000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>4231000.0</v>
+      </c>
+      <c r="C27">
         <v>4325000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6817000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5729000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6200000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6662000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8983000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9493000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9424000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10088000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8815000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9269000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8383000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8182000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6530000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9436000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7274000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7371000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7518000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6870000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7540000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6987000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2826000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1988000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1101000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>849000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>797000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>383000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>403000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>399000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>506000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>587000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>140000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>26000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1346000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>150000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>155000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>519000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>541000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>645000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>578000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>736000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>579000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>585000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>418000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>783000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>787000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1026000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>941000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1335000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>505000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>292000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>739000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>5000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>6000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
         <v>16000.0</v>
       </c>
       <c r="C28">
+        <v>16000.0</v>
+      </c>
+      <c r="D28">
         <v>11688000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1225000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-14726000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15195000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>134000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>693000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2403000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2188000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18657000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21840000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>94000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-27364000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2232000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1220000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>257000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>336000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>230000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>692000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>82000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>47012000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>163201000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>187223000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>85603000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>118000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5034000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>21327000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9872000.0</v>
       </c>
       <c r="AE28">
         <v>9872000.0</v>
       </c>
       <c r="AF28">
+        <v>9872000.0</v>
+      </c>
+      <c r="AG28">
         <v>-19000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>57000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>294000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6998000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2744500.0</v>
       </c>
       <c r="AL28">
         <v>2744500.0</v>
       </c>
       <c r="AM28">
+        <v>2744500.0</v>
+      </c>
+      <c r="AN28">
         <v>6998000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>6000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>38556000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>13000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>27903000.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>35363000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>21920000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>115000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>334000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>267000.0</v>
       </c>
-      <c r="BE28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>-19910000.0</v>
+      </c>
+      <c r="C29">
         <v>-19441000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-16227000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-17151000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5755000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-35138000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-284000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-23764000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-30142000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5557000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-629000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-32406000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>50807000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-35871000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>160259000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-42406000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-36821000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-49039000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-42497000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-16653000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-32943000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-42950000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6632000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-15877000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-8494000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-11858000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-7538000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2836000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9340000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-5411000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-5763000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-6795000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-7841000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-361000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>9874000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1334000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-4036000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-4964000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-4023000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-6675000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-4106000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-4437000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-4279000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-5383000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-3891000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-4595000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-7741000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-9491000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-5468000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-5628000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-4780000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1992000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-349000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-181000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-269000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-330000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-307000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>18000.0</v>
+      </c>
+      <c r="C30">
         <v>34000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>87340.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-181000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-660.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-137000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2447.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-80000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-328000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-240000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-875000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-981000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-354000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-691000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3807000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2186000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>378000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2111000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1118000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1766000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-404000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-118000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-697000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-434000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-469000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-142000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-315000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-159000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-266000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-78000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2269000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7823000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>817000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11225000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-682000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>773000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2930000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7334000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1952000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-4043000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5712000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1260000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-27589000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6783000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4976000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-18012000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7203000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5293000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1988000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-6075000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-13027000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-11061000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4009000.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>52000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>296000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>