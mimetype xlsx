--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -265,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -953,81 +959,82 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1044,3319 +1051,3469 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>356606000.0</v>
+      </c>
+      <c r="C2">
         <v>347895000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>374986000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>353468000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>269215000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>209535000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>259577000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>242455000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>303452000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>217914000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>187685000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>220337000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>311060000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>244365000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>184113000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>186700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>124560000.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
+      <c r="U2"/>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>-567630000.0</v>
+      </c>
+      <c r="C5">
         <v>-668484000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-563081000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-613460000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-607768000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-584860000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-519505000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-502266000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-429347000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-441649000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-424263000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-302467000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-218735000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-158821000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-148389000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-98664000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-127789000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>65674000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>32701000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>881555000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>1107763000.0</v>
+      </c>
+      <c r="C7">
         <v>941438000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>946614000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>830585000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>786239000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>809441000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>931729000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
         <v>522882000.0</v>
       </c>
       <c r="C8">
+        <v>522882000.0</v>
+      </c>
+      <c r="D8">
         <v>522822000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>522308000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>521284000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>519518000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>516119000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>512760000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>13375000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14850000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14216000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13788000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>12606000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>373438000.0</v>
+      </c>
+      <c r="C10">
         <v>135064000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>196661000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>266937000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>278830000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>165989000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>121880000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>197282000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>308491000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>194803000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>112519000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>139030000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>175648000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>184851000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>176301000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>208099000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>167975000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>105982000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>92580000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>102383000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>422347000.0</v>
+      </c>
+      <c r="C12">
         <v>138593000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>246767000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>304396000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>278830000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>165989000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>121905000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>197282000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>328079000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>194803000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>112519000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>139030000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>175648000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>184851000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>176301000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>208099000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>167975000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>105982000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>92580000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>102383000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
+        <v>522881999.0</v>
+      </c>
+      <c r="C13">
         <v>522882000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>522822000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>522308000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>521284000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>519518000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>516119000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>512760000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>509647000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>506884000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>504772000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>498616000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>491735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>484569000.0</v>
       </c>
       <c r="O13">
         <v>484569000.0</v>
       </c>
       <c r="P13">
-        <v>377546000.0</v>
+        <v>484569000.0</v>
       </c>
       <c r="Q13">
         <v>377546000.0</v>
       </c>
       <c r="R13">
         <v>377546000.0</v>
       </c>
       <c r="S13">
         <v>377546000.0</v>
       </c>
       <c r="T13">
         <v>377546000.0</v>
       </c>
+      <c r="U13">
+        <v>377546000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
+        <v>210628000.0</v>
+      </c>
+      <c r="C14">
         <v>210661000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>210632812.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>210627098.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>210541563.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>208352110.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>210360071.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>215963805.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>217891919.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>216893091.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>216452928.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>216193792.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>215587329.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>215611875.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>221540688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213122246.0</v>
       </c>
       <c r="Q14">
         <v>213122246.0</v>
       </c>
       <c r="R14">
         <v>213122246.0</v>
       </c>
       <c r="S14">
         <v>213122246.0</v>
       </c>
       <c r="T14">
         <v>213122246.0</v>
       </c>
+      <c r="U14">
+        <v>213122246.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>519518000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>516119000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>512760000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>509647000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>506884000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>504772000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>498616000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>491735000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>484569000.0</v>
       </c>
-      <c r="O15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>377546000.0</v>
       </c>
-      <c r="R15"/>
+      <c r="R15">
+        <v>377546000.0</v>
+      </c>
       <c r="S15"/>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>35</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>6821000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1582000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>250046000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>172526000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>236581000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>114849000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>274731000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34341000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>217027000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27974000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>281210000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>324551000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>399527000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>360539000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>227609000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>10577000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1866000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8224000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4180000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
+        <v>16606000.0</v>
+      </c>
+      <c r="C20">
         <v>13341000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>11897000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7227000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5210000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5601000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6783000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>5939000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7078000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>7119000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>12250000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>14895000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>16904000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>18179000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>17754000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>17541000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>15530000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21">
+        <v>132344000.0</v>
+      </c>
+      <c r="C21">
         <v>53303000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>58129000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>47342000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>33598000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>31445000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>36261000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>35082000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>40651000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>35925000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>37236000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42969000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>53471000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>49092000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>40665000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29723000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>21871000.0</v>
       </c>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>66390000.0</v>
+      </c>
+      <c r="C22">
         <v>51650000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>52830000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>50088000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>37800000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>33601000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37815000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>46089000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>82735000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>48915000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>44641000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>53403000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>105421000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>54824000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>50729000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>66431000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>50545000.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
+      <c r="U22"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>3885844000.0</v>
+      </c>
+      <c r="C23">
         <v>2892654000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3019238000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2636630000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2361257000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2293954000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2557685000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1578039000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1803743000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1505053000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1406977000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1794780000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2180259000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2049163000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1875406000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1784266000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1482948000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1303763000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1245598000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1687681000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24">
+        <v>1125885000.0</v>
+      </c>
+      <c r="C24">
         <v>715974000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>713038000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>711671000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>739217000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>787979000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>623575000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>626424000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>629142000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>551580000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>485728000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>761080000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>771171000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>649968000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>525951000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>451423000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>454461000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
+      <c r="U24"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>623575000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>626424000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>629142000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>551580000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>491327000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26">
+        <v>16033000.0</v>
+      </c>
+      <c r="C26">
         <v>14346000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>18111000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>14708000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>13105000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1640000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>29040000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>29141000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>7835000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>6741000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9517000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>490000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>1871986000.0</v>
+      </c>
+      <c r="C28">
         <v>1585223000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1494327000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1294670000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1251367000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1439287000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1449953000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>433334000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>325010000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>384876000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>546323000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>660734000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>609847000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>467319000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>353461000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>261271000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>297532000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>261194000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>260096000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-76257000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>1908151000.0</v>
+      </c>
+      <c r="C29">
         <v>1286929000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1259655000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1054645000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>964388000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>993381000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1061242000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1022999000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1129151000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>248956000.0</v>
+      </c>
+      <c r="C30">
         <v>161910000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>186699000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>151063000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>104211000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>114195000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>128036000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>109637000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>147612000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>112080000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>98977000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>152982000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>247273000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>236766000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>144367000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>186882000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>118666000.0</v>
       </c>
-      <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
+      <c r="U30"/>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>269054000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>181622000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>160500000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>378094000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>351362000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>447921000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>307947000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>236787000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>399050000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>624162000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
+      <c r="U31"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>23223000.0</v>
+      </c>
+      <c r="C32">
         <v>-297521000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-236392000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-75049000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-77747000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-87940000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-190079000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-28750000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>47454000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
+      <c r="U32"/>
     </row>
-    <row r="33" spans="1:20">
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>3033886000.0</v>
+      </c>
+      <c r="C33">
         <v>2424251000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2413960000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1952267000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1821141000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1878423000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2152317000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1113477000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1150706000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1059863000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1027981000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1347584000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1513808000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1447665000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1286792000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1231911000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1088937000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>923488000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>862797000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1394964000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34">
+        <v>9334000.0</v>
+      </c>
+      <c r="C34">
         <v>6801000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7343000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>6489000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>6755000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>8467000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>9201000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>13091000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>14168000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>9978000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
+      <c r="U34"/>
     </row>
-    <row r="35" spans="1:20">
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>2270769000.0</v>
+      </c>
+      <c r="C35">
         <v>1617301000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1660729000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1552791000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1522232000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1592467000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1540672000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>691968000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>702018000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>605169000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>542414000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>795127000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>825804000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>724579000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>606485000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>629923000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>632092000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>474654000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>462253000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>135856000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>254031000.0</v>
+      </c>
+      <c r="C36">
         <v>175439000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>152200000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>114054000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>188377000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>76408000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>15869000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>15540000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>17621000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>19436000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>75076000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>88603000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>100945000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>70336000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>62345000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>82153000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>119892000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>213821000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>138124000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>151732000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
+      <c r="U37"/>
     </row>
-    <row r="38" spans="1:20">
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>206222000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>154729000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>253876000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>188903000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>178396000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>204406000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>168853000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>136038000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>173439000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>199122000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>204044000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>205193000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>272917000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>265674000.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
+      <c r="U38"/>
     </row>
-    <row r="39" spans="1:20">
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>114265000.0</v>
+      </c>
+      <c r="C39">
         <v>116250000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>118982000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>178816000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>119275000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>101746000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>117612000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>111554000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>94611000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>89392000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>122859000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>101781000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>138109000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>125057000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>217217000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>90943000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>56825000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>274293000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>290221000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>190334000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>353517000.0</v>
+      </c>
+      <c r="C40">
         <v>137587000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>177116000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>157000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>127425000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>142695000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>125389000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>131816000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>160854000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>189702000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>128302000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>162282000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>198328000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>205994000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>262379000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>275824000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>181711000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>373051000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>375350000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>286316000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>75279000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>61016000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>51875000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>51917000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>62352000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>65370000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>42974000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>47671000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>29867000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>48520000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>65604000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>75884000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>172122000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>176862000.0</v>
       </c>
-      <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
+      <c r="U41"/>
     </row>
-    <row r="42" spans="1:20">
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
         <v>-10708000.0</v>
       </c>
       <c r="C42">
+        <v>-10708000.0</v>
+      </c>
+      <c r="D42">
         <v>-10648000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-10161000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-9266000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-28007000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-46625000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-31185000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>14216000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>13788000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>12606000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>15974000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>17250000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>18634000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>5734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2468000.0</v>
       </c>
       <c r="Q42">
         <v>-2468000.0</v>
       </c>
       <c r="R42">
         <v>-2468000.0</v>
       </c>
       <c r="S42">
         <v>-2468000.0</v>
       </c>
-      <c r="T42"/>
+      <c r="T42">
+        <v>-2468000.0</v>
+      </c>
+      <c r="U42"/>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
+      <c r="U43"/>
     </row>
-    <row r="44" spans="1:20">
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
+      <c r="U44"/>
     </row>
-    <row r="45" spans="1:20">
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>3800045000.0</v>
+      </c>
+      <c r="C45">
         <v>3194855000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3184583000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2600827000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2309279000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1587501000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1883151000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>856192000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>890736000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>847966000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>833357000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1116281000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1244311000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1176350000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1023180000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>911730000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>785862000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
+      <c r="U45"/>
     </row>
-    <row r="46" spans="1:20">
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>2442283000.0</v>
+      </c>
+      <c r="C46">
         <v>2077535000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2075460000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1680964000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1513049000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1587501000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1890921000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>865967000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>901053000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>861245000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>833357000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1116281000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1244311000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1176350000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1023180000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>911730000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>785862000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>709667000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>724673000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1243232000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1676768000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1507113000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1587501000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1883151000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>856192000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>890736000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>847966000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>833357000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1116281000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1244311000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1176350000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1023180000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>911730000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>785862000.0</v>
       </c>
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
+      <c r="U47"/>
     </row>
-    <row r="48" spans="1:20">
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>825946000.0</v>
+      </c>
+      <c r="C48">
         <v>664390000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>566188000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>424936000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>316180000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>290895000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>471149000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>413074000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>401134000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>271968000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>193158000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>244791000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>404287000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>400761000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>336707000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>271387000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>205366000.0</v>
       </c>
-      <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
+      <c r="U48"/>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
+      <c r="U49"/>
     </row>
-    <row r="50" spans="1:20">
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50">
+        <v>11776000.0</v>
+      </c>
+      <c r="C50">
         <v>62875000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>31336000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>19351000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>4741000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7856000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>16529000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4192000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4359000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>28099000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>163366000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>9108000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>784117000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
+      <c r="U50"/>
     </row>
-    <row r="51" spans="1:20">
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>2245424000.0</v>
+      </c>
+      <c r="C51">
         <v>1720287000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1690988000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1561607000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1530197000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1605276000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1571833000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>630616000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>633501000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>579679000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>658842000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>799764000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>785495000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>652170000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>529762000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>469370000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>465507000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>367176000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>352676000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>26126000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>118612000.0</v>
+      </c>
+      <c r="C52">
         <v>155155000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>124843000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>102262000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>83861000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>59957000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>86676000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4192000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4359000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>28099000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>163740000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>38684000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>12276000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2202000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3811000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>17947000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11046000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>15306000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>216000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6408000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
+        <v>48909000.0</v>
+      </c>
+      <c r="C53">
         <v>3529000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>50106000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>37459000.0</v>
       </c>
-      <c r="E53">
-[...1 lines deleted...]
-      </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>25000.0</v>
       </c>
-      <c r="H53">
-[...1 lines deleted...]
-      </c>
       <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
         <v>19588000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>1731000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
+      <c r="U53"/>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
+      <c r="U54"/>
     </row>
-    <row r="55" spans="1:20">
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>3885844000.0</v>
+      </c>
+      <c r="C55">
         <v>2892654000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3019238000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2636630000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2361257000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2293954000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2557685000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1578039000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1803743000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1505053000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1406977000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1794780000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2180259000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2049163000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1875406000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1784266000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1482948000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1303763000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1245598000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1687681000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>851958000.0</v>
+      </c>
+      <c r="C56">
         <v>468403000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>605278000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>684363000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>540116000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>415531000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>405368000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>464562000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>653037000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>445190000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>378996000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>447196000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>666451000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>601498000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>588614000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>552355000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>394011000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>380275000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>382801000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>292717000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>828735000.0</v>
+      </c>
+      <c r="C57">
         <v>765924000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>841670000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>759412000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>617863000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>503471000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>595447000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>493312000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>605583000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>548308000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>577673000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>542066000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>659156000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>578274000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>589292000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>605148000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>396810000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>388357000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>375566000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>292724000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>3113705000.0</v>
+      </c>
+      <c r="C58">
         <v>2383225000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2502399000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2312203000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2140095000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2095938000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2136119000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1185280000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1307601000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1153477000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1120087000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1337193000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1484960000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1302853000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1195777000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1235071000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1028902000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>863011000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>837819000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>428580000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
+      <c r="U59"/>
     </row>
-    <row r="60" spans="1:20">
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>770490000.0</v>
+      </c>
+      <c r="C60">
         <v>508080000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>515281000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>323623000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>220430000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>197546000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>421138000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>392383000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>495650000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>350991000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>286273000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>456914000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>694537000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>745143000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>678621000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>547801000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>452655000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>440752000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>407779000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1259101000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
+      <c r="G61"/>
+      <c r="H61">
         <v>-60000000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-46035000.0</v>
       </c>
-      <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
+      <c r="U61"/>
     </row>
-    <row r="62" spans="1:20">
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>327587000.0</v>
+      </c>
+      <c r="C2">
+        <v>356606000.0</v>
+      </c>
+      <c r="D2">
         <v>319987000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>313225000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>297609000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>347895000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>328168000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>352836000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>322753000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>374986000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>338906000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>323976000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>335584000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>353468000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>291724000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>270431000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>250977000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>269215000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>223283000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>208916000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>182648000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>209535000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>174379000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>200948000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>165179000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>259577000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>217264000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>231224000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>242455000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>242455000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>189370000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>195928000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>227265000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>303452000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>218293000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>206858000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>209758000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>217914000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>185457000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>181375000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>169721000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>187685000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>170934000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>182266000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>171990000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>220337000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>181754000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>189424000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>216816000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>311060000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>221227000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>211799000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>216844000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>244365000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>154975000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>139369000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>147712000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>184113000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>120146000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>118604000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>93552000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>186700000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2"/>
       <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2">
         <v>124560000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4378,54 +4535,56 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4447,243 +4606,251 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>-539845000.0</v>
+      </c>
+      <c r="C5">
+        <v>-567630000.0</v>
+      </c>
+      <c r="D5">
         <v>-568151000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-582283000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-624687000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-668484000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-605957000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-613597000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-571554000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-563081000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-580821000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-559229000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-580106000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-613460000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-640982000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-621957000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-582375000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-607768000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-596486000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-582579000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-591016000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-584860000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-604903000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-610794000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-605132000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-519505000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-533026000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-501654000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-502266000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-502266000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-495554000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-486644000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-437819000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-429347000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-420462000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-418935000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-415179000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-441649000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-433364000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-434273000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-431525000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-424263000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-400947000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-355243000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-348412000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-302467000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-278658000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-225146000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-231890000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-218735000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-198068000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-192845000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-151711000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-158821000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-156275000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-161454000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-126520000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-148389000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-145170000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-70135000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-86890000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-98664000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4705,554 +4872,576 @@
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>1155099000.0</v>
+      </c>
+      <c r="C7">
+        <v>1107763000.0</v>
+      </c>
+      <c r="D7">
         <v>1069453000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1043895000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>987537000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>941438000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>955738000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>922972000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>941930000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>946614000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>900706000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>905791000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>864127000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>830585000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>788264000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>803671000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>856501000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>786239000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>801701000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>844451000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>782736000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>809441000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>765887000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>721142000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>790748000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>931729000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>821761000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>890485000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>864944000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
         <v>522882000.0</v>
       </c>
       <c r="C8">
         <v>522882000.0</v>
       </c>
       <c r="D8">
         <v>522882000.0</v>
       </c>
       <c r="E8">
         <v>522882000.0</v>
       </c>
       <c r="F8">
         <v>522882000.0</v>
       </c>
       <c r="G8">
         <v>522882000.0</v>
       </c>
       <c r="H8">
+        <v>522882000.0</v>
+      </c>
+      <c r="I8">
+        <v>522882000.0</v>
+      </c>
+      <c r="J8">
         <v>522838000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>522822000.0</v>
       </c>
       <c r="K8">
         <v>522822000.0</v>
       </c>
       <c r="L8">
-        <v>522308000.0</v>
+        <v>522822000.0</v>
       </c>
       <c r="M8">
-        <v>522308000.0</v>
+        <v>522822000.0</v>
       </c>
       <c r="N8">
         <v>522308000.0</v>
       </c>
       <c r="O8">
         <v>522308000.0</v>
       </c>
       <c r="P8">
-        <v>521284000.0</v>
+        <v>522308000.0</v>
       </c>
       <c r="Q8">
-        <v>521284000.0</v>
+        <v>522308000.0</v>
       </c>
       <c r="R8">
         <v>521284000.0</v>
       </c>
       <c r="S8">
         <v>521284000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>521284000.0</v>
+      </c>
+      <c r="U8">
+        <v>521284000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>13965000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>13375000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>12793000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>12300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>15682000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>14850000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>255630000.0</v>
+      </c>
+      <c r="C10">
+        <v>373438000.0</v>
+      </c>
+      <c r="D10">
         <v>182797000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>147052000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>404606000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>135064000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>115908000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>104216000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>127496000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>196661000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>166307000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>201492000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>231395000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>266937000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>290181000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>276078000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>267326000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>278830000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>206904000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>161867000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>148292000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>165989000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>136506000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>122103000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>142043000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>121880000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>126677000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>137238000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>197282000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>197282000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>207553000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>208932000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>237041000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>308491000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>269764000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>237797000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>187729000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>194803000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>112207000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>136790000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>266135000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>112519000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>90477000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>83181000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>71888000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>139030000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>94787000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>101028000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>126440000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>175648000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>338006000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>128841000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>145000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>184851000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>244137000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>245350000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>144252000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>176301000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>251129000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>254404000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>141228000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>208099000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>167975000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5274,961 +5463,985 @@
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>266165000.0</v>
+      </c>
+      <c r="C12">
+        <v>422347000.0</v>
+      </c>
+      <c r="D12">
         <v>256872000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>233862000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>494791000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>138593000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>120807000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>139356000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>162473000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>246767000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>251149000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>223953000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>263829000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>304396000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>319090000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>289418000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>279749000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>278830000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>206904000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>161867000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>148292000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>165989000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>136506000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>122103000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>142067000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>121905000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>126677000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>137238000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>197282000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>197282000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>207553000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>218937000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>256824000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>328079000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>269764000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>237797000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>187729000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>194803000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>112207000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>136790000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>266135000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>112519000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>90477000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>83181000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>71888000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>139030000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>94787000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>101028000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>126440000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>175648000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>338006000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>128841000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>145000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>184851000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>244137000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>245350000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>144252000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>176301000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>251129000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>254404000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>141228000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>208099000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
         <v>522881999.0</v>
       </c>
       <c r="C13">
         <v>522881999.0</v>
       </c>
       <c r="D13">
-        <v>522882000.0</v>
+        <v>522881999.0</v>
       </c>
       <c r="E13">
-        <v>522882000.0</v>
+        <v>522881999.0</v>
       </c>
       <c r="F13">
         <v>522882000.0</v>
       </c>
       <c r="G13">
         <v>522882000.0</v>
       </c>
       <c r="H13">
+        <v>522882000.0</v>
+      </c>
+      <c r="I13">
+        <v>522882000.0</v>
+      </c>
+      <c r="J13">
         <v>522837999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>522822000.0</v>
       </c>
       <c r="K13">
         <v>522822000.0</v>
       </c>
       <c r="L13">
-        <v>522308000.0</v>
+        <v>522822000.0</v>
       </c>
       <c r="M13">
-        <v>522308000.0</v>
+        <v>522822000.0</v>
       </c>
       <c r="N13">
         <v>522308000.0</v>
       </c>
       <c r="O13">
         <v>522308000.0</v>
       </c>
       <c r="P13">
-        <v>521284000.0</v>
+        <v>522308000.0</v>
       </c>
       <c r="Q13">
-        <v>521284000.0</v>
+        <v>522308000.0</v>
       </c>
       <c r="R13">
         <v>521284000.0</v>
       </c>
       <c r="S13">
         <v>521284000.0</v>
       </c>
       <c r="T13">
+        <v>521284000.0</v>
+      </c>
+      <c r="U13">
+        <v>521284000.0</v>
+      </c>
+      <c r="V13">
         <v>519518000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>519518000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>519516000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>519473000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>516119000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>516119000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>516113000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>516113000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>512760000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>512760000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>512612000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>512608000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>509647000.0</v>
       </c>
       <c r="AH13">
         <v>509647000.0</v>
       </c>
       <c r="AI13">
+        <v>509647000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>509647000.0</v>
+      </c>
+      <c r="AK13">
         <v>509643000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>506884000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>506884000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>506882000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>506873000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>504772000.0</v>
       </c>
       <c r="AP13">
         <v>504772000.0</v>
       </c>
       <c r="AQ13">
+        <v>504772000.0</v>
+      </c>
+      <c r="AR13">
+        <v>504772000.0</v>
+      </c>
+      <c r="AS13">
         <v>504708000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>498616000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>498616000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>498612000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>498589000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>491735000.0</v>
       </c>
       <c r="AX13">
         <v>491735000.0</v>
       </c>
       <c r="AY13">
+        <v>491735000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>491735000.0</v>
+      </c>
+      <c r="BA13">
         <v>491669000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>484569000.0</v>
       </c>
       <c r="BB13">
         <v>484569000.0</v>
       </c>
       <c r="BC13">
         <v>484569000.0</v>
       </c>
       <c r="BD13">
         <v>484569000.0</v>
       </c>
       <c r="BE13">
         <v>484569000.0</v>
       </c>
       <c r="BF13">
         <v>484569000.0</v>
       </c>
       <c r="BG13">
         <v>484569000.0</v>
       </c>
       <c r="BH13">
+        <v>484569000.0</v>
+      </c>
+      <c r="BI13">
+        <v>484569000.0</v>
+      </c>
+      <c r="BJ13">
         <v>332288000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>377546000.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13"/>
       <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13">
         <v>377546000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
         <v>210663057.0</v>
       </c>
       <c r="C14">
+        <v>210628000.0</v>
+      </c>
+      <c r="D14">
         <v>210663057.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
+        <v>210663057.0</v>
+      </c>
+      <c r="F14">
         <v>210663000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>210663000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>210661000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>210661000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>210655747.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>210654969.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>210625346.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>210625859.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>210594545.0</v>
       </c>
       <c r="N14">
         <v>210594545.0</v>
       </c>
       <c r="O14">
         <v>210594545.0</v>
       </c>
       <c r="P14">
+        <v>210594545.0</v>
+      </c>
+      <c r="Q14">
+        <v>210594545.0</v>
+      </c>
+      <c r="R14">
         <v>210635323.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>210478322.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>210478322.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>210359929.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>210554618.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>210226616.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>208951412.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>207278248.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>207627084.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>210395376.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>209744416.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>209509438.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>212062568.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>212062568.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>214430026.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>216435720.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>218176430.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>216942323.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>216942151.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>216942151.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>217574187.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>216570980.0</v>
       </c>
       <c r="AM14">
         <v>216570980.0</v>
       </c>
       <c r="AN14">
+        <v>216570980.0</v>
+      </c>
+      <c r="AO14">
+        <v>216570980.0</v>
+      </c>
+      <c r="AP14">
         <v>216426340.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>216393872.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>216392898.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>216299804.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>216214656.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>216061791.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>216061046.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>215960137.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>216076931.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>215703728.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>215702462.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>215581730.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>215802988.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>215356314.0</v>
       </c>
       <c r="BC14">
         <v>215356314.0</v>
       </c>
       <c r="BD14">
+        <v>215356314.0</v>
+      </c>
+      <c r="BE14">
+        <v>215356314.0</v>
+      </c>
+      <c r="BF14">
         <v>215629518.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>215629518.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>215356314.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>213849481.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>241434986.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>241434986.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>248609604.0</v>
       </c>
       <c r="BL14">
         <v>248609604.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BM14">
+        <v>248609604.0</v>
+      </c>
+      <c r="BN14">
+        <v>248609604.0</v>
+      </c>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>521284000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>519518000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>519518000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>519516000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>516119000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>516119000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>516113000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>516113000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>512836000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>512760000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>512612000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>512608000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>509647000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>509647000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>376728000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>509643000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>506884000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>506884000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>373958000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>506873000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>504772000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>504772000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>371793000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>365701000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>498616000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>365697000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>365674000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>491735000.0</v>
       </c>
       <c r="AW15">
         <v>358820000.0</v>
       </c>
       <c r="AX15">
         <v>491735000.0</v>
       </c>
       <c r="AY15">
+        <v>358820000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>491735000.0</v>
+      </c>
+      <c r="BA15">
         <v>491669000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>484569000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>484569000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>351654000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>484569000.0</v>
       </c>
       <c r="BE15">
         <v>351654000.0</v>
       </c>
       <c r="BF15">
         <v>484569000.0</v>
       </c>
       <c r="BG15">
+        <v>351654000.0</v>
+      </c>
+      <c r="BH15">
         <v>484569000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
+        <v>484569000.0</v>
+      </c>
+      <c r="BJ15">
         <v>332288000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>377546000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
+      <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
+        <v>6821000.0</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16">
         <v>82811000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>83073000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1582000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>359910000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>346066000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>346066000.0</v>
       </c>
-      <c r="M16"/>
-[...5 lines deleted...]
-      </c>
+      <c r="O16"/>
       <c r="P16">
         <v>81341000000.0</v>
       </c>
       <c r="Q16">
+        <v>81341000000.0</v>
+      </c>
+      <c r="R16">
+        <v>81341000000.0</v>
+      </c>
+      <c r="S16">
         <v>250046000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>194597000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>182909000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>172526000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>172526000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>220489000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-163556000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>194643000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>236581000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>188785000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>191908000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>229428000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>229428000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>200106000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>208434000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>244410000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>274731000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>274149000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>242025000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>232880000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>34341000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>250137000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>233701000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>226590000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>217027000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>184338000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>183990000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>195383000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>264446000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>257698000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>261796000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>330078000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>281210000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>341173000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>335193000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>354939000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>324551000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>122043000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>113348000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>371767000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>399527000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>358352000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>352679000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>329865000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>360539000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6250,131 +6463,135 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18">
         <v>10577000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
         <v>1866000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>8224000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18">
         <v>4180000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6396,1175 +6613,1213 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>16606000.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>13341000.0</v>
       </c>
-      <c r="F20"/>
-[...1 lines deleted...]
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>11897000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>11897000.0</v>
       </c>
-      <c r="J20"/>
-[...1 lines deleted...]
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>7227000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>7227000.0</v>
       </c>
-      <c r="N20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="P20"/>
+      <c r="Q20"/>
       <c r="R20">
         <v>5210000.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>5210000.0</v>
+      </c>
       <c r="T20">
-        <v>5601000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5210000.0</v>
+      </c>
+      <c r="U20"/>
       <c r="V20">
         <v>5601000.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>5601000.0</v>
+      </c>
       <c r="X20">
-        <v>6783000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5601000.0</v>
+      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>6783000.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AA20">
+        <v>6783000.0</v>
+      </c>
       <c r="AB20">
-        <v>5939000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>6783000.0</v>
+      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>5939000.0</v>
       </c>
-      <c r="AE20"/>
+      <c r="AE20">
+        <v>5939000.0</v>
+      </c>
       <c r="AF20">
-        <v>7078000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5939000.0</v>
+      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>7078000.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>7078000.0</v>
+      </c>
       <c r="AJ20">
-        <v>7119000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7078000.0</v>
+      </c>
+      <c r="AK20"/>
       <c r="AL20">
         <v>7119000.0</v>
       </c>
       <c r="AM20">
+        <v>7119000.0</v>
+      </c>
+      <c r="AN20">
+        <v>7119000.0</v>
+      </c>
+      <c r="AO20">
         <v>7000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12250000.0</v>
       </c>
       <c r="AP20">
         <v>12250000.0</v>
       </c>
-      <c r="AQ20"/>
+      <c r="AQ20">
+        <v>12250000.0</v>
+      </c>
       <c r="AR20">
-        <v>14895000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12250000.0</v>
+      </c>
+      <c r="AS20"/>
       <c r="AT20">
         <v>14895000.0</v>
       </c>
-      <c r="AU20"/>
+      <c r="AU20">
+        <v>14895000.0</v>
+      </c>
       <c r="AV20">
-        <v>16904000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>14895000.0</v>
+      </c>
+      <c r="AW20"/>
       <c r="AX20">
         <v>16904000.0</v>
       </c>
-      <c r="AY20"/>
+      <c r="AY20">
+        <v>16904000.0</v>
+      </c>
       <c r="AZ20">
+        <v>16904000.0</v>
+      </c>
+      <c r="BA20"/>
+      <c r="BB20">
         <v>18179000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>18179000.0</v>
       </c>
-      <c r="BB20"/>
-[...1 lines deleted...]
-      <c r="BD20">
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20">
         <v>17754000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>17754000.0</v>
       </c>
-      <c r="BF20"/>
-[...1 lines deleted...]
-      <c r="BH20">
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20">
         <v>17541000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>17541000.0</v>
       </c>
-      <c r="BJ20"/>
-      <c r="BK20"/>
       <c r="BL20"/>
-      <c r="BM20">
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20">
         <v>15530000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21">
+        <v>158649000.0</v>
+      </c>
+      <c r="C21">
+        <v>132344000.0</v>
+      </c>
+      <c r="D21">
         <v>145822000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>144143000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>133823000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>53303000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>67942000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>66930000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>71073000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>58129000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>59106000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>65706000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>60979000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>47342000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>44686000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>42935000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>42087000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>33598000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>36456000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>37016000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>34903000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>31445000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>34176000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>34639000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>37230000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>36261000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>38728000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>41595000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>35082000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>35082000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>38208000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>38898000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>45697000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>40651000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>42553000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>42032000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>43732000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>35925000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>47064000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>48296000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>47976000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>37236000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>49694000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>51036000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>51760000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>42969000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>55957000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>64994000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>66412000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>53471000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>71204000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>64075000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>65921000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>49092000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>60268000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>174739000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>83665000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>40665000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>128055000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>131486000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>74648000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>29723000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21"/>
       <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21">
         <v>37401000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>60101000.0</v>
+      </c>
+      <c r="C22">
+        <v>66390000.0</v>
+      </c>
+      <c r="D22">
         <v>56888000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>56655000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>51874000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>51650000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>51925000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>51070000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>52527000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>52830000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>54303000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>51457000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>49336000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>50088000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>46321000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>39981000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>39493000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>37800000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>34829000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>30934000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>31081000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>33601000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>28953000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>24811000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>31125000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>37815000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>36885000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>40301000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>46089000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>46089000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>37302000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>40251000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>48456000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>82735000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>52203000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>49506000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>53446000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>48915000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>45128000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>46195000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>45283000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>44641000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>38120000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>38067000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>51871000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>53403000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>52075000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>51680000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>83059000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>105421000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>59097000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>58153000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>54614000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>54824000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>60097000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>56810000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>3748000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>50729000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>42849000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>41222000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>39146000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>66431000.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22"/>
       <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22">
         <v>50545000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>3818717000.0</v>
+      </c>
+      <c r="C23">
+        <v>3885844000.0</v>
+      </c>
+      <c r="D23">
         <v>3566165000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3372420000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3467020000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2892654000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2961117000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2896023000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2973427000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3019238000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2846333000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2802724000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2701604000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2636630000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2449716000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2402691000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2481844000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2361257000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2247832000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2278993000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2173146000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2293954000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2148436000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2146380000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2216543000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2557685000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2312420000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2412508000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1578039000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1578039000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1525829000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1512599000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1668939000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1803743000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1645292000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1565743000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1531819000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1505053000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1441282000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1493557000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1595866000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1406977000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1409769000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1586670000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1555070000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1794780000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1848297000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1951123000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2061704000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2180259000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2213356000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1967558000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2022483000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2049163000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1976206000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1918747000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1890224000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1875406000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1773297000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1873197000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1660187000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1784266000.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24">
+        <v>969294000.0</v>
+      </c>
+      <c r="C24">
+        <v>1125885000.0</v>
+      </c>
+      <c r="D24">
         <v>985211000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>945355000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>930913000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>715974000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>717101000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>713704000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>713126000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>713038000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>712590000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>712732000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>728207000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>711671000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>742009000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>747958000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>739979000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>739217000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>760633000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>767109000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>771485000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>787979000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>771323000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>619959000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>623575000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>623574000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>625403000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>628751000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>629616000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>624194000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>626597000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>638877000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>629142000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>630896000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>630340000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>370438000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>551580000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>579864000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>580556000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>657411000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>494743000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>493662000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>718121000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>711813000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>761080000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>774685000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>785235000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>779639000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>771171000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>886332000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>625311000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>653835000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>649968000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>651296000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>654103000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>531505000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>525951000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>526251000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>453841000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>451539000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>451423000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>454461000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>619959000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>623575000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>623574000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>625403000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>628751000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>626424000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26">
+        <v>15913000.0</v>
+      </c>
+      <c r="C26">
+        <v>16033000.0</v>
+      </c>
+      <c r="D26">
         <v>16104000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>15816000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>14362000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>14346000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>16457000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>17483000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>19031000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>18111000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>17709000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>17566000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>16269000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>14708000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>14242000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>13887000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>13583000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>13105000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>29040000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>39385000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>24681000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>32046000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>29141000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>47465000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>34657000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>35069000.0</v>
       </c>
       <c r="AH26"/>
       <c r="AI26">
+        <v>35069000.0</v>
+      </c>
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>4750000.0</v>
       </c>
-      <c r="AJ26"/>
-[...1 lines deleted...]
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>994000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>5000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>6741000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>9517000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>490000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7586,1437 +7841,1487 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>1930382000.0</v>
+      </c>
+      <c r="C28">
+        <v>1871986000.0</v>
+      </c>
+      <c r="D28">
         <v>1879443000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1875186000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1796705000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1585223000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1598763000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1573184000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1561354000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1494327000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1448749000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1439122000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1361711000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1294670000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1241439000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1276861000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1332905000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1251367000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1340623000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1454432000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1409877000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1439287000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1414105000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1434602000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1406935000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1449953000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1332947000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1397650000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>433334000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>433334000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>429951000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>419685000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>395805000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>325010000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>365708000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>396802000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>395247000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>384876000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>470559000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>508682000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>567912000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>546323000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>614369000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>688489000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>687703000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>660734000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>786396000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>790306000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>718222000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>609847000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>562184000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>550832000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>532868000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>467319000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>409300000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>414498000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>395864000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>353461000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>293719000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>220018000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>428750000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>261271000.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>1785846000.0</v>
+      </c>
+      <c r="C29">
+        <v>1908151000.0</v>
+      </c>
+      <c r="D29">
         <v>1736047000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1563049000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1729021000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1286929000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1271136000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1223777000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1231680000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1259655000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1156113000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1138457000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1113269000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1054645000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1011937000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>963003000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>982515000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>964388000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>956231000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>947272000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>937330000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>993381000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>939985000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>1019265000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>159676000.0</v>
+      </c>
+      <c r="C30">
+        <v>248956000.0</v>
+      </c>
+      <c r="D30">
         <v>149627000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>201153000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>190544000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>161910000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>177071000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>182054000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>190034000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>186699000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>165318000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>156607000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>144673000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>151063000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>115086000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>110101000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>113337000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>104211000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>96069000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>107743000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>92584000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>114195000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>93418000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>87087000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>76427000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>128036000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>88386000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>99681000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>109637000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>109637000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>97609000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>101467000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>119263000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>147612000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>110719000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>96698000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>101249000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>112080000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>106391000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>100020000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>92867000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>98977000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>92167000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>129999000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>107208000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>148150000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>159838000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>173938000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>204413000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>247273000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>227824000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>234412000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>222852000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>236766000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>183753000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>174739000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>83665000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>160467000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>128055000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>131486000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>74648000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>186882000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31"/>
       <c r="L31">
+        <v>382657000.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31">
         <v>293403000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>269054000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>196897000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>170800000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>196698000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>181622000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>149613000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>138408000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>126994000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>160500000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>121085000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>131736000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>223805000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>378094000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>334590000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>338250000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>323727000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>351362000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>368622000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>358005000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>417921000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>447921000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>391787000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>369529000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>374827000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>307947000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>236787000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
         <v>399050000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
         <v>624162000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>-170382000.0</v>
+      </c>
+      <c r="C32">
+        <v>23223000.0</v>
+      </c>
+      <c r="D32">
         <v>-83361000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-154902000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-140223000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-297521000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-297216000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-303485000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-278456000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-236392000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-176654000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-161085000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-113653000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-75049000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-22366000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-86285000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-101224000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-77747000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-71672000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-84221000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-87846000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-87940000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-104238000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-272634000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-205853000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
     </row>
-    <row r="33" spans="1:65">
+    <row r="33" spans="1:67">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>3124644000.0</v>
+      </c>
+      <c r="C33">
+        <v>3033886000.0</v>
+      </c>
+      <c r="D33">
         <v>2916766000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2748741000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2606211000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2424251000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2454862000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2382890000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2424835000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2413960000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2238190000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2188037000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2057482000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1952267000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1787942999.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1860868000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1947354000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1821141000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1821101000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1889735999.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1813621000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1878423000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1787285000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1826867000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1865137000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2152317000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1952382000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2030256000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1113477000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1113477000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1080850000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1072520000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1148154000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1150706000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1138005000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1107638000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1092204000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1059863000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1057132000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1072641000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1058453000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1027981000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1090520000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1218192000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1221505000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1347584000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1401039000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1478622000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1503714000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1513808000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1458895000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1417036000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1469499000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1447665000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1340543000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1293758000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1341129000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1286792000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>1245714000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1346553000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1258861000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1231911000.0</v>
       </c>
-      <c r="BJ33"/>
-      <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:67">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34"/>
-      <c r="C34"/>
+      <c r="C34">
+        <v>9334000.0</v>
+      </c>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34">
         <v>6801000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34">
         <v>7343000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>6489000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34">
         <v>6755000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
         <v>8467000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34">
         <v>9201000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:67">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>2177119000.0</v>
+      </c>
+      <c r="C35">
+        <v>2270769000.0</v>
+      </c>
+      <c r="D35">
         <v>2087110000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2012196999.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1949225000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1617301000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1644172000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1608877000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1659854000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1660729000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1618855000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1622603000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1588422000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1552791000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1523373000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1560345000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1606603000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1522232000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1562680000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1629534999.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1563369000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1592467000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1527421000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1387506000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1397858000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1540672000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1443544000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1510535000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>691968000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>691968000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>698683000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>696482000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>713086000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>702018000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>699681000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>687803000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>420624000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>605169000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>646599000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>653047000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>707692000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>542414000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>525628000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>750660000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>745034000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>795127000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>821763000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>834212000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>829946000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>825804000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>942653000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>695198000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>725858000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>724579000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>723682000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>726691000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>601960000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>606485000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>627396000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>624717000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>617977000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>629923000.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:67">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
-        <v>370854000.0</v>
+        <v>268915000.0</v>
       </c>
       <c r="C36">
+        <v>254031000.0</v>
+      </c>
+      <c r="D36">
+        <v>231452000.0</v>
+      </c>
+      <c r="E36">
         <v>118819000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>178095000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>175439000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>142137000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>99458000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>106490000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>152200000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>101141999.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>101351000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>90141000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>114054000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>81128999.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>81328000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>176223000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>188377000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>77987000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>79462999.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>74121000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>76408000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>73619000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>74587000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>75863000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>59517000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>100468000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>107783000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>15540000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>15540000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>127550000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>92146000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>100877000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>17621000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>114006000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>103074000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>107510000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>19436000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>85273000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>88083000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>78623000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>75076000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>64094000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>68927000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>79691000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>88603000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>89723000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>92220000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>96716000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>100945000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>99753000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>87514000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>75495000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>70336000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>63426000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>65015000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>66261000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>62345000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>67683000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>68085000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>87415000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>82153000.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:67">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9038,969 +9343,993 @@
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:67">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>213915000.0</v>
       </c>
-      <c r="K38"/>
-[...1 lines deleted...]
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>206222000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>157682000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>169905000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>175962000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>154729000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>150869000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>233097000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>262047000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>253876000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>243500000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>244732000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>239666000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>197082000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>185340000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>194913000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>223028000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>187123000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>189116000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>185576000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>205196000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>259970000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>240836000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>234963000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>211384000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>211897000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>208495000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>206859000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>211911000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>194624000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>214967000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>227423000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>228342000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>231303000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>247542000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>261682000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>270899000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>269497000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>295118000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>272417000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>277319000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>271315000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>241698000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>244827000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>271226000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>263612000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>291461000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>330882000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>323879000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>320181000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38"/>
       <c r="BL38"/>
-      <c r="BM38">
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38">
         <v>303075000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:67">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>268232000.0</v>
+      </c>
+      <c r="C39">
+        <v>114265000.0</v>
+      </c>
+      <c r="D39">
         <v>186012000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>132009000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>123600000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>116250000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>156452000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>140653000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>143558000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>118982000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>137373000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>182670000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>186284000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>178816000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>181276000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>102323000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>101911000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>119275000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>88929000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>88713000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>87568000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>101746000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>102274000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>85512000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>101787000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>117612000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>108090000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>105032000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2731000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>111554000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>102515000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>79424000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>96242000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>94611000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>74601000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>74104000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>97191000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>89392000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>120424000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>137911000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>133128000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>122859000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>139830000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>117231000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>102598000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>112328000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>140558000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>145855000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>144078000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>138109000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>129534000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>129116000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>130518000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>125057000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>147676000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>148090000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>317430000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>23750000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>105550000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>99532000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>185450000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>90943000.0</v>
       </c>
-      <c r="BJ39"/>
-      <c r="BK39"/>
       <c r="BL39"/>
-      <c r="BM39">
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39">
         <v>56825000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:67">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>374259000.0</v>
+      </c>
+      <c r="C40">
+        <v>353517000.0</v>
+      </c>
+      <c r="D40">
         <v>304518000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>331685000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>208837000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>137587000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>184574000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>247125000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>294282000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>177116000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>252841000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>249701000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>244764000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>157000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>210814000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>208788000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>165105000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>127425000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>175053000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>168758000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>129043000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>142695000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>146792000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>149168000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>124142000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>125389000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>123816000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>131644000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>17237000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>131816000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>124428000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>134861000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>158232000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>160854000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>181910000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>165271000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>171587000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>189702000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>164936000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>160253000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>144301000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>123363000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>104236000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>120178000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>116371000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>162282000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>170186000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>193106000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>212170000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>196280000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>227485000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>226114000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>237588000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>7156000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>272237000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>273742000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>266936000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>1841000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>246711000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>286544000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>233041000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>275824000.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40"/>
       <c r="BL40"/>
-      <c r="BM40">
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40">
         <v>240323000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:67">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
+      <c r="J41"/>
       <c r="K41"/>
       <c r="L41">
+        <v>77114000.0</v>
+      </c>
+      <c r="M41"/>
+      <c r="N41">
         <v>83091000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>75279000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>71068000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>68132000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>68754000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>61016000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>55485000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>56643000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>49103000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>51875000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>44890000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>45884000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>42814000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>51917000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>52373000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>50942000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>46472000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>62352000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>74489000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>69885000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>74209000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>62299000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>66572000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>55453000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>48265000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>51723000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>59486000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>64126000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>41997000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>39447000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>27668000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>28224000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>28927000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>29867000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>41735000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>43313000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>44256000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>48520000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>49077000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>62572000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>64259000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>65604000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>68430000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>67049000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>64844000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>75884000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>94917000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>162218000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>159120000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>172122000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41"/>
       <c r="BL41"/>
-      <c r="BM41">
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41">
         <v>176862000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:67">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
         <v>-10708000.0</v>
       </c>
       <c r="C42">
         <v>-10708000.0</v>
       </c>
       <c r="D42">
         <v>-10708000.0</v>
       </c>
       <c r="E42">
         <v>-10708000.0</v>
       </c>
       <c r="F42">
         <v>-10708000.0</v>
       </c>
       <c r="G42">
         <v>-10708000.0</v>
       </c>
       <c r="H42">
+        <v>-10708000.0</v>
+      </c>
+      <c r="I42">
+        <v>-10708000.0</v>
+      </c>
+      <c r="J42">
         <v>-10664000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10648000.0</v>
       </c>
       <c r="K42">
         <v>-10648000.0</v>
       </c>
       <c r="L42">
+        <v>-10648000.0</v>
+      </c>
+      <c r="M42">
+        <v>-10648000.0</v>
+      </c>
+      <c r="N42">
         <v>-10141000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-10161000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-10187000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-10193000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-9220000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-9266000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-9348000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-9216000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-27787000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-28007000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-28210000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-48843000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-46035000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-46625000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-47207000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-47700000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-31185000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-31185000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-14065000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-6835000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>15215000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>14216000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>13293000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>12395000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>14284000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>13788000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>13000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>12098000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>13481000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>12606000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>11090000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>10550000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>16981000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>15974000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>14603000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>13413000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>18578000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>17250000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>15256000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>16256000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>21998000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>18634000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>499765000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>496326000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>8594000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>490303000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>2843000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>-48000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>-2468000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>-2468000.0</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
     </row>
-    <row r="43" spans="1:65">
+    <row r="43" spans="1:67">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10022,54 +10351,56 @@
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:67">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -10091,784 +10422,806 @@
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
     </row>
-    <row r="45" spans="1:65">
+    <row r="45" spans="1:67">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>2508261000.0</v>
+      </c>
+      <c r="C45">
+        <v>3800045000.0</v>
+      </c>
+      <c r="D45">
         <v>2355088000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>2292286000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2173921000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3194855000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2124362000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2032001000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2078064000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3184583000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1926090000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1888374000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1765445000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2600827000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1549039000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>1619623000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>1587501000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>1587501000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>1509609000.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>1588241000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>1883151000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>1688929000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>1769067000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>1700386000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>856192000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>806061000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>813389000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>897261000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>890736000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>872675000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>872675000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>880820000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>847966000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>865782000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>865782000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>846542000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>833357000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>990769000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>993163000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>1116281000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>1153497000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>1216940000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>1232815000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>1244311000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>1163777000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>1163777000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>1144619000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>1192180000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1176350000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>1098845000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1069903000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1069903000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>1023180000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>954253000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1015671000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>934982000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>911730000.0</v>
       </c>
-      <c r="BJ45"/>
-      <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
     </row>
-    <row r="46" spans="1:65">
+    <row r="46" spans="1:67">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>2508261000.0</v>
+      </c>
+      <c r="C46">
+        <v>2442283000.0</v>
+      </c>
+      <c r="D46">
         <v>2355088000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2292286000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2173921000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2077535000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2124362000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2032001000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2078063999.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2075460000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1926090000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1888374000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1765445000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1680964000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1549039000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1545561000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1634120000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1513049000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1528301000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1619623000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1516671000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1587501000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1509609000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1547496000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1588241000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1883151000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1688929000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1769067000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>865967000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>865967000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>806061000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>813389000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>897261000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>901053000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>897169000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>872675000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>880820000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>861245000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>848637000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>865782000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>846542000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>833357000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>875553000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>990769000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>993163000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1116281000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1153497000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>1216940000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1232815000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>1244311000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1163777000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1144619000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1192180000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1176350000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1098845000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1048931000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1069903000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1023180000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>954253000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1015671000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>934982000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>911730000.0</v>
       </c>
-      <c r="BJ46"/>
-      <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
     </row>
-    <row r="47" spans="1:65">
+    <row r="47" spans="1:67">
       <c r="A47" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1926090000.0</v>
       </c>
-      <c r="K47"/>
-[...1 lines deleted...]
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>1676768000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1549039000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1545561000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1634120000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1507113000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1528301000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1619623000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1516671000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1587501000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1509609000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1547496000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1588241000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1883151000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1688929000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1769067000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1700386000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>856192000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>806061000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>813389000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>897261000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>890736000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>897169000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>872675000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>880820000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>847966000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>848637000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>865782000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>846542000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>833357000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>875553000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>990769000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>993163000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>1116281000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>1153497000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>1216940000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>1232815000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>1244311000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>1163777000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>1144619000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1192180000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1176350000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1098845000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1048931000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1069903000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1023180000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>954253000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1015671000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>934982000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>911730000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47"/>
       <c r="BL47"/>
-      <c r="BM47">
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47">
         <v>785862000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:65">
+    <row r="48" spans="1:67">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>803101000.0</v>
+      </c>
+      <c r="C48">
+        <v>825946000.0</v>
+      </c>
+      <c r="D48">
         <v>800776000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>650347000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>627760000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>664390000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>605986000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>570772000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>544140000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>566188000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>510410000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>450689000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>422321000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>424936000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>370444000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>323577000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>309096000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>316180000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>270619000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>245935000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>261182000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>290895000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>268858000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>306539000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>396083000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>471149000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>437438000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>413086000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>413074000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>413074000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>403837000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>377774000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>376575000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>401134000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>331862000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>308458000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>312570000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>271968000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>250817000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>252651000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>209222000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>193158000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>187607000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>223531000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>216558000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>244791000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>234748000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>234508000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>333494000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>404287000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>372197000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>352616000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>343831000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>400761000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>356540000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>323932000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>362102000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>336707000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>303055000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>296103000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>294377000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>271387000.0</v>
       </c>
-      <c r="BJ48"/>
-      <c r="BK48"/>
       <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48">
         <v>77577000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:65">
+    <row r="49" spans="1:67">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -10890,712 +11243,738 @@
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
     </row>
-    <row r="50" spans="1:65">
+    <row r="50" spans="1:67">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50">
+        <v>41122000.0</v>
+      </c>
+      <c r="C50">
+        <v>11776000.0</v>
+      </c>
+      <c r="D50">
         <v>6037000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>37456000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>282861000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>62875000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>41832000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>40724000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>33794000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>31336000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1760000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>22091000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>30680000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>19351000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>28345000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1310000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>3751000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>4741000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>9529000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>4739000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>3948000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>7856000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>13401000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>138271000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>16529000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>3273000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>3638000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>3722000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>14523000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>12936000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>14453000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>20031000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>19881000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>18038000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>654429000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>620491000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>47975000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>612546000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>687000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>853000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>163366000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>9108000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
         <v>784117000.0</v>
       </c>
-      <c r="AX50"/>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
     </row>
-    <row r="51" spans="1:65">
+    <row r="51" spans="1:67">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>2186012000.0</v>
+      </c>
+      <c r="C51">
+        <v>2245424000.0</v>
+      </c>
+      <c r="D51">
         <v>2062240000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2022238000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>2201311000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1720287000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1714671000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1677400000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1688850000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1690988000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1615056000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1640614000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1593106000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1561607000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1531620000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1552939000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1600231000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1530197000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1547527000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1616299000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1558169000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1605276000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1550611000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1556705000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1548978000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1571833000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1459624000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1534888000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>632943000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>630616000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>637504000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>628617000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>632846000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>633501000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>635472000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>634599000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>582976000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>579679000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>582766000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>645472000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>834047000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>658842000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>704846000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>771670000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>759591000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>799764000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>881183000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>891334000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>844662000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>785495000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>900190000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>679673000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>677868000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>652170000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>653437000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>659848000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>540116000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>529762000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>544848000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>474422000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>569978000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>469370000.0</v>
       </c>
-      <c r="BJ51"/>
-      <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
     </row>
-    <row r="52" spans="1:65">
+    <row r="52" spans="1:67">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>162609000.0</v>
+      </c>
+      <c r="C52">
+        <v>118612000.0</v>
+      </c>
+      <c r="D52">
         <v>108255000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>133670999.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>378139000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>155155000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>137863000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>133846000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>126940000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>124843000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>91497000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>111717000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>107011000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>102262000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>97773000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>80507000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>87597000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>83861000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>59524000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>61987000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>59169000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>59957000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>68080000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>215083000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>193934000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>86676000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>59627000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>64329000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>4192000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>4192000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>13310000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>3854000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>4403000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>4359000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>4576000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>4259000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>212538000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>28099000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>2902000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>64916000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>176636000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>164099000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>211184000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>53549000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>47778000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>38684000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>106498000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>105603000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>65023000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>14324000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>13858000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>54362000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>24033000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>2202000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>2141000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>5745000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>6713000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>3811000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>18597000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>20581000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>63763000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>17947000.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
     </row>
-    <row r="53" spans="1:65">
+    <row r="53" spans="1:67">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
+        <v>10535000.0</v>
+      </c>
+      <c r="C53">
+        <v>48909000.0</v>
+      </c>
+      <c r="D53">
         <v>74075000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>86810000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>90185000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>3529000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>4899000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>35140000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>34977000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>50106000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>84842000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>22461000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>32434000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>37459000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>28909000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>13340000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>12423000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>12423000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T53"/>
       <c r="U53">
         <v>0.0</v>
       </c>
-      <c r="V53">
-[...2 lines deleted...]
-      <c r="W53"/>
+      <c r="V53"/>
+      <c r="W53">
+        <v>0.0</v>
+      </c>
       <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>24000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>25000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>25000.0</v>
       </c>
-      <c r="AA53"/>
-[...2 lines deleted...]
-      </c>
       <c r="AC53"/>
-      <c r="AD53"/>
-      <c r="AE53">
+      <c r="AD53">
+        <v>0.0</v>
+      </c>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53">
         <v>10005000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>19783000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>19588000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>19588000.0</v>
       </c>
-      <c r="AI53"/>
-      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>1289000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>1309000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>1601000.0</v>
       </c>
-      <c r="BA53"/>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
     </row>
-    <row r="54" spans="1:65">
+    <row r="54" spans="1:67">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -11617,816 +11996,842 @@
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
     </row>
-    <row r="55" spans="1:65">
+    <row r="55" spans="1:67">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>3818717000.0</v>
+      </c>
+      <c r="C55">
+        <v>3885844000.0</v>
+      </c>
+      <c r="D55">
         <v>3566165000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3372420000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3467020000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2892654000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2961117000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2896023000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2973427000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3019238000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2846333000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>2802724000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>2701604000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2636630000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2449716000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2402691000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2481844000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2361257000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2247832000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2278993000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2173146000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2293954000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>2148436000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2146380000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2216543000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>2557685000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2312420000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>2412508000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1578039000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1578039000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1525829000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1512599000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1668939000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1803743000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1645292000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1565743000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1531819000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1505053000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1441282000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1493557000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1595866000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1406977000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1409769000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1586670000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1555070000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1794780000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1848297000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1951123000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2061704000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2180259000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2213356000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1967558000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>2022483000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>2049163000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1976206000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1918747000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1890224000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1875406000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1773297000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1873197000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1660187000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1784266000.0</v>
       </c>
-      <c r="BJ55"/>
-      <c r="BK55"/>
       <c r="BL55"/>
-      <c r="BM55">
+      <c r="BM55"/>
+      <c r="BN55"/>
+      <c r="BO55">
         <v>1482948000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:65">
+    <row r="56" spans="1:67">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>694073000.0</v>
+      </c>
+      <c r="C56">
+        <v>851958000.0</v>
+      </c>
+      <c r="D56">
         <v>649399000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>623679000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>860809000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>468403000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>506255000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>513133000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>548592000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>605278000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>608143000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>614687000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>644122000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>684363000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>661773000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>541823000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>534490000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>540116000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>426731000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>389257000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>359525000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>415531000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>361151000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>319513000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>351406000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>405368000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>360038000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>382252000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>464562000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>464562000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>444979000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>440079000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>520785000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>653037000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>507287000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>458105000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>439615000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>445190000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>384150000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>420916000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>537413000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>378996000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>319249000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>368478000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>333565000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>447196000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>447258000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>472501000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>557990000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>666451000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>754461000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>550522000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>552984000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>601498000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>635663000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>624989000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>549095000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>588614000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>527583000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>526644000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>401326000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>552355000.0</v>
       </c>
-      <c r="BJ56"/>
-      <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
     </row>
-    <row r="57" spans="1:65">
+    <row r="57" spans="1:67">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>864455000.0</v>
+      </c>
+      <c r="C57">
+        <v>828735000.0</v>
+      </c>
+      <c r="D57">
         <v>732760000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>778581000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1001032000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>765924000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>803471000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>816618000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>827048000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>841670000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>784797000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>775772000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>757775000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>759412000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>684139000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>628108000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>635714000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>617863000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>498403000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>473478000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>447371000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>503471000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>465389000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>592147000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>557259000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>595447000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>495223000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>521792000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>493312000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>493312000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>419901000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>418815000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>491706000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>605583000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>510621000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>465866000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>691962000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>548308000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>456782000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>502548000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>591557000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>577673000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>580920000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>451774000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>425578000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>542066000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>556678000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>595104000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>619346000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>659156000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>588816000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>603706000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>596794000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>578274000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>551396000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>532204000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>558370000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>589292000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>499083000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>536564000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>503426000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>605148000.0</v>
       </c>
-      <c r="BJ57"/>
-      <c r="BK57"/>
       <c r="BL57"/>
-      <c r="BM57">
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57">
         <v>396810000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:65">
+    <row r="58" spans="1:67">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>3041574000.0</v>
+      </c>
+      <c r="C58">
+        <v>3113705000.0</v>
+      </c>
+      <c r="D58">
         <v>2819870000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2790778000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2950257000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2383225000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2447643000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2425495000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2486902000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2502399000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2403652000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2398375000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2346197000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2312203000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2207512000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2188453000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2242317000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2140095000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2061083000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2103013000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2010740000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2095938000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1992810000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1979653000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1955117000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2136119000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1938767000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2032327000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1185280000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1185280000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1118584000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1115297000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1204792000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1307601000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1210302000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1153669000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1112586000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1153477000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1103381000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1155595000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1299249000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1120087000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1106548000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1202434000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1170612000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1337193000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1378441000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1429316000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1449292000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1484960000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1531469000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1298904000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1322652000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1302853000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1275078000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1258895000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1160330000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1195777000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1126479000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1161281000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1121403000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1235071000.0</v>
       </c>
-      <c r="BJ58"/>
-      <c r="BK58"/>
       <c r="BL58"/>
-      <c r="BM58">
+      <c r="BM58"/>
+      <c r="BN58"/>
+      <c r="BO58">
         <v>1028902000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:65">
+    <row r="59" spans="1:67">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -12448,330 +12853,340 @@
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
     </row>
-    <row r="60" spans="1:65">
+    <row r="60" spans="1:67">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>775430000.0</v>
+      </c>
+      <c r="C60">
+        <v>770490000.0</v>
+      </c>
+      <c r="D60">
         <v>744799000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>580238000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>515247000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>508080000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>512203000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>469349000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>484760000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>515281000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>441763000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>403634000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>354382000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>323623000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>241583000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>213735000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>238785000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>220430000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>186069000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>175424000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>161897000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>197546000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>155261000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>166375000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>261035000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>421138000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>373318000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>379845000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>392383000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>392383000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>406830000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>396903000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>463618000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>495650000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>434340000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>411561000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>418559000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>350991000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>337335000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>337349000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>295950000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>286273000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>302522000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>383580000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>383743000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>456914000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>469305000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>521364000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>611917000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>694537000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>681120000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>667696000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>698687000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>745143000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>700030000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>658804000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>728745000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>678621000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>645297000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>710489000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>537307000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>547801000.0</v>
       </c>
-      <c r="BJ60"/>
-      <c r="BK60"/>
       <c r="BL60"/>
-      <c r="BM60">
+      <c r="BM60"/>
+      <c r="BN60"/>
+      <c r="BO60">
         <v>452655000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:65">
+    <row r="61" spans="1:67">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-      <c r="X61">
-[...4 lines deleted...]
-      </c>
+      <c r="X61"/>
+      <c r="Y61"/>
       <c r="Z61">
         <v>-60000000.0</v>
       </c>
       <c r="AA61">
         <v>-60000000.0</v>
       </c>
       <c r="AB61">
         <v>-60000000.0</v>
       </c>
       <c r="AC61">
+        <v>-60000000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-60000000.0</v>
+      </c>
+      <c r="AE61">
         <v>-46035000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-28255000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-20000000.0</v>
       </c>
-      <c r="AF61"/>
-      <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
     </row>
-    <row r="62" spans="1:65">
+    <row r="62" spans="1:67">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -12793,103 +13208,106 @@
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -12906,2182 +13324,2270 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>4104140999.0</v>
+      </c>
+      <c r="C2">
         <v>3883740000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3734733000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3126297000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2335882000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1868784000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2591536000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2667644000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2870503000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2570361000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2695213000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3212667000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3471973000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3242874000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3005921000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2499298000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2210271000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2221951000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1678916000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1396288000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>197257000.0</v>
+      </c>
+      <c r="C3">
         <v>177354000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>149268000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>119777000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>120394000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>126853000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>123218000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>105800000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>99382000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>92969000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>110715000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>116811000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>114860000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>92328000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>71818000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>63218000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>56296000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>49496000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-19352000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-8654000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5">
+        <v>374507000.0</v>
+      </c>
+      <c r="C5">
         <v>325528000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>315173000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>264462000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>127332000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-98462000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>171032000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>138037000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>251170000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>205509000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>35854000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4159000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>184674000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>216213000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>218305000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>257759000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>262082000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>142756000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>122403000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13825000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>571764000.0</v>
+      </c>
+      <c r="C6">
         <v>502882000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>464441000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>384239000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>247726000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>28391000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>294250000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>243837000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>350552000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>298478000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>146569000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>112652000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>299534000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>308541000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>290123000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>320977000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>318378000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>192252000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>103051000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5171000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>574118000.0</v>
+      </c>
+      <c r="C9">
         <v>586422000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>597145000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>492605000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>324059000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>115435000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>367541000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>413927000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>449022000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>358269000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>357527000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>438398000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>561337000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>554520000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>651728000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>518820000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>455205000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>384891000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>294707000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>217213000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>341312000.0</v>
+      </c>
+      <c r="C10">
         <v>259282000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>278117000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>226396000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>77786000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-131854000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>118953000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>85169000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>182813000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>138629000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-28553000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-76549000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>96594000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>160963000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>160403000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>109742000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>99063000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>116484000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>55710000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-20785000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11">
+        <v>128728000.0</v>
+      </c>
+      <c r="C11">
         <v>109903000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>95702000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>85476000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>31933000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>17532000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>38837000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>48136000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>53314000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>59641000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>22816000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>32479000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>42722000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>46375000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>44603000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3450000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>18709000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12067000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>49433000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>26367000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12">
+        <v>43324000.0</v>
+      </c>
+      <c r="C12">
         <v>47238000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>32275000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>43750000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>49546000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33392000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52079000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>52868000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>68357000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>66880000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>64407000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>72750000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>88156000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>54247000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>60749000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>41613000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>52473000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>26272000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>47341000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>25956000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>38886000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>38559000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>89687000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>37591000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>121333000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
+      <c r="U13"/>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>-468000.0</v>
+      </c>
+      <c r="C14">
         <v>-620000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-966000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-577000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-367000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>470000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>428000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>376000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>492000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>585000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>617000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>305000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>271000.0</v>
       </c>
       <c r="P14">
         <v>271000.0</v>
       </c>
       <c r="Q14">
+        <v>271000.0</v>
+      </c>
+      <c r="R14">
         <v>332000.0</v>
       </c>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>212116000.0</v>
+      </c>
+      <c r="C15">
         <v>148759000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>181274000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>140343000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>45486000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-149451000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>79896000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>36847000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>129166000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>78810000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-51633000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-109333000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>53854000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>114332000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>115529000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>106021000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>80022000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>103042000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6234000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-47152000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>140343000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>45486000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-149451000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>79896000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>36847000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>129166000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>78810000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-51633000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-109333000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>53854000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>114332000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>115529000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>106021000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>80022000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17">
+        <v>212584000.0</v>
+      </c>
+      <c r="C17">
         <v>149379000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>180954000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>140920000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>45853000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-149386000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>80116000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>37033000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>129499000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>78988000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-51369000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-109028000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>53872000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-13660000.0</v>
+      </c>
+      <c r="C18">
         <v>-47238000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-27970000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-43750000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-49546000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-59068000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-52079000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-52868000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-68357000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-66880000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>163954000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>142777000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>149089000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>173663000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>350192000.0</v>
+      </c>
+      <c r="C21">
         <v>324515000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>314039000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>264422000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>139519000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-66754000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>159936000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>123458000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>272935000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>178580000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>93407000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>70857000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>228522000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>236640000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>250753000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>204557000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>206809000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>222194000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>122403000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13825000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
+      <c r="U22"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>4328067000.0</v>
+      </c>
+      <c r="C23">
         <v>4145647000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4017839000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3354480000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2520422000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2050973000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2799141000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2958113000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3046590000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2750050000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2959333000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3580208000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3804788000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3560754000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3406896000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2813561000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2458667000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2384648000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1851220000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1599676000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
+      <c r="U24"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>197257000.0</v>
+      </c>
+      <c r="C25">
         <v>177354000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>136649000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>119777000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>120394000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>126853000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>123218000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>105800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>99382000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>156</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>8824000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8472000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6746000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>51396000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>312750000.0</v>
+      </c>
+      <c r="C28">
         <v>279859000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>276528000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>232517000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>210909000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>171382000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>212515000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>229324000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>244664000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>221075000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>270680000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>272065000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>317745000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>314619000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>334914000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>291799000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>231834000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
+      <c r="U28"/>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>128728000.0</v>
+      </c>
+      <c r="C29">
         <v>109903000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>107987000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>85476000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>31933000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17532000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>38837000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>48136000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>53314000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>59641000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22816000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>223926000.0</v>
+      </c>
+      <c r="C30">
         <v>261907000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>283106000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>228183000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>184540000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>182189000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>207605000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>290469000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>176087000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>179689000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>264120000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>367541000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>332815000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>317880000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>400975000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>314263000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>248396000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>162697000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>172304000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>203388000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>-8880000.0</v>
+      </c>
+      <c r="C31">
         <v>-65233000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-35922000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-38026000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-61733000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-65100000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-40983000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-38289000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-90122000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-39951000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-121960000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-147406000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-131928000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-75677000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-90350000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-94815000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-107746000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-105710000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-66693000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-34610000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>4678259000.0</v>
+      </c>
+      <c r="C32">
         <v>4470162000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4331878000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3618902000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2659941000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1984219000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2959077000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3081571000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3319525000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2928630000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3052740000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3651065000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4033310000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3797394000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3657649000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3018118000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2665476000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2606842000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1973623000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1613501000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM32"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>1082337000.0</v>
+      </c>
+      <c r="C2">
+        <v>1086070000.0</v>
+      </c>
+      <c r="D2">
         <v>1050935999.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1010254000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>956881000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>973556000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>992523000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>968327000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>948993000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1009267000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>963865000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>903747000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>857854000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>866583000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>793195000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>776132000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>690387000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>650780000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>623013000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>537328000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>524761000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>529559000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>435397000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>325763000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>578064000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>648436000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>654672000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>642754000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>646198000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>640508000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>630777000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>651301000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>736329000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>751176000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>728474000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>703687000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>687166000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>684269000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>680779000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>617742000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>587571000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>665818000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>664364000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>675048000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>689983000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>781886000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>796756000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>819512000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>814513000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>875373000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>874759000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>865574000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>856267000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>894070000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>805479000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>770370000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>772955000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2097578000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>328173000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>754886000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>699992000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1766237000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>269562000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>600747000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>562569000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2198429000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>54261000.0</v>
+      </c>
+      <c r="C3">
+        <v>52332000.0</v>
+      </c>
+      <c r="D3">
         <v>50717000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>47913000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>46295000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>43650000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>45411000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>45202000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>43091000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>43462000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>37286000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>35000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>33520000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>30605000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>28294000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>30421000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>30136000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>29200000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>31032000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>29796000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>30366000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>30390000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>30840000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>30275000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>35348000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>33548000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>30402000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>30320000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>28948000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>28515000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>25195000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>25573000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>26517000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>26192000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>25298000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>24440000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>23452000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>18643000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>24736000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>24403000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>25187000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>27456000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>27399000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>28164000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>27696000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>29884000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>29543000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>29368000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>28016000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>28381000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>28823000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>28535000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>29121000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>27022000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>22568000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>22609000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>20129000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>22606000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>18089000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>15998000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>15125000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>20739000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>14111000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>13997000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>14371000.0</v>
       </c>
-      <c r="BM3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -15143,480 +15649,494 @@
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5">
+        <v>74304000.0</v>
+      </c>
+      <c r="C5">
+        <v>105531000.0</v>
+      </c>
+      <c r="D5">
         <v>176274000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>59657000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>43174000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>103933000.0</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5">
+      <c r="H5">
+        <v>83359000.0</v>
+      </c>
+      <c r="I5">
         <v>59061000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>64191000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>82921000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>93155000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>79479000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>68529000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>81515000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>87567000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>60646000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>52457000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>70308000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>37464000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>28674000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-17447000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>43126000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-7528000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-72323000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-36059000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>63273000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>44620000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>25809000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>33546000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>37983000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>64115000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>15773000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>20166000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>104608000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>54115000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>13014000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>79433000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>53740000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>34433000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>78609000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>38727000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>44080000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-7216000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>17422000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>5339000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>42976000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>27067000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-38452000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>20456000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>83066000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>62250000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>25214000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>36901000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>66010000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>57922000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>41273000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>56910000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>53212000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>90495000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>42642000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>65587000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>50602000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>68722000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>32517000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>52716000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>128565000.0</v>
+      </c>
+      <c r="C6">
+        <v>157863000.0</v>
+      </c>
+      <c r="D6">
         <v>226991000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>107570000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>89469000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>147583000.0</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6">
+      <c r="H6">
+        <v>128770000.0</v>
+      </c>
+      <c r="I6">
         <v>104263000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>107282000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>126383000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>130441000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>114479000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>102049000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>112120000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>115861000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>91067000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>82593000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>99508000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>68496000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>58470000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>12919000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>73516000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>23312000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-42048000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-711000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>96821000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>75022000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>56129000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>62494000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>66498000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>89310000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>41346000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>46683000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>130800000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>79413000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>37454000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>102885000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>72383000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>59169000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>103012000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>63914000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>71536000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>20183000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>45586000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>33035000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>72860000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>56610000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-9084000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>48472000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>111447000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>91073000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>53749000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>66022000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>93032000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>80490000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>63882000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>77039000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>75818000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>108584000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>58640000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>80712000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>71341000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>82833000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>46514000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>67087000.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -15678,88 +16198,90 @@
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -15821,1814 +16343,1872 @@
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>133626000.0</v>
+      </c>
+      <c r="C9">
+        <v>180473000.0</v>
+      </c>
+      <c r="D9">
         <v>141892000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>132042000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>119711000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>170664000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>141162000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>142574000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>132363000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>166188000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>161245000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>136774000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>132938000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>152040000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>128508000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>111763000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>100294000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>129513000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>102823000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>55368000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>36355000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>77833000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>31401000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-33239000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>39440000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>105929000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>92928000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>78271000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>84801000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>112834000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>93595000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>83233000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>113558000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>145705000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>113992000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>95011000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>94314000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>122890000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>94877000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>69559000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>70943000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>99168000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>89331000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>83953000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>85075000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>131743000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>107264000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>98410000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>100981000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>170630000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>146453000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>123611000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>120643000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>115607000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>156428000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>133842000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>148643000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-1139078000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>655830000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>133603000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>126665000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-898815000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>519323000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>89839000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>108656000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>467047000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>60046000.0</v>
+      </c>
+      <c r="C10">
+        <v>97282000.0</v>
+      </c>
+      <c r="D10">
         <v>176274000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>41174000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>26582000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>91730000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>74879000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>44920000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>47753000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>63914000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>88182000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>67351000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>58670000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>74738000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>79647000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>30213000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>41798000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>68830000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>23436000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>15249000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-29729000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>28310000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-22552000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-87155000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-50455000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>48251000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>36165000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>16763000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>21100000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>24441000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>51886000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>12778000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>5526000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>90754000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>39070000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-10029000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>63018000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>40093000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>16237000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>57831000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>24468000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>27352000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-21698000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>549000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-34756000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>25025000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>8077000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-92713000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-16938000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>53481000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>34466000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>9392000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-745000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>60000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>44110000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>19219000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>37634000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>66155000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>29306000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>19151000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>45791000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>6475000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>50689000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>18383000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>34195000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>99063000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11">
+        <v>23815000.0</v>
+      </c>
+      <c r="C11">
+        <v>72005000.0</v>
+      </c>
+      <c r="D11">
         <v>25732000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>18486000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>12505000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>33208000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>39589000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>18145000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>18961000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>7780000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>28072000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>38824000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>21026000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>20065000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>32604000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>15638000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>17169000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>23184000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1439000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>10258000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-70000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>6188000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>7049000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2426000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1869000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>15187000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>10367000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>5775000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>8876000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>15158000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>25805000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2034000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>4963000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>21426000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>15537000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-5988000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>22339000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>18909000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>18003000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>14387000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>8342000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>21739000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>14134000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-6470000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-6587000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>14860000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>7656000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>6264000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>3699000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>21298000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>14955000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>617000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>5852000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>15703000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>11449000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>7077000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>12146000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>20181000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>9476000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>4754000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>10192000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-34866000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>21443000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>4989000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>11884000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>18709000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>141</v>
+      </c>
+      <c r="B12">
+        <v>14258000.0</v>
+      </c>
       <c r="C12">
+        <v>8249000.0</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12">
         <v>18483000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>16592000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8179000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>8480000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>14141000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>16438000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5315000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4973000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>12128000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9859000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1010000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7920000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>21923000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10659000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>9811000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>14028000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>13425000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12282000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14816000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>15024000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>14832000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>14396000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>13879000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>12524000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>13230000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>12446000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>13542000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>12229000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>12426000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>14640000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>13854000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>15045000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>23043000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>16415000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>13647000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>18196000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>20778000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>14259000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>16728000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>14482000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>16873000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>16324000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>17951000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>18990000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>18852000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>16957000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>29585000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>27784000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>15822000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>14965000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>14496000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>13812000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>13960000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>11979000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>27996000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>27996000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>10415000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>9784000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>12051000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>9925000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>10065000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>9572000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>52473000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>43274000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>12590000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>5838000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>10228000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>10139000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>-90000.0</v>
+      </c>
+      <c r="C14">
+        <v>-107000.0</v>
+      </c>
+      <c r="D14">
         <v>-113000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-101000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-147000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-118000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-76000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-143000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-283000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-356000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-389000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-159000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-237000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-181000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-176000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-94000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-126000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-85000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-170000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>556000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>509000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>470000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>365000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>352000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>391000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>428000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>335000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>336000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>425000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>376000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>415000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>399000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>529000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>56000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>129000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>71000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>77000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>33000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>68000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>15000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>62000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>62000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>92000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>46000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>64000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>122000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>181000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>9000.0</v>
       </c>
-      <c r="AV14">
-[...2 lines deleted...]
-      <c r="AW14">
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>93000.0</v>
       </c>
-      <c r="AX14">
-[...2 lines deleted...]
-      <c r="AY14">
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
         <v>-5000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>5000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>76000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>53000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>34000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>93000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>23000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>248000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>162000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>109000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>187000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>123000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>-46000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>46000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>332000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>36141000.0</v>
+      </c>
+      <c r="C15">
+        <v>25170000.0</v>
+      </c>
+      <c r="D15">
         <v>150429000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>22587000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>13930000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>58404000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>35214000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>26632000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>28509000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>55778000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>59721000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>28368000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>37407000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>54492000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>46867000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>14481000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>24503000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>45561000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>24705000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>4933000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-29713000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>22037000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-29611000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-89543000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-52332000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>32959000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>25752000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>10423000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>12165000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>9237000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>26026000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>10704000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>518000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>69272000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>23405000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-4112000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>40602000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>21151000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-1834000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>43429000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>16064000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>5551000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-35924000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>6973000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-28233000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>10043000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>240000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-98986000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-20630000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>32090000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>19581000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>8785000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-6602000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>44221000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>32608000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>12108000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>25395000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>46222000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>19582000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>14235000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>35490000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>41154000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>29123000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>13479000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>22265000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>80022000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...4 lines deleted...]
-      </c>
+      <c r="J16"/>
+      <c r="K16"/>
       <c r="L16">
         <v>59721000.0</v>
       </c>
       <c r="M16">
+        <v>59721000.0</v>
+      </c>
+      <c r="N16">
+        <v>59721000.0</v>
+      </c>
+      <c r="O16">
         <v>54492000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>46867000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>14481000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>24503000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>45561000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>24705000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4933000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-29713000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>22037000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-29612000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-89544000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-52332000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>32959000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>24352000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>10420000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>12165000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>9237000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>26026000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1066000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>518000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>69272000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>23404000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-207122000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>40602000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>21151000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-43429000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>43429000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>16064000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5551000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-6973000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>6973000.0</v>
       </c>
-      <c r="AR16">
-[...2 lines deleted...]
-      <c r="AS16">
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>10043000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>240000.0</v>
       </c>
-      <c r="AU16">
-[...4 lines deleted...]
-      </c>
       <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>32090000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>19581000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>8785000.0</v>
       </c>
-      <c r="AZ16">
-[...2 lines deleted...]
-      <c r="BA16">
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
         <v>44221000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>32608000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>12108000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>25395000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>46222000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>19582000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>14235000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>35490000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>41154000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>29123000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>13479000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>22265000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>80022000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17">
+        <v>36231000.0</v>
+      </c>
+      <c r="C17">
+        <v>25277000.0</v>
+      </c>
+      <c r="D17">
         <v>150542000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>22688000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>14077000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>58522000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>35290000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>26775000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>28792000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>56134000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>60110000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>28527000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>37644000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>54673000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>47043000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>14575000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>24629000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>45646000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>24875000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>4991000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-29659000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>22122000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-29602000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-89582000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-52324000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>33064000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>24398000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>10434000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>12224000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>9283000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>26081000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>1106000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>563000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-150231000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>446487000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-207436000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>40679000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>78988000.0</v>
       </c>
-      <c r="AL17">
-[...4 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-51369000.0</v>
       </c>
-      <c r="AP17">
-[...4 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-109028000.0</v>
       </c>
-      <c r="AT17">
-[...4 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>53872000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-14258000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5656000.0</v>
+      </c>
+      <c r="D18">
         <v>27071000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-18483000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-16592000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8179000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-8480000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-14141000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-16438000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-5315000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4973000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-12128000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9859000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1010000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3222000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-21923000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-10659000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-9811000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-14028000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-13425000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-12282000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-14816000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-15024000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-14832000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-14396000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-13879000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-12524000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-13230000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-12446000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -17650,139 +18230,137 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>163954000.0</v>
       </c>
-      <c r="AH20">
-[...4 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>142777000.0</v>
       </c>
-      <c r="AL20">
-[...4 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>149089000.0</v>
       </c>
-      <c r="AP20">
-[...4 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>173663000.0</v>
       </c>
-      <c r="AT20">
-[...4 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -17793,285 +18371,293 @@
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>56877000.0</v>
+      </c>
+      <c r="C21">
+        <v>95402000.0</v>
+      </c>
+      <c r="D21">
         <v>147183000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>62460000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>45147000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>102920000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>79825000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>74560000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>67551000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>81787000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>91075000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>74892000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>66285000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>81515000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>73914000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>60646000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>48347000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>77767000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>50743000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>17817000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-6808000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>21718000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-4059000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-77277000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-7135000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>60625000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>43830000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>26868000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>31324000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>38854000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>53399000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>24760000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>12071000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>100254000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>47768000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>35584000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>89330000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>54097000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>38557000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>63751000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>22175000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>53278000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>20838000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>13906000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>5385000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>53684000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>34678000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-38279000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>20774000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>90683000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>62273000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>38349000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>37217000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>80095000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>60056000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>41273000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>55216000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>79807000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>74261000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>36104000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>60581000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>50602000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>68722000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>32517000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>52716000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>206809000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -18133,251 +18719,263 @@
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>1159086000.0</v>
+      </c>
+      <c r="C23">
+        <v>1171141000.0</v>
+      </c>
+      <c r="D23">
         <v>1045645000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1079836000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1031445000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1041300000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1053860000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1036341000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1013805000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1093668000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1034035000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>965629000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>924507000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>937108000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>847789000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>827249000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>742334000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>702526000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>675093000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>574879000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>567924000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>585674000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>470857000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>369801000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>624639000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>693740000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>703770000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>694157000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>699675000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>714488000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>670973000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>709774000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>837816000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>796627000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>794698000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>763114000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>692150000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>753062000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>737099000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>623550000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>636339000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>711708000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>732857000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>745095000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>769673000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>859945000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>869342000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>956201000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>894720000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>955320000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>958939000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>950836000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>939693000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>941548000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>895441000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>862939000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>864688000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>878693000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>909742000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>852385000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>766076000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>816820000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>720163000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>658069000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>618509000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18399,283 +18997,287 @@
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>54261000.0</v>
+      </c>
+      <c r="C25">
+        <v>52332000.0</v>
+      </c>
+      <c r="D25">
         <v>50717000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>47913000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>46295000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>43650000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>45411000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>45202000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>43091000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>43462000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>37286000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>35000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>33520000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>30843000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>28294000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>30504000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>30136000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>29200000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>31032000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>29796000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>30366000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>30390000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>30840000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>30275000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>35348000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>33548000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>30402000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>30320000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>28948000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>28515000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>25195000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>25573000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>26517000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>26192000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>25298000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>24440000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>23452000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>18643000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>24736000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>24403000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>25187000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>27456000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>27399000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>28164000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>27696000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>29884000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>29543000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>29368000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>28016000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>28381000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>28823000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>28535000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>29121000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>27022000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>22568000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>22609000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>20129000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>22606000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>18089000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>15998000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>15125000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>20739000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>14111000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>13997000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>14371000.0</v>
       </c>
-      <c r="BM25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -18737,1099 +19339,1138 @@
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>8824000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>8472000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>6590000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>1790000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27">
         <v>270402000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>270402000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>13348000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>14104000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>76749000.0</v>
+      </c>
+      <c r="C28">
+        <v>85071000.0</v>
+      </c>
+      <c r="D28">
         <v>76824000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>77530000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>73325000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>70177000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>68070000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>72954000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>68658000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>73604000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>67806000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>69526000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>65592000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>70091000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>58638000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>54996000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>55538000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>56479000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>53522000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>49352000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>44966000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>46774000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>38561000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>37249000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>48798000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>53511000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>50379000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>52348000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>52359000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>62250000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>50155000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>57918000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>57650000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>68714000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>60203000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>60844000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>54903000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>63258000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>55818000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>53212000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>48787000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>75192000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>62342000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>67675000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>65471000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>63658000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>63832000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>77399000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>67176000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>77473000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>76820000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>83119000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>80333000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>314619000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>76614000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>77629000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>77629000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>89403000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>292026000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>95698000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>68747000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>98891000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>217863000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>54788000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>50352000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>206069000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>23815000.0</v>
+      </c>
+      <c r="C29">
+        <v>72005000.0</v>
+      </c>
+      <c r="D29">
         <v>25732000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>18486000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>12505000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>33208000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>39589000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>18145000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>18961000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>7780000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>28072000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>38824000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>21026000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>20065000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>32604000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>15638000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>17169000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>23184000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1439000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>10258000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-70000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6188000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7049000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2426000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1869000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>15187000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>9793000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4980000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>8876000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>15158000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>76749000.0</v>
+      </c>
+      <c r="C30">
+        <v>85071000.0</v>
+      </c>
+      <c r="D30">
         <v>-5290999.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>69582000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>74564000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>67744000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>61337000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>68014000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>64812000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>84401000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>70170000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>61882000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>66653000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>70525000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>54594000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>51117000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>51947000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>51746000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>52080000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>37551000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>43163000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>56115000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>35460000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>44038000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>46575000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>45304000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>49098000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>51403000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>53477000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>73980000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>40196000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>58473000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>101487000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>45451000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>66224000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>59427000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4984000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>68793000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>56320000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>5808000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>48768000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>45890000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>68493000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>70047000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>79690000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>78059000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>72586000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>136689000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>80207000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>79947000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>84180000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>85262000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>83426000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>47478000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>89962000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>92569000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>91733000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-1218885000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>581569000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>97499000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>66084000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-949417000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>450601000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>57322000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>55940000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>3169000.0</v>
+      </c>
+      <c r="C31">
+        <v>1880000.0</v>
+      </c>
+      <c r="D31">
         <v>29091000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-21286000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-18565000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-11190000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-4946000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-29640000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-19798000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-17873000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-2893000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-7541000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-7615000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-6777000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>5733000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-30433000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-6549000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-8937000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-27307000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2568000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-22921000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>6592000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-18493000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-9878000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-43320000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-12374000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-8054000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-10331000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-10224000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-14413000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1513000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-11982000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-6545000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-9500000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-8698000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-45613000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-26312000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-14004000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-22320000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-5920000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>2293000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-16812000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-42536000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-13357000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-40141000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-28659000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-26601000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-54434000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-37712000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-37202000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-27807000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-28957000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-37962000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>6367000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-15946000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-22054000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-17582000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-3006000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-44955000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-16953000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-14790000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-44127000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-18033000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-14134000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-18521000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>1215963000.0</v>
+      </c>
+      <c r="C32">
+        <v>1266543000.0</v>
+      </c>
+      <c r="D32">
         <v>1192828000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1142296000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1076592000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1144220000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1133685000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1110901000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1081356000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1175455000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1125110000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1040521000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>990792000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1018623000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>921703000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>887895000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>790681000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>780293000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>725836000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>592696000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>561116000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>607392000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>466798000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>292524000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>617504000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>754365000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>747600000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>721025000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>730999000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>753342000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>724372000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>734534000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>849887000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>896881000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>842466000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>798698000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>781480000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>807159000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>775656000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>687301000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>658514000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>764986000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>753695000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>759001000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>775058000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>913629000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>904020000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>917922000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>915494000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1046003000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>1021212000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>989185000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>976910000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>1009677000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>961907000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>904212000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>921598000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>958500000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>984003000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>888489000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>826657000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>867422000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>788885000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>690586000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>671225000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>2665476000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -19840,2042 +20481,2132 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>135064000.0</v>
+      </c>
+      <c r="C2">
         <v>196661000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>266937000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>278830000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>165989000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>121880000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>197282000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>308491000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>194803000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>112519000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>139030000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>175648000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>184851000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>176301000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>208099000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>167975000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>105982000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>92580000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>281350000</v>
+      </c>
+      <c r="C3">
         <v>327636000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>360097000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>217115000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>114999000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>86311000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>265235000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>197041000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>174766000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>92282000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>90964000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>169813000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>313462000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>294478000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>319859000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>175669000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>90105000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>148894000</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
+      <c r="S5"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>238374000.0</v>
+      </c>
+      <c r="C6">
         <v>-61597000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-70276000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-11893000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>112841000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>44109000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-75402000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-111209000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>113688000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>82284000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-26511000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-36618000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-9203000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8550000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-31798000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40124000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>61993000.0</v>
       </c>
-      <c r="R6"/>
+      <c r="S6"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>-129610000.0</v>
+      </c>
+      <c r="C7">
         <v>-60311000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>22617000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>84316000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>92565000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6784000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26087000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>21436000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>65078000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>56219000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>16583000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>42388000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-23820000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-16177000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8125000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>58659000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>22445000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>25978000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B9">
+        <v>-73881000.0</v>
+      </c>
+      <c r="C9">
         <v>-11344000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-61244000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-56790000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>53877000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39715000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5140000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12533000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>19424000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-9065000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>36036000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4826000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-27726000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-66618000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-10307000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>41262000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1836000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>14145000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B10">
+        <v>-9286000.0</v>
+      </c>
+      <c r="C10">
         <v>-4250000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4827000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-33173000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-38655000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25032000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21802000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-12074000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-53466000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26763000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-45900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>53082000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-102362000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14628000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-42415000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-39742000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>20821000.0</v>
       </c>
-      <c r="R10"/>
+      <c r="S10"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>111958000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>78201000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-23993000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>39434000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16563000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>102660000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>35815000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>25020000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-16128000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>112176000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-4341000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-4648000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41843000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-8910000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12459000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-41889000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-67783000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>33042000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15884000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10773000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>17455000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13085000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
+      <c r="S12"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>43684000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16178000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>61276000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>25512000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>40188000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>47149000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16765000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>19308000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-671000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>14647000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>197257000.0</v>
+      </c>
+      <c r="C14">
         <v>177354000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>149268000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>119777000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>120394000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>126853000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>123218000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>105800000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>99382000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>92969000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>110715000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>116811000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>114860000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>92328000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>71818000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>63218000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>56296000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>49496000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B15">
+        <v>50560000.0</v>
+      </c>
+      <c r="C15">
         <v>50557000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>40022000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31587000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10220000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20937000.0</v>
       </c>
       <c r="I15">
         <v>20937000.0</v>
       </c>
       <c r="J15">
-        <v>0.0</v>
+        <v>20937000.0</v>
       </c>
       <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
         <v>12509000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>50036000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>37527000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>50036000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>56627000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>33400000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
+      <c r="S15"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>373438000.0</v>
+      </c>
+      <c r="C16">
         <v>135064000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>196661000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>266937000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>278830000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>165989000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>121880000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>197282000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>308491000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>194803000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>112519000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>139030000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>175648000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>184851000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>176301000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>208099000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>167975000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>105982000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>14994000.0</v>
+      </c>
+      <c r="C18">
         <v>-60789000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>21868000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>128322000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>143045000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-70345000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-41754000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17310000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>80404000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>71907000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>21725000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>23278000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-96448000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-64365000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-58235000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>88207000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>57917000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>49469000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B19">
+        <v>-45495000.0</v>
+      </c>
+      <c r="C19">
         <v>-280331000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-377894000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-259649000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-108279000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-88706000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-260991000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>19588000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-19588000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>23018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19588000.0</v>
       </c>
       <c r="L19">
         <v>-19588000.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>-19588000.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B21">
+        <v>731282000.0</v>
+      </c>
+      <c r="C21">
         <v>33668000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5643000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-21427000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-34595000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>142797000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13159000.0</v>
       </c>
       <c r="H21">
         <v>13159000.0</v>
       </c>
       <c r="I21">
+        <v>13159000.0</v>
+      </c>
+      <c r="J21">
         <v>46604000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-94694000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-40753000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>59563000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>158629000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
+      <c r="S21"/>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>212116000.0</v>
+      </c>
+      <c r="C22">
         <v>148759000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>181274000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>140343000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>45486000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-149451000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>79896000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>36847000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>129166000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>78810000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-51633000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-109333000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>53854000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>114332000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>115529000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>106021000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>80022000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>103042000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-5983000.0</v>
+      </c>
+      <c r="C23">
         <v>-20273000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>22556000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>343364000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16690000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>136229000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6758000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-6470000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-49957000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-18301000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10999000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8343000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-18800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-11892000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-152207000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-21692000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-419201000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-29095000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>-3694000.0</v>
+      </c>
+      <c r="C24">
         <v>7274000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1813000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>635000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4918000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>638000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1256000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>620000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1646000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>90210000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>28079000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-264000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3321000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-5939000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5720000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2051000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4796000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10497000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>21434000.0</v>
+      </c>
+      <c r="C25">
         <v>11481000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18779000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10361000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14907000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>43517000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1806000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12362000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-44403000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-72866000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41999000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>126554000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>55980000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>24137000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>155801000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>37759000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-12131000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19847000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-2813000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-12014000.0</v>
       </c>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-13965000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-46035000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>244231000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-33400000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B27">
+        <v>4585000.0</v>
+      </c>
+      <c r="C27">
         <v>953000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14337000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6089000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>758000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1360000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4060000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2638000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4216000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3558000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4082000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9252000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7027000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1265000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-86767000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>59320000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>51220000.0</v>
       </c>
-      <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>288754000.0</v>
+      </c>
+      <c r="C28">
         <v>-37162000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11823000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-59978000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-17926000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>126009000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-29632000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-73442000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3353000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-112995000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-42263000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1184000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>102302000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>90646000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>35673000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-51287000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>24372000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-14809000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>296344000.0</v>
+      </c>
+      <c r="C29">
         <v>266847000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>381965000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>345437000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>258044000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15966000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>223481000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>179731000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>255170000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>164189000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>112689000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>193091000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>217014000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>230113000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>261624000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>263876000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>148022000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>198363000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>-335027000.0</v>
+      </c>
+      <c r="C30">
         <v>-280331000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-380349000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-259649000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-108279000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-88706000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-260991000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-163784000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-124480000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23018000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-60115000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-168964000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-310655000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-306421000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-320132000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-178224000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-96370000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-152166000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM30"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>373438000.0</v>
+      </c>
+      <c r="C2">
+        <v>182797000.0</v>
+      </c>
+      <c r="D2">
         <v>147052000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>404606000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>135064000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>115908000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>104216000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>127496000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>196661000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>166307000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>201492000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>231395000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>266937000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>290181000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>276078000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>267326000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>278830000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>206904000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>161867000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>148292000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>165989000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>136506000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>122103000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>142043000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>121880000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>126677000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>137238000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>172624000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>197282000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>207553000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>208932000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>237041000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>308491000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>269764000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>237797000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>187729000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>194803000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>112207000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>136790000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>266135000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>112519000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>90477000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>83181000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>71888000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>139030000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>94787000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>101028000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>126440000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>175648000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>338006000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>128841000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>145000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>184851000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>244137000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>245350000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>144252000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>176301000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>251129000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>254404000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>141228000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>208099000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>187985000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>144145000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>144897000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>167975000.0</v>
       </c>
-      <c r="BM2"/>
+      <c r="BO2"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>36829000</v>
+      </c>
+      <c r="C3">
+        <v>83903096</v>
+      </c>
+      <c r="D3">
         <v>75768000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>55343000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>48810000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>88467000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>90242000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>87713000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>61214000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>68049164</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>104607000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>76164000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>46982000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>93128000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>55016000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>44155000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>24816000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>41918000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>25582000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>29889000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>17610000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>21478000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>12259000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>11384000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>41190000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>98124000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>73520000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>57596000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>35995000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>78043000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>55893000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>39354000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>23751000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>66208000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>43360000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>36586000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>28612000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>40212000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>24203000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>18644000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>9223000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>30474000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>26371000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>22161000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>11958000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>60781000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>48032000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>40271000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>20729000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>164307000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>62833000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>49355000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>36967000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>123345000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>75580000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>55000000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>40553000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>137406000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>78112000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>71484000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>32857000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>90954000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>43888000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>28567000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>12260000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>90105000</v>
       </c>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21897,54 +22628,56 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -21966,444 +22699,458 @@
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>-117808000.0</v>
+      </c>
+      <c r="C6">
+        <v>190641000.0</v>
+      </c>
+      <c r="D6">
         <v>35745000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-257554000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>269542000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>19156000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>11692000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-23280000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-69165000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>30354000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-35185000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-29903000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-35542000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-23244000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>14103000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>8752000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-11504000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>71926000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>45037000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>13575000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-17697000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>29483000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>14403000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-19940000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>20163000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4797000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-10561000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-35386000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-24658000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-10271000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1379000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-28109000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-71450000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>38727000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>31967000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>50068000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-7074000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>82596000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-24583000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-129345000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>153616000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>22042000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>7296000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>11293000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-67142000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>44243000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-6241000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-25412000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-49208000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-162358000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>209165000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-16159000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-39851000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-59286000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1213000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>101098000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-32049000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-74828000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-3275000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>113176000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-66871000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>20114000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>43840000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-752000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-23078000.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>-66791000.0</v>
+      </c>
+      <c r="C7">
+        <v>38624283.0</v>
+      </c>
+      <c r="D7">
         <v>-105513000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4992000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-69300000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-8000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>11902000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9278000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-81483000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>23126355.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>43090966.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-6338000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-49467000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>36733000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>30217000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>28515000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-11149000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-62379000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>45205000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>539000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-10531000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>14975000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>12302000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>31480000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-65541000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>18728000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>26444000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-8937000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-10148000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>42689000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-5306000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>20860000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-36807000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>41621000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>22411000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>43578000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-42532000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>47387000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>31868000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>7218000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-30254000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>27775000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>29190000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>11733000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-52115000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>105007000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-19340000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>8628000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-51907000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>48006000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>17835000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-27288000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-62373000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>25542000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>20814000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-19232000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-43301000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>39547000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>15156000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>3936000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-50514000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>68956000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>29663000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>4322000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-44282000.0</v>
       </c>
-      <c r="BM7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22425,1318 +23172,1348 @@
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9">
         <v>-61244000.0</v>
       </c>
-      <c r="J9"/>
-[...6 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
       <c r="N9">
         <v>-56790000.0</v>
       </c>
-      <c r="O9"/>
+      <c r="O9">
+        <v>-56790000.0</v>
+      </c>
       <c r="P9">
-        <v>-4689000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-56790000.0</v>
+      </c>
+      <c r="Q9"/>
       <c r="R9">
         <v>-4689000.0</v>
       </c>
       <c r="S9">
         <v>-4689000.0</v>
       </c>
       <c r="T9">
-        <v>-13210000.0</v>
+        <v>-4689000.0</v>
       </c>
       <c r="U9">
-        <v>-13210000.0</v>
+        <v>-4689000.0</v>
       </c>
       <c r="V9">
         <v>-13210000.0</v>
       </c>
       <c r="W9">
+        <v>-13210000.0</v>
+      </c>
+      <c r="X9">
+        <v>-13210000.0</v>
+      </c>
+      <c r="Y9">
         <v>-9180000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-9180000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-27988000.0</v>
       </c>
       <c r="AA9">
         <v>-27988000.0</v>
       </c>
       <c r="AB9">
-        <v>-35770000.0</v>
+        <v>-27988000.0</v>
       </c>
       <c r="AC9">
-        <v>-35770000.0</v>
+        <v>-27988000.0</v>
       </c>
       <c r="AD9">
         <v>-35770000.0</v>
       </c>
       <c r="AE9">
         <v>-35770000.0</v>
       </c>
       <c r="AF9">
-        <v>-50211000.0</v>
+        <v>-35770000.0</v>
       </c>
       <c r="AG9">
-        <v>-50211000.0</v>
+        <v>-35770000.0</v>
       </c>
       <c r="AH9">
         <v>-50211000.0</v>
       </c>
       <c r="AI9">
         <v>-50211000.0</v>
       </c>
       <c r="AJ9">
-        <v>-32604000.0</v>
+        <v>-50211000.0</v>
       </c>
       <c r="AK9">
-        <v>-32604000.0</v>
+        <v>-50211000.0</v>
       </c>
       <c r="AL9">
         <v>-32604000.0</v>
       </c>
       <c r="AM9">
+        <v>-32604000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-32604000.0</v>
+      </c>
+      <c r="AO9">
         <v>-33000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2369000.0</v>
       </c>
       <c r="AP9">
         <v>2369000.0</v>
       </c>
-      <c r="AQ9"/>
+      <c r="AQ9">
+        <v>2369000.0</v>
+      </c>
       <c r="AR9">
-        <v>-9779000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2369000.0</v>
+      </c>
+      <c r="AS9"/>
       <c r="AT9">
         <v>-9779000.0</v>
       </c>
-      <c r="AU9"/>
+      <c r="AU9">
+        <v>-9779000.0</v>
+      </c>
       <c r="AV9">
-        <v>-43835000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-9779000.0</v>
+      </c>
+      <c r="AW9"/>
       <c r="AX9">
         <v>-43835000.0</v>
       </c>
-      <c r="AY9"/>
+      <c r="AY9">
+        <v>-43835000.0</v>
+      </c>
       <c r="AZ9">
+        <v>-43835000.0</v>
+      </c>
+      <c r="BA9"/>
+      <c r="BB9">
         <v>-48168000.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-35682000.0</v>
       </c>
-      <c r="J10"/>
-[...6 lines deleted...]
-      </c>
+      <c r="L10"/>
+      <c r="M10"/>
       <c r="N10">
         <v>-33173000.0</v>
       </c>
-      <c r="O10"/>
+      <c r="O10">
+        <v>-33173000.0</v>
+      </c>
       <c r="P10">
-        <v>-38655000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-33173000.0</v>
+      </c>
+      <c r="Q10"/>
       <c r="R10">
         <v>-38655000.0</v>
       </c>
       <c r="S10">
         <v>-38655000.0</v>
       </c>
       <c r="T10">
-        <v>-25032000.0</v>
+        <v>-38655000.0</v>
       </c>
       <c r="U10">
-        <v>-25032000.0</v>
+        <v>-38655000.0</v>
       </c>
       <c r="V10">
         <v>-25032000.0</v>
       </c>
       <c r="W10">
+        <v>-25032000.0</v>
+      </c>
+      <c r="X10">
+        <v>-25032000.0</v>
+      </c>
+      <c r="Y10">
         <v>6314000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6314000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-21802000.0</v>
       </c>
       <c r="AA10">
         <v>-21802000.0</v>
       </c>
       <c r="AB10">
-        <v>-12074000.0</v>
+        <v>-21802000.0</v>
       </c>
       <c r="AC10">
-        <v>-12074000.0</v>
+        <v>-21802000.0</v>
       </c>
       <c r="AD10">
         <v>-12074000.0</v>
       </c>
       <c r="AE10">
         <v>-12074000.0</v>
       </c>
       <c r="AF10">
-        <v>-53466000.0</v>
+        <v>-12074000.0</v>
       </c>
       <c r="AG10">
-        <v>-53466000.0</v>
+        <v>-12074000.0</v>
       </c>
       <c r="AH10">
         <v>-53466000.0</v>
       </c>
       <c r="AI10">
         <v>-53466000.0</v>
       </c>
       <c r="AJ10">
-        <v>26763000.0</v>
+        <v>-53466000.0</v>
       </c>
       <c r="AK10">
-        <v>26763000.0</v>
+        <v>-53466000.0</v>
       </c>
       <c r="AL10">
         <v>26763000.0</v>
       </c>
       <c r="AM10">
+        <v>26763000.0</v>
+      </c>
+      <c r="AN10">
+        <v>26763000.0</v>
+      </c>
+      <c r="AO10">
         <v>27000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-45900000.0</v>
       </c>
       <c r="AP10">
         <v>-45900000.0</v>
       </c>
-      <c r="AQ10"/>
+      <c r="AQ10">
+        <v>-45900000.0</v>
+      </c>
       <c r="AR10">
-        <v>53082000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-45900000.0</v>
+      </c>
+      <c r="AS10"/>
       <c r="AT10">
         <v>53082000.0</v>
       </c>
-      <c r="AU10"/>
+      <c r="AU10">
+        <v>53082000.0</v>
+      </c>
       <c r="AV10">
-        <v>-102362000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>53082000.0</v>
+      </c>
+      <c r="AW10"/>
       <c r="AX10">
         <v>-102362000.0</v>
       </c>
-      <c r="AY10"/>
+      <c r="AY10">
+        <v>-102362000.0</v>
+      </c>
       <c r="AZ10">
+        <v>-102362000.0</v>
+      </c>
+      <c r="BA10"/>
+      <c r="BB10">
         <v>14628000.0</v>
       </c>
-      <c r="BA10"/>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>111958000.0</v>
       </c>
-      <c r="N11">
-[...4 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>78201000.0</v>
       </c>
-      <c r="R11">
-[...4 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-23993000.0</v>
       </c>
-      <c r="V11">
-[...4 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>39434000.0</v>
       </c>
-      <c r="Z11">
-[...4 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>16563000.0</v>
       </c>
-      <c r="AD11">
-[...4 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>102660000.0</v>
       </c>
-      <c r="AH11">
-[...4 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>35815000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11"/>
       <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>18706000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-16128000.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>112176000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...4 lines deleted...]
-      </c>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12">
         <v>5590000.0</v>
       </c>
       <c r="M12">
+        <v>5590000.0</v>
+      </c>
+      <c r="N12">
+        <v>5590000.0</v>
+      </c>
+      <c r="O12">
         <v>-17323000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8072000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>13211000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-8301000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-16880000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3067000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-7737000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>16902000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-4754000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>15092000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5075000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>26430000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-2729000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-4128000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>915000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-2968000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>11703000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6840000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9997000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-16081000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-41889000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-4066000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>21098000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-26067000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-67783000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>33042000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>139030000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>10773000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12">
         <v>17455000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>13085000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...4 lines deleted...]
-      </c>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
         <v>45424000.0</v>
       </c>
       <c r="M13">
+        <v>45424000.0</v>
+      </c>
+      <c r="N13">
+        <v>45424000.0</v>
+      </c>
+      <c r="O13">
         <v>-3899000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>30217000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>28515000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-11149000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-19035000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>45205000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>539000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-10531000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>83035000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>12302000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>31480000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-65541000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>18153000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>26444000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-8937000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-10148000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>61441000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-5306000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>20860000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-36807000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>47149000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>22411000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>43578000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-42532000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>16765000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>31868000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>7000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-30000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>19308000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-671000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>14647000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>54261000.0</v>
+      </c>
+      <c r="C14">
+        <v>52332000.0</v>
+      </c>
+      <c r="D14">
         <v>50717000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>47913000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>46295000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>43650000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>45411000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>45202000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>43091000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>43462000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>37286000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>35000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>33520000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30843000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>28294000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>30504000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>30136000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>33447000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>31032000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>29796000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>30366000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>30390000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>30840000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>30275000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>35348000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>36738000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>30402000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>30320000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>28948000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>28515000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>25195000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>25573000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>26517000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>26192000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>25298000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>24440000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>23452000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>18643000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>24736000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>24403000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>25187000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>27456000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>27399000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>28164000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>27696000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>29884000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>29543000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>29368000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>28016000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>28381000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>28823000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>28535000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>29121000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>27022000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>22568000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>22609000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>20129000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>22606000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>18089000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>15998000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>15125000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>20739000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>14111000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>13997000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>14371000.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B15">
-        <v>12640000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C15">
-        <v>12640000.0</v>
+        <v>10111369.0</v>
       </c>
       <c r="D15">
         <v>12640000.0</v>
       </c>
       <c r="E15">
         <v>12640000.0</v>
       </c>
       <c r="F15">
-        <v>12639000.0</v>
+        <v>12640000.0</v>
       </c>
       <c r="G15">
-        <v>12639000.0</v>
+        <v>12640000.0</v>
       </c>
       <c r="H15">
         <v>12639000.0</v>
       </c>
       <c r="I15">
+        <v>12639000.0</v>
+      </c>
+      <c r="J15">
+        <v>12639000.0</v>
+      </c>
+      <c r="K15">
         <v>2764845.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>10533000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>10533000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>10530000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>6320000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>8424000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8424000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>8419000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>41.89</v>
-      </c>
-[...4 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="T15">
         <v>21000.0</v>
       </c>
       <c r="U15">
         <v>21000.0</v>
       </c>
       <c r="V15">
+        <v>21000.0</v>
+      </c>
+      <c r="W15">
+        <v>21000.0</v>
+      </c>
+      <c r="X15">
         <v>16000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>10204000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4054718.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>6136000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>6109000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>10180000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10383000.0</v>
       </c>
       <c r="AD15">
         <v>10383000.0</v>
       </c>
       <c r="AE15">
+        <v>10383000.0</v>
+      </c>
+      <c r="AF15">
+        <v>10383000.0</v>
+      </c>
+      <c r="AG15">
         <v>10554000.0</v>
       </c>
-      <c r="AF15">
-[...2 lines deleted...]
-      <c r="AG15"/>
       <c r="AH15">
         <v>10554000.0</v>
       </c>
       <c r="AI15"/>
-      <c r="AJ15"/>
+      <c r="AJ15">
+        <v>10554000.0</v>
+      </c>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>12509000.0</v>
       </c>
-      <c r="AM15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AO15"/>
+      <c r="AP15"/>
       <c r="AQ15">
         <v>12509000.0</v>
       </c>
       <c r="AR15">
         <v>12509000.0</v>
       </c>
       <c r="AS15">
         <v>12509000.0</v>
       </c>
       <c r="AT15">
         <v>12509000.0</v>
       </c>
       <c r="AU15">
         <v>12509000.0</v>
       </c>
       <c r="AV15">
         <v>12509000.0</v>
       </c>
       <c r="AW15">
         <v>12509000.0</v>
       </c>
       <c r="AX15">
         <v>12509000.0</v>
       </c>
       <c r="AY15">
         <v>12509000.0</v>
       </c>
       <c r="AZ15">
+        <v>12509000.0</v>
+      </c>
+      <c r="BA15">
+        <v>12509000.0</v>
+      </c>
+      <c r="BB15">
         <v>25018000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>25018000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>12509000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>12509000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>25018000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>25018000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>12509000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>12500000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>6600000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>33400000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>6700000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
       <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>255630000.0</v>
+      </c>
+      <c r="C16">
+        <v>373438000.0</v>
+      </c>
+      <c r="D16">
         <v>182797000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>147052000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>404606000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>135064000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>115908000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>104216000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>127496000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>196661000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>166307000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>201492000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>231395000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>266937000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>290181000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>276078000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>267326000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>278830000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>206904000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>161867000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>148292000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>165989000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>136506000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>122103000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>142043000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>121880000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>126677000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>137238000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>172624000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>197282000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>207553000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>208932000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>237041000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>308491000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>269764000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>237797000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>187729000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>194803000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>112207000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>136790000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>266135000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>112519000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>90477000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>83181000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>71888000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>139030000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>94787000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>101028000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>126440000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>175648000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>338006000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>128841000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>145000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>184851000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>244137000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>245350000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>144252000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>176301000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>251129000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>254404000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>141228000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>208099000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>187985000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>144145000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>144897000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>167975000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23758,392 +24535,406 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>-18703000.0</v>
+      </c>
+      <c r="C18">
+        <v>27219250.0</v>
+      </c>
+      <c r="D18">
         <v>30444000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>15799000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-62246000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>18586000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>5845000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-14618000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-70602000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>11240190.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>43414000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-21395000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-17495000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>16959000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>58434000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>42556000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>10373000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>77562000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>78427000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2358000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-10586000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>44675000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>16363000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-34098000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-97285000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-12428000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>3550000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-24878000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7998000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>17290000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-3138000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>18142000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-49604000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>41456000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>23687000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>48418000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-33157000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>63788000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>26306000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>9895000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-28082000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>38622000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>13835000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>11634000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-42366000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>117513000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-17297000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-16217000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-60721000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-30782000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>16235000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-30762000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-51139000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-23013000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>15586000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-23919000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-33019000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-27328000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>12549000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-21353000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-22103000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>52749000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>46212000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>2378000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-13132000.0</v>
       </c>
-      <c r="BM18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B19">
+        <v>38519000.0</v>
+      </c>
+      <c r="C19">
+        <v>34598000.0</v>
+      </c>
+      <c r="D19">
         <v>-64675000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-66554000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-135696000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-88126000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-58174000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-84847000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-49184000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-108277000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-59601000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-67019000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-42013000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-105822000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-15000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-196000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-15887000.0</v>
       </c>
       <c r="R19">
         <v>-15887000.0</v>
       </c>
       <c r="S19">
+        <v>-15887000.0</v>
+      </c>
+      <c r="T19">
+        <v>-15887000.0</v>
+      </c>
+      <c r="U19">
         <v>-28901000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-15647000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-24999000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-11257000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-11250000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-41200000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-97280000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-70993000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-56122000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-36596000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>10005000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>9583000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>9583000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-19588000.0</v>
       </c>
       <c r="AI19">
         <v>-19588000.0</v>
       </c>
       <c r="AJ19">
         <v>-19588000.0</v>
       </c>
       <c r="AK19">
         <v>-19588000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
+      <c r="AL19">
+        <v>-19588000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-19588000.0</v>
+      </c>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-19588000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-19588000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24165,1824 +24956,1878 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B21">
+        <v>-139240000.0</v>
+      </c>
+      <c r="C21">
+        <v>523912000.0</v>
+      </c>
+      <c r="D21">
         <v>13410000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-244203000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>438163000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>22929000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-325000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...4 lines deleted...]
-      </c>
+      <c r="J21"/>
+      <c r="K21"/>
       <c r="L21">
         <v>-20836000.0</v>
       </c>
       <c r="M21">
+        <v>-20836000.0</v>
+      </c>
+      <c r="N21">
+        <v>-20836000.0</v>
+      </c>
+      <c r="O21">
         <v>-11890000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-14049000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4512000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4512000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1122000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-26923000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6616000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>66000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-12891000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>998000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>26379000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>128311000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13159000.0</v>
       </c>
       <c r="AA21">
         <v>13159000.0</v>
       </c>
       <c r="AB21">
         <v>13159000.0</v>
       </c>
       <c r="AC21">
+        <v>13159000.0</v>
+      </c>
+      <c r="AD21">
+        <v>13159000.0</v>
+      </c>
+      <c r="AE21">
         <v>-386000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>386000.0</v>
       </c>
       <c r="AF21">
         <v>386000.0</v>
       </c>
       <c r="AG21">
+        <v>386000.0</v>
+      </c>
+      <c r="AH21">
+        <v>386000.0</v>
+      </c>
+      <c r="AI21">
         <v>46604000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>32000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>46683000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>25000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-97182000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-40753000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>59563000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>158629000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>36141000.0</v>
+      </c>
+      <c r="C22">
+        <v>25170000.0</v>
+      </c>
+      <c r="D22">
         <v>150429000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>22587000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>13930000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>58404000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>35214000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>26632000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>28509000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>55778000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>59721000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>28368000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>37407000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>54492000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>46867000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>14481000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>24503000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>45561000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>24705000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4933000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-29713000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>22037000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-29612000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-89544000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-52332000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>32959000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>24352000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>10420000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>12165000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>9237000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>26026000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1066000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>518000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>69272000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>23404000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-4112000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>40602000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>21151000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1834000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>43429000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>16064000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>5551000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-35924000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>6973000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-28233000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>10043000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>240000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-98986000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-20630000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>32090000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>19581000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>8785000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-6602000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>44221000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>32608000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>12108000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>25395000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>46222000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>19582000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>14235000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>35490000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>41154000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>29123000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>13479000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>22265000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>80022000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>2125000.0</v>
+      </c>
+      <c r="C23">
+        <v>46191207.0</v>
+      </c>
+      <c r="D23">
         <v>-30066000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2770000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-6848000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-4504000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-12417000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2342000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1010000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-849472.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>25322000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-172000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1919000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-848000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7486000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-5343000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-3388000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-357000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>62000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>14907000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1965000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1794000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1686000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-11026000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1268000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-1419000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-3172217.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1860000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-1350946.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1008000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-12636000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1734000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1995000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1696000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-42596000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-3670000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1271000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-4721000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-4861000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-4960000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>17914000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-1890000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-2907000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-2118000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-1941000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-1828000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-3126000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-1448000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-13062000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-3245000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-1363000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-1130000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1609000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-1780000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-6909000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-1622000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-18222000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-119771000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>171740000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-44544000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-26186000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-8939000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-5206000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-8061000.0</v>
       </c>
-      <c r="BM23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>-362000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1459191.0</v>
+      </c>
+      <c r="D24">
         <v>14675000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-651000.0</v>
       </c>
-      <c r="D24">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="F24">
+        <v>-254000.0</v>
+      </c>
+      <c r="G24">
         <v>76127000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-42658000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2080000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2053000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-315944.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-21000.0</v>
       </c>
       <c r="L24">
         <v>-21000.0</v>
       </c>
       <c r="M24">
+        <v>-21000.0</v>
+      </c>
+      <c r="N24">
+        <v>-21000.0</v>
+      </c>
+      <c r="O24">
         <v>-263000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>858000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1439000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>765000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2186000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1768000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>988000.0</v>
       </c>
-      <c r="T24">
-[...2 lines deleted...]
-      <c r="U24">
+      <c r="V24">
+        <v>1328000.0</v>
+      </c>
+      <c r="W24">
         <v>65000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1249000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>134000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>237000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>807000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>305000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>228000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>744000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>790000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>292000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>10055000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>984000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-2960000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>8792000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>12653000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>22264000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>12053000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>13300000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>50347000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>14510000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>16620000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>4846000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>6611000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1023000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>793000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-1021000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-1059000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-2999000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1164000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>388000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-2198000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>950000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>601000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>132000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>2111000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>681000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>4536000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-6813000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>3959000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>1970000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-1167000.0</v>
       </c>
-      <c r="BM24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>-5485000.0</v>
+      </c>
+      <c r="C25">
+        <v>-798098.0</v>
+      </c>
+      <c r="D25">
         <v>10326000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-4350000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-4361000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5007000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3560000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-8017000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>495000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-40180711.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>50023000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-2261000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>8027000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-11981000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8072000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>10303000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-8301000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>101451000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3067000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-10561000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>12970000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1349000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>14507000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5075000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>23756000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-12339000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>7355000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4286000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-257000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>45176000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-7218000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-26150000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>277000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-16141000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>13835000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>7723000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>4321000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>16819000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-4261000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-46511000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-29856000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>8314000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>19541000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-13075000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>22244000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>33360000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>20292000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>85044000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>4529000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>25048000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>12829000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>8561000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>25682000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3547000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>15176000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>15596000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>5311000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>1703000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>37834000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>15962000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>10653000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>12854000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>17203000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-853000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>6774000.0</v>
       </c>
-      <c r="BM25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
         <v>-1890315.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1890315.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>-9679311.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-9679311.0</v>
       </c>
-      <c r="N26"/>
-[...1 lines deleted...]
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>31771470.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>31771470.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-25408014.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-6363455.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-6363455.0</v>
       </c>
-      <c r="U26">
-[...4 lines deleted...]
-      <c r="X26">
+      <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>803983.0</v>
       </c>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>-13965000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-17780000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-8255000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-20000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-20000000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>186</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>253000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>-659000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>9068000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>991000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5534000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>20000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2970000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2908000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2908000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1400000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1400000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>-665000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2824000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>220000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1238000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>585000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>383000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>590000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1701000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1142000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>309000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>908000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>808000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1028000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>889000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>936000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1859000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>976000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>842000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>539000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1042000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>914000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>727000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>875000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2810000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>604000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>-339000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1007000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>8143000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>-2024000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>2988000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>145000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2303000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>-768000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>262000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>5860000.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>4301000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>-137115000.0</v>
+      </c>
+      <c r="C28">
+        <v>108961336.0</v>
+      </c>
+      <c r="D28">
         <v>-113000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-259613000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>418675000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5785000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-25381000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-9521000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-8045000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>16574158.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-4235000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-10705000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-17166000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-19417000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-14987000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-13767000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-11807000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2482000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-28452000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>14907000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1899000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-14685000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1702000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>15353000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>127043000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5723000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-7528000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-12002000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-15825000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-29809000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-9263000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-32636000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1734000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2131000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1664000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4087000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-3645000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1491000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-65468000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-205550000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>159514000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-26648000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-5545000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-6002000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-4068000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-69862000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>13750000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>18266000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>39030000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-130783000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>193709000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>18860000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>20516000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-23409000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-17478000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>132245000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-712000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-43240000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-5711000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>133361000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-48737000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-26644000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-11139000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-5991000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-7513000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>24372000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>18126000.0</v>
+      </c>
+      <c r="C29">
+        <v>111122346.0</v>
+      </c>
+      <c r="D29">
         <v>106212000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>71142000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-13436000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>107053000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>96087000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>73095000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-9388000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>79289354.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>148021000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>54769000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>29487000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>110087000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>113450000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>86711000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>35189000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>119480000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>104009000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>27531000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7024000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>66153000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>28622000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-22714000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-56095000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>85696000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>77070000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>32718000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>27997000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>95333000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>52755000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>57496000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-25853000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>107664000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>67047000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>85004000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-4545000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>104000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>50509000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>28539000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-18859000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>69096000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>40206000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>33795000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-30408000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>178294000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>30735000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>24054000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-39992000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>133525000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>79068000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>18593000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-14172000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>100332000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>91166000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>31081000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>7534000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>110078000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>90661000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>50131000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>10754000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>143703000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>90100000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>30945000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-872000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>148022000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>246000.0</v>
+      </c>
+      <c r="C30">
+        <v>-53086032.0</v>
+      </c>
+      <c r="D30">
         <v>-64675000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-66554000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-135696000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-88126000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-58174000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-84847000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-49184000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-47812251.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-163040000.0</v>
       </c>
       <c r="L30">
         <v>-163040000.0</v>
       </c>
       <c r="M30">
+        <v>-163040000.0</v>
+      </c>
+      <c r="N30">
+        <v>-163040000.0</v>
+      </c>
+      <c r="O30">
         <v>-105822000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-69816000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-43078000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-40933000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-39732000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-23999000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-28901000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-15647000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-24999000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-11257000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-11250000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-41200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-97280000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-70993000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-56122000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-36596000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-72240000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-40756000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-29299000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-21489000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-64624000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-33335000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-24228000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-2293000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-17479000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-6203000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>37398000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>9302000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-11084000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-21525000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-15550000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-11956000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-59022000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-46862000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-41292000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-21788000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-160854000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-61669000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-48967000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-39165000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>-74710000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-58319000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-40421000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>-77186000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-71906000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-30309000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-97817000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-39525000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-26887000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-13995000.0</v>
       </c>
-      <c r="BM30"/>
+      <c r="BO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>