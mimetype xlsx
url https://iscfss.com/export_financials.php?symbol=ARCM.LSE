--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -9781,51 +9781,53 @@
       </c>
       <c r="J36">
         <v>1699000.0</v>
       </c>
       <c r="K36">
         <v>6531000.0</v>
       </c>
       <c r="L36"/>
       <c r="M36">
         <v>-5176.0</v>
       </c>
       <c r="N36"/>
       <c r="O36">
         <v>-5245.0</v>
       </c>
       <c r="P36"/>
       <c r="Q36">
         <v>-4957.0</v>
       </c>
       <c r="R36">
         <v>4490000.0</v>
       </c>
       <c r="S36">
         <v>-4512.0</v>
       </c>
-      <c r="T36"/>
+      <c r="T36">
+        <v>2423000.0</v>
+      </c>
       <c r="U36"/>
       <c r="V36">
         <v>-4070000.0</v>
       </c>
       <c r="W36">
         <v>-6858.0</v>
       </c>
       <c r="X36">
         <v>-4029000.0</v>
       </c>
       <c r="Y36"/>
       <c r="Z36">
         <v>12719000.0</v>
       </c>
       <c r="AA36">
         <v>-7357.0</v>
       </c>
       <c r="AB36"/>
       <c r="AC36">
         <v>12719000.0</v>
       </c>
       <c r="AD36">
         <v>-2418000.0</v>
       </c>
       <c r="AE36">
@@ -11492,51 +11494,51 @@
       <c r="L46">
         <v>4508000.0</v>
       </c>
       <c r="M46">
         <v>7.0</v>
       </c>
       <c r="N46">
         <v>4589000.0</v>
       </c>
       <c r="O46">
         <v>12.0</v>
       </c>
       <c r="P46">
         <v>4730000.0</v>
       </c>
       <c r="Q46">
         <v>19000.0</v>
       </c>
       <c r="R46">
         <v>22000.0</v>
       </c>
       <c r="S46">
         <v>22000.0</v>
       </c>
       <c r="T46">
-        <v>4365000.0</v>
+        <v>1942000.0</v>
       </c>
       <c r="U46"/>
       <c r="V46">
         <v>6858000.0</v>
       </c>
       <c r="W46">
         <v>2788000.0</v>
       </c>
       <c r="X46">
         <v>7357000.0</v>
       </c>
       <c r="Y46"/>
       <c r="Z46">
         <v>3475000.0</v>
       </c>
       <c r="AA46">
         <v>3328.0</v>
       </c>
       <c r="AB46">
         <v>3475000.0</v>
       </c>
       <c r="AC46">
         <v>3475000.0</v>
       </c>
       <c r="AD46">
@@ -19572,51 +19574,51 @@
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
     </row>
     <row r="27" spans="1:71">
       <c r="A27" t="s">
         <v>190</v>
       </c>
       <c r="B27"/>
       <c r="C27">
-        <v>-18500.0</v>
+        <v>18500.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>24000.0</v>
       </c>
       <c r="G27">
         <v>24000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>2194899.0</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>12.5</v>
       </c>
       <c r="N27">
         <v>12.5</v>
       </c>
       <c r="O27">
         <v>804596.0</v>
       </c>