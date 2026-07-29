--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -957,51 +957,51 @@
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
         <v>-31256000.0</v>
       </c>
       <c r="C5">
         <v>-30766000.0</v>
       </c>
       <c r="D5">
-        <v>-18358999.0</v>
+        <v>-30525000.0</v>
       </c>
       <c r="E5">
         <v>-29350000.0</v>
       </c>
       <c r="F5">
         <v>8923000.0</v>
       </c>
       <c r="G5">
         <v>518000.0</v>
       </c>
       <c r="H5">
         <v>178240.0</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
@@ -1070,125 +1070,125 @@
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
         <v>2204000.0</v>
       </c>
       <c r="C10">
         <v>8626000.0</v>
       </c>
       <c r="D10">
         <v>7443000.0</v>
       </c>
       <c r="E10">
         <v>20092000.0</v>
       </c>
       <c r="F10">
-        <v>15923000.0</v>
+        <v>11803000.0</v>
       </c>
       <c r="G10">
         <v>2795153.0</v>
       </c>
       <c r="H10">
-        <v>211546.0</v>
+        <v>166490.0</v>
       </c>
       <c r="I10">
         <v>20796674.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
         <v>2246000.0</v>
       </c>
       <c r="C12">
         <v>8632000.0</v>
       </c>
       <c r="D12">
         <v>7828000.0</v>
       </c>
       <c r="E12">
-        <v>20535000.0</v>
+        <v>16740029.0</v>
       </c>
       <c r="F12">
-        <v>124879000.0</v>
+        <v>92562000.0</v>
       </c>
       <c r="G12">
         <v>9115935.0</v>
       </c>
       <c r="H12">
-        <v>1576422.0</v>
+        <v>1240678.0</v>
       </c>
       <c r="I12">
         <v>20799316.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>38627000.0</v>
       </c>
       <c r="C13">
         <v>938000.0</v>
       </c>
       <c r="D13">
         <v>712000.0</v>
       </c>
       <c r="E13">
         <v>634000.0</v>
       </c>
       <c r="F13">
         <v>622000.0</v>
       </c>
       <c r="G13">
-        <v>412935.0</v>
+        <v>303000.0</v>
       </c>
       <c r="H13">
         <v>385154.0</v>
       </c>
       <c r="I13">
         <v>372741.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
         <v>332292.0</v>
       </c>
       <c r="C14">
         <v>285734.0</v>
       </c>
       <c r="D14">
         <v>233294.0</v>
       </c>
       <c r="E14">
         <v>219412.0</v>
       </c>
       <c r="F14">
@@ -1450,106 +1450,106 @@
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
         <v>1301000.0</v>
       </c>
       <c r="C28">
         <v>31535000.0</v>
       </c>
       <c r="D28">
         <v>55074000.0</v>
       </c>
       <c r="E28">
         <v>55783000.0</v>
       </c>
       <c r="F28">
-        <v>57022000.0</v>
+        <v>61142000.0</v>
       </c>
       <c r="G28">
         <v>7420582.0</v>
       </c>
       <c r="H28">
-        <v>1210043.0</v>
+        <v>1255099.0</v>
       </c>
       <c r="I28">
         <v>-20796674.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
         <v>14631000.0</v>
       </c>
       <c r="C29">
         <v>10676000.0</v>
       </c>
       <c r="D29">
         <v>62675000.0</v>
       </c>
       <c r="E29">
         <v>73874000.0</v>
       </c>
       <c r="F29">
         <v>255500000.0</v>
       </c>
       <c r="G29">
         <v>24442812.0</v>
       </c>
       <c r="H29">
         <v>21822160.0</v>
       </c>
       <c r="I29">
         <v>21428753.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
         <v>645000.0</v>
       </c>
       <c r="C30">
-        <v>140000.0</v>
+        <v>2451000.0</v>
       </c>
       <c r="D30">
         <v>1131000.0</v>
       </c>
       <c r="E30">
-        <v>823000.0</v>
+        <v>670905.0</v>
       </c>
       <c r="F30">
         <v>10072000.0</v>
       </c>
       <c r="G30">
         <v>1709804.0</v>
       </c>
       <c r="H30">
         <v>2074343.0</v>
       </c>
       <c r="I30">
         <v>2179057.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>9658000.0</v>
       </c>
       <c r="F31">
@@ -1663,189 +1663,189 @@
       <c r="H35">
         <v>4651648.14</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36"/>
       <c r="C36">
         <v>202.0</v>
       </c>
       <c r="D36">
         <v>-999.0</v>
       </c>
       <c r="E36">
         <v>968963.0</v>
       </c>
       <c r="F36">
         <v>6863818.0</v>
       </c>
       <c r="G36">
-        <v>1974822.0</v>
+        <v>1974823.0</v>
       </c>
       <c r="H36">
-        <v>1551451.0</v>
+        <v>1551452.0</v>
       </c>
       <c r="I36">
         <v>1.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>-16108311.0</v>
       </c>
       <c r="E38"/>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38">
         <v>0.0</v>
       </c>
       <c r="H38">
         <v>0.0</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>1187000.0</v>
       </c>
       <c r="C39">
-        <v>2939000.0</v>
+        <v>628000.0</v>
       </c>
       <c r="D39">
         <v>5965000.0</v>
       </c>
       <c r="E39">
-        <v>5979000.0</v>
+        <v>4874050.0</v>
       </c>
       <c r="F39">
-        <v>75409000.0</v>
+        <v>107726000.0</v>
       </c>
       <c r="G39">
-        <v>1254339.0</v>
+        <v>1254340.0</v>
       </c>
       <c r="H39">
-        <v>660353.0</v>
+        <v>996098.0</v>
       </c>
       <c r="I39">
         <v>2765020.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>2517000.0</v>
       </c>
       <c r="C40">
         <v>3619000.0</v>
       </c>
       <c r="D40">
         <v>2090000.0</v>
       </c>
       <c r="E40">
         <v>5213199.0</v>
       </c>
       <c r="F40">
         <v>11275000.0</v>
       </c>
       <c r="G40">
-        <v>369327.0</v>
+        <v>369329.0</v>
       </c>
       <c r="H40">
         <v>576084.0</v>
       </c>
       <c r="I40">
         <v>277343.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>6586000.0</v>
       </c>
       <c r="F41">
         <v>541000.0</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>280569000.0</v>
       </c>
       <c r="C42">
         <v>247419000.0</v>
       </c>
       <c r="D42">
-        <v>209779000.0</v>
+        <v>221945000.0</v>
       </c>
       <c r="E42">
         <v>210631000.0</v>
       </c>
       <c r="F42">
         <v>201894000.0</v>
       </c>
       <c r="G42">
-        <v>2100113.0</v>
+        <v>1541000.0</v>
       </c>
       <c r="H42">
         <v>33343640.0</v>
       </c>
       <c r="I42">
         <v>32042797.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
@@ -1935,51 +1935,51 @@
       </c>
       <c r="I47">
         <v>2457240.0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
         <v>-275040000.0</v>
       </c>
       <c r="C48">
         <v>-247076000.0</v>
       </c>
       <c r="D48">
         <v>-191974000.0</v>
       </c>
       <c r="E48">
         <v>-157337000.0</v>
       </c>
       <c r="F48">
         <v>69756000.0</v>
       </c>
       <c r="G48">
-        <v>29934448.0</v>
+        <v>21965000.0</v>
       </c>
       <c r="H48">
         <v>-6537913.0</v>
       </c>
       <c r="I48">
         <v>-5224450.0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
@@ -2052,51 +2052,51 @@
       <c r="F52">
         <v>31568000.0</v>
       </c>
       <c r="G52">
         <v>4887087.0</v>
       </c>
       <c r="H52">
         <v>1421589.0</v>
       </c>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
         <v>42000.0</v>
       </c>
       <c r="C53">
         <v>6000.0</v>
       </c>
       <c r="D53">
         <v>385000.0</v>
       </c>
       <c r="E53">
-        <v>443000.0</v>
+        <v>361131.0</v>
       </c>
       <c r="F53">
         <v>81083753.0</v>
       </c>
       <c r="G53">
         <v>6320781.0</v>
       </c>
       <c r="H53">
         <v>1074187.0</v>
       </c>
       <c r="I53">
         <v>2641.0</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
@@ -2123,51 +2123,51 @@
       </c>
       <c r="G55">
         <v>44486692.0</v>
       </c>
       <c r="H55">
         <v>32418613.0</v>
       </c>
       <c r="I55">
         <v>27468432.0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
         <v>4078000.0</v>
       </c>
       <c r="C56">
         <v>11711000.0</v>
       </c>
       <c r="D56">
         <v>14924000.0</v>
       </c>
       <c r="E56">
-        <v>27337000.0</v>
+        <v>22284985.0</v>
       </c>
       <c r="F56">
         <v>210360000.0</v>
       </c>
       <c r="G56">
         <v>12080079.0</v>
       </c>
       <c r="H56">
         <v>4311119.0</v>
       </c>
       <c r="I56">
         <v>23564336.0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
         <v>8056000.0</v>
       </c>
       <c r="C57">
         <v>9439000.0</v>
       </c>
       <c r="D57">
@@ -2229,51 +2229,51 @@
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
         <v>12900000.0</v>
       </c>
       <c r="C60">
         <v>-29485000.0</v>
       </c>
       <c r="D60">
         <v>158000.0</v>
       </c>
       <c r="E60">
         <v>24578000.0</v>
       </c>
       <c r="F60">
         <v>272272000.0</v>
       </c>
       <c r="G60">
-        <v>33153440.0</v>
+        <v>24327000.0</v>
       </c>
       <c r="H60">
         <v>27190882.0</v>
       </c>
       <c r="I60">
         <v>27191088.0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>69</v>
       </c>
@@ -2429,51 +2429,51 @@
       <c r="D2">
         <v>1663000.0</v>
       </c>
       <c r="E2">
         <v>1663000.0</v>
       </c>
       <c r="F2">
         <v>8963000.0</v>
       </c>
       <c r="G2">
         <v>820000.0</v>
       </c>
       <c r="H2">
         <v>10670000.0</v>
       </c>
       <c r="I2">
         <v>11175000.0</v>
       </c>
       <c r="J2">
         <v>9802000.0</v>
       </c>
       <c r="K2">
         <v>9913000.0</v>
       </c>
       <c r="L2">
-        <v>3130453.0</v>
+        <v>2551929.0</v>
       </c>
       <c r="M2">
         <v>2564750.0</v>
       </c>
       <c r="N2">
         <v>2754000.0</v>
       </c>
       <c r="O2">
         <v>15198670.0</v>
       </c>
       <c r="P2">
         <v>10259000.0</v>
       </c>
       <c r="Q2">
         <v>10259000.0</v>
       </c>
       <c r="R2">
         <v>2564750.0</v>
       </c>
       <c r="S2">
         <v>21083084.0</v>
       </c>
       <c r="T2">
         <v>2564750.0</v>
       </c>
@@ -2583,90 +2583,90 @@
       <c r="B5">
         <v>-31256000.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>-30766000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-15571000.0</v>
       </c>
       <c r="H5">
         <v>-17022000.0</v>
       </c>
       <c r="I5">
         <v>-2524295.0</v>
       </c>
       <c r="J5">
         <v>-18436999.0</v>
       </c>
       <c r="K5">
         <v>-15802145.0</v>
       </c>
       <c r="L5">
-        <v>-21169961.0</v>
+        <v>-17257646.0</v>
       </c>
       <c r="M5">
         <v>-4702250.0</v>
       </c>
       <c r="N5">
         <v>179716067.0</v>
       </c>
       <c r="O5">
         <v>-2623081.0</v>
       </c>
       <c r="P5">
         <v>8923000.0</v>
       </c>
       <c r="Q5">
         <v>140049000.0</v>
       </c>
       <c r="R5">
         <v>-4702250.0</v>
       </c>
       <c r="S5">
         <v>1074146.0</v>
       </c>
       <c r="T5">
         <v>-4702250.0</v>
       </c>
       <c r="U5">
         <v>518000.0</v>
       </c>
       <c r="V5">
         <v>-1856260.5</v>
       </c>
       <c r="W5">
         <v>-5438016.0</v>
       </c>
       <c r="X5">
         <v>-1856260.5</v>
       </c>
       <c r="Y5">
-        <v>-2518912.0</v>
+        <v>178240.0</v>
       </c>
       <c r="Z5">
         <v>-629728.0</v>
       </c>
       <c r="AA5">
         <v>-1091253.0</v>
       </c>
       <c r="AB5">
         <v>-629728.0</v>
       </c>
       <c r="AC5">
         <v>-435276.0</v>
       </c>
       <c r="AD5">
         <v>-108819.0</v>
       </c>
       <c r="AE5">
         <v>-108819.0</v>
       </c>
       <c r="AF5">
         <v>-108819.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
@@ -2879,111 +2879,111 @@
       <c r="D10">
         <v>8626000.0</v>
       </c>
       <c r="E10">
         <v>8626000.0</v>
       </c>
       <c r="F10">
         <v>2524000.0</v>
       </c>
       <c r="G10">
         <v>3985000.0</v>
       </c>
       <c r="H10">
         <v>12444000.0</v>
       </c>
       <c r="I10">
         <v>7443000.0</v>
       </c>
       <c r="J10">
         <v>7987000.0</v>
       </c>
       <c r="K10">
         <v>9148000.0</v>
       </c>
       <c r="L10">
-        <v>20427762.0</v>
+        <v>16652609.0</v>
       </c>
       <c r="M10">
         <v>2950750.0</v>
       </c>
       <c r="N10">
         <v>16661999.0</v>
       </c>
       <c r="O10">
-        <v>11170677.0</v>
+        <v>9193883.0</v>
       </c>
       <c r="P10">
         <v>11803000.0</v>
       </c>
       <c r="Q10">
         <v>11803000.0</v>
       </c>
       <c r="R10">
         <v>2950750.0</v>
       </c>
       <c r="S10">
-        <v>22209993.0</v>
+        <v>16047609.0</v>
       </c>
       <c r="T10">
         <v>2950750.0</v>
       </c>
       <c r="U10">
         <v>2795153.0</v>
       </c>
       <c r="V10">
         <v>512690.25</v>
       </c>
       <c r="W10">
-        <v>1620298.0</v>
+        <v>1316363.0</v>
       </c>
       <c r="X10">
         <v>512690.25</v>
       </c>
       <c r="Y10">
-        <v>211546.0</v>
+        <v>161342.0</v>
       </c>
       <c r="Z10">
         <v>40335.5</v>
       </c>
       <c r="AA10">
         <v>7113211.0</v>
       </c>
       <c r="AB10">
         <v>40335.5</v>
       </c>
       <c r="AC10">
         <v>20796674.0</v>
       </c>
       <c r="AD10">
         <v>4097360.75</v>
       </c>
       <c r="AE10">
-        <v>612959.0</v>
+        <v>466482.0</v>
       </c>
       <c r="AF10">
-        <v>4097360.75</v>
+        <v>1650847.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
@@ -3013,149 +3013,149 @@
       <c r="D12">
         <v>8632000.0</v>
       </c>
       <c r="E12">
         <v>8632000.0</v>
       </c>
       <c r="F12">
         <v>2524000.0</v>
       </c>
       <c r="G12">
         <v>4155000.0</v>
       </c>
       <c r="H12">
         <v>13254000.0</v>
       </c>
       <c r="I12">
         <v>7828000.0</v>
       </c>
       <c r="J12">
         <v>7987000.0</v>
       </c>
       <c r="K12">
         <v>9148000.0</v>
       </c>
       <c r="L12">
-        <v>20427762.0</v>
+        <v>10021827.0</v>
       </c>
       <c r="M12">
         <v>23140500.0</v>
       </c>
       <c r="N12">
         <v>16661999.0</v>
       </c>
       <c r="O12">
-        <v>45243062.0</v>
+        <v>9193883.0</v>
       </c>
       <c r="P12">
-        <v>92562000.0</v>
+        <v>63726870.0</v>
       </c>
       <c r="Q12">
         <v>92562000.0</v>
       </c>
       <c r="R12">
         <v>23140500.0</v>
       </c>
       <c r="S12">
-        <v>68308220.0</v>
+        <v>49360052.0</v>
       </c>
       <c r="T12">
         <v>23140500.0</v>
       </c>
       <c r="U12">
-        <v>9115935.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="V12">
         <v>1672049.75</v>
       </c>
       <c r="W12">
-        <v>2651685.0</v>
+        <v>1316363.0</v>
       </c>
       <c r="X12">
         <v>1672049.75</v>
       </c>
       <c r="Y12">
-        <v>1576422.0</v>
+        <v>161342.0</v>
       </c>
       <c r="Z12">
         <v>300576.5</v>
       </c>
       <c r="AA12">
         <v>7113211.0</v>
       </c>
       <c r="AB12">
         <v>300576.5</v>
       </c>
       <c r="AC12">
         <v>20799316.0</v>
       </c>
       <c r="AD12">
         <v>4097360.75</v>
       </c>
       <c r="AE12">
-        <v>612959.0</v>
+        <v>466482.0</v>
       </c>
       <c r="AF12">
-        <v>4097360.75</v>
+        <v>1650847.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>38627000.0</v>
       </c>
       <c r="C13">
         <v>945000.0</v>
       </c>
       <c r="D13">
         <v>938000.0</v>
       </c>
       <c r="E13">
         <v>938000.0</v>
       </c>
       <c r="F13">
         <v>842000.0</v>
       </c>
       <c r="G13">
         <v>764000.0</v>
       </c>
       <c r="H13">
         <v>763000.0</v>
       </c>
       <c r="I13">
         <v>712000.0</v>
       </c>
       <c r="J13">
         <v>710000.0</v>
       </c>
       <c r="K13">
         <v>634000.0</v>
       </c>
       <c r="L13">
-        <v>644594.0</v>
+        <v>525469.0</v>
       </c>
       <c r="M13">
         <v>117000.0</v>
       </c>
       <c r="N13">
         <v>478000.0</v>
       </c>
       <c r="O13">
         <v>579759.0</v>
       </c>
       <c r="P13">
         <v>468000.0</v>
       </c>
       <c r="Q13">
         <v>468000.0</v>
       </c>
       <c r="R13">
         <v>117000.0</v>
       </c>
       <c r="S13">
         <v>528457.0</v>
       </c>
       <c r="T13">
         <v>117000.0</v>
       </c>
@@ -3168,54 +3168,54 @@
       <c r="W13">
         <v>361574.0</v>
       </c>
       <c r="X13">
         <v>75859.0</v>
       </c>
       <c r="Y13">
         <v>385154.0</v>
       </c>
       <c r="Z13">
         <v>73437.5</v>
       </c>
       <c r="AA13">
         <v>372264.0</v>
       </c>
       <c r="AB13">
         <v>73437.5</v>
       </c>
       <c r="AC13">
         <v>372741.0</v>
       </c>
       <c r="AD13">
         <v>73437.5</v>
       </c>
       <c r="AE13">
-        <v>180642.0</v>
+        <v>137474.0</v>
       </c>
       <c r="AF13">
-        <v>73437.5</v>
+        <v>131971.0</v>
       </c>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
         <v>332292.0</v>
       </c>
       <c r="C14">
         <v>332292.0</v>
       </c>
       <c r="D14">
         <v>285734.0</v>
       </c>
       <c r="E14">
         <v>285734.0</v>
       </c>
       <c r="F14">
         <v>285734.0</v>
       </c>
       <c r="G14">
         <v>266537.0</v>
       </c>
       <c r="H14">
@@ -3266,51 +3266,53 @@
       <c r="W14">
         <v>35009860.0</v>
       </c>
       <c r="X14">
         <v>35009860.0</v>
       </c>
       <c r="Y14">
         <v>135995.0</v>
       </c>
       <c r="Z14">
         <v>29383655.0</v>
       </c>
       <c r="AA14">
         <v>135995.0</v>
       </c>
       <c r="AB14">
         <v>29375000.0</v>
       </c>
       <c r="AC14">
         <v>135995.0</v>
       </c>
       <c r="AD14"/>
       <c r="AE14">
         <v>135995.0</v>
       </c>
-      <c r="AF14"/>
+      <c r="AF14">
+        <v>13200000.0</v>
+      </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>381832.0</v>
       </c>
@@ -3505,51 +3507,51 @@
         <v>35000.0</v>
       </c>
       <c r="D20">
         <v>35000.0</v>
       </c>
       <c r="E20">
         <v>35000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>112000.0</v>
       </c>
       <c r="I20">
         <v>112000.0</v>
       </c>
       <c r="J20">
         <v>141567.0</v>
       </c>
       <c r="K20">
         <v>88192.0</v>
       </c>
       <c r="L20">
-        <v>97604.0</v>
+        <v>79566.0</v>
       </c>
       <c r="M20">
         <v>20000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20">
         <v>54650.0</v>
       </c>
       <c r="P20">
         <v>80000.0</v>
       </c>
       <c r="Q20">
         <v>80000.0</v>
       </c>
       <c r="R20">
         <v>20000.0</v>
       </c>
       <c r="S20"/>
       <c r="T20">
         <v>20000.0</v>
       </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
@@ -3557,69 +3559,69 @@
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
         <v>5400000.0</v>
       </c>
       <c r="C21">
         <v>67000.0</v>
       </c>
       <c r="D21">
         <v>141000.0</v>
       </c>
       <c r="E21">
         <v>141000.0</v>
       </c>
       <c r="F21">
-        <v>239000.0</v>
+        <v>178760.0</v>
       </c>
       <c r="G21">
         <v>521000.0</v>
       </c>
       <c r="H21">
         <v>1044000.0</v>
       </c>
       <c r="I21">
         <v>776000.0</v>
       </c>
       <c r="J21">
         <v>643433.0</v>
       </c>
       <c r="K21">
         <v>1064605.0</v>
       </c>
       <c r="L21">
-        <v>2040538.0</v>
+        <v>1663436.0</v>
       </c>
       <c r="M21">
         <v>1381000.0</v>
       </c>
       <c r="N21">
         <v>1744000.0</v>
       </c>
       <c r="O21">
         <v>4319798.0</v>
       </c>
       <c r="P21">
         <v>5524000.0</v>
       </c>
       <c r="Q21">
         <v>5524000.0</v>
       </c>
       <c r="R21">
         <v>1381000.0</v>
       </c>
       <c r="S21">
         <v>291270.0</v>
       </c>
       <c r="T21">
         <v>1381000.0</v>
       </c>
@@ -3632,54 +3634,54 @@
       <c r="W21">
         <v>522695.0</v>
       </c>
       <c r="X21">
         <v>91942.0</v>
       </c>
       <c r="Y21">
         <v>631896.0</v>
       </c>
       <c r="Z21">
         <v>120483.75</v>
       </c>
       <c r="AA21">
         <v>729446.0</v>
       </c>
       <c r="AB21">
         <v>120483.75</v>
       </c>
       <c r="AC21">
         <v>786087.0</v>
       </c>
       <c r="AD21">
         <v>154875.0</v>
       </c>
       <c r="AE21">
-        <v>619073.0</v>
+        <v>471135.0</v>
       </c>
       <c r="AF21">
-        <v>154875.0</v>
+        <v>240122.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22">
         <v>2.0</v>
       </c>
       <c r="H22">
         <v>461378.0</v>
       </c>
       <c r="I22">
         <v>-2911019.0</v>
       </c>
       <c r="J22">
         <v>1.0</v>
       </c>
       <c r="K22">
         <v>1.0</v>
@@ -3735,51 +3737,51 @@
       <c r="D23">
         <v>19258000.0</v>
       </c>
       <c r="E23">
         <v>19258000.0</v>
       </c>
       <c r="F23">
         <v>29463000.0</v>
       </c>
       <c r="G23">
         <v>33331000.0</v>
       </c>
       <c r="H23">
         <v>70683000.0</v>
       </c>
       <c r="I23">
         <v>75940000.0</v>
       </c>
       <c r="J23">
         <v>84017000.0</v>
       </c>
       <c r="K23">
         <v>88824000.0</v>
       </c>
       <c r="L23">
-        <v>112075134.0</v>
+        <v>91363088.0</v>
       </c>
       <c r="M23">
         <v>71924750.0</v>
       </c>
       <c r="N23">
         <v>179716067.0</v>
       </c>
       <c r="O23">
         <v>368310935.0</v>
       </c>
       <c r="P23">
         <v>287699000.0</v>
       </c>
       <c r="Q23">
         <v>287699000.0</v>
       </c>
       <c r="R23">
         <v>71924750.0</v>
       </c>
       <c r="S23">
         <v>193356302.0</v>
       </c>
       <c r="T23">
         <v>71924750.0</v>
       </c>
@@ -3792,54 +3794,54 @@
       <c r="W23">
         <v>29401073.0</v>
       </c>
       <c r="X23">
         <v>8160733.5</v>
       </c>
       <c r="Y23">
         <v>32418613.0</v>
       </c>
       <c r="Z23">
         <v>6181257.0</v>
       </c>
       <c r="AA23">
         <v>44952883.0</v>
       </c>
       <c r="AB23">
         <v>6181257.0</v>
       </c>
       <c r="AC23">
         <v>27468432.0</v>
       </c>
       <c r="AD23">
         <v>5411830.5</v>
       </c>
       <c r="AE23">
-        <v>1878249.0</v>
+        <v>1429410.0</v>
       </c>
       <c r="AF23">
-        <v>5411830.5</v>
+        <v>2267019.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>39817000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>39304000.0</v>
       </c>
       <c r="F24">
         <v>38633000.0</v>
       </c>
       <c r="G24">
         <v>39179000.0</v>
       </c>
       <c r="H24">
         <v>39146000.0</v>
       </c>
       <c r="I24">
         <v>48197000.0</v>
@@ -4013,111 +4015,111 @@
       <c r="D28">
         <v>31535000.0</v>
       </c>
       <c r="E28">
         <v>31535000.0</v>
       </c>
       <c r="F28">
         <v>37328000.0</v>
       </c>
       <c r="G28">
         <v>40984000.0</v>
       </c>
       <c r="H28">
         <v>39382000.0</v>
       </c>
       <c r="I28">
         <v>55074000.0</v>
       </c>
       <c r="J28">
         <v>60548000.0</v>
       </c>
       <c r="K28">
         <v>64304000.0</v>
       </c>
       <c r="L28">
-        <v>56715204.0</v>
+        <v>46233951.0</v>
       </c>
       <c r="M28">
         <v>10566000.0</v>
       </c>
       <c r="N28">
         <v>-16661999.0</v>
       </c>
       <c r="O28">
-        <v>131941344.0</v>
+        <v>133918139.0</v>
       </c>
       <c r="P28">
         <v>42264000.0</v>
       </c>
       <c r="Q28">
         <v>42264000.0</v>
       </c>
       <c r="R28">
         <v>10566000.0</v>
       </c>
       <c r="S28">
-        <v>12474263.0</v>
+        <v>18636647.0</v>
       </c>
       <c r="T28">
         <v>10566000.0</v>
       </c>
       <c r="U28">
         <v>7420581.0</v>
       </c>
       <c r="V28">
         <v>1361137.5</v>
       </c>
       <c r="W28">
-        <v>-1267324.0</v>
+        <v>-1029600.0</v>
       </c>
       <c r="X28">
         <v>1361137.5</v>
       </c>
       <c r="Y28">
-        <v>1210043.0</v>
+        <v>922876.0</v>
       </c>
       <c r="Z28">
         <v>230719.0</v>
       </c>
       <c r="AA28">
         <v>-7113211.0</v>
       </c>
       <c r="AB28">
         <v>230719.0</v>
       </c>
       <c r="AC28">
         <v>-20796674.0</v>
       </c>
       <c r="AD28">
         <v>-4097360.75</v>
       </c>
       <c r="AE28">
-        <v>-612959.0</v>
+        <v>-466482.0</v>
       </c>
       <c r="AF28">
-        <v>-4097360.75</v>
+        <v>-1650847.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
         <v>14631000.0</v>
       </c>
       <c r="C29">
         <v>2784000.0</v>
       </c>
       <c r="D29"/>
       <c r="E29">
         <v>10676000.0</v>
       </c>
       <c r="F29">
         <v>20077000.0</v>
       </c>
       <c r="G29">
         <v>24693000.0</v>
       </c>
       <c r="H29">
         <v>59564000.0</v>
       </c>
@@ -4179,51 +4181,51 @@
       <c r="D30">
         <v>140000.0</v>
       </c>
       <c r="E30">
         <v>140000.0</v>
       </c>
       <c r="F30">
         <v>2970000.0</v>
       </c>
       <c r="G30">
         <v>873000.0</v>
       </c>
       <c r="H30">
         <v>2214000.0</v>
       </c>
       <c r="I30">
         <v>1131000.0</v>
       </c>
       <c r="J30">
         <v>8032999.0</v>
       </c>
       <c r="K30">
         <v>557500.0</v>
       </c>
       <c r="L30">
-        <v>836753.0</v>
+        <v>682116.0</v>
       </c>
       <c r="M30">
         <v>5641000.0</v>
       </c>
       <c r="N30">
         <v>5641000.0</v>
       </c>
       <c r="O30">
         <v>16866364.0</v>
       </c>
       <c r="P30">
         <v>10072000.0</v>
       </c>
       <c r="Q30">
         <v>2739000.0</v>
       </c>
       <c r="R30">
         <v>1957433.0</v>
       </c>
       <c r="S30">
         <v>3775187.0</v>
       </c>
       <c r="T30">
         <v>1816857.0</v>
       </c>
@@ -4391,51 +4393,51 @@
       <c r="D33">
         <v>7547000.0</v>
       </c>
       <c r="E33">
         <v>7547000.0</v>
       </c>
       <c r="F33">
         <v>23957000.0</v>
       </c>
       <c r="G33">
         <v>27092000.0</v>
       </c>
       <c r="H33">
         <v>55215000.0</v>
       </c>
       <c r="I33">
         <v>61016000.0</v>
       </c>
       <c r="J33">
         <v>67858000.0</v>
       </c>
       <c r="K33">
         <v>75281000.0</v>
       </c>
       <c r="L33">
-        <v>84281298.0</v>
+        <v>68705692.0</v>
       </c>
       <c r="M33">
         <v>32944500.0</v>
       </c>
       <c r="N33">
         <v>68747000.0</v>
       </c>
       <c r="O33">
         <v>202448816.0</v>
       </c>
       <c r="P33">
         <v>131778000.0</v>
       </c>
       <c r="Q33">
         <v>131778000.0</v>
       </c>
       <c r="R33">
         <v>32944500.0</v>
       </c>
       <c r="S33">
         <v>70730904.0</v>
       </c>
       <c r="T33">
         <v>32944500.0</v>
       </c>
@@ -4448,54 +4450,54 @@
       <c r="W33">
         <v>24840582.0</v>
       </c>
       <c r="X33">
         <v>5944854.0</v>
       </c>
       <c r="Y33">
         <v>28107493.0</v>
       </c>
       <c r="Z33">
         <v>5359255.75</v>
       </c>
       <c r="AA33">
         <v>27743131.0</v>
       </c>
       <c r="AB33">
         <v>5359255.75</v>
       </c>
       <c r="AC33">
         <v>3904096.0</v>
       </c>
       <c r="AD33">
         <v>769185.0</v>
       </c>
       <c r="AE33">
-        <v>1146798.0</v>
+        <v>872751.0</v>
       </c>
       <c r="AF33">
-        <v>769185.0</v>
+        <v>588568.0</v>
       </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34">
         <v>1000.0</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
@@ -4529,51 +4531,51 @@
       <c r="D35">
         <v>39304000.0</v>
       </c>
       <c r="E35">
         <v>39304000.0</v>
       </c>
       <c r="F35">
         <v>38633000.0</v>
       </c>
       <c r="G35">
         <v>39179000.0</v>
       </c>
       <c r="H35">
         <v>39146000.0</v>
       </c>
       <c r="I35">
         <v>48197000.0</v>
       </c>
       <c r="J35">
         <v>59606000.0</v>
       </c>
       <c r="K35">
         <v>63305000.0</v>
       </c>
       <c r="L35">
-        <v>65338951.0</v>
+        <v>53263986.0</v>
       </c>
       <c r="M35">
         <v>7802500.0</v>
       </c>
       <c r="N35">
         <v>52848000.0</v>
       </c>
       <c r="O35">
         <v>89399379.0</v>
       </c>
       <c r="P35">
         <v>31210000.0</v>
       </c>
       <c r="Q35">
         <v>31210000.0</v>
       </c>
       <c r="R35">
         <v>7802500.0</v>
       </c>
       <c r="S35">
         <v>7871234.0</v>
       </c>
       <c r="T35">
         <v>7802500.0</v>
       </c>
@@ -4603,96 +4605,96 @@
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36"/>
       <c r="C36">
         <v>-999.0</v>
       </c>
       <c r="D36">
         <v>202.0</v>
       </c>
       <c r="E36">
         <v>201.73</v>
       </c>
       <c r="F36">
         <v>394000.0</v>
       </c>
       <c r="G36">
         <v>1000.0</v>
       </c>
       <c r="H36">
-        <v>2391.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I36">
         <v>399000.0</v>
       </c>
       <c r="J36">
         <v>2624000.0</v>
       </c>
       <c r="K36">
         <v>2948000.0</v>
       </c>
       <c r="L36">
-        <v>3350000.0</v>
+        <v>4.0</v>
       </c>
       <c r="M36">
         <v>100750.0</v>
       </c>
       <c r="N36">
         <v>-68747000.0</v>
       </c>
       <c r="O36">
         <v>1102873.0</v>
       </c>
       <c r="P36">
-        <v>14220000.0</v>
+        <v>1.0</v>
       </c>
       <c r="Q36">
         <v>80759000.0</v>
       </c>
       <c r="R36">
         <v>100750.0</v>
       </c>
       <c r="S36">
         <v>3438950.0</v>
       </c>
       <c r="T36">
         <v>100750.0</v>
       </c>
       <c r="U36">
         <v>6112077.0</v>
       </c>
       <c r="V36">
         <v>1377007.25</v>
       </c>
       <c r="W36">
-        <v>1358787.0</v>
+        <v>1358788.0</v>
       </c>
       <c r="X36">
         <v>1377007.25</v>
       </c>
       <c r="Y36">
         <v>1551452.0</v>
       </c>
       <c r="Z36">
         <v>1388944.0</v>
       </c>
       <c r="AA36">
         <v>388741.0</v>
       </c>
       <c r="AB36">
         <v>1388944.0</v>
       </c>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
     </row>
     <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>44</v>
       </c>
@@ -4783,219 +4785,219 @@
       <c r="AF38"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>1187000.0</v>
       </c>
       <c r="C39">
         <v>2759000.0</v>
       </c>
       <c r="D39">
         <v>2939000.0</v>
       </c>
       <c r="E39">
         <v>2939000.0</v>
       </c>
       <c r="F39">
         <v>12000.0</v>
       </c>
       <c r="G39">
         <v>1211000.0</v>
       </c>
       <c r="H39">
-        <v>5965000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="I39">
         <v>5965000.0</v>
       </c>
       <c r="J39">
         <v>139000.0</v>
       </c>
       <c r="K39">
         <v>2903254.0</v>
       </c>
       <c r="L39">
-        <v>6529319.0</v>
+        <v>11953453.0</v>
       </c>
       <c r="M39">
         <v>15839750.0</v>
       </c>
       <c r="N39">
         <v>6009000.0</v>
       </c>
       <c r="O39">
-        <v>103752693.0</v>
+        <v>139801872.0</v>
       </c>
       <c r="P39">
-        <v>53287000.0</v>
+        <v>82122130.0</v>
       </c>
       <c r="Q39">
         <v>63359000.0</v>
       </c>
       <c r="R39">
         <v>15839750.0</v>
       </c>
       <c r="S39">
-        <v>50541989.0</v>
+        <v>69490158.0</v>
       </c>
       <c r="T39">
         <v>15839750.0</v>
       </c>
       <c r="U39">
-        <v>1254340.0</v>
+        <v>8319275.0</v>
       </c>
       <c r="V39">
         <v>543829.75</v>
       </c>
       <c r="W39">
-        <v>446416.0</v>
+        <v>1781739.0</v>
       </c>
       <c r="X39">
         <v>543829.75</v>
       </c>
       <c r="Y39">
-        <v>660354.0</v>
+        <v>2075434.0</v>
       </c>
       <c r="Z39">
         <v>521424.75</v>
       </c>
       <c r="AA39">
         <v>5894020.0</v>
       </c>
       <c r="AB39">
         <v>521424.75</v>
       </c>
       <c r="AC39">
         <v>2765020.0</v>
       </c>
       <c r="AD39">
         <v>545284.75</v>
       </c>
       <c r="AE39">
-        <v>118490.0</v>
+        <v>90174.0</v>
       </c>
       <c r="AF39">
-        <v>545284.75</v>
+        <v>27602.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>2517000.0</v>
       </c>
       <c r="C40">
         <v>4647000.0</v>
       </c>
       <c r="D40">
         <v>3619000.0</v>
       </c>
       <c r="E40">
         <v>3619000.0</v>
       </c>
       <c r="F40"/>
       <c r="G40">
         <v>5812000.0</v>
       </c>
       <c r="H40">
         <v>2090000.0</v>
       </c>
       <c r="I40">
         <v>2090000.0</v>
       </c>
       <c r="J40">
         <v>3820000.0</v>
       </c>
       <c r="K40">
         <v>3390000.0</v>
       </c>
       <c r="L40">
-        <v>6812982.0</v>
+        <v>5553908.0</v>
       </c>
       <c r="M40">
         <v>11105000.0</v>
       </c>
       <c r="N40">
         <v>17380000.0</v>
       </c>
       <c r="O40">
         <v>6188145.0</v>
       </c>
       <c r="P40">
         <v>13343000.0</v>
       </c>
       <c r="Q40">
         <v>13343000.0</v>
       </c>
       <c r="R40">
         <v>11105000.0</v>
       </c>
       <c r="S40">
         <v>13806619.0</v>
       </c>
       <c r="T40">
         <v>11105000.0</v>
       </c>
       <c r="U40">
-        <v>369327.0</v>
+        <v>369329.0</v>
       </c>
       <c r="V40">
         <v>964509.5</v>
       </c>
       <c r="W40">
         <v>235590.0</v>
       </c>
       <c r="X40">
         <v>964509.5</v>
       </c>
       <c r="Y40">
         <v>576084.0</v>
       </c>
       <c r="Z40">
         <v>380896.25</v>
       </c>
       <c r="AA40">
         <v>16596663.0</v>
       </c>
       <c r="AB40">
         <v>380896.25</v>
       </c>
       <c r="AC40">
         <v>277343.0</v>
       </c>
       <c r="AD40">
         <v>54642.25</v>
       </c>
       <c r="AE40">
-        <v>23909.0</v>
+        <v>18195.0</v>
       </c>
       <c r="AF40">
-        <v>54642.25</v>
+        <v>353688.0</v>
       </c>
     </row>
     <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41">
         <v>4806000.0</v>
       </c>
       <c r="K41">
         <v>4265000.0</v>
       </c>
       <c r="L41"/>
       <c r="M41">
         <v>6586000.0</v>
       </c>
       <c r="N41">
@@ -5029,123 +5031,123 @@
       <c r="AF41"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>280569000.0</v>
       </c>
       <c r="C42">
         <v>216787000.0</v>
       </c>
       <c r="D42">
         <v>218079000.0</v>
       </c>
       <c r="E42">
         <v>216653000.0</v>
       </c>
       <c r="F42">
         <v>210011000.0</v>
       </c>
       <c r="G42">
         <v>204064000.0</v>
       </c>
       <c r="H42">
-        <v>219522000.0</v>
+        <v>202500000.0</v>
       </c>
       <c r="I42">
         <v>191420000.0</v>
       </c>
       <c r="J42">
         <v>191108000.0</v>
       </c>
       <c r="K42">
         <v>182035000.0</v>
       </c>
       <c r="L42">
-        <v>205480400.0</v>
+        <v>167506594.0</v>
       </c>
       <c r="M42">
         <v>8569000.0</v>
       </c>
       <c r="N42">
         <v>152317000.0</v>
       </c>
       <c r="O42">
         <v>172610615.0</v>
       </c>
       <c r="P42">
         <v>139581000.0</v>
       </c>
       <c r="Q42">
         <v>148504000.0</v>
       </c>
       <c r="R42">
         <v>41828250.0</v>
       </c>
       <c r="S42">
         <v>76559701.0</v>
       </c>
       <c r="T42">
         <v>41828250.0</v>
       </c>
       <c r="U42">
         <v>2100113.0</v>
       </c>
       <c r="V42">
         <v>2370906.0</v>
       </c>
       <c r="W42">
         <v>30770761.0</v>
       </c>
       <c r="X42">
         <v>2370906.0</v>
       </c>
       <c r="Y42">
-        <v>33343640.0</v>
+        <v>33109938.0</v>
       </c>
       <c r="Z42">
         <v>6987360.0</v>
       </c>
       <c r="AA42">
         <v>32001784.0</v>
       </c>
       <c r="AB42">
         <v>6987360.0</v>
       </c>
       <c r="AC42">
         <v>32042797.0</v>
       </c>
       <c r="AD42">
         <v>6421891.0</v>
       </c>
       <c r="AE42">
-        <v>3179304.0</v>
+        <v>2419556.0</v>
       </c>
       <c r="AF42">
-        <v>6421891.0</v>
+        <v>2419474.0</v>
       </c>
     </row>
     <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
@@ -5269,51 +5271,51 @@
       <c r="D46">
         <v>7071000.0</v>
       </c>
       <c r="E46">
         <v>7071000.0</v>
       </c>
       <c r="F46">
         <v>23324000.0</v>
       </c>
       <c r="G46">
         <v>26170000.0</v>
       </c>
       <c r="H46">
         <v>53771000.0</v>
       </c>
       <c r="I46">
         <v>59729000.0</v>
       </c>
       <c r="J46">
         <v>64449000.0</v>
       </c>
       <c r="K46">
         <v>70869000.0</v>
       </c>
       <c r="L46">
-        <v>78811391.0</v>
+        <v>64246651.0</v>
       </c>
       <c r="M46">
         <v>27988500.0</v>
       </c>
       <c r="N46">
         <v>64285000.0</v>
       </c>
       <c r="O46">
         <v>191842130.0</v>
       </c>
       <c r="P46">
         <v>111954000.0</v>
       </c>
       <c r="Q46">
         <v>111954000.0</v>
       </c>
       <c r="R46">
         <v>27988500.0</v>
       </c>
       <c r="S46">
         <v>58336504.0</v>
       </c>
       <c r="T46">
         <v>27988500.0</v>
       </c>
@@ -5326,54 +5328,54 @@
       <c r="W46">
         <v>17337475.0</v>
       </c>
       <c r="X46">
         <v>4475904.75</v>
       </c>
       <c r="Y46">
         <v>20191052.0</v>
       </c>
       <c r="Z46">
         <v>3849828.0</v>
       </c>
       <c r="AA46">
         <v>25170526.0</v>
       </c>
       <c r="AB46">
         <v>3849828.0</v>
       </c>
       <c r="AC46">
         <v>3118008.0</v>
       </c>
       <c r="AD46">
         <v>614310.0</v>
       </c>
       <c r="AE46">
-        <v>527725.0</v>
+        <v>401616.0</v>
       </c>
       <c r="AF46">
-        <v>614310.0</v>
+        <v>348446.0</v>
       </c>
     </row>
     <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47">
         <v>64449000.0</v>
       </c>
       <c r="K47">
         <v>70869000.0</v>
       </c>
       <c r="L47"/>
       <c r="M47">
         <v>64285000.0</v>
       </c>
       <c r="N47">
@@ -5427,51 +5429,51 @@
       <c r="D48">
         <v>-247076000.0</v>
       </c>
       <c r="E48">
         <v>-247076000.0</v>
       </c>
       <c r="F48">
         <v>-230628000.0</v>
       </c>
       <c r="G48">
         <v>-225104000.0</v>
       </c>
       <c r="H48">
         <v>-195525000.0</v>
       </c>
       <c r="I48">
         <v>-191974000.0</v>
       </c>
       <c r="J48">
         <v>-194764000.0</v>
       </c>
       <c r="K48">
         <v>-184865000.0</v>
       </c>
       <c r="L48">
-        <v>-159966303.0</v>
+        <v>-130403730.0</v>
       </c>
       <c r="M48">
         <v>13209500.0</v>
       </c>
       <c r="N48">
         <v>-141393000.0</v>
       </c>
       <c r="O48">
         <v>27127401.0</v>
       </c>
       <c r="P48">
         <v>52838000.0</v>
       </c>
       <c r="Q48">
         <v>52838000.0</v>
       </c>
       <c r="R48">
         <v>13209500.0</v>
       </c>
       <c r="S48">
         <v>40383739.0</v>
       </c>
       <c r="T48">
         <v>13209500.0</v>
       </c>
@@ -5484,54 +5486,54 @@
       <c r="W48">
         <v>-5493786.0</v>
       </c>
       <c r="X48">
         <v>5491217.5</v>
       </c>
       <c r="Y48">
         <v>-6537913.0</v>
       </c>
       <c r="Z48">
         <v>-1246584.0</v>
       </c>
       <c r="AA48">
         <v>-4017828.0</v>
       </c>
       <c r="AB48">
         <v>-1246584.0</v>
       </c>
       <c r="AC48">
         <v>-5224450.0</v>
       </c>
       <c r="AD48">
         <v>-1029321.25</v>
       </c>
       <c r="AE48">
-        <v>-1505608.0</v>
+        <v>-1145817.0</v>
       </c>
       <c r="AF48">
-        <v>-1029321.25</v>
+        <v>-638116.0</v>
       </c>
     </row>
     <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
@@ -5629,137 +5631,137 @@
       <c r="D51">
         <v>40161000.0</v>
       </c>
       <c r="E51">
         <v>40161000.0</v>
       </c>
       <c r="F51">
         <v>39852000.0</v>
       </c>
       <c r="G51">
         <v>44969000.0</v>
       </c>
       <c r="H51">
         <v>51826000.0</v>
       </c>
       <c r="I51">
         <v>62517000.0</v>
       </c>
       <c r="J51">
         <v>68535000.0</v>
       </c>
       <c r="K51">
         <v>73452000.0</v>
       </c>
       <c r="L51">
-        <v>77142966.0</v>
+        <v>62886560.0</v>
       </c>
       <c r="M51">
         <v>13516750.0</v>
       </c>
       <c r="N51"/>
       <c r="O51">
         <v>143112022.0</v>
       </c>
       <c r="P51">
         <v>54067000.0</v>
       </c>
       <c r="Q51">
         <v>54067000.0</v>
       </c>
       <c r="R51">
         <v>13516750.0</v>
       </c>
       <c r="S51">
         <v>34684256.0</v>
       </c>
       <c r="T51">
         <v>13516750.0</v>
       </c>
       <c r="U51">
         <v>10215735.0</v>
       </c>
       <c r="V51">
         <v>1873827.75</v>
       </c>
       <c r="W51">
-        <v>352973.0</v>
+        <v>286763.0</v>
       </c>
       <c r="X51">
         <v>1873827.75</v>
       </c>
       <c r="Y51">
-        <v>1421589.0</v>
+        <v>1084218.0</v>
       </c>
       <c r="Z51">
         <v>271054.5</v>
       </c>
       <c r="AA51"/>
       <c r="AB51">
         <v>271054.5</v>
       </c>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
         <v>1731000.0</v>
       </c>
       <c r="C52">
         <v>439000.0</v>
       </c>
       <c r="D52">
         <v>857000.0</v>
       </c>
       <c r="E52">
         <v>857000.0</v>
       </c>
       <c r="F52">
         <v>1219000.0</v>
       </c>
       <c r="G52">
         <v>5790000.0</v>
       </c>
       <c r="H52">
         <v>12680000.0</v>
       </c>
       <c r="I52">
         <v>14320000.0</v>
       </c>
       <c r="J52">
         <v>13735000.0</v>
       </c>
       <c r="K52">
         <v>14412000.0</v>
       </c>
       <c r="L52">
-        <v>11804017.0</v>
+        <v>9622575.0</v>
       </c>
       <c r="M52">
         <v>9499384.36</v>
       </c>
       <c r="N52"/>
       <c r="O52">
         <v>54248737.0</v>
       </c>
       <c r="P52">
         <v>23398000.0</v>
       </c>
       <c r="Q52">
         <v>23398000.0</v>
       </c>
       <c r="R52"/>
       <c r="S52">
         <v>26813021.0</v>
       </c>
       <c r="T52"/>
       <c r="U52">
         <v>4887087.0</v>
       </c>
       <c r="V52"/>
       <c r="W52">
         <v>352973.0</v>
@@ -5789,72 +5791,72 @@
       <c r="D53">
         <v>6000.0</v>
       </c>
       <c r="E53">
         <v>6000.0</v>
       </c>
       <c r="F53">
         <v>12000.0</v>
       </c>
       <c r="G53">
         <v>170000.0</v>
       </c>
       <c r="H53">
         <v>810000.0</v>
       </c>
       <c r="I53">
         <v>385000.0</v>
       </c>
       <c r="J53">
         <v>139000.0</v>
       </c>
       <c r="K53">
         <v>626657.0</v>
       </c>
       <c r="L53">
-        <v>20000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="M53">
         <v>20189750.0</v>
       </c>
       <c r="N53">
         <v>20043654.0</v>
       </c>
       <c r="O53">
-        <v>34072385.0</v>
+        <v>34116329.0</v>
       </c>
       <c r="P53">
-        <v>80759000.0</v>
+        <v>109384027.0</v>
       </c>
       <c r="Q53">
         <v>80759000.0</v>
       </c>
       <c r="R53">
         <v>20189750.0</v>
       </c>
       <c r="S53">
-        <v>46098227.0</v>
+        <v>33310937.0</v>
       </c>
       <c r="T53">
         <v>20189750.0</v>
       </c>
       <c r="U53">
         <v>6320781.0</v>
       </c>
       <c r="V53">
         <v>1159359.5</v>
       </c>
       <c r="W53">
         <v>830619.0</v>
       </c>
       <c r="X53">
         <v>1159359.5</v>
       </c>
       <c r="Y53">
         <v>1074187.0</v>
       </c>
       <c r="Z53">
         <v>260241.0</v>
       </c>
       <c r="AA53">
         <v>3044044.0</v>
       </c>
@@ -5917,51 +5919,51 @@
       <c r="D55">
         <v>19258000.0</v>
       </c>
       <c r="E55">
         <v>19258000.0</v>
       </c>
       <c r="F55">
         <v>29463000.0</v>
       </c>
       <c r="G55">
         <v>33331000.0</v>
       </c>
       <c r="H55">
         <v>70683000.0</v>
       </c>
       <c r="I55">
         <v>75940000.0</v>
       </c>
       <c r="J55">
         <v>84017000.0</v>
       </c>
       <c r="K55">
         <v>88824000.0</v>
       </c>
       <c r="L55">
-        <v>112075134.0</v>
+        <v>91363088.0</v>
       </c>
       <c r="M55">
         <v>71924750.0</v>
       </c>
       <c r="N55">
         <v>91418000.0</v>
       </c>
       <c r="O55">
         <v>368310935.0</v>
       </c>
       <c r="P55">
         <v>287699000.0</v>
       </c>
       <c r="Q55">
         <v>287699000.0</v>
       </c>
       <c r="R55">
         <v>71924750.0</v>
       </c>
       <c r="S55">
         <v>193356302.0</v>
       </c>
       <c r="T55">
         <v>71924750.0</v>
       </c>
@@ -5974,92 +5976,92 @@
       <c r="W55">
         <v>29401073.0</v>
       </c>
       <c r="X55">
         <v>8160733.5</v>
       </c>
       <c r="Y55">
         <v>32418613.0</v>
       </c>
       <c r="Z55">
         <v>6181257.0</v>
       </c>
       <c r="AA55">
         <v>44952883.0</v>
       </c>
       <c r="AB55">
         <v>6181257.0</v>
       </c>
       <c r="AC55">
         <v>27468432.0</v>
       </c>
       <c r="AD55">
         <v>5411830.5</v>
       </c>
       <c r="AE55">
-        <v>1878249.0</v>
+        <v>1429410.0</v>
       </c>
       <c r="AF55">
-        <v>5411830.5</v>
+        <v>2267019.0</v>
       </c>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
         <v>4078000.0</v>
       </c>
       <c r="C56">
         <v>5016000.0</v>
       </c>
       <c r="D56">
         <v>11711000.0</v>
       </c>
       <c r="E56">
         <v>11711000.0</v>
       </c>
       <c r="F56">
         <v>5506000.0</v>
       </c>
       <c r="G56">
         <v>6239000.0</v>
       </c>
       <c r="H56">
         <v>15468000.0</v>
       </c>
       <c r="I56">
         <v>14924000.0</v>
       </c>
       <c r="J56">
         <v>16159000.0</v>
       </c>
       <c r="K56">
         <v>13543000.0</v>
       </c>
       <c r="L56">
-        <v>27793836.0</v>
+        <v>22657396.0</v>
       </c>
       <c r="M56">
         <v>38980250.0</v>
       </c>
       <c r="N56">
         <v>22671000.0</v>
       </c>
       <c r="O56">
         <v>165862119.0</v>
       </c>
       <c r="P56">
         <v>155921000.0</v>
       </c>
       <c r="Q56">
         <v>155921000.0</v>
       </c>
       <c r="R56">
         <v>38980250.0</v>
       </c>
       <c r="S56">
         <v>122625397.0</v>
       </c>
       <c r="T56">
         <v>38980250.0</v>
       </c>
@@ -6072,92 +6074,92 @@
       <c r="W56">
         <v>4560490.0</v>
       </c>
       <c r="X56">
         <v>2215879.5</v>
       </c>
       <c r="Y56">
         <v>4311119.0</v>
       </c>
       <c r="Z56">
         <v>822001.25</v>
       </c>
       <c r="AA56">
         <v>17209751.0</v>
       </c>
       <c r="AB56">
         <v>822001.25</v>
       </c>
       <c r="AC56">
         <v>23564336.0</v>
       </c>
       <c r="AD56">
         <v>4642645.5</v>
       </c>
       <c r="AE56">
-        <v>731450.0</v>
+        <v>556657.0</v>
       </c>
       <c r="AF56">
-        <v>4642645.5</v>
+        <v>1678450.0</v>
       </c>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
         <v>8056000.0</v>
       </c>
       <c r="C57">
         <v>6732000.0</v>
       </c>
       <c r="D57">
         <v>9439000.0</v>
       </c>
       <c r="E57">
         <v>9439000.0</v>
       </c>
       <c r="F57">
         <v>10605000.0</v>
       </c>
       <c r="G57">
         <v>14428000.0</v>
       </c>
       <c r="H57">
         <v>23799000.0</v>
       </c>
       <c r="I57">
         <v>27585000.0</v>
       </c>
       <c r="J57">
         <v>27357000.0</v>
       </c>
       <c r="K57">
         <v>27715000.0</v>
       </c>
       <c r="L57">
-        <v>21747453.0</v>
+        <v>17728414.0</v>
       </c>
       <c r="M57">
         <v>13669750.0</v>
       </c>
       <c r="N57">
         <v>20134000.0</v>
       </c>
       <c r="O57">
         <v>78593780.0</v>
       </c>
       <c r="P57">
         <v>54679000.0</v>
       </c>
       <c r="Q57">
         <v>54679000.0</v>
       </c>
       <c r="R57">
         <v>13669750.0</v>
       </c>
       <c r="S57">
         <v>66526542.0</v>
       </c>
       <c r="T57">
         <v>13669750.0</v>
       </c>
@@ -6170,92 +6172,92 @@
       <c r="W57">
         <v>3762524.0</v>
       </c>
       <c r="X57">
         <v>1101582.75</v>
       </c>
       <c r="Y57">
         <v>5227731.0</v>
       </c>
       <c r="Z57">
         <v>996771.5</v>
       </c>
       <c r="AA57">
         <v>16596663.0</v>
       </c>
       <c r="AB57">
         <v>996771.5</v>
       </c>
       <c r="AC57">
         <v>277343.0</v>
       </c>
       <c r="AD57">
         <v>54642.25</v>
       </c>
       <c r="AE57">
-        <v>23910.0</v>
+        <v>18196.0</v>
       </c>
       <c r="AF57">
-        <v>54642.25</v>
+        <v>353690.0</v>
       </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
         <v>9830000.0</v>
       </c>
       <c r="C58">
         <v>46550000.0</v>
       </c>
       <c r="D58">
         <v>48743000.0</v>
       </c>
       <c r="E58">
         <v>48743000.0</v>
       </c>
       <c r="F58">
         <v>49238000.0</v>
       </c>
       <c r="G58">
         <v>53607000.0</v>
       </c>
       <c r="H58">
         <v>62945000.0</v>
       </c>
       <c r="I58">
         <v>75782000.0</v>
       </c>
       <c r="J58">
         <v>86963000.0</v>
       </c>
       <c r="K58">
         <v>91020000.0</v>
       </c>
       <c r="L58">
-        <v>87086405.0</v>
+        <v>70992401.0</v>
       </c>
       <c r="M58">
         <v>21472250.0</v>
       </c>
       <c r="N58">
         <v>80016000.0</v>
       </c>
       <c r="O58">
         <v>167993159.0</v>
       </c>
       <c r="P58">
         <v>85889000.0</v>
       </c>
       <c r="Q58">
         <v>85889000.0</v>
       </c>
       <c r="R58">
         <v>21472250.0</v>
       </c>
       <c r="S58">
         <v>74397777.0</v>
       </c>
       <c r="T58">
         <v>21472250.0</v>
       </c>
@@ -6268,54 +6270,54 @@
       <c r="W58">
         <v>3762524.0</v>
       </c>
       <c r="X58">
         <v>2079011.5</v>
       </c>
       <c r="Y58">
         <v>5227731.0</v>
       </c>
       <c r="Z58">
         <v>996771.5</v>
       </c>
       <c r="AA58">
         <v>16596663.0</v>
       </c>
       <c r="AB58">
         <v>996771.5</v>
       </c>
       <c r="AC58">
         <v>277343.0</v>
       </c>
       <c r="AD58">
         <v>54642.25</v>
       </c>
       <c r="AE58">
-        <v>23910.0</v>
+        <v>18196.0</v>
       </c>
       <c r="AF58">
-        <v>54642.25</v>
+        <v>353690.0</v>
       </c>
     </row>
     <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
@@ -6345,111 +6347,111 @@
       <c r="D60">
         <v>-29485000.0</v>
       </c>
       <c r="E60">
         <v>-29485000.0</v>
       </c>
       <c r="F60">
         <v>-19775000.0</v>
       </c>
       <c r="G60">
         <v>-20276000.0</v>
       </c>
       <c r="H60">
         <v>7738000.0</v>
       </c>
       <c r="I60">
         <v>158000.0</v>
       </c>
       <c r="J60">
         <v>-2946000.0</v>
       </c>
       <c r="K60">
         <v>-2196000.0</v>
       </c>
       <c r="L60">
-        <v>24988729.0</v>
+        <v>20370686.0</v>
       </c>
       <c r="M60">
         <v>50452500.0</v>
       </c>
       <c r="N60">
         <v>11402000.0</v>
       </c>
       <c r="O60">
         <v>200317776.0</v>
       </c>
       <c r="P60">
         <v>201810000.0</v>
       </c>
       <c r="Q60">
         <v>201810000.0</v>
       </c>
       <c r="R60">
         <v>50452500.0</v>
       </c>
       <c r="S60">
         <v>118958525.0</v>
       </c>
       <c r="T60">
         <v>50452500.0</v>
       </c>
       <c r="U60">
-        <v>33153440.0</v>
+        <v>24327000.0</v>
       </c>
       <c r="V60">
         <v>6081722.0</v>
       </c>
       <c r="W60">
         <v>25638549.0</v>
       </c>
       <c r="X60">
         <v>6081722.0</v>
       </c>
       <c r="Y60">
         <v>27190882.0</v>
       </c>
       <c r="Z60">
         <v>5184485.5</v>
       </c>
       <c r="AA60">
         <v>28356220.0</v>
       </c>
       <c r="AB60">
         <v>5184485.5</v>
       </c>
       <c r="AC60">
         <v>27191088.0</v>
       </c>
       <c r="AD60">
         <v>5357188.25</v>
       </c>
       <c r="AE60">
-        <v>1854338.0</v>
+        <v>1411213.0</v>
       </c>
       <c r="AF60">
-        <v>5357188.25</v>
+        <v>1913329.0</v>
       </c>
     </row>
     <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
@@ -6592,215 +6594,215 @@
       </c>
       <c r="G2">
         <v>20491434.0</v>
       </c>
       <c r="H2">
         <v>7727551.0</v>
       </c>
       <c r="I2">
         <v>828836.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>94</v>
       </c>
       <c r="B3">
         <v>3146000.0</v>
       </c>
       <c r="C3">
         <v>14909000.0</v>
       </c>
       <c r="D3">
         <v>20129000.0</v>
       </c>
       <c r="E3">
-        <v>29003000.0</v>
+        <v>23770993.0</v>
       </c>
       <c r="F3">
         <v>15318000.0</v>
       </c>
       <c r="G3">
-        <v>8213745.0</v>
+        <v>5676616.0</v>
       </c>
       <c r="H3">
         <v>2912362.0</v>
       </c>
       <c r="I3">
         <v>487698.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>96</v>
       </c>
       <c r="B5">
         <v>8874000.0</v>
       </c>
       <c r="C5">
         <v>-47952000.0</v>
       </c>
       <c r="D5">
         <v>-23081000.0</v>
       </c>
       <c r="E5">
-        <v>-218031000.0</v>
+        <v>-22087601.0</v>
       </c>
       <c r="F5">
         <v>53328000.0</v>
       </c>
       <c r="G5">
-        <v>2179157.0</v>
+        <v>-189030.0</v>
       </c>
       <c r="H5">
         <v>-1085904.0</v>
       </c>
       <c r="I5">
         <v>-4117283.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>97</v>
       </c>
       <c r="B6">
         <v>12020000.0</v>
       </c>
       <c r="C6">
         <v>-33043000.0</v>
       </c>
       <c r="D6">
         <v>-2952000.0</v>
       </c>
       <c r="E6">
-        <v>-189028000.0</v>
+        <v>1683392.0</v>
       </c>
       <c r="F6">
         <v>68646000.0</v>
       </c>
       <c r="G6">
-        <v>10392902.0</v>
+        <v>5487586.0</v>
       </c>
       <c r="H6">
         <v>1826458.0</v>
       </c>
       <c r="I6">
         <v>-3629585.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>100</v>
       </c>
       <c r="B9">
         <v>287000.0</v>
       </c>
       <c r="C9">
         <v>1457000.0</v>
       </c>
       <c r="D9">
         <v>3101000.0</v>
       </c>
       <c r="E9">
-        <v>11355000.0</v>
+        <v>9033303.0</v>
       </c>
       <c r="F9">
         <v>69224000.0</v>
       </c>
       <c r="G9">
         <v>5343636.0</v>
       </c>
       <c r="H9">
         <v>3570606.0</v>
       </c>
       <c r="I9">
         <v>-64274.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>101</v>
       </c>
       <c r="B10">
         <v>4672000.0</v>
       </c>
       <c r="C10">
         <v>-54762000.0</v>
       </c>
       <c r="D10">
         <v>-34637000.0</v>
       </c>
       <c r="E10">
-        <v>-240692000.0</v>
+        <v>-199105236.0</v>
       </c>
       <c r="F10">
         <v>50393000.0</v>
       </c>
       <c r="G10">
-        <v>1965193.0</v>
+        <v>1442000.0</v>
       </c>
       <c r="H10">
-        <v>-1139470.0</v>
+        <v>-863609.0</v>
       </c>
       <c r="I10">
         <v>-4117285.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>102</v>
       </c>
       <c r="B11">
         <v>-412000.0</v>
       </c>
       <c r="C11">
         <v>340000.0</v>
       </c>
       <c r="D11">
         <v>4599000.0</v>
       </c>
       <c r="E11">
         <v>-11731000.0</v>
       </c>
       <c r="F11">
         <v>11319000.0</v>
       </c>
       <c r="G11">
@@ -6870,54 +6872,54 @@
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>106</v>
       </c>
       <c r="B15">
         <v>5084000.0</v>
       </c>
       <c r="C15">
         <v>-55102000.0</v>
       </c>
       <c r="D15">
         <v>-34637000.0</v>
       </c>
       <c r="E15">
         <v>-228961000.0</v>
       </c>
       <c r="F15">
         <v>39074000.0</v>
       </c>
       <c r="G15">
-        <v>1965193.0</v>
+        <v>1358611.0</v>
       </c>
       <c r="H15">
-        <v>-1139470.0</v>
+        <v>-863609.0</v>
       </c>
       <c r="I15">
         <v>-4117285.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-194231000.0</v>
       </c>
       <c r="F16">
         <v>30765000.0</v>
       </c>
       <c r="G16">
         <v>1442418.0</v>
       </c>
       <c r="H16">
         <v>-869051.0</v>
       </c>
       <c r="I16">
@@ -6996,99 +6998,99 @@
         <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>112</v>
       </c>
       <c r="B21">
         <v>-9774000.0</v>
       </c>
       <c r="C21">
         <v>-15325000.0</v>
       </c>
       <c r="D21">
         <v>-19740000.0</v>
       </c>
       <c r="E21">
-        <v>-38170000.0</v>
+        <v>-22087601.0</v>
       </c>
       <c r="F21">
         <v>54902000.0</v>
       </c>
       <c r="G21">
-        <v>2179156.0</v>
+        <v>1599000.0</v>
       </c>
       <c r="H21">
-        <v>-1093269.0</v>
+        <v>136409.0</v>
       </c>
       <c r="I21">
         <v>-3340400.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>114</v>
       </c>
       <c r="B23">
         <v>25295000.0</v>
       </c>
       <c r="C23">
         <v>63840000.0</v>
       </c>
       <c r="D23">
         <v>77461000.0</v>
       </c>
       <c r="E23">
-        <v>85284000.0</v>
+        <v>78872561.0</v>
       </c>
       <c r="F23">
         <v>43846000.0</v>
       </c>
       <c r="G23">
-        <v>23655913.0</v>
+        <v>17358000.0</v>
       </c>
       <c r="H23">
         <v>12391427.0</v>
       </c>
       <c r="I23">
         <v>4104962.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>116</v>
       </c>
@@ -7209,156 +7211,156 @@
       <c r="F29">
         <v>8506000.0</v>
       </c>
       <c r="G29">
         <v>4821638.94</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>121</v>
       </c>
       <c r="B30">
         <v>10061000.0</v>
       </c>
       <c r="C30">
         <v>16782000.0</v>
       </c>
       <c r="D30">
         <v>22841000.0</v>
       </c>
       <c r="E30">
-        <v>38056000.0</v>
+        <v>40372532.0</v>
       </c>
       <c r="F30">
         <v>14322000.0</v>
       </c>
       <c r="G30">
-        <v>3164479.0</v>
+        <v>6073000.0</v>
       </c>
       <c r="H30">
         <v>4663876.0</v>
       </c>
       <c r="I30">
         <v>3276127.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>122</v>
       </c>
       <c r="B31">
         <v>14446000.0</v>
       </c>
       <c r="C31">
         <v>-39437000.0</v>
       </c>
       <c r="D31">
         <v>-14897000.0</v>
       </c>
       <c r="E31">
-        <v>-202522000.0</v>
+        <v>-177017635.0</v>
       </c>
       <c r="F31">
         <v>-4509000.0</v>
       </c>
       <c r="G31">
-        <v>-213963.0</v>
+        <v>-157000.0</v>
       </c>
       <c r="H31">
-        <v>-46200.0</v>
+        <v>-1000019.4</v>
       </c>
       <c r="I31">
         <v>-776885.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>123</v>
       </c>
       <c r="B32">
         <v>15521000.0</v>
       </c>
       <c r="C32">
         <v>48515000.0</v>
       </c>
       <c r="D32">
         <v>57721000.0</v>
       </c>
       <c r="E32">
-        <v>58583000.0</v>
+        <v>47756568.0</v>
       </c>
       <c r="F32">
         <v>98748000.0</v>
       </c>
       <c r="G32">
-        <v>25835070.0</v>
+        <v>18957000.0</v>
       </c>
       <c r="H32">
         <v>11298157.0</v>
       </c>
       <c r="I32">
         <v>764562.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
@@ -7405,144 +7407,148 @@
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>93</v>
       </c>
       <c r="B2">
-        <v>8741099.0</v>
+        <v>8172823.0</v>
       </c>
       <c r="C2">
         <v>7061177.0</v>
       </c>
       <c r="D2">
         <v>19597000.0</v>
       </c>
       <c r="E2">
         <v>19597000.0</v>
       </c>
       <c r="F2">
         <v>9158000.0</v>
       </c>
       <c r="G2">
         <v>28856000.0</v>
       </c>
       <c r="H2">
         <v>14979000.0</v>
       </c>
       <c r="I2">
         <v>11160000.0</v>
       </c>
       <c r="J2">
         <v>11160000.0</v>
       </c>
       <c r="K2">
         <v>12150000.0</v>
       </c>
       <c r="L2">
-        <v>11106000.0</v>
+        <v>6925719.0</v>
       </c>
       <c r="M2">
         <v>11106000.0</v>
       </c>
       <c r="N2">
         <v>11106000.0</v>
       </c>
       <c r="O2">
         <v>17596000.0</v>
       </c>
       <c r="P2">
         <v>-1569700.0</v>
       </c>
       <c r="Q2">
         <v>-1569700.0</v>
       </c>
       <c r="R2">
         <v>5139500.0</v>
       </c>
       <c r="S2">
         <v>31093700.0</v>
       </c>
       <c r="T2">
         <v>-8183854.96</v>
       </c>
       <c r="U2">
-        <v>2935923.0</v>
+        <v>2156457.0</v>
       </c>
       <c r="V2">
         <v>3759016.5</v>
       </c>
       <c r="W2">
-        <v>4229907.0</v>
+        <v>3393541.0</v>
       </c>
       <c r="X2">
         <v>3759016.5</v>
       </c>
       <c r="Y2">
-        <v>4947653.0</v>
+        <v>1382021.0</v>
       </c>
       <c r="Z2">
         <v>1389949.0</v>
       </c>
       <c r="AA2">
-        <v>2779898.0</v>
+        <v>6345530.0</v>
       </c>
       <c r="AB2">
         <v>1389949.0</v>
       </c>
       <c r="AC2">
-        <v>1389949.0</v>
+        <v>804821.0</v>
       </c>
       <c r="AD2">
-        <v>-561113.0</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:30">
+        <v>42722.0</v>
+      </c>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>94</v>
       </c>
       <c r="B3">
         <v>1268226.0</v>
       </c>
       <c r="C3">
         <v>1889099.0</v>
       </c>
       <c r="D3">
         <v>4795000.0</v>
       </c>
       <c r="E3">
         <v>4795000.0</v>
       </c>
       <c r="F3">
         <v>2468000.0</v>
       </c>
       <c r="G3">
         <v>10114000.0</v>
       </c>
       <c r="H3">
         <v>5065000.0</v>
       </c>
       <c r="I3">
@@ -7554,121 +7560,125 @@
       <c r="K3">
         <v>6334000.0</v>
       </c>
       <c r="L3">
         <v>4729000.0</v>
       </c>
       <c r="M3">
         <v>4729000.0</v>
       </c>
       <c r="N3">
         <v>4729000.0</v>
       </c>
       <c r="O3">
         <v>205000.0</v>
       </c>
       <c r="P3">
         <v>15318000.0</v>
       </c>
       <c r="Q3">
         <v>15318000.0</v>
       </c>
       <c r="R3">
         <v>95500.0</v>
       </c>
       <c r="S3">
-        <v>2435000.0</v>
+        <v>4870000.0</v>
       </c>
       <c r="T3">
         <v>55213.0</v>
       </c>
       <c r="U3">
-        <v>1783857.0</v>
+        <v>1310256.0</v>
       </c>
       <c r="V3">
         <v>32801.5</v>
       </c>
       <c r="W3">
-        <v>3793497.0</v>
+        <v>3043421.0</v>
       </c>
       <c r="X3">
         <v>32801.5</v>
       </c>
       <c r="Y3">
-        <v>1801762.0</v>
+        <v>677711.0</v>
       </c>
       <c r="Z3">
         <v>34391.25</v>
       </c>
       <c r="AA3">
-        <v>1110600.0</v>
+        <v>743118.0</v>
       </c>
       <c r="AB3">
         <v>555300.0</v>
       </c>
       <c r="AC3">
         <v>555300.0</v>
       </c>
       <c r="AD3">
-        <v>-67602.0</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:30">
+        <v>42722.0</v>
+      </c>
+      <c r="AE3">
+        <v>31676.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>96</v>
       </c>
       <c r="B5">
         <v>-4129457.0</v>
       </c>
       <c r="C5">
         <v>-5676375.0</v>
       </c>
       <c r="D5">
         <v>-19700000.0</v>
       </c>
       <c r="E5">
         <v>-19700000.0</v>
       </c>
       <c r="F5">
         <v>-4834000.0</v>
       </c>
       <c r="G5">
         <v>-28098000.0</v>
       </c>
       <c r="H5">
         <v>-498000.0</v>
       </c>
       <c r="I5">
@@ -7680,87 +7690,90 @@
       <c r="K5">
         <v>-5909000.0</v>
       </c>
       <c r="L5">
         <v>-15481000.0</v>
       </c>
       <c r="M5">
         <v>-15481000.0</v>
       </c>
       <c r="N5">
         <v>-15481000.0</v>
       </c>
       <c r="O5">
         <v>4391000.0</v>
       </c>
       <c r="P5">
         <v>64740111.0</v>
       </c>
       <c r="Q5">
         <v>64740111.78</v>
       </c>
       <c r="R5">
         <v>10353250.0</v>
       </c>
       <c r="S5">
-        <v>-13847111.0</v>
+        <v>10672000.0</v>
       </c>
       <c r="T5">
         <v>26786524.0</v>
       </c>
       <c r="U5">
-        <v>2707505.0</v>
+        <v>1988683.0</v>
       </c>
       <c r="V5">
         <v>399979.75</v>
       </c>
       <c r="W5">
-        <v>597887.0</v>
+        <v>479669.0</v>
       </c>
       <c r="X5">
         <v>399979.75</v>
       </c>
       <c r="Y5">
-        <v>-671804.0</v>
+        <v>-511105.0</v>
       </c>
       <c r="Z5">
         <v>-207049.5</v>
       </c>
       <c r="AA5">
-        <v>-414100.0</v>
+        <v>961357.0</v>
       </c>
       <c r="AB5">
         <v>-207050.0</v>
       </c>
       <c r="AC5">
         <v>-207050.0</v>
       </c>
       <c r="AD5">
         <v>-3910233.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5">
+        <v>-638808.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>97</v>
       </c>
       <c r="B6">
         <v>-2861231.0</v>
       </c>
       <c r="C6">
         <v>-3787276.0</v>
       </c>
       <c r="D6">
         <v>-14905000.0</v>
       </c>
       <c r="E6">
         <v>-14905000.0</v>
       </c>
       <c r="F6">
         <v>-2366000.0</v>
       </c>
       <c r="G6">
         <v>-17984000.0</v>
       </c>
       <c r="H6">
         <v>4567000.0</v>
       </c>
       <c r="I6">
@@ -7772,368 +7785,377 @@
       <c r="K6">
         <v>425000.0</v>
       </c>
       <c r="L6">
         <v>-10752000.0</v>
       </c>
       <c r="M6">
         <v>-10752000.0</v>
       </c>
       <c r="N6">
         <v>-10752000.0</v>
       </c>
       <c r="O6">
         <v>4596000.0</v>
       </c>
       <c r="P6">
         <v>80058111.0</v>
       </c>
       <c r="Q6">
         <v>80058111.78</v>
       </c>
       <c r="R6">
         <v>10448750.0</v>
       </c>
       <c r="S6">
-        <v>-11412111.0</v>
+        <v>15542000.0</v>
       </c>
       <c r="T6">
         <v>26786524.0</v>
       </c>
       <c r="U6">
-        <v>4491362.0</v>
+        <v>3298939.0</v>
       </c>
       <c r="V6">
         <v>432781.25</v>
       </c>
       <c r="W6">
-        <v>4391384.0</v>
+        <v>3523090.0</v>
       </c>
       <c r="X6">
         <v>432781.25</v>
       </c>
       <c r="Y6">
-        <v>1129958.0</v>
+        <v>166606.0</v>
       </c>
       <c r="Z6">
         <v>-172658.25</v>
       </c>
       <c r="AA6">
-        <v>696500.0</v>
+        <v>1704475.0</v>
       </c>
       <c r="AB6">
         <v>348250.0</v>
       </c>
       <c r="AC6">
         <v>348250.0</v>
       </c>
       <c r="AD6">
-        <v>-3977835.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:30">
+        <v>-3867511.0</v>
+      </c>
+      <c r="AE6">
+        <v>-607132.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>100</v>
       </c>
       <c r="B9">
-        <v>464252.0</v>
+        <v>1013188.0</v>
       </c>
       <c r="C9">
         <v>-726188.0</v>
       </c>
       <c r="D9">
         <v>-337000.0</v>
       </c>
       <c r="E9">
         <v>-337000.0</v>
       </c>
       <c r="F9">
         <v>-1700000.0</v>
       </c>
       <c r="G9">
         <v>1792000.0</v>
       </c>
       <c r="H9">
         <v>1861000.0</v>
       </c>
       <c r="I9">
         <v>-753000.0</v>
       </c>
       <c r="J9">
         <v>-753000.0</v>
       </c>
       <c r="K9">
         <v>-886000.0</v>
       </c>
       <c r="L9">
-        <v>2109000.0</v>
+        <v>4802512.0</v>
       </c>
       <c r="M9">
         <v>2109000.0</v>
       </c>
       <c r="N9">
         <v>2109000.0</v>
       </c>
       <c r="O9">
         <v>1919000.0</v>
       </c>
       <c r="P9">
         <v>77505720.0</v>
       </c>
       <c r="Q9">
         <v>77505720.62</v>
       </c>
       <c r="R9">
         <v>13411500.0</v>
       </c>
       <c r="S9">
         <v>-8281720.0</v>
       </c>
       <c r="T9">
         <v>28394705.0</v>
       </c>
       <c r="U9">
-        <v>2601819.0</v>
+        <v>1911055.0</v>
       </c>
       <c r="V9">
         <v>980337.75</v>
       </c>
       <c r="W9">
-        <v>2702611.0</v>
+        <v>2168232.0</v>
       </c>
       <c r="X9">
         <v>980337.75</v>
       </c>
       <c r="Y9">
-        <v>2042066.0</v>
+        <v>1459909.0</v>
       </c>
       <c r="Z9">
         <v>764270.75</v>
       </c>
       <c r="AA9">
-        <v>1528540.0</v>
+        <v>2220902.0</v>
       </c>
       <c r="AB9">
         <v>764270.0</v>
       </c>
       <c r="AC9">
-        <v>764270.0</v>
+        <v>-23948.0</v>
       </c>
       <c r="AD9">
-        <v>-828544.0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:30">
+        <v>-42722.0</v>
+      </c>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>101</v>
       </c>
       <c r="B10">
-        <v>13162458.0</v>
+        <v>13285406.0</v>
       </c>
       <c r="C10">
         <v>-8613406.0</v>
       </c>
       <c r="D10">
         <v>-22213000.0</v>
       </c>
       <c r="E10">
         <v>-22213000.0</v>
       </c>
       <c r="F10">
         <v>-6278000.0</v>
       </c>
       <c r="G10">
         <v>-32394000.0</v>
       </c>
       <c r="H10">
         <v>-2815000.0</v>
       </c>
       <c r="I10">
         <v>-9897000.0</v>
       </c>
       <c r="J10">
         <v>-9897000.0</v>
       </c>
       <c r="K10">
         <v>-9192000.0</v>
       </c>
       <c r="L10">
-        <v>-18041000.0</v>
+        <v>-201054236.0</v>
       </c>
       <c r="M10">
         <v>-18041000.0</v>
       </c>
       <c r="N10">
         <v>-18041000.0</v>
       </c>
       <c r="O10">
         <v>1949000.0</v>
       </c>
       <c r="P10">
         <v>62069899.0</v>
       </c>
       <c r="Q10">
         <v>62069899.61</v>
       </c>
       <c r="R10">
         <v>9817750.0</v>
       </c>
       <c r="S10">
         <v>-11676899.0</v>
       </c>
       <c r="T10">
         <v>26482756.0</v>
       </c>
       <c r="U10">
-        <v>2430579.0</v>
+        <v>1785278.0</v>
       </c>
       <c r="V10">
         <v>360604.5</v>
       </c>
       <c r="W10">
-        <v>325968.0</v>
+        <v>261515.0</v>
       </c>
       <c r="X10">
         <v>360604.5</v>
       </c>
       <c r="Y10">
         <v>-907955.0</v>
       </c>
       <c r="Z10">
         <v>-217262.75</v>
       </c>
       <c r="AA10">
-        <v>473428.0</v>
+        <v>946857.0</v>
       </c>
       <c r="AB10">
         <v>-217262.75</v>
       </c>
       <c r="AC10">
-        <v>-217262.0</v>
+        <v>-3609512.0</v>
       </c>
       <c r="AD10">
-        <v>-3900022.0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:30">
+        <v>-4590714.0</v>
+      </c>
+      <c r="AE10">
+        <v>-638116.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>102</v>
       </c>
       <c r="B11">
         <v>3541.0</v>
       </c>
       <c r="C11">
         <v>-415541.0</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
         <v>340000.0</v>
       </c>
       <c r="H11">
         <v>340000.0</v>
       </c>
       <c r="I11">
         <v>2321000.0</v>
       </c>
       <c r="J11">
         <v>1342000.0</v>
       </c>
       <c r="K11">
         <v>-2321000.0</v>
       </c>
       <c r="L11">
-        <v>-2524929.0</v>
+        <v>-11614000.0</v>
       </c>
       <c r="M11">
         <v>7849117.0</v>
       </c>
       <c r="N11">
         <v>-721309.54</v>
       </c>
       <c r="O11">
         <v>-117000.0</v>
       </c>
       <c r="P11">
         <v>6497362.0</v>
       </c>
       <c r="Q11">
         <v>6497362.0</v>
       </c>
       <c r="R11">
         <v>2126500.0</v>
       </c>
       <c r="S11">
         <v>4821638.0</v>
       </c>
       <c r="T11">
         <v>-1000.0</v>
       </c>
@@ -8145,52 +8167,53 @@
       </c>
       <c r="W11">
         <v>39375.25</v>
       </c>
       <c r="X11">
         <v>39375.25</v>
       </c>
       <c r="Y11">
         <v>-20426.0</v>
       </c>
       <c r="Z11">
         <v>10213.25</v>
       </c>
       <c r="AA11">
         <v>20426.0</v>
       </c>
       <c r="AB11">
         <v>10213.0</v>
       </c>
       <c r="AC11">
         <v>10213.0</v>
       </c>
       <c r="AD11">
         <v>-10211.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>103</v>
       </c>
       <c r="B12">
         <v>2126994.0</v>
       </c>
       <c r="C12">
         <v>2084767.0</v>
       </c>
       <c r="D12">
         <v>2513000.0</v>
       </c>
       <c r="E12">
         <v>2513000.0</v>
       </c>
       <c r="F12">
         <v>1444000.0</v>
       </c>
       <c r="G12">
         <v>4296000.0</v>
       </c>
       <c r="H12">
         <v>2317000.0</v>
       </c>
       <c r="I12">
@@ -8214,235 +8237,241 @@
       <c r="O12">
         <v>2442000.0</v>
       </c>
       <c r="P12">
         <v>2670213.0</v>
       </c>
       <c r="Q12">
         <v>2670213.0</v>
       </c>
       <c r="R12">
         <v>535500.0</v>
       </c>
       <c r="S12">
         <v>264787.0</v>
       </c>
       <c r="T12">
         <v>303767.0</v>
       </c>
       <c r="U12">
         <v>39375.25</v>
       </c>
       <c r="V12">
         <v>39375.25</v>
       </c>
       <c r="W12">
-        <v>159818.0</v>
+        <v>128217.0</v>
       </c>
       <c r="X12">
         <v>39375.25</v>
       </c>
       <c r="Y12">
         <v>33139.0</v>
       </c>
       <c r="Z12">
         <v>10213.25</v>
       </c>
       <c r="AA12">
         <v>20426.0</v>
       </c>
       <c r="AB12">
         <v>10213.0</v>
       </c>
       <c r="AC12">
         <v>10213.0</v>
       </c>
       <c r="AD12">
         <v>10213.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>106</v>
       </c>
       <c r="B15">
         <v>13162458.0</v>
       </c>
       <c r="C15">
         <v>-8197864.0</v>
       </c>
       <c r="D15">
         <v>-22213000.0</v>
       </c>
       <c r="E15">
         <v>-22213000.0</v>
       </c>
       <c r="F15">
         <v>-6278000.0</v>
       </c>
       <c r="G15">
         <v>-32734000.0</v>
       </c>
       <c r="H15">
         <v>-3155000.0</v>
       </c>
       <c r="I15">
         <v>-9897000.0</v>
       </c>
       <c r="J15">
         <v>-9897000.0</v>
       </c>
       <c r="K15">
         <v>-9192000.0</v>
       </c>
       <c r="L15">
-        <v>-18041000.0</v>
+        <v>-125963789.0</v>
       </c>
       <c r="M15">
         <v>-18041000.0</v>
       </c>
       <c r="N15">
         <v>-18041000.0</v>
       </c>
       <c r="O15">
         <v>2066000.0</v>
       </c>
       <c r="P15">
         <v>55573913.0</v>
       </c>
       <c r="Q15">
         <v>55573913.06</v>
       </c>
       <c r="R15">
         <v>17351278.0</v>
       </c>
       <c r="S15">
         <v>-16499913.0</v>
       </c>
       <c r="T15">
         <v>26484131.0</v>
       </c>
       <c r="U15">
-        <v>2430579.0</v>
+        <v>1785278.0</v>
       </c>
       <c r="V15">
         <v>-1119923.0</v>
       </c>
       <c r="W15">
-        <v>658690.0</v>
+        <v>261537.0</v>
       </c>
       <c r="X15">
         <v>325165.0</v>
       </c>
       <c r="Y15">
-        <v>-684518.0</v>
+        <v>-408657.0</v>
       </c>
       <c r="Z15">
         <v>-1116425.0</v>
       </c>
       <c r="AA15">
         <v>-454952.0</v>
       </c>
       <c r="AB15">
         <v>-227476.0</v>
       </c>
       <c r="AC15">
         <v>-227476.0</v>
       </c>
       <c r="AD15">
         <v>-3889809.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>-638116.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>-9897000.0</v>
       </c>
       <c r="K16">
         <v>-7532000.0</v>
       </c>
       <c r="L16">
         <v>-8710000.0</v>
       </c>
       <c r="M16">
         <v>-80690789.0</v>
       </c>
       <c r="N16">
         <v>-79355360.0</v>
@@ -8457,52 +8486,53 @@
         <v>10674619.0</v>
       </c>
       <c r="R16">
         <v>12876384.0</v>
       </c>
       <c r="S16">
         <v>3606999.0</v>
       </c>
       <c r="T16">
         <v>19268000.0</v>
       </c>
       <c r="U16">
         <v>1787285.0</v>
       </c>
       <c r="V16">
         <v>-867941.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>108</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17">
         <v>-15935000.0</v>
       </c>
       <c r="F17">
         <v>-6278000.0</v>
       </c>
       <c r="G17">
         <v>-29579000.0</v>
       </c>
       <c r="H17">
         <v>-3155000.0</v>
       </c>
       <c r="I17">
         <v>-8892000.0</v>
       </c>
       <c r="J17">
         <v>-9897000.0</v>
       </c>
       <c r="K17">
@@ -8519,52 +8549,53 @@
       </c>
       <c r="O17">
         <v>-32077000.0</v>
       </c>
       <c r="P17">
         <v>1573000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17">
         <v>-12053003.0</v>
       </c>
       <c r="T17">
         <v>19267000.0</v>
       </c>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>109</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18">
         <v>-1069000.0</v>
       </c>
       <c r="F18">
         <v>-1444000.0</v>
       </c>
       <c r="G18">
         <v>-1979000.0</v>
       </c>
       <c r="H18">
         <v>-2317000.0</v>
       </c>
       <c r="I18">
         <v>-2490000.0</v>
       </c>
       <c r="J18">
         <v>-2763000.0</v>
       </c>
       <c r="K18">
@@ -8581,372 +8612,383 @@
       </c>
       <c r="O18">
         <v>-1617000.0</v>
       </c>
       <c r="P18">
         <v>-1860000.0</v>
       </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18">
         <v>-189804.0</v>
       </c>
       <c r="T18">
         <v>-221000.0</v>
       </c>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>112</v>
       </c>
       <c r="B21">
         <v>-4129457.0</v>
       </c>
       <c r="C21">
         <v>-5676375.0</v>
       </c>
       <c r="D21">
         <v>-5759000.0</v>
       </c>
       <c r="E21">
         <v>-5759000.0</v>
       </c>
       <c r="F21">
         <v>-4286000.0</v>
       </c>
       <c r="G21">
         <v>-9282000.0</v>
       </c>
       <c r="H21">
         <v>-4200000.0</v>
       </c>
       <c r="I21">
         <v>-6950000.0</v>
       </c>
       <c r="J21">
         <v>-6950000.0</v>
       </c>
       <c r="K21">
         <v>-5910000.0</v>
       </c>
       <c r="L21">
-        <v>-14683000.0</v>
+        <v>-23910601.0</v>
       </c>
       <c r="M21">
         <v>-14683000.0</v>
       </c>
       <c r="N21">
         <v>-14683000.0</v>
       </c>
       <c r="O21">
         <v>1823000.0</v>
       </c>
       <c r="P21">
         <v>66314111.0</v>
       </c>
       <c r="Q21">
         <v>66314111.78</v>
       </c>
       <c r="R21">
         <v>10353250.0</v>
       </c>
       <c r="S21">
         <v>-11412111.0</v>
       </c>
       <c r="T21">
         <v>26786524.0</v>
       </c>
       <c r="U21">
-        <v>2446649.0</v>
+        <v>1797082.0</v>
       </c>
       <c r="V21">
         <v>399979.75</v>
       </c>
       <c r="W21">
-        <v>597887.0</v>
+        <v>324981.0</v>
       </c>
       <c r="X21">
         <v>399979.75</v>
       </c>
       <c r="Y21">
         <v>-887945.0</v>
       </c>
       <c r="Z21">
         <v>-207049.5</v>
       </c>
       <c r="AA21">
-        <v>471036.0</v>
+        <v>942073.0</v>
       </c>
       <c r="AB21">
         <v>-207049.5</v>
       </c>
       <c r="AC21">
-        <v>-207049.5</v>
+        <v>-2832310.0</v>
       </c>
       <c r="AD21">
-        <v>-3133350.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:30">
+        <v>-3811437.0</v>
+      </c>
+      <c r="AE21">
+        <v>-638809.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>114</v>
       </c>
       <c r="B23">
         <v>13334809.0</v>
       </c>
       <c r="C23">
         <v>12011364.0</v>
       </c>
       <c r="D23">
         <v>25019000.0</v>
       </c>
       <c r="E23">
         <v>25019000.0</v>
       </c>
       <c r="F23">
         <v>11744000.0</v>
       </c>
       <c r="G23">
         <v>39930000.0</v>
       </c>
       <c r="H23">
         <v>21040000.0</v>
       </c>
       <c r="I23">
         <v>17357000.0</v>
       </c>
       <c r="J23">
         <v>17357000.0</v>
       </c>
       <c r="K23">
         <v>17174000.0</v>
       </c>
       <c r="L23">
-        <v>27898000.0</v>
+        <v>24876711.0</v>
       </c>
       <c r="M23">
         <v>27898000.0</v>
       </c>
       <c r="N23">
         <v>27898000.0</v>
       </c>
       <c r="O23">
         <v>17692000.0</v>
       </c>
       <c r="P23">
         <v>9621909.0</v>
       </c>
       <c r="Q23">
         <v>9621909.0</v>
       </c>
       <c r="R23">
         <v>7571250.0</v>
       </c>
       <c r="S23">
         <v>34224091.0</v>
       </c>
       <c r="T23">
         <v>6575673.86</v>
       </c>
       <c r="U23">
-        <v>3091093.0</v>
+        <v>2270430.0</v>
       </c>
       <c r="V23">
         <v>4271928.0</v>
       </c>
       <c r="W23">
-        <v>6527476.0</v>
+        <v>5236819.0</v>
       </c>
       <c r="X23">
         <v>4271928.0</v>
       </c>
       <c r="Y23">
         <v>3729875.0</v>
       </c>
       <c r="Z23">
         <v>2119902.25</v>
       </c>
       <c r="AA23">
-        <v>995473.0</v>
+        <v>1990946.0</v>
       </c>
       <c r="AB23">
         <v>2119902.0</v>
       </c>
       <c r="AC23">
-        <v>2119902.0</v>
+        <v>3383310.0</v>
       </c>
       <c r="AD23">
-        <v>508090.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:30">
+        <v>3109489.0</v>
+      </c>
+      <c r="AE23">
+        <v>638809.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>116</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25">
         <v>2327000.0</v>
       </c>
       <c r="F25">
         <v>2468000.0</v>
       </c>
       <c r="G25">
         <v>5049000.0</v>
       </c>
       <c r="H25">
         <v>5065000.0</v>
       </c>
       <c r="I25">
         <v>722000.0</v>
       </c>
       <c r="J25">
         <v>6709000.0</v>
       </c>
       <c r="K25">
@@ -8955,272 +8997,284 @@
       <c r="L25">
         <v>6439000.0</v>
       </c>
       <c r="M25">
         <v>34391.25</v>
       </c>
       <c r="N25">
         <v>4729000.0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>45500.0</v>
       </c>
       <c r="M26">
         <v>25993.25</v>
       </c>
       <c r="N26">
         <v>45500.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
-        <v>27204.0</v>
+        <v>19981.0</v>
       </c>
       <c r="V26">
         <v>5000.0</v>
       </c>
       <c r="W26">
-        <v>5000.0</v>
+        <v>7275.0</v>
       </c>
       <c r="X26">
         <v>5000.0</v>
       </c>
       <c r="Y26">
         <v>84339.0</v>
       </c>
       <c r="Z26">
         <v>25993.25</v>
       </c>
       <c r="AA26">
         <v>51986.0</v>
       </c>
       <c r="AB26">
         <v>25993.0</v>
       </c>
       <c r="AC26">
         <v>25993.0</v>
       </c>
       <c r="AD26">
         <v>25993.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>118</v>
       </c>
-      <c r="B27"/>
-      <c r="C27"/>
+      <c r="B27">
+        <v>661780.0</v>
+      </c>
+      <c r="C27">
+        <v>774402.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>262784.0</v>
       </c>
       <c r="J27">
         <v>274586.0</v>
       </c>
       <c r="K27">
         <v>302766.0</v>
       </c>
       <c r="L27">
         <v>311671.0</v>
       </c>
       <c r="M27">
         <v>229951.84</v>
       </c>
       <c r="N27">
         <v>276015.69</v>
       </c>
       <c r="O27">
         <v>280135.0</v>
       </c>
       <c r="P27">
         <v>174750.0</v>
       </c>
       <c r="Q27">
         <v>174750.0</v>
       </c>
       <c r="R27">
         <v>174750.0</v>
       </c>
       <c r="S27">
         <v>1697000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27">
-        <v>157788.0</v>
+        <v>115896.0</v>
       </c>
       <c r="V27">
         <v>39662.75</v>
       </c>
       <c r="W27">
         <v>39662.75</v>
       </c>
       <c r="X27">
         <v>39662.75</v>
       </c>
       <c r="Y27">
-        <v>221751.0</v>
+        <v>52403.0</v>
       </c>
       <c r="Z27">
         <v>68343.25</v>
       </c>
       <c r="AA27">
         <v>136686.0</v>
       </c>
       <c r="AB27">
         <v>68343.0</v>
       </c>
       <c r="AC27">
         <v>68343.0</v>
       </c>
       <c r="AD27">
         <v>68343.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>119</v>
       </c>
       <c r="B28">
-        <v>9355000.0</v>
-[...1 lines deleted...]
-      <c r="C28"/>
+        <v>4120412.0</v>
+      </c>
+      <c r="C28">
+        <v>4098373.0</v>
+      </c>
       <c r="D28"/>
       <c r="E28">
         <v>9668000.0</v>
       </c>
       <c r="F28">
         <v>1181000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
         <v>45889.0</v>
       </c>
       <c r="J28">
         <v>47950.0</v>
       </c>
       <c r="K28">
         <v>46852.0</v>
       </c>
       <c r="L28">
         <v>16263000.0</v>
       </c>
       <c r="M28">
         <v>48552.2</v>
       </c>
       <c r="N28">
         <v>58278.74</v>
       </c>
       <c r="O28">
         <v>1120000.0</v>
       </c>
       <c r="P28">
         <v>5966630.0</v>
       </c>
       <c r="Q28">
         <v>5966630.0</v>
       </c>
       <c r="R28">
         <v>1341750.0</v>
       </c>
       <c r="S28">
-        <v>1146370.0</v>
+        <v>1034999.0</v>
       </c>
       <c r="T28">
         <v>1422621.0</v>
       </c>
       <c r="U28">
-        <v>961067.0</v>
+        <v>705910.0</v>
       </c>
       <c r="V28">
         <v>388767.0</v>
       </c>
       <c r="W28">
-        <v>331873.0</v>
+        <v>266252.0</v>
       </c>
       <c r="X28">
         <v>388767.0</v>
       </c>
       <c r="Y28">
-        <v>1716127.0</v>
+        <v>1121374.0</v>
       </c>
       <c r="Z28">
         <v>597250.75</v>
       </c>
       <c r="AA28">
         <v>1057814.0</v>
       </c>
       <c r="AB28">
         <v>528907.0</v>
       </c>
       <c r="AC28">
         <v>528907.0</v>
       </c>
       <c r="AD28">
         <v>508090.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>638809.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>340000.0</v>
       </c>
       <c r="I29">
         <v>2321000.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
@@ -9237,326 +9291,334 @@
       </c>
       <c r="O29">
         <v>-6297000.0</v>
       </c>
       <c r="P29">
         <v>-89000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29">
         <v>3483827.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>121</v>
       </c>
       <c r="B30">
-        <v>4593709.0</v>
+        <v>5110813.0</v>
       </c>
       <c r="C30">
         <v>4950187.0</v>
       </c>
       <c r="D30">
         <v>5422000.0</v>
       </c>
       <c r="E30">
         <v>5422000.0</v>
       </c>
       <c r="F30">
         <v>2586000.0</v>
       </c>
       <c r="G30">
         <v>11074000.0</v>
       </c>
       <c r="H30">
         <v>6061000.0</v>
       </c>
       <c r="I30">
         <v>6197000.0</v>
       </c>
       <c r="J30">
         <v>6197000.0</v>
       </c>
       <c r="K30">
         <v>5024000.0</v>
       </c>
       <c r="L30">
-        <v>16792000.0</v>
+        <v>17950992.0</v>
       </c>
       <c r="M30">
         <v>16792000.0</v>
       </c>
       <c r="N30">
         <v>16792000.0</v>
       </c>
       <c r="O30">
         <v>96000.0</v>
       </c>
       <c r="P30">
         <v>11191609.0</v>
       </c>
       <c r="Q30">
         <v>11191609.0</v>
       </c>
       <c r="R30">
         <v>-3058250.0</v>
       </c>
       <c r="S30">
         <v>3130391.0</v>
       </c>
       <c r="T30">
         <v>1608181.0</v>
       </c>
       <c r="U30">
-        <v>155170.0</v>
+        <v>113973.0</v>
       </c>
       <c r="V30">
         <v>-580358.0</v>
       </c>
       <c r="W30">
-        <v>2297568.0</v>
+        <v>1843277.0</v>
       </c>
       <c r="X30">
         <v>-580358.0</v>
       </c>
       <c r="Y30">
         <v>2347854.0</v>
       </c>
       <c r="Z30">
         <v>-971320.25</v>
       </c>
       <c r="AA30">
-        <v>639415.0</v>
+        <v>2316022.0</v>
       </c>
       <c r="AB30">
         <v>729953.0</v>
       </c>
       <c r="AC30">
-        <v>729953.0</v>
+        <v>2297805.0</v>
       </c>
       <c r="AD30">
-        <v>508090.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:30">
+        <v>1157640.0</v>
+      </c>
+      <c r="AE30">
+        <v>638809.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>122</v>
       </c>
       <c r="B31">
         <v>17291915.0</v>
       </c>
       <c r="C31">
         <v>-2937031.0</v>
       </c>
       <c r="D31">
         <v>-16454000.0</v>
       </c>
       <c r="E31">
         <v>-16454000.0</v>
       </c>
       <c r="F31">
         <v>-1992000.0</v>
       </c>
       <c r="G31">
         <v>-23112000.0</v>
       </c>
       <c r="H31">
         <v>1385000.0</v>
       </c>
       <c r="I31">
         <v>-2947000.0</v>
       </c>
       <c r="J31">
         <v>-2947000.0</v>
       </c>
       <c r="K31">
         <v>-3282000.0</v>
       </c>
       <c r="L31">
-        <v>-129502118.0</v>
+        <v>-177143635.0</v>
       </c>
       <c r="M31">
         <v>-3358000.0</v>
       </c>
       <c r="N31">
         <v>-3358000.0</v>
       </c>
       <c r="O31">
         <v>126000.0</v>
       </c>
       <c r="P31">
         <v>-4244212.0</v>
       </c>
       <c r="Q31">
         <v>-4244212.17</v>
       </c>
       <c r="R31">
         <v>-535500.0</v>
       </c>
       <c r="S31">
         <v>-264787.0</v>
       </c>
       <c r="T31">
         <v>-303767.54</v>
       </c>
       <c r="U31">
-        <v>-16069.0</v>
+        <v>-11802.8</v>
       </c>
       <c r="V31">
         <v>-39375.25</v>
       </c>
       <c r="W31">
-        <v>-79073.0</v>
+        <v>-63438.0</v>
       </c>
       <c r="X31">
         <v>-39375.25</v>
       </c>
       <c r="Y31">
         <v>-20010.0</v>
       </c>
       <c r="Z31">
         <v>-10213.25</v>
       </c>
       <c r="AA31">
-        <v>2392.0</v>
+        <v>4784.0</v>
       </c>
       <c r="AB31">
         <v>-10213.25</v>
       </c>
       <c r="AC31">
-        <v>-10213.0</v>
+        <v>-777202.0</v>
       </c>
       <c r="AD31">
-        <v>-766671.0</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:30">
+        <v>-779277.0</v>
+      </c>
+      <c r="AE31">
+        <v>693.85</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>123</v>
       </c>
       <c r="B32">
         <v>9205352.0</v>
       </c>
       <c r="C32">
         <v>6334988.0</v>
       </c>
       <c r="D32">
         <v>19260000.0</v>
       </c>
       <c r="E32">
         <v>19260000.0</v>
       </c>
       <c r="F32">
         <v>7458000.0</v>
       </c>
       <c r="G32">
         <v>30648000.0</v>
       </c>
       <c r="H32">
         <v>16840000.0</v>
       </c>
       <c r="I32">
         <v>10407000.0</v>
       </c>
       <c r="J32">
         <v>10407000.0</v>
       </c>
       <c r="K32">
         <v>11264000.0</v>
       </c>
       <c r="L32">
-        <v>13215000.0</v>
+        <v>11728232.0</v>
       </c>
       <c r="M32">
         <v>13215000.0</v>
       </c>
       <c r="N32">
         <v>13215000.0</v>
       </c>
       <c r="O32">
         <v>19515000.0</v>
       </c>
       <c r="P32">
         <v>75936020.0</v>
       </c>
       <c r="Q32">
         <v>75936020.0</v>
       </c>
       <c r="R32">
         <v>18551000.0</v>
       </c>
       <c r="S32">
         <v>22811980.0</v>
       </c>
       <c r="T32">
         <v>20210850.0</v>
       </c>
       <c r="U32">
-        <v>5537743.0</v>
+        <v>4067513.0</v>
       </c>
       <c r="V32">
         <v>4739354.25</v>
       </c>
       <c r="W32">
-        <v>6932518.0</v>
+        <v>5561774.0</v>
       </c>
       <c r="X32">
         <v>4739354.25</v>
       </c>
       <c r="Y32">
         <v>2841930.0</v>
       </c>
       <c r="Z32">
         <v>2154219.75</v>
       </c>
       <c r="AA32">
-        <v>1466509.0</v>
+        <v>2933019.0</v>
       </c>
       <c r="AB32">
         <v>2154219.0</v>
       </c>
       <c r="AC32">
-        <v>2154219.0</v>
+        <v>705750.0</v>
       </c>
       <c r="AD32">
-        <v>-1389657.0</v>
-      </c>
+        <v>-701948.0</v>
+      </c>
+      <c r="AE32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9618,51 +9680,51 @@
       <c r="D2">
         <v>20092000.0</v>
       </c>
       <c r="E2">
         <v>15923000.0</v>
       </c>
       <c r="F2">
         <v>2785000.0</v>
       </c>
       <c r="G2">
         <v>219414.0</v>
       </c>
       <c r="H2">
         <v>21489278.0</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>125</v>
       </c>
       <c r="B3">
         <v>126000</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D3">
         <v>1112000</v>
       </c>
       <c r="E3">
         <v>108047000</v>
       </c>
       <c r="F3">
         <v>188179000</v>
       </c>
       <c r="G3">
         <v>2463987</v>
       </c>
       <c r="H3">
         <v>19701195</v>
       </c>
       <c r="I3">
         <v>3564437</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>126</v>
       </c>
       <c r="B4"/>
@@ -10094,57 +10156,57 @@
       </c>
       <c r="G22">
         <v>1965193.0</v>
       </c>
       <c r="H22">
         <v>-1093269.0</v>
       </c>
       <c r="I22">
         <v>-3800571.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>144</v>
       </c>
       <c r="B23">
         <v>-1889000.0</v>
       </c>
       <c r="C23">
         <v>-4961000.0</v>
       </c>
       <c r="D23">
         <v>-10661000.0</v>
       </c>
       <c r="E23">
-        <v>-22754000.0</v>
+        <v>-22661000.0</v>
       </c>
       <c r="F23">
         <v>-9982000.0</v>
       </c>
       <c r="G23">
-        <v>-213963.0</v>
+        <v>-213964.0</v>
       </c>
       <c r="H23">
         <v>-21944979.55</v>
       </c>
       <c r="I23">
         <v>-157000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>145</v>
       </c>
       <c r="B24">
         <v>17751000.0</v>
       </c>
       <c r="C24">
         <v>48809000.0</v>
       </c>
       <c r="D24">
         <v>51866000.0</v>
       </c>
       <c r="E24">
         <v>127050000.0</v>
       </c>
       <c r="F24">
@@ -10158,51 +10220,51 @@
       </c>
       <c r="I24">
         <v>-270576.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>146</v>
       </c>
       <c r="B25">
         <v>-33720000.0</v>
       </c>
       <c r="C25">
         <v>-7150000.0</v>
       </c>
       <c r="D25">
         <v>-37229000.0</v>
       </c>
       <c r="E25">
         <v>136082000.0</v>
       </c>
       <c r="F25">
         <v>-103525000.0</v>
       </c>
       <c r="G25">
-        <v>-2518499.0</v>
+        <v>-2518500.0</v>
       </c>
       <c r="H25">
         <v>180138.0</v>
       </c>
       <c r="I25">
         <v>-8283.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>147</v>
       </c>
       <c r="B26">
         <v>-1913000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
@@ -10319,62 +10381,62 @@
       <c r="I30">
         <v>-3893525.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
@@ -10421,638 +10483,662 @@
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>124</v>
       </c>
       <c r="B2">
         <v>1654000.0</v>
       </c>
       <c r="C2">
         <v>20092000.0</v>
       </c>
       <c r="D2">
         <v>2524000.0</v>
       </c>
       <c r="E2">
         <v>2524000.0</v>
       </c>
       <c r="F2">
         <v>3985000.0</v>
       </c>
       <c r="G2">
         <v>12444000.0</v>
       </c>
       <c r="H2">
         <v>7443000.0</v>
       </c>
       <c r="I2">
         <v>9148000.0</v>
       </c>
       <c r="J2">
         <v>9148000.0</v>
       </c>
       <c r="K2">
-        <v>20092000.0</v>
+        <v>14244000.0</v>
       </c>
       <c r="L2">
-        <v>-0.24</v>
+        <v>9118024.0</v>
       </c>
       <c r="M2">
         <v>-0.24</v>
       </c>
       <c r="N2">
         <v>914833.82</v>
       </c>
       <c r="O2">
         <v>995029.0</v>
       </c>
       <c r="P2">
-        <v>85962538.0</v>
+        <v>63721966.0</v>
       </c>
       <c r="Q2">
         <v>512750.0</v>
       </c>
       <c r="R2">
         <v>512750.0</v>
       </c>
       <c r="S2">
-        <v>2803287.0</v>
+        <v>2029425.0</v>
       </c>
       <c r="T2">
         <v>512750.0</v>
       </c>
       <c r="U2">
-        <v>827742.0</v>
+        <v>607982.0</v>
       </c>
       <c r="V2">
         <v>40335.5</v>
       </c>
       <c r="W2">
-        <v>213737.0</v>
+        <v>171475.0</v>
       </c>
       <c r="X2">
         <v>40335.5</v>
       </c>
       <c r="Y2">
         <v>21489278.0</v>
       </c>
       <c r="Z2">
         <v>4097360.75</v>
       </c>
       <c r="AA2">
-        <v>4097360.0</v>
+        <v>16465404.0</v>
       </c>
       <c r="AB2">
         <v>4097360.0</v>
       </c>
       <c r="AC2">
         <v>4097360.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AD2">
+        <v>1651206.0</v>
+      </c>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>125</v>
       </c>
       <c r="B3">
         <v>119946</v>
       </c>
       <c r="C3">
         <v>6054</v>
       </c>
       <c r="D3">
         <v>2998</v>
       </c>
       <c r="E3">
         <v>46103732</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>3767200</v>
       </c>
       <c r="G3">
         <v>3.6</v>
       </c>
       <c r="H3">
-        <v>289000</v>
+        <v>1.68</v>
       </c>
       <c r="I3">
         <v>289000</v>
       </c>
       <c r="J3">
         <v>289000</v>
       </c>
       <c r="K3">
         <v>329000</v>
       </c>
       <c r="L3">
         <v>1011</v>
       </c>
       <c r="M3">
         <v>1011.52</v>
       </c>
       <c r="N3">
         <v>1214.15</v>
       </c>
       <c r="O3">
         <v>1353</v>
       </c>
       <c r="P3">
-        <v>50256057</v>
+        <v>37253608</v>
       </c>
       <c r="Q3">
         <v>35351750</v>
       </c>
       <c r="R3">
         <v>35351750</v>
       </c>
       <c r="S3">
-        <v>58819425</v>
+        <v>42582028</v>
       </c>
       <c r="T3">
         <v>35351750</v>
       </c>
       <c r="U3">
-        <v>39.45</v>
+        <v>28.98</v>
       </c>
       <c r="V3">
         <v>451992.75</v>
       </c>
       <c r="W3">
-        <v>2021256</v>
+        <v>1621599</v>
       </c>
       <c r="X3">
         <v>451992.75</v>
       </c>
       <c r="Y3">
         <v>12188341</v>
       </c>
       <c r="Z3">
         <v>3756427</v>
       </c>
       <c r="AA3">
         <v>7512854</v>
       </c>
       <c r="AB3">
         <v>3756427</v>
       </c>
       <c r="AC3">
         <v>3756427</v>
       </c>
       <c r="AD3">
-        <v>191990</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:30">
+        <v>463086.5</v>
+      </c>
+      <c r="AE3">
+        <v>380123</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>128</v>
       </c>
       <c r="B6">
         <v>550000.0</v>
       </c>
       <c r="C6">
         <v>-18438000.0</v>
       </c>
       <c r="D6">
         <v>6102000.0</v>
       </c>
       <c r="E6">
         <v>6102000.0</v>
       </c>
       <c r="F6">
         <v>-1461000.0</v>
       </c>
       <c r="G6">
         <v>-8459000.0</v>
       </c>
       <c r="H6">
         <v>5001000.0</v>
       </c>
       <c r="I6">
         <v>-1161000.0</v>
       </c>
       <c r="J6">
         <v>-1161000.0</v>
       </c>
       <c r="K6">
-        <v>-5848000.0</v>
+        <v>-5096000.0</v>
       </c>
       <c r="L6">
         <v>138240.0</v>
       </c>
       <c r="M6">
         <v>138240.77</v>
       </c>
       <c r="N6">
         <v>165932.83</v>
       </c>
       <c r="O6">
         <v>-161382.8</v>
       </c>
       <c r="P6">
-        <v>-70041219.0</v>
+        <v>-51919874.0</v>
       </c>
       <c r="Q6">
         <v>2438000.0</v>
       </c>
       <c r="R6">
         <v>2438000.0</v>
       </c>
       <c r="S6">
-        <v>19365682.0</v>
+        <v>14019688.0</v>
       </c>
       <c r="T6">
         <v>2438000.0</v>
       </c>
       <c r="U6">
-        <v>1962122.0</v>
+        <v>1441193.0</v>
       </c>
       <c r="V6">
         <v>472354.75</v>
       </c>
       <c r="W6">
-        <v>1412761.0</v>
+        <v>1133420.0</v>
       </c>
       <c r="X6">
         <v>472354.75</v>
       </c>
       <c r="Y6">
-        <v>-21277732.0</v>
+        <v>-5612964.0</v>
       </c>
       <c r="Z6">
         <v>-4057025.25</v>
       </c>
       <c r="AA6">
         <v>-10830410.0</v>
       </c>
       <c r="AB6">
         <v>-4057025.0</v>
       </c>
       <c r="AC6">
         <v>-4057025.0</v>
       </c>
       <c r="AD6">
         <v>-1184638.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>1650847.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>129</v>
       </c>
       <c r="B7">
         <v>137099.0</v>
       </c>
       <c r="C7">
         <v>-1889099.0</v>
       </c>
       <c r="D7">
         <v>-113000.0</v>
       </c>
       <c r="E7">
         <v>-113000.0</v>
       </c>
       <c r="F7">
         <v>-115000.0</v>
       </c>
       <c r="G7">
         <v>-1441000.0</v>
       </c>
       <c r="H7">
         <v>779000.0</v>
       </c>
       <c r="I7">
         <v>-2784000.0</v>
       </c>
       <c r="J7">
         <v>-2784000.0</v>
       </c>
       <c r="K7">
         <v>2189760.0</v>
       </c>
       <c r="L7">
         <v>-266029.0</v>
       </c>
       <c r="M7">
         <v>-266029.11</v>
       </c>
       <c r="N7">
         <v>-319319.58</v>
       </c>
       <c r="O7">
         <v>403966.0</v>
       </c>
       <c r="P7">
-        <v>-53316501.0</v>
+        <v>-39522242.0</v>
       </c>
       <c r="Q7">
         <v>-20417500.0</v>
       </c>
       <c r="R7">
         <v>-20417500.0</v>
       </c>
       <c r="S7">
-        <v>18265651.0</v>
+        <v>13223326.0</v>
       </c>
       <c r="T7">
         <v>-20417500.0</v>
       </c>
       <c r="U7">
-        <v>-2140731.0</v>
+        <v>-1572382.0</v>
       </c>
       <c r="V7">
         <v>-1443697.25</v>
       </c>
       <c r="W7">
-        <v>586451.0</v>
+        <v>470494.0</v>
       </c>
       <c r="X7">
         <v>-1443697.25</v>
       </c>
       <c r="Y7">
         <v>209677.0</v>
       </c>
       <c r="Z7">
         <v>-525023.75</v>
       </c>
       <c r="AA7">
-        <v>-1050047.5</v>
+        <v>-2758139.0</v>
       </c>
       <c r="AB7">
         <v>-525023.75</v>
       </c>
       <c r="AC7">
-        <v>-525023.0</v>
+        <v>-2758140.0</v>
       </c>
       <c r="AD7">
         <v>-62583.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7">
+        <v>-27602.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>131</v>
       </c>
       <c r="B9">
         <v>1229854.0</v>
       </c>
       <c r="C9">
         <v>17146.0</v>
       </c>
       <c r="D9">
         <v>-585000.0</v>
       </c>
       <c r="E9">
         <v>-585000.0</v>
       </c>
       <c r="F9">
         <v>-884000.0</v>
       </c>
       <c r="G9">
         <v>1341000.0</v>
       </c>
       <c r="H9">
         <v>1086000.0</v>
       </c>
       <c r="I9">
         <v>-3640000.0</v>
       </c>
       <c r="J9">
         <v>-3640000.0</v>
       </c>
       <c r="K9">
-        <v>41745.0</v>
+        <v>-206430.0</v>
       </c>
       <c r="L9">
         <v>-266029.0</v>
       </c>
       <c r="M9">
         <v>-266029.11</v>
       </c>
       <c r="N9">
         <v>-319319.58</v>
       </c>
       <c r="O9">
         <v>403966.0</v>
       </c>
       <c r="P9">
-        <v>-15467977.0</v>
+        <v>-11466040.0</v>
       </c>
       <c r="Q9">
         <v>-11466923.0</v>
       </c>
       <c r="R9">
         <v>-68545.0</v>
       </c>
       <c r="S9">
-        <v>-2905971.0</v>
+        <v>-2103763.0</v>
       </c>
       <c r="T9">
         <v>-68545.0</v>
       </c>
       <c r="U9">
-        <v>-788168.0</v>
+        <v>-578915.0</v>
       </c>
       <c r="V9">
         <v>-45516.0</v>
       </c>
       <c r="W9">
-        <v>673641.0</v>
+        <v>540444.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>-657033.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9">
         <v>-1371989.0</v>
       </c>
       <c r="AB9"/>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>-1371989.0</v>
+      </c>
       <c r="AD9">
         <v>-62583.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>-27602.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>856000.0</v>
       </c>
       <c r="K11">
         <v>2372000.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>-42796093.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
@@ -11067,52 +11153,53 @@
         <v>4581656.0</v>
       </c>
       <c r="R11">
         <v>-5396919.0</v>
       </c>
       <c r="S11">
         <v>7622632.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>418379.0</v>
       </c>
       <c r="V11">
         <v>-2357664.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>4723000.0</v>
       </c>
       <c r="K12">
         <v>1419000.0</v>
       </c>
       <c r="L12">
         <v>3050000.0</v>
       </c>
       <c r="M12">
         <v>67208735.0</v>
       </c>
       <c r="N12">
         <v>3050000.0</v>
@@ -11123,52 +11210,53 @@
         <v>-660386.0</v>
       </c>
       <c r="R12">
         <v>-1798386.0</v>
       </c>
       <c r="S12">
         <v>5947386.0</v>
       </c>
       <c r="T12">
         <v>-1798386.0</v>
       </c>
       <c r="U12">
         <v>497259.0</v>
       </c>
       <c r="V12">
         <v>627802.0</v>
       </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>-137000.0</v>
       </c>
       <c r="K13">
         <v>87000.0</v>
       </c>
       <c r="L13">
         <v>356000.0</v>
       </c>
       <c r="M13">
         <v>9414945.0</v>
       </c>
       <c r="N13">
         <v>356000.0</v>
@@ -11179,400 +11267,412 @@
         <v>-28058361.0</v>
       </c>
       <c r="R13">
         <v>-17514344.0</v>
       </c>
       <c r="S13">
         <v>-17379148.0</v>
       </c>
       <c r="T13">
         <v>-17514344.0</v>
       </c>
       <c r="U13">
         <v>-3336732.0</v>
       </c>
       <c r="V13">
         <v>-444694.0</v>
       </c>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>136</v>
       </c>
       <c r="B14">
         <v>1256901.0</v>
       </c>
       <c r="C14">
-        <v>1889099.0</v>
+        <v>1859556.0</v>
       </c>
       <c r="D14">
         <v>4820312.0</v>
       </c>
       <c r="E14">
         <v>4820312.0</v>
       </c>
       <c r="F14">
         <v>2468000.0</v>
       </c>
       <c r="G14">
         <v>10114000.0</v>
       </c>
       <c r="H14">
         <v>5065000.0</v>
       </c>
       <c r="I14">
         <v>6709000.0</v>
       </c>
       <c r="J14">
         <v>6709000.0</v>
       </c>
       <c r="K14">
         <v>6279125.0</v>
       </c>
       <c r="L14">
         <v>18206.0</v>
       </c>
       <c r="M14">
         <v>18206.57</v>
       </c>
       <c r="N14">
         <v>21854.41</v>
       </c>
       <c r="O14">
         <v>24020.0</v>
       </c>
       <c r="P14">
-        <v>5548767.0</v>
+        <v>4113167.0</v>
       </c>
       <c r="Q14">
         <v>2877750.0</v>
       </c>
       <c r="R14">
         <v>2877750.0</v>
       </c>
       <c r="S14">
-        <v>6762634.0</v>
+        <v>4895775.0</v>
       </c>
       <c r="T14">
         <v>2877750.0</v>
       </c>
       <c r="U14">
-        <v>1937565.0</v>
+        <v>1423156.0</v>
       </c>
       <c r="V14">
         <v>1506694.75</v>
       </c>
       <c r="W14">
-        <v>1877301.0</v>
+        <v>1506108.0</v>
       </c>
       <c r="X14">
         <v>1506694.75</v>
       </c>
       <c r="Y14">
         <v>1801762.0</v>
       </c>
       <c r="Z14">
         <v>555300.25</v>
       </c>
       <c r="AA14">
         <v>1110600.0</v>
       </c>
       <c r="AB14">
         <v>555300.0</v>
       </c>
       <c r="AC14">
         <v>555300.0</v>
       </c>
       <c r="AD14">
         <v>42722.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>31675.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>138</v>
       </c>
       <c r="B16">
         <v>2204000.0</v>
       </c>
       <c r="C16">
         <v>1654000.0</v>
       </c>
       <c r="D16">
         <v>8626000.0</v>
       </c>
       <c r="E16">
         <v>8626000.0</v>
       </c>
       <c r="F16">
         <v>2524000.0</v>
       </c>
       <c r="G16">
         <v>3985000.0</v>
       </c>
       <c r="H16">
         <v>12444000.0</v>
       </c>
       <c r="I16">
         <v>7987000.0</v>
       </c>
       <c r="J16">
         <v>7987000.0</v>
       </c>
       <c r="K16">
-        <v>14244000.0</v>
+        <v>9121856.0</v>
       </c>
       <c r="L16">
-        <v>138240.0</v>
+        <v>16378897.0</v>
       </c>
       <c r="M16">
         <v>138240.77</v>
       </c>
       <c r="N16">
         <v>1080766.65</v>
       </c>
       <c r="O16">
         <v>833646.0</v>
       </c>
       <c r="P16">
-        <v>15921319.0</v>
+        <v>11802091.0</v>
       </c>
       <c r="Q16">
         <v>2950750.0</v>
       </c>
       <c r="R16">
         <v>2950750.0</v>
       </c>
       <c r="S16">
-        <v>22168969.0</v>
+        <v>16049114.0</v>
       </c>
       <c r="T16">
         <v>2950750.0</v>
       </c>
       <c r="U16">
-        <v>2789865.0</v>
+        <v>2049176.0</v>
       </c>
       <c r="V16">
         <v>512690.25</v>
       </c>
       <c r="W16">
-        <v>1626498.0</v>
+        <v>1304895.0</v>
       </c>
       <c r="X16">
         <v>512690.25</v>
       </c>
       <c r="Y16">
         <v>211546.0</v>
       </c>
       <c r="Z16">
         <v>40335.5</v>
       </c>
       <c r="AA16">
-        <v>40335.0</v>
+        <v>5612964.0</v>
       </c>
       <c r="AB16">
         <v>40335.0</v>
       </c>
       <c r="AC16">
         <v>40335.0</v>
       </c>
       <c r="AD16">
-        <v>16389443.0</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:30">
+        <v>466568.0</v>
+      </c>
+      <c r="AE16">
+        <v>1650847.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>140</v>
       </c>
       <c r="B18">
         <v>-14902450.0</v>
       </c>
       <c r="C18">
         <v>-12002290.0</v>
       </c>
       <c r="D18">
         <v>-2460685.0</v>
       </c>
       <c r="E18">
         <v>-48285000.0</v>
       </c>
       <c r="F18">
         <v>-2510000.0</v>
       </c>
       <c r="G18">
-        <v>3487000.0</v>
+        <v>1438180.0</v>
       </c>
       <c r="H18">
         <v>3279000.0</v>
       </c>
       <c r="I18">
         <v>-1677000.0</v>
       </c>
       <c r="J18">
         <v>-1677000.0</v>
       </c>
       <c r="K18">
         <v>-3224000.0</v>
       </c>
       <c r="L18">
         <v>-158808.0</v>
       </c>
       <c r="M18">
         <v>-158808.0</v>
       </c>
       <c r="N18">
         <v>-190620.27</v>
       </c>
       <c r="O18">
         <v>-113678.0</v>
       </c>
       <c r="P18">
-        <v>-78335082.0</v>
+        <v>-58067916.0</v>
       </c>
       <c r="Q18">
         <v>-42306000.0</v>
       </c>
       <c r="R18">
         <v>-42306000.0</v>
       </c>
       <c r="S18">
-        <v>-16722870.0</v>
+        <v>-12106438.0</v>
       </c>
       <c r="T18">
         <v>-42306000.0</v>
       </c>
       <c r="U18">
-        <v>437294.0</v>
+        <v>321195.0</v>
       </c>
       <c r="V18">
         <v>138528.25</v>
       </c>
       <c r="W18">
-        <v>2473700.0</v>
+        <v>1984583.0</v>
       </c>
       <c r="X18">
         <v>138528.25</v>
       </c>
       <c r="Y18">
         <v>-12655023.0</v>
       </c>
       <c r="Z18">
         <v>-3900257.5</v>
       </c>
       <c r="AA18">
         <v>-7800515.0</v>
       </c>
       <c r="AB18">
         <v>-3900257.5</v>
       </c>
       <c r="AC18">
         <v>-3900257.5</v>
       </c>
       <c r="AD18">
-        <v>-4867249.5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:30">
+        <v>-1632218.0</v>
+      </c>
+      <c r="AE18">
+        <v>-601181.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>47703000.0</v>
       </c>
       <c r="F19">
         <v>35000.0</v>
       </c>
       <c r="G19">
         <v>147000.0</v>
       </c>
       <c r="H19">
         <v>7139000.0</v>
       </c>
       <c r="I19">
         <v>-461000.0</v>
       </c>
       <c r="J19">
         <v>-289000.0</v>
       </c>
       <c r="K19">
@@ -11589,100 +11689,102 @@
         <v>128209.0</v>
       </c>
       <c r="R19">
         <v>643122.0</v>
       </c>
       <c r="S19">
         <v>-3786166.0</v>
       </c>
       <c r="T19">
         <v>643122.0</v>
       </c>
       <c r="U19">
         <v>-3786166.0</v>
       </c>
       <c r="V19">
         <v>-3786166.0</v>
       </c>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>4178000.0</v>
       </c>
       <c r="F20">
         <v>8328000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>9349000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>7518000.0</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>412000.0</v>
       </c>
       <c r="F21">
         <v>-5486000.0</v>
       </c>
       <c r="G21">
         <v>-7264000.0</v>
       </c>
       <c r="H21">
         <v>-12617000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>-5036000.0</v>
       </c>
       <c r="K21">
         <v>-2206000.0</v>
       </c>
@@ -11701,799 +11803,831 @@
         <v>10169798.0</v>
       </c>
       <c r="R21">
         <v>17761279.0</v>
       </c>
       <c r="S21">
         <v>6320462.0</v>
       </c>
       <c r="T21">
         <v>17761279.0</v>
       </c>
       <c r="U21">
         <v>-1170145.0</v>
       </c>
       <c r="V21">
         <v>999306.0</v>
       </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>106</v>
       </c>
       <c r="B22">
         <v>12869864.0</v>
       </c>
       <c r="C22">
         <v>-8197864.0</v>
       </c>
       <c r="D22">
         <v>-22368000.0</v>
       </c>
       <c r="E22">
         <v>-22368000.0</v>
       </c>
       <c r="F22">
         <v>-6277000.0</v>
       </c>
       <c r="G22">
         <v>-32394000.0</v>
       </c>
       <c r="H22">
         <v>-2815000.0</v>
       </c>
       <c r="I22">
         <v>-9899000.0</v>
       </c>
       <c r="J22">
         <v>-9899000.0</v>
       </c>
       <c r="K22">
         <v>-9344219.0</v>
       </c>
       <c r="L22">
         <v>50575.0</v>
       </c>
       <c r="M22">
         <v>50575.51</v>
       </c>
       <c r="N22">
         <v>60706.6</v>
       </c>
       <c r="O22">
         <v>-1200058.1</v>
       </c>
       <c r="P22">
-        <v>14399222.0</v>
+        <v>10673797.0</v>
       </c>
       <c r="Q22">
         <v>9817750.0</v>
       </c>
       <c r="R22">
         <v>9817750.0</v>
       </c>
       <c r="S22">
-        <v>10018326.0</v>
+        <v>7252717.0</v>
       </c>
       <c r="T22">
         <v>9817750.0</v>
       </c>
       <c r="U22">
-        <v>2430579.0</v>
+        <v>1785278.0</v>
       </c>
       <c r="V22">
         <v>399632.5</v>
       </c>
       <c r="W22">
-        <v>325968.0</v>
+        <v>261515.0</v>
       </c>
       <c r="X22">
         <v>399632.5</v>
       </c>
       <c r="Y22">
         <v>-658744.0</v>
       </c>
       <c r="Z22">
         <v>-208453.75</v>
       </c>
       <c r="AA22">
         <v>-434525.5</v>
       </c>
       <c r="AB22">
         <v>-217262.75</v>
       </c>
       <c r="AC22">
         <v>-217262.0</v>
       </c>
       <c r="AD22">
         <v>-1199304.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>-638116.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>144</v>
       </c>
       <c r="B23">
         <v>-11028.0</v>
       </c>
-      <c r="C23"/>
+      <c r="C23">
+        <v>-719088.0</v>
+      </c>
       <c r="D23">
         <v>-3164000.0</v>
       </c>
       <c r="E23">
         <v>-3164000.0</v>
       </c>
       <c r="F23">
         <v>-1277000.0</v>
       </c>
       <c r="G23">
-        <v>3262834.0</v>
+        <v>7265867.0</v>
       </c>
       <c r="H23">
         <v>-1966000.0</v>
       </c>
       <c r="I23">
         <v>-2768000.0</v>
       </c>
       <c r="J23">
         <v>-2768000.0</v>
       </c>
       <c r="K23">
-        <v>-2424000.0</v>
+        <v>908076.0</v>
       </c>
       <c r="L23">
-        <v>-15509.0</v>
+        <v>-62036.0</v>
       </c>
       <c r="M23">
         <v>-15509.95</v>
       </c>
       <c r="N23">
         <v>-18616.9</v>
       </c>
       <c r="O23">
-        <v>-26389.0</v>
+        <v>102227.0</v>
       </c>
       <c r="P23">
-        <v>13586658.0</v>
+        <v>-118625579.0</v>
       </c>
       <c r="Q23">
         <v>-33372000.0</v>
       </c>
       <c r="R23">
         <v>-33372000.0</v>
       </c>
       <c r="S23">
-        <v>-2408201.0</v>
+        <v>-1743405.0</v>
       </c>
       <c r="T23">
         <v>-33372000.0</v>
       </c>
       <c r="U23">
-        <v>501026.0</v>
+        <v>368007.0</v>
       </c>
       <c r="V23">
         <v>-387545.75</v>
       </c>
       <c r="W23">
         <v>-387545.75</v>
       </c>
       <c r="X23">
         <v>-387545.75</v>
       </c>
       <c r="Y23">
-        <v>-358449.0</v>
+        <v>-879480.0</v>
       </c>
       <c r="Z23">
         <v>-92667.5</v>
       </c>
       <c r="AA23">
         <v>-217320.5</v>
       </c>
       <c r="AB23">
         <v>-108660.25</v>
       </c>
       <c r="AC23">
         <v>-23429365.0</v>
       </c>
       <c r="AD23">
         <v>-25480538.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>2491459.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>145</v>
       </c>
       <c r="B24">
         <v>14487847.0</v>
       </c>
       <c r="C24">
         <v>3182119.0</v>
       </c>
       <c r="D24">
         <v>47781000.0</v>
       </c>
       <c r="E24">
         <v>47781000.0</v>
       </c>
       <c r="F24">
         <v>35000.0</v>
       </c>
       <c r="G24">
-        <v>-6113797.0</v>
+        <v>890994.0</v>
       </c>
       <c r="H24">
         <v>1020000.0</v>
       </c>
       <c r="I24">
         <v>378487.0</v>
       </c>
       <c r="J24">
         <v>395485.0</v>
       </c>
       <c r="K24">
-        <v>989000.0</v>
+        <v>347010.0</v>
       </c>
       <c r="L24">
         <v>320650.0</v>
       </c>
       <c r="M24">
         <v>320650.43</v>
       </c>
       <c r="N24">
         <v>384883.72</v>
       </c>
-      <c r="O24"/>
+      <c r="O24">
+        <v>1.0</v>
+      </c>
       <c r="P24">
-        <v>-4819410.0</v>
+        <v>-759870.0</v>
       </c>
       <c r="Q24">
         <v>-3700997.0</v>
       </c>
       <c r="R24">
         <v>-3.0</v>
       </c>
       <c r="S24">
-        <v>-69712746.0</v>
+        <v>-50468193.0</v>
       </c>
       <c r="T24">
         <v>-3.0</v>
       </c>
       <c r="U24">
-        <v>1024265.0</v>
+        <v>752330.0</v>
       </c>
       <c r="V24">
         <v>-27.0</v>
       </c>
       <c r="W24">
-        <v>-1028571.0</v>
+        <v>-825195.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
-        <v>-9455961.9</v>
+        <v>-1837736.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
-        <v>-12482169.0</v>
+        <v>-12072585.0</v>
       </c>
       <c r="AB24">
         <v>3849094.0</v>
       </c>
       <c r="AC24">
         <v>3849094.0</v>
       </c>
       <c r="AD24">
         <v>663176.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24">
+        <v>-239428.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>146</v>
       </c>
       <c r="B25">
         <v>-31694835.0</v>
       </c>
       <c r="C25">
-        <v>-3798371.0</v>
+        <v>-4052966.0</v>
       </c>
       <c r="D25">
-        <v>-28278312.0</v>
+        <v>13729488.0</v>
       </c>
       <c r="E25">
         <v>-28278312.0</v>
       </c>
       <c r="F25">
         <v>2595000.0</v>
       </c>
       <c r="G25">
-        <v>19085947.0</v>
+        <v>21564178.0</v>
       </c>
       <c r="H25">
         <v>-1661000.0</v>
       </c>
       <c r="I25">
         <v>3666000.0</v>
       </c>
       <c r="J25">
         <v>3666000.0</v>
       </c>
       <c r="K25">
-        <v>-219986.0</v>
+        <v>-219987.0</v>
       </c>
       <c r="L25">
-        <v>39448.0</v>
+        <v>39452.0</v>
       </c>
       <c r="M25">
         <v>39448.92</v>
       </c>
       <c r="N25">
         <v>47351.53</v>
       </c>
       <c r="O25">
-        <v>659744.0</v>
+        <v>659747.0</v>
       </c>
       <c r="P25">
-        <v>6525976.0</v>
+        <v>16277926.0</v>
       </c>
       <c r="Q25">
         <v>283250.0</v>
       </c>
       <c r="R25">
         <v>283250.0</v>
       </c>
       <c r="S25">
-        <v>5013249.0</v>
+        <v>3629316.0</v>
       </c>
       <c r="T25">
         <v>283250.0</v>
       </c>
       <c r="U25">
-        <v>-2241680.0</v>
+        <v>-1646530.0</v>
       </c>
       <c r="V25">
         <v>44957.75</v>
       </c>
       <c r="W25">
-        <v>1705235.0</v>
+        <v>1368064.0</v>
       </c>
       <c r="X25">
         <v>44957.75</v>
       </c>
       <c r="Y25">
-        <v>-1819376.0</v>
+        <v>-6293769.0</v>
       </c>
       <c r="Z25">
         <v>34346.75</v>
       </c>
       <c r="AA25">
-        <v>9557260.0</v>
+        <v>11076359.0</v>
       </c>
       <c r="AB25">
         <v>43155.0</v>
       </c>
       <c r="AC25">
-        <v>43156.0</v>
+        <v>2276271.0</v>
       </c>
       <c r="AD25">
-        <v>322065.0</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:30">
+        <v>322066.0</v>
+      </c>
+      <c r="AE25">
+        <v>352996.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>147</v>
       </c>
       <c r="B26">
         <v>-1913000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>-62661.0</v>
       </c>
       <c r="M26"/>
       <c r="N26">
         <v>-67756.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>148</v>
       </c>
       <c r="B27">
         <v>2648000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>284138.0</v>
+      </c>
       <c r="D27">
         <v>164000.0</v>
       </c>
       <c r="E27">
         <v>164000.0</v>
       </c>
       <c r="F27">
         <v>-1181000.0</v>
       </c>
       <c r="G27">
         <v>3595000.0</v>
       </c>
       <c r="H27">
         <v>1911000.0</v>
       </c>
       <c r="I27">
         <v>920000.0</v>
       </c>
       <c r="J27">
         <v>920000.0</v>
       </c>
       <c r="K27">
         <v>902413.0</v>
       </c>
       <c r="L27">
         <v>984000.0</v>
       </c>
       <c r="M27">
         <v>484500.0</v>
       </c>
       <c r="N27">
         <v>2466179.0</v>
       </c>
       <c r="O27">
         <v>1832788.0</v>
       </c>
       <c r="P27">
-        <v>-1236491.5</v>
+        <v>-916581.0</v>
       </c>
       <c r="Q27">
         <v>484500.0</v>
       </c>
       <c r="R27">
         <v>484500.0</v>
       </c>
       <c r="S27">
-        <v>2036694.0</v>
+        <v>1474454.0</v>
       </c>
       <c r="T27">
         <v>484500.0</v>
       </c>
       <c r="U27">
-        <v>451601.0</v>
+        <v>331704.0</v>
       </c>
       <c r="V27">
         <v>82933.25</v>
       </c>
       <c r="W27">
         <v>82933.25</v>
       </c>
       <c r="X27">
         <v>82933.25</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27">
+        <v>59986.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>149</v>
       </c>
       <c r="B28">
         <v>3130682.0</v>
       </c>
       <c r="C28">
         <v>-200710.0</v>
       </c>
       <c r="D28">
         <v>3005000.0</v>
       </c>
       <c r="E28">
         <v>3005000.0</v>
       </c>
       <c r="F28">
         <v>1565000.0</v>
       </c>
       <c r="G28">
-        <v>-7269166.0</v>
+        <v>-3266133.0</v>
       </c>
       <c r="H28">
         <v>-5234000.0</v>
       </c>
       <c r="I28">
         <v>-286000.0</v>
       </c>
       <c r="J28">
         <v>-286000.0</v>
       </c>
       <c r="K28">
         <v>-2218961.0</v>
       </c>
       <c r="L28">
-        <v>-15509.0</v>
+        <v>25716184.0</v>
       </c>
       <c r="M28">
         <v>-15509.95</v>
       </c>
       <c r="N28">
         <v>-18616.9</v>
       </c>
       <c r="O28">
-        <v>-26389.0</v>
+        <v>61969127.0</v>
       </c>
       <c r="P28">
-        <v>13586658.0</v>
+        <v>10071463.0</v>
       </c>
       <c r="Q28">
         <v>33371750.0</v>
       </c>
       <c r="R28">
         <v>33371750.0</v>
       </c>
       <c r="S28">
-        <v>86425898.0</v>
+        <v>62567596.0</v>
       </c>
       <c r="T28">
         <v>33371750.0</v>
       </c>
       <c r="U28">
-        <v>501026.0</v>
+        <v>368007.0</v>
       </c>
       <c r="V28">
         <v>387545.75</v>
       </c>
       <c r="W28">
-        <v>-1004209.0</v>
+        <v>-805650.1</v>
       </c>
       <c r="X28">
         <v>387545.75</v>
       </c>
       <c r="Y28">
-        <v>1063139.0</v>
+        <v>542109.0</v>
       </c>
       <c r="Z28">
         <v>-3865087.25</v>
       </c>
       <c r="AA28">
         <v>-217320.5</v>
       </c>
       <c r="AB28">
         <v>-108660.25</v>
       </c>
       <c r="AC28">
         <v>-108660.0</v>
       </c>
       <c r="AD28">
         <v>5500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>2491459.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29">
         <v>-14782971.0</v>
       </c>
       <c r="C29">
         <v>-11996235.0</v>
       </c>
       <c r="D29">
-        <v>-45775000.0</v>
+        <v>-3767200.0</v>
       </c>
       <c r="E29">
         <v>-45775000.0</v>
       </c>
       <c r="F29">
         <v>-2510000.0</v>
       </c>
       <c r="G29">
-        <v>-1040053.0</v>
+        <v>1438178.0</v>
       </c>
       <c r="H29">
         <v>3279000.0</v>
       </c>
       <c r="I29">
         <v>-1388000.0</v>
       </c>
       <c r="J29">
         <v>-1388000.0</v>
       </c>
       <c r="K29">
         <v>-192908.0</v>
       </c>
       <c r="L29">
         <v>-157796.0</v>
       </c>
       <c r="M29">
         <v>-157796.48</v>
       </c>
       <c r="N29">
         <v>-189406.12</v>
       </c>
       <c r="O29">
         <v>-112325.0</v>
       </c>
       <c r="P29">
-        <v>-28079026.0</v>
+        <v>-9373933.0</v>
       </c>
       <c r="Q29">
         <v>-6954250.0</v>
       </c>
       <c r="R29">
         <v>-6954250.0</v>
       </c>
       <c r="S29">
-        <v>42096555.0</v>
+        <v>30475590.0</v>
       </c>
       <c r="T29">
         <v>-6954250.0</v>
       </c>
       <c r="U29">
-        <v>437334.0</v>
+        <v>321225.0</v>
       </c>
       <c r="V29">
         <v>590521.0</v>
       </c>
       <c r="W29">
-        <v>4494956.0</v>
+        <v>3606183.0</v>
       </c>
       <c r="X29">
         <v>590521.0</v>
       </c>
       <c r="Y29">
-        <v>-466681.0</v>
+        <v>-4941074.0</v>
       </c>
       <c r="Z29">
         <v>-143830.5</v>
       </c>
       <c r="AA29">
-        <v>9183287.0</v>
+        <v>8994295.0</v>
       </c>
       <c r="AB29">
         <v>-143830.5</v>
       </c>
       <c r="AC29">
         <v>-143830.5</v>
       </c>
       <c r="AD29">
         <v>-897099.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29">
+        <v>-221058.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>151</v>
       </c>
       <c r="B30">
         <v>12172186.0</v>
       </c>
       <c r="C30">
         <v>5371780.0</v>
       </c>
       <c r="D30">
         <v>47781000.0</v>
       </c>
       <c r="E30">
         <v>47781000.0</v>
       </c>
       <c r="F30">
         <v>35000.0</v>
       </c>
       <c r="G30">
-        <v>5202.0</v>
+        <v>7009994.0</v>
       </c>
       <c r="H30">
         <v>7139000.0</v>
       </c>
       <c r="I30">
         <v>-289000.0</v>
       </c>
       <c r="J30">
         <v>-289000.0</v>
       </c>
       <c r="K30">
-        <v>-329000.0</v>
+        <v>18010.0</v>
       </c>
       <c r="L30">
         <v>319639.0</v>
       </c>
       <c r="M30">
         <v>319639.59</v>
       </c>
       <c r="N30">
         <v>383669.79</v>
       </c>
       <c r="O30">
         <v>-1353.0</v>
       </c>
       <c r="P30">
-        <v>-55549174.0</v>
+        <v>-41177269.0</v>
       </c>
       <c r="Q30">
         <v>-41180438.0</v>
       </c>
       <c r="R30">
         <v>-46184805.0</v>
       </c>
       <c r="S30">
-        <v>-69712746.0</v>
+        <v>-50468193.0</v>
       </c>
       <c r="T30">
         <v>-46184805.0</v>
       </c>
       <c r="U30">
-        <v>1024226.0</v>
+        <v>752301.0</v>
       </c>
       <c r="V30">
         <v>-190974.0</v>
       </c>
       <c r="W30">
-        <v>-2036266.0</v>
+        <v>-1633641.0</v>
       </c>
       <c r="X30"/>
       <c r="Y30">
         <v>3510889.0</v>
       </c>
       <c r="Z30"/>
       <c r="AA30">
-        <v>-20180358.0</v>
+        <v>-19770774.0</v>
       </c>
       <c r="AB30">
         <v>-3849094.5</v>
       </c>
       <c r="AC30">
         <v>-3849094.5</v>
       </c>
       <c r="AD30">
         <v>-293039.0</v>
+      </c>
+      <c r="AE30">
+        <v>-619551.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">