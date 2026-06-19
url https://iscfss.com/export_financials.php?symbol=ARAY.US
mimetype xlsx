--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4707,578 +4710,584 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
         <v>87</v>
       </c>
       <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
         <v>90</v>
       </c>
       <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
         <v>93</v>
       </c>
       <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
         <v>96</v>
       </c>
       <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
         <v>99</v>
       </c>
       <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
         <v>102</v>
       </c>
       <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
         <v>105</v>
       </c>
       <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
         <v>108</v>
       </c>
       <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
         <v>111</v>
       </c>
       <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
         <v>114</v>
       </c>
       <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>117</v>
       </c>
       <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
         <v>120</v>
       </c>
       <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
         <v>123</v>
       </c>
       <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
         <v>126</v>
       </c>
       <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
         <v>129</v>
       </c>
       <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
         <v>132</v>
       </c>
       <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
         <v>135</v>
       </c>
       <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
         <v>138</v>
       </c>
       <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
         <v>141</v>
       </c>
       <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
         <v>147</v>
       </c>
       <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>52805000.0</v>
+      </c>
+      <c r="C2">
         <v>43519000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>42400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34033000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>46319000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>53991000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49808000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50020000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44430000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>39180000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>34877000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>33739000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28647000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33861000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32945000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31337000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>32364000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>29258000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22569000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19467000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17869000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10876000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17841000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>23126000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26530000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>22062000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23621000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>29562000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>25392000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>31396000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25921000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>19694000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23175000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>25922000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>22199000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17486000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>23633000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>25154000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>17049000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15229000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>21737000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>19561000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>13652000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>13096000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>13656000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15980000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14695000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>15639000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>18139000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15111000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18146000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15920000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14982000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>20668000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>28025000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>18209000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>23468000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>22017000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>24763000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>38645000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9873000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8447000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>10677000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>10317000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9734000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>11175000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8467000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>14941000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11372000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>9329000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>12974000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>12962000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>11634000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>9050000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>11613000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>14147000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13012000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8547000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5991000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4726000.0</v>
       </c>
-      <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>5445000.0</v>
       </c>
-      <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5324,52 +5333,53 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5415,338 +5425,340 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>-2671000.0</v>
+      </c>
+      <c r="C5">
         <v>-1388000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1976000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1837000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5157000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5401000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2482000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4222000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1908000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1057000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1716000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>422000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2342000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1541000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1249000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2406000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1203000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2216000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2324000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2093000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>716000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2818000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1009000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-484000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-779000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-151000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1028000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>489000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>759000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>698000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1093000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1858000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>630000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>316000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-52000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1807000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2236000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-842000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-960000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-299000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1243000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-646000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-426000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>154000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>610000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1232000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1815000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2375000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2464000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2337000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1882000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2391000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2473000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2302000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2837000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1877000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2494000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>962000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>127000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>85000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-25000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>46000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-71000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>62000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>270000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>407000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>416000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>114000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>539000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2821000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1067000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-960000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-31000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>10000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-17000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>15000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-206000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-17478000.0</v>
       </c>
-      <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
-      <c r="CF5">
+      <c r="CF5"/>
+      <c r="CG5">
         <v>-19359000.0</v>
       </c>
-      <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5787,162 +5799,167 @@
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>37217000.0</v>
+      </c>
+      <c r="C7">
         <v>38339000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>38944000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>39857000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>40585000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>37977000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>38552000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>38591000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>33496000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27465000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28883000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>27753000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>26475000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>27577000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>28987000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>33261000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>20280000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>22083000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>24149000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>25610000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>27343000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>29552000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>30969000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>32397000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>33649000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>34764000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>32641000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -5958,113 +5975,116 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>119000.0</v>
       </c>
       <c r="C8">
-        <v>113000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="D8">
         <v>113000.0</v>
       </c>
       <c r="E8">
-        <v>103000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="F8">
         <v>103000.0</v>
       </c>
       <c r="G8">
-        <v>100000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="H8">
         <v>100000.0</v>
       </c>
       <c r="I8">
-        <v>99000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="J8">
         <v>99000.0</v>
       </c>
       <c r="K8">
-        <v>97000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="L8">
         <v>97000.0</v>
       </c>
       <c r="M8">
+        <v>97000.0</v>
+      </c>
+      <c r="N8">
         <v>96000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="P8">
         <v>94000.0</v>
       </c>
       <c r="Q8">
-        <v>93000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="R8">
         <v>93000.0</v>
       </c>
       <c r="S8">
-        <v>91000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="T8">
         <v>91000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>91000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6087,488 +6107,493 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>551847000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>550288000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>546117000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>543211000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>539383000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>536709000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>531553000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>554680000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>554673000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>551409000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>547651000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>545741000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>542126000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>540247000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>536809000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>535332000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>531207000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>528254000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>524699000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>521738000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>516173000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>512883000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>508014000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>496887000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>492311000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>488908000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>484863000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>481346000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>476165000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>476387000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>473025000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>471430000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>465952000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>461995000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>455928000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>451750000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>438661000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>433257000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>427433000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>424524000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>420511000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>418008000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>411136000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>409143000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>405393000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>402998000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>399905000.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>38067000.0</v>
+      </c>
+      <c r="C10">
         <v>41295000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>63916000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>57416000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>77824000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>62584000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>59209000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>68570000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>60450000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>72756000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>76918000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>89402000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>89057000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>67729000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>81007000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>88737000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>97839000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>123196000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>104679000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>116369000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>126335000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>107322000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>89955000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>107577000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>89742000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>96420000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>80911000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>76798000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>62509000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>59428000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>68545000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>83083000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>70392000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>79509000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>67916000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>72084000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>60170000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>69472000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>83616000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>119771000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>79155000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>88451000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>85584000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>79551000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>95449000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>97273000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>107295000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>92346000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>88013000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>70447000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>62436000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>73313000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>181526000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>94773000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>121861000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>143504000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>151328000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>148467000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>140150000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>95906000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>57332000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>49513000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>42542000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>45434000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>36036000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>39463000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>33340000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>36835000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>33907000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>29373000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>27196000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>36936000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>63047000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>187482000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>192111000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>204830000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>193354000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>15865000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>24910000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>27856000.0</v>
       </c>
-      <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>17024000.0</v>
       </c>
-      <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6614,1601 +6639,1617 @@
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>38067000.0</v>
+      </c>
+      <c r="C12">
         <v>41295000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>63916000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>57416000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>77824000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>62584000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>59209000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>68570000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>60450000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72756000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>76918000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>89402000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>89057000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>67729000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>81007000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>88737000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>97839000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>123196000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>104679000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>116369000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>126335000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>107322000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>89955000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>107577000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>89742000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>96420000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>80911000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>76798000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>62509000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>59428000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>68545000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>83083000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>71280000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>104025000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>91847000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>95993000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>84076000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>108380000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>124422000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>167010000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>149805000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>155755000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>153097000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>143857000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>149634000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>150790000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>152710000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>171899000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>174022000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>159649000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>161595000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>174397000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>181526000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>94773000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>121861000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>143504000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>151328000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>148467000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>140150000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>95906000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>142935000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>151940000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>140872000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>145315000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>139438000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>135978000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>102323000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>101469000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>98240000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>109615000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>118667000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>122472000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>141538000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>187482000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>192111000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>204830000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>193354000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>15865000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>24910000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>27856000.0</v>
       </c>
-      <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>17024000.0</v>
       </c>
-      <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
         <v>119000.0</v>
       </c>
       <c r="C13">
-        <v>113000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="D13">
         <v>113000.0</v>
       </c>
       <c r="E13">
-        <v>103000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="F13">
         <v>103000.0</v>
       </c>
       <c r="G13">
-        <v>100000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
       <c r="I13">
-        <v>99000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="J13">
         <v>99000.0</v>
       </c>
       <c r="K13">
-        <v>97000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="L13">
         <v>97000.0</v>
       </c>
       <c r="M13">
+        <v>97000.0</v>
+      </c>
+      <c r="N13">
         <v>96000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="P13">
         <v>94000.0</v>
       </c>
       <c r="Q13">
-        <v>93000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="R13">
         <v>93000.0</v>
       </c>
       <c r="S13">
-        <v>91000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="T13">
         <v>91000.0</v>
       </c>
       <c r="U13">
-        <v>93000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="V13">
         <v>93000.0</v>
       </c>
       <c r="W13">
-        <v>91000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="X13">
         <v>91000.0</v>
       </c>
       <c r="Y13">
         <v>91000.0</v>
       </c>
       <c r="Z13">
+        <v>91000.0</v>
+      </c>
+      <c r="AA13">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="AB13">
         <v>89000.0</v>
       </c>
       <c r="AC13">
-        <v>88000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="AD13">
         <v>88000.0</v>
       </c>
       <c r="AE13">
-        <v>86000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="AF13">
         <v>86000.0</v>
       </c>
       <c r="AG13">
         <v>86000.0</v>
       </c>
       <c r="AH13">
+        <v>86000.0</v>
+      </c>
+      <c r="AI13">
         <v>85000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="AJ13">
         <v>84000.0</v>
       </c>
       <c r="AK13">
-        <v>83000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="AL13">
         <v>83000.0</v>
       </c>
       <c r="AM13">
+        <v>83000.0</v>
+      </c>
+      <c r="AN13">
         <v>82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000.0</v>
       </c>
       <c r="AO13">
         <v>81000.0</v>
       </c>
       <c r="AP13">
         <v>81000.0</v>
       </c>
       <c r="AQ13">
+        <v>81000.0</v>
+      </c>
+      <c r="AR13">
         <v>80000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="AS13">
         <v>79000.0</v>
       </c>
       <c r="AT13">
+        <v>79000.0</v>
+      </c>
+      <c r="AU13">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AV13">
         <v>77000.0</v>
       </c>
       <c r="AW13">
+        <v>77000.0</v>
+      </c>
+      <c r="AX13">
         <v>438738000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>433333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="AZ13">
         <v>75000.0</v>
       </c>
       <c r="BA13">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="BB13">
         <v>74000.0</v>
       </c>
       <c r="BC13">
-        <v>72000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="BD13">
         <v>72000.0</v>
       </c>
       <c r="BE13">
-        <v>71000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="BF13">
         <v>71000.0</v>
       </c>
       <c r="BG13">
-        <v>70000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="BH13">
         <v>70000.0</v>
       </c>
       <c r="BI13">
-        <v>60000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="BJ13">
         <v>60000.0</v>
       </c>
       <c r="BK13">
         <v>60000.0</v>
       </c>
       <c r="BL13">
+        <v>60000.0</v>
+      </c>
+      <c r="BM13">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="BN13">
         <v>58000.0</v>
       </c>
       <c r="BO13">
-        <v>57000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="BP13">
         <v>57000.0</v>
       </c>
       <c r="BQ13">
-        <v>56000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="BR13">
         <v>56000.0</v>
       </c>
       <c r="BS13">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="BT13">
         <v>55000.0</v>
       </c>
       <c r="BU13">
+        <v>55000.0</v>
+      </c>
+      <c r="BV13">
         <v>54000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>55000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="BY13">
         <v>53000.0</v>
       </c>
       <c r="BZ13">
+        <v>53000.0</v>
+      </c>
+      <c r="CA13">
         <v>12876000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>13322000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>13276000.0</v>
       </c>
-      <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
-      <c r="CF13">
+      <c r="CF13"/>
+      <c r="CG13">
         <v>12653000.0</v>
       </c>
-      <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>124304000.0</v>
+      </c>
+      <c r="C14">
         <v>119968000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>118946000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>108891000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>102825000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>103746000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>100225000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>101028000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>99197000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>97776000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>96555000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>95945000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>97455000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>94567000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>93529000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>93047000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>92761000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>93932000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>90838000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>91613000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>93123000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>93353000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>91681000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>90748000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>90855000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>90279000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>88772000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>88202000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>87962000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>87237000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>86479000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>85677000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>85459000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>84586000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>83747000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>83179000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>82913000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>82328000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>81576000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>81081000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>82071000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>80346000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>79760000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>79170000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>78746000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>77924000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>77290000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>76879000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>76382000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>75280000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>74700000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>74270000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>74016000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>72870000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>71995000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>71473000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>71120000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>70698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70263000.0</v>
       </c>
       <c r="BH14">
         <v>70263000.0</v>
       </c>
       <c r="BI14">
+        <v>70263000.0</v>
+      </c>
+      <c r="BJ14">
         <v>59960000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>61376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58667000.0</v>
       </c>
       <c r="BL14">
         <v>58667000.0</v>
       </c>
       <c r="BM14">
+        <v>58667000.0</v>
+      </c>
+      <c r="BN14">
         <v>60470000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>57405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56713000.0</v>
       </c>
       <c r="BP14">
         <v>56713000.0</v>
       </c>
       <c r="BQ14">
+        <v>56713000.0</v>
+      </c>
+      <c r="BR14">
         <v>58772000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>58267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54625000.0</v>
       </c>
       <c r="BT14">
         <v>54625000.0</v>
       </c>
       <c r="BU14">
+        <v>54625000.0</v>
+      </c>
+      <c r="BV14">
         <v>60125000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>61293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61154000.0</v>
       </c>
       <c r="BX14">
         <v>61154000.0</v>
       </c>
       <c r="BY14">
+        <v>61154000.0</v>
+      </c>
+      <c r="BZ14">
         <v>49851000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>16209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49851000.0</v>
       </c>
       <c r="CB14">
         <v>49851000.0</v>
       </c>
       <c r="CC14">
-        <v>15997000.0</v>
+        <v>49851000.0</v>
       </c>
       <c r="CD14">
         <v>15997000.0</v>
       </c>
       <c r="CE14">
-        <v>15821000.0</v>
+        <v>15997000.0</v>
       </c>
       <c r="CF14">
         <v>15821000.0</v>
       </c>
       <c r="CG14">
-        <v>14283000.0</v>
+        <v>15821000.0</v>
       </c>
       <c r="CH14">
         <v>14283000.0</v>
       </c>
       <c r="CI14">
         <v>14283000.0</v>
       </c>
+      <c r="CJ14">
+        <v>14283000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>96000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="P15">
         <v>94000.0</v>
       </c>
       <c r="Q15">
-        <v>93000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="R15">
         <v>93000.0</v>
       </c>
       <c r="S15">
-        <v>91000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="T15">
         <v>91000.0</v>
       </c>
       <c r="U15">
-        <v>93000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="V15">
         <v>93000.0</v>
       </c>
       <c r="W15">
-        <v>91000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="X15">
         <v>91000.0</v>
       </c>
       <c r="Y15">
         <v>91000.0</v>
       </c>
       <c r="Z15">
+        <v>91000.0</v>
+      </c>
+      <c r="AA15">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="AB15">
         <v>89000.0</v>
       </c>
       <c r="AC15">
-        <v>88000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="AD15">
         <v>88000.0</v>
       </c>
       <c r="AE15">
-        <v>86000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="AF15">
         <v>86000.0</v>
       </c>
       <c r="AG15">
         <v>86000.0</v>
       </c>
       <c r="AH15">
+        <v>86000.0</v>
+      </c>
+      <c r="AI15">
         <v>85000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="AJ15">
         <v>84000.0</v>
       </c>
       <c r="AK15">
-        <v>83000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="AL15">
         <v>83000.0</v>
       </c>
       <c r="AM15">
+        <v>83000.0</v>
+      </c>
+      <c r="AN15">
         <v>82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000.0</v>
       </c>
       <c r="AO15">
         <v>81000.0</v>
       </c>
       <c r="AP15">
         <v>81000.0</v>
       </c>
       <c r="AQ15">
+        <v>81000.0</v>
+      </c>
+      <c r="AR15">
         <v>80000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="AS15">
         <v>79000.0</v>
       </c>
       <c r="AT15">
+        <v>79000.0</v>
+      </c>
+      <c r="AU15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AV15">
         <v>77000.0</v>
       </c>
       <c r="AW15">
         <v>77000.0</v>
       </c>
       <c r="AX15">
+        <v>77000.0</v>
+      </c>
+      <c r="AY15">
         <v>76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="AZ15">
         <v>75000.0</v>
       </c>
       <c r="BA15">
-        <v>74000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="BB15">
         <v>74000.0</v>
       </c>
       <c r="BC15">
-        <v>72000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="BD15">
         <v>72000.0</v>
       </c>
       <c r="BE15">
-        <v>71000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="BF15">
         <v>71000.0</v>
       </c>
       <c r="BG15">
-        <v>70000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="BH15">
         <v>70000.0</v>
       </c>
       <c r="BI15">
-        <v>60000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="BJ15">
         <v>60000.0</v>
       </c>
       <c r="BK15">
         <v>60000.0</v>
       </c>
       <c r="BL15">
+        <v>60000.0</v>
+      </c>
+      <c r="BM15">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="BN15">
         <v>58000.0</v>
       </c>
       <c r="BO15">
-        <v>57000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="BP15">
         <v>57000.0</v>
       </c>
       <c r="BQ15">
-        <v>56000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="BR15">
         <v>56000.0</v>
       </c>
       <c r="BS15">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="BT15">
         <v>55000.0</v>
       </c>
       <c r="BU15">
+        <v>55000.0</v>
+      </c>
+      <c r="BV15">
         <v>54000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>55000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="BY15">
         <v>53000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="BZ15">
+        <v>53000.0</v>
+      </c>
+      <c r="CA15"/>
+      <c r="CB15">
         <v>13322000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>13276000.0</v>
       </c>
-      <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
-      <c r="CF15">
+      <c r="CF15"/>
+      <c r="CG15">
         <v>12653000.0</v>
       </c>
-      <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16">
+        <v>90309000.0</v>
+      </c>
+      <c r="C16">
         <v>11850000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>91718000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>94503000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>93947000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85047000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>94453000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>85637000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>89126000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>100083000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>91136000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>92962000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>95215000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>89844000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>87931000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>100665000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>101095000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>101195000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>101718000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>106597000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>103908000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>100400000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>98056000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>105778000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>100952000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>97830000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>98009000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>98727000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>101655000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>92626000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>91459000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>98300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>106710000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>99752000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>99667000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>104711000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>114103000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>115748000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>112563000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>114174000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>124667000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>113763000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>113668000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>116165000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>112451000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>112168000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>109374000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>111897000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>112943000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>117766000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>108316000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>104585000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>107205000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>105848000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>98970000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>101248000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>107894000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>106520000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>98412000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>93981000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>49110000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>34838000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>37552000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>42019000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>50830000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>53098000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>58169000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>68105000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>74104000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>69453000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>76057000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>87455000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>85971000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>77003000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>71393000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>78022000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>45809000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>36223000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>24225000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>31641000.0</v>
       </c>
-      <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
-      <c r="CF16">
+      <c r="CF16"/>
+      <c r="CG16">
         <v>17517000.0</v>
       </c>
-      <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>206000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>666000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>610000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1833000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1996000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1654000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2152000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2264000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1500000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1752000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2220000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2259000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2899000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2296000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2309000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3069000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>2149000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2295000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2760000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3575000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2433000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>2755000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>2945000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>3129000.0</v>
       </c>
-      <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>9642000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>9244000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="W18">
         <v>800000.0</v>
       </c>
       <c r="X18">
+        <v>800000.0</v>
+      </c>
+      <c r="Y18">
         <v>900000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1000000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>1100000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1200000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>22732000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>20976000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>17343000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>16737000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>16080000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>13823000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10301000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>11497000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>16167000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>17665000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>16722000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>17257000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>13938000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>10489000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>9946000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>9875000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>9483000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>9866000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>8985000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>9168000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>10305000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>9085000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>9087000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>9968000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>12582000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>9675000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>8280000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>5997000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>6438000.0</v>
       </c>
-      <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8254,234 +8295,235 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
+        <v>57882000.0</v>
+      </c>
+      <c r="C20">
         <v>57849000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>57820000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>57802000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>57720000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>57643000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>57810000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>57672000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>57682000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>57771000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>57656000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>57681000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>57807000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>57776000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>57658000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>57840000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>58000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>58006000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>57951000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>57960000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>57909000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>57963000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>57834000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>57717000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>57701000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>57740000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>57657000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>57770000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>57813000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>57764000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>57767000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>57855000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>58021000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>57910000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>57863000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>57812000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>57742000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>57712000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>57844000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>57848000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>57936000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>57892000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>57965000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>58054000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>58020000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>58015000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>58066000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>58091000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>58102000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>58163000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>58124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59368000.0</v>
       </c>
       <c r="BA20">
         <v>59368000.0</v>
       </c>
       <c r="BB20">
+        <v>59368000.0</v>
+      </c>
+      <c r="BC20">
         <v>59389000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>59344000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>59215000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>56180000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>56187000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>55858000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>54474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4495000.0</v>
       </c>
       <c r="BJ20">
         <v>4495000.0</v>
       </c>
       <c r="BK20">
         <v>4495000.0</v>
       </c>
       <c r="BL20">
         <v>4495000.0</v>
       </c>
       <c r="BM20">
         <v>4495000.0</v>
       </c>
       <c r="BN20">
         <v>4495000.0</v>
       </c>
       <c r="BO20">
         <v>4495000.0</v>
       </c>
       <c r="BP20">
         <v>4495000.0</v>
       </c>
       <c r="BQ20">
         <v>4495000.0</v>
       </c>
@@ -8496,1285 +8538,1301 @@
       </c>
       <c r="BU20">
         <v>4495000.0</v>
       </c>
       <c r="BV20">
         <v>4495000.0</v>
       </c>
       <c r="BW20">
         <v>4495000.0</v>
       </c>
       <c r="BX20">
         <v>4495000.0</v>
       </c>
       <c r="BY20">
         <v>4495000.0</v>
       </c>
       <c r="BZ20">
         <v>4495000.0</v>
       </c>
       <c r="CA20">
         <v>4495000.0</v>
       </c>
       <c r="CB20">
         <v>4495000.0</v>
       </c>
-      <c r="CC20"/>
+      <c r="CC20">
+        <v>4495000.0</v>
+      </c>
       <c r="CD20"/>
       <c r="CE20"/>
-      <c r="CF20">
+      <c r="CF20"/>
+      <c r="CG20">
         <v>4495000.0</v>
       </c>
-      <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
         <v>44</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>1000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12306000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>37000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>48000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>59000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>70000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>116000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>163000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>210000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>257000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>268000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>214000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>250000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>286000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>322000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>378000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>435000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>492000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>549000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>606000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>663000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>720000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>607000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>643000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>679000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>714000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>750000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>785000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>821000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>857000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>893000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>929000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>964000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1646000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3634000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5622000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7611000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9599000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11587000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>13576000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>15564000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>17552000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>19541000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>21529000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>23517000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>25506000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>27494000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>29695000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>31896000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>34102000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>36317000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>39122000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>49819000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>53842000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>57865000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>61952000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>66039000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>194000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>259000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>323000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>388000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>452000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>517000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>582000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>668000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>732000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>797000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>861000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>926000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>991000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1055000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1120000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1184000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1252000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1317000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1381000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1446000.0</v>
       </c>
-      <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
-      <c r="CF21">
+      <c r="CF21"/>
+      <c r="CG21">
         <v>1688000.0</v>
       </c>
-      <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
+        <v>156626000.0</v>
+      </c>
+      <c r="C22">
         <v>150962000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>155503000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>141020000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>146445000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>148826000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>154883000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>138324000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>159566000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>155228000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>149977000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>145150000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>150581000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>155665000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>152624000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>142254000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>137519000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>123680000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>126493000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>125929000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>136854000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>138655000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>141017000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>134374000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>136277000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>131253000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>129233000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>120823000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>124433000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>119494000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>117684000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>108540000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>115900000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>113809000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>113421000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>105054000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>116573000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>116902000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>117358000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>115987000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>117122000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>111513000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>113798000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>106151000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>109705000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>104490000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>99994000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>87752000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>95088000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>88153000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>87989000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>81592000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>92225000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>88830000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>81739000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>81693000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>85122000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>82881000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>83318000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>97836000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>34408000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>35646000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>30014000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>28186000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>28231000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>25292000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>25679000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>28909000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>28562000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>24080000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>26610000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>23047000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>17836000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>15432000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>17099000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>16984000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>14694000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>14940000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>13959000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>10100000.0</v>
       </c>
-      <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22">
         <v>6371000.0</v>
       </c>
-      <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>447602000.0</v>
+      </c>
+      <c r="C23">
         <v>448009000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>456816000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>470239000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>484291000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>478382000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>473078000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>468627000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>462527000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>476350000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>476830000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>479214000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>475720000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>468769000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>466349000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>472849000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>469436000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>475501000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>475776000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>480098000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>486826000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>478142000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>464710000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>490927000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>489988000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>479473000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>463747000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>438181000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>406134000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>386073000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>369131000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>378727000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>387319000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>413937000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>393952000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>406464000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>416847000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>415163000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>422733000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>469033000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>490020000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>473325000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>461802000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>469971000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>463659000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>467565000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>459637000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>495188000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>491072000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>485203000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>473161000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>475929000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>497078000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>415635000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>438017000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>473170000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>492729000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>492036000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>500035000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>455784000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>261729000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>256420000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>253582000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>263184000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>257975000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>260517000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>257629000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>274386000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>272175000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>285551000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>281299000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>295004000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>293862000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>310492000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>320292000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>332109000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>321042000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>143723000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>143522000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>138623000.0</v>
       </c>
-      <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>86860000.0</v>
       </c>
-      <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
+        <v>134020000.0</v>
+      </c>
+      <c r="C24">
         <v>124777000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>127316000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>123786000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>166209000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>167953000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>162471000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>164400000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>166246000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>168020000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>169792000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>171562000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>172832000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>174102000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>170620000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>171907000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>173196000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>174492000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>194145000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>170007000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>164090000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>168082000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>173527000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>189307000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>190663000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>183864000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>188460000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>159844000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>145957000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>136823000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>128926000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>131077000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>134321000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>130425000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>118869000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>51548000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>54335000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>166668000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>171524000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>170512000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>170395000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>110172000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>109639000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>202853000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>200989000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>199152000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>197371000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>195612000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>202287000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>201082000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>199916000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>198768000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>197658000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>81565000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>80507000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>79466000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>78460000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>77468000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>76559000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>172832000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>174102000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>170620000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>171907000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>173196000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>174492000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>194145000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>170007000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>164090000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>168082000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>173527000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>189307000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>190663000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>183864000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>188460000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>159844000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>145957000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>136823000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>128926000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>131077000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>134321000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>130425000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>118869000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>51548000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>54335000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>166668000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>171524000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>170512000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>170395000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>110172000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>109639000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>202853000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>200989000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>199152000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>197371000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>195612000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>202287000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>201082000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>199916000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>198768000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>197658000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>81565000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>80507000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>79466000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>78460000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>77468000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>76559000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26">
+        <v>6321000.0</v>
+      </c>
+      <c r="C26">
         <v>5804000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4010000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4612000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>9284000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>12837000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6045000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9826000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>13586000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>14536000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13121000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>15128000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12217000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12276000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>12776000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>13879000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>14251000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>14678000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>14742000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15935000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16579000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>17019000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>15591000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>13929000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>15018000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>15925000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
@@ -9791,52 +9849,53 @@
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9882,379 +9941,385 @@
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>144330000.0</v>
+      </c>
+      <c r="C28">
         <v>163115000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>115197000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>118961000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>136544000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>150906000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>149583000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>142177000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>146540000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>129467000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>127986000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>115634000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>115963000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>139652000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>124305000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>110753000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>103688000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>80920000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>117279000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>83038000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>84040000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>102842000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>120703000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>114127000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>134570000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>122208000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>140190000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>83046000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>83448000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>77395000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>60381000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>47994000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>63929000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>90367000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>90104000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>92487000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>109867000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>100696000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>91408000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>90641000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>130518000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>118272000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>119189000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>123302000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>105540000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>101879000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>90076000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>103266000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>114274000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>130635000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>137480000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>125455000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>16132000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-13208000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-41354000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-64038000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-72868000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-70999000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-63591000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-95906000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-57332000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-49513000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-42542000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-45434000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-36036000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-39463000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-33340000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-36835000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-33907000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-29373000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-27196000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-36936000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-63047000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-187482000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-192111000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-204830000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-193354000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-15865000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-5415000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-17518000.0</v>
       </c>
-      <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>-14131000.0</v>
       </c>
-      <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>186887000.0</v>
+      </c>
+      <c r="C29">
         <v>189307000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>202036000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>217689000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>223366000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>223404000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>215463000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>217240000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>214575000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>222411000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>226965000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>230942000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>233250000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>231549000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>223316000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>233659000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>232856000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>233027000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>243574000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>242637000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>261582000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>258390000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>247129000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>252942000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>250540000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10272,568 +10337,575 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
-        <v>60962000.0</v>
+        <v>80579000.0</v>
       </c>
       <c r="C30">
+        <v>78841000.0</v>
+      </c>
+      <c r="D30">
         <v>61427000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>97867000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>88982000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>94835000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>92756000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>98855000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>78068000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>84718000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>77370000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>87295000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>77350000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>89187000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>77029000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>101500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>89295000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>81905000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>94038000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>85360000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>69914000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>65367000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>75034000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>90599000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>102685000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>87734000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>104684000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>111885000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>99774000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>86333000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>66420000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>65994000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>81846000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>80907000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>69650000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>72789000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>87091000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>71673000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>56939000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>56810000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>89319000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>66044000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>56636000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>77727000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>61376000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>62987000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>52943000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>72152000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>59264000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>73777000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>60136000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>55458000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>53992000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>63468000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>57620000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>67890000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>72481000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>73928000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>77913000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>61853000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>44871000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>29856000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>36779000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>37955000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>36321000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>37433000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>30305000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>36427000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>33097000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>40935000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>24969000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>33918000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>31414000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>15158000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>15178000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10105000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15285000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>18841000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>16344000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>11698000.0</v>
       </c>
-      <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>5087000.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-6875000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11732000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3359000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6299000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-10881000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4901000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6677000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7334000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-12564000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>10445000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>20149000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>19266000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5255000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1456000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2347000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-17326000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8578000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-10883000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-12369000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-11446000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10044000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-14100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-9692000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-10146000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-12243000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-13932000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-14693000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-10096000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5799000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-5188000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-8610000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7411000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>2162000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>910000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1609000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>898000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>16940000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>12220000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>9520000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>6847000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>15571000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>28575000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>55121000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>74487000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>86591000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>101156000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>110229000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>112232000.0</v>
       </c>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32">
+        <v>87372000.0</v>
+      </c>
+      <c r="C32">
         <v>92949000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>108991000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>124886000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>130029000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>124438000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>127737000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>127969000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>115520000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>121864000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>132698000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>139396000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>151086000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>152228000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>142729000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>142032000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>145856000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>146932000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>162201000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>160414000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>166248000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>166191000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>163371000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>175215000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>171603000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10851,1047 +10923,1058 @@
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
+      <c r="CJ32"/>
     </row>
-    <row r="33" spans="1:87">
+    <row r="33" spans="1:88">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>154386000.0</v>
+      </c>
+      <c r="C33">
         <v>155621000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>155555999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>152774000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>150833000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>152491000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>143535000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>145391000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>148617000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>145180000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>142683000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>141181000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>132805000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>131821000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>131084000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>121959000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>122240000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>124181000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>125258000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>127325000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>127442000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>133220000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>132234000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>133441000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>137977000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>140958000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>122520000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>94106000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>95706000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>96887000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>97218000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>94570000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>96827000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>95264000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>97081000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>97461000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>106524000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>98440000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>103895000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>107353000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>109374000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>114985000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>111150000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>115642000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>115693000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>120826000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>123850000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>130718000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>131391000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>134842000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>138917000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>139994000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>143508000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>143632000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>152489000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>156912000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>160451000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>163884000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>168812000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>170062000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>25212000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>25456000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>26764000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>24461000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>29452000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>36207000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>71762000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>81884000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>84584000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>79548000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>74413000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>72639000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>64166000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>56855000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>64540000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>61544000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>66639000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>77515000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>76818000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>80646000.0</v>
       </c>
-      <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
-      <c r="CF33">
+      <c r="CF33"/>
+      <c r="CG33">
         <v>53192000.0</v>
       </c>
-      <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
+      <c r="CJ33"/>
     </row>
-    <row r="34" spans="1:87">
+    <row r="34" spans="1:88">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34">
+        <v>6925000.0</v>
+      </c>
+      <c r="C34">
         <v>6101000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5345000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5160000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>6127000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6010000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7335000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>7389000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4969000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>4804000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>4900000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>4675000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4643000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>58202000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>56202000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>10453000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>43291000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>45627000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>47549000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>7766000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>51050000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>53551000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>54638000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>7416000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>59040000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>61125000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>58166000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>9646000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>31459000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>34099000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>9890000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>8608000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>11073000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>10794000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>10414000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>10068000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>10542000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>10532000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>9454000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>10984000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>10925000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>10829000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>10761000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>10934000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>10454000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>10483000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>7425000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>6593000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>5599000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>5603000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>5467000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>5382000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>4322000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>5293000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>5592000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>5988000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>6212000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>5744000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>5897000.0</v>
       </c>
-      <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
+      <c r="CJ34"/>
     </row>
-    <row r="35" spans="1:87">
+    <row r="35" spans="1:88">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>200051000.0</v>
+      </c>
+      <c r="C35">
         <v>195150000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>200337000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>196491000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>231279000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>229038000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>226049000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>228276000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>223056000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>219391000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>224437000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>226918000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>229186000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>232304000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>226822000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>210802000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>216487000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>220119000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>241694000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>218899000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>215140000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>221633000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>228165000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>245021000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>249703000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>244989000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>246626000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>196129000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>177416000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>170922000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>161548000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>160661000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>162737000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>157956000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>145363000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>75439000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>75178000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>188697000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>197145000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>199161000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>198042000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>138258000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>134338000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>224276000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>221389000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>219510000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>214279000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>212071000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>216871000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>215853000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>215688000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>213235000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>211067000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>96826000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>98681000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>95129000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>92952000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>89209000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>88894000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>12413000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>5654000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>4935000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>6793000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>6433000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>5527000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>6915000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>6342000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>8065000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>10358000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>30038000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>29249000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>29620000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>34805000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>50182000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>80376000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>84623000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>111359000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>154158000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>157275000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>157718000.0</v>
       </c>
-      <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
-      <c r="CF35">
+      <c r="CF35"/>
+      <c r="CG35">
         <v>111545000.0</v>
       </c>
-      <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
+      <c r="CJ35"/>
     </row>
-    <row r="36" spans="1:87">
+    <row r="36" spans="1:88">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
-        <v>25906000.0</v>
+        <v>31589000.0</v>
       </c>
       <c r="C36">
+        <v>31197000.0</v>
+      </c>
+      <c r="D36">
         <v>11427999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>27816000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>22009000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>22715000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>21154000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>18628000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>21932000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8444000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>22402000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>20523000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>26394000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>25012000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>22709000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>20507000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>19632000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>19538000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>18646000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>18141000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>16069000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>17806000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>16286000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>17136000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>18111000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>18599000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>18674000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>18535000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>16914000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>17270000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>15540000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>12196000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>13487000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>13860000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>16617000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>15623000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>23783000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>12127000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>13850000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>14016000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>12778000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>15956000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>10127000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>10195000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>10265000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>12440000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>11522000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>14719000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>13244000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>13616000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>16370000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>13997000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>14713000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>10717000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>14487000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>10420000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>10761000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>9007000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>9039000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>4726000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>4009000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>4112000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>4881000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>4894000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1630000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1622000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1498000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1470000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1340000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>58098000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>52211000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>50078000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>40535000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>23188000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>31543000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>31928000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>36235000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>48263000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>49377000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>52760000.0</v>
       </c>
-      <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
-      <c r="CF36">
+      <c r="CF36"/>
+      <c r="CG36">
         <v>34048000.0</v>
       </c>
-      <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
+      <c r="CJ36"/>
     </row>
-    <row r="37" spans="1:87">
+    <row r="37" spans="1:88">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -11918,1313 +12001,1327 @@
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
         <v>-3863000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>8242000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>5523000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>7175000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>8979000.0</v>
       </c>
-      <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
+      <c r="CJ37"/>
     </row>
-    <row r="38" spans="1:87">
+    <row r="38" spans="1:88">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>22402000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>21383000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>26394000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>25012000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>22709000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>20507000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>19632000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>19538000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>18646000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>18141000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>16069000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>60935000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>16286000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>17136000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>18111000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>18599000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>18674000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>18535000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>7933000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>17270000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>15540000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>12196000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>72365000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>72663000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>75409000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>74399000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>83171000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>73473000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>77316000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>79475000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>80313000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>85435000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>81668000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>83813000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>85837000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>89996000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>91117000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>96327000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>96852000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>99273000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>104189000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>105261000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>108183000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>106423000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>112953000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>119454000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>120783000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>123059000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>126849000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>125239000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>8698000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>8866000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>9699000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>9777000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>16210000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>23705000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>57701000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>66818000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>69754000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>63390000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>57567000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>55499000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>46021000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>28738000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>37158000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>37607000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>42639000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>54075000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>55253000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>58701000.0</v>
       </c>
-      <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
-      <c r="CF38">
+      <c r="CF38"/>
+      <c r="CG38">
         <v>40231000.0</v>
       </c>
-      <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
+      <c r="CJ38"/>
     </row>
-    <row r="39" spans="1:87">
+    <row r="39" spans="1:88">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
-        <v>39169000.0</v>
+        <v>17944000.0</v>
       </c>
       <c r="C39">
+        <v>21290000.0</v>
+      </c>
+      <c r="D39">
         <v>20414000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>21162000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>20207000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19646000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>22695000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>17487000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>15826000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>18468000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>29882000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>16186000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>25927000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>24367000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>24605000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>18399000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>22543000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>22539000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>25308000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>25115000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>26281000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>33578000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>26470000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>24936000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>23307000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>23108000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>26399000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>34569000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>23712000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>23931000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>19264000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>26540000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>21466000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>19932000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>21953000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>35167000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>22583000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>19768000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>20119000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>21873000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>24400000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>25028000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>27121000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>26594000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>27251000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>28472000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>30140000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>32667000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>31307000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>28782000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>24524000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>24488000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>41696000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>24932000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>24308000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>23171000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>23347000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>22876000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>29842000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>30127000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>14303000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>13522000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>19153000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>27267000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>24533000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>25607000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>27560000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>25697000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>27692000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>31373000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>36640000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>42928000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>38908000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>35565000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>31364000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>38646000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>31070000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>16562000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>11491000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>8323000.0</v>
       </c>
-      <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
-      <c r="CF39">
+      <c r="CF39"/>
+      <c r="CG39">
         <v>5186000.0</v>
       </c>
-      <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
+      <c r="CJ39"/>
     </row>
-    <row r="40" spans="1:87">
+    <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>43342000.0</v>
+      </c>
+      <c r="C40">
         <v>124805000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>40178000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>30553000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>34178000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>38307000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>40044000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>39382000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>45788000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>47189000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>63130000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>48455000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>58245000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>50400000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>61091000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>51504000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>51479000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>58067000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>52103000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>54336000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>43962000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>46338000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>38665000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>45143000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>45158000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>50994000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>47425000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>162619000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>54027000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>44984000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>43097000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>51440000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>49919000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>41745000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>38926000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>153983000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>42775000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>35411000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>39106000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>155083000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>168616000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>158086000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>154548000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>40654000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>152132000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>156128000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>150170000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>57033000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>160234000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>159062000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>144661000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>35354000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>41779000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>41466000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>43251000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>54717000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>51714000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>42834000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>123386000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>138570000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>17822000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>30609000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>29860000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>21455000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>30192000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>31922000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>29781000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>29373000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>29099000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>34121000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>31314000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>34204000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>34584000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>33894000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>23664000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>29874000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>31014000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>26912000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>14013000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>15055000.0</v>
       </c>
-      <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
-      <c r="CF40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>5632000.0</v>
       </c>
-      <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
+      <c r="CJ40"/>
     </row>
-    <row r="41" spans="1:87">
+    <row r="41" spans="1:88">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>31839000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>31754000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>33888000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>35538000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>32079000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>14201000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>31362000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>31871000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>31663000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>31451000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>32162000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>32586000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>32050000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>31538000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>33159000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>33959000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>32617000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>36285000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>31459000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>34099000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>32622000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>29584000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>28416000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>27531000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>26494000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>23891000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>20843000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>22029000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>25621000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>28649000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>27647000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>28086000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>24699000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>21423000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>20400000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>20358000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>16908000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>16459000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>14584000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>14771000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>15772000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>14467000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>13409000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>15261000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>18174000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>15663000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>14492000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>11741000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>12335000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>12413000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>5654000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>4935000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>6793000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>6433000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>5527000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>6915000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6405000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>8065000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>10358000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>30038000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>29249000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>29620000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>34805000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>50182000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>80376000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>84623000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>111359000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>126654000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>129771000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>130214000.0</v>
       </c>
-      <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
-      <c r="CF41">
+      <c r="CF41"/>
+      <c r="CG41">
         <v>84041000.0</v>
       </c>
-      <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
+      <c r="CJ41"/>
     </row>
-    <row r="42" spans="1:87">
+    <row r="42" spans="1:88">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
+        <v>610784000.0</v>
+      </c>
+      <c r="C42">
         <v>609409000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>604680000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>602165000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>575032000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>572287000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>569240000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>566887000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>563958000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>561223000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>557668000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>555276000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>551847000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>550288000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>546117000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>543211000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>539383000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>536709000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>531553000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>554680000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>554673000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>551409000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>547651000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>545741000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>542126000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>540247000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>536809000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>535332000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>531207000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>528254000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>524699000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>521738000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>516173000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>512883000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>508014000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>496887000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>492311000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>488908000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>484863000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>481346000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>476165000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>476387000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>473025000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>471430000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>465952000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>461995000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>455928000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>451750000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>438661000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>433257000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>427433000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>424524000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>420511000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>418008000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>411136000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>409143000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>405393000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>402998000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>399905000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>373963000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>298530000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>295801000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>290937000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>287764000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>284268000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>282048000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>278136000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>273946000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>268811000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>264970000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>258776000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>252901000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>249091000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>262240000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>257437000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>251637000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>246571000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>43842000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>28090000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>57264000.0</v>
       </c>
-      <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
-      <c r="CF42">
+      <c r="CF42"/>
+      <c r="CG42">
         <v>37481000.0</v>
       </c>
-      <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
+      <c r="CJ42"/>
     </row>
-    <row r="43" spans="1:87">
+    <row r="43" spans="1:88">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13270,87 +13367,86 @@
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
+      <c r="CJ43"/>
     </row>
-    <row r="44" spans="1:87">
+    <row r="44" spans="1:88">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13391,2058 +13487,2080 @@
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
-      <c r="BZ44">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ44"/>
       <c r="CA44">
         <v>27504000.0</v>
       </c>
       <c r="CB44">
         <v>27504000.0</v>
       </c>
-      <c r="CC44"/>
+      <c r="CC44">
+        <v>27504000.0</v>
+      </c>
       <c r="CD44"/>
       <c r="CE44"/>
-      <c r="CF44">
+      <c r="CF44"/>
+      <c r="CG44">
         <v>27504000.0</v>
       </c>
-      <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
+      <c r="CJ44"/>
     </row>
-    <row r="45" spans="1:87">
+    <row r="45" spans="1:88">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45">
+        <v>136907000.0</v>
+      </c>
+      <c r="C45">
         <v>139303000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>140224000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>139684000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>137734000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>133950000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>132284000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>132230000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>127346000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>129703000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>128765000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>46779000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>36130000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>36489000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>37727000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>34854000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>36393000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>39883000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>41917000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>43996000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>46427000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>48087000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>45546000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>17122000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>20265000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>21103000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>23126000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>23698000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>24462000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>22601000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>21672000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>23062000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>23353000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>24967000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>26579000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>27878000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>29061000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>29550000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>29482000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>31829000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>29856000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>30830000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>32733000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>34391000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>34539000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>35569000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>34728000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>34733000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>35325000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>37209000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>39536000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>37458000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>39668000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>40825000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>41963000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>44823000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>16514000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>16590000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>17065000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>14684000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>13242000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>12502000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>14061000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>15066000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>14830000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>16158000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>16846000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>17140000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>18145000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>28117000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>27382000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>23937000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>24657000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>23440000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>21565000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>21945000.0</v>
       </c>
-      <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
-      <c r="CF45">
+      <c r="CF45"/>
+      <c r="CG45">
         <v>12961000.0</v>
       </c>
-      <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
+      <c r="CJ45"/>
     </row>
-    <row r="46" spans="1:87">
+    <row r="46" spans="1:88">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>57900000.0</v>
+      </c>
+      <c r="C46">
         <v>60063000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>61112000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>61773000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>61104000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>58597000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>58478000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>58547000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>54514000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>49013000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>49341000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>46779000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>36130000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>36489000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>37727000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>29483000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>30071000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>31637000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>33541000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>34854000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>36393000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>39883000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>41917000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>43996000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>46427000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>48087000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>45546000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>17122000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>20265000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>21103000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>23126000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>23698000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>24462000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>22601000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>21672000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>23062000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>23353000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>24967000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>26579000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>27878000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>29061000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>29550000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>29482000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>31829000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>29856000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>30830000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>32733000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>34391000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>34539000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>35569000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>34728000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>34733000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>35325000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>37209000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>39536000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>37458000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>39668000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>40825000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>41963000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>44823000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>16514000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>16590000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>17065000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>14684000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>13242000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>12502000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>14061000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>15066000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>14830000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>16158000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>16846000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>17140000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>18145000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>28117000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>27382000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>23937000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>24657000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>23440000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>21565000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>21945000.0</v>
       </c>
-      <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
-      <c r="CF46">
+      <c r="CF46"/>
+      <c r="CG46">
         <v>12961000.0</v>
       </c>
-      <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
+      <c r="CJ46"/>
     </row>
-    <row r="47" spans="1:87">
+    <row r="47" spans="1:88">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>49341000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>39279000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>11722000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>11155000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>10938000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>29483000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>12220000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>31637000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>12263000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>34854000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>12327000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>13773000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>14540000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>43996000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>16302000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>16977000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>16682000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>17122000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>20265000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>21103000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>23126000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>23698000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>24462000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>22601000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>21672000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>23062000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>23353000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>24967000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>26579000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>27878000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>29061000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>29550000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>29482000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>31829000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>29856000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>30830000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>32733000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>34391000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>34539000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>35569000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>34728000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>34733000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>35325000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>37209000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>39536000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>37458000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>39668000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>40825000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>41963000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>44823000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>16514000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>16590000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>17065000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>14684000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>13242000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>12502000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>14061000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>15066000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>14830000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>16158000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>16846000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>17140000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>18145000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>28117000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>27382000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>23937000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>24657000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>23440000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>21565000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>21945000.0</v>
       </c>
-      <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
-      <c r="CF47">
+      <c r="CF47"/>
+      <c r="CG47">
         <v>12961000.0</v>
       </c>
-      <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
+      <c r="CJ47"/>
     </row>
-    <row r="48" spans="1:87">
+    <row r="48" spans="1:88">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>-566525000.0</v>
+      </c>
+      <c r="C48">
         <v>-554720000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-540950000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-519272000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-520395000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-519098000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-521635000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-517681000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-521068000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-514726000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-505105000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-502136000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-499580000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-500179000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-497971000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-492522000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-489070000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-488024000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-488203000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-488024000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-476932000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-476542000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-481311000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-481713000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-481561000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-484186000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-494896000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-485540000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-484140000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-482956000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-478377000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-474285000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-473339000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-464487000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-459768000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-450386000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-445131000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-440102000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-430733000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-420807000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-413600000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-414356000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-404941000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-395303000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-389703000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-386736000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-376744000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-355094000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-345285000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-340620000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-335179000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-319646000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-300931000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-269728000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-240557000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-216427000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-196163000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-181282000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-170895000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-144385000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-119405000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-118245000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-122343000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-117676000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-122696000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-124969000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-123730000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-120517000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-121739000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-122955000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-124305000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-121126000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-121317000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-121901000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-124244000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-126257000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-126759000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-125974000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-118683000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-120641000.0</v>
       </c>
-      <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
-      <c r="CF48">
+      <c r="CF48"/>
+      <c r="CG48">
         <v>-86947000.0</v>
       </c>
-      <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
+      <c r="CJ48"/>
     </row>
-    <row r="49" spans="1:87">
+    <row r="49" spans="1:88">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-499580000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-500179000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-497971000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-492522000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-489070000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-488024000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-488203000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-488024000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-476932000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-476542000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-481311000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-481713000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-481561000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-484186000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-494896000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-485540000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-484140000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-482956000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-478377000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-474285000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-473339000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-464487000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-459768000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-450386000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-445131000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-440102000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-430733000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-420807000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-413600000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-414356000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-408329000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-395303000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-389703000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-386736000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-376744000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-355094000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-345285000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-340620000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-335179000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-319646000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-300931000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-269728000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-240557000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-216427000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-196163000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-181282000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-170895000.0</v>
       </c>
-      <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
+      <c r="CJ49"/>
     </row>
-    <row r="50" spans="1:87">
+    <row r="50" spans="1:88">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50">
+        <v>11160000.0</v>
+      </c>
+      <c r="C50">
         <v>11110000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>12853000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12734000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7574000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7560000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7769000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7756000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7248000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>6738000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>6229000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>5721000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>5713000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>5702000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>5705000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>8563000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>8051000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>7541000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>3664000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>3790000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>18942000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>12530000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>6162000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>131077000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>134321000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>39451000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>39151000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>113023000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>115702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AM50">
         <v>3500000.0</v>
       </c>
       <c r="AN50">
+        <v>3500000.0</v>
+      </c>
+      <c r="AO50">
         <v>39900000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>199655000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>195612000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
+      <c r="CJ50"/>
     </row>
-    <row r="51" spans="1:87">
+    <row r="51" spans="1:88">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>182397000.0</v>
+      </c>
+      <c r="C51">
         <v>204410000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>179113000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>176377000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>214368000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>213490000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>208792000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>210747000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>206990000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>202223000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>204904000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>205036000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>205020000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>207381000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>205312000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>199490000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>201527000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>204116000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>221958000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>199407000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>210375000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>210164000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>210658000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>221704000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>224312000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>218628000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>221101000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>159844000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>145957000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>136823000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>128926000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>131077000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>134321000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>169876000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>158020000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>164571000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>170037000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>170168000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>175024000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>210412000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>209673000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>206723000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>204773000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>402508000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>200989000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>199152000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>197371000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>195612000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>202287000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>201082000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>199916000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>198768000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>197658000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>81565000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>80507000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>79466000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>78460000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>77468000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>76559000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
-      <c r="CA51">
+      <c r="CA51"/>
+      <c r="CB51">
         <v>19495000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>10338000.0</v>
       </c>
-      <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
-      <c r="CF51">
+      <c r="CF51"/>
+      <c r="CG51">
         <v>2893000.0</v>
       </c>
-      <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
+      <c r="CJ51"/>
     </row>
-    <row r="52" spans="1:87">
+    <row r="52" spans="1:88">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>19388000.0</v>
+      </c>
+      <c r="C52">
         <v>19265000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>20316000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>20109000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>14807000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>15078000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>14548000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>13974000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12527000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12445000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>12306000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9872000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>9722000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10615000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>10569000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>17130000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>16402000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>15868000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>11927000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>11959000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>27397000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>21117000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>14543000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>8224000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>7768000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>7598000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7092000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>131077000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>134321000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>39451000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>39151000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>113023000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>115702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AM52">
         <v>3500000.0</v>
       </c>
       <c r="AN52">
+        <v>3500000.0</v>
+      </c>
+      <c r="AO52">
         <v>39900000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>39278000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>96551000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>95134000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>199655000.0</v>
       </c>
-      <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>195612000.0</v>
       </c>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>16825000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>14130000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>21455000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>17022000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>18345000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>14685000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>16188000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>15892000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>16713000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>14183000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>11873000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>14685000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>13182000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>14309000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>17240000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>14623000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>13110000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>19495000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>10338000.0</v>
       </c>
-      <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
-      <c r="CF52">
+      <c r="CF52"/>
+      <c r="CG52">
         <v>2893000.0</v>
       </c>
-      <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
+      <c r="CJ52"/>
     </row>
-    <row r="53" spans="1:87">
+    <row r="53" spans="1:88">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>15935000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>16579000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>17019000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>5182000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1969000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>9830000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>888000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>24516000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>23931000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>23909000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>23906000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>38908000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>40806000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>47239000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>70650000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>67304000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>67513000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>64306000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>54185000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>53517000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>45415000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>79553000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>86009000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>89202000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>99159000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>101084000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>2613000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>2657000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>2611000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>1560000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>3455000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>3502000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>3284000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>3172000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>85603000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>102427000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>98330000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>99881000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>103402000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>96515000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>68983000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>64634000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>64333000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>80242000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>91471000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>85536000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>78491000.0</v>
       </c>
-      <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
-[...1 lines deleted...]
-      </c>
+      <c r="CA53"/>
       <c r="CB53">
         <v>1000.0</v>
       </c>
-      <c r="CC53"/>
+      <c r="CC53">
+        <v>1000.0</v>
+      </c>
       <c r="CD53"/>
       <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>158000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
+      <c r="CJ53"/>
     </row>
-    <row r="54" spans="1:87">
+    <row r="54" spans="1:88">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15483,1119 +15601,1132 @@
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
+      <c r="CJ54"/>
     </row>
-    <row r="55" spans="1:87">
+    <row r="55" spans="1:88">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>447602000.0</v>
+      </c>
+      <c r="C55">
         <v>448009000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>456816000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>470239000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>484291000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>478382000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>473078000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>468627000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>462527000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>476350000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>476830000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>479214000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>475720000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>468769000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>466349000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>472849000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>469436000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>475501000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>475776000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>480098000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>486826000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>478142000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>464710000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>490927000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>489988000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>479473000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>463747000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>438181000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>406134000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>386073000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>369131000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>378727000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>387319000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>413937000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>393952000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>406464000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>416847000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>415163000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>422733000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>469033000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>490020000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>473325000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>461802000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>469971000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>463659000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>467565000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>459637000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>495188000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>491072000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>485203000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>473161000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>475929000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>497078000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>415635000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>438017000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>473170000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>492729000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>492036000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>500035000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>455784000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>261729000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>256420000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>253582000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>263184000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>257975000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>260517000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>257629000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>274386000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>272175000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>285551000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>281299000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>295004000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>293862000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>310492000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>320292000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>332109000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>321042000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>143723000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>143522000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>138623000.0</v>
       </c>
-      <c r="CC55"/>
       <c r="CD55"/>
       <c r="CE55"/>
-      <c r="CF55">
+      <c r="CF55"/>
+      <c r="CG55">
         <v>86860000.0</v>
       </c>
-      <c r="CG55"/>
       <c r="CH55"/>
       <c r="CI55"/>
+      <c r="CJ55"/>
     </row>
-    <row r="56" spans="1:87">
+    <row r="56" spans="1:88">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>293216000.0</v>
+      </c>
+      <c r="C56">
         <v>292388000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>301260000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>317465000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>333458000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>325891000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>329543000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>323236000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>313910000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>331170000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>334147000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>338033000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>342915000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>336948000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>335265000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>350890000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>347196000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>351320000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>350518000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>352773000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>359384000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>344922000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>332476000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>357486000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>352011000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>338515000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>341227000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>344075000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>310428000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>289186000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>271913000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>284157000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>290492000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>318673000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>296871000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>309003000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>310323000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>316723000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>318838000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>361680000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>380646000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>358340000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>350652000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>354329000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>347966000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>346739000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>335787000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>364470000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>359681000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>350361000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>334244000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>335935000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>353570000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>272003000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>285528000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>316258000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>332278000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>328152000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>331223000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>285722000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>236517000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>230964000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>226818000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>238723000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>228523000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>224310000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>185867000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>192502000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>187591000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>206003000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>206886000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>222365000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>229696000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>253637000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>255752000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>270565000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>254403000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>66208000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>66704000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>57977000.0</v>
       </c>
-      <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
-      <c r="CF56">
+      <c r="CF56"/>
+      <c r="CG56">
         <v>33668000.0</v>
       </c>
-      <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
+      <c r="CJ56"/>
     </row>
-    <row r="57" spans="1:87">
+    <row r="57" spans="1:88">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>205844000.0</v>
+      </c>
+      <c r="C57">
         <v>199439000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>194612000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>192579000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>203429000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>201453000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>201806000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>195267000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>198390000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>209306000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>201449000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>198637000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>191829000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>184720000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>192536000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>208858000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>201340000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>204388000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>188317000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>192359000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>193136000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>178731000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>169105000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>182271000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>180408000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>178484000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>176147000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>192181000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>181074000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>169006000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>160477000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>169434000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>179804000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>206870000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>199943000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>284492000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>296213000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>179813000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>172218000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>210212000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>229631000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>274198000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>259946000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>169915000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>165788000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>172108000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>164865000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>184569000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>178373000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>174173000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>162807000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>155859000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>163966000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>167982000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>170246000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>174174000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>183076000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>171371000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>172120000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>203044000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>76805000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>73894000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>78089000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>86675000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>90756000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>96195000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>96417000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>112419000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>114575000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>112903000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>120345000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>134621000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>132189000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>119947000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>106670000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>122043000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>89835000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>71682000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>63724000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>61760000.0</v>
       </c>
-      <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
-      <c r="CF57">
+      <c r="CF57"/>
+      <c r="CG57">
         <v>31487000.0</v>
       </c>
-      <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
+      <c r="CJ57"/>
     </row>
-    <row r="58" spans="1:87">
+    <row r="58" spans="1:88">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>405895000.0</v>
+      </c>
+      <c r="C58">
         <v>394589000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>394949000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>389070000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>434708000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>430491000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>427855000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>423543000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>421446000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>428697000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>425886000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>425555000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>421015000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>417024000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>419358000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>419660000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>417827000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>424507000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>430011000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>411258000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>408276000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>400364000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>397270000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>427292000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>430111000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>423473000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>422773000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>388310000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>358490000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>339928000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>322025000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>330095000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>342541000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>364826000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>345306000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>359931000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>371391000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>368510000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>369363000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>409373000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>427673000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>412456000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>394284000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>394191000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>387177000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>391618000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>379144000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>396640000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>395244000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>390026000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>378495000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>369094000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>375033000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>264808000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>268927000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>269303000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>276028000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>260580000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>261014000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>215457000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>82459000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>78829000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>84882000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>93108000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>96283000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>103110000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>102759000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>120484000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>124933000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>142941000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>149594000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>164241000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>166994000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>170129000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>187046000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>206666000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>201194000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>225840000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>220999000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>219478000.0</v>
       </c>
-      <c r="CC58"/>
       <c r="CD58"/>
       <c r="CE58"/>
-      <c r="CF58">
+      <c r="CF58"/>
+      <c r="CG58">
         <v>143032000.0</v>
       </c>
-      <c r="CG58"/>
       <c r="CH58"/>
       <c r="CI58"/>
+      <c r="CJ58"/>
     </row>
-    <row r="59" spans="1:87">
+    <row r="59" spans="1:88">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16636,366 +16767,370 @@
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
+      <c r="CJ59"/>
     </row>
-    <row r="60" spans="1:87">
+    <row r="60" spans="1:88">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>41707000.0</v>
+      </c>
+      <c r="C60">
         <v>53420000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>61867000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>81169000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>49583000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>47891000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>45223000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>45084000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>41081000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>47653000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>50944000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>53659000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>54705000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>51745000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>46991000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>53189000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>51609000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>50994000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>45765000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>68840000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>78550000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>77778000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>67440000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>63635000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>59877000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>56000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>40974000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>49871000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>47644000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>46145000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>47106000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>48632000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>44778000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>49111000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>48646000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>46533000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>45456000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>46653000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>53370000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>59660000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>62347000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>60869000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>67518000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>75780000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>76482000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>75947000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>80493000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>98548000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>95828000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>95177000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>94666000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>106835000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>122045000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>150827000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>172953000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>195625000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>211178000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>224281000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>230042000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>229775000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>179270000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>177591000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>168700000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>170076000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>161692000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>157407000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>154870000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>153902000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>147242000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>142610000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>131705000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>130763000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>126868000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>140363000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>133246000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>125443000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>119848000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-82117000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-77477000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-80855000.0</v>
       </c>
-      <c r="CC60"/>
       <c r="CD60"/>
       <c r="CE60"/>
-      <c r="CF60">
+      <c r="CF60"/>
+      <c r="CG60">
         <v>-56172000.0</v>
       </c>
-      <c r="CG60"/>
       <c r="CH60"/>
       <c r="CI60"/>
+      <c r="CJ60"/>
     </row>
-    <row r="61" spans="1:87">
+    <row r="61" spans="1:88">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -17036,80 +17171,83 @@
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
+      <c r="CJ61"/>
     </row>
-    <row r="62" spans="1:87">
+    <row r="62" spans="1:88">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17155,50 +17293,51 @@
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
+      <c r="CJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17291,51 +17430,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>311538000.0</v>
       </c>
       <c r="C2">
         <v>303630000.0</v>
       </c>
       <c r="D2">
         <v>293645000.0</v>
       </c>
       <c r="E2">
         <v>269954000.0</v>
       </c>
       <c r="F2">
         <v>236782000.0</v>
       </c>
       <c r="G2">
         <v>233207000.0</v>
       </c>
       <c r="H2">
         <v>256134000.0</v>
       </c>
       <c r="I2">
         <v>243202000.0</v>
       </c>
@@ -17364,51 +17503,51 @@
         <v>117607000.0</v>
       </c>
       <c r="R2">
         <v>118308000.0</v>
       </c>
       <c r="S2">
         <v>103429000.0</v>
       </c>
       <c r="T2">
         <v>60413000.0</v>
       </c>
       <c r="U2">
         <v>27492000.0</v>
       </c>
       <c r="V2">
         <v>11115000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2">
         <v>3027000.0</v>
       </c>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>6150000.0</v>
       </c>
       <c r="C3">
         <v>5905000.0</v>
       </c>
       <c r="D3">
         <v>4527000.0</v>
       </c>
       <c r="E3">
         <v>5513000.0</v>
       </c>
       <c r="F3">
         <v>6389000.0</v>
       </c>
       <c r="G3">
         <v>7541000.0</v>
       </c>
       <c r="H3">
         <v>10491000.0</v>
       </c>
       <c r="I3">
         <v>9732000.0</v>
       </c>
@@ -17437,82 +17576,82 @@
         <v>7122000.0</v>
       </c>
       <c r="R3">
         <v>6651000.0</v>
       </c>
       <c r="S3">
         <v>7688000.0</v>
       </c>
       <c r="T3">
         <v>6246000.0</v>
       </c>
       <c r="U3">
         <v>3806000.0</v>
       </c>
       <c r="V3">
         <v>2080000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3">
         <v>24752000.0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
         <v>-19147000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
         <v>14088000.0</v>
       </c>
       <c r="C5">
         <v>-196000.0</v>
       </c>
       <c r="D5">
         <v>2382000.0</v>
       </c>
       <c r="E5">
         <v>6127000.0</v>
       </c>
       <c r="F5">
         <v>12334000.0</v>
       </c>
       <c r="G5">
         <v>23770000.0</v>
       </c>
       <c r="H5">
         <v>583000.0</v>
       </c>
       <c r="I5">
         <v>-3797000.0</v>
       </c>
@@ -17545,51 +17684,51 @@
       </c>
       <c r="S5">
         <v>6423000.0</v>
       </c>
       <c r="T5">
         <v>-4853000.0</v>
       </c>
       <c r="U5">
         <v>-33492000.0</v>
       </c>
       <c r="V5">
         <v>-24883000.0</v>
       </c>
       <c r="W5">
         <v>19569000.0</v>
       </c>
       <c r="X5">
         <v>-15886000.0</v>
       </c>
       <c r="Y5">
         <v>-5398000.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>20238000.0</v>
       </c>
       <c r="C6">
         <v>5709000.0</v>
       </c>
       <c r="D6">
         <v>6909000.0</v>
       </c>
       <c r="E6">
         <v>11640000.0</v>
       </c>
       <c r="F6">
         <v>18723000.0</v>
       </c>
       <c r="G6">
         <v>31311000.0</v>
       </c>
       <c r="H6">
         <v>11074000.0</v>
       </c>
       <c r="I6">
         <v>5935000.0</v>
       </c>
@@ -17622,113 +17761,113 @@
       </c>
       <c r="S6">
         <v>14111000.0</v>
       </c>
       <c r="T6">
         <v>1393000.0</v>
       </c>
       <c r="U6">
         <v>-29686000.0</v>
       </c>
       <c r="V6">
         <v>-22803000.0</v>
       </c>
       <c r="W6">
         <v>19569000.0</v>
       </c>
       <c r="X6">
         <v>-15886000.0</v>
       </c>
       <c r="Y6">
         <v>19354000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-57420000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8">
         <v>838000.0</v>
       </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>146967000.0</v>
       </c>
       <c r="C9">
         <v>142921000.0</v>
       </c>
       <c r="D9">
         <v>153960000.0</v>
       </c>
       <c r="E9">
         <v>159955000.0</v>
       </c>
       <c r="F9">
         <v>159507000.0</v>
       </c>
       <c r="G9">
         <v>149721000.0</v>
       </c>
       <c r="H9">
         <v>162651000.0</v>
       </c>
       <c r="I9">
         <v>161695000.0</v>
       </c>
@@ -17761,51 +17900,51 @@
       </c>
       <c r="S9">
         <v>106952000.0</v>
       </c>
       <c r="T9">
         <v>80039000.0</v>
       </c>
       <c r="U9">
         <v>25405000.0</v>
       </c>
       <c r="V9">
         <v>11262000.0</v>
       </c>
       <c r="W9">
         <v>19569000.0</v>
       </c>
       <c r="X9">
         <v>-317000.0</v>
       </c>
       <c r="Y9">
         <v>19354000.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>1134000.0</v>
       </c>
       <c r="C10">
         <v>-11820000.0</v>
       </c>
       <c r="D10">
         <v>-6788000.0</v>
       </c>
       <c r="E10">
         <v>-2002000.0</v>
       </c>
       <c r="F10">
         <v>-4559000.0</v>
       </c>
       <c r="G10">
         <v>5690000.0</v>
       </c>
       <c r="H10">
         <v>-14344000.0</v>
       </c>
       <c r="I10">
         <v>-23021000.0</v>
       </c>
@@ -17836,51 +17975,51 @@
       <c r="R10">
         <v>664000.0</v>
       </c>
       <c r="S10">
         <v>6250000.0</v>
       </c>
       <c r="T10">
         <v>-5010000.0</v>
       </c>
       <c r="U10">
         <v>-33436000.0</v>
       </c>
       <c r="V10">
         <v>-25121000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10">
         <v>-15840000.0</v>
       </c>
       <c r="Y10">
         <v>-5797000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11">
         <v>2725000.0</v>
       </c>
       <c r="C11">
         <v>3725000.0</v>
       </c>
       <c r="D11">
         <v>2492000.0</v>
       </c>
       <c r="E11">
         <v>3345000.0</v>
       </c>
       <c r="F11">
         <v>1752000.0</v>
       </c>
       <c r="G11">
         <v>1863000.0</v>
       </c>
       <c r="H11">
         <v>2086000.0</v>
       </c>
       <c r="I11">
         <v>878000.0</v>
       </c>
@@ -17911,51 +18050,51 @@
       <c r="R11">
         <v>55000.0</v>
       </c>
       <c r="S11">
         <v>867000.0</v>
       </c>
       <c r="T11">
         <v>1444000.0</v>
       </c>
       <c r="U11">
         <v>258000.0</v>
       </c>
       <c r="V11">
         <v>68000.0</v>
       </c>
       <c r="W11">
         <v>11696000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>-5797000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
         <v>12954000.0</v>
       </c>
       <c r="C12">
         <v>11624000.0</v>
       </c>
       <c r="D12">
         <v>10632000.0</v>
       </c>
       <c r="E12">
         <v>8129000.0</v>
       </c>
       <c r="F12">
         <v>16893000.0</v>
       </c>
       <c r="G12">
         <v>18080000.0</v>
       </c>
       <c r="H12">
         <v>15084000.0</v>
       </c>
       <c r="I12">
         <v>14959000.0</v>
       </c>
@@ -17988,125 +18127,125 @@
       </c>
       <c r="S12">
         <v>173000.0</v>
       </c>
       <c r="T12">
         <v>731000.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13">
         <v>1192000.0</v>
       </c>
       <c r="C13">
         <v>1231000.0</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>15749000.0</v>
       </c>
       <c r="I13">
         <v>15945000.0</v>
       </c>
       <c r="J13">
         <v>18569000.0</v>
       </c>
       <c r="K13">
         <v>18295000.0</v>
       </c>
       <c r="L13">
         <v>18621000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14">
         <v>-6411000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>-1591000.0</v>
       </c>
       <c r="C15">
         <v>-15545000.0</v>
       </c>
       <c r="D15">
         <v>-9280000.0</v>
       </c>
       <c r="E15">
         <v>-5347000.0</v>
       </c>
       <c r="F15">
         <v>-6311000.0</v>
       </c>
       <c r="G15">
         <v>3827000.0</v>
       </c>
       <c r="H15">
         <v>-16430000.0</v>
       </c>
       <c r="I15">
         <v>-23899000.0</v>
       </c>
@@ -18139,51 +18278,51 @@
       </c>
       <c r="S15">
         <v>5383000.0</v>
       </c>
       <c r="T15">
         <v>-5616000.0</v>
       </c>
       <c r="U15">
         <v>-33694000.0</v>
       </c>
       <c r="V15">
         <v>-25189000.0</v>
       </c>
       <c r="W15">
         <v>-11696000.0</v>
       </c>
       <c r="X15">
         <v>-15840000.0</v>
       </c>
       <c r="Y15">
         <v>-5797000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-9280000.0</v>
       </c>
       <c r="E16">
         <v>-5347000.0</v>
       </c>
       <c r="F16">
         <v>-6311000.0</v>
       </c>
       <c r="G16">
         <v>3827000.0</v>
       </c>
       <c r="H16">
         <v>-16430000.0</v>
       </c>
       <c r="I16">
         <v>-23899000.0</v>
       </c>
       <c r="J16">
         <v>-29579000.0</v>
       </c>
       <c r="K16">
@@ -18198,51 +18337,51 @@
       <c r="N16">
         <v>-103219000.0</v>
       </c>
       <c r="O16">
         <v>-72042000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16">
         <v>2841000.0</v>
       </c>
       <c r="R16">
         <v>609000.0</v>
       </c>
       <c r="S16">
         <v>5383000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17">
         <v>-1591000.0</v>
       </c>
       <c r="C17">
         <v>-15545000.0</v>
       </c>
       <c r="D17">
         <v>-9280000.0</v>
       </c>
       <c r="E17">
         <v>-5347000.0</v>
       </c>
       <c r="F17">
         <v>-6311000.0</v>
       </c>
       <c r="G17">
         <v>3827000.0</v>
       </c>
       <c r="H17">
         <v>-16430000.0</v>
       </c>
       <c r="I17">
         <v>-23899000.0</v>
       </c>
@@ -18255,180 +18394,180 @@
       <c r="L17">
         <v>-40209000.0</v>
       </c>
       <c r="M17">
         <v>-35448000.0</v>
       </c>
       <c r="N17">
         <v>-97361000.0</v>
       </c>
       <c r="O17">
         <v>-78453000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>-11762000.0</v>
       </c>
       <c r="C18">
         <v>-11624000.0</v>
       </c>
       <c r="D18">
         <v>-10632000.0</v>
       </c>
       <c r="E18">
         <v>-8129000.0</v>
       </c>
       <c r="F18">
         <v>-16893000.0</v>
       </c>
       <c r="G18">
         <v>-18080000.0</v>
       </c>
       <c r="H18">
         <v>-15084000.0</v>
       </c>
       <c r="I18">
         <v>-14959000.0</v>
       </c>
       <c r="J18">
         <v>-17302000.0</v>
       </c>
       <c r="K18">
         <v>-17460000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-10150000.0</v>
       </c>
       <c r="F19">
         <v>-26794000.0</v>
       </c>
       <c r="G19">
         <v>-6849000.0</v>
       </c>
       <c r="H19">
         <v>-14927000.0</v>
       </c>
       <c r="I19">
         <v>-19224000.0</v>
       </c>
       <c r="J19">
         <v>-18718000.0</v>
       </c>
       <c r="K19">
         <v>-18295000.0</v>
       </c>
       <c r="L19">
         <v>-18621000.0</v>
       </c>
       <c r="M19">
         <v>-14216000.0</v>
       </c>
       <c r="N19">
         <v>-13133000.0</v>
       </c>
       <c r="O19">
         <v>-12871000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>7839000.0</v>
       </c>
       <c r="C21">
         <v>504000.0</v>
       </c>
       <c r="D21">
         <v>2382000.0</v>
       </c>
       <c r="E21">
         <v>8148000.0</v>
       </c>
       <c r="F21">
         <v>22235000.0</v>
       </c>
       <c r="G21">
         <v>12539000.0</v>
       </c>
       <c r="H21">
         <v>-9908000.0</v>
       </c>
       <c r="I21">
         <v>-3797000.0</v>
       </c>
@@ -18461,80 +18600,80 @@
       </c>
       <c r="S21">
         <v>-934000.0</v>
       </c>
       <c r="T21">
         <v>-8540000.0</v>
       </c>
       <c r="U21">
         <v>-33492000.0</v>
       </c>
       <c r="V21">
         <v>-24883000.0</v>
       </c>
       <c r="W21">
         <v>19569000.0</v>
       </c>
       <c r="X21">
         <v>-15886000.0</v>
       </c>
       <c r="Y21">
         <v>-5398000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>450666000.0</v>
       </c>
       <c r="C23">
         <v>446047000.0</v>
       </c>
       <c r="D23">
         <v>445223000.0</v>
       </c>
       <c r="E23">
         <v>421761000.0</v>
       </c>
       <c r="F23">
         <v>374054000.0</v>
       </c>
       <c r="G23">
         <v>370389000.0</v>
       </c>
       <c r="H23">
         <v>418202000.0</v>
       </c>
       <c r="I23">
         <v>408694000.0</v>
       </c>
@@ -18565,127 +18704,127 @@
       <c r="R23">
         <v>236016000.0</v>
       </c>
       <c r="S23">
         <v>211315000.0</v>
       </c>
       <c r="T23">
         <v>148992000.0</v>
       </c>
       <c r="U23">
         <v>86389000.0</v>
       </c>
       <c r="V23">
         <v>47260000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23">
         <v>18596000.0</v>
       </c>
       <c r="Y23">
         <v>24752000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>6150000.0</v>
       </c>
       <c r="C25">
         <v>5905000.0</v>
       </c>
       <c r="D25">
         <v>4527000.0</v>
       </c>
       <c r="E25">
         <v>5513000.0</v>
       </c>
       <c r="F25">
         <v>6389000.0</v>
       </c>
       <c r="G25">
         <v>7541000.0</v>
       </c>
       <c r="H25">
         <v>10491000.0</v>
       </c>
       <c r="I25">
         <v>9732000.0</v>
       </c>
       <c r="J25">
         <v>18043000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>47942000.0</v>
       </c>
       <c r="C26">
         <v>49732000.0</v>
       </c>
       <c r="D26">
         <v>57129000.0</v>
       </c>
       <c r="E26">
         <v>57752000.0</v>
       </c>
       <c r="F26">
         <v>52729000.0</v>
       </c>
       <c r="G26">
         <v>49784000.0</v>
       </c>
       <c r="H26">
         <v>56493000.0</v>
       </c>
       <c r="I26">
         <v>57251000.0</v>
       </c>
@@ -18714,51 +18853,51 @@
         <v>31523000.0</v>
       </c>
       <c r="R26">
         <v>35992000.0</v>
       </c>
       <c r="S26">
         <v>32880000.0</v>
       </c>
       <c r="T26">
         <v>26775000.0</v>
       </c>
       <c r="U26">
         <v>17788000.0</v>
       </c>
       <c r="V26">
         <v>11655000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26">
         <v>5844000.0</v>
       </c>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
         <v>43315000.0</v>
       </c>
       <c r="C27">
         <v>42619000.0</v>
       </c>
       <c r="D27">
         <v>46178000.0</v>
       </c>
       <c r="E27">
         <v>49664000.0</v>
       </c>
       <c r="F27">
         <v>42820000.0</v>
       </c>
       <c r="G27">
         <v>47254000.0</v>
       </c>
       <c r="H27">
         <v>55998000.0</v>
       </c>
       <c r="I27">
         <v>60105000.0</v>
       </c>
@@ -18783,51 +18922,51 @@
       <c r="P27">
         <v>37181000.0</v>
       </c>
       <c r="Q27">
         <v>34187000.0</v>
       </c>
       <c r="R27">
         <v>45493000.0</v>
       </c>
       <c r="S27">
         <v>42726000.0</v>
       </c>
       <c r="T27">
         <v>37889000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>6710000.0</v>
       </c>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>47871000.0</v>
       </c>
       <c r="C28">
         <v>50066000.0</v>
       </c>
       <c r="D28">
         <v>48271000.0</v>
       </c>
       <c r="E28">
         <v>44391000.0</v>
       </c>
       <c r="F28">
         <v>41723000.0</v>
       </c>
       <c r="G28">
         <v>40144000.0</v>
       </c>
       <c r="H28">
         <v>49577000.0</v>
       </c>
       <c r="I28">
         <v>48136000.0</v>
       </c>
@@ -18854,102 +18993,102 @@
       </c>
       <c r="Q28">
         <v>35472000.0</v>
       </c>
       <c r="R28">
         <v>36223000.0</v>
       </c>
       <c r="S28">
         <v>32280000.0</v>
       </c>
       <c r="T28">
         <v>23915000.0</v>
       </c>
       <c r="U28">
         <v>41109000.0</v>
       </c>
       <c r="V28">
         <v>24490000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>2725000.0</v>
       </c>
       <c r="C29">
         <v>3725000.0</v>
       </c>
       <c r="D29">
         <v>2492000.0</v>
       </c>
       <c r="E29">
         <v>3345000.0</v>
       </c>
       <c r="F29">
         <v>1752000.0</v>
       </c>
       <c r="G29">
         <v>1863000.0</v>
       </c>
       <c r="H29">
         <v>2086000.0</v>
       </c>
       <c r="I29">
         <v>878000.0</v>
       </c>
       <c r="J29">
         <v>1038000.0</v>
       </c>
       <c r="K29">
         <v>2336000.0</v>
       </c>
       <c r="L29">
         <v>2419000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>139128000.0</v>
       </c>
       <c r="C30">
         <v>142417000.0</v>
       </c>
       <c r="D30">
         <v>151578000.0</v>
       </c>
       <c r="E30">
         <v>151807000.0</v>
       </c>
       <c r="F30">
         <v>137272000.0</v>
       </c>
       <c r="G30">
         <v>137182000.0</v>
       </c>
       <c r="H30">
         <v>162068000.0</v>
       </c>
       <c r="I30">
         <v>165492000.0</v>
       </c>
@@ -18980,51 +19119,51 @@
       <c r="R30">
         <v>117708000.0</v>
       </c>
       <c r="S30">
         <v>107886000.0</v>
       </c>
       <c r="T30">
         <v>88579000.0</v>
       </c>
       <c r="U30">
         <v>58897000.0</v>
       </c>
       <c r="V30">
         <v>36145000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30">
         <v>15569000.0</v>
       </c>
       <c r="Y30">
         <v>-24752000.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
         <v>-6705000.0</v>
       </c>
       <c r="C31">
         <v>-12324000.0</v>
       </c>
       <c r="D31">
         <v>-9170000.0</v>
       </c>
       <c r="E31">
         <v>-10150000.0</v>
       </c>
       <c r="F31">
         <v>-26794000.0</v>
       </c>
       <c r="G31">
         <v>-6849000.0</v>
       </c>
       <c r="H31">
         <v>-14927000.0</v>
       </c>
       <c r="I31">
         <v>-19224000.0</v>
       </c>
@@ -19057,51 +19196,51 @@
       </c>
       <c r="S31">
         <v>7184000.0</v>
       </c>
       <c r="T31">
         <v>3530000.0</v>
       </c>
       <c r="U31">
         <v>56000.0</v>
       </c>
       <c r="V31">
         <v>-238000.0</v>
       </c>
       <c r="W31">
         <v>-19569000.0</v>
       </c>
       <c r="X31">
         <v>46000.0</v>
       </c>
       <c r="Y31">
         <v>-399000.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
         <v>458505000.0</v>
       </c>
       <c r="C32">
         <v>446551000.0</v>
       </c>
       <c r="D32">
         <v>447605000.0</v>
       </c>
       <c r="E32">
         <v>429909000.0</v>
       </c>
       <c r="F32">
         <v>396289000.0</v>
       </c>
       <c r="G32">
         <v>382928000.0</v>
       </c>
       <c r="H32">
         <v>418785000.0</v>
       </c>
       <c r="I32">
         <v>404897000.0</v>
       </c>
@@ -19153,867 +19292,874 @@
       <c r="Y32">
         <v>19354000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
         <v>87</v>
       </c>
       <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
         <v>90</v>
       </c>
       <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
         <v>93</v>
       </c>
       <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
         <v>96</v>
       </c>
       <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
         <v>99</v>
       </c>
       <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
         <v>102</v>
       </c>
       <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
         <v>105</v>
       </c>
       <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
         <v>108</v>
       </c>
       <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
         <v>111</v>
       </c>
       <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
         <v>114</v>
       </c>
       <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>117</v>
       </c>
       <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
         <v>120</v>
       </c>
       <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
         <v>123</v>
       </c>
       <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
         <v>126</v>
       </c>
       <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
         <v>129</v>
       </c>
       <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
         <v>132</v>
       </c>
       <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
         <v>135</v>
       </c>
       <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
         <v>138</v>
       </c>
       <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
         <v>141</v>
       </c>
       <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
         <v>147</v>
       </c>
       <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>79551000.0</v>
+      </c>
+      <c r="C2">
         <v>78169000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>67394000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>88564000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>81616000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>74282000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>67076000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>95837000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>72058000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>71336000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>64399000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>80614000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>79342000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71793000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>61896000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>67003000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61385000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>73648000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>67918000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>67205000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>63020000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>56628000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49929000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>55232000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>60415000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>60926000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>56634000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>71491000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>62755000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>63938000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>57950000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>65801000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>63583000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>60974000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>52844000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>68909000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>61887000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>56115000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>55162000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>57673000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>60340000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>66341000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>55733000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>61298000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>58855000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>59666000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>54580000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>63553000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>57440000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>55463000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>50163000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>57615000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>50494000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>51153000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>59072000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>64043000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>65705000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>66180000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>76023000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>42997000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>27434000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>24780000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19831000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>30730000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>26564000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>31357000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>28956000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>31713000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>30939000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>28228000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>27428000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>24043000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>32475000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>24176000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>22735000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>19078000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16222000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11645000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13468000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>9738000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>8523000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4126000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1299000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9035000.0</v>
       </c>
-      <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>2078000.0</v>
+      </c>
+      <c r="C3">
         <v>2163000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2879000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1598000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1575000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1513000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1464000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1507000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1601000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1546000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1251000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1097000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1103000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1151000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1176000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1269000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1403000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1422000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1419000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1497000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1575000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1657000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1660000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1960000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1869000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1847000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1865000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4403000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1914000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2045000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2129000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2345000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2380000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2493000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2514000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4195000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4568000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4625000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4655000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4652000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4583000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4502000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4559000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4629000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4904000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4982000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4978000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5018000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4970000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5128000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5448000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5719000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5925000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>6093000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7827000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8080000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7991000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8202000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>8319000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3120000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1556000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1501000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1389000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1558000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1672000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2050000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1842000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1668000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1679000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1666000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1638000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1659000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2126000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2085000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1818000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1782000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1670000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1472000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1322000.0</v>
       </c>
-      <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -20028,61 +20174,61 @@
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
         <v>-14305000.0</v>
       </c>
-      <c r="BA4">
-[...1 lines deleted...]
-      </c>
       <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
         <v>-4842000.0</v>
       </c>
-      <c r="BC4">
-[...1 lines deleted...]
-      </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
@@ -20126,611 +20272,618 @@
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
-      <c r="CG4"/>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
+        <v>-2891000.0</v>
+      </c>
+      <c r="C5">
         <v>-5488000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13155000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6297000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2050000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6115000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-374000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6754000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3014000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5821000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1885000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1026000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3845000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1819000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2857000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>27000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1342000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2735000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1442000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5759000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4426000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>8199000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5468000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16458000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7969000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3623000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4280000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3258000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2881000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-868000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4688000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2310000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3821000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1017000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2052000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1399000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1268000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4823000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6547000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7612000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>859000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-124000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-8402000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2978000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3732000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3591000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-15272000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4667000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-475000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-716000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-12286000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-12525000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-25035000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-22266000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-20629000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-21715000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-12700000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-5452000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-24687000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-23002000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-526000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2184000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-6129000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>6029000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1087000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2298000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3622000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>3417000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-817000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1033000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4238000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-580000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1084000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1494000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1679000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-419000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1763000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-7330000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>972000.0</v>
       </c>
-      <c r="CB5">
-[...1 lines deleted...]
-      </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
-      <c r="CG5"/>
+      <c r="CG5">
+        <v>0.0</v>
+      </c>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-813000.0</v>
+      </c>
+      <c r="C6">
         <v>-3325000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10276000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7895000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3625000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7628000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1090000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8261000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1413000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4275000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3136000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2123000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4948000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2970000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1681000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1296000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2745000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4157000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2861000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4262000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6001000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9856000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>7128000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>18418000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9838000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5470000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2415000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7661000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4795000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1177000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2559000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4655000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1441000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1476000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>462000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5594000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3300000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-198000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1892000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2960000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5442000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4378000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3843000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1651000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1172000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1391000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-10294000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>351000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4495000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4412000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-6838000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6806000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-19110000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-16173000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-12802000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-13635000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-4709000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2750000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-16368000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-19882000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1030000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3685000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-4740000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>7587000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2759000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-248000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1780000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>5085000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>862000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>633000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2600000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1079000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1042000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>591000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>139000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1363000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-93000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-5858000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>2294000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-70047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16342000.0</v>
       </c>
       <c r="CD6">
         <v>16342000.0</v>
       </c>
       <c r="CE6">
+        <v>16342000.0</v>
+      </c>
+      <c r="CF6">
         <v>3871000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-41666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5594000.0</v>
       </c>
       <c r="CH6">
         <v>5594000.0</v>
       </c>
       <c r="CI6">
         <v>5594000.0</v>
       </c>
+      <c r="CJ6">
+        <v>5594000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -20843,91 +20996,92 @@
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
-      <c r="CG7"/>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -21014,1167 +21168,1184 @@
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
         <v>838000.0</v>
       </c>
-      <c r="BY8">
-[...1 lines deleted...]
-      </c>
       <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
         <v>-838000.0</v>
       </c>
-      <c r="CA8">
+      <c r="CB8">
         <v>838000.0</v>
       </c>
-      <c r="CB8">
-[...1 lines deleted...]
-      </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
-      <c r="CG8"/>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>25294000.0</v>
+      </c>
+      <c r="C9">
         <v>24072000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>26548000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>38979000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>31627000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>41892000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>34469000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>38452000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>29074000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>35902000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>39493000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>37678000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>38718000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>42967000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>34597000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>43020000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>34784000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>42627000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>39524000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>43731000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>39542000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>40831000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>35403000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>39745000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>39133000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>37900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>32943000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>45926000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>40466000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>38380000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>37879000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>47985000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>36249000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>39355000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>38106000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>43185000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>35425000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>31387000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>31344000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>37300000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>44944000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>42571000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>33898000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>40452000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>38660000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>38489000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>27801000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>38447000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>39704000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>38171000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>26478000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>27285000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>20053000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>26626000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>23676000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>36490000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>36111000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>40243000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>24428000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>32226000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>27313000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>29466000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>18237000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>31058000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>25376000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>25964000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>21619000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>27090000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>30362000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>29409000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>28429000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>26896000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>26283000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>27862000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>25911000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>24916000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>21118000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>14702000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>19303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16342000.0</v>
       </c>
       <c r="CC9">
         <v>16342000.0</v>
       </c>
       <c r="CD9">
         <v>16342000.0</v>
       </c>
       <c r="CE9">
+        <v>16342000.0</v>
+      </c>
+      <c r="CF9">
         <v>3871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5594000.0</v>
       </c>
       <c r="CG9">
         <v>5594000.0</v>
       </c>
       <c r="CH9">
         <v>5594000.0</v>
       </c>
       <c r="CI9">
         <v>5594000.0</v>
       </c>
+      <c r="CJ9">
+        <v>5594000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>-11337000.0</v>
+      </c>
+      <c r="C10">
         <v>-13197000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-21207000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2071000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-840000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3232000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3329000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3858000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5898000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8743000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1037000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1976000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1121000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-825000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-5108000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1425000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-639000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>659000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-597000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-10692000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>331000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5056000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>746000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>110000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2910000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11389000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-8719000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-536000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-948000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4189000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-8671000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1357000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-8286000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4755000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8623000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4859000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4187000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-8943000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-10552000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7131000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1479000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5194000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-8934000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5492000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2446000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-9119000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-20733000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-9336000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-3787000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-4491000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-14746000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-17009000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-30600000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-24846000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-35638000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-21203000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-15286000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-11824000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-27545000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-25339000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-504000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4361000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-4513000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5313000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2532000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1872000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-3137000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>971000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1437000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1381000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-3125000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>450000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>261000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2788000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2751000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1761000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-723000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-7227000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1120000.0</v>
       </c>
-      <c r="CB10">
-[...1 lines deleted...]
-      </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
       <c r="CD10">
         <v>0.0</v>
       </c>
       <c r="CE10">
         <v>0.0</v>
       </c>
       <c r="CF10">
         <v>0.0</v>
       </c>
-      <c r="CG10"/>
+      <c r="CG10">
+        <v>0.0</v>
+      </c>
       <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11">
+        <v>468000.0</v>
+      </c>
+      <c r="C11">
         <v>573000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>471000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>948000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>457000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>695000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>625000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>471000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>444000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>878000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1932000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>580000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>522000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1049000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>341000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2027000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>407000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>480000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>431000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>721000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>287000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>344000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>262000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>285000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>679000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>637000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>864000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>236000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>451000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>535000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-411000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>566000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-36000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>759000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>396000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>842000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>426000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-626000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>76000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>723000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>833000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>704000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>108000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>521000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>873000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>917000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>473000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>878000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>950000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>787000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1706000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>603000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>667000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>597000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>443000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1247000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>367000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>538000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>70000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>656000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>263000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>127000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>293000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>260000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-696000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>139000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-251000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>221000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>31000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>54000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>259000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-323000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>445000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>486000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1259000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>62000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>64000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7828000.0</v>
       </c>
       <c r="CC11">
         <v>7828000.0</v>
       </c>
       <c r="CD11">
         <v>7828000.0</v>
       </c>
       <c r="CE11">
+        <v>7828000.0</v>
+      </c>
+      <c r="CF11">
         <v>10210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6297000.0</v>
       </c>
       <c r="CG11">
         <v>6297000.0</v>
       </c>
       <c r="CH11">
         <v>6297000.0</v>
       </c>
       <c r="CI11">
         <v>6297000.0</v>
       </c>
+      <c r="CJ11">
+        <v>6297000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
+        <v>8446000.0</v>
+      </c>
+      <c r="C12">
         <v>7709000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8052000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4226000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14566000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2883000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2955000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2896000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2922000.0</v>
       </c>
       <c r="K12">
         <v>2922000.0</v>
       </c>
       <c r="L12">
+        <v>2922000.0</v>
+      </c>
+      <c r="M12">
         <v>3002000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2724000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2644000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2262000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3473000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1981000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2076000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2039000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>4681000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4157000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4320000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3744000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3503000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3517000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3667000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3861000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3712000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3719000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6895000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3299000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3358000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3750000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4414000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4470000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4308000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4268000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4195000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4164000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4094000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4065000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3884000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3509000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3459000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3435000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3419000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2760000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2109000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2090000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2097000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1900000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1400000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>23000.0</v>
       </c>
-      <c r="BI12">
-[...1 lines deleted...]
-      </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
+        <v>0.0</v>
+      </c>
+      <c r="BM12">
         <v>32000.0</v>
       </c>
-      <c r="BM12">
-[...1 lines deleted...]
-      </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
       <c r="BP12">
+        <v>0.0</v>
+      </c>
+      <c r="BQ12">
         <v>45000.0</v>
       </c>
-      <c r="BQ12">
-[...1 lines deleted...]
-      </c>
       <c r="BR12">
-        <v>45000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BS12">
         <v>45000.0</v>
       </c>
       <c r="BT12">
+        <v>45000.0</v>
+      </c>
+      <c r="BU12">
         <v>2000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>462000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>135000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>62000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>157000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>96000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>64000.0</v>
       </c>
-      <c r="CA12">
-[...1 lines deleted...]
-      </c>
       <c r="CB12">
+        <v>0.0</v>
+      </c>
+      <c r="CC12">
         <v>324000.0</v>
       </c>
-      <c r="CC12">
-[...1 lines deleted...]
-      </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
+        <v>0.0</v>
+      </c>
+      <c r="CG12">
         <v>291000.0</v>
       </c>
-      <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13">
+        <v>181000.0</v>
+      </c>
+      <c r="C13">
         <v>246000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>272000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>289000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>322000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>278000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>303000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>303000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>267000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>5204000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5354000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4813000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4346000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3929000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22188,88 +22359,87 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -22293,67 +22463,67 @@
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
         <v>-12105000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-1382000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-1652000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-1804000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-1573000.0</v>
       </c>
-      <c r="BH14">
-[...1 lines deleted...]
-      </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
@@ -22382,737 +22552,744 @@
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
-      <c r="CG14"/>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>-11805000.0</v>
+      </c>
+      <c r="C15">
         <v>-13770000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-21678000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1123000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1297000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2537000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3954000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3387000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6342000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-9621000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2969000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2556000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>599000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1874000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-5449000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3452000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1046000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>179000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1028000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-11092000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-390000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4769000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>402000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-152000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2625000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10710000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-9356000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1400000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1184000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-4640000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-9206000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-946000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-8852000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-4719000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-9382000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-5255000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5029000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-9369000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-9926000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-7207000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>756000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-6027000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-9638000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-5600000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-2967000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-9992000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-21650000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-9809000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-4665000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-5441000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-15533000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-18715000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-31203000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-29171000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-24130000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-20264000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-14881000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-10387000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-26510000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-24980000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-1160000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4098000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-4640000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>5020000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2272000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-1176000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-3276000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1222000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1216000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1350000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-3179000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>191000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>584000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2343000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2265000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>502000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-785000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-7291000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7828000.0</v>
       </c>
       <c r="CC15">
         <v>-7828000.0</v>
       </c>
       <c r="CD15">
         <v>-7828000.0</v>
       </c>
       <c r="CE15">
+        <v>-7828000.0</v>
+      </c>
+      <c r="CF15">
         <v>-10210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6297000.0</v>
       </c>
       <c r="CG15">
         <v>-6297000.0</v>
       </c>
       <c r="CH15">
         <v>-6297000.0</v>
       </c>
       <c r="CI15">
         <v>-6297000.0</v>
       </c>
+      <c r="CJ15">
+        <v>-6297000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-2969000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-2556000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>599000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1874000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-5449000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3452000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1046000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>179000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1028000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-11092000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-390000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4769000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>402000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-152000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2625000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10710000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-9356000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1184000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-4640000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-9206000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-946000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-8852000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-4719000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-9382000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-5255000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5029000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-9369000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-9926000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-7207000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>756000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-6027000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-13026000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-5600000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-2967000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-9992000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-21650000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-9809000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-4665000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-5441000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-15533000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-18715000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-31203000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-29171000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-24130000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-20264000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-14881000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-10387000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-26510000.0</v>
       </c>
-      <c r="BH16">
-[...1 lines deleted...]
-      </c>
       <c r="BI16">
+        <v>0.0</v>
+      </c>
+      <c r="BJ16">
         <v>-4098000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4098000.0</v>
       </c>
-      <c r="BK16">
-[...1 lines deleted...]
-      </c>
       <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
         <v>5020000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2273000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>1222000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1216000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1350000.0</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>191000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>584000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2343000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2265000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>502000.0</v>
       </c>
-      <c r="BY16">
-[...1 lines deleted...]
-      </c>
       <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
         <v>-1120000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1120000.0</v>
       </c>
-      <c r="CB16">
-[...1 lines deleted...]
-      </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
       <c r="CE16">
         <v>0.0</v>
       </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
-      <c r="CG16"/>
+      <c r="CG16">
+        <v>0.0</v>
+      </c>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17">
+        <v>-11805000.0</v>
+      </c>
+      <c r="C17">
         <v>-13770000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-21678000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1123000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1297000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2537000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3954000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3387000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6342000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-9621000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2969000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2556000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>599000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1874000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-5449000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3452000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1046000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>179000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1028000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-11092000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-390000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4769000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>402000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-152000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2625000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>10710000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-9356000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1400000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1184000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-4640000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-9206000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-946000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-8852000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-4719000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-9382000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-5255000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5029000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-9369000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-9926000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-7207000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>756000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-6027000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-13026000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-5600000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-2967000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-9992000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-21650000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-9809000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-4665000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-5441000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-15533000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-4410000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-31203000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-25513000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-36235000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-21646000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-16533000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-12191000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-28083000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
@@ -23141,101 +23318,106 @@
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
-      <c r="CG17"/>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>-8265000.0</v>
+      </c>
+      <c r="C18">
         <v>-7463000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7780000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3937000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2568000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2605000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2955000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2896000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2922000.0</v>
       </c>
       <c r="K18">
         <v>-2922000.0</v>
       </c>
       <c r="L18">
+        <v>-2922000.0</v>
+      </c>
+      <c r="M18">
         <v>-3002000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2724000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2644000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2262000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
@@ -23263,273 +23445,273 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-1195000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3530000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2926000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3473000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-347000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3322000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3008000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-14834000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4095000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3143000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4722000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5117000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5059000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>7766000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4439000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3794000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3829000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3321000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-3983000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-4450000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-4465000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-3738000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-6571000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-7674000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-2919000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-4120000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-4005000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-4171000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-3963000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-5070000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-5091000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-4014000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-3618000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-5528000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-5461000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-4669000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-3312000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-3775000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-2460000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-4241000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-5565000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-2580000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-747000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-4548000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-952000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-4513000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-2858000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -23553,55 +23735,55 @@
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>12200000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
@@ -23642,354 +23824,358 @@
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
-      <c r="CG20"/>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>-2548000.0</v>
+      </c>
+      <c r="C21">
         <v>-5491000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11313000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4234000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1047000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4707000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2149000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6817000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4562000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3964000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2213000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-457000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2316000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2705000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2182000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2048000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-292000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3981000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2411000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4142000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4426000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8199000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5468000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5227000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7969000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3623000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4280000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3258000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2881000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-868000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4688000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3093000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3821000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1017000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2052000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2815000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1268000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-4823000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-6547000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2960000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5442000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-124000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-3843000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1478000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1172000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3591000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-15272000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-4667000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-475000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-716000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-12286000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-12725000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-25035000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-22266000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-34891000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-16655000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-14334000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-7311000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-24687000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-25313000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-526000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3685000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-6129000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5996000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2759000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-2298000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-3622000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>325000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>862000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>633000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-4238000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-580000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-1084000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>591000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>139000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-419000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-1763000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-7330000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>972000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-70047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16342000.0</v>
       </c>
       <c r="CD21">
         <v>16342000.0</v>
       </c>
       <c r="CE21">
+        <v>16342000.0</v>
+      </c>
+      <c r="CF21">
         <v>3871000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-41666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5594000.0</v>
       </c>
       <c r="CH21">
         <v>5594000.0</v>
       </c>
       <c r="CI21">
         <v>5594000.0</v>
       </c>
+      <c r="CJ21">
+        <v>5594000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -24102,314 +24288,320 @@
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
-      <c r="CG22"/>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>107393000.0</v>
+      </c>
+      <c r="C23">
         <v>107732000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>105255000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>123309000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>112196000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>111467000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>103694000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>127472000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>105694000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>111202000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>101679000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>118749000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>115744000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>112055000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>98675000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>107975000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>96461000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>112294000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>105031000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>106794000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>98136000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>89260000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>79864000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>89750000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>91579000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>95203000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>93857000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>114159000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>100340000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>103186000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>100517000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>110693000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>103653000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>101346000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>93002000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>109279000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>98580000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>92325000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>93053000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>97933000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>99842000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>109036000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>93474000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>103228000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>96343000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>101746000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>97653000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>106667000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>97619000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>94350000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>88927000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>97625000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>95582000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>100045000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>105439000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>117188000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>116150000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>113734000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>125138000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>100536000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>55273000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>50561000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>44197000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>55792000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>49181000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>59619000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>54197000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>58478000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>60439000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>57004000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>60095000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>51519000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>59842000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>51447000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>48507000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>44413000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>39103000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>33677000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>31799000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>86389000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>24000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>19000000.0</v>
       </c>
-      <c r="CE23">
-[...1 lines deleted...]
-      </c>
       <c r="CF23">
+        <v>0.0</v>
+      </c>
+      <c r="CG23">
         <v>47260000.0</v>
       </c>
-      <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24453,1146 +24645,1161 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>2078000.0</v>
+      </c>
+      <c r="C25">
         <v>2163000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1676000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1598000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1575000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1513000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1464000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1507000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1601000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1546000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1251000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1097000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1103000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1151000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1176000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1269000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1403000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1422000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1419000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1497000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1575000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1657000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1660000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1960000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1869000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1847000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1865000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4403000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1914000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2045000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2129000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2345000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2380000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2493000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2514000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4195000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4568000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4625000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4655000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4652000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4583000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4502000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4559000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4629000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4904000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4982000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4978000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5018000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4970000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5128000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5448000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5719000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5925000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6093000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>7827000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8080000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7991000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>8202000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>8319000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3120000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1556000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1501000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1389000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1558000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1672000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2050000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1842000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1668000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1679000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1666000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1638000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1659000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2126000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2085000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1818000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1782000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1670000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1472000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1322000.0</v>
       </c>
-      <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
+        <v>8178000.0</v>
+      </c>
+      <c r="C26">
         <v>10650000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11369000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11470000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10712000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>13644000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>12116000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9529000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10909000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15281000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>14013000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14187000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14209000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>14641000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>14092000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14569000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>14104000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>14697000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>14382000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15357000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>13268000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11956000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12148000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>12215000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>11164000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>13064000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>13341000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>16051000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>12913000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>13640000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>13889000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>14588000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>13906000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>14664000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>14093000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>13264000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>12484000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>11944000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>12229000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>14155000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>13270000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>14931000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>14296000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>14850000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>12836000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>13917000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>14149000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>13576000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>13763000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>13435000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>12950000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>14687000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>15697000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>17239000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>20209000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>22892000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>23783000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>19874000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>20565000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>15036000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>9291000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>9313000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>8047000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>8373000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>7719000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>7769000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>7662000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>9185000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>9259000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>8794000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>8754000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>8405000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>8632000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>8128000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>7715000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>7510000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>6951000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>6132000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>6182000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>4737000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>4141000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>4366000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>4544000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>11655000.0</v>
       </c>
-      <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>8439000.0</v>
+      </c>
+      <c r="C27">
         <v>8848000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11973000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11409000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9110000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11114000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11682000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10696000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10318000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11361000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10244000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10667000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>11130000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13586000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10795000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14362000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10798000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>13233000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11271000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>13007000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10567000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10348000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8898000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>11555000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11106000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11327000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>13266000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>14920000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>12903000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>15139000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>13036000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>16864000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>14612000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>13872000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>14757000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>16230000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>13025000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>13904000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>14318000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>15803000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>12516000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>15076000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>13417000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>15677000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>12987000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>15802000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>17974000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>17859000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>15310000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>14262000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>14454000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>13076000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>12646000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>15761000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>12889000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>14500000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>12449000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>14017000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>13581000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>13307000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>8127000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>7987000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>7760000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>8296000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>7179000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>10063000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>8649000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>9870000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>11420000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>10723000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>13480000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>10611000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>10792000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>11167000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>10156000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>18295000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>9830000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>9764000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>11225000.0</v>
+      </c>
+      <c r="C28">
         <v>10065000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14519000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11866000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10758000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12427000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12820000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11410000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12409000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13224000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13023000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13281000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11063000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12035000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11892000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12041000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10174000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10716000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11460000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11225000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11281000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10328000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8889000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10748000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8894000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9886000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10616000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11697000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11769000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10469000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15642000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>13440000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>11552000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11836000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11308000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10876000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>11184000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10362000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11344000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10302000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13716000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12688000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>10028000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11403000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11665000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>12361000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10950000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11679000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>11106000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11190000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>11360000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>12247000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>16745000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>15892000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13269000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>15753000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>14213000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13663000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>14969000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>29196000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10421000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8481000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>8559000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>8393000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>7719000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>10430000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>8930000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>7710000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8821000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>9259000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>10433000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>8460000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7943000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7976000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>7901000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11679000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>6100000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6136000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>12149000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>18336000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>14312000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>14207000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>12042000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>36145000.0</v>
       </c>
-      <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>468000.0</v>
+      </c>
+      <c r="C29">
         <v>573000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>471000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>948000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>457000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>695000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>625000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>471000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>444000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>878000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1932000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>580000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>522000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1049000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>341000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2027000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>407000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>480000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>431000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>721000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>287000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>344000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>262000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>285000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>679000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>637000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>864000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>236000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -25606,831 +25813,841 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>27842000.0</v>
+      </c>
+      <c r="C30">
         <v>29563000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37861000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34745000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30580000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>37185000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36618000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31635000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33636000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>39866000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>37280000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38135000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36402000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>40262000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>36779000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40972000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>35076000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38646000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37113000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>39589000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35116000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32632000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29935000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>34518000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>31164000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>34277000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>37223000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>42668000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>37585000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>39248000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>42567000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>44892000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>40070000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>40372000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>40158000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>40370000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>36693000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>36210000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>37891000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>40260000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>39502000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>42695000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>37741000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>41930000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>37488000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>42080000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>43073000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>43114000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>40179000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>38887000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>38764000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>40010000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>45088000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>48892000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>46367000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>53145000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>50445000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>47554000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>49115000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>57539000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>27839000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>25781000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>24366000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>25062000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>22617000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>28262000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>25241000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>26765000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>29500000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>28776000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>32667000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>27476000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>27367000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>27271000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>25772000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>25335000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>22881000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>22032000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>18331000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-86389000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>24000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>19000000.0</v>
       </c>
-      <c r="CE30">
-[...1 lines deleted...]
-      </c>
       <c r="CF30">
+        <v>0.0</v>
+      </c>
+      <c r="CG30">
         <v>-47260000.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
+        <v>-8789000.0</v>
+      </c>
+      <c r="C31">
         <v>-7706000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-9894000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2163000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1887000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1475000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1180000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2959000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1336000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4779000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3250000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1519000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1195000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3530000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2926000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3473000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-347000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3322000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3008000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-14834000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4095000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3143000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4722000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5117000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5059000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>7766000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4439000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3794000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3829000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3321000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3983000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4450000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4465000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3738000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-6571000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7674000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2919000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4120000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4005000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4171000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3963000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5070000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5091000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4014000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3618000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5528000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-5461000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4669000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3312000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3775000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2460000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-4484000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-5565000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2580000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-15009000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4548000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-952000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-6372000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2858000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-26000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>22000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>676000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1616000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-683000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-227000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>426000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>485000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>646000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>575000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>748000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>1113000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1030000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>1345000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2197000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>2612000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>2180000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1040000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>103000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>148000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>70047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16342000.0</v>
       </c>
       <c r="CD31">
         <v>-16342000.0</v>
       </c>
       <c r="CE31">
+        <v>-16342000.0</v>
+      </c>
+      <c r="CF31">
         <v>-3871000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>41666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5594000.0</v>
       </c>
       <c r="CH31">
         <v>-5594000.0</v>
       </c>
       <c r="CI31">
         <v>-5594000.0</v>
       </c>
+      <c r="CJ31">
+        <v>-5594000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
+        <v>104845000.0</v>
+      </c>
+      <c r="C32">
         <v>102241000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>93942000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>127543000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>113243000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>116174000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>101545000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>134289000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>101132000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>107238000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>103892000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>118292000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>118060000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>114760000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>96493000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>110023000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>96169000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>116275000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>107442000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>110936000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>102562000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>97459000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>85332000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>94977000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>99548000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>98826000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>89577000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>117417000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>103221000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>102318000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>95829000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>113786000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>99832000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>100329000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>90950000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>112094000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>97312000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>87502000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>86506000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>94973000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>105284000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>108912000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>89631000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>101750000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>97515000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>98155000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>82381000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>102000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>97144000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>93634000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>76641000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>84900000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>70547000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>77779000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>82748000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>100533000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>101816000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>106423000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>100451000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>75223000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>54747000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>54246000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>38068000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>61788000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>51940000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>57321000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>50575000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>58803000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>61301000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>57637000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>55857000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>50939000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>58758000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>52038000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>48646000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>43994000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>37340000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>26347000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>32771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16342000.0</v>
       </c>
       <c r="CC32">
         <v>16342000.0</v>
       </c>
       <c r="CD32">
         <v>16342000.0</v>
       </c>
       <c r="CE32">
+        <v>16342000.0</v>
+      </c>
+      <c r="CF32">
         <v>3871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5594000.0</v>
       </c>
       <c r="CG32">
         <v>5594000.0</v>
       </c>
       <c r="CH32">
         <v>5594000.0</v>
       </c>
       <c r="CI32">
+        <v>5594000.0</v>
+      </c>
+      <c r="CJ32">
         <v>5594000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -26513,51 +26730,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>70392000.0</v>
       </c>
       <c r="C2">
         <v>91202000.0</v>
       </c>
       <c r="D2">
         <v>90154000.0</v>
       </c>
       <c r="E2">
         <v>118201000.0</v>
       </c>
       <c r="F2">
         <v>109911000.0</v>
       </c>
       <c r="G2">
         <v>88178000.0</v>
       </c>
       <c r="H2">
         <v>93533000.0</v>
       </c>
       <c r="I2">
         <v>85235000.0</v>
       </c>
@@ -26581,51 +26798,51 @@
       </c>
       <c r="P2">
         <v>45434000.0</v>
       </c>
       <c r="Q2">
         <v>36835000.0</v>
       </c>
       <c r="R2">
         <v>36936000.0</v>
       </c>
       <c r="S2">
         <v>204830000.0</v>
       </c>
       <c r="T2">
         <v>27856000.0</v>
       </c>
       <c r="U2">
         <v>17024000.0</v>
       </c>
       <c r="V2">
         <v>9722000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>8523000</v>
       </c>
       <c r="C3">
         <v>3601000</v>
       </c>
       <c r="D3">
         <v>12681000</v>
       </c>
       <c r="E3">
         <v>4717000</v>
       </c>
       <c r="F3">
         <v>2320000</v>
       </c>
       <c r="G3">
         <v>3728000</v>
       </c>
       <c r="H3">
         <v>4311000</v>
       </c>
       <c r="I3">
         <v>6609000</v>
       </c>
@@ -26649,147 +26866,147 @@
       </c>
       <c r="P3">
         <v>4022000</v>
       </c>
       <c r="Q3">
         <v>5130000</v>
       </c>
       <c r="R3">
         <v>4232000</v>
       </c>
       <c r="S3">
         <v>5030000</v>
       </c>
       <c r="T3">
         <v>7230000</v>
       </c>
       <c r="U3">
         <v>13602000</v>
       </c>
       <c r="V3">
         <v>6249000</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-22486000.0</v>
       </c>
       <c r="F4">
         <v>7308000.0</v>
       </c>
       <c r="G4">
         <v>21499000.0</v>
       </c>
       <c r="H4">
         <v>-5479000.0</v>
       </c>
       <c r="I4">
         <v>8644000.0</v>
       </c>
       <c r="J4">
         <v>-36898000.0</v>
       </c>
       <c r="K4">
         <v>40220000.0</v>
       </c>
       <c r="L4">
         <v>-12795000.0</v>
       </c>
       <c r="M4">
         <v>19033000.0</v>
       </c>
       <c r="N4">
         <v>-70191000.0</v>
       </c>
       <c r="O4">
         <v>47598000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2280000.0</v>
       </c>
       <c r="F5">
         <v>-2925000.0</v>
       </c>
       <c r="G5">
         <v>-3687000.0</v>
       </c>
       <c r="H5">
         <v>-4027000.0</v>
       </c>
       <c r="I5">
         <v>6729000.0</v>
       </c>
       <c r="J5">
         <v>-1116000.0</v>
       </c>
       <c r="K5">
         <v>-1876000.0</v>
       </c>
       <c r="L5">
         <v>-32515000.0</v>
       </c>
       <c r="M5">
         <v>-45727000.0</v>
       </c>
       <c r="N5">
         <v>-94583000.0</v>
       </c>
       <c r="O5">
         <v>6571000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>-8258000.0</v>
       </c>
       <c r="C6">
         <v>-20810000.0</v>
       </c>
       <c r="D6">
         <v>1048000.0</v>
       </c>
       <c r="E6">
         <v>-28047000.0</v>
       </c>
       <c r="F6">
         <v>8290000.0</v>
       </c>
       <c r="G6">
         <v>21733000.0</v>
       </c>
       <c r="H6">
         <v>-5355000.0</v>
       </c>
       <c r="I6">
         <v>8298000.0</v>
       </c>
@@ -26813,51 +27030,51 @@
       </c>
       <c r="P6">
         <v>50472000.0</v>
       </c>
       <c r="Q6">
         <v>8599000.0</v>
       </c>
       <c r="R6">
         <v>-101000.0</v>
       </c>
       <c r="S6">
         <v>-167894000.0</v>
       </c>
       <c r="T6">
         <v>176974000.0</v>
       </c>
       <c r="U6">
         <v>10832000.0</v>
       </c>
       <c r="V6">
         <v>7302000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7">
         <v>-18202000.0</v>
       </c>
       <c r="C7">
         <v>-21919000.0</v>
       </c>
       <c r="D7">
         <v>4623000.0</v>
       </c>
       <c r="E7">
         <v>-22599000.0</v>
       </c>
       <c r="F7">
         <v>7799000.0</v>
       </c>
       <c r="G7">
         <v>-21880000.0</v>
       </c>
       <c r="H7">
         <v>-46718000.0</v>
       </c>
       <c r="I7">
         <v>10044000.0</v>
       </c>
@@ -26881,99 +27098,99 @@
       </c>
       <c r="P7">
         <v>16361000.0</v>
       </c>
       <c r="Q7">
         <v>-26212000.0</v>
       </c>
       <c r="R7">
         <v>-34567000.0</v>
       </c>
       <c r="S7">
         <v>-49055000.0</v>
       </c>
       <c r="T7">
         <v>-1878000.0</v>
       </c>
       <c r="U7">
         <v>46395000.0</v>
       </c>
       <c r="V7">
         <v>31981000.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-12519000.0</v>
       </c>
       <c r="F8">
         <v>5235000.0</v>
       </c>
       <c r="G8">
         <v>19030000.0</v>
       </c>
       <c r="H8">
         <v>-46165000.0</v>
       </c>
       <c r="I8">
         <v>7223000.0</v>
       </c>
       <c r="J8">
         <v>-15732000.0</v>
       </c>
       <c r="K8">
         <v>22951000.0</v>
       </c>
       <c r="L8">
         <v>-8331000.0</v>
       </c>
       <c r="M8">
         <v>-14786000.0</v>
       </c>
       <c r="N8">
         <v>10858000.0</v>
       </c>
       <c r="O8">
         <v>-9162000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>13356000.0</v>
       </c>
       <c r="C9">
         <v>-15826000.0</v>
       </c>
       <c r="D9">
         <v>18488000.0</v>
       </c>
       <c r="E9">
         <v>-12519000.0</v>
       </c>
       <c r="F9">
         <v>5235000.0</v>
       </c>
       <c r="G9">
         <v>19030000.0</v>
       </c>
       <c r="H9">
         <v>-46165000.0</v>
       </c>
       <c r="I9">
         <v>7223000.0</v>
       </c>
@@ -26993,51 +27210,51 @@
         <v>10858000.0</v>
       </c>
       <c r="O9">
         <v>-9162000.0</v>
       </c>
       <c r="P9">
         <v>8698000.0</v>
       </c>
       <c r="Q9">
         <v>-2448000.0</v>
       </c>
       <c r="R9">
         <v>-2817000.0</v>
       </c>
       <c r="S9">
         <v>-23920000.0</v>
       </c>
       <c r="T9">
         <v>-936000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>-9109000.0</v>
       </c>
       <c r="C10">
         <v>-3998000.0</v>
       </c>
       <c r="D10">
         <v>-6855000.0</v>
       </c>
       <c r="E10">
         <v>-22861000.0</v>
       </c>
       <c r="F10">
         <v>1688000.0</v>
       </c>
       <c r="G10">
         <v>-23178000.0</v>
       </c>
       <c r="H10">
         <v>-14165000.0</v>
       </c>
       <c r="I10">
         <v>-8685000.0</v>
       </c>
@@ -27061,51 +27278,51 @@
       </c>
       <c r="P10">
         <v>-4321000.0</v>
       </c>
       <c r="Q10">
         <v>244000.0</v>
       </c>
       <c r="R10">
         <v>-9679000.0</v>
       </c>
       <c r="S10">
         <v>-10427000.0</v>
       </c>
       <c r="T10">
         <v>-8770000.0</v>
       </c>
       <c r="U10">
         <v>-4348000.0</v>
       </c>
       <c r="V10">
         <v>-2294000.0</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-4435000.0</v>
       </c>
       <c r="E11">
         <v>18361000.0</v>
       </c>
       <c r="F11">
         <v>-5303000.0</v>
       </c>
       <c r="G11">
         <v>-23012000.0</v>
       </c>
       <c r="H11">
         <v>20313000.0</v>
       </c>
       <c r="I11">
         <v>4875000.0</v>
       </c>
       <c r="J11">
         <v>-3316000.0</v>
       </c>
       <c r="K11">
@@ -27121,147 +27338,147 @@
         <v>-16737000.0</v>
       </c>
       <c r="O11">
         <v>-17625000.0</v>
       </c>
       <c r="P11">
         <v>20493000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>6754000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>12650000.0</v>
       </c>
       <c r="U11">
         <v>8704000.0</v>
       </c>
       <c r="V11">
         <v>3943000.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>6641000.0</v>
       </c>
       <c r="E12">
         <v>15916000.0</v>
       </c>
       <c r="F12">
         <v>17198000.0</v>
       </c>
       <c r="G12">
         <v>12847000.0</v>
       </c>
       <c r="H12">
         <v>15443000.0</v>
       </c>
       <c r="I12">
         <v>17366000.0</v>
       </c>
       <c r="J12">
         <v>15741000.0</v>
       </c>
       <c r="K12">
         <v>15923000.0</v>
       </c>
       <c r="L12">
         <v>16149000.0</v>
       </c>
       <c r="M12">
         <v>14200000.0</v>
       </c>
       <c r="N12">
         <v>9271000.0</v>
       </c>
       <c r="O12">
         <v>12275000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-2575000.0</v>
       </c>
       <c r="E13">
         <v>1312000.0</v>
       </c>
       <c r="F13">
         <v>6179000.0</v>
       </c>
       <c r="G13">
         <v>-14515000.0</v>
       </c>
       <c r="H13">
         <v>-1661000.0</v>
       </c>
       <c r="I13">
         <v>8208000.0</v>
       </c>
       <c r="J13">
         <v>7200000.0</v>
       </c>
       <c r="K13">
         <v>-476000.0</v>
       </c>
       <c r="L13">
         <v>245000.0</v>
       </c>
       <c r="M13">
         <v>11417000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
         <v>6150000.0</v>
       </c>
       <c r="C14">
         <v>5905000.0</v>
       </c>
       <c r="D14">
         <v>4527000.0</v>
       </c>
       <c r="E14">
         <v>5513000.0</v>
       </c>
       <c r="F14">
         <v>6389000.0</v>
       </c>
       <c r="G14">
         <v>7541000.0</v>
       </c>
       <c r="H14">
         <v>10491000.0</v>
       </c>
       <c r="I14">
         <v>9732000.0</v>
       </c>
@@ -27285,99 +27502,99 @@
       </c>
       <c r="P14">
         <v>7566000.0</v>
       </c>
       <c r="Q14">
         <v>7122000.0</v>
       </c>
       <c r="R14">
         <v>6651000.0</v>
       </c>
       <c r="S14">
         <v>7688000.0</v>
       </c>
       <c r="T14">
         <v>6246000.0</v>
       </c>
       <c r="U14">
         <v>3806000.0</v>
       </c>
       <c r="V14">
         <v>2080000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>199000.0</v>
       </c>
       <c r="E15">
         <v>258000.0</v>
       </c>
       <c r="F15">
         <v>3030000.0</v>
       </c>
       <c r="G15">
         <v>2243000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
         <v>62134000.0</v>
       </c>
       <c r="C16">
         <v>70392000.0</v>
       </c>
       <c r="D16">
         <v>91202000.0</v>
       </c>
       <c r="E16">
         <v>90154000.0</v>
       </c>
       <c r="F16">
         <v>118201000.0</v>
       </c>
       <c r="G16">
         <v>109911000.0</v>
       </c>
       <c r="H16">
         <v>88178000.0</v>
       </c>
       <c r="I16">
         <v>93533000.0</v>
       </c>
@@ -27401,89 +27618,89 @@
       </c>
       <c r="P16">
         <v>95906000.0</v>
       </c>
       <c r="Q16">
         <v>45434000.0</v>
       </c>
       <c r="R16">
         <v>36835000.0</v>
       </c>
       <c r="S16">
         <v>36936000.0</v>
       </c>
       <c r="T16">
         <v>204830000.0</v>
       </c>
       <c r="U16">
         <v>27856000.0</v>
       </c>
       <c r="V16">
         <v>17024000.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>197000.0</v>
       </c>
       <c r="K17">
         <v>-823000.0</v>
       </c>
       <c r="L17">
         <v>-5646000.0</v>
       </c>
       <c r="M17">
         <v>1818000.0</v>
       </c>
       <c r="N17">
         <v>-309000.0</v>
       </c>
       <c r="O17">
         <v>-2519000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
         <v>-5663000.0</v>
       </c>
       <c r="C18">
         <v>-15505000.0</v>
       </c>
       <c r="D18">
         <v>2858000.0</v>
       </c>
       <c r="E18">
         <v>-7117000.0</v>
       </c>
       <c r="F18">
         <v>36192000.0</v>
       </c>
       <c r="G18">
         <v>-5197000.0</v>
       </c>
       <c r="H18">
         <v>-33952000.0</v>
       </c>
       <c r="I18">
         <v>11722000.0</v>
       </c>
@@ -27507,51 +27724,51 @@
       </c>
       <c r="P18">
         <v>8381000.0</v>
       </c>
       <c r="Q18">
         <v>-10203000.0</v>
       </c>
       <c r="R18">
         <v>-12278000.0</v>
       </c>
       <c r="S18">
         <v>-23019000.0</v>
       </c>
       <c r="T18">
         <v>4367000.0</v>
       </c>
       <c r="U18">
         <v>11903000.0</v>
       </c>
       <c r="V18">
         <v>11766000.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19">
         <v>-8523000.0</v>
       </c>
       <c r="C19">
         <v>-3601000.0</v>
       </c>
       <c r="D19">
         <v>-12681000.0</v>
       </c>
       <c r="E19">
         <v>-4717000.0</v>
       </c>
       <c r="F19">
         <v>-79000.0</v>
       </c>
       <c r="G19">
         <v>-3728000.0</v>
       </c>
       <c r="H19">
         <v>-4311000.0</v>
       </c>
       <c r="I19">
         <v>24375000.0</v>
       </c>
@@ -27559,87 +27776,87 @@
         <v>23187000.0</v>
       </c>
       <c r="K19">
         <v>16328000.0</v>
       </c>
       <c r="L19">
         <v>14134000.0</v>
       </c>
       <c r="M19">
         <v>20423000.0</v>
       </c>
       <c r="N19">
         <v>-102403000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20">
         <v>1627000.0</v>
       </c>
       <c r="C20">
         <v>2247000.0</v>
       </c>
       <c r="D20">
         <v>2200000.0</v>
       </c>
       <c r="E20">
         <v>3889000.0</v>
       </c>
       <c r="F20">
         <v>3030000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>7500000.0</v>
       </c>
       <c r="C21">
         <v>-6000000.0</v>
       </c>
       <c r="D21">
         <v>-3865000.0</v>
       </c>
       <c r="E21">
         <v>-15000000.0</v>
       </c>
       <c r="F21">
         <v>-17412000.0</v>
       </c>
       <c r="G21">
         <v>24453000.0</v>
       </c>
       <c r="H21">
         <v>24546000.0</v>
       </c>
       <c r="I21">
         <v>-31549000.0</v>
       </c>
@@ -27649,51 +27866,51 @@
       <c r="K21">
         <v>-1774000.0</v>
       </c>
       <c r="L21">
         <v>-1774000.0</v>
       </c>
       <c r="M21">
         <v>-417000.0</v>
       </c>
       <c r="N21">
         <v>110462000.0</v>
       </c>
       <c r="O21">
         <v>96100000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
         <v>-1591000.0</v>
       </c>
       <c r="C22">
         <v>-15545000.0</v>
       </c>
       <c r="D22">
         <v>-9280000.0</v>
       </c>
       <c r="E22">
         <v>-5347000.0</v>
       </c>
       <c r="F22">
         <v>-6311000.0</v>
       </c>
       <c r="G22">
         <v>3827000.0</v>
       </c>
       <c r="H22">
         <v>-16430000.0</v>
       </c>
       <c r="I22">
         <v>-23899000.0</v>
       </c>
@@ -27717,51 +27934,51 @@
       </c>
       <c r="P22">
         <v>-27111000.0</v>
       </c>
       <c r="Q22">
         <v>2841000.0</v>
       </c>
       <c r="R22">
         <v>609000.0</v>
       </c>
       <c r="S22">
         <v>5383000.0</v>
       </c>
       <c r="T22">
         <v>-5616000.0</v>
       </c>
       <c r="U22">
         <v>-33694000.0</v>
       </c>
       <c r="V22">
         <v>-25189000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
         <v>-13379000.0</v>
       </c>
       <c r="C23">
         <v>-198000.0</v>
       </c>
       <c r="D23">
         <v>-447000.0</v>
       </c>
       <c r="E23">
         <v>-258000.0</v>
       </c>
       <c r="F23">
         <v>-343000.0</v>
       </c>
       <c r="G23">
         <v>2243000.0</v>
       </c>
       <c r="H23">
         <v>3927000.0</v>
       </c>
       <c r="I23">
         <v>4096000.0</v>
       </c>
@@ -27785,51 +28002,51 @@
       </c>
       <c r="P23">
         <v>2000000.0</v>
       </c>
       <c r="Q23">
         <v>1807000.0</v>
       </c>
       <c r="R23">
         <v>1667000.0</v>
       </c>
       <c r="S23">
         <v>3377000.0</v>
       </c>
       <c r="T23">
         <v>553000.0</v>
       </c>
       <c r="U23">
         <v>-2996000.0</v>
       </c>
       <c r="V23">
         <v>-12265000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24">
         <v>-4251000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>-67000.0</v>
       </c>
       <c r="E24">
         <v>-3300000.0</v>
       </c>
       <c r="F24">
         <v>-389000.0</v>
       </c>
       <c r="G24">
         <v>-170000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>-333000.0</v>
       </c>
       <c r="J24">
         <v>-333000.0</v>
       </c>
       <c r="K24">
@@ -27845,51 +28062,51 @@
         <v>-232000.0</v>
       </c>
       <c r="O24">
         <v>-1384000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24">
         <v>4303000.0</v>
       </c>
       <c r="S24">
         <v>-4830000.0</v>
       </c>
       <c r="T24">
         <v>1000.0</v>
       </c>
       <c r="U24">
         <v>1157000.0</v>
       </c>
       <c r="V24">
         <v>-153000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
         <v>6146000.0</v>
       </c>
       <c r="C25">
         <v>8769000.0</v>
       </c>
       <c r="D25">
         <v>5160000.0</v>
       </c>
       <c r="E25">
         <v>7648000.0</v>
       </c>
       <c r="F25">
         <v>21417000.0</v>
       </c>
       <c r="G25">
         <v>538000.0</v>
       </c>
       <c r="H25">
         <v>12501000.0</v>
       </c>
       <c r="I25">
         <v>10135000.0</v>
       </c>
@@ -27913,51 +28130,51 @@
       </c>
       <c r="P25">
         <v>1698000.0</v>
       </c>
       <c r="Q25">
         <v>684000.0</v>
       </c>
       <c r="R25">
         <v>3095000.0</v>
       </c>
       <c r="S25">
         <v>17816000.0</v>
       </c>
       <c r="T25">
         <v>-335000.0</v>
       </c>
       <c r="U25">
         <v>8998000.0</v>
       </c>
       <c r="V25">
         <v>9143000.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-117000.0</v>
       </c>
       <c r="D26">
         <v>-199000.0</v>
       </c>
       <c r="E26">
         <v>-258000.0</v>
       </c>
       <c r="F26">
         <v>-14080000.0</v>
       </c>
       <c r="G26">
         <v>-207000.0</v>
       </c>
       <c r="H26">
         <v>3927000.0</v>
       </c>
       <c r="I26">
         <v>-293000.0</v>
       </c>
       <c r="J26">
         <v>-1419000.0</v>
@@ -27971,51 +28188,51 @@
       <c r="M26">
         <v>-260000.0</v>
       </c>
       <c r="N26">
         <v>7455000.0</v>
       </c>
       <c r="O26">
         <v>4449000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-23981000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
         <v>-21000.0</v>
       </c>
       <c r="V26">
         <v>-177000.0</v>
       </c>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27">
         <v>10201000.0</v>
       </c>
       <c r="C27">
         <v>9484000.0</v>
       </c>
       <c r="D27">
         <v>10053000.0</v>
       </c>
       <c r="E27">
         <v>10600000.0</v>
       </c>
       <c r="F27">
         <v>9332000.0</v>
       </c>
       <c r="G27">
         <v>8152000.0</v>
       </c>
       <c r="H27">
         <v>10601000.0</v>
       </c>
       <c r="I27">
         <v>12289000.0</v>
       </c>
@@ -28035,51 +28252,51 @@
         <v>8216000.0</v>
       </c>
       <c r="O27">
         <v>8458000.0</v>
       </c>
       <c r="P27">
         <v>13365000.0</v>
       </c>
       <c r="Q27">
         <v>10232000.0</v>
       </c>
       <c r="R27">
         <v>15461000.0</v>
       </c>
       <c r="S27">
         <v>16899000.0</v>
       </c>
       <c r="T27">
         <v>12627000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
         <v>-4252000.0</v>
       </c>
       <c r="C28">
         <v>-3951000.0</v>
       </c>
       <c r="D28">
         <v>-2112000.0</v>
       </c>
       <c r="E28">
         <v>-15369000.0</v>
       </c>
       <c r="F28">
         <v>-28805000.0</v>
       </c>
       <c r="G28">
         <v>26696000.0</v>
       </c>
       <c r="H28">
         <v>28473000.0</v>
       </c>
       <c r="I28">
         <v>-27453000.0</v>
       </c>
@@ -28103,51 +28320,51 @@
       </c>
       <c r="P28">
         <v>5601000.0</v>
       </c>
       <c r="Q28">
         <v>3837000.0</v>
       </c>
       <c r="R28">
         <v>5775000.0</v>
       </c>
       <c r="S28">
         <v>-16249000.0</v>
       </c>
       <c r="T28">
         <v>172859000.0</v>
       </c>
       <c r="U28">
         <v>-2248000.0</v>
       </c>
       <c r="V28">
         <v>1565000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
         <v>2860000.0</v>
       </c>
       <c r="C29">
         <v>-11904000.0</v>
       </c>
       <c r="D29">
         <v>15539000.0</v>
       </c>
       <c r="E29">
         <v>-2400000.0</v>
       </c>
       <c r="F29">
         <v>38512000.0</v>
       </c>
       <c r="G29">
         <v>-1469000.0</v>
       </c>
       <c r="H29">
         <v>-29641000.0</v>
       </c>
       <c r="I29">
         <v>18331000.0</v>
       </c>
@@ -28171,51 +28388,51 @@
       </c>
       <c r="P29">
         <v>12403000.0</v>
       </c>
       <c r="Q29">
         <v>-5073000.0</v>
       </c>
       <c r="R29">
         <v>-8046000.0</v>
       </c>
       <c r="S29">
         <v>-17989000.0</v>
       </c>
       <c r="T29">
         <v>11597000.0</v>
       </c>
       <c r="U29">
         <v>25505000.0</v>
       </c>
       <c r="V29">
         <v>18015000.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
         <v>-8523000.0</v>
       </c>
       <c r="C30">
         <v>-3601000.0</v>
       </c>
       <c r="D30">
         <v>-12681000.0</v>
       </c>
       <c r="E30">
         <v>-4717000.0</v>
       </c>
       <c r="F30">
         <v>-2399000.0</v>
       </c>
       <c r="G30">
         <v>-3728000.0</v>
       </c>
       <c r="H30">
         <v>-4311000.0</v>
       </c>
       <c r="I30">
         <v>17766000.0</v>
       </c>
@@ -28258,3107 +28475,3135 @@
       <c r="V30">
         <v>-12265000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC30"/>
+  <dimension ref="A1:CD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
         <v>87</v>
       </c>
       <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
         <v>90</v>
       </c>
       <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
         <v>93</v>
       </c>
       <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
         <v>96</v>
       </c>
       <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
         <v>99</v>
       </c>
       <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
         <v>102</v>
       </c>
       <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
         <v>105</v>
       </c>
       <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
         <v>108</v>
       </c>
       <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
         <v>111</v>
       </c>
       <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
         <v>114</v>
       </c>
       <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>117</v>
       </c>
       <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
         <v>120</v>
       </c>
       <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
         <v>123</v>
       </c>
       <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
         <v>126</v>
       </c>
       <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
         <v>129</v>
       </c>
       <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
         <v>132</v>
       </c>
       <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
         <v>135</v>
       </c>
       <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
         <v>138</v>
       </c>
       <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
         <v>141</v>
       </c>
       <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CC1" t="s">
+      <c r="CD1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>47869000.0</v>
+      </c>
+      <c r="C2">
         <v>63916000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62134000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>80244000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65388000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>61132000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>70392000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>62154000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>73241000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>78691000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>91202000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>89246000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>69211000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>81210000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>90154000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>98044000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>124696000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>105232000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>118201000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>130145999.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>117354000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>95486000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>109911000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>91593000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>99068000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>86662000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>88178000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>65346000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>65352000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>71305000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>93533000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>72910000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>82177000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>70796000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>85235000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>74409000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>69472000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>83616000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>119771000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>79155000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>88451000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>85584000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>79551000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>95449000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>97273000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>107295000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>92346000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>88013000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>70447000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>62436000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>73313000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>181526000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>94773000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>121861000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>143504000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>151328000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>148467000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>140150000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>95906000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>57332000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>49513000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>42542000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>45434000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>36036000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>39463000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>33340000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>36835000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>33907000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>29373000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>27196000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>36936000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>63047000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>187482000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>192111000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>204830000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>193354000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>15865000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>24910000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>27856000.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
+      <c r="CD2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>1506000</v>
+      </c>
+      <c r="C3">
         <v>1105000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3824000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3402000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2431000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>874000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1120000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>465000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>795000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1249000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1092000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8035000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1840000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1501000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1272000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1396000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1062000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>802999</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1456000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>893000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>260000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>598000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>569000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>794000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>231000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1266000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1267000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1075000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1018000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>616000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1602000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2011000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2621000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1048000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>929000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1745000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>483000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1837000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1299000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2181000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1760000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2581000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1544000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4520000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1755000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1479000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2691000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2316000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2716000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3693000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3206000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3505000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2414000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3888000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5551000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3055000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3814000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2905000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>995000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>39000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>811000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1918000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1332000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2601000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1579000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>365000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>585000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1974000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>843000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>397000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1018000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>704000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>600000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1206000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2520000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2901000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3438000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>894000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>13602000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>6249000</v>
       </c>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>21227000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-15273000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-5591000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-5899000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-23829000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>18298000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-11056000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-14110000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>17273000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>18743000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-14598000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>16395000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-7080000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>10622000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>1562000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>21771000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>665000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-6064000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-21851000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>23502000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-10909000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>11174000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-15123000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>10826000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>2575000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-14144000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-36155000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>40616000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-9296000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>2867000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>6033000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-15898000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1824000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-10022000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>14949000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>4333000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>17566000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>8011000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-10877000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-108213000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>86753000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-27088000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-21643000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-7824000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>2861000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>8317000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>44244000.0</v>
       </c>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>2552000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1683000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7265000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2167000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1971000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1253000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3337000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-462000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8379000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4084000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6758000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10586000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16445000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-11914000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2368000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6279000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5138000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5986000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2171000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2503000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3564000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3497000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2151000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2282000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1292000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2025000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>19884000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2567000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-10532000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-13795000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5102000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-454000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-10010000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-16949000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-13322000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-7112000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-7614000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-17679000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-16027000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-31988000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-40861000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-5707000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1925000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-971000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6874000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1257000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>-3426000.0</v>
+      </c>
+      <c r="C6">
         <v>-22046000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7794000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18110000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14856000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4256000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9260000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8238000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-12338000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4199000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12511000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>680000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>21639000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-13292000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-7764000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9103000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-25408000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18208000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11710000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-13216999.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14102000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>20528000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13110000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16981000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7475000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12406000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-290000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>22832000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5953000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-22228000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>20623000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9267000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11381000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-14439000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>10826000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4937000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-14144000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-36155000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>40616000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9296000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2867000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6033000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-15898000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1824000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-10022000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>14949000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4333000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>17566000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8011000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-10877000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-108213000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>86753000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-27088000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-21643000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-7824000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2861000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>8317000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>44244000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>38574000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>7819000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6971000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2892000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>9398000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3427000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>6123000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-3495000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2928000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>4534000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2177000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-9740000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-26111000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-124435000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-4629000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-12719000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>11476000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>177489000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-9045000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-2946000.0</v>
       </c>
-      <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7">
+        <v>-48000.0</v>
+      </c>
+      <c r="C7">
         <v>-3802000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>21079000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17965000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12169000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12184000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-12184000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1845000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8837000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>711000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-11948000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5543000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>20664000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-21613000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>29000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8109000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-26523000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>27106000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-15073000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-783000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8455000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8100000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-7973000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>10279000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-21948000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>11280000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-21138000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-527000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-11903000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-14670000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-19618000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>21491000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>6068000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-4049000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-13466000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>15505000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-17330000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-4576000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-6088000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>16976000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-19354000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>3203000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>15148000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-10271000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-7771000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-46000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-3840000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2247000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>7849000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6902000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-5767000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-758000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>427000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-11161000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>464000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>4343000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>10713000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>13080000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-36425000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>35365000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-11729000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>2795000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-10070000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-2136000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-8322000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-5633000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-10121000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-4937000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-4338000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-19927000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-5365000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-6265000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-10046000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-12706000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-20038000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>4113000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>3862000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-3084000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-6769000.0</v>
       </c>
-      <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>13269000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-9765000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>15466000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-7908000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-7565000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>12132000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-9178000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-16967000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-4481000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>8730000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>17953000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>11511000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-16070000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>16804000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>6785000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-11194000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-13453000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-20141000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-1377000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>15658000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>1721000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-12088000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>1932000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>14917000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-14801000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-16014000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>166000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>33245000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-21253000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-9943000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>20902000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-15777000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>827000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-11107000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>17726000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-12798000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>14936000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-12924000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-4000000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-2380000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>7823000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-5354000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>10769000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>3780000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>2094000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>1620000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-16656000.0</v>
       </c>
-      <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>-5431000.0</v>
+      </c>
+      <c r="C9">
         <v>-8858000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>28288000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1387000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12730000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2003000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-17695000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2226000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4840000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5197000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-482000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>13269000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-9765000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15466000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7908000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-7565000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12132000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-9178000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-16967000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-4481000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8730000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>17953000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11511000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-16070000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>16804000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6785000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-11194000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-13453000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-20141000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1377000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>15658000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1721000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-12088000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1932000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>14917000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-14801000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-16014000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>166000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>33245000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-21253000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-9943000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>20902000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-15777000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>827000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-11107000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>17726000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-12798000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>14936000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-12924000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-4000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2380000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7823000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-5354000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>10769000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3780000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2094000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1620000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-16656000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>14854000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-14636000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6904000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1576000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-3175000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1717000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-7306000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>6316000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-3409000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>8059000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-16482000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>9015000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-18807000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-16279000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>7000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-5113000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-936000.0</v>
       </c>
-      <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>-8971000.0</v>
+      </c>
+      <c r="C10">
         <v>4936000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-16577000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5498000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2496000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-118000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-16985000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18669000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8026000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5724000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-8917000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2675000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4707000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1882000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-12355000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7007000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-15304000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1543000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2093000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8695000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-198000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>862000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7671000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>666000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6634000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6731000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10479000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3598000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-6045000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1568000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-10150000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5971000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2824000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3040000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8792000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10061000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>173000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1042000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1517000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>833000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-5666000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1524000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-7193000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3446000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5912000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5481000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-13147000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6500000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-7132000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-888000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-6821000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7101000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-4940000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-6988000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-320000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2685000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2862000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>559000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>11545000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3505000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>957000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5753000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-3030000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-342000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1348000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>594000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1340000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-445000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-5894000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1992000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-5332000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-5960000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-2379000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>200000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-2288000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-3572000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-74000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1265000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-3859000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
+      <c r="CD10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2524000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>379000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2455000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9308000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4222000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8714000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3021000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>312000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1273000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3420000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5639000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2509000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-12483000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2930000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1280000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>988000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-19790000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>13390000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1474000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>12903000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-7454000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2288000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9751000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7515000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-10103000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-7322000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-420000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>11188000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-6762000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-18689000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5754000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>16127000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2208000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1562000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-5199000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>16560000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-13120000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>7564000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2492000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9083000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>7200000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-8167000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1671000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1959000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-4940000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-4047000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>12452000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4027000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-30057000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>20493000.0</v>
       </c>
-      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>6754000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2503000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1476000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2056000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>12650000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>8102000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1917000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>223000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>8704000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3943000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>4837000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2850000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5119000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4032000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5684000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1580000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-5926000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4188000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7979000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3744000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3231000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2429000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17282000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-10492000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3365000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2692000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5315000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3771000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2413000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3944000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3818000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3264000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4287000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5997000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4685000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4067000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3240000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3749000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3867000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5312000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3762000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2982000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4573000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3753000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4418000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3405000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4321000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3658000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3261000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2960000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8113000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3628000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-16873000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>14403000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2725000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2466000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3351000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3733000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2971000.0</v>
       </c>
       <c r="M13">
         <v>2971000.0</v>
       </c>
       <c r="N13">
+        <v>2971000.0</v>
+      </c>
+      <c r="O13">
         <v>-10712000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>941000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5343000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-6863000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3490000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3490000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4069000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-507000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6170000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3553000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-101000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-6117000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3824000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-12121000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3743000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3887000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-90000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-9201000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>5727000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3479000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>7158000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-8156000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>7200000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-205000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2296000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2025000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-476000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>245000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>11417000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
+        <v>2078000.0</v>
+      </c>
+      <c r="C14">
         <v>2163000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1676000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1598000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1575000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1513000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1464000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1507000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1601000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1546000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1251000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1097000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1103000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1151000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1176000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1275000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1403000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1460000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1419000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1498000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1660000.0</v>
       </c>
       <c r="W14">
         <v>1660000.0</v>
       </c>
       <c r="X14">
+        <v>1660000.0</v>
+      </c>
+      <c r="Y14">
         <v>1960000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1860000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1840000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1865000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4403000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1914000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2045000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2129000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2345000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2380000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2493000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2514000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4195000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4568000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4625000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4655000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4652000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4583000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4502000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4559000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4629000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4904000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4982000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4978000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5018000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4970000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5128000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5448000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5719000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5925000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>6093000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7827000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8080000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7991000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>8202000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8319000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3120000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1556000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1501000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1389000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1558000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1672000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2050000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1842000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1668000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1679000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1666000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1638000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1659000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2126000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2085000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1818000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1782000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1670000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1472000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1322000.0</v>
       </c>
-      <c r="CB14"/>
       <c r="CC14"/>
+      <c r="CD14"/>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>83000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>1023000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -31399,874 +31644,885 @@
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
+        <v>44443000.0</v>
+      </c>
+      <c r="C16">
         <v>41870000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>69928000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>62134000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>80244000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>65388000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>61132000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>70392000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>61124000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>74492000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>78691000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>89926000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>90850000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>67918000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>82390000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>88941000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>99288000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>123440000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>106491000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>116929000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>131456000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>116014000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>96801000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>108574000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>91593000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>99068000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>87888000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>88178000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>65346000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>65352000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>71305000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>93533000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>72910000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>82177000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>70796000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>85235000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>74409000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>69472000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>83616000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>119771000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>79155000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>88451000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>85584000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>79551000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>95449000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>97273000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>107295000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>92346000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>88013000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>70447000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>62436000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>73313000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>181526000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>94773000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>121861000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>143504000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>151328000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>148467000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>140150000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>95906000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>57332000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>49513000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>42542000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>45434000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>36036000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>39463000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>33340000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>36835000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>33907000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>29373000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>27196000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>36936000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>63047000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>187482000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>192111000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>204830000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>193354000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>15865000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>24910000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>27856000.0</v>
       </c>
-      <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>2003000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>996000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-3386000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>584000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-758000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2779000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1630000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1214000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1986000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1665000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-2709000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3258000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-298000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>349000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>539000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1228000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>31000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-1573000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>553000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>680000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-1022000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>371000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-3297000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>1429000.0</v>
       </c>
-      <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>-7108000.0</v>
+      </c>
+      <c r="C18">
         <v>-17091000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8356000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13110000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15630000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>927000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8414000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9417000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8897000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6342000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9683000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>846000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>22786000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19515000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1226000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6040000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-22829000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>31808000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10056000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5802000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>15643000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>18186000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3439000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18025000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12352000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>15188000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-25888000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8011000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8147000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-14391000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-19425000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>25875000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1564000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1761000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-13956000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>21937000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-13156000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-6876000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-7649000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>17792000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-8475000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5443000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>10712000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-8650000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1373000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>255000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-17410000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-2804000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>11028000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-5349000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-14460000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-7741000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-22544000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-32537000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-18713000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-8547000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1816000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>10495000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-52812000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>21534000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-10118000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>8544000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-11579000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>5195000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-5979000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-1890000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-7529000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-93000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1926000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-12572000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-1539000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-674000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-3374000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-5032000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-13939000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>10495000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>5931000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-9067000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-2992000.0</v>
       </c>
-      <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-3824000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3402000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2431000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1570000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1120000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-465000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-795000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1249000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1092000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7976000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1899000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1534000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1272000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1396000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1062000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-803000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1456000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-893000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-260000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-79000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-569000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-794000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-401000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1266000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1267000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1075000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1018000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>440000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>23875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AI19">
         <v>60000.0</v>
       </c>
       <c r="AJ19">
+        <v>60000.0</v>
+      </c>
+      <c r="AK19">
         <v>23187000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>14989000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1808000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>6390000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>23345000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-3392000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-186000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-3439000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-10417000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-858000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-8322000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>33731000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>6252000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2859000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>9586000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>1726000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-102403000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -32304,2292 +32560,2321 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>4625000.0</v>
+      </c>
+      <c r="C21">
         <v>-375000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-475000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-1500000.0</v>
       </c>
       <c r="M21">
         <v>-1500000.0</v>
       </c>
       <c r="N21">
+        <v>-1500000.0</v>
+      </c>
+      <c r="O21">
         <v>4752000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="Q21">
         <v>-1000000.0</v>
       </c>
       <c r="R21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="S21">
         <v>1000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6965000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>841000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-629000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11159000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2721000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5441000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5924000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>27657000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13048000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7645000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7116000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3263000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4322000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-37192000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>39295000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-29330000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-13247000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1175000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5875000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-36608000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-875000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-899000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>-1774000.0</v>
       </c>
-      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-417000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>110462000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>96100000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>-11805000.0</v>
+      </c>
+      <c r="C22">
         <v>-13770000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-21678000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1123000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1297000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2537000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3954000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3387000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6342000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-9621000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2969000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2556000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>599000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1874000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-5449000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3452000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1046000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>179000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1028000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-11092000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-390000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4769000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>402000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-823000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2625000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10710000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-9356000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1400000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1184000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-4640000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-9206000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-946000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-8852000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-4719000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-9382000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-5255000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5029000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-9369000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-9926000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-7207000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>756000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-6027000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-13026000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-5600000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-2967000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-9992000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-21650000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-9809000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4665000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-5441000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-15533000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-18715000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-31203000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-30355000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-36235000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-21646000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-16533000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-12191000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-28083000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-25409000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-1160000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4098000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-4640000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5020000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2273000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-1176000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-3276000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1222000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1216000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1350000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-3179000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>191000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>584000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2343000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2265000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>502000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-785000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-7291000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1958000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
+      <c r="CD22"/>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
+        <v>-515000.0</v>
+      </c>
+      <c r="C23">
         <v>-48000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-475000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-13116000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-90000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-173000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>887000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-795000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-117000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-83000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-116000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4365000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1141000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1062000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-258000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1633000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>789000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-343000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-263000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2983000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-207000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>712000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1167000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1211000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>837000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1509000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>844000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>862000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>881000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>48386000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>921000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>185000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1128000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1112000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-208000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-760000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-26000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1183000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2072000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>754000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1886000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1183000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3330000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3235000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>629000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1900000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>110462000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4896000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>251000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1530000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3814000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1052000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>96100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1027000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>15989000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>973000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6101000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1433000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>100000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>374000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2664000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1311000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>356000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>806000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-10264000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>121000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-420000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>382000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>336000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>553000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-2901000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-3437000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-894000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>64000.0</v>
       </c>
-      <c r="CC23"/>
+      <c r="CD23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24">
+        <v>-1035000.0</v>
+      </c>
+      <c r="C24">
         <v>-2571000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1920000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2082000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1473000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-696000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>1576000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-1576000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>59000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-93000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-33000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-39000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-3300000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-1738000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-636000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-79000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>326000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-17942000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-170000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>3517000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>107000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>23875000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>60000.0</v>
       </c>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
       <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>-333000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>14989000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1808000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6390000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>23345000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-3392000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-186000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-3439000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-10417000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-858000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-8322000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>33731000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>6252000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2859000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>9586000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1726000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-102403000.0</v>
       </c>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
         <v>-4093000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>-1384000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-70265000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>-439000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>833000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>618000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-1012000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>566000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-512000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>4830000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-581000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-4830000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-103383000.0</v>
       </c>
-      <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-283000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>1000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>1000000.0</v>
       </c>
-      <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
-        <v>-577000.0</v>
+        <v>2759000.0</v>
       </c>
       <c r="C25">
+        <v>-1488000.0</v>
+      </c>
+      <c r="D25">
         <v>8594000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2667000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2854000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-16883000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5102000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3388000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2696000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>237000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-8675000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4341000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>701000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1196000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1374000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3857000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1699000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3865999.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>156000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17186000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1635000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4255000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>797000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7403000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5342000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-7376000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1294000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1253000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>249000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1199000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1191000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1157000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1253000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1285000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1310000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4555000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1044000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1019000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1219000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1615000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1793000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2318000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2323000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2253000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2219000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2150000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2122000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1941000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1566000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1858000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1148000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1110000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1093000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>683000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1416000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1128000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1980000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>400000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2217000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1020000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>82000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>239000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>572000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>873000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1891000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>72000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1630000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1088000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>4736000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>6380000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4445000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4562000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4452000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-104000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4095000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4085000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3274000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1391000.0</v>
       </c>
-      <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>117000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-117000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-83000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-116000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>1141000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-258000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-14080000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>789000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-343000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>1091000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1358000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-207000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>712000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1167000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1211000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>837000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1509000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>844000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-274000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-19000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-578000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-104000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-638000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-99000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>213000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-204000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1781000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1060000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-165000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-101000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-394000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1886000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-40000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-21000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-199000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>629000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1900000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>408000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>4896000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>251000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1745000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>674000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1119000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>911000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
-[...1 lines deleted...]
-      </c>
+      <c r="BS26"/>
       <c r="BT26">
         <v>-2345000.0</v>
       </c>
       <c r="BU26">
+        <v>-2345000.0</v>
+      </c>
+      <c r="BV26">
         <v>-18295000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-2818000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-523000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27">
+        <v>1378000.0</v>
+      </c>
+      <c r="C27">
         <v>882000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2515000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2819000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2745000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2284000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2353000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2043000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2735000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2314000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2392000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2452000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1559000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3126000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2916000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2689000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2700000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2695000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2516000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2235000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2489000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2364000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2244000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2287000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2016000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2149000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1700000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2822000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2880000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1687000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3212000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3215000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3204000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3438000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2432000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3644000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3598000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2914000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3473000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3192000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3567000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3365000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2514000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3426000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3377000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3854000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3273000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3070000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3260000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2803000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2180000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2097000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2068000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2296000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1755000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2157000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1745000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1947000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2609000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>6970000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1944000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1955000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2496000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1995000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1883000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3249000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3105000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>3785000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3124000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>4971000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>12595000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>4304000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>12627000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
+        <v>4110000.0</v>
+      </c>
+      <c r="C28">
         <v>-282000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-475000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5845000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5766000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2173000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-694000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-257000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-522000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4275000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4365000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>141000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13510000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-19912000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1630000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>636000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-11159000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1630000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5442000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-4566000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>27450000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13760000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8812000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8327000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2426000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2813000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-36348000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12875000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1167000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-13114000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-254000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5690000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-35480000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>237000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-208000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-760000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-26000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1183000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2072000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>754000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1886000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1183000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3330000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3235000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>629000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1900000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>110870000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4896000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>251000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1745000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>674000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1119000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>97011000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1347000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>738000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2713000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>803000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1964000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>433000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>606000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>834000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1445000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>826000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2582000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>922000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-421000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-17549000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>477000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1244000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1211000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>171596000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>46000.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>1565000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
+        <v>-5602000.0</v>
+      </c>
+      <c r="C29">
         <v>-15986000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12180000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-9708000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18061000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1801000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7294000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9882000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8102000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5093000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8591000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8881000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24626000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-18014000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>46000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4644000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-21767000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>32610999.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-8600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6695000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>15903000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18784000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2870000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18819000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-12121000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16454000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-24621000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9086000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-7129000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-13775000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-17823000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>27886000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4185000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-713000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-13027000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>23682000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-12673000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-5039000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-6350000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>19973000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-6715000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>8024000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>12256000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-4130000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>382000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1734000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-14719000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-488000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>13744000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1656000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-11254000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-4236000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-20130000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-28649000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-13162000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-5492000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>5630000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>13400000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-51817000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>21495000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-9307000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>10462000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-10247000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>7796000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-4400000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-1525000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-6944000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1881000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2769000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-12175000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-521000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>30000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-2774000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-3826000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-11419000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>10492000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>8832000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-5629000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-2098000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>25505000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>18015000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>-1506000.0</v>
+      </c>
+      <c r="C30">
         <v>-5596000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3824000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3402000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2431000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1570000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1120000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-465000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-795000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1249000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1092000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7976000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1899000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1534000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1272000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1396000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1062000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-803000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1456000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-893000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-260000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-677000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-569000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-794000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-401000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1266000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1267000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1075000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1018000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-616000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1602000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1571000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>21254000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-988000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-929000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1745000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14506000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-29000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5091000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>21164000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5152000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2767000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4983000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-14937000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2613000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-9801000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>31040000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3936000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>143000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5893000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1480000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-105908000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2414000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3888000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-9412000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3055000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3814000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2905000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2379000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>15368000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>15989000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-6041000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6101000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>572000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>100000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>7191000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2664000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-430000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>888000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>11675000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-10264000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-25713000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-103983000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1206000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2520000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-280000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2901000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3437000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-894000.0</v>
       </c>
-      <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>