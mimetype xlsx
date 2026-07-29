--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -23330,51 +23330,51 @@
       </c>
       <c r="BA22">
         <v>131193000.0</v>
       </c>
       <c r="BB22">
         <v>-47997000.0</v>
       </c>
       <c r="BC22">
         <v>-7035000.0</v>
       </c>
       <c r="BD22">
         <v>-127678000.0</v>
       </c>
       <c r="BE22">
         <v>-478087000.0</v>
       </c>
       <c r="BF22">
         <v>327731000.0</v>
       </c>
     </row>
     <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>172</v>
       </c>
       <c r="B23">
-        <v>-63475000.0</v>
+        <v>-28743000.0</v>
       </c>
       <c r="C23">
         <v>-19531000.0</v>
       </c>
       <c r="D23">
         <v>76893000.0</v>
       </c>
       <c r="E23">
         <v>-32210000.0</v>
       </c>
       <c r="F23">
         <v>-32608000.0</v>
       </c>
       <c r="G23">
         <v>-16600000.0</v>
       </c>
       <c r="H23">
         <v>-22082000.0</v>
       </c>
       <c r="I23">
         <v>-19553000.0</v>
       </c>
       <c r="J23">
         <v>-23876000.0</v>
       </c>
@@ -23858,51 +23858,51 @@
       </c>
       <c r="BA25">
         <v>-175346000.0</v>
       </c>
       <c r="BB25">
         <v>123015000.0</v>
       </c>
       <c r="BC25">
         <v>43212000.0</v>
       </c>
       <c r="BD25">
         <v>237715000.0</v>
       </c>
       <c r="BE25">
         <v>549109000.0</v>
       </c>
       <c r="BF25">
         <v>-445955000.0</v>
       </c>
     </row>
     <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>175</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-34732000.0</v>
       </c>
       <c r="C26">
         <v>-83000.0</v>
       </c>
       <c r="D26">
         <v>-51355000.0</v>
       </c>
       <c r="E26">
         <v>-74872000.0</v>
       </c>
       <c r="F26">
         <v>-10094000.0</v>
       </c>
       <c r="G26">
         <v>-2581000.0</v>
       </c>
       <c r="H26">
         <v>-669000.0</v>
       </c>
       <c r="I26">
         <v>-17331000.0</v>
       </c>
       <c r="J26">
         <v>-9024000.0</v>
       </c>