--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3567,411 +3570,417 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>45468000.0</v>
+      </c>
+      <c r="C2">
         <v>77965000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>150968000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>61087000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>39901000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>55268000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>62213000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>37096000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>38229000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38081000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38993000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>81904000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>60911000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>83685000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>77543000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>103640000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87860000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>67769000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24819000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>60409000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>39612000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>41990000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26728000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>55173000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36736000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>37909000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14498000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>32496000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>44758000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>48096000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>66289000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>91940000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>96477000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>73221000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>62982000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>47457000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>51567000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>37706000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>38627000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>172293000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>211106000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>250797000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>364160000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>337493000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>326638000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>352477000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>531564000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>598538000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>500774000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>428938000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>370640000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>311092000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>233751000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>267238000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>181478000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>176888000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
+      <c r="BG2"/>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3988,1790 +3997,1814 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
+      <c r="BG3"/>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>3408099000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>3527306000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>3327629000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>3136767000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>4115187000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>3872886000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>4153725000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>3890834000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>3647910000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>3410098000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>3182171000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2973544000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>2767358000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>2566359000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>2363778000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>2176793000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1977790000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>1780526000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>1589372000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>1427656000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1238989000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-1061943000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-879643000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-722731000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-601029000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-498425000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-407219000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-331993000.0</v>
       </c>
-      <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
+      <c r="BG4"/>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
+      <c r="R5"/>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-4095539000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3990460000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3869116000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3659376000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3408099000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3527306000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3327629000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3136767000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4115187000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3872886000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4153725000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3890834000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3647910000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3410098000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3182171000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2973544000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2767358000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2566359000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2363778000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2176793000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1977790000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1780526000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1589372000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1427656000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1238989000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1061943000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-879643000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-722731000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-601029000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-498425000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-407219000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-331993000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-266296000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-213707000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-173343000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
+      <c r="BG5"/>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>6611348000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6597537000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6588082000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6570952000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6564320000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6435047000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6407158000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5299481000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5131909000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5022848000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
-      <c r="BA6"/>
+      <c r="BA6">
+        <v>0.0</v>
+      </c>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
+      <c r="BG6"/>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
+        <v>2001047000.0</v>
+      </c>
+      <c r="C7">
         <v>2085868000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2128544000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2263029000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2393010000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2521709000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2544231000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2654260000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2793667000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2934891000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2968510000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3132360000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3265688000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3405103000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3446490000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3542983000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3356322000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3285898000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3420462000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2970359000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2486947000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2550231000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2614809000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2661682000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2564726000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2816597000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2888998000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3233187000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3334445000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3437685000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
+      <c r="BG7"/>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
+        <v>3087000.0</v>
+      </c>
+      <c r="C8">
         <v>3098000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>3085000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3083000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3098000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3115000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3110000.0</v>
       </c>
       <c r="I8">
         <v>3110000.0</v>
       </c>
       <c r="J8">
+        <v>3110000.0</v>
+      </c>
+      <c r="K8">
         <v>3102000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>3035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004000.0</v>
       </c>
       <c r="M8">
         <v>3004000.0</v>
       </c>
       <c r="N8">
+        <v>3004000.0</v>
+      </c>
+      <c r="O8">
         <v>2993000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2974000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>3031000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>3088000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>3110000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3139000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>3138000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>3135000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
+      <c r="BG8"/>
     </row>
-    <row r="9" spans="1:58">
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>5865447000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5854090000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5867226000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5902893000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5909373000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5894786000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>5822013000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5803634000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5806031000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5838848000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5941977000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6119645000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6266506000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6371398000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6365929000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6363774000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6317653000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6195497000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6165750000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6098167000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6091242000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6130365000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>6124042000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6138130000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6133400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6485174000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6611348000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6597537000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6588082000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6570952000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6564320000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6435047000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6407158000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5299481000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5131909000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5022848000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4251755000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4122811000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4122747000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4099718000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4078068000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3513725000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3488076000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3463791000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3431317000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3402180000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
+      <c r="BG9"/>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>210000000.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-2934891000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-3132360000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3265688000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3405103000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3446490000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3542983000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3356322000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3285898000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3420462000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2970359000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4541000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2550231000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>735.64</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2661682000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6793000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2816597000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>31610000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3233187000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3334445000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3437685000.0</v>
       </c>
-      <c r="AE10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>50608000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>23153000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>28441000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>23694000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>40190000.0</v>
       </c>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>31610000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>18512000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>28251000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>39870000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>23473000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>27410000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>143286000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>185491000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>245979000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6308000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19273000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>12580000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17487000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11584000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>10867000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4806000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>18989000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>16555000.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
+      <c r="BG10"/>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>4541000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
+      <c r="BG11"/>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>210000000.0</v>
       </c>
-      <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>-2507000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>-2934891000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-3132360000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-3265688000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-3405103000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-3446490000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-3542983000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-3356322000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-3285898000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3420462000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2970359000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4541000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-2550231000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>735.64</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-2661682000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-6793000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2816597000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>31610000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-3233187000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-3334445000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-3437685000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>50608000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>23153000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>28441000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>23694000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>40190000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>31610000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>18512000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>28251000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>39870000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>23473000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>27410000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>143286000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>185491000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>245979000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6308000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19273000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>12580000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>17487000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11584000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10867000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4806000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>18989000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>16555000.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
+      <c r="BG12"/>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
+        <v>3087000.0</v>
+      </c>
+      <c r="C13">
         <v>3098000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3085000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3083000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3098000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3115000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3110000.0</v>
       </c>
       <c r="I13">
         <v>3110000.0</v>
       </c>
       <c r="J13">
+        <v>3110000.0</v>
+      </c>
+      <c r="K13">
         <v>3102000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004000.0</v>
       </c>
       <c r="M13">
         <v>3004000.0</v>
       </c>
       <c r="N13">
+        <v>3004000.0</v>
+      </c>
+      <c r="O13">
         <v>2993000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2974000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3031000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3088000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3110000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3139000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3138000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3135000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3011000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2686000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2685000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2684000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2689000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2959000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3041000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3091000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3087000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3171000.0</v>
       </c>
       <c r="AG13">
         <v>3171000.0</v>
       </c>
       <c r="AH13">
+        <v>3171000.0</v>
+      </c>
+      <c r="AI13">
         <v>3165000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3164000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3155000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>3154000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>3150000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>3149000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>3072000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>3042000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>2771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2770000.0</v>
       </c>
       <c r="AR13">
         <v>2770000.0</v>
       </c>
       <c r="AS13">
         <v>2770000.0</v>
       </c>
       <c r="AT13">
+        <v>2770000.0</v>
+      </c>
+      <c r="AU13">
         <v>2768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2621000.0</v>
       </c>
       <c r="AV13">
         <v>2621000.0</v>
       </c>
       <c r="AW13">
-        <v>2620000.0</v>
+        <v>2621000.0</v>
       </c>
       <c r="AX13">
         <v>2620000.0</v>
       </c>
       <c r="AY13">
         <v>2620000.0</v>
       </c>
       <c r="AZ13">
-        <v>1460947000.0</v>
+        <v>2620000.0</v>
       </c>
       <c r="BA13">
         <v>1460947000.0</v>
       </c>
       <c r="BB13">
         <v>1460947000.0</v>
       </c>
       <c r="BC13">
         <v>1460947000.0</v>
       </c>
       <c r="BD13">
         <v>1460947000.0</v>
       </c>
-      <c r="BE13"/>
+      <c r="BE13">
+        <v>1460947000.0</v>
+      </c>
       <c r="BF13"/>
+      <c r="BG13"/>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>310643000.0</v>
+      </c>
+      <c r="C14">
         <v>311426000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>311077000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>311034000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>313184000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>314798000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>313414000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>311025000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>310806000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>312503000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>311956000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>311534000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>300141000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>311846000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>316356000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>325997000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>334561000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>314081000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>340106000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>313790000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>307879000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>296746000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>338967000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>268511000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>268386000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>284227000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>300142000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>307781000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>309137000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>308788000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>313618000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>317082000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>316992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>316911000.0</v>
       </c>
       <c r="AI14">
         <v>316911000.0</v>
       </c>
       <c r="AJ14">
+        <v>316911000.0</v>
+      </c>
+      <c r="AK14">
         <v>315463000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>315401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315769000.0</v>
       </c>
       <c r="AM14">
         <v>315769000.0</v>
       </c>
       <c r="AN14">
+        <v>315769000.0</v>
+      </c>
+      <c r="AO14">
         <v>308657000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>281786000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>277050000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>277050344.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>277015000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>277003000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265300080.0</v>
       </c>
       <c r="AU14">
         <v>265300080.0</v>
       </c>
       <c r="AV14">
+        <v>265300080.0</v>
+      </c>
+      <c r="AW14">
         <v>262069878.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>262049659.0</v>
       </c>
       <c r="AX14">
         <v>262049659.0</v>
       </c>
       <c r="AY14">
+        <v>262049659.0</v>
+      </c>
+      <c r="AZ14">
         <v>263219444.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260100000.0</v>
       </c>
       <c r="BA14">
         <v>260100000.0</v>
       </c>
       <c r="BB14">
         <v>260100000.0</v>
       </c>
       <c r="BC14">
         <v>260100000.0</v>
       </c>
       <c r="BD14">
         <v>260100000.0</v>
       </c>
       <c r="BE14">
         <v>260100000.0</v>
       </c>
       <c r="BF14">
         <v>260100000.0</v>
       </c>
+      <c r="BG14">
+        <v>260100000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>3004000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2993000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2974000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3031000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3088000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3110000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3139000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3138000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3135000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3011000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2686000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2685000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2684000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2689000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2959000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3041000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3091000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3087000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3171000.0</v>
       </c>
       <c r="AG15">
         <v>3171000.0</v>
       </c>
       <c r="AH15">
+        <v>3171000.0</v>
+      </c>
+      <c r="AI15">
         <v>3165000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3164000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3155000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3154000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3150000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3149000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3072000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3042000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2770000.0</v>
       </c>
       <c r="AR15">
         <v>2770000.0</v>
       </c>
       <c r="AS15">
         <v>2770000.0</v>
       </c>
       <c r="AT15">
+        <v>2770000.0</v>
+      </c>
+      <c r="AU15">
         <v>2768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2621000.0</v>
       </c>
       <c r="AV15">
         <v>2621000.0</v>
       </c>
       <c r="AW15">
-        <v>2620000.0</v>
+        <v>2621000.0</v>
       </c>
       <c r="AX15">
         <v>2620000.0</v>
       </c>
       <c r="AY15">
         <v>2620000.0</v>
       </c>
       <c r="AZ15">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BA15"/>
+        <v>2620000.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
+      <c r="BG15"/>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16">
+        <v>23793000.0</v>
+      </c>
+      <c r="C16">
         <v>23647000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>23502000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23946000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24390000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24830000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25264000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25709000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26153000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26593000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27101000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27990000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>28878000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>29757000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30552000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>32330000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>34107000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>35864000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>37603000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39528000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>41453000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>43357000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>45257000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>43192000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>513147000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>542098000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>706721000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>623878000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>659712000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>685773000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-2459000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>250484000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>218516000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>173484000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
+      <c r="BG16"/>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5788,176 +5821,178 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
+      <c r="BG17"/>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>6000000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>8000000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>381233000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>529598000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>672002000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>781987000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>916031000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1188975000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1171866000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>650788000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>782145000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>763192000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>788765000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>779645000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1180564000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1100382000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1081563000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>950217000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1215240000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1063331000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1439825000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1370686000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>978139000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>706948000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>772312000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>534423000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>318323000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>248981000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>263927000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>278580000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>202708000.0</v>
       </c>
-      <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
+      <c r="BG18"/>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5974,88 +6009,87 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
+      <c r="BG19"/>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -6072,94 +6106,95 @@
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
-      <c r="BA20"/>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
+      <c r="BG20"/>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -6176,868 +6211,882 @@
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
-      <c r="BA21"/>
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
+      <c r="BG21"/>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>2507000.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>2953796000.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>3134923000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3268787000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3411345000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3448390000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3543937000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3356900000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3286161000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3421219000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2970986000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1056000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2591587000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>105129264.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2744739000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>528252000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3633041000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>391239000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3644961000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3681339000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3560110000.0</v>
       </c>
-      <c r="AE22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
         <v>420842000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>459892000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>460685000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>299796000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>452005000.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
       <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>73022000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>417605000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>429920000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>975199000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1009030000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>834482000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>664417000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>713966000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>692554000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>280959000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>175286000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>130679000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>183000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>204857000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>205221000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>89751000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>160579000.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
+      <c r="BG22"/>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>15232634000.0</v>
+      </c>
+      <c r="C23">
         <v>15349446000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14289844000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12912057000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12766073000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13049321000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13010050000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13223618000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13415843000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13548494000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13619414000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13736557000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13766810000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13871146000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>14118039000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>14413378000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>14212700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13803500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13896528000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>13471538000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>12848333000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13000382000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13150845000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13349739000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13743990000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14525789000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15197569000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>16120288000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>17330880000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>17288730000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>15519464000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>15802535000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>15690607000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>15422849000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15261490000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14849214000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>15442221000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14888654000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14255550000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14629253000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>13558780000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>14288712000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>14155224000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13577074000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>12532481000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>12481951000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>11573495000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9315880000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8045208000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7134457000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6613581000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5672208000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4825148000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4092879000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3618793000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
+      <c r="BG23"/>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>2432258000.0</v>
+      </c>
+      <c r="C24">
         <v>2664797000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1397976000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1307220000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1098669000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1285380000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1489230000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1622316000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1591208000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1510109000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1537596000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1606895000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1492270000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1312046000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1183476000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1172828000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1577213000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1959944000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2125444000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2341033000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2415163000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2568686000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3001593000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3158225000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3518076000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3707787000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3758868000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3703828000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3602379000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3475950000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>5461688000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5487004000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5288344000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4876706000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4800090000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4510521000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5291973000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4775302000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4703973000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4759904000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4244014000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4702809000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4708513000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4406777000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4500038000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4172295000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4362550000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>4137866000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3370636000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2535819000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2078999000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2970455000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2418217000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>1444058000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
+      <c r="BG24"/>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1399923000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1309177000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1100727000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1287037000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1490625000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1624043000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1609662000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1494859000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1314429000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1185136000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1173902000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1577648000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1960191000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2125597000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2341219000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2415525000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2568927000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3001954000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3158225000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3518076000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3707787000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3758868000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3703828000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3602379000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3475950000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5461688000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5487004000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5288344000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4876706000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4800090000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4510521000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5291973000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4775302000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4703973000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4759904000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4244014000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4702809000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4708513000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4406777000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4500038000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4172295000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4362550000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4137866000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3370636000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2535819000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2078999000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2970455000.0</v>
       </c>
-      <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
+      <c r="BG25"/>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26">
+        <v>259313000.0</v>
+      </c>
+      <c r="C26">
         <v>253164000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>245653000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>256496000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>249163000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>239672000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>231048000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>226860000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>223552000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>226034000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>222255000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>220110000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>218196000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>219515000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>220429000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>222882000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>229095000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>234390000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>232399000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>236597000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>237668000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>241158000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>255082000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>44070000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>103514000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>284461000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>333174000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>405180000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>369548000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>313909000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>362169000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>672768000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>763592000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>760562000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>841257000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>876293000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1600165000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1811435000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1731063000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2015090000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1673907000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2098233000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2108450000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2007828000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1305392000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1453300000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>899997000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>458209000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>354254000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>500882000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>677780000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>503666000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
+      <c r="BG26"/>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7054,2396 +7103,2434 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
+      <c r="BG27"/>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>4615305000.0</v>
+      </c>
+      <c r="C28">
         <v>4750665000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4926861000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3570249000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3491679000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3807089000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4033461000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4276576000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4384875000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4445000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4506106000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4739255000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4757958000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4717149000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4629966000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4715811000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4933535000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5245842000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5545906000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5311392000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4897569000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5118917000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5616402000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5819907000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6082802000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6524384000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6647866000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6937015000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6936824000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6913635000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5461688000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5487004000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5237736000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4853553000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4771649000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4486827000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5251783000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4775302000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4672363000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4741392000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4215763000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4662939000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4685040000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4379367000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4356752000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3986804000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4116571000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4131558000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3351363000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2523239000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2061512000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2983871000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2432350000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1882724000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1450069000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-16555000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
+      <c r="BG28"/>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>10931161000.0</v>
+      </c>
+      <c r="C29">
         <v>10727841000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8948803000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8653036000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8404291000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8503754000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8510880000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8602278000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8576218000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8560962000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8519000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8468976000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8318164000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8223410000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7938034000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7384304000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7580821000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7433730000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7882604000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7191338000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7812628000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8443373000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8769298000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8826352000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9654232000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10300327000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
+      <c r="BG29"/>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>25064000.0</v>
+      </c>
+      <c r="C30">
         <v>486648000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>507226000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>394023000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>399545000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>553767000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>488026000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>345333000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>386003000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>366339000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>443424000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>410319000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>360327000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>409544000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>743173000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>948113000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>977429000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>706639000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>670440000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>687289000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>529885000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>533170000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>453771000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>426791000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>311876000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>293264000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>489305000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>310384000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>358755000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>414130000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>525900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>400614000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>356890000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>306615000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>335018000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>277439000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>235115000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>256933000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>291642000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>255952000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>205085000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>215199000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>207646000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>176697000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>204657000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>284314000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>307761000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>210769000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>186974000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>174258000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>130102000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>119145000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>95663000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>84458000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>67965000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>6862081000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>6825894000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6911364000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6754558000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6211476000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6003608000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5473786000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5757160000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>4850305000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>5397465000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>5874687000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>5767705000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5668127000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6136156000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6592540000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6970743000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>7446698000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>8339700000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>8292798000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>7665808000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>7913613000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>8054221000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>8181145000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>8149181000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>7655671000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>7661460000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>7638699000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>6262625000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>6580748000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>6233402000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>6058282000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>5934392000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>5775864000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>5218993000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>6434275000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>5473830000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>3751422000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>3523227000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3533038000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>3598660000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1877827000.0</v>
       </c>
-      <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
+      <c r="BG31"/>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>-1035195000.0</v>
+      </c>
+      <c r="C32">
         <v>-1015254000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-671533000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-958246000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-977195000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-910561000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-938381000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-955309000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-997022000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-980191000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-976399000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-1038635000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-1122136000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-1059899000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-987384000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-1566368000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-1459907000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-1826276000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-1381998000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-2093829000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-1332657000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-635021000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-408915000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-513593000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-21963000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>148147000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
+      <c r="BG32"/>
     </row>
-    <row r="33" spans="1:58">
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>14539064000.0</v>
+      </c>
+      <c r="C33">
         <v>14671518000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>13458063999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>12484263000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12338539000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12474536000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12502504000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>12854972000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>13006853000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>13145782000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>13143722000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>13314138000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>13382082000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>13433504000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>13330514000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>13435724000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>13197203000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>13078724000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13210409000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>12762685000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>12297893000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>12414075000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>12576706000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12827957000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12901713000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>13405768000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>14274684000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>15390788000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>16617831000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>16743834000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>14712851000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>14895903000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>14855677000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>14622815000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>14428403000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>14238261000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>14706338000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>14384956000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>13852963000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>13933782000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>12888996000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>13050372000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>12906988000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>12536746000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>11515302000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>11293921000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>10321335000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>8813177000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>7657980000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>6812535000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>6280017000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>5312695000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4497243000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3897835000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3344187000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>3084755000.0</v>
       </c>
-      <c r="BE33"/>
       <c r="BF33"/>
+      <c r="BG33"/>
     </row>
-    <row r="34" spans="1:58">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34">
+        <v>64929000.0</v>
+      </c>
+      <c r="C34">
         <v>63370000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>57140000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>65776000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>64205000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>63111000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>62001000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>55839000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>56107000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>60082000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>59431000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>63214000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>61903000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>60657000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>59692000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>58293000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>56546000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>57175000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>54462000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>60642000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>58184000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>56856000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>59694000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>64223000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>62312000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>60432000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>58635000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>59366000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>57965000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>56753000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>65971000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>48363000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>47427000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>46427000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>43316000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>52764000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>53772000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>54299000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>55160000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>61883000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>75925000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>80275000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>82077000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>55965000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>49215000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>49076000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>47587000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>44147000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>41650000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>40867000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>35113000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>34333000.0</v>
       </c>
-      <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
+      <c r="BG34"/>
     </row>
-    <row r="35" spans="1:58">
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>5186966000.0</v>
+      </c>
+      <c r="C35">
         <v>5433051000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5070882000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4008410000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3876837000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4155192000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4347590000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4718331000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4817872000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4893715000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4953221000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5177315000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5191618000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5203213000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5325976000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5399094000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5463433000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5523764000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5762319000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5533614000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5246822000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5551105000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6077520000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6330483000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6446771000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6961375000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7186687000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>7502422000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>7770073000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>7729151000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>6178447000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>6317512000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>6098963000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>5711898000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5623258000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5744276000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6446299000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5911266000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5709584000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6037067000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5388449000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>6223284000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>6161276000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>5440881000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>5256852000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4993683000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4944560000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4500422000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3661267000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2840613000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2392692000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3207496000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2590684000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1994035000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1568760000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1399091000.0</v>
       </c>
-      <c r="BE35"/>
       <c r="BF35"/>
+      <c r="BG35"/>
     </row>
-    <row r="36" spans="1:58">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>12408437000.0</v>
+      </c>
+      <c r="C36">
         <v>12158504000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>817629000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>46883000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>36442000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>36249000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>34508000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>36150000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>27755000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>33757000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>30945000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>27662000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>25422000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>26078000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>26950000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>20573000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>20940000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>26230000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>31053000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>23630000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>30340000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>55643000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>61083000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>60285000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>121833000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>304500000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>354268000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>426568000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>404431000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>349357000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>47125000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>45823000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>52104000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>47037000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>48291000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>38928000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>36631000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>37804000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>807700000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>881326000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>727795000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2132570000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>804060000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2075313000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1385525000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1543426000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>708510000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>526192000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>375083000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>546308000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>720361000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>555580000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>422609000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>363767000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>406714000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-3084755000.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
+      <c r="BG36"/>
     </row>
-    <row r="37" spans="1:58">
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>242434000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>259028000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>262596000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>258786000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>270255000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>254898000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>308932000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>284937000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>320949000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>353262000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>322566000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>315754000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>296823000.0</v>
       </c>
-      <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
+      <c r="AE37"/>
+      <c r="AF37">
         <v>821669000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>757539000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>748690000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>739953000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>726955000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>731591000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>641402000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>615253000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>1465953000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>1399534000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>1367497000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>1362062000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>1352286000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>1334560000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>1090453000.0</v>
       </c>
-      <c r="AT37">
-[...1 lines deleted...]
-      </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
-      <c r="BA37"/>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
+      <c r="BG37"/>
     </row>
-    <row r="38" spans="1:58">
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>830153000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>46883000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>36442000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>36249000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>34508000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>36150000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>27662000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>25422000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>26078000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>26950000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>20573000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>20940000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>26230000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>31053000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>12755021000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>30340000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>55643000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>61083000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>12755021000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>121833000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>304500000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>354268000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>426568000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>404431000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>349357000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>409294000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>718591000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>815696000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>807599000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1192850000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1203063000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1896493000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2079657000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1826216000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2096566000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1791126000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2132570000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2174746000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2075313000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1385525000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1543426000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>968883000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>526192000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>446187000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>546308000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>720361000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>555580000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>422609000.0</v>
       </c>
-      <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>406714000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>414658000.0</v>
       </c>
-      <c r="BE38"/>
       <c r="BF38"/>
+      <c r="BG38"/>
     </row>
-    <row r="39" spans="1:58">
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>668520554.0</v>
+      </c>
+      <c r="C39">
         <v>191280000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>114554000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>33771000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>27989000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>21018000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>19520000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23313000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>22987000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>36373000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>32268000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>12100000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>24401000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>28098000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>44352000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>29541000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>38068000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18137000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15679000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>21564000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>16014000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>53137000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>120368000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>94991000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>530401000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>826757000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>433580000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>419116000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>354294000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>130766000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>35450000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>12664000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6590000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10374000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8943000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>10024000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8573000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>9679000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6313000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3402000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6528000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8072000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>8087000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>836221000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>669236000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>718225000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>5866000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>285626000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5695000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4405000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2975000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>225673000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>216931000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>100558000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>183097000.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
+      <c r="BG39"/>
     </row>
-    <row r="40" spans="1:58">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>946173847.0</v>
+      </c>
+      <c r="C40">
         <v>1055266000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>789817000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>791605000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>809173000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>889368000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>785576000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>723779000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>743231000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>734608000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>794421000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>778372000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>808049000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>793706000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1077642000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1832553000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1799712000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1964814000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1505050000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2318787000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1498017000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>846044000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>604249000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>665039000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>597005000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>638307000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>680989000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>728682000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>762658000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>805582000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>784792000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>721931000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>692256000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>716632000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>699114000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>670219000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>641493000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>685730000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>778761000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>439611000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>358326000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>394287000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>343110000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>352816000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>723634000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>454178000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>623541000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>389579000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>359940000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>331868000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>251589000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>250793000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>218780000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>180866000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>169818000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>155467000.0</v>
       </c>
-      <c r="BE40"/>
       <c r="BF40"/>
+      <c r="BG40"/>
     </row>
-    <row r="41" spans="1:58">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>989097000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1039596000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1252646000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1218630000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1036622000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>733645000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>672760000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>575692000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>614323000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>697739000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>727142000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>762144000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>594468000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>732649000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>844141000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>975397000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1246940000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1228619000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>716759000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>830508000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>810619000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>835192000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>43523000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>53191000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>53944000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>54401000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>55394000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>61923000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>81104000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>80650000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>82077000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>55965000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>49866000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>49076000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>47587000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>44233000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>71726000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>40867000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>35113000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>34333000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>44552000.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>33010000.0</v>
       </c>
-      <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
+      <c r="BG41"/>
     </row>
-    <row r="42" spans="1:58">
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>5840259447.0</v>
+      </c>
+      <c r="C42">
         <v>5842435000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>5865447000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>5854090000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>5867226000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>5902893000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5909373000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>5894786000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>5879390000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>5879578000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>5846541000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5822013000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>5803634000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>5806031000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>5837688000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>5941977000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>6119645000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>6266506000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>6371398000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>6365929000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>6363774000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>6317653000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>6195497000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>6165750000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>6098167000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>6091242000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>6130365000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>6124042000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>6138130000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>6133400000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>10638899000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>10502182000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>10245447000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>9998180000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>9753123000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>9537864000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>9202405000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>8973517000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>7663259000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>7308702000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>7000638000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>6032281000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>5712183000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>4122747000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>4099718000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4078068000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>4393368000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3488076000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>4064820000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>3929742000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>3809399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460947000.0</v>
       </c>
       <c r="BA42">
         <v>1460947000.0</v>
       </c>
       <c r="BB42">
         <v>1460947000.0</v>
       </c>
       <c r="BC42">
         <v>1460947000.0</v>
       </c>
       <c r="BD42">
+        <v>1460947000.0</v>
+      </c>
+      <c r="BE42">
         <v>-1680772000.0</v>
       </c>
-      <c r="BE42"/>
       <c r="BF42"/>
+      <c r="BG42"/>
     </row>
-    <row r="43" spans="1:58">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9460,88 +9547,87 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
+      <c r="BG43"/>
     </row>
-    <row r="44" spans="1:58">
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -9558,1332 +9644,1353 @@
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
-      <c r="BA44"/>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
+      <c r="BG44"/>
     </row>
-    <row r="45" spans="1:58">
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45">
+        <v>20231299000.0</v>
+      </c>
+      <c r="C45">
         <v>20256122000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>17091237000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>18160560000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>17936252000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>17967071000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>17936234000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>18039066000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>18051984000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>18065835000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>17953796000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>18023815000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>17993029000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>17959004000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>17766534000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>17779798000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>12029885000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>12117274000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>12260541000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>12494746000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>12500075000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>12809279000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>12865239000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>13144897000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>14246197000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>14404865000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>13869915000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>13784419000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>13681151000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>13493748000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>13235553000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>13035198000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>12809845000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>12305299000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>12026747000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>11837216000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>11097870000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>10917802000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>10732242000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>10461433000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>10129777000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>9750495000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>9352452000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>8286985000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>7211793000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>6266227000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>5559656000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>4757115000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>4074634000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>3534068000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>2937473000.0</v>
       </c>
-      <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
+      <c r="BG45"/>
     </row>
-    <row r="46" spans="1:58">
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>2130627000.0</v>
+      </c>
+      <c r="C46">
         <v>2209038000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11337821000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12180884000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>12052934000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12198615000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12236948000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12591962000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>12755546000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12885991000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>12890522000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>13066366000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>13138464000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>13187911000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>13083135000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>13192269000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>12947168000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12818104000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>12946957000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>12502458000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>12029885000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>12117274000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>12260541000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>12494746000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>12500075000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>12809279000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>12865239000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>13144897000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>14246197000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>14404865000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>13869915000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>13784419000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>13681151000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>13493748000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>13235553000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>13035198000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>12809845000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>12305299000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>12026747000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>11837216000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>11097870000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>10917802000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>10732242000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>10461433000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>10129777000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>9750495000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>9352452000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>8286985000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>7211793000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>6266227000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>5559656000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>4757115000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>4074634000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3534068000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2937473000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3084755000.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
+      <c r="BG46"/>
     </row>
-    <row r="47" spans="1:58">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>11337821000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>12180884000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>12052934000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>12198615000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>12236948000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>12591962000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>13066366000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>13138464000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>13187911000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>13083135000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>13192269000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>12947168000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>12818104000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>12946957000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>12502458000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>12029885000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>12117274000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12260541000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1265255000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1277476000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1289770000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1368854000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1406464000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1585355000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1701002000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1767600000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1928990000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2108109000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2265727000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2266673000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2305749000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2309839000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2330010000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2331173000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2449995000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1984515000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1994377000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1996081000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2072475000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>10129777000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>9750495000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>9352452000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>8286985000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>7211793000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>6266227000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>5559656000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>4757115000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>4074634000.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>2937473000.0</v>
       </c>
-      <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
+      <c r="BG47"/>
     </row>
-    <row r="48" spans="1:58">
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>2479422000.0</v>
+      </c>
+      <c r="C48">
         <v>2217511000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1682295000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1488643000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1435298000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1312366000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1109166000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1082066000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1102510000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1168173000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1131828000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1037064000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1019256000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1102340000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>913896000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>266468000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-119125000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-795830000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-617377000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1518762000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-969444000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-445977000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-430478000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-500308000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>35305000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>498609000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>837419000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1319615000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2198479000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2156311000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1177548000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1299094000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1453513000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1589898000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1575065000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1088196000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1223259000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1228391000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>959995000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1445767000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1207512000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1803756000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1808811000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1650347000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1116505000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1261878000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>867447000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>260725000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>56816000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>99101000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>193860000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>416880000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>295986000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>164793000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>212790000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>219825000.0</v>
       </c>
-      <c r="BE48"/>
       <c r="BF48"/>
+      <c r="BG48"/>
     </row>
-    <row r="49" spans="1:58">
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1019256000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1102340000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>913896000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>266468000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-119125000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-795830000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-617377000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1518762000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-969444000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-445977000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-430478000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-500308000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>35305000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>498609000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>837419000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1319615000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>2198479000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>2156311000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1177548000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1299094000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1453513000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1589898000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1575065000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1088196000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1223259000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1228391000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>959995000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1445767000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1207512000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>1803756000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>1808811000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>1650347000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>1116505000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1261878000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>867447000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>260725000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>56816000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>99101000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>193860000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>416880000.0</v>
       </c>
-      <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
+      <c r="BG49"/>
     </row>
-    <row r="50" spans="1:58">
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>65</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>182000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>413103000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>5288344000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>4876706000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>4800090000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>4510521000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>5291973000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>54277000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>4703973000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>3110000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>3110000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>4668782000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>4362550000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
+      <c r="BG50"/>
     </row>
-    <row r="51" spans="1:58">
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>4615305000.0</v>
+      </c>
+      <c r="C51">
         <v>4750665000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5136861000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3570249000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3491679000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3807089000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4033461000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4276576000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4384875000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4445000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4506106000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4739255000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4757958000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4717149000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4629966000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4715811000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4933535000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5245842000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5545906000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5311392000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4902110000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5118917000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5616402000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5819907000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6082802000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6524384000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>6647866000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>6937015000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>6936824000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>6913635000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5464147000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>5497460000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>5319005000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4918613000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4828566000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4514806000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>5295252000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4829579000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4907608000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4763014000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4246740000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4705919000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>9377295000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4406777000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>4500038000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>4172295000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>4362550000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>4137866000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>3382543000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2553442000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2079645000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2995455000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2443217000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1887530000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1469058000.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
+      <c r="BG51"/>
     </row>
-    <row r="52" spans="1:58">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>714185256.0</v>
+      </c>
+      <c r="C52">
         <v>536304000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>516256000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>509402000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>514292000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>515880000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>493894000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>505652000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>525636000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>535617000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>540060000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>551037000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>553953000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>553532000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>556636000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>535347000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>506724000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>455723000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>456347000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>353470000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>269611000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>265551000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>266024000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>251568000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>230499000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>295658000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>305320000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>409990000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>413691000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>413103000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2459000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>10456000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>30661000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>41907000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>28476000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>4285000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>3279000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>54277000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>203635000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>3110000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2726000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3110000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>4668782000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>4362550000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>11907000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>17623000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BA52">
         <v>25000000.0</v>
       </c>
       <c r="BB52">
         <v>25000000.0</v>
       </c>
       <c r="BC52">
         <v>25000000.0</v>
       </c>
-      <c r="BD52"/>
+      <c r="BD52">
+        <v>25000000.0</v>
+      </c>
       <c r="BE52"/>
       <c r="BF52"/>
+      <c r="BG52"/>
     </row>
-    <row r="53" spans="1:58">
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-2507000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>236597000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>237668000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>241158000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>255.08</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>272926000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -10900,94 +11007,95 @@
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
-      <c r="BA53"/>
+      <c r="BA53">
+        <v>0.0</v>
+      </c>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
+      <c r="BG53"/>
     </row>
-    <row r="54" spans="1:58">
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -11004,782 +11112,795 @@
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
-      <c r="BA54"/>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
+      <c r="BG54"/>
     </row>
-    <row r="55" spans="1:58">
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>15232634000.0</v>
+      </c>
+      <c r="C55">
         <v>15349446000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>14289844000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>12912057000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>12766073000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>13049321000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>13010050000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>13223618000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>13415843000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>13548494000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>13619414000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>13736557000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>13766810000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>13871146000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>14118039000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>14413378000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>14212700000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>13803500000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>13896528000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>13471538000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>12848333000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>13000382000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>13150845000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>13349739000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>13743990000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>14525789000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>15197569000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>16120288000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>17330880000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>17288730000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>15519464000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>15802535000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>15690607000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>15422849000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>15261490000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>14849214000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>15442221000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>14888654000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>14255550000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>14629253000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>13558780000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>14288712000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>14155224000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>13577074000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>12532481000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>12481951000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>11573495000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>9315880000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>8045208000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>7134457000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>6613581000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>5672208000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4825148000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4092879000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3618793000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3766269000.0</v>
       </c>
-      <c r="BE55"/>
       <c r="BF55"/>
+      <c r="BG55"/>
     </row>
-    <row r="56" spans="1:58">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>693570000.0</v>
+      </c>
+      <c r="C56">
         <v>677928000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>831780000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>427794000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>427534000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>574785000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>507546000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>368646000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>408990000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>402712000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>475692000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>422419000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>384728000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>437642000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>787525000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>977654000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1015497000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>724776000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>686119000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>708853000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>550440000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>586307000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>574139000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>521782000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>842277000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1120021000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>922885000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>729500000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>713049000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>544896000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>806613000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>906632000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>834930000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>800034000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>833087000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>610953000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>735883000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>503698000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>402587000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>695471000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>669784000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1238340000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1248236000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1040328000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1017179000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1188030000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1252160000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>502703000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>387228000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>321922000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>333564000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>359513000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>327905000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>195044000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>274606000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>266856000.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
+      <c r="BG56"/>
     </row>
-    <row r="57" spans="1:58">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>1728765000.0</v>
+      </c>
+      <c r="C57">
         <v>1693182000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1503313000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1386040000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1404729000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1485346000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1445927000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1323955000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1406012000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1382903000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1452091000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1461054000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1506864000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1497541000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1774909000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2544022000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2475404000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2551052000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2068117000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2802682000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1883097000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1221328000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>983054000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1035375000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>864240000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>971874000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1040139000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1171168000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1221107000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1266781000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>853540000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>813871000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>788733000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>789853000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>762096000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>717676000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>693060000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>723436000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>817388000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>611904000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>569432000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>645084000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>707270000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1025769000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>966183000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1053993000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1155105000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1064036000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>860714000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>760806000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>622229000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>586885000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>477531000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>473104000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>376296000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>332355000.0</v>
       </c>
-      <c r="BE57"/>
       <c r="BF57"/>
+      <c r="BG57"/>
     </row>
-    <row r="58" spans="1:58">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>6915731000.0</v>
+      </c>
+      <c r="C58">
         <v>7126233000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6574195000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5394450000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5281566000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5640538000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5793517000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6042286000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6223884000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6276618000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6405312000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6638369000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6698482000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6700754000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>7100885000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>7943116000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7938837000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8074816000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7830436000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8336296000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7129919000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6772433000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7060574000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7365858000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7311011000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7933249000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8226826000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8673590000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8991180000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8995932000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7031987000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7131383000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6887696000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6501751000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6385354000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6461952000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7139359000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6634702000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6526972000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6648971000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5957881000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>6868368000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6868546000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6466650000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6223035000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>6047676000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>6099665000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>5564458000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4521981000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3601419000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3014921000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3794381000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3068215000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2467139000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1945056000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2085497000.0</v>
       </c>
-      <c r="BE58"/>
       <c r="BF58"/>
+      <c r="BG58"/>
     </row>
-    <row r="59" spans="1:58">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -11796,266 +11917,270 @@
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
-      <c r="BA59"/>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
+      <c r="BG59"/>
     </row>
-    <row r="60" spans="1:58">
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>8316903000.0</v>
+      </c>
+      <c r="C60">
         <v>8063044000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>7550827000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7345816000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>7305622000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>7218374000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7021650000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6979962000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>6985010000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7050853000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6981404000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6862081000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>6825894000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6911364000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6754558000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6211476000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6003608000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5473786000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>5757160000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4850305000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>5397465000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>5874687000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>5767705000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5668127000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6136156000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>6592540000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6970743000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>7446698000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>8339700000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>8292798000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>7665808000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>7913613000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>8054221000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>8181145000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>8149181000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>7655671000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>7661460000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>7638699000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>6262625000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>6580748000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>6233402000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>6058282000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>5934392000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>5775864000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>5218993000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>5342714000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>4383793000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3751422000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3523227000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3533038000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3598660000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1877827000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1756933000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1625740000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1673737000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1680772000.0</v>
       </c>
-      <c r="BE60"/>
       <c r="BF60"/>
+      <c r="BG60"/>
     </row>
-    <row r="61" spans="1:58">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -12072,122 +12197,126 @@
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
-      <c r="BA61"/>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
+      <c r="BG61"/>
     </row>
-    <row r="62" spans="1:58">
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
-      <c r="AT62">
+      <c r="AT62"/>
+      <c r="AU62">
         <v>1091561000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>1090037000.0</v>
       </c>
-      <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12248,51 +12377,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>3905360000.0</v>
       </c>
       <c r="C2">
         <v>3791362000.0</v>
       </c>
       <c r="D2">
         <v>3666503000.0</v>
       </c>
       <c r="E2">
         <v>3707544000.0</v>
       </c>
       <c r="F2">
         <v>3535886000.0</v>
       </c>
       <c r="G2">
         <v>3598348000.0</v>
       </c>
       <c r="H2">
         <v>3332376000.0</v>
       </c>
       <c r="I2">
         <v>2574450000.0</v>
       </c>
@@ -12301,51 +12430,51 @@
       </c>
       <c r="K2">
         <v>1809389000.0</v>
       </c>
       <c r="L2">
         <v>1483460000.0</v>
       </c>
       <c r="M2">
         <v>1056568000.0</v>
       </c>
       <c r="N2">
         <v>512224000.0</v>
       </c>
       <c r="O2">
         <v>219573000.0</v>
       </c>
       <c r="P2">
         <v>109554000.0</v>
       </c>
       <c r="Q2">
         <v>31802000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>753567000.0</v>
       </c>
       <c r="C3">
         <v>765827000.0</v>
       </c>
       <c r="D3">
         <v>750093000.0</v>
       </c>
       <c r="E3">
         <v>719790000.0</v>
       </c>
       <c r="F3">
         <v>745829000.0</v>
       </c>
       <c r="G3">
         <v>865291000.0</v>
       </c>
       <c r="H3">
         <v>918629000.0</v>
       </c>
       <c r="I3">
         <v>975284000.0</v>
       </c>
@@ -12354,74 +12483,74 @@
       </c>
       <c r="K3">
         <v>812346000.0</v>
       </c>
       <c r="L3">
         <v>711418000.0</v>
       </c>
       <c r="M3">
         <v>479167000.0</v>
       </c>
       <c r="N3">
         <v>234941000.0</v>
       </c>
       <c r="O3">
         <v>102127000.0</v>
       </c>
       <c r="P3">
         <v>55792000.0</v>
       </c>
       <c r="Q3">
         <v>18533000.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>2210000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
         <v>974116000.0</v>
       </c>
       <c r="C5">
         <v>93719000.0</v>
       </c>
       <c r="D5">
         <v>478825000.0</v>
       </c>
       <c r="E5">
         <v>2565473000.0</v>
       </c>
       <c r="F5">
         <v>-46318000.0</v>
       </c>
       <c r="G5">
         <v>-1458021000.0</v>
       </c>
       <c r="H5">
         <v>-139135000.0</v>
       </c>
       <c r="I5">
         <v>112185000.0</v>
       </c>
@@ -12430,51 +12559,51 @@
       </c>
       <c r="K5">
         <v>-992272000.0</v>
       </c>
       <c r="L5">
         <v>1790286000.0</v>
       </c>
       <c r="M5">
         <v>1279348000.0</v>
       </c>
       <c r="N5">
         <v>298640000.0</v>
       </c>
       <c r="O5">
         <v>444015000.0</v>
       </c>
       <c r="P5">
         <v>530889000.0</v>
       </c>
       <c r="Q5">
         <v>57618000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>1727683000.0</v>
       </c>
       <c r="C6">
         <v>859546000.0</v>
       </c>
       <c r="D6">
         <v>1228918000.0</v>
       </c>
       <c r="E6">
         <v>3285263000.0</v>
       </c>
       <c r="F6">
         <v>699511000.0</v>
       </c>
       <c r="G6">
         <v>-592730000.0</v>
       </c>
       <c r="H6">
         <v>779494000.0</v>
       </c>
       <c r="I6">
         <v>1087469000.0</v>
       </c>
@@ -12483,99 +12612,99 @@
       </c>
       <c r="K6">
         <v>-179926000.0</v>
       </c>
       <c r="L6">
         <v>2501704000.0</v>
       </c>
       <c r="M6">
         <v>1758515000.0</v>
       </c>
       <c r="N6">
         <v>533581000.0</v>
       </c>
       <c r="O6">
         <v>546142000.0</v>
       </c>
       <c r="P6">
         <v>586681000.0</v>
       </c>
       <c r="Q6">
         <v>76151000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>-428000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>1108250000.0</v>
       </c>
       <c r="C9">
         <v>327333000.0</v>
       </c>
       <c r="D9">
         <v>612471000.0</v>
       </c>
       <c r="E9">
         <v>4592367000.0</v>
       </c>
       <c r="F9">
         <v>2255898000.0</v>
       </c>
       <c r="G9">
         <v>-514443000.0</v>
       </c>
       <c r="H9">
         <v>311497000.0</v>
       </c>
       <c r="I9">
         <v>1078444000.0</v>
       </c>
@@ -12584,51 +12713,51 @@
       </c>
       <c r="K9">
         <v>-54328000.0</v>
       </c>
       <c r="L9">
         <v>-108332000.0</v>
       </c>
       <c r="M9">
         <v>702259000.0</v>
       </c>
       <c r="N9">
         <v>309221000.0</v>
       </c>
       <c r="O9">
         <v>45409000.0</v>
       </c>
       <c r="P9">
         <v>85735000.0</v>
       </c>
       <c r="Q9">
         <v>15629000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
         <v>890434000.0</v>
       </c>
       <c r="C10">
         <v>-24488000.0</v>
       </c>
       <c r="D10">
         <v>360955000.0</v>
       </c>
       <c r="E10">
         <v>2440101000.0</v>
       </c>
       <c r="F10">
         <v>-228186000.0</v>
       </c>
       <c r="G10">
         <v>-1657893000.0</v>
       </c>
       <c r="H10">
         <v>-367246000.0</v>
       </c>
       <c r="I10">
         <v>-174558000.0</v>
       </c>
@@ -12637,51 +12766,51 @@
       </c>
       <c r="K10">
         <v>-1245824000.0</v>
       </c>
       <c r="L10">
         <v>1555886000.0</v>
       </c>
       <c r="M10">
         <v>1119297000.0</v>
       </c>
       <c r="N10">
         <v>162023000.0</v>
       </c>
       <c r="O10">
         <v>346505000.0</v>
       </c>
       <c r="P10">
         <v>456485000.0</v>
       </c>
       <c r="Q10">
         <v>1155000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
         <v>215867000.0</v>
       </c>
       <c r="C11">
         <v>-118185000.0</v>
       </c>
       <c r="D11">
         <v>63626000.0</v>
       </c>
       <c r="E11">
         <v>441264000.0</v>
       </c>
       <c r="F11">
         <v>-74077000.0</v>
       </c>
       <c r="G11">
         <v>-397482000.0</v>
       </c>
       <c r="H11">
         <v>-74110000.0</v>
       </c>
       <c r="I11">
         <v>-128857000.0</v>
       </c>
@@ -12690,51 +12819,51 @@
       </c>
       <c r="K11">
         <v>-496376000.0</v>
       </c>
       <c r="L11">
         <v>575890000.0</v>
       </c>
       <c r="M11">
         <v>445672000.0</v>
       </c>
       <c r="N11">
         <v>186210000.0</v>
       </c>
       <c r="O11">
         <v>121229000.0</v>
       </c>
       <c r="P11">
         <v>185297000.0</v>
       </c>
       <c r="Q11">
         <v>939000.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
         <v>83682000.0</v>
       </c>
       <c r="C12">
         <v>118207000.0</v>
       </c>
       <c r="D12">
         <v>117870000.0</v>
       </c>
       <c r="E12">
         <v>125372000.0</v>
       </c>
       <c r="F12">
         <v>181868000.0</v>
       </c>
       <c r="G12">
         <v>199872000.0</v>
       </c>
       <c r="H12">
         <v>228111000.0</v>
       </c>
       <c r="I12">
         <v>286743000.0</v>
       </c>
@@ -12743,139 +12872,139 @@
       </c>
       <c r="K12">
         <v>253552000.0</v>
       </c>
       <c r="L12">
         <v>234400000.0</v>
       </c>
       <c r="M12">
         <v>160051000.0</v>
       </c>
       <c r="N12">
         <v>136617000.0</v>
       </c>
       <c r="O12">
         <v>97510000.0</v>
       </c>
       <c r="P12">
         <v>74404000.0</v>
       </c>
       <c r="Q12">
         <v>56463000.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13">
         <v>14802000.0</v>
       </c>
       <c r="C13">
         <v>24420000.0</v>
       </c>
       <c r="D13">
         <v>34918000.0</v>
       </c>
       <c r="E13">
         <v>53045000.0</v>
       </c>
       <c r="F13">
         <v>104783000.0</v>
       </c>
       <c r="G13">
         <v>262532000.0</v>
       </c>
       <c r="H13">
         <v>480072000.0</v>
       </c>
       <c r="I13">
         <v>246463000.0</v>
       </c>
       <c r="J13">
         <v>248507000.0</v>
       </c>
       <c r="K13">
         <v>253067000.0</v>
       </c>
       <c r="L13">
         <v>234400000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
         <v>-40149000.0</v>
       </c>
       <c r="C14">
         <v>-36471000.0</v>
       </c>
       <c r="D14">
         <v>-98925000.0</v>
       </c>
       <c r="E14">
         <v>127201000.0</v>
       </c>
       <c r="F14">
         <v>32790000.0</v>
       </c>
       <c r="G14">
         <v>7486000.0</v>
       </c>
       <c r="H14">
         <v>46993000.0</v>
       </c>
       <c r="I14">
         <v>351816000.0</v>
       </c>
       <c r="J14">
         <v>170067000.0</v>
       </c>
       <c r="K14">
         <v>99368000.0</v>
       </c>
       <c r="L14">
         <v>38632000.0</v>
       </c>
       <c r="M14">
         <v>2248000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>634418000.0</v>
       </c>
       <c r="C15">
         <v>57226000.0</v>
       </c>
       <c r="D15">
         <v>198404000.0</v>
       </c>
       <c r="E15">
         <v>1871636000.0</v>
       </c>
       <c r="F15">
         <v>-186899000.0</v>
       </c>
       <c r="G15">
         <v>-1267897000.0</v>
       </c>
       <c r="H15">
         <v>-340129000.0</v>
       </c>
       <c r="I15">
         <v>-397517000.0</v>
       </c>
@@ -12884,535 +13013,535 @@
       </c>
       <c r="K15">
         <v>-848816000.0</v>
       </c>
       <c r="L15">
         <v>941364000.0</v>
       </c>
       <c r="M15">
         <v>673587000.0</v>
       </c>
       <c r="N15">
         <v>-18930000.0</v>
       </c>
       <c r="O15">
         <v>-285069000.0</v>
       </c>
       <c r="P15">
         <v>392678000.0</v>
       </c>
       <c r="Q15">
         <v>228628000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
         <v>634418000.0</v>
       </c>
       <c r="C16">
         <v>57226000.0</v>
       </c>
       <c r="D16">
         <v>198404000.0</v>
       </c>
       <c r="E16">
         <v>1898771000.0</v>
       </c>
       <c r="F16">
         <v>-186899000.0</v>
       </c>
       <c r="G16">
         <v>-1267897000.0</v>
       </c>
       <c r="H16">
         <v>-340129000.0</v>
       </c>
       <c r="I16">
         <v>-397517000.0</v>
       </c>
       <c r="J16">
         <v>615070000.0</v>
       </c>
       <c r="K16">
         <v>-848816000.0</v>
       </c>
       <c r="L16">
         <v>941364000.0</v>
       </c>
       <c r="M16">
         <v>671377000.0</v>
       </c>
       <c r="N16">
         <v>-18930000.0</v>
       </c>
       <c r="O16">
         <v>225276000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
         <v>674567000.0</v>
       </c>
       <c r="C17">
         <v>93697000.0</v>
       </c>
       <c r="D17">
         <v>341844000.0</v>
       </c>
       <c r="E17">
         <v>2025972000.0</v>
       </c>
       <c r="F17">
         <v>-154109000.0</v>
       </c>
       <c r="G17">
         <v>-1260411000.0</v>
       </c>
       <c r="H17">
         <v>-293136000.0</v>
       </c>
       <c r="I17">
         <v>-45701000.0</v>
       </c>
       <c r="J17">
         <v>785137000.0</v>
       </c>
       <c r="K17">
         <v>-749448000.0</v>
       </c>
       <c r="L17">
         <v>979996000.0</v>
       </c>
       <c r="M17">
         <v>673625000.0</v>
       </c>
       <c r="N17">
         <v>-24187000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>-83682000.0</v>
       </c>
       <c r="C18">
         <v>-118207000.0</v>
       </c>
       <c r="D18">
         <v>-117870000.0</v>
       </c>
       <c r="E18">
         <v>-125372000.0</v>
       </c>
       <c r="F18">
         <v>-181868000.0</v>
       </c>
       <c r="G18">
         <v>-199872000.0</v>
       </c>
       <c r="H18">
         <v>-228111000.0</v>
       </c>
       <c r="I18">
         <v>-286743000.0</v>
       </c>
       <c r="J18">
         <v>-268701000.0</v>
       </c>
       <c r="K18">
         <v>-253552000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>26131000.0</v>
       </c>
       <c r="F19">
         <v>-70178000.0</v>
       </c>
       <c r="G19">
         <v>-504574000.0</v>
       </c>
       <c r="H19">
         <v>619799000.0</v>
       </c>
       <c r="I19">
         <v>-246463000.0</v>
       </c>
       <c r="J19">
         <v>-250007000.0</v>
       </c>
       <c r="K19">
         <v>-270023000.0</v>
       </c>
       <c r="L19">
         <v>-234400000.0</v>
       </c>
       <c r="M19">
         <v>-626109000.0</v>
       </c>
       <c r="N19">
         <v>-179184000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>149731000.0</v>
       </c>
       <c r="F20">
         <v>90523000.0</v>
       </c>
       <c r="G20">
         <v>223770000.0</v>
       </c>
       <c r="H20">
         <v>-1300444000.0</v>
       </c>
       <c r="I20">
         <v>-549437000.0</v>
       </c>
       <c r="J20">
         <v>-8538000.0</v>
       </c>
       <c r="K20">
         <v>-6862000.0</v>
       </c>
       <c r="L20">
         <v>-3846000.0</v>
       </c>
       <c r="M20">
         <v>43091000.0</v>
       </c>
       <c r="N20">
         <v>33200000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
         <v>829701000.0</v>
       </c>
       <c r="C21">
-        <v>460000.0</v>
+        <v>52492000.0</v>
       </c>
       <c r="D21">
         <v>396247000.0</v>
       </c>
       <c r="E21">
         <v>2539342000.0</v>
       </c>
       <c r="F21">
         <v>23860000.0</v>
       </c>
       <c r="G21">
         <v>-953447000.0</v>
       </c>
       <c r="H21">
         <v>-987045000.0</v>
       </c>
       <c r="I21">
         <v>71905000.0</v>
       </c>
       <c r="J21">
         <v>740093000.0</v>
       </c>
       <c r="K21">
         <v>-975801000.0</v>
       </c>
       <c r="L21">
         <v>1790286000.0</v>
       </c>
       <c r="M21">
         <v>1299734000.0</v>
       </c>
       <c r="N21">
         <v>341207000.0</v>
       </c>
       <c r="O21">
         <v>444015000.0</v>
       </c>
       <c r="P21">
         <v>530983000.0</v>
       </c>
       <c r="Q21">
         <v>60295000.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>4183909000.0</v>
       </c>
       <c r="C23">
-        <v>4118235000.0</v>
+        <v>4066203000.0</v>
       </c>
       <c r="D23">
         <v>3882727000.0</v>
       </c>
       <c r="E23">
         <v>5760569000.0</v>
       </c>
       <c r="F23">
         <v>5767924000.0</v>
       </c>
       <c r="G23">
         <v>4037352000.0</v>
       </c>
       <c r="H23">
         <v>4630918000.0</v>
       </c>
       <c r="I23">
         <v>3580989000.0</v>
       </c>
       <c r="J23">
         <v>2020547000.0</v>
       </c>
       <c r="K23">
         <v>2730862000.0</v>
       </c>
       <c r="L23">
         <v>415158000.0</v>
       </c>
       <c r="M23">
         <v>459093000.0</v>
       </c>
       <c r="N23">
         <v>480238000.0</v>
       </c>
       <c r="O23">
         <v>179033000.0</v>
       </c>
       <c r="P23">
         <v>335694000.0</v>
       </c>
       <c r="Q23">
         <v>12864000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>753567000.0</v>
       </c>
       <c r="C25">
         <v>765827000.0</v>
       </c>
       <c r="D25">
         <v>693210000.0</v>
       </c>
       <c r="E25">
         <v>685227000.0</v>
       </c>
       <c r="F25">
         <v>745829000.0</v>
       </c>
       <c r="G25">
         <v>865291000.0</v>
       </c>
       <c r="H25">
         <v>918629000.0</v>
       </c>
       <c r="I25">
         <v>975284000.0</v>
       </c>
       <c r="J25">
         <v>827220000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>190206000.0</v>
       </c>
       <c r="C27">
         <v>244906000.0</v>
       </c>
       <c r="D27">
         <v>284965000.0</v>
       </c>
       <c r="E27">
         <v>531304000.0</v>
       </c>
       <c r="F27">
         <v>811698000.0</v>
       </c>
       <c r="G27">
         <v>469404000.0</v>
       </c>
       <c r="H27">
         <v>549814000.0</v>
       </c>
       <c r="I27">
         <v>686055000.0</v>
       </c>
       <c r="J27">
         <v>366281000.0</v>
       </c>
       <c r="K27">
         <v>499343000.0</v>
       </c>
       <c r="L27">
         <v>299062000.0</v>
       </c>
       <c r="M27">
         <v>103435000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>232526000.0</v>
       </c>
       <c r="C28">
         <v>229338000.0</v>
       </c>
       <c r="D28">
         <v>224516000.0</v>
       </c>
       <c r="E28">
         <v>172909000.0</v>
       </c>
       <c r="F28">
         <v>145006000.0</v>
       </c>
       <c r="G28">
         <v>134482000.0</v>
       </c>
       <c r="H28">
         <v>178696000.0</v>
       </c>
       <c r="I28">
         <v>240344000.0</v>
       </c>
@@ -13421,200 +13550,200 @@
       </c>
       <c r="K28">
         <v>239324000.0</v>
       </c>
       <c r="L28">
         <v>233697000.0</v>
       </c>
       <c r="M28">
         <v>216533000.0</v>
       </c>
       <c r="N28">
         <v>425438000.0</v>
       </c>
       <c r="O28">
         <v>45284000.0</v>
       </c>
       <c r="P28">
         <v>33342000.0</v>
       </c>
       <c r="Q28">
         <v>21952000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>215867000.0</v>
       </c>
       <c r="C29">
         <v>-118185000.0</v>
       </c>
       <c r="D29">
         <v>75994000.0</v>
       </c>
       <c r="E29">
         <v>448692000.0</v>
       </c>
       <c r="F29">
         <v>-74077000.0</v>
       </c>
       <c r="G29">
         <v>-397482000.0</v>
       </c>
       <c r="H29">
         <v>-74110000.0</v>
       </c>
       <c r="I29">
         <v>-128857000.0</v>
       </c>
       <c r="J29">
         <v>-295051000.0</v>
       </c>
       <c r="K29">
         <v>-496376000.0</v>
       </c>
       <c r="L29">
         <v>575890000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>278549000.0</v>
       </c>
       <c r="C30">
-        <v>326873000.0</v>
+        <v>274841000.0</v>
       </c>
       <c r="D30">
         <v>216224000.0</v>
       </c>
       <c r="E30">
         <v>2053025000.0</v>
       </c>
       <c r="F30">
         <v>2232038000.0</v>
       </c>
       <c r="G30">
         <v>439004000.0</v>
       </c>
       <c r="H30">
         <v>1298542000.0</v>
       </c>
       <c r="I30">
         <v>1006539000.0</v>
       </c>
       <c r="J30">
         <v>-83280000.0</v>
       </c>
       <c r="K30">
         <v>921473000.0</v>
       </c>
       <c r="L30">
         <v>-1898618000.0</v>
       </c>
       <c r="M30">
         <v>-597475000.0</v>
       </c>
       <c r="N30">
         <v>-31986000.0</v>
       </c>
       <c r="O30">
         <v>-398606000.0</v>
       </c>
       <c r="P30">
         <v>-445248000.0</v>
       </c>
       <c r="Q30">
         <v>-44666000.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
         <v>60733000.0</v>
       </c>
       <c r="C31">
-        <v>-24948000.0</v>
+        <v>-76980000.0</v>
       </c>
       <c r="D31">
         <v>-35292000.0</v>
       </c>
       <c r="E31">
         <v>-99241000.0</v>
       </c>
       <c r="F31">
         <v>-252046000.0</v>
       </c>
       <c r="G31">
         <v>-704446000.0</v>
       </c>
       <c r="H31">
         <v>619799000.0</v>
       </c>
       <c r="I31">
         <v>-246463000.0</v>
       </c>
       <c r="J31">
         <v>-250007000.0</v>
       </c>
       <c r="K31">
         <v>-270023000.0</v>
       </c>
       <c r="L31">
         <v>-234400000.0</v>
       </c>
       <c r="M31">
         <v>-180437000.0</v>
       </c>
       <c r="N31">
         <v>-179184000.0</v>
       </c>
       <c r="O31">
         <v>-97510000.0</v>
       </c>
       <c r="P31">
         <v>-74498000.0</v>
       </c>
       <c r="Q31">
         <v>-59140000.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
         <v>5013610000.0</v>
       </c>
       <c r="C32">
         <v>4118695000.0</v>
       </c>
       <c r="D32">
         <v>4278974000.0</v>
       </c>
       <c r="E32">
         <v>8299911000.0</v>
       </c>
       <c r="F32">
         <v>5791784000.0</v>
       </c>
       <c r="G32">
         <v>3083905000.0</v>
       </c>
       <c r="H32">
         <v>3643873000.0</v>
       </c>
       <c r="I32">
         <v>3652894000.0</v>
       </c>
@@ -13642,1096 +13771,1110 @@
       <c r="Q32">
         <v>47431000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>1061118000.0</v>
+      </c>
+      <c r="C2">
         <v>1120871000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1012241000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>961080000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>961385000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>970654000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1020668000.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
+        <v>951469000.0</v>
+      </c>
+      <c r="J2">
         <v>923767000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>950045000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>904095000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>913887000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>900287000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>891351000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>900579000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1006446000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>936702000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>829254000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>894891000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>888617000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>884031000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>868347000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>925817000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>942273000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>890614000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>839644000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>799121000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>910154000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>880961000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>742140000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>763355000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>636477000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>601891000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>572727000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>550863000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>535588000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>507474000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>509902000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>482133000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>463436000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>432923000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>430897000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>361795000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>370476000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>372907000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>378282000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>337013000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>283561000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>235370000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>200624000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>169751000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>138628000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>112821000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>91024000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>82533000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>57283000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>47637000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>32120000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>227254000.0</v>
+      </c>
+      <c r="C3">
         <v>207302000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>188021000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>189724000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>188531000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>187291000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>249486000.0</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
+        <v>154746000.0</v>
+      </c>
+      <c r="J3">
         <v>189413000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>191251000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>174992000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>177148000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>172610000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>168460000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>173837000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>170237000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>174199000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>170832000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>178716000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>180691000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>188661000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>194814000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>209831000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>239533000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>215146000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>200781000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>191802000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>242430000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>243220000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>241177000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>263703000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>243897000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>238750000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>228934000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>214397000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>207626000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>201831000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>203366000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>222443000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>199741000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>197982000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>192180000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>162178000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>189086000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>177454000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>182700000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>157252000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>124944000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>105463000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>91508000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>75494000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>65963000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>52856000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>40628000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>36767000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>26883000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>22367000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>16110000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>2210000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
+        <v>402935000.0</v>
+      </c>
+      <c r="C5">
         <v>730684000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>294993000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>147172000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>234717000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>297234000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>27117000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>134000.0</v>
+      </c>
+      <c r="J5">
         <v>-59205000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>71086000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>178522000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>77939000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-69838000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>349085000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>959638000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>758656000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1071817000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-190075000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1265260000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-679817000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-660454000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>28693000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>165914000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-674581000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-553661000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-395693000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-535395000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1103737000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>113581000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1386416000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-34181000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15509000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-23499000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>154356000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>192866000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-65019000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>127366000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>503574000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-650507000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>468875000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-889389000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>78749000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>313226000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>941115000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-163749000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>699694000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1027717000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>381399000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-25689000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-104079000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-123885000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>222608000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>248386000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-48469000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>124013000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-166878000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-23456000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>510336000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>630189000.0</v>
+      </c>
+      <c r="C6">
         <v>937986000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>483014000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>336896000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>423248000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>484525000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>276603000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>154880000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>130208000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>262337000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>353514000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>255087000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>102772000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>517545000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1133475000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>928893000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1246016000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-19243000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1443976000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-499126000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-471793000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>223507000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>375745000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-435048000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-338515000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-194912000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-343593000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-861307000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>356801000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1627593000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>229522000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>259406000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>215251000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>383290000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>407263000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>142607000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>329197000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>706940000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-428064000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>668616000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-691407000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>270929000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>475404000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1130201000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>13705000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>882394000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1184969000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>506343000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>79774000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-12571000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-48391000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>288571000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>301242000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-7841000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>160780000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-139995000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1089000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>526446000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -14769,87 +14912,88 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -14887,2177 +15031,2209 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:58">
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>276165000.0</v>
+      </c>
+      <c r="C9">
         <v>741776000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>271255000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>172401000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>242658000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>421936000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>128798000.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
+        <v>32111000.0</v>
+      </c>
+      <c r="J9">
         <v>4315000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>107522000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>203216000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>148072000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6677000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>324743000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>900332000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1419238000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1415120000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>890656000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1007957000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>651113000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>258776000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>337027000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>67758000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-144278000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-302680000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-135243000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>73863000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-60187000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>25436000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>276863000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>433922000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>288636000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>166507000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>189379000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>196992000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>124613000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>144114000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>178374000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>110398000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>22688000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-91683000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-89033000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-34763000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-41845000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-43795000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>34071000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>139107000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>152119000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>197747000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>213286000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>104084000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>83926000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>78840000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>42371000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>25221000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>9798000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-2672000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>13062000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>365415000.0</v>
+      </c>
+      <c r="C10">
         <v>693721000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>272865000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>128940000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>214763000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>273866000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56000.0</v>
       </c>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
       <c r="I10">
+        <v>-28144000.0</v>
+      </c>
+      <c r="J10">
         <v>-91886000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>40899000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>145914000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>46305000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-97766000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>323385000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>934518000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>730330000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1037604000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-227788000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1221512000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-725231000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-710417000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-14050000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>118998000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-722624000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-605472000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-448795000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-589638000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1151491000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>59417000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1314466000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-112621000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-59019000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-92848000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>89930000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>129476000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-135078000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>58784000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>436904000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-718425000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>409120000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-951984000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>15465000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>252755000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>880194000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-223572000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>646509000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>978723000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>338944000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-62949000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-135421000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-159662000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>185164000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>214918000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-78397000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>97549000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-189331000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-47679000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>485966000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
+        <v>78998000.0</v>
+      </c>
+      <c r="C11">
         <v>145508000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>69947000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>43330000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>48190000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>54400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-116096000.0</v>
       </c>
-      <c r="H11">
-[...1 lines deleted...]
-      </c>
       <c r="I11">
+        <v>-2954000.0</v>
+      </c>
+      <c r="J11">
         <v>-17288000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6227000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>29981000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>13663000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-29833000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>62183000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>140390000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>135823000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>225571000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-53092000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>263491000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-158656000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-175966000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2946000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>23685000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-168778000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-142404000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-109985000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-107442000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-272627000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>17249000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>288710000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-131357000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>18953000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-25573000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>9120000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-400138000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-45078000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>18819000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>131346000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-265621000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>140924000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-376494000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4815000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>77181000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>335460000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-84089000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>247338000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>369753000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>135035000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-18454000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-40662000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>65515000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>67370000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>83725000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-30400000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>12704000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-75444000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-14442000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>198411000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
+        <v>37520000.0</v>
+      </c>
+      <c r="C12">
         <v>36963000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>22128000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18232000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19954000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23368000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27061000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28278000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32681000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>30187000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>32608000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>31634000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>27928000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>25700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25120000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28326000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34213000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>37713000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>43748000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>45414000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>49963000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>42743000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>46916000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>48043000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>51811000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>53102000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>54243000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>47754000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>54164000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>71950000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>78440000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>74528000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>69349000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>64426000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>63390000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>70059000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>68582000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>66670000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>67918000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>59755000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>62595000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>63284000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>60471000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>60921000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>59823000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>53185000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>48994000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>42455000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>37260000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31342000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>35777000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>37444000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>33468000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>29928000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>26464000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>22453000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>24223000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>24370000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>11923000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10823000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10609000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5293000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3136000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2644000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>9427000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>8830000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8019000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7656000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>13354000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>19500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12535000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>24284000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>23964000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>32486000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>24049000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>26168000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>23624000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>31583000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>181157000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>216011000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>165613000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>40579000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>57869000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
+      <c r="BG13"/>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>-7760000.0</v>
+      </c>
+      <c r="C14">
         <v>-12997000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-9235000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-9431000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-9988000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-11495000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-9164000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-10157000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-5208000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-11942000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-21169000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-14834000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15151000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>47771000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>63832000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>34748000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>46898000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-18277000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>56636000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>17257000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>320949000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4395000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25483000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-18233000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296823000.0</v>
       </c>
       <c r="AA14">
         <v>296823000.0</v>
       </c>
       <c r="AB14">
         <v>296823000.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14">
+      <c r="AC14">
+        <v>296823000.0</v>
+      </c>
+      <c r="AD14"/>
+      <c r="AE14">
         <v>46993000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>140282000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>76447000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>69110000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>65977000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42745000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>45063000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>45097000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>37162000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32968000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>29941000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20754000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>15705000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>17110000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10892000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5890000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4740000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2248000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>278657000.0</v>
+      </c>
+      <c r="C15">
         <v>535216000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>193683000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>76179000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>156585000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>207971000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>106988000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
+        <v>-35347000.0</v>
+      </c>
+      <c r="J15">
+        <v>-79806000.0</v>
+      </c>
+      <c r="K15">
+        <v>22730000.0</v>
+      </c>
+      <c r="L15">
+        <v>94764000.0</v>
+      </c>
+      <c r="M15">
+        <v>17808000.0</v>
+      </c>
+      <c r="N15">
+        <v>-83084000.0</v>
+      </c>
+      <c r="O15">
+        <v>213431000.0</v>
+      </c>
+      <c r="P15">
+        <v>730296000.0</v>
+      </c>
+      <c r="Q15">
+        <v>559759000.0</v>
+      </c>
+      <c r="R15">
+        <v>765135000.0</v>
+      </c>
+      <c r="S15">
+        <v>-156419000.0</v>
+      </c>
+      <c r="T15">
+        <v>901385000.0</v>
+      </c>
+      <c r="U15">
+        <v>-549318000.0</v>
+      </c>
+      <c r="V15">
+        <v>-523467000.0</v>
+      </c>
+      <c r="W15">
+        <v>-15499000.0</v>
+      </c>
+      <c r="X15">
+        <v>69830000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-535613000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-463304000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-338810000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-482196000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-878864000.0</v>
+      </c>
+      <c r="AD15">
+        <v>42168000.0</v>
+      </c>
+      <c r="AE15">
+        <v>978763000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-121546000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-154419000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-136385000.0</v>
+      </c>
+      <c r="AI15">
+        <v>14833000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>486869000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-135063000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-5132000.0</v>
+      </c>
+      <c r="AM15">
+        <v>268396000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-485772000.0</v>
+      </c>
+      <c r="AO15">
+        <v>238255000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-596244000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-5055000.0</v>
+      </c>
+      <c r="AR15">
+        <v>158464000.0</v>
+      </c>
+      <c r="AS15">
+        <v>533842000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-145373000.0</v>
+      </c>
+      <c r="AU15">
+        <v>394431000.0</v>
+      </c>
+      <c r="AV15">
+        <v>606722000.0</v>
+      </c>
+      <c r="AW15">
+        <v>203909000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-42285000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-94759000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-223020000.0</v>
+      </c>
+      <c r="BA15">
+        <v>120894000.0</v>
+      </c>
+      <c r="BB15">
+        <v>131193000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-47997000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-7035000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-127678000.0</v>
+      </c>
+      <c r="BF15">
+        <v>-478087000.0</v>
+      </c>
+      <c r="BG15">
+        <v>327731000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:59">
+      <c r="A16" t="s">
+        <v>136</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>193683000.0</v>
+      </c>
+      <c r="E16">
+        <v>76179000.0</v>
+      </c>
+      <c r="F16">
+        <v>156585000.0</v>
+      </c>
+      <c r="G16">
+        <v>207971000.0</v>
+      </c>
+      <c r="H16">
+        <v>106988000.0</v>
+      </c>
+      <c r="I16">
         <v>-20444000.0</v>
       </c>
-      <c r="I15">
-[...173 lines deleted...]
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>17808000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-83084000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>213431000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>730296000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>559759000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>765135000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-156419000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>901385000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-549318000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-523467000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-15499000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>69830000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-535613000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-463304000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-338810000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-482196000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-878864000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>42168000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>978763000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-121546000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-154419000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-136385000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>14833000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>486869000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-135063000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5132000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>268396000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-485772000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>238255000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-596244000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-5055000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>158464000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>533842000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-145373000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>394431000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>606722000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>203909000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-42285000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-94759000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-117794000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>120894000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>131193000.0</v>
       </c>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
       <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
         <v>84845000.0</v>
       </c>
-      <c r="BD16">
-[...1 lines deleted...]
-      </c>
       <c r="BE16">
+        <v>0.0</v>
+      </c>
+      <c r="BF16">
         <v>-287555000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>287555000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
+        <v>286417000.0</v>
+      </c>
+      <c r="C17">
         <v>548213000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>202918000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>85610000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>166573000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>219466000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>116152000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-10287000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-60455000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>48287000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>115933000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>32642000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-67933000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>261202000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>794128000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>594507000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>812033000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-174696000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>958021000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-566575000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-534451000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-11104000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>95313000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-553846000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-463068000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-338810000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-482196000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-878864000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>42168000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1025756000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>18736000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-77972000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-67275000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>80810000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>529614000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-90000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>39965000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>305558000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-452804000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>268196000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-575490000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>10650000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>175574000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>544734000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-139483000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>399171000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>608970000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>203909000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-44495000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-94759000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>117794000.0</v>
       </c>
-      <c r="BA17">
-[...1 lines deleted...]
-      </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-37520000.0</v>
+      </c>
+      <c r="C18">
         <v>-36963000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22128000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-18232000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19954000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23368000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-27061000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-28278000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-32681000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-30187000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-32608000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-31634000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-27928000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-25700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-25120000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-28326000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-34213000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-37713000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-43748000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-45414000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-49963000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-42743000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-46916000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-48043000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-51811000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-53102000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-54243000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-47754000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-54164000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-71950000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
+      <c r="BG18"/>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>19098000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>17595000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>16812000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-15504000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>10299000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>14524000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>8916000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4257000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-17504000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-65847000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>125676000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>79528000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1450000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-711228000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-594132000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-165613000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-40579000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1420123000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-65991000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-63823000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-60085000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-56564000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-57583000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-63026000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-64959000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-64439000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-86416000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-58212000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-62111000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-63284000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-173479000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-60921000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-568463000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-57646000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
+      <c r="BG19"/>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>15710000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>15560000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>69982000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>33924000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>23363000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>22462000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>20905000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>26253000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>9303000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>34062000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>320948000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>29392000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>-37350000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>-89220000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>-46732000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>-1041469000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>-130999000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>-81244000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>-143370000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-221094000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-134437000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-50536000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-3028000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-1599000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-1804000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-2107000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-3573000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-1166000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-1109000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>-1014000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>-39674000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>-1087000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>26967000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>9948000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>14020000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>12018000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>8659000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>8394000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
         <v>8577000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>206324000.0</v>
+      </c>
+      <c r="C21">
         <v>661462000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>207066000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>103844000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>171913000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>346878000.0</v>
       </c>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
-        <v>-5903000.0</v>
+        <v>56091000.0</v>
       </c>
       <c r="I21">
+        <v>-24972000.0</v>
+      </c>
+      <c r="J21">
         <v>-80086000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>47739000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>154844000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>55732000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-88936000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>331490000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>942826000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>774160000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1061518000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-204599000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1256344000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-684074000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-642950000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>94540000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>145151000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-754109000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-606922000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>262433000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-67456000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-985878000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>99996000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-33707000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-46629000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4804000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-32763000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>146494000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>187059000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-72052000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>123743000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>501343000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-632009000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>467332000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-889873000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>78749000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>313226000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>941115000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-163749000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>699694000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1027717000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>381399000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-5303000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-104079000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-81318000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>222608000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>248386000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-48469000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>124013000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-166878000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-23456000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>510336000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -17095,230 +17271,236 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>1130959000.0</v>
+      </c>
+      <c r="C23">
         <v>1201185000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1076430000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1029637000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1032130000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1045712000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
-        <v>989483000.0</v>
+        <v>1093375000.0</v>
       </c>
       <c r="I23">
+        <v>1008552000.0</v>
+      </c>
+      <c r="J23">
         <v>1008168000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1009828000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>952467000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1006227000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>982546000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>884604000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>858085000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1651524000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1290304000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1924509000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>646504000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2223804000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1785757000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1110834000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>848424000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1552104000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1194856000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>441968000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>940440000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1835845000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>806401000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1052710000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1243906000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>920309000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>801161000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>615612000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>560796000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>732253000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>527845000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>186933000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1224540000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18792000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1231113000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>263115000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13806000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>612484000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>492861000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>287341000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>551597000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>54281000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>438420000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>517989000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>355153000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>54000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>56725000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>181864000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>16259000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>233959000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>68421000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>465154000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17333,263 +17515,265 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
+      <c r="BG24"/>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>228237000.0</v>
+      </c>
+      <c r="C25">
         <v>207302000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>188021000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>189724000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>188531000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>187291000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>249486000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>171195000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>171316000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>173830000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>174992000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>177148000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>172610000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>168460000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>173837000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>166359000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>174199000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>170832000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>178716000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>183638000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>188661000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>194814000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>209831000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>239533000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>215146000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>200781000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>191802000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>242430000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>243220000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>241177000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>263703000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>243897000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>238750000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>228934000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>214397000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>207626000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>201831000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>203366000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>222443000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>199741000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>197982000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>192180000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>162178000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>189086000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>177454000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>182700000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>157252000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>124944000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>105463000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>91508000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>75494000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>65963000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>52856000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>40628000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>36767000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>26883000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>22367000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>16110000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -17627,1032 +17811,1053 @@
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>72059000.0</v>
+      </c>
+      <c r="C27">
         <v>62553000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>44380000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>51068000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>51988000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>42770000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>52142000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>62144000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>70807000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>59813000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>67887000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>69542000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>66175000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>81361000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>115733000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>185377000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>131298000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>98896000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>183876000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>266751000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>198994000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>162077000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>134498000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>128580000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>113053000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>93273000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>140975000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>108216000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>137539000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>163084000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>125131000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>151764000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>213420000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>195739000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>119983000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>78884000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>77421000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>89993000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>120822000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>114611000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>125977000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>137933000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>84861000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>61799000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>79053000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>73349000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>45316000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>32192000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>13946000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11981000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
+      <c r="BG27"/>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>57795000.0</v>
+      </c>
+      <c r="C28">
         <v>63340000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>55954000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>56944000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>57183000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>62445000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59421000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>54627000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>59428000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>55862000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>54929000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>58425000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>53901000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>57261000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>49876000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>42903000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>44439000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>35691000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>36313000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>32442000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>32177000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>44074000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>33218000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>31640000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>38403000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>31221000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>32189000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>35923000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>42382000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>68202000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>58768000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>59860000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>61687000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>60030000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>60196000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>62203000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>64099000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>64698000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>65358000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>57577000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>60102000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>56287000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>55772000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>59685000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>59191000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>59049000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>54191000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>53000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>58357000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>50985000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>384711000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>14443000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>13567000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>12717000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13700000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>11938000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10473000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>9173000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>78998000.0</v>
+      </c>
+      <c r="C29">
         <v>145508000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>69947000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>43330000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>48190000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>54400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-116096000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1212000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-13334000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10033000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29981000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13663000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-29833000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>62183000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>140390000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>135823000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>225571000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-53092000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>263491000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-158656000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-175966000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2946000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>23685000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-168778000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-142404000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-109985000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-107442000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-272627000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>17249000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>288710000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
+      <c r="BG29"/>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>69841000.0</v>
+      </c>
+      <c r="C30">
         <v>80314000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>64189000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>68557000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>70745000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>75058000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
+        <v>72707000.0</v>
+      </c>
+      <c r="I30">
         <v>57083000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>84401000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>59783000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>48372000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>92340000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>82259000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6747000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-42494000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>645078000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>353602000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1095255000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-248387000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1335187000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>901726000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>242487000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-77393000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>609831000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>304242000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-397676000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>141319000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>925691000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-74560000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>310570000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>480551000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>283832000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>199270000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>42885000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>9933000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>196665000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>20371000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-322969000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>742407000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-444644000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>798190000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-167782000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-347989000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-982960000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>119954000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-665623000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-888610000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-229280000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>203050000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>317365000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>185402000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-138682000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-169546000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>90840000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-98792000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>176676000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>20784000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-497274000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
+        <v>159091000.0</v>
+      </c>
+      <c r="C31">
         <v>32259000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>65799000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>25096000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>42850000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-73012000.0</v>
       </c>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
       <c r="H31">
+        <v>-56035000.0</v>
+      </c>
+      <c r="I31">
         <v>-3172000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11800000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6840000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8930000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-9427000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-8830000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8105000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8308000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-43830000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-23914000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-23189000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-34832000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-41157000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-67467000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-108590000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-26153000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>31485000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1450000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-711228000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-522182000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-165613000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-40579000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1348173000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-65992000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-63823000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-60085000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-56564000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-57583000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-63026000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-64959000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-64439000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-86416000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-58212000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-62111000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-63284000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-60471000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-60921000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-59823000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-53185000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-48994000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-42455000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-57646000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-31342000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-78344000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-37444000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-33468000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-29928000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-26464000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-22453000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-24223000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-24370000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
+        <v>1337283000.0</v>
+      </c>
+      <c r="C32">
         <v>1862647000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1283496000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1133481000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1204043000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1392590000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1149466000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>983580000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>928082000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1057567000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1107311000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1061959000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>893610000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1216094000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1800911000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2425684000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2351822000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1719910000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1902848000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1539730000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1142807000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1205374000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>993575000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>797995000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>587934000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>704401000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>872984000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>849967000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>906397000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1019003000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1197277000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>925113000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>768398000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>762106000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>747855000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>660201000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>651588000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>688276000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>592531000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>486124000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>341240000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>341864000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>327032000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>328631000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>329112000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>412353000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>476120000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>435680000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>433117000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>413910000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>273835000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>222554000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>191661000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>133395000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>107754000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>67081000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>44965000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>45182000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -18715,51 +18920,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>0.0</v>
       </c>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2">
         <v>0.0</v>
       </c>
       <c r="F2">
         <v>4541000.0</v>
       </c>
       <c r="G2">
         <v>619532000.0</v>
       </c>
       <c r="H2">
         <v>268737000.0</v>
       </c>
       <c r="I2">
         <v>28441000.0</v>
       </c>
@@ -18768,51 +18973,51 @@
       </c>
       <c r="K2">
         <v>23473000.0</v>
       </c>
       <c r="L2">
         <v>245979000.0</v>
       </c>
       <c r="M2">
         <v>17487000.0</v>
       </c>
       <c r="N2">
         <v>18989000.0</v>
       </c>
       <c r="O2">
         <v>3343000.0</v>
       </c>
       <c r="P2">
         <v>8988000.0</v>
       </c>
       <c r="Q2">
         <v>10669000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>387782000</v>
       </c>
       <c r="C3">
         <v>101924000</v>
       </c>
       <c r="D3">
         <v>167517000</v>
       </c>
       <c r="E3">
         <v>163322000</v>
       </c>
       <c r="F3">
         <v>114761000</v>
       </c>
       <c r="G3">
         <v>48092000</v>
       </c>
       <c r="H3">
         <v>168037000</v>
       </c>
       <c r="I3">
         <v>722013000</v>
       </c>
@@ -18821,127 +19026,127 @@
       </c>
       <c r="K3">
         <v>1167670000</v>
       </c>
       <c r="L3">
         <v>696627000</v>
       </c>
       <c r="M3">
         <v>1609418000</v>
       </c>
       <c r="N3">
         <v>1055608000</v>
       </c>
       <c r="O3">
         <v>843398000</v>
       </c>
       <c r="P3">
         <v>375712000</v>
       </c>
       <c r="Q3">
         <v>91048000</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>619532000.0</v>
       </c>
       <c r="I4">
         <v>-28441000.0</v>
       </c>
       <c r="J4">
         <v>-3169000.0</v>
       </c>
       <c r="K4">
         <v>8137000.0</v>
       </c>
       <c r="L4">
         <v>-222506000.0</v>
       </c>
       <c r="M4">
         <v>228492000.0</v>
       </c>
       <c r="N4">
         <v>-1502000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1384927000.0</v>
       </c>
       <c r="F5">
         <v>-406431000.0</v>
       </c>
       <c r="G5">
         <v>1550844000.0</v>
       </c>
       <c r="H5">
         <v>1171796000.0</v>
       </c>
       <c r="I5">
         <v>1488054000.0</v>
       </c>
       <c r="J5">
         <v>1795777000.0</v>
       </c>
       <c r="K5">
         <v>1717525000.0</v>
       </c>
       <c r="L5">
         <v>1576682000.0</v>
       </c>
       <c r="M5">
         <v>605460000.0</v>
       </c>
       <c r="N5">
         <v>425146000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>210000000.0</v>
       </c>
       <c r="C6">
         <v>0.0</v>
       </c>
       <c r="D6">
         <v>0.0</v>
       </c>
       <c r="E6">
         <v>0.0</v>
       </c>
       <c r="F6">
         <v>-949332000.0</v>
       </c>
       <c r="G6">
         <v>-205579000.0</v>
       </c>
       <c r="H6">
         <v>619532000.0</v>
       </c>
       <c r="I6">
         <v>240296000.0</v>
       </c>
@@ -18950,51 +19155,51 @@
       </c>
       <c r="K6">
         <v>8137000.0</v>
       </c>
       <c r="L6">
         <v>-222506000.0</v>
       </c>
       <c r="M6">
         <v>228492000.0</v>
       </c>
       <c r="N6">
         <v>-1502000.0</v>
       </c>
       <c r="O6">
         <v>15646000.0</v>
       </c>
       <c r="P6">
         <v>-5645000.0</v>
       </c>
       <c r="Q6">
         <v>-1681000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
         <v>5872000.0</v>
       </c>
       <c r="C7">
         <v>-24806000.0</v>
       </c>
       <c r="D7">
         <v>143278000.0</v>
       </c>
       <c r="E7">
         <v>-62808000.0</v>
       </c>
       <c r="F7">
         <v>114673000.0</v>
       </c>
       <c r="G7">
         <v>-109047000.0</v>
       </c>
       <c r="H7">
         <v>35542000.0</v>
       </c>
       <c r="I7">
         <v>-25423000.0</v>
       </c>
@@ -19003,92 +19208,92 @@
       </c>
       <c r="K7">
         <v>-32920000.0</v>
       </c>
       <c r="L7">
         <v>39498000.0</v>
       </c>
       <c r="M7">
         <v>17947000.0</v>
       </c>
       <c r="N7">
         <v>41914000.0</v>
       </c>
       <c r="O7">
         <v>24887000.0</v>
       </c>
       <c r="P7">
         <v>8309000.0</v>
       </c>
       <c r="Q7">
         <v>-698000.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>43510000.0</v>
       </c>
       <c r="F8">
         <v>-55567000.0</v>
       </c>
       <c r="G8">
         <v>-9492000.0</v>
       </c>
       <c r="H8">
         <v>31631000.0</v>
       </c>
       <c r="I8">
         <v>-15156000.0</v>
       </c>
       <c r="J8">
         <v>-5214000.0</v>
       </c>
       <c r="K8">
         <v>39857000.0</v>
       </c>
       <c r="L8">
         <v>-3201000.0</v>
       </c>
       <c r="M8">
         <v>-45593000.0</v>
       </c>
       <c r="N8">
         <v>-9314000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
         <v>-39381000.0</v>
       </c>
       <c r="C9">
         <v>-27398000.0</v>
       </c>
       <c r="D9">
         <v>314430000.0</v>
       </c>
       <c r="E9">
         <v>43510000.0</v>
       </c>
       <c r="F9">
         <v>-55567000.0</v>
       </c>
       <c r="G9">
         <v>-9492000.0</v>
       </c>
       <c r="H9">
         <v>31631000.0</v>
       </c>
       <c r="I9">
         <v>-189862000.0</v>
       </c>
@@ -19097,207 +19302,207 @@
       </c>
       <c r="K9">
         <v>-93861000.0</v>
       </c>
       <c r="L9">
         <v>60115000.0</v>
       </c>
       <c r="M9">
         <v>-140326000.0</v>
       </c>
       <c r="N9">
         <v>-59470000.0</v>
       </c>
       <c r="O9">
         <v>-5172000.0</v>
       </c>
       <c r="P9">
         <v>-7264000.0</v>
       </c>
       <c r="Q9">
         <v>-9714000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>74092000.0</v>
       </c>
       <c r="N10">
         <v>46742000.0</v>
       </c>
       <c r="O10">
         <v>6493000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>14118000.0</v>
       </c>
       <c r="F11">
         <v>-1184000.0</v>
       </c>
       <c r="G11">
         <v>18583000.0</v>
       </c>
       <c r="H11">
         <v>-49166000.0</v>
       </c>
       <c r="I11">
         <v>69046000.0</v>
       </c>
       <c r="J11">
         <v>76538000.0</v>
       </c>
       <c r="K11">
         <v>25127000.0</v>
       </c>
       <c r="L11">
         <v>24576000.0</v>
       </c>
       <c r="M11">
         <v>74243000.0</v>
       </c>
       <c r="N11">
         <v>27842000.0</v>
       </c>
       <c r="O11">
         <v>23941000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2348333000.0</v>
       </c>
       <c r="F12">
         <v>974021000.0</v>
       </c>
       <c r="G12">
         <v>438387000.0</v>
       </c>
       <c r="H12">
         <v>242333000.0</v>
       </c>
       <c r="I12">
         <v>599062000.0</v>
       </c>
       <c r="J12">
         <v>-645947000.0</v>
       </c>
       <c r="K12">
         <v>208195000.0</v>
       </c>
       <c r="L12">
         <v>-1571672000.0</v>
       </c>
       <c r="M12">
         <v>-424076000.0</v>
       </c>
       <c r="N12">
         <v>109963000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-22449000.0</v>
       </c>
       <c r="F13">
         <v>337552000.0</v>
       </c>
       <c r="G13">
         <v>27155000.0</v>
       </c>
       <c r="H13">
         <v>-125034000.0</v>
       </c>
       <c r="I13">
         <v>155132000.0</v>
       </c>
       <c r="J13">
         <v>109949000.0</v>
       </c>
       <c r="K13">
         <v>53576000.0</v>
       </c>
       <c r="L13">
         <v>-12081000.0</v>
       </c>
       <c r="M13">
         <v>178954000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
         <v>753567000.0</v>
       </c>
       <c r="C14">
         <v>765827000.0</v>
       </c>
       <c r="D14">
         <v>750093000.0</v>
       </c>
       <c r="E14">
         <v>685227000.0</v>
       </c>
       <c r="F14">
         <v>1739944000.0</v>
       </c>
       <c r="G14">
         <v>2481534000.0</v>
       </c>
       <c r="H14">
         <v>1530970000.0</v>
       </c>
       <c r="I14">
         <v>975284000.0</v>
       </c>
@@ -19306,100 +19511,100 @@
       </c>
       <c r="K14">
         <v>812346000.0</v>
       </c>
       <c r="L14">
         <v>711418000.0</v>
       </c>
       <c r="M14">
         <v>479167000.0</v>
       </c>
       <c r="N14">
         <v>234941000.0</v>
       </c>
       <c r="O14">
         <v>102127000.0</v>
       </c>
       <c r="P14">
         <v>55792000.0</v>
       </c>
       <c r="Q14">
         <v>18533000.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
         <v>125255000.0</v>
       </c>
       <c r="C15">
         <v>125197000.0</v>
       </c>
       <c r="D15">
         <v>125138000.0</v>
       </c>
       <c r="E15">
         <v>125138000.0</v>
       </c>
       <c r="F15">
         <v>136609000.0</v>
       </c>
       <c r="G15">
         <v>171022000.0</v>
       </c>
       <c r="H15">
         <v>157956000.0</v>
       </c>
       <c r="I15">
         <v>267271000.0</v>
       </c>
       <c r="J15">
         <v>152352000.0</v>
       </c>
       <c r="K15">
         <v>75082000.0</v>
       </c>
       <c r="L15">
         <v>34129000.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>28859000.0</v>
       </c>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>210000000.0</v>
       </c>
       <c r="C16">
         <v>0.0</v>
       </c>
       <c r="D16">
         <v>0.0</v>
       </c>
       <c r="E16">
         <v>0.0</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
       <c r="G16">
         <v>4541000.0</v>
       </c>
       <c r="H16">
         <v>619532000.0</v>
       </c>
       <c r="I16">
         <v>268737000.0</v>
       </c>
@@ -19408,72 +19613,72 @@
       </c>
       <c r="K16">
         <v>31610000.0</v>
       </c>
       <c r="L16">
         <v>23473000.0</v>
       </c>
       <c r="M16">
         <v>245979000.0</v>
       </c>
       <c r="N16">
         <v>17487000.0</v>
       </c>
       <c r="O16">
         <v>18989000.0</v>
       </c>
       <c r="P16">
         <v>3343000.0</v>
       </c>
       <c r="Q16">
         <v>8988000.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>1243148000.0</v>
       </c>
       <c r="C18">
         <v>747364000.0</v>
       </c>
       <c r="D18">
         <v>827204000.0</v>
       </c>
       <c r="E18">
         <v>2888020000.0</v>
       </c>
       <c r="F18">
         <v>1545355000.0</v>
       </c>
       <c r="G18">
         <v>687548000.0</v>
       </c>
       <c r="H18">
         <v>935421000.0</v>
       </c>
       <c r="I18">
         <v>1359974000.0</v>
       </c>
@@ -19482,168 +19687,168 @@
       </c>
       <c r="K18">
         <v>73586000.0</v>
       </c>
       <c r="L18">
         <v>309754000.0</v>
       </c>
       <c r="M18">
         <v>-611297000.0</v>
       </c>
       <c r="N18">
         <v>-520901000.0</v>
       </c>
       <c r="O18">
         <v>-511143000.0</v>
       </c>
       <c r="P18">
         <v>-109405000.0</v>
       </c>
       <c r="Q18">
         <v>36743000.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-714153000.0</v>
       </c>
       <c r="D19">
         <v>-1140767000.0</v>
       </c>
       <c r="E19">
         <v>-943612000.0</v>
       </c>
       <c r="F19">
         <v>-710784000.0</v>
       </c>
       <c r="G19">
         <v>-530061000.0</v>
       </c>
       <c r="H19">
         <v>25020000.0</v>
       </c>
       <c r="I19">
         <v>136475000.0</v>
       </c>
       <c r="J19">
         <v>235004000.0</v>
       </c>
       <c r="K19">
         <v>75516000.0</v>
       </c>
       <c r="L19">
         <v>-75516000.0</v>
       </c>
       <c r="M19">
         <v>2667000.0</v>
       </c>
       <c r="N19">
         <v>4555000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>-96333000.0</v>
       </c>
       <c r="C21">
         <v>-24000000.0</v>
       </c>
       <c r="D21">
         <v>382026000.0</v>
       </c>
       <c r="E21">
         <v>-993742000.0</v>
       </c>
       <c r="F21">
         <v>-857305000.0</v>
       </c>
       <c r="G21">
         <v>-475503000.0</v>
       </c>
       <c r="H21">
         <v>686361000.0</v>
       </c>
       <c r="I21">
         <v>658210000.0</v>
       </c>
       <c r="J21">
         <v>73623000.0</v>
       </c>
       <c r="K21">
         <v>13491000.0</v>
       </c>
       <c r="L21">
         <v>347000000.0</v>
       </c>
       <c r="M21">
         <v>2284500000.0</v>
       </c>
       <c r="N21">
         <v>612750000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
         <v>634418000.0</v>
       </c>
       <c r="C22">
         <v>93697000.0</v>
       </c>
       <c r="D22">
         <v>297329000.0</v>
       </c>
       <c r="E22">
         <v>2025972000.0</v>
       </c>
       <c r="F22">
         <v>-154109000.0</v>
       </c>
       <c r="G22">
         <v>-1260411000.0</v>
       </c>
       <c r="H22">
         <v>-293136000.0</v>
       </c>
       <c r="I22">
         <v>-45701000.0</v>
       </c>
@@ -19652,51 +19857,51 @@
       </c>
       <c r="K22">
         <v>-749448000.0</v>
       </c>
       <c r="L22">
         <v>979996000.0</v>
       </c>
       <c r="M22">
         <v>675835000.0</v>
       </c>
       <c r="N22">
         <v>-18930000.0</v>
       </c>
       <c r="O22">
         <v>-285069000.0</v>
       </c>
       <c r="P22">
         <v>392678000.0</v>
       </c>
       <c r="Q22">
         <v>228628000.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>-101397000.0</v>
       </c>
       <c r="C23">
         <v>-81530000.0</v>
       </c>
       <c r="D23">
         <v>-160625000.0</v>
       </c>
       <c r="E23">
         <v>-81120000.0</v>
       </c>
       <c r="F23">
         <v>827582000.0</v>
       </c>
       <c r="G23">
         <v>1056883000.0</v>
       </c>
       <c r="H23">
         <v>845384000.0</v>
       </c>
       <c r="I23">
         <v>-290999000.0</v>
       </c>
@@ -19705,51 +19910,51 @@
       </c>
       <c r="K23">
         <v>-126057000.0</v>
       </c>
       <c r="L23">
         <v>-65694000.0</v>
       </c>
       <c r="M23">
         <v>-34320000.0</v>
       </c>
       <c r="N23">
         <v>-20899000.0</v>
       </c>
       <c r="O23">
         <v>-5118000.0</v>
       </c>
       <c r="P23">
         <v>-6844000.0</v>
       </c>
       <c r="Q23">
         <v>-12720000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
         <v>-1077813000.0</v>
       </c>
       <c r="C24">
         <v>-612229000.0</v>
       </c>
       <c r="D24">
         <v>-973250000.0</v>
       </c>
       <c r="E24">
         <v>359000.0</v>
       </c>
       <c r="F24">
         <v>1960000.0</v>
       </c>
       <c r="G24">
         <v>344296000.0</v>
       </c>
       <c r="H24">
         <v>296611000.0</v>
       </c>
       <c r="I24">
         <v>-1492236000.0</v>
       </c>
@@ -19758,51 +19963,51 @@
       </c>
       <c r="K24">
         <v>-1151952000.0</v>
       </c>
       <c r="L24">
         <v>-1601532000.0</v>
       </c>
       <c r="M24">
         <v>-2480232000.0</v>
       </c>
       <c r="N24">
         <v>-1617984000.0</v>
       </c>
       <c r="O24">
         <v>382708000.0</v>
       </c>
       <c r="P24">
         <v>-525537000.0</v>
       </c>
       <c r="Q24">
         <v>-43564000.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>-37704000.0</v>
       </c>
       <c r="C25">
         <v>66748000.0</v>
       </c>
       <c r="D25">
         <v>-317537000.0</v>
       </c>
       <c r="E25">
         <v>-80337000.0</v>
       </c>
       <c r="F25">
         <v>13464000.0</v>
       </c>
       <c r="G25">
         <v>-2271000.0</v>
       </c>
       <c r="H25">
         <v>-114319000.0</v>
       </c>
       <c r="I25">
         <v>1236270000.0</v>
       </c>
@@ -19811,145 +20016,145 @@
       </c>
       <c r="K25">
         <v>1594249000.0</v>
       </c>
       <c r="L25">
         <v>-1388867000.0</v>
       </c>
       <c r="M25">
         <v>-732610000.0</v>
       </c>
       <c r="N25">
         <v>-278708000.0</v>
       </c>
       <c r="O25">
         <v>384081000.0</v>
       </c>
       <c r="P25">
         <v>-375769000.0</v>
       </c>
       <c r="Q25">
         <v>-119611000.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>-136404000.0</v>
       </c>
       <c r="C26">
         <v>-29605000.0</v>
       </c>
       <c r="D26">
         <v>-75355000.0</v>
       </c>
       <c r="E26">
         <v>-873744000.0</v>
       </c>
       <c r="F26">
         <v>-43443000.0</v>
       </c>
       <c r="G26">
         <v>-43443000.0</v>
       </c>
       <c r="H26">
         <v>-38772000.0</v>
       </c>
       <c r="I26">
         <v>-129084000.0</v>
       </c>
       <c r="J26">
         <v>-24174000.0</v>
       </c>
       <c r="K26">
         <v>-26895000.0</v>
       </c>
       <c r="L26">
         <v>-9431000.0</v>
       </c>
       <c r="M26">
         <v>-142000.0</v>
       </c>
       <c r="N26">
         <v>1578573000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
         <v>60812000.0</v>
       </c>
       <c r="C27">
         <v>66462000.0</v>
       </c>
       <c r="D27">
         <v>59519000.0</v>
       </c>
       <c r="E27">
         <v>35443000.0</v>
       </c>
       <c r="F27">
         <v>20437000.0</v>
       </c>
       <c r="G27">
         <v>23317000.0</v>
       </c>
       <c r="H27">
         <v>23559000.0</v>
       </c>
       <c r="I27">
         <v>70414000.0</v>
       </c>
       <c r="J27">
         <v>103445000.0</v>
       </c>
       <c r="K27">
         <v>102421000.0</v>
       </c>
       <c r="L27">
         <v>97877000.0</v>
       </c>
       <c r="M27">
         <v>112252000.0</v>
       </c>
       <c r="N27">
         <v>365280000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>-343117000.0</v>
       </c>
       <c r="C28">
         <v>-135135000.0</v>
       </c>
       <c r="D28">
         <v>146046000.0</v>
       </c>
       <c r="E28">
         <v>-2107730000.0</v>
       </c>
       <c r="F28">
         <v>-949332000.0</v>
       </c>
       <c r="G28">
         <v>-205579000.0</v>
       </c>
       <c r="H28">
         <v>557564000.0</v>
       </c>
       <c r="I28">
         <v>240296000.0</v>
       </c>
@@ -19958,51 +20163,51 @@
       </c>
       <c r="K28">
         <v>1162019000.0</v>
       </c>
       <c r="L28">
         <v>1069272000.0</v>
       </c>
       <c r="M28">
         <v>3320021000.0</v>
       </c>
       <c r="N28">
         <v>2137383000.0</v>
       </c>
       <c r="O28">
         <v>146882000.0</v>
       </c>
       <c r="P28">
         <v>629297000.0</v>
       </c>
       <c r="Q28">
         <v>101200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>1630930000.0</v>
       </c>
       <c r="C29">
         <v>849288000.0</v>
       </c>
       <c r="D29">
         <v>994721000.0</v>
       </c>
       <c r="E29">
         <v>3051342000.0</v>
       </c>
       <c r="F29">
         <v>1660116000.0</v>
       </c>
       <c r="G29">
         <v>735640000.0</v>
       </c>
       <c r="H29">
         <v>1103458000.0</v>
       </c>
       <c r="I29">
         <v>2081987000.0</v>
       </c>
@@ -20011,51 +20216,51 @@
       </c>
       <c r="K29">
         <v>1241256000.0</v>
       </c>
       <c r="L29">
         <v>1006381000.0</v>
       </c>
       <c r="M29">
         <v>998121000.0</v>
       </c>
       <c r="N29">
         <v>534707000.0</v>
       </c>
       <c r="O29">
         <v>332255000.0</v>
       </c>
       <c r="P29">
         <v>266307000.0</v>
       </c>
       <c r="Q29">
         <v>127791000.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>-1077813000.0</v>
       </c>
       <c r="C30">
         <v>-714153000.0</v>
       </c>
       <c r="D30">
         <v>-1140767000.0</v>
       </c>
       <c r="E30">
         <v>-943612000.0</v>
       </c>
       <c r="F30">
         <v>-710784000.0</v>
       </c>
       <c r="G30">
         <v>-530061000.0</v>
       </c>
       <c r="H30">
         <v>-1041490000.0</v>
       </c>
       <c r="I30">
         <v>-2350724000.0</v>
       </c>
@@ -20083,2521 +20288,2555 @@
       <c r="Q30">
         <v>-230672000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>210000000.0</v>
       </c>
       <c r="C2">
-        <v>0.0</v>
+        <v>210000000.0</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2">
         <v>0.0</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
       <c r="G2">
         <v>0.0</v>
       </c>
       <c r="H2">
         <v>0.0</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2">
         <v>176259000.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>0.0</v>
       </c>
       <c r="Q2">
         <v>0.0</v>
       </c>
       <c r="R2">
         <v>0.0</v>
       </c>
       <c r="S2">
         <v>0.0</v>
       </c>
       <c r="T2">
+        <v>0.0</v>
+      </c>
+      <c r="U2">
         <v>4541000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>128638000.0</v>
       </c>
-      <c r="V2">
-[...1 lines deleted...]
-      </c>
       <c r="W2">
         <v>0.0</v>
       </c>
       <c r="X2">
         <v>0.0</v>
       </c>
       <c r="Y2">
         <v>0.0</v>
       </c>
       <c r="Z2">
         <v>0.0</v>
       </c>
       <c r="AA2">
         <v>0.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AB2">
+        <v>0.0</v>
+      </c>
+      <c r="AC2"/>
+      <c r="AD2">
         <v>285345000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>176534000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>50608000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23153000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28441000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>23694000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>40190000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>-455422000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>31610000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18512000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>28251000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>39870000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>23473000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>27410000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>143286000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>185491000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>245979000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6308000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19273000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12580000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17487000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11584000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10867000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4806000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>18989000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>16555000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5575000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6493000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3343000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>517636000</v>
+      </c>
+      <c r="C3">
         <v>29181000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>52709000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31011000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>208409000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>31011000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22763000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>221205000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>187661000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>33544000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>226630000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>32689000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>41347000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>78158000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>30995000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>49093000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>51915000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>31319000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>51719000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>31249000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13766000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18027000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15610000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9576000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11778000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11128000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>19606000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14333000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>30852000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>103246000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>171428000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>194342000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>170148000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>186095000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>163737000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>204457000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>357265000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>209309000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>250071000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>682183000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>120478000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>114938000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>159071000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>168958000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>166840000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>201758000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>515499000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>482132000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>376302000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>235485000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>818311000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1428756000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>218838000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>205668000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>568646000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>796433000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>229212000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>88258000</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>-4541000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>4541000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>619532000.0</v>
       </c>
-      <c r="AE4"/>
-      <c r="AF4">
+      <c r="AF4"/>
+      <c r="AG4">
         <v>-50608000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>27455000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-5288000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>4747000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-16496000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>40190000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-31610000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>13098000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-9739000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-11619000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>16397000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-3937000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-115876000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-42205000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-60488000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>239671000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-12965000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>6693000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-4907000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
+      <c r="BG4"/>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>202675000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>206934000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-277353000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-245347000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-628595000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-233632000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-338976000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-434202000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>60875000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>305872000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>213207000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>362620000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>480660000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>494357000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>44554000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>335494000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>443385000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>348363000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>545481000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>294752000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>254680000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>393141000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>488919000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>897458000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>177562000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>231838000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>335373000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>373715000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>497130000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>511307000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>381750000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>378391000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>420637000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>395904000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>112472000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>285633000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>125890000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>81465000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
+      <c r="BG5"/>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>-210000000.0</v>
       </c>
       <c r="C6">
+        <v>-210000000.0</v>
+      </c>
+      <c r="D6">
         <v>210000000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
         <v>0.0</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
       <c r="G6">
         <v>0.0</v>
       </c>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
+        <v>0.0</v>
+      </c>
+      <c r="M6">
         <v>176259000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
+        <v>0.0</v>
+      </c>
+      <c r="Q6">
         <v>-844143000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-662995000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-350556000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-269835000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-114644000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-124097000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-440756000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-97132000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-241415000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>146964000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-13996000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>68223000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>81331000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>122665000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>285345000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-241204000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>125926000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>27455000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-5288000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4747000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-16496000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>495612000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>262924000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>13098000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-9739000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-11619000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>16397000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3937000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-115876000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-42205000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-60488000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>239671000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-12965000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6693000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-4907000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5903000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>717000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6061000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-14183000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2434000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10980000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-918000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3150000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>-117274000.0</v>
+      </c>
+      <c r="C7">
         <v>179857000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-37833000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8978000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>116475000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-81748000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-39944000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-10615000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11392000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14361000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9259000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-76808000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>51144000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>159683000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-97558000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>213999000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-43224000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-136025000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>61132000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-28316000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>21370000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>60487000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-30156000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-80308000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6310000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7727000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-91780000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-13653000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>31910000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>109065000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-41656000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2053000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-37803000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>56089000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-54054000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>29899000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>2853000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>97337000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-68859000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>17327000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-30218000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>48830000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-68842000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>9119000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>35361000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>58983000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-78348000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>55621000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>3886000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>36646000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>28385000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1194000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-10238000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>24961000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>15377000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>5470000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-16654000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>20694000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-6681000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>5282000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-11719000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1606000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>20379000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>33244000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-44231000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-3649000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-487000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-7200000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>5962000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>11875000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>27185000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-54514000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>17395000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>8388000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-36320000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>42168000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-19809000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-5584000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>2033000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>8204000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-6985000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-11417000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>20380000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-7192000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>29780000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>2279000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>7147000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>651000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-18500000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>18286000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>39220000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-42207000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-9448000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-20223000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-19282000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>3360000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
+      <c r="BG8"/>
     </row>
-    <row r="9" spans="1:58">
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>-41730000.0</v>
+      </c>
+      <c r="C9">
         <v>50451000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-133384000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5522000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>154222000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-65741000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-125489000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>40670000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-19664000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>77085000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-18424000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-49992000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>49215000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5282000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-11719000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>29318000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-270791000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-36198000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16848000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-162431000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-47713000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-28399000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-80623000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-71991000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-26358000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>62052000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-19314000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>35972000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>20069000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>151845000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-140627000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-38380000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-39258000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>28403000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-73522000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-26381000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>21818000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>34709000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-35690000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-60732000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>10114000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-7553000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-30949000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>27960000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>79657000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-16553000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-56992000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-24684000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-13160000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-45490000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-8290000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-23482000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-11205000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-16493000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-5739000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2177000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6689000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-3945000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>9287000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-24467000.0</v>
       </c>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>57417000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>-57829000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>75613000.0</v>
       </c>
-      <c r="AW10">
-[...1 lines deleted...]
-      </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
-      <c r="BA10"/>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
       <c r="BB10"/>
       <c r="BC10"/>
-      <c r="BD10">
+      <c r="BD10"/>
+      <c r="BE10">
         <v>-5456000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5470000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>21119000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-465000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>23623000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-108213000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-74514000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-21508000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>170489000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-60349000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-40292000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>32427000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-9846000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>997000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5319000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>18770000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>14903000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-20409000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-38413000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>12698000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10932000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-34383000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>36072000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7803000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>24344000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>827000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>29741000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>39911000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-24322000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>31208000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-22045000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>37785000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-44012000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>56397000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>19000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7396000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-55629000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>73178000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-31565000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>59856000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3694000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>42258000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>78394000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>63007000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>27196000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>23941000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
+      <c r="BG11"/>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>50888000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2718000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-22174000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43865000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>757471000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>547342000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>999655000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-598821000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>747796000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>609333000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>281780000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-72184000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>334235000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>56283000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>120053000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>606600000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-685348000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-150875000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>471956000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>254427000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>202459000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>83609000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>58567000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-450640000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>84874000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-22836000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-257345000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>442167000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-352864000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>354731000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-235839000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-369062000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-702812000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-1544652000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1044854000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-593306000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-228458000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>155705000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>241983000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
+      <c r="BG12"/>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-26351000.0</v>
       </c>
       <c r="N13">
+        <v>-26351000.0</v>
+      </c>
+      <c r="O13">
         <v>-208552000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-275648000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>175837000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>214853000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-137491000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>84576000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>101688000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>78929000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>72359000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>67551000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-27301000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>39979000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-53074000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-45441000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-51078000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-7105000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-21410000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>97841000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>31098000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-9535000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>35728000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>109949000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>53621000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-8492000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3366000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>53576000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>3126000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>15000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-12081000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>178954000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
+      <c r="BG13"/>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>228237000.0</v>
+      </c>
+      <c r="C14">
         <v>207302000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>188021000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>189724000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>188531000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>187291000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>249486000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>135677000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>189413000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>191251000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>174992000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>177148000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>172610000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>170832000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>514395000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>170237000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>174199000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>170832000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>178716000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>180691000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>188661000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>194814000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>209831000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>239533000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>215146000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>200781000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>191802000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>242430000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>243220000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>241177000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>263703000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>243897000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>238750000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>228934000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>214397000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>207626000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>201831000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>203366000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>222443000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>199741000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>197982000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>192180000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>162178000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>189086000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>177454000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>182700000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>157252000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>124944000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>105463000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>91508000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>75494000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>65963000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>52856000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>40628000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>36767000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>26883000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>22367000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>16110000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
+        <v>62628000.0</v>
+      </c>
+      <c r="C15">
         <v>31314000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>93941000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>62628000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>31314000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>62598000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>31285000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>93853000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>31745000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>31285000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>93853000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>93854000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>62569000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>31285000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>136609000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>31285000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>74040000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>42756000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>171150267.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>128267.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>42756000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>85076000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>78496000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>69752000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>63108000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>55915000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>50299000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>40184000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>34720000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>27149000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>23844000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>19557000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>17668000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>14013000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12771000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>8741000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8279000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4338000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
+      <c r="BG15"/>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
-        <v>0.0</v>
+        <v>29378000.0</v>
       </c>
       <c r="C16">
         <v>210000000.0</v>
       </c>
       <c r="D16">
-        <v>0.0</v>
+        <v>210000000.0</v>
       </c>
       <c r="E16">
         <v>0.0</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
       <c r="G16">
         <v>0.0</v>
       </c>
       <c r="H16">
         <v>0.0</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
+        <v>0.0</v>
+      </c>
+      <c r="M16">
         <v>176259000.0</v>
       </c>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
       <c r="N16">
         <v>0.0</v>
       </c>
       <c r="O16">
         <v>0.0</v>
       </c>
       <c r="P16">
         <v>0.0</v>
       </c>
       <c r="Q16">
         <v>0.0</v>
       </c>
       <c r="R16">
         <v>0.0</v>
       </c>
       <c r="S16">
         <v>0.0</v>
       </c>
       <c r="T16">
+        <v>0.0</v>
+      </c>
+      <c r="U16">
         <v>-110103000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4541000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>128638000.0</v>
       </c>
-      <c r="W16">
-[...1 lines deleted...]
-      </c>
       <c r="X16">
         <v>0.0</v>
       </c>
       <c r="Y16">
         <v>0.0</v>
       </c>
       <c r="Z16">
         <v>0.0</v>
       </c>
       <c r="AA16">
         <v>0.0</v>
       </c>
-      <c r="AB16"/>
+      <c r="AB16">
+        <v>0.0</v>
+      </c>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>285345000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>176534000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>50608000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>23153000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>28441000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>23694000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>40190000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>294534000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>31610000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>18512000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>28251000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>39870000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>23473000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>27410000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>143286000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>185491000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>245979000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6308000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>19273000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>12580000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17487000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11584000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10867000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4806000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>18989000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>16555000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5575000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6493000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22612,374 +22851,379 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
+      <c r="BG17"/>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>-78787000.0</v>
+      </c>
+      <c r="C18">
         <v>829877000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>318034000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>341101000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>283949000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>426728000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>255239000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>387382000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-44162000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>228066000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>85545000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>150692000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>113916000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>265744000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>444290000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1038579000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>870797000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>534354000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>423445000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>281431000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>294775000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>545704000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>227520000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>166294000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>104185000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>189549000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>128334000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>184077000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>187252000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>435758000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>650161000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>227116000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>127243000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>355454000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>149746000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>840765000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-103618000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>184630000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>85488000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-355192000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>118060000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>225230000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>10710000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>77047000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>72361000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>149636000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-316124000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-181415000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-152580000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>38822000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-615541000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1289216000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-136648000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-95461000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-461791000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-732017000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-168719000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>12233000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-448809000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-197489000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-207891000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-125902000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-174126000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-187315000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-226810000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-226630000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-276097000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-287236000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-350804000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-225249000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-243529000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-259717000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-215117000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-205329000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-202577000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-179903000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-122975000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-145998000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>65545000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-262927000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-186681000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-216163000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-279741000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-340769000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>25020000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>45056000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>35122000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>38908000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>17389000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>18228000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>25412000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>31475000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>159889000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>30472000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-30472000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>45044000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-30472000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-75516000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>2667000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
+      <c r="BG19"/>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22994,1760 +23238,1791 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
+      <c r="BG20"/>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>-51800000.0</v>
+      </c>
+      <c r="C21">
         <v>1277903000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>90400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>208200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-187787000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-207146000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-133500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>30700000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>114200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>179800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>145214000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9554000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-415190000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-383863000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-204243000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-227803000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6508000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-203030000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-349686000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-129125000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-223837000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-151706000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>29165000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>89620000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>100000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>125000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>371741000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-23790000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>197000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>410000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>75000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>271623000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-783000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>515000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>70000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-75480000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>516067000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-460032000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>32936000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>301897000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-94936000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>327768000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-205022000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>225000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>767500000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>835701000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>456299000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
+      <c r="BG21"/>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
+        <v>286417000.0</v>
+      </c>
+      <c r="C22">
         <v>548213000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>202918000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>85610000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>166573000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>219466000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>116152000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>17471000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-74598000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>34672000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>115933000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>32642000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-67933000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>261202000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>794128000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>594507000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>812033000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-174696000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>958021000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-566575000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-534451000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-11104000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>95313000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-553846000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-463068000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-338810000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-482196000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-878864000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>42168000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1025756000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>18736000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-77972000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-67275000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>80810000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>529614000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-90000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>39965000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>305558000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-452804000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>268196000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-575490000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10650000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>175574000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>544734000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-139483000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>399171000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>608970000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>203909000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-42285000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-94759000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-223020000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>120894000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>131193000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-47997000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-7035000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-127678000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-478087000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>327731000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>-42654000.0</v>
+      </c>
+      <c r="C23">
         <v>-28743000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-19531000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>76893000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-32210000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-32608000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-16600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-22082000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-19553000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-23876000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-28358000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-21398000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-31929000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>113629000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>58395000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-47406000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-86126000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-46268000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-41468000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-19312000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>82818000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-40334000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31965000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-26443000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>299423000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-471000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3163000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-745000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-519000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-94176000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-90499000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-70836000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-64275000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-57184000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-83420000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-41417000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-42854000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-30195000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-57047000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-29842000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-23692000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-15476000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-14154000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-11906000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-14149000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-20521000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1080474000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-10581000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-16288000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-701000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1526341000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-4847000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1606000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4745000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-6110000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1071000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-39000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-40000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
+        <v>-6178090000.0</v>
+      </c>
+      <c r="C24">
         <v>540003000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-170915000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-507029000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-170280000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-176880000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-103139000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-147571000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-168253000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-193266000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-211307000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-243408000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-245889000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>508000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2698000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-194436000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-207802000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-183798000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-153610000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-171328000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-166137000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-104948000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-130388000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>75121000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-251149000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-300553000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-296557000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-265408000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-309917000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-373162000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-363901000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-368528000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-399722000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-360085000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-331358000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-320896000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-320329000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-319275000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-139928000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-254125000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-353542000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-404357000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-302224000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-329128000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-432702000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-537478000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-749679000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-588469000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-642056000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-500028000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1606362000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-459935000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-383738000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-333197000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-438816000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>384926000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>220840000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>212957000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>-48652000.0</v>
+      </c>
+      <c r="C25">
         <v>-231867000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-64882000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-33005000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-44089000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>64123000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>51484000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1328000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17499000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-907000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-31033000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18315000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15791000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-322982000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-888420000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-37092000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-257557000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>758296000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-991228000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>880238000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>804678000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>316838000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-66959000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>738670000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>504626000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>437635000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>637059000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1117566000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-122852000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1133751000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>698178000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>222431000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>170221000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>145440000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-781000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>916328000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-36796000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-369171000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>862662000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-325578000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>996942000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>60223000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-194907000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-856268000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>226843000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-564535000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-858252000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-243077000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>142638000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>252437000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>252396000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-113493000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-175346000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>123015000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>43212000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>237715000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>549109000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-445955000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
+        <v>-3158000.0</v>
+      </c>
+      <c r="C26">
         <v>-34732000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-83000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-51355000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-74872000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-10094000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2581000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-669000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-17331000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-9024000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-86000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-15898000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-75356000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-198332000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-382361000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-193006000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-100045000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-564000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3176000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3885000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-5645000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-49000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-42000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-753000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-42690000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-20848000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-17924000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1816000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-479000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-129084000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-238000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-6883000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1084000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-15674000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-67000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-6776000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1657000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-22019000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-57000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-4702000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-117000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-4877000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-4554000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-182000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-46000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1087224000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
-      <c r="BA26"/>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
+      <c r="BG26"/>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>13266000.0</v>
+      </c>
+      <c r="C27">
         <v>11733000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14311000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15501000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15855000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15145000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17169000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16065000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17151000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16077000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>14531000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18458000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13512000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13018000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12221000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10402000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8171000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4649000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5248000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5298000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4249000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5642000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6316000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5699000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>7973000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3329000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4232000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3875000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6549000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8903000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>13985000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>16202000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>19071000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>21156000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>24520000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>26447000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>26975000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>25503000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>26754000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>26381000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>25816000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>23470000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>18597000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>23915000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>27582000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>27783000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>26356000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>24285000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>32474000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>29137000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>365280000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
+      <c r="BG27"/>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>-97612000.0</v>
+      </c>
+      <c r="C28">
         <v>1214428000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>62881000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>138719000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-294869000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-249848000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-152100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7949000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>43816000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-34800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-85545000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>92716000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>131973000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6902000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-250036000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-844143000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-662995000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-350556000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-269835000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-114644000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-124097000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-440756000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-97132000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-241415000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>146964000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-13996000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>68223000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>81331000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>122665000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>285345000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-241204000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>125926000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>338842000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>16732000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>204587000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-510953000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>495612000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>262924000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>98010000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>599578000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>268907000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>195524000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>287577000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>136205000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>318136000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>327354000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1305474000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>756919000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>801329000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>456299000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>611841000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>547653000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>554394000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>423495000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>63890000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>358071000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-53039000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-222040000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>438849000.0</v>
+      </c>
+      <c r="C29">
         <v>859058000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>370743000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>310090000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>492358000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>457739000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>278002000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>166177000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>143499000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>261610000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>312175000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>183381000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>155263000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>343902000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>475285000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1087672000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>922712000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>565673000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>475164000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>312680000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>308541000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>563731000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>243130000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>175870000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>115963000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>200677000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>147940000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>198410000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>218104000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>539004000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>821589000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>421458000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>297391000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>541549000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>313483000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1045222000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>253647000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>393939000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>335559000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>326991000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>238538000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>340168000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>169781000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>246005000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>239201000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>351394000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>199375000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>300717000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>223722000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>274307000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>202770000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>139540000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>82190000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>110207000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>106855000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>64416000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>60493000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>100491000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>-341237000.0</v>
+      </c>
+      <c r="C30">
         <v>-2283486000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-223624000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-448809000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-197489000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-207891000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-125902000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-174126000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-187315000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-226810000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-226630000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-276097000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-287236000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-350804000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-225249000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-243529000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-259717000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-215117000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-205329000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-202577000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-179903000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-122975000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-145998000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>65545000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-262927000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-186681000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-216163000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-279741000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-340769000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-204817000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-580385000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-597992000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-608778000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-563569000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-513323000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-550765000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-709069000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-688473000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-420471000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-936308000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-519064000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-519295000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-461295000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-498086000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-599542000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-739236000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1265178000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1070601000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1018358000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-735513000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-808708000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-686476000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-630523000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-547885000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-168311000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-411507000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-8372000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>124699000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>