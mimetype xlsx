--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2414,59 +2417,77 @@
       </c>
       <c r="K23">
         <v>12292000000.0</v>
       </c>
       <c r="L23">
         <v>11973000000.0</v>
       </c>
       <c r="M23">
         <v>10746000000.0</v>
       </c>
       <c r="N23">
         <v>11047000000.0</v>
       </c>
       <c r="O23">
         <v>10176000000.0</v>
       </c>
       <c r="P23">
         <v>9128000000.0</v>
       </c>
       <c r="Q23">
         <v>11082000000.0</v>
       </c>
       <c r="R23">
         <v>10307000000.0</v>
       </c>
-      <c r="S23"/>
-[...7 lines deleted...]
-      <c r="AA23"/>
+      <c r="S23">
+        <v>10306000000.0</v>
+      </c>
+      <c r="T23">
+        <v>13667000000.0</v>
+      </c>
+      <c r="U23">
+        <v>15392000000.0</v>
+      </c>
+      <c r="V23">
+        <v>17023000000.0</v>
+      </c>
+      <c r="W23">
+        <v>16593000000.0</v>
+      </c>
+      <c r="X23">
+        <v>20904000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>19316000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>18602000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>18521000000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
         <v>7470000000.0</v>
       </c>
       <c r="C24">
         <v>7843000000.0</v>
       </c>
       <c r="D24">
         <v>6195000000.0</v>
       </c>
       <c r="E24">
         <v>6460000000.0</v>
       </c>
       <c r="F24">
         <v>4059000000.0</v>
       </c>
       <c r="G24">
         <v>4011000000.0</v>
       </c>
       <c r="H24">
         <v>3971000000.0</v>
@@ -4668,102 +4689,112 @@
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>9207000000.0</v>
       </c>
       <c r="C60">
-        <v>8796000000.0</v>
+        <v>9085000000.0</v>
       </c>
       <c r="D60">
         <v>11548000000.0</v>
       </c>
       <c r="E60">
         <v>8826000000.0</v>
       </c>
       <c r="F60">
         <v>8347000000.0</v>
       </c>
       <c r="G60">
         <v>7905000000.0</v>
       </c>
       <c r="H60">
         <v>3819000000.0</v>
       </c>
       <c r="I60">
         <v>3459000000.0</v>
       </c>
       <c r="J60">
         <v>3299000000.0</v>
       </c>
       <c r="K60">
         <v>2401000000.0</v>
       </c>
       <c r="L60">
         <v>2250000000.0</v>
       </c>
       <c r="M60">
         <v>2510000000.0</v>
       </c>
       <c r="N60">
         <v>2911000000.0</v>
       </c>
       <c r="O60">
         <v>2345000000.0</v>
       </c>
       <c r="P60">
         <v>1688000000.0</v>
       </c>
       <c r="Q60">
         <v>5641000000.0</v>
       </c>
       <c r="R60">
         <v>4938000000.0</v>
       </c>
-      <c r="S60"/>
-[...3 lines deleted...]
-      <c r="W60"/>
+      <c r="S60">
+        <v>-14286000000.0</v>
+      </c>
+      <c r="T60">
+        <v>-13309000000.0</v>
+      </c>
+      <c r="U60">
+        <v>-11852000000.0</v>
+      </c>
+      <c r="V60">
+        <v>-6088000000.0</v>
+      </c>
+      <c r="W60">
+        <v>-3341000000.0</v>
+      </c>
       <c r="X60">
         <v>1570000000.0</v>
       </c>
       <c r="Y60">
         <v>1279000000.0</v>
       </c>
       <c r="Z60">
         <v>2312000000.0</v>
       </c>
       <c r="AA60">
         <v>3766000000.0</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
@@ -4846,686 +4877,693 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ62"/>
+  <dimension ref="A1:DA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CM1" t="s">
         <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CQ1" t="s">
         <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CU1" t="s">
         <v>160</v>
       </c>
       <c r="CV1" t="s">
         <v>161</v>
       </c>
       <c r="CW1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CY1" t="s">
         <v>163</v>
       </c>
       <c r="CZ1" t="s">
         <v>164</v>
       </c>
+      <c r="DA1" t="s">
+        <v>165</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>3204000000.0</v>
+      </c>
+      <c r="C2">
         <v>3157000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3130000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3039000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2890000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2870000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2989000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2915000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2893000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3151000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3056000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3028000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2996000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3150000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2775000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2749000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2910000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2953000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2544000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2574000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2624000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2571000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2186000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1432000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2243000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2463000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2232000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2284000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2340000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2334000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2254000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2307000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2282000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2227000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2745000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2603000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2549000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1671000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2544000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2527000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2514000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2541000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2327000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2386000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2287000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2278000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2521000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2696000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2681000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2595000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2504000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2501000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2386000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2278000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2244000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2356000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2469000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2397000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2385000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2560000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2429000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2236000000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>1872000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1568000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1567000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1771000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2478000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2951000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2960000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2904000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3083000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3142000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3098000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2820000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2761000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2882000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2697000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2494000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3212000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3568000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3673000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3504000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3408000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3291000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3308000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3158000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3221000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3265000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3202000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3060000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3101000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3337000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3042000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2779000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3122000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3217000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2895000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2871000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3173000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3314000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3362000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5588,52 +5626,53 @@
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5696,530 +5735,537 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-719000000.0</v>
+      </c>
+      <c r="C5">
         <v>-641000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-709000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-714000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1011000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1174000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-794000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-884000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-698000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-645000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-779000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-665000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-682000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-791000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1151000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-942000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-665000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-672000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-699000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-566000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-636000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-545000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-768000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-894000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-991000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-719000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-806000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-699000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-682000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-694000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-638000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-622000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-436000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-471000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-913000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-982000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1087000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1215000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-941000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-979000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-969000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1033000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1015000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-897000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-950000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-741000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-406000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-219000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-279000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-237000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-262000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-377000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-292000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-237000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-114000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-220000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-55000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-183000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-70000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>193000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>157000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>91000000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>1633000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1632000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1622000000.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>1628000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1617000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1606000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1633000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1620000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1608000000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>536000000.0</v>
+      </c>
+      <c r="C7">
         <v>543000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>540000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>558000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>552000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>536000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>547000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>562000000.0</v>
       </c>
       <c r="I7">
         <v>562000000.0</v>
       </c>
       <c r="J7">
+        <v>562000000.0</v>
+      </c>
+      <c r="K7">
         <v>588000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>532000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>489000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>355000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>361000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>421000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>430000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>399000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>304000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>396000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>394000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>374000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>300000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>390000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>388000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>401000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>423000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>421000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>442000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>443000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6250,113 +6296,116 @@
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>2000000.0</v>
       </c>
       <c r="C8">
         <v>2000000.0</v>
       </c>
       <c r="D8">
         <v>2000000.0</v>
       </c>
       <c r="E8">
         <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
       <c r="H8">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="I8">
         <v>3000000.0</v>
       </c>
       <c r="J8">
         <v>3000000.0</v>
       </c>
       <c r="K8">
         <v>3000000.0</v>
       </c>
       <c r="L8">
         <v>3000000.0</v>
       </c>
       <c r="M8">
         <v>3000000.0</v>
       </c>
       <c r="N8">
         <v>3000000.0</v>
       </c>
       <c r="O8">
         <v>3000000.0</v>
       </c>
       <c r="P8">
         <v>3000000.0</v>
       </c>
       <c r="Q8">
         <v>3000000.0</v>
       </c>
       <c r="R8">
         <v>3000000.0</v>
       </c>
       <c r="S8">
         <v>3000000.0</v>
       </c>
       <c r="T8">
         <v>3000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>3000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6396,512 +6445,517 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>4001000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3972000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3989000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3968000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3949000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3908000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3939000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3928000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3909000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3881000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3897000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3861000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3849000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1606000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1645000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1623000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1618000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1606000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1639000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1633000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1632000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1622000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1649000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1628000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1617000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1606000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1633000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1620000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1608000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1602000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1653000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1635000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1645000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1642000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1700000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1695000000.0</v>
       </c>
       <c r="AV9">
         <v>1695000000.0</v>
       </c>
       <c r="AW9">
+        <v>1695000000.0</v>
+      </c>
+      <c r="AX9">
         <v>1693000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1699000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718000000.0</v>
       </c>
       <c r="AZ9">
         <v>1718000000.0</v>
       </c>
       <c r="BA9">
+        <v>1718000000.0</v>
+      </c>
+      <c r="BB9">
         <v>1716000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1723000000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>3173000000.0</v>
+      </c>
+      <c r="C10">
         <v>1851000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1640000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1448000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1100000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1573000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1054000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1409000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>941000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1640000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1808000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1302000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1100000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1531000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4850000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4670000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4877000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3139000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2741000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2926000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2830000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2821000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2122000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1885000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2055000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>412000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>341000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>365000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>321000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>567000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>771000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>970000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1345000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1596000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>557000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>792000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>547000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>838000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>395000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>437000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>463000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>535000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>434000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1171000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>558000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>904000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1026000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1166000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>978000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1389000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1053000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1001000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>830000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1105000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1634000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1523000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1412000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1363000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1252000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1322000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1633000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3769000000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>3107000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>823000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>650000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>959000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1866000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1054000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1310000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1036000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1433000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1489000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1487000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1667000000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>2221000000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>964000000.0</v>
       </c>
-      <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>880000000.0</v>
       </c>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>1014000000.0</v>
       </c>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>757000000.0</v>
       </c>
-      <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>760000000.0</v>
       </c>
-      <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6964,305 +7018,309 @@
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>3173000000.0</v>
+      </c>
+      <c r="C12">
         <v>1851000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1640000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1448000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1100000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1573000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1845000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2157000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>941000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1640000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1808000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1302000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1100000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1531000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4850000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4670000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4877000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3139000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2741000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2926000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2830000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2821000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2122000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1885000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2055000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>412000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>341000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>365000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>321000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>567000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>771000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>970000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1345000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1596000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>557000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>792000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>547000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>838000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>395000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>437000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>463000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>535000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>434000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1171000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>558000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>904000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1026000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1166000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>978000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1389000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1053000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1001000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>830000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1105000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1634000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1523000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1412000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1363000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1252000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1322000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1633000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3769000000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>2000000.0</v>
       </c>
       <c r="C13">
         <v>2000000.0</v>
       </c>
       <c r="D13">
         <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>2000000.0</v>
       </c>
       <c r="F13">
         <v>2000000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="I13">
         <v>3000000.0</v>
       </c>
       <c r="J13">
         <v>3000000.0</v>
       </c>
       <c r="K13">
         <v>3000000.0</v>
       </c>
       <c r="L13">
         <v>3000000.0</v>
       </c>
       <c r="M13">
         <v>3000000.0</v>
       </c>
       <c r="N13">
         <v>3000000.0</v>
       </c>
       <c r="O13">
         <v>3000000.0</v>
       </c>
       <c r="P13">
         <v>3000000.0</v>
       </c>
@@ -7371,66 +7429,66 @@
       <c r="AY13">
         <v>3000000.0</v>
       </c>
       <c r="AZ13">
         <v>3000000.0</v>
       </c>
       <c r="BA13">
         <v>3000000.0</v>
       </c>
       <c r="BB13">
         <v>3000000.0</v>
       </c>
       <c r="BC13">
         <v>3000000.0</v>
       </c>
       <c r="BD13">
         <v>3000000.0</v>
       </c>
       <c r="BE13">
         <v>3000000.0</v>
       </c>
       <c r="BF13">
         <v>3000000.0</v>
       </c>
       <c r="BG13">
+        <v>3000000.0</v>
+      </c>
+      <c r="BH13">
         <v>1572000000.0</v>
       </c>
-      <c r="BH13"/>
-      <c r="BI13">
+      <c r="BI13"/>
+      <c r="BJ13">
         <v>1278000000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>5550000000.0</v>
       </c>
-      <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
-      <c r="BO13">
-[...1 lines deleted...]
-      </c>
+      <c r="BO13"/>
       <c r="BP13">
         <v>6000000.0</v>
       </c>
       <c r="BQ13">
         <v>6000000.0</v>
       </c>
       <c r="BR13">
         <v>6000000.0</v>
       </c>
       <c r="BS13">
         <v>6000000.0</v>
       </c>
       <c r="BT13">
         <v>6000000.0</v>
       </c>
       <c r="BU13">
         <v>6000000.0</v>
       </c>
       <c r="BV13">
         <v>6000000.0</v>
       </c>
       <c r="BW13">
         <v>6000000.0</v>
       </c>
       <c r="BX13">
@@ -7498,304 +7556,308 @@
       </c>
       <c r="CS13">
         <v>6000000.0</v>
       </c>
       <c r="CT13">
         <v>6000000.0</v>
       </c>
       <c r="CU13">
         <v>6000000.0</v>
       </c>
       <c r="CV13">
         <v>6000000.0</v>
       </c>
       <c r="CW13">
         <v>6000000.0</v>
       </c>
       <c r="CX13">
         <v>6000000.0</v>
       </c>
       <c r="CY13">
         <v>6000000.0</v>
       </c>
       <c r="CZ13">
         <v>6000000.0</v>
       </c>
+      <c r="DA13">
+        <v>6000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>213800000.0</v>
+      </c>
+      <c r="C14">
         <v>220750000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>217410000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>224320000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>230160000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>235460000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>245780000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>270430000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>275310000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>281210000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>283010000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>272770000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>271170000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>271400000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>271100000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>270930000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>271160000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>271470000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>271200000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>271060000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>271140000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>270910000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>270380000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>258210000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>255830000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>256360000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>256440000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>257260000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>259550000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>263650000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>265330000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>265480000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>266440000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>267440000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>267160000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>268030000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>269540000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>271640000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>272770000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>273370000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>277040000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>281640000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>284400000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>288850000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>291810000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>296930000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>300140000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>303740000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>306890000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>308640000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>310620000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>312690000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>315360000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>317380000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>321280000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>326140000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>328470000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>421000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>336830000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>337780000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>395180000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>452580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336830000.0</v>
       </c>
       <c r="BL14">
         <v>336830000.0</v>
       </c>
       <c r="BM14">
         <v>336830000.0</v>
       </c>
-      <c r="BN14"/>
+      <c r="BN14">
+        <v>336830000.0</v>
+      </c>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>3000000.0</v>
       </c>
       <c r="N15">
         <v>3000000.0</v>
       </c>
       <c r="O15">
         <v>3000000.0</v>
       </c>
       <c r="P15">
         <v>3000000.0</v>
       </c>
       <c r="Q15">
         <v>3000000.0</v>
       </c>
       <c r="R15">
         <v>3000000.0</v>
       </c>
       <c r="S15">
         <v>3000000.0</v>
       </c>
       <c r="T15">
         <v>3000000.0</v>
       </c>
       <c r="U15">
@@ -7891,329 +7953,333 @@
       <c r="AY15">
         <v>3000000.0</v>
       </c>
       <c r="AZ15">
         <v>3000000.0</v>
       </c>
       <c r="BA15">
         <v>3000000.0</v>
       </c>
       <c r="BB15">
         <v>3000000.0</v>
       </c>
       <c r="BC15">
         <v>3000000.0</v>
       </c>
       <c r="BD15">
         <v>3000000.0</v>
       </c>
       <c r="BE15">
         <v>3000000.0</v>
       </c>
       <c r="BF15">
         <v>3000000.0</v>
       </c>
       <c r="BG15">
+        <v>3000000.0</v>
+      </c>
+      <c r="BH15">
         <v>1572000000.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15">
         <v>1278000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>5550000000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>174000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>83000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>188000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>217000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>243000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>190000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>187000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>189000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>184000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>149000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>150000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>136000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>172000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>77000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>71000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>83000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>64000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>50000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>62000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>46000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>37000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>38000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>33000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>45000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000.0</v>
       </c>
       <c r="AE16">
         <v>36000000.0</v>
       </c>
       <c r="AF16">
+        <v>36000000.0</v>
+      </c>
+      <c r="AG16">
         <v>27000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>32000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>28000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>31000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>32000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>36000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>22000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>33000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>30000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>31000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="AR16">
         <v>28000000.0</v>
       </c>
       <c r="AS16">
+        <v>28000000.0</v>
+      </c>
+      <c r="AT16">
         <v>31000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>34000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>37000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>34000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>33000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>38000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>29000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>36000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>34000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>35000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1219000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>31000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>23000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>20000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1065000000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>1022000000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8276,250 +8342,252 @@
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>58000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>69000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>56000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>59000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="S18">
         <v>69000000.0</v>
       </c>
       <c r="T18">
+        <v>69000000.0</v>
+      </c>
+      <c r="U18">
         <v>78000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>83000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>97000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>106000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>99000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>87000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>82000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>70000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>74000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AE18">
         <v>6000000.0</v>
       </c>
       <c r="AF18">
-        <v>7000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AG18">
         <v>7000000.0</v>
       </c>
       <c r="AH18">
+        <v>7000000.0</v>
+      </c>
+      <c r="AI18">
         <v>8000000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>10000000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>12000000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>17000000.0</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
-      <c r="BF18"/>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8582,18983 +8650,1896 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>4548000000.0</v>
+      </c>
+      <c r="C20">
         <v>4596000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4593000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>5248000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5088000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5024000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5170000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>5078000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>5110000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>5151000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5073000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5140000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5099000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5123000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2274000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2392000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2479000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2511000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2504000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2547000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2503000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2580000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2479000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2401000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2389000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2407000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2136000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2517000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2503000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2524000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2162000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2157000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1980000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1944000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1670000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1628000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1557000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1508000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1583000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1571000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1578000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1539000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>640000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>619000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>611000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>656000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>456000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>489000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>494000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>496000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>485000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>467000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>466000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>473000000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>8000000.0</v>
       </c>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>63000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>61000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>62000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>239000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>256000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>406000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>397000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>391000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>383000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>380000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>378000000.0</v>
       </c>
-      <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20">
         <v>370000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>366000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>363000000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>751000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>753000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>780000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>798000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>787000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>791000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>770000000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>776000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>739000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>738000000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>707000000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>699000000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>671000000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>674000000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>664000000.0</v>
       </c>
-      <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>1940000000.0</v>
+      </c>
+      <c r="C21">
         <v>2004000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2105000000.0</v>
       </c>
       <c r="E21">
         <v>2105000000.0</v>
       </c>
       <c r="F21">
+        <v>2105000000.0</v>
+      </c>
+      <c r="G21">
         <v>2140000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2235000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2263000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2326000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2399000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2423000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2487000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2534000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2585000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>806000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>876000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>924000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>964000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>973000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1021000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1033000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1091000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1095000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1104000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1132000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1186000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1128000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1305000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1334000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1380000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1216000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1245000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1204000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1219000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1213000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1232000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1244000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1240000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1322000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1345000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1385000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1383000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>664000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>661000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>681000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>746000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>627000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>669000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>696000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>723000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>742000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>757000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>766000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>803000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>548000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>552000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>580000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>596000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2644000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>653000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2794000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2307000000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>750000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>86000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>87000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>90000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>239000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>256000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>406000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>437000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>434000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>428000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>427000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>429000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>839000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308000000.0</v>
       </c>
       <c r="CC21">
         <v>1308000000.0</v>
       </c>
       <c r="CD21">
+        <v>1308000000.0</v>
+      </c>
+      <c r="CE21">
         <v>1854000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1856000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1896000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1922000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>787000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>791000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>770000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>776000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>739000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>738000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>707000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>699000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>671000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>674000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>664000000.0</v>
       </c>
-      <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>2746000000.0</v>
+      </c>
+      <c r="C22">
         <v>2561000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2603000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2475000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2429000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2320000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2550000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2370000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2371000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2365000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2432000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2380000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2485000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2340000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2306000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2362000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2312000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2014000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2119000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1801000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1525000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1297000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1229000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1212000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1363000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1286000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1345000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1304000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1326000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1277000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1358000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1265000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1202000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1083000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1642000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1485000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1375000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>859000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1375000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1318000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1287000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1181000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1187000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1150000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1081000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1013000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1227000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1262000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1235000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1093000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1233000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1162000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1148000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1066000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1121000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1106000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1137000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1054000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1146000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1139000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1088000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>988000000.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>876000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1053000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1130000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1285000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1646000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1737000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1844000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1808000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2217000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2136000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2174000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2175000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2220000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2078000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1958000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1874000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1879000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1869000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1982000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1958000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1946000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1894000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1863000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1996000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1742000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1833000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1765000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1769000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1711000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1703000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1593000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1621000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1803000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1798000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1724000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1707000000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2009000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1816000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1811000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>25203000000.0</v>
+      </c>
+      <c r="C23">
         <v>23413000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23497000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>23942000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23102000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23458000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24766000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24751000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>23644000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24427000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23711000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22098000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21716000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21884000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19971000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19908000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20404000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18007000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17651000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17780000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17476000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17522000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>16444000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>15280000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>16167000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13459000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12939000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13108000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13019000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12480000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12327000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12316000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12560000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12169000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14166000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13056000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12497000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12292000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12122000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11957000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>12071000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11973000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10792000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10809000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10464000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10746000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10923000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>11452000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11182000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11047000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10811000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10551000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10273000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>10176000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9639000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>9437000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9688000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>9128000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>9184000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>9627000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9724000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>11082000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>9248000000.0</v>
+      </c>
+      <c r="C24">
         <v>7470000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7613000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7758000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7646000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7843000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8283000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5504000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4721000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6195000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6419000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6476000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6473000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6460000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6336000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6433000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6503000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4059000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4000000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4031000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3946000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4011000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3935000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3946000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5964000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3971000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3939000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3997000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3995000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4038000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4084000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4067000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4163000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4132000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4884000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4059000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3991000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3959000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4038000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3969000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3985000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3956000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2698000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2693000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2673000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2417000000.0</v>
       </c>
       <c r="AU24">
         <v>2417000000.0</v>
       </c>
       <c r="AV24">
+        <v>2417000000.0</v>
+      </c>
+      <c r="AW24">
         <v>2420000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2418000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2351000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2359000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2367000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2375000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2324000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1998000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1995000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996000000.0</v>
       </c>
       <c r="BF24">
         <v>1996000000.0</v>
       </c>
       <c r="BG24">
+        <v>1996000000.0</v>
+      </c>
+      <c r="BH24">
         <v>2051000000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>71000000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>94000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>68000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>61000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>55000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>57000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>59000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>62000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>59000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>37000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="BY24">
         <v>49000000.0</v>
       </c>
       <c r="BZ24">
+        <v>49000000.0</v>
+      </c>
+      <c r="CA24">
         <v>297000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>296000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>274000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>273000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>67000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2954000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2470000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>2473000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>2480000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>2483000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2486000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>2434000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>2025000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1533000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2082000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2084000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2062000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2064000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2078000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2083000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>2092000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>2110000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1891000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1623000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>1622000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1632000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1645000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>6476000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6473000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6460000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6336000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6433000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6503000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4059000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4000000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4031000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3946000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4011000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3935000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3946000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5964000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3971000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3939000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3997000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3995000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4038000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4084000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4067000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4163000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4132000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4884000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4059000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3991000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3959000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4038000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3969000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3985000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3956000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2698000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2693000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2673000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2417000000.0</v>
       </c>
       <c r="AU25">
         <v>2417000000.0</v>
       </c>
       <c r="AV25">
+        <v>2417000000.0</v>
+      </c>
+      <c r="AW25">
         <v>2420000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2418000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2351000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2359000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2367000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2375000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2324000000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>1484000000.0</v>
+      </c>
+      <c r="C26">
         <v>1496000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1518000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1541000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1620000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1611000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1694000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1613000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1467000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1508000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1558000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1581000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1651000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1723000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1772000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1863000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1949000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1797000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1852000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2032000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1962000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2011000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2047000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2073000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2090000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>106000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>105000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>103000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>102000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>99000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>101000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>99000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>101000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>91000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>130000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>127000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>118000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>101000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>104000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>96000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>100000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000000.0</v>
       </c>
       <c r="AR26">
         <v>93000000.0</v>
       </c>
       <c r="AS26">
+        <v>93000000.0</v>
+      </c>
+      <c r="AT26">
         <v>101000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>228000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>243000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>248000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>229000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>234000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>217000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>208000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>223000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>231000000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
-    </row>
-[...17105 lines deleted...]
-      </c>
+      <c r="DA26"/>
     </row>
     <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27623,453 +10604,363 @@
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
     </row>
     <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>53</v>
       </c>
       <c r="B28">
-        <v>450000000.0</v>
+        <v>6177000000.0</v>
       </c>
       <c r="C28">
-        <v>433000000.0</v>
+        <v>6243000000.0</v>
       </c>
       <c r="D28">
-        <v>406000000.0</v>
+        <v>6527000000.0</v>
       </c>
       <c r="E28">
-        <v>384000000.0</v>
+        <v>6900000000.0</v>
       </c>
       <c r="F28">
-        <v>363000000.0</v>
+        <v>7339000000.0</v>
       </c>
       <c r="G28">
-        <v>331000000.0</v>
+        <v>6779000000.0</v>
       </c>
       <c r="H28">
-        <v>405000000.0</v>
+        <v>9033000000.0</v>
       </c>
       <c r="I28">
-        <v>366000000.0</v>
+        <v>6132000000.0</v>
       </c>
       <c r="J28">
-        <v>381000000.0</v>
+        <v>5829000000.0</v>
       </c>
       <c r="K28">
-        <v>360000000.0</v>
+        <v>5147000000.0</v>
       </c>
       <c r="L28">
-        <v>353000000.0</v>
+        <v>5186000000.0</v>
       </c>
       <c r="M28">
-        <v>342000000.0</v>
+        <v>5700000000.0</v>
       </c>
       <c r="N28">
-        <v>303000000.0</v>
+        <v>5879000000.0</v>
       </c>
       <c r="O28">
-        <v>275000000.0</v>
+        <v>5430000000.0</v>
       </c>
       <c r="P28">
-        <v>286000000.0</v>
+        <v>1923000000.0</v>
       </c>
       <c r="Q28">
-        <v>274000000.0</v>
+        <v>2210000000.0</v>
       </c>
       <c r="R28">
-        <v>291000000.0</v>
+        <v>2060000000.0</v>
       </c>
       <c r="S28">
-        <v>263000000.0</v>
+        <v>1324000000.0</v>
       </c>
       <c r="T28">
-        <v>266000000.0</v>
+        <v>1663000000.0</v>
       </c>
       <c r="U28">
-        <v>255000000.0</v>
+        <v>1515000000.0</v>
       </c>
       <c r="V28">
-        <v>1712000000.0</v>
+        <v>1568000000.0</v>
       </c>
       <c r="W28">
-        <v>229000000.0</v>
+        <v>1680000000.0</v>
       </c>
       <c r="X28">
-        <v>217000000.0</v>
+        <v>2302000000.0</v>
       </c>
       <c r="Y28">
-        <v>252000000.0</v>
+        <v>2649000000.0</v>
       </c>
       <c r="Z28">
-        <v>298000000.0</v>
+        <v>4570000000.0</v>
       </c>
       <c r="AA28">
-        <v>262000000.0</v>
+        <v>4375000000.0</v>
       </c>
       <c r="AB28">
-        <v>260000000.0</v>
+        <v>4463000000.0</v>
       </c>
       <c r="AC28">
-        <v>256000000.0</v>
+        <v>4591000000.0</v>
       </c>
       <c r="AD28">
-        <v>242000000.0</v>
+        <v>4659000000.0</v>
       </c>
       <c r="AE28">
-        <v>232000000.0</v>
+        <v>3777000000.0</v>
       </c>
       <c r="AF28">
-        <v>260000000.0</v>
+        <v>3337000000.0</v>
       </c>
       <c r="AG28">
-        <v>952000000.0</v>
+        <v>3119000000.0</v>
       </c>
       <c r="AH28">
-        <v>46000000.0</v>
+        <v>2878000000.0</v>
       </c>
       <c r="AI28">
-        <v>317000000.0</v>
+        <v>2553000000.0</v>
       </c>
       <c r="AJ28">
-        <v>301000000.0</v>
+        <v>4342000000.0</v>
       </c>
       <c r="AK28">
-        <v>288000000.0</v>
+        <v>3280000000.0</v>
       </c>
       <c r="AL28">
-        <v>311000000.0</v>
+        <v>3452000000.0</v>
       </c>
       <c r="AM28">
-        <v>278000000.0</v>
+        <v>3226000000.0</v>
       </c>
       <c r="AN28">
-        <v>279000000.0</v>
+        <v>3679000000.0</v>
       </c>
       <c r="AO28">
-        <v>277000000.0</v>
+        <v>3629000000.0</v>
       </c>
       <c r="AP28">
-        <v>252000000.0</v>
+        <v>3890000000.0</v>
       </c>
       <c r="AQ28">
-        <v>249000000.0</v>
+        <v>3473000000.0</v>
       </c>
       <c r="AR28">
-        <v>261000000.0</v>
+        <v>2688000000.0</v>
       </c>
       <c r="AS28">
-        <v>255000000.0</v>
+        <v>1565000000.0</v>
       </c>
       <c r="AT28">
-        <v>278000000.0</v>
+        <v>2159000000.0</v>
       </c>
       <c r="AU28">
-        <v>270000000.0</v>
+        <v>1567000000.0</v>
       </c>
       <c r="AV28">
-        <v>272000000.0</v>
+        <v>1428000000.0</v>
       </c>
       <c r="AW28">
-        <v>261000000.0</v>
+        <v>1286000000.0</v>
       </c>
       <c r="AX28">
-        <v>264000000.0</v>
+        <v>1471000000.0</v>
       </c>
       <c r="AY28">
-        <v>228000000.0</v>
+        <v>1023000000.0</v>
       </c>
       <c r="AZ28">
-        <v>241000000.0</v>
+        <v>1365000000.0</v>
       </c>
       <c r="BA28">
-        <v>230000000.0</v>
+        <v>1425000000.0</v>
       </c>
       <c r="BB28">
-        <v>254000000.0</v>
+        <v>1648000000.0</v>
       </c>
       <c r="BC28">
-        <v>215000000.0</v>
+        <v>1359000000.0</v>
       </c>
       <c r="BD28">
-        <v>230000000.0</v>
+        <v>456000000.0</v>
       </c>
       <c r="BE28">
-        <v>228000000.0</v>
+        <v>541000000.0</v>
       </c>
       <c r="BF28">
-        <v>234000000.0</v>
+        <v>673000000.0</v>
       </c>
       <c r="BG28">
-        <v>222000000.0</v>
+        <v>740000000.0</v>
       </c>
       <c r="BH28">
-        <v>240000000.0</v>
+        <v>921000000.0</v>
       </c>
       <c r="BI28">
-        <v>205000000.0</v>
+        <v>914000000.0</v>
       </c>
       <c r="BJ28">
-        <v>211000000.0</v>
+        <v>1118000000.0</v>
       </c>
       <c r="BK28">
-        <v>207000000.0</v>
-[...126 lines deleted...]
-      </c>
+        <v>-3551000000.0</v>
+      </c>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
+      <c r="DA28"/>
     </row>
     <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>54</v>
       </c>
       <c r="B29">
-        <v>196000000.0</v>
+        <v>18583000000.0</v>
       </c>
       <c r="C29">
-        <v>103000000.0</v>
+        <v>16758000000.0</v>
       </c>
       <c r="D29">
-        <v>45000000.0</v>
+        <v>16912000000.0</v>
       </c>
       <c r="E29">
-        <v>356000000.0</v>
+        <v>17480000000.0</v>
       </c>
       <c r="F29">
-        <v>64000000.0</v>
+        <v>16848000000.0</v>
       </c>
       <c r="G29">
-        <v>32000000.0</v>
+        <v>17148000000.0</v>
       </c>
       <c r="H29">
-        <v>51000000.0</v>
+        <v>18422000000.0</v>
       </c>
       <c r="I29">
-        <v>76000000.0</v>
+        <v>18446000000.0</v>
       </c>
       <c r="J29">
-        <v>-680000000.0</v>
+        <v>17328000000.0</v>
       </c>
       <c r="K29">
-        <v>-1312000000.0</v>
+        <v>17747000000.0</v>
       </c>
       <c r="L29">
-        <v>30000000.0</v>
+        <v>17240000000.0</v>
       </c>
       <c r="M29">
-        <v>34000000.0</v>
+        <v>15745000000.0</v>
       </c>
       <c r="N29">
-        <v>25000000.0</v>
+        <v>15501000000.0</v>
       </c>
       <c r="O29">
-        <v>59000000.0</v>
+        <v>15317000000.0</v>
       </c>
       <c r="P29">
-        <v>16000000.0</v>
+        <v>14547000000.0</v>
       </c>
       <c r="Q29">
-        <v>21000000.0</v>
+        <v>14549000000.0</v>
       </c>
       <c r="R29">
-        <v>0.0</v>
+        <v>14934000000.0</v>
       </c>
       <c r="S29">
-        <v>25000000.0</v>
+        <v>12414000000.0</v>
       </c>
       <c r="T29">
-        <v>28000000.0</v>
+        <v>12302000000.0</v>
       </c>
       <c r="U29">
-        <v>48000000.0</v>
+        <v>12369000000.0</v>
       </c>
       <c r="V29">
-        <v>55000000.0</v>
+        <v>12101000000.0</v>
       </c>
       <c r="W29">
-        <v>-2000000.0</v>
+        <v>12006000000.0</v>
       </c>
       <c r="X29">
-        <v>-14000000.0</v>
+        <v>11397000000.0</v>
       </c>
       <c r="Y29">
-        <v>10000000.0</v>
+        <v>11088000000.0</v>
       </c>
       <c r="Z29">
-        <v>30000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>11195000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -28105,1029 +10996,7649 @@
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
     </row>
     <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>55</v>
       </c>
       <c r="B30">
-        <v>626000000.0</v>
+        <v>3798000000.0</v>
       </c>
       <c r="C30">
-        <v>1193000000.0</v>
+        <v>3832000000.0</v>
       </c>
       <c r="D30">
-        <v>511000000.0</v>
+        <v>4086000000.0</v>
       </c>
       <c r="E30">
-        <v>384000000.0</v>
+        <v>4080000000.0</v>
       </c>
       <c r="F30">
-        <v>363000000.0</v>
+        <v>3906000000.0</v>
       </c>
       <c r="G30">
-        <v>331000000.0</v>
+        <v>3261000000.0</v>
       </c>
       <c r="H30">
-        <v>405000000.0</v>
+        <v>4000000000.0</v>
       </c>
       <c r="I30">
-        <v>366000000.0</v>
+        <v>3949000000.0</v>
       </c>
       <c r="J30">
-        <v>381000000.0</v>
+        <v>3982000000.0</v>
       </c>
       <c r="K30">
-        <v>360000000.0</v>
+        <v>3870000000.0</v>
       </c>
       <c r="L30">
-        <v>353000000.0</v>
+        <v>3916000000.0</v>
       </c>
       <c r="M30">
-        <v>342000000.0</v>
+        <v>4025000000.0</v>
       </c>
       <c r="N30">
-        <v>303000000.0</v>
+        <v>3828000000.0</v>
       </c>
       <c r="O30">
-        <v>275000000.0</v>
+        <v>3672000000.0</v>
       </c>
       <c r="P30">
-        <v>286000000.0</v>
+        <v>3606000000.0</v>
       </c>
       <c r="Q30">
-        <v>274000000.0</v>
+        <v>3304000000.0</v>
       </c>
       <c r="R30">
-        <v>291000000.0</v>
+        <v>3313000000.0</v>
       </c>
       <c r="S30">
-        <v>263000000.0</v>
+        <v>3032000000.0</v>
       </c>
       <c r="T30">
-        <v>266000000.0</v>
+        <v>2954000000.0</v>
       </c>
       <c r="U30">
-        <v>255000000.0</v>
+        <v>2928000000.0</v>
       </c>
       <c r="V30">
-        <v>278000000.0</v>
+        <v>3048000000.0</v>
       </c>
       <c r="W30">
-        <v>230000000.0</v>
+        <v>3016000000.0</v>
       </c>
       <c r="X30">
-        <v>217000000.0</v>
+        <v>2920000000.0</v>
       </c>
       <c r="Y30">
-        <v>252000000.0</v>
+        <v>2091000000.0</v>
       </c>
       <c r="Z30">
-        <v>298000000.0</v>
+        <v>2567000000.0</v>
       </c>
       <c r="AA30">
-        <v>262000000.0</v>
+        <v>2829000000.0</v>
       </c>
       <c r="AB30">
-        <v>260000000.0</v>
+        <v>2935000000.0</v>
       </c>
       <c r="AC30">
-        <v>256000000.0</v>
+        <v>2982000000.0</v>
       </c>
       <c r="AD30">
-        <v>242000000.0</v>
+        <v>3008000000.0</v>
       </c>
       <c r="AE30">
-        <v>232000000.0</v>
+        <v>2788000000.0</v>
       </c>
       <c r="AF30">
-        <v>260000000.0</v>
+        <v>2893000000.0</v>
       </c>
       <c r="AG30">
-        <v>259000000.0</v>
+        <v>2944000000.0</v>
       </c>
       <c r="AH30">
-        <v>266000000.0</v>
+        <v>3174000000.0</v>
       </c>
       <c r="AI30">
-        <v>237000000.0</v>
+        <v>2785000000.0</v>
       </c>
       <c r="AJ30">
-        <v>236000000.0</v>
+        <v>3534000000.0</v>
       </c>
       <c r="AK30">
-        <v>295000000.0</v>
+        <v>3418000000.0</v>
       </c>
       <c r="AL30">
-        <v>311000000.0</v>
+        <v>3410000000.0</v>
       </c>
       <c r="AM30">
-        <v>278000000.0</v>
+        <v>2306000000.0</v>
       </c>
       <c r="AN30">
-        <v>466000000.0</v>
+        <v>3243000000.0</v>
       </c>
       <c r="AO30">
-        <v>345000000.0</v>
+        <v>3155000000.0</v>
       </c>
       <c r="AP30">
-        <v>383000000.0</v>
+        <v>3192000000.0</v>
       </c>
       <c r="AQ30">
-        <v>308000000.0</v>
+        <v>3017000000.0</v>
       </c>
       <c r="AR30">
-        <v>301000000.0</v>
+        <v>2864000000.0</v>
       </c>
       <c r="AS30">
-        <v>295000000.0</v>
+        <v>2958000000.0</v>
       </c>
       <c r="AT30">
-        <v>323000000.0</v>
+        <v>2908000000.0</v>
       </c>
       <c r="AU30">
-        <v>329000000.0</v>
+        <v>2653000000.0</v>
       </c>
       <c r="AV30">
-        <v>338000000.0</v>
+        <v>3101000000.0</v>
       </c>
       <c r="AW30">
-        <v>293000000.0</v>
+        <v>3329000000.0</v>
       </c>
       <c r="AX30">
-        <v>339000000.0</v>
+        <v>3340000000.0</v>
       </c>
       <c r="AY30">
-        <v>292000000.0</v>
+        <v>2941000000.0</v>
       </c>
       <c r="AZ30">
-        <v>293000000.0</v>
+        <v>3155000000.0</v>
       </c>
       <c r="BA30">
-        <v>288000000.0</v>
+        <v>3125000000.0</v>
       </c>
       <c r="BB30">
-        <v>432000000.0</v>
+        <v>3048000000.0</v>
       </c>
       <c r="BC30">
-        <v>238000000.0</v>
+        <v>2688000000.0</v>
       </c>
       <c r="BD30">
-        <v>257000000.0</v>
+        <v>2540000000.0</v>
       </c>
       <c r="BE30">
-        <v>255000000.0</v>
+        <v>2860000000.0</v>
       </c>
       <c r="BF30">
-        <v>268000000.0</v>
+        <v>2854000000.0</v>
       </c>
       <c r="BG30">
-        <v>244000000.0</v>
+        <v>2745000000.0</v>
       </c>
       <c r="BH30">
-        <v>267000000.0</v>
+        <v>2644000000.0</v>
       </c>
       <c r="BI30">
-        <v>232000000.0</v>
+        <v>2865000000.0</v>
       </c>
       <c r="BJ30">
-        <v>329000000.0</v>
+        <v>2794000000.0</v>
       </c>
       <c r="BK30">
-        <v>296000000.0</v>
-[...126 lines deleted...]
-      </c>
+        <v>2307000000.0</v>
+      </c>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30"/>
+      <c r="CT30"/>
+      <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30"/>
+      <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
     <row r="31" spans="1:105">
       <c r="A31" t="s">
-        <v>194</v>
-[...30 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
       <c r="L31">
-        <v>-149000000.0</v>
+        <v>3282000000.0</v>
       </c>
       <c r="M31">
-        <v>-42000000.0</v>
+        <v>1702000000.0</v>
       </c>
       <c r="N31">
-        <v>-177000000.0</v>
+        <v>1447000000.0</v>
       </c>
       <c r="O31">
-        <v>-110000000.0</v>
+        <v>1214000000.0</v>
       </c>
       <c r="P31">
-        <v>-184000000.0</v>
+        <v>5115000000.0</v>
       </c>
       <c r="Q31">
-        <v>-178000000.0</v>
+        <v>4831000000.0</v>
       </c>
       <c r="R31">
-        <v>-344000000.0</v>
+        <v>4993000000.0</v>
       </c>
       <c r="S31">
-        <v>-69000000.0</v>
+        <v>4872000000.0</v>
       </c>
       <c r="T31">
-        <v>-85000000.0</v>
+        <v>4817000000.0</v>
       </c>
       <c r="U31">
-        <v>-106000000.0</v>
+        <v>4754000000.0</v>
       </c>
       <c r="V31">
-        <v>-91000000.0</v>
+        <v>4541000000.0</v>
       </c>
       <c r="W31">
-        <v>-82000000.0</v>
+        <v>4234000000.0</v>
       </c>
       <c r="X31">
-        <v>-162000000.0</v>
+        <v>3789000000.0</v>
       </c>
       <c r="Y31">
-        <v>1368000000.0</v>
+        <v>3437000000.0</v>
       </c>
       <c r="Z31">
-        <v>-85000000.0</v>
+        <v>1450000000.0</v>
       </c>
       <c r="AA31">
-        <v>-93000000.0</v>
+        <v>226000000.0</v>
       </c>
       <c r="AB31">
-        <v>-62000000.0</v>
+        <v>301000000.0</v>
       </c>
       <c r="AC31">
-        <v>-48000000.0</v>
+        <v>-303000000.0</v>
       </c>
       <c r="AD31">
-        <v>-70000000.0</v>
+        <v>-419000000.0</v>
       </c>
       <c r="AE31">
-        <v>-92000000.0</v>
+        <v>-445000000.0</v>
       </c>
       <c r="AF31">
-        <v>-48000000.0</v>
+        <v>230000000.0</v>
       </c>
       <c r="AG31">
-        <v>3000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="AH31">
-        <v>-57000000.0</v>
+        <v>283000000.0</v>
       </c>
       <c r="AI31">
-        <v>-42000000.0</v>
+        <v>136000000.0</v>
       </c>
       <c r="AJ31">
-        <v>-48000000.0</v>
+        <v>320000000.0</v>
       </c>
       <c r="AK31">
-        <v>-139000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="AL31">
-        <v>-411000000.0</v>
+        <v>-222000000.0</v>
       </c>
       <c r="AM31">
-        <v>-170000000.0</v>
+        <v>-347000000.0</v>
       </c>
       <c r="AN31">
-        <v>-46000000.0</v>
+        <v>-353000000.0</v>
       </c>
       <c r="AO31">
-        <v>-40000000.0</v>
+        <v>-535000000.0</v>
       </c>
       <c r="AP31">
-        <v>-56000000.0</v>
+        <v>-698000000.0</v>
       </c>
       <c r="AQ31">
-        <v>-41000000.0</v>
+        <v>-672000000.0</v>
       </c>
       <c r="AR31">
-        <v>-32000000.0</v>
+        <v>1012000000.0</v>
       </c>
       <c r="AS31">
-        <v>-86000000.0</v>
+        <v>1210000000.0</v>
       </c>
       <c r="AT31">
-        <v>-33000000.0</v>
+        <v>863000000.0</v>
       </c>
       <c r="AU31">
-        <v>-28000000.0</v>
+        <v>1108000000.0</v>
       </c>
       <c r="AV31">
-        <v>-30000000.0</v>
+        <v>1811000000.0</v>
       </c>
       <c r="AW31">
-        <v>-52000000.0</v>
+        <v>1967000000.0</v>
       </c>
       <c r="AX31">
-        <v>-30000000.0</v>
+        <v>1771000000.0</v>
       </c>
       <c r="AY31">
-        <v>-30000000.0</v>
+        <v>1692000000.0</v>
       </c>
       <c r="AZ31">
-        <v>-31000000.0</v>
+        <v>1519000000.0</v>
       </c>
       <c r="BA31">
-        <v>-70000000.0</v>
+        <v>1297000000.0</v>
       </c>
       <c r="BB31">
-        <v>-46000000.0</v>
+        <v>1166000000.0</v>
       </c>
       <c r="BC31">
-        <v>-29000000.0</v>
-[...150 lines deleted...]
-      </c>
+        <v>1069000000.0</v>
+      </c>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
     </row>
     <row r="32" spans="1:105">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>57</v>
       </c>
       <c r="B32">
-        <v>5153000000.0</v>
+        <v>5651000000.0</v>
       </c>
       <c r="C32">
-        <v>5212000000.0</v>
+        <v>3708000000.0</v>
       </c>
       <c r="D32">
-        <v>5208000000.0</v>
+        <v>3875000000.0</v>
       </c>
       <c r="E32">
-        <v>4825000000.0</v>
+        <v>3622000000.0</v>
       </c>
       <c r="F32">
-        <v>4907000000.0</v>
+        <v>2944000000.0</v>
       </c>
       <c r="G32">
+        <v>2695000000.0</v>
+      </c>
+      <c r="H32">
+        <v>2884000000.0</v>
+      </c>
+      <c r="I32">
+        <v>2921000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1735000000.0</v>
+      </c>
+      <c r="K32">
+        <v>3439000000.0</v>
+      </c>
+      <c r="L32">
+        <v>3794000000.0</v>
+      </c>
+      <c r="M32">
+        <v>3483000000.0</v>
+      </c>
+      <c r="N32">
+        <v>3217000000.0</v>
+      </c>
+      <c r="O32">
+        <v>2919000000.0</v>
+      </c>
+      <c r="P32">
+        <v>6854000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>6539000000.0</v>
+      </c>
+      <c r="R32">
+        <v>6628000000.0</v>
+      </c>
+      <c r="S32">
+        <v>4229000000.0</v>
+      </c>
+      <c r="T32">
+        <v>4270000000.0</v>
+      </c>
+      <c r="U32">
+        <v>4150000000.0</v>
+      </c>
+      <c r="V32">
+        <v>3839000000.0</v>
+      </c>
+      <c r="W32">
+        <v>3419000000.0</v>
+      </c>
+      <c r="X32">
+        <v>3010000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>2553000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>2535000000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+    </row>
+    <row r="33" spans="1:105">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>14483000000.0</v>
+      </c>
+      <c r="C33">
+        <v>14668000000.0</v>
+      </c>
+      <c r="D33">
+        <v>14737000000.0</v>
+      </c>
+      <c r="E33">
+        <v>15569000000.0</v>
+      </c>
+      <c r="F33">
+        <v>15364000000.0</v>
+      </c>
+      <c r="G33">
+        <v>15632000000.0</v>
+      </c>
+      <c r="H33">
+        <v>16078000000.0</v>
+      </c>
+      <c r="I33">
+        <v>15922000000.0</v>
+      </c>
+      <c r="J33">
+        <v>15953000000.0</v>
+      </c>
+      <c r="K33">
+        <v>16180000000.0</v>
+      </c>
+      <c r="L33">
+        <v>15221000000.0</v>
+      </c>
+      <c r="M33">
+        <v>14026000000.0</v>
+      </c>
+      <c r="N33">
+        <v>13991000000.0</v>
+      </c>
+      <c r="O33">
+        <v>14100000000.0</v>
+      </c>
+      <c r="P33">
+        <v>8988000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>9350000000.0</v>
+      </c>
+      <c r="R33">
+        <v>9630000000.0</v>
+      </c>
+      <c r="S33">
+        <v>9571000000.0</v>
+      </c>
+      <c r="T33">
+        <v>9547000000.0</v>
+      </c>
+      <c r="U33">
+        <v>9725000000.0</v>
+      </c>
+      <c r="V33">
+        <v>9675000000.0</v>
+      </c>
+      <c r="W33">
+        <v>10057000000.0</v>
+      </c>
+      <c r="X33">
+        <v>9855000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>9868000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>9977000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>8140000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>7554000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>8254000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>7703000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>7123000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>6976000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>6634000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>6528000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>7456000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>7207000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>7010000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>6873000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>6975000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>6906000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>6989000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>6852000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>5738000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>4875000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>4777000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>5497000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>5241000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>5370000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>5302000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>5295000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>5024000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>4918000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>4886000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>4949000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>3742000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>3587000000.0</v>
+      </c>
+      <c r="BF33">
+        <v>3672000000.0</v>
+      </c>
+      <c r="BG33">
+        <v>3627000000.0</v>
+      </c>
+      <c r="BH33">
+        <v>3511000000.0</v>
+      </c>
+      <c r="BI33">
+        <v>3670000000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>3591000000.0</v>
+      </c>
+      <c r="BK33">
+        <v>3416000000.0</v>
+      </c>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+      <c r="CT33"/>
+      <c r="CU33"/>
+      <c r="CV33"/>
+      <c r="CW33"/>
+      <c r="CX33"/>
+      <c r="CY33"/>
+      <c r="CZ33"/>
+      <c r="DA33"/>
+    </row>
+    <row r="34" spans="1:105">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>73000000.0</v>
+      </c>
+      <c r="C34">
+        <v>57000000.0</v>
+      </c>
+      <c r="D34">
+        <v>78000000.0</v>
+      </c>
+      <c r="E34">
+        <v>76000000.0</v>
+      </c>
+      <c r="F34">
+        <v>55000000.0</v>
+      </c>
+      <c r="G34">
+        <v>63000000.0</v>
+      </c>
+      <c r="H34">
+        <v>66000000.0</v>
+      </c>
+      <c r="I34">
+        <v>70000000.0</v>
+      </c>
+      <c r="J34">
+        <v>69000000.0</v>
+      </c>
+      <c r="K34">
+        <v>68000000.0</v>
+      </c>
+      <c r="L34">
+        <v>67000000.0</v>
+      </c>
+      <c r="M34">
+        <v>1511000000.0</v>
+      </c>
+      <c r="N34">
+        <v>1463000000.0</v>
+      </c>
+      <c r="O34">
+        <v>750000000.0</v>
+      </c>
+      <c r="P34">
+        <v>1125000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>1174000000.0</v>
+      </c>
+      <c r="R34">
+        <v>1155000000.0</v>
+      </c>
+      <c r="S34">
+        <v>436000000.0</v>
+      </c>
+      <c r="T34">
+        <v>1318000000.0</v>
+      </c>
+      <c r="U34">
+        <v>94000000.0</v>
+      </c>
+      <c r="V34">
+        <v>1292000000.0</v>
+      </c>
+      <c r="W34">
+        <v>1365000000.0</v>
+      </c>
+      <c r="X34">
+        <v>1376000000.0</v>
+      </c>
+      <c r="Y34">
+        <v>1349000000.0</v>
+      </c>
+      <c r="Z34">
+        <v>1395000000.0</v>
+      </c>
+      <c r="AA34">
+        <v>1423000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>1344000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>1388000000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1375000000.0</v>
+      </c>
+      <c r="AE34">
+        <v>1078000000.0</v>
+      </c>
+      <c r="AF34">
+        <v>1047000000.0</v>
+      </c>
+      <c r="AG34">
+        <v>1053000000.0</v>
+      </c>
+      <c r="AH34">
+        <v>991000000.0</v>
+      </c>
+      <c r="AI34">
+        <v>980000000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>1525000000.0</v>
+      </c>
+      <c r="AK34">
+        <v>1542000000.0</v>
+      </c>
+      <c r="AL34">
+        <v>1465000000.0</v>
+      </c>
+      <c r="AM34">
+        <v>1422000000.0</v>
+      </c>
+      <c r="AN34">
+        <v>1322000000.0</v>
+      </c>
+      <c r="AO34">
+        <v>1319000000.0</v>
+      </c>
+      <c r="AP34">
+        <v>1381000000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>1357000000.0</v>
+      </c>
+      <c r="AR34">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AS34">
+        <v>1323000000.0</v>
+      </c>
+      <c r="AT34">
+        <v>1310000000.0</v>
+      </c>
+      <c r="AU34">
+        <v>1011000000.0</v>
+      </c>
+      <c r="AV34">
+        <v>911000000.0</v>
+      </c>
+      <c r="AW34">
+        <v>965000000.0</v>
+      </c>
+      <c r="AX34">
+        <v>958000000.0</v>
+      </c>
+      <c r="AY34">
+        <v>1368000000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>1372000000.0</v>
+      </c>
+      <c r="BA34">
+        <v>1333000000.0</v>
+      </c>
+      <c r="BB34">
+        <v>1327000000.0</v>
+      </c>
+      <c r="BC34">
+        <v>1363000000.0</v>
+      </c>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+    </row>
+    <row r="35" spans="1:105">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>10612000000.0</v>
+      </c>
+      <c r="C35">
+        <v>8877000000.0</v>
+      </c>
+      <c r="D35">
+        <v>9048000000.0</v>
+      </c>
+      <c r="E35">
+        <v>9216000000.0</v>
+      </c>
+      <c r="F35">
+        <v>9054000000.0</v>
+      </c>
+      <c r="G35">
+        <v>8255000000.0</v>
+      </c>
+      <c r="H35">
+        <v>9764000000.0</v>
+      </c>
+      <c r="I35">
+        <v>7073000000.0</v>
+      </c>
+      <c r="J35">
+        <v>6269000000.0</v>
+      </c>
+      <c r="K35">
+        <v>7775000000.0</v>
+      </c>
+      <c r="L35">
+        <v>7942000000.0</v>
+      </c>
+      <c r="M35">
+        <v>7987000000.0</v>
+      </c>
+      <c r="N35">
+        <v>7936000000.0</v>
+      </c>
+      <c r="O35">
+        <v>7925000000.0</v>
+      </c>
+      <c r="P35">
+        <v>7461000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>7607000000.0</v>
+      </c>
+      <c r="R35">
+        <v>7658000000.0</v>
+      </c>
+      <c r="S35">
+        <v>5239000000.0</v>
+      </c>
+      <c r="T35">
+        <v>5318000000.0</v>
+      </c>
+      <c r="U35">
+        <v>5350000000.0</v>
+      </c>
+      <c r="V35">
+        <v>5238000000.0</v>
+      </c>
+      <c r="W35">
+        <v>5376000000.0</v>
+      </c>
+      <c r="X35">
+        <v>5311000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>5295000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>7359000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>5394000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>5283000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>5385000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>5370000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>5116000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>5131000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>5120000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>5154000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>5112000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>6409000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>5601000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>5456000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>5381000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>5360000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>5288000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>5366000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>5313000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>3990000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>4016000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>3983000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>3700000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>3770000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>3758000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>3719000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>3731000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>3700000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>3702000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>3687000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>3099000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>3078000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>3155000000.0</v>
+      </c>
+      <c r="BG35">
+        <v>3245000000.0</v>
+      </c>
+      <c r="BH35">
+        <v>3339000000.0</v>
+      </c>
+      <c r="BI35">
+        <v>3360000000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>3804000000.0</v>
+      </c>
+      <c r="BK35">
+        <v>1264000000.0</v>
+      </c>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
+      <c r="CU35"/>
+      <c r="CV35"/>
+      <c r="CW35"/>
+      <c r="CX35"/>
+      <c r="CY35"/>
+      <c r="CZ35"/>
+      <c r="DA35"/>
+    </row>
+    <row r="36" spans="1:105">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>2388000000.0</v>
+      </c>
+      <c r="C36">
+        <v>469000000.0</v>
+      </c>
+      <c r="D36">
+        <v>549000000.0</v>
+      </c>
+      <c r="E36">
+        <v>441000000.0</v>
+      </c>
+      <c r="F36">
+        <v>426000000.0</v>
+      </c>
+      <c r="G36">
+        <v>383000000.0</v>
+      </c>
+      <c r="H36">
+        <v>444000000.0</v>
+      </c>
+      <c r="I36">
+        <v>424000000.0</v>
+      </c>
+      <c r="J36">
+        <v>445000000.0</v>
+      </c>
+      <c r="K36">
+        <v>446000000.0</v>
+      </c>
+      <c r="L36">
+        <v>434000000.0</v>
+      </c>
+      <c r="M36">
+        <v>431000000.0</v>
+      </c>
+      <c r="N36">
+        <v>397000000.0</v>
+      </c>
+      <c r="O36">
+        <v>397000000.0</v>
+      </c>
+      <c r="P36">
+        <v>342000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>350000000.0</v>
+      </c>
+      <c r="R36">
+        <v>384000000.0</v>
+      </c>
+      <c r="S36">
+        <v>367000000.0</v>
+      </c>
+      <c r="T36">
+        <v>366000000.0</v>
+      </c>
+      <c r="U36">
+        <v>382000000.0</v>
+      </c>
+      <c r="V36">
+        <v>374000000.0</v>
+      </c>
+      <c r="W36">
+        <v>407000000.0</v>
+      </c>
+      <c r="X36">
+        <v>418000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>473000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>472000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>454000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>397000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>406000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>363000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>306000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>291000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>261000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>220000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>229000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>275000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>240000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>225000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>1695000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>195000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>211000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>214000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>198000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>1071000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>258000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>256000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>762000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>374000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>381000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>365000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>343000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>329000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>335000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>319000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>301000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>506000000.0</v>
+      </c>
+      <c r="BE36">
+        <v>258000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>480000000.0</v>
+      </c>
+      <c r="BG36">
+        <v>255000000.0</v>
+      </c>
+      <c r="BH36">
+        <v>444000000.0</v>
+      </c>
+      <c r="BI36">
+        <v>503000000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>507000000.0</v>
+      </c>
+      <c r="BK36">
+        <v>403000000.0</v>
+      </c>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
+      <c r="CU36"/>
+      <c r="CV36"/>
+      <c r="CW36"/>
+      <c r="CX36"/>
+      <c r="CY36"/>
+      <c r="CZ36"/>
+      <c r="DA36"/>
+    </row>
+    <row r="37" spans="1:105">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
+        <v>193000000.0</v>
+      </c>
+      <c r="N37">
+        <v>192000000.0</v>
+      </c>
+      <c r="O37">
+        <v>189000000.0</v>
+      </c>
+      <c r="P37">
+        <v>186000000.0</v>
+      </c>
+      <c r="Q37">
+        <v>183000000.0</v>
+      </c>
+      <c r="R37">
+        <v>204000000.0</v>
+      </c>
+      <c r="S37">
+        <v>214000000.0</v>
+      </c>
+      <c r="T37">
+        <v>205000000.0</v>
+      </c>
+      <c r="U37">
+        <v>203000000.0</v>
+      </c>
+      <c r="V37">
+        <v>199000000.0</v>
+      </c>
+      <c r="W37">
+        <v>195000000.0</v>
+      </c>
+      <c r="X37">
+        <v>191000000.0</v>
+      </c>
+      <c r="Y37">
+        <v>184000000.0</v>
+      </c>
+      <c r="Z37">
+        <v>182000000.0</v>
+      </c>
+      <c r="AA37">
+        <v>192000000.0</v>
+      </c>
+      <c r="AB37">
+        <v>216000000.0</v>
+      </c>
+      <c r="AC37">
+        <v>213000000.0</v>
+      </c>
+      <c r="AD37">
+        <v>217000000.0</v>
+      </c>
+      <c r="AE37">
+        <v>211000000.0</v>
+      </c>
+      <c r="AF37">
+        <v>201000000.0</v>
+      </c>
+      <c r="AG37">
+        <v>235000000.0</v>
+      </c>
+      <c r="AH37">
+        <v>231000000.0</v>
+      </c>
+      <c r="AI37">
+        <v>218000000.0</v>
+      </c>
+      <c r="AJ37">
+        <v>411000000.0</v>
+      </c>
+      <c r="AK37">
+        <v>390000000.0</v>
+      </c>
+      <c r="AL37">
+        <v>370000000.0</v>
+      </c>
+      <c r="AM37">
+        <v>362000000.0</v>
+      </c>
+      <c r="AN37">
+        <v>369000000.0</v>
+      </c>
+      <c r="AO37">
+        <v>389000000.0</v>
+      </c>
+      <c r="AP37">
+        <v>379000000.0</v>
+      </c>
+      <c r="AQ37">
+        <v>483000000.0</v>
+      </c>
+      <c r="AR37">
+        <v>458000000.0</v>
+      </c>
+      <c r="AS37">
+        <v>531000000.0</v>
+      </c>
+      <c r="AT37">
+        <v>508000000.0</v>
+      </c>
+      <c r="AU37">
+        <v>503000000.0</v>
+      </c>
+      <c r="AV37">
+        <v>485000000.0</v>
+      </c>
+      <c r="AW37">
+        <v>559000000.0</v>
+      </c>
+      <c r="AX37">
+        <v>533000000.0</v>
+      </c>
+      <c r="AY37">
+        <v>523000000.0</v>
+      </c>
+      <c r="AZ37">
+        <v>477000000.0</v>
+      </c>
+      <c r="BA37">
+        <v>521000000.0</v>
+      </c>
+      <c r="BB37">
+        <v>499000000.0</v>
+      </c>
+      <c r="BC37">
+        <v>485000000.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+    </row>
+    <row r="38" spans="1:105">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38">
+        <v>-9000000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>2077000000.0</v>
+      </c>
+      <c r="M38">
+        <v>756000000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>656000000.0</v>
+      </c>
+      <c r="P38">
+        <v>493000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>594000000.0</v>
+      </c>
+      <c r="R38">
+        <v>543000000.0</v>
+      </c>
+      <c r="S38">
+        <v>622000000.0</v>
+      </c>
+      <c r="T38">
+        <v>533000000.0</v>
+      </c>
+      <c r="U38">
+        <v>678000000.0</v>
+      </c>
+      <c r="V38">
+        <v>654000000.0</v>
+      </c>
+      <c r="W38">
+        <v>694000000.0</v>
+      </c>
+      <c r="X38">
+        <v>534000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>616000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>623000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>618000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>534000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>471000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>449000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>449000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>532000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>447000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>403000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>3724000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>3637000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>3536000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>3441000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>3358000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>3453000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>3476000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>3543000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>3475000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>2728000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>1887000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>1872000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>2179000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>1968000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>2059000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>2051000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>2079000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2042000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2043000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>2043000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>2089000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>1276000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>1220000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1269000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1312000000.0</v>
+      </c>
+      <c r="BH38">
+        <v>1326000000.0</v>
+      </c>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38">
+        <v>1349000000.0</v>
+      </c>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38">
+        <v>1512000000.0</v>
+      </c>
+      <c r="BP38">
+        <v>647000000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>722000000.0</v>
+      </c>
+      <c r="BR38">
+        <v>758000000.0</v>
+      </c>
+      <c r="BS38">
+        <v>1116000000.0</v>
+      </c>
+      <c r="BT38">
+        <v>1426000000.0</v>
+      </c>
+      <c r="BU38">
+        <v>1591000000.0</v>
+      </c>
+      <c r="BV38">
+        <v>1585000000.0</v>
+      </c>
+      <c r="BW38">
+        <v>1730000000.0</v>
+      </c>
+      <c r="BX38">
+        <v>1482000000.0</v>
+      </c>
+      <c r="BY38">
+        <v>1459000000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1482000000.0</v>
+      </c>
+      <c r="CA38">
+        <v>1941000000.0</v>
+      </c>
+      <c r="CB38">
+        <v>2297000000.0</v>
+      </c>
+      <c r="CC38">
+        <v>2450000000.0</v>
+      </c>
+      <c r="CD38">
+        <v>2361000000.0</v>
+      </c>
+      <c r="CE38">
+        <v>2876000000.0</v>
+      </c>
+      <c r="CF38">
+        <v>2839000000.0</v>
+      </c>
+      <c r="CG38">
+        <v>2904000000.0</v>
+      </c>
+      <c r="CH38">
+        <v>2948000000.0</v>
+      </c>
+      <c r="CI38">
+        <v>6995000000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>6912000000.0</v>
+      </c>
+      <c r="CK38">
+        <v>6868000000.0</v>
+      </c>
+      <c r="CL38">
+        <v>6691000000.0</v>
+      </c>
+      <c r="CM38">
+        <v>6170000000.0</v>
+      </c>
+      <c r="CN38">
+        <v>5939000000.0</v>
+      </c>
+      <c r="CO38">
+        <v>5833000000.0</v>
+      </c>
+      <c r="CP38">
+        <v>5830000000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>5393000000.0</v>
+      </c>
+      <c r="CR38">
+        <v>5364000000.0</v>
+      </c>
+      <c r="CS38">
+        <v>5436000000.0</v>
+      </c>
+      <c r="CT38">
+        <v>5380000000.0</v>
+      </c>
+      <c r="CU38">
+        <v>4483000000.0</v>
+      </c>
+      <c r="CV38">
+        <v>4384000000.0</v>
+      </c>
+      <c r="CW38">
+        <v>4518000000.0</v>
+      </c>
+      <c r="CX38">
+        <v>4200000000.0</v>
+      </c>
+      <c r="CY38">
+        <v>3733000000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>3716000000.0</v>
+      </c>
+      <c r="DA38">
+        <v>3691000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:105">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>1003000000.0</v>
+      </c>
+      <c r="C39">
+        <v>501000000.0</v>
+      </c>
+      <c r="D39">
+        <v>431000000.0</v>
+      </c>
+      <c r="E39">
+        <v>370000000.0</v>
+      </c>
+      <c r="F39">
+        <v>303000000.0</v>
+      </c>
+      <c r="G39">
+        <v>672000000.0</v>
+      </c>
+      <c r="H39">
+        <v>293000000.0</v>
+      </c>
+      <c r="I39">
+        <v>353000000.0</v>
+      </c>
+      <c r="J39">
+        <v>397000000.0</v>
+      </c>
+      <c r="K39">
+        <v>372000000.0</v>
+      </c>
+      <c r="L39">
+        <v>334000000.0</v>
+      </c>
+      <c r="M39">
+        <v>365000000.0</v>
+      </c>
+      <c r="N39">
+        <v>312000000.0</v>
+      </c>
+      <c r="O39">
+        <v>241000000.0</v>
+      </c>
+      <c r="P39">
+        <v>221000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>222000000.0</v>
+      </c>
+      <c r="R39">
+        <v>272000000.0</v>
+      </c>
+      <c r="S39">
+        <v>251000000.0</v>
+      </c>
+      <c r="T39">
+        <v>290000000.0</v>
+      </c>
+      <c r="U39">
+        <v>400000000.0</v>
+      </c>
+      <c r="V39">
+        <v>398000000.0</v>
+      </c>
+      <c r="W39">
+        <v>331000000.0</v>
+      </c>
+      <c r="X39">
+        <v>318000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>224000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>205000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>792000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>764000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>203000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>164000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>145000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>182000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>161000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>205000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>177000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>977000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>154000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>155000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1517000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>134000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>141000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>140000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>388000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>569000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>655000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>1140000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>699000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>328000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>325000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>327000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>329000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>346000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>345000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>361000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>368000000.0</v>
+      </c>
+      <c r="BD39">
+        <v>602000000.0</v>
+      </c>
+      <c r="BE39">
+        <v>361000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>613000000.0</v>
+      </c>
+      <c r="BG39">
+        <v>339000000.0</v>
+      </c>
+      <c r="BH39">
+        <v>631000000.0</v>
+      </c>
+      <c r="BI39">
+        <v>631000000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>618000000.0</v>
+      </c>
+      <c r="BK39">
+        <v>602000000.0</v>
+      </c>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39">
+        <v>338000000.0</v>
+      </c>
+      <c r="BP39">
+        <v>943000000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>849000000.0</v>
+      </c>
+      <c r="BR39">
+        <v>1110000000.0</v>
+      </c>
+      <c r="BS39">
+        <v>1192000000.0</v>
+      </c>
+      <c r="BT39">
+        <v>1388000000.0</v>
+      </c>
+      <c r="BU39">
+        <v>1247000000.0</v>
+      </c>
+      <c r="BV39">
+        <v>1308000000.0</v>
+      </c>
+      <c r="BW39">
+        <v>344000000.0</v>
+      </c>
+      <c r="BX39">
+        <v>207000000.0</v>
+      </c>
+      <c r="BY39">
+        <v>482000000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>458000000.0</v>
+      </c>
+      <c r="CA39">
+        <v>478000000.0</v>
+      </c>
+      <c r="CB39">
+        <v>519000000.0</v>
+      </c>
+      <c r="CC39">
+        <v>507000000.0</v>
+      </c>
+      <c r="CD39">
+        <v>528000000.0</v>
+      </c>
+      <c r="CE39">
+        <v>419000000.0</v>
+      </c>
+      <c r="CF39">
+        <v>367000000.0</v>
+      </c>
+      <c r="CG39">
+        <v>362000000.0</v>
+      </c>
+      <c r="CH39">
+        <v>393000000.0</v>
+      </c>
+      <c r="CI39">
+        <v>626000000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>607000000.0</v>
+      </c>
+      <c r="CK39">
+        <v>661000000.0</v>
+      </c>
+      <c r="CL39">
+        <v>689000000.0</v>
+      </c>
+      <c r="CM39">
+        <v>642000000.0</v>
+      </c>
+      <c r="CN39">
+        <v>671000000.0</v>
+      </c>
+      <c r="CO39">
+        <v>666000000.0</v>
+      </c>
+      <c r="CP39">
+        <v>743000000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>495000000.0</v>
+      </c>
+      <c r="CR39">
+        <v>522000000.0</v>
+      </c>
+      <c r="CS39">
+        <v>528000000.0</v>
+      </c>
+      <c r="CT39">
+        <v>513000000.0</v>
+      </c>
+      <c r="CU39">
+        <v>801000000.0</v>
+      </c>
+      <c r="CV39">
+        <v>872000000.0</v>
+      </c>
+      <c r="CW39">
+        <v>908000000.0</v>
+      </c>
+      <c r="CX39">
+        <v>778000000.0</v>
+      </c>
+      <c r="CY39">
+        <v>865000000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>969000000.0</v>
+      </c>
+      <c r="DA39">
+        <v>1097000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:105">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>1763000000.0</v>
+      </c>
+      <c r="C40">
+        <v>1483000000.0</v>
+      </c>
+      <c r="D40">
+        <v>1519000000.0</v>
+      </c>
+      <c r="E40">
+        <v>1356000000.0</v>
+      </c>
+      <c r="F40">
+        <v>1316000000.0</v>
+      </c>
+      <c r="G40">
+        <v>1441000000.0</v>
+      </c>
+      <c r="H40">
+        <v>1125000000.0</v>
+      </c>
+      <c r="I40">
+        <v>1074000000.0</v>
+      </c>
+      <c r="J40">
+        <v>1111000000.0</v>
+      </c>
+      <c r="K40">
+        <v>1168000000.0</v>
+      </c>
+      <c r="L40">
+        <v>1156000000.0</v>
+      </c>
+      <c r="M40">
+        <v>1087000000.0</v>
+      </c>
+      <c r="N40">
+        <v>1050000000.0</v>
+      </c>
+      <c r="O40">
+        <v>1215000000.0</v>
+      </c>
+      <c r="P40">
+        <v>1052000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>992000000.0</v>
+      </c>
+      <c r="R40">
+        <v>910000000.0</v>
+      </c>
+      <c r="S40">
+        <v>914000000.0</v>
+      </c>
+      <c r="T40">
+        <v>994000000.0</v>
+      </c>
+      <c r="U40">
+        <v>1002000000.0</v>
+      </c>
+      <c r="V40">
+        <v>934000000.0</v>
+      </c>
+      <c r="W40">
+        <v>1046000000.0</v>
+      </c>
+      <c r="X40">
+        <v>978000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>920000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>856000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>881000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>888000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>871000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>789000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>831000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>840000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>866000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1100000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>1035000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1135000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>1348000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1309000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>2257000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>1018000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1018000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>925000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>1076000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>1042000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>1085000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>1229000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>1281000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>1009000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>989000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>919000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>920000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>1055000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>969000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>902000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>945000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>1111000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>990000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>993000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>931000000.0</v>
+      </c>
+      <c r="BH40">
+        <v>1085000000.0</v>
+      </c>
+      <c r="BI40">
+        <v>986000000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>1312000000.0</v>
+      </c>
+      <c r="BK40">
+        <v>1045000000.0</v>
+      </c>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40">
+        <v>1004000000.0</v>
+      </c>
+      <c r="BP40">
+        <v>2677000000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>2411000000.0</v>
+      </c>
+      <c r="BR40">
+        <v>2412000000.0</v>
+      </c>
+      <c r="BS40">
+        <v>2694000000.0</v>
+      </c>
+      <c r="BT40">
+        <v>2662000000.0</v>
+      </c>
+      <c r="BU40">
+        <v>2672000000.0</v>
+      </c>
+      <c r="BV40">
+        <v>2601000000.0</v>
+      </c>
+      <c r="BW40">
+        <v>2228000000.0</v>
+      </c>
+      <c r="BX40">
+        <v>1786000000.0</v>
+      </c>
+      <c r="BY40">
+        <v>1872000000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>2069000000.0</v>
+      </c>
+      <c r="CA40">
+        <v>2430000000.0</v>
+      </c>
+      <c r="CB40">
+        <v>1980000000.0</v>
+      </c>
+      <c r="CC40">
+        <v>1406000000.0</v>
+      </c>
+      <c r="CD40">
+        <v>1002000000.0</v>
+      </c>
+      <c r="CE40">
+        <v>3086000000.0</v>
+      </c>
+      <c r="CF40">
+        <v>3156000000.0</v>
+      </c>
+      <c r="CG40">
+        <v>3090000000.0</v>
+      </c>
+      <c r="CH40">
+        <v>2577000000.0</v>
+      </c>
+      <c r="CI40">
+        <v>2832000000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>2400000000.0</v>
+      </c>
+      <c r="CK40">
+        <v>3010000000.0</v>
+      </c>
+      <c r="CL40">
+        <v>2232000000.0</v>
+      </c>
+      <c r="CM40">
+        <v>2114000000.0</v>
+      </c>
+      <c r="CN40">
+        <v>1747000000.0</v>
+      </c>
+      <c r="CO40">
+        <v>1982000000.0</v>
+      </c>
+      <c r="CP40">
+        <v>2061000000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>1846000000.0</v>
+      </c>
+      <c r="CR40">
+        <v>1817000000.0</v>
+      </c>
+      <c r="CS40">
+        <v>1906000000.0</v>
+      </c>
+      <c r="CT40">
+        <v>1715000000.0</v>
+      </c>
+      <c r="CU40">
+        <v>1919000000.0</v>
+      </c>
+      <c r="CV40">
+        <v>2002000000.0</v>
+      </c>
+      <c r="CW40">
+        <v>2083000000.0</v>
+      </c>
+      <c r="CX40">
+        <v>1735000000.0</v>
+      </c>
+      <c r="CY40">
+        <v>2600000000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>2571000000.0</v>
+      </c>
+      <c r="DA40">
+        <v>2236000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:105">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>1104000000.0</v>
+      </c>
+      <c r="M41">
+        <v>1132000000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>1104000000.0</v>
+      </c>
+      <c r="P41">
+        <v>800000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>840000000.0</v>
+      </c>
+      <c r="R41">
+        <v>852000000.0</v>
+      </c>
+      <c r="S41">
+        <v>876000000.0</v>
+      </c>
+      <c r="T41">
+        <v>1017000000.0</v>
+      </c>
+      <c r="U41">
+        <v>1024000000.0</v>
+      </c>
+      <c r="V41">
+        <v>1016000000.0</v>
+      </c>
+      <c r="W41">
+        <v>1065000000.0</v>
+      </c>
+      <c r="X41">
+        <v>1082000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1056000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1087000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>1094000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>1015000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>1038000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>1025000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>1078000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>1047000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>1053000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>991000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>758000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>1347000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>1372000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>1303000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>1264000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>1039000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>1044000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>1114000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>1105000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>1123000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>1143000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>1146000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>1260000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>1121000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>1180000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>1180000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>1217000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1162000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>1132000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>1125000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>1178000000.0</v>
+      </c>
+      <c r="BD41">
+        <v>929000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>942000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>1010000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>1115000000.0</v>
+      </c>
+      <c r="BH41">
+        <v>1117000000.0</v>
+      </c>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41">
+        <v>1015000000.0</v>
+      </c>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41">
+        <v>1146000000.0</v>
+      </c>
+      <c r="BP41">
+        <v>14906000000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>14821000000.0</v>
+      </c>
+      <c r="BR41">
+        <v>16081000000.0</v>
+      </c>
+      <c r="BS41">
+        <v>12620000000.0</v>
+      </c>
+      <c r="BT41">
+        <v>17879000000.0</v>
+      </c>
+      <c r="BU41">
+        <v>18039000000.0</v>
+      </c>
+      <c r="BV41">
+        <v>17825000000.0</v>
+      </c>
+      <c r="BW41">
+        <v>18870000000.0</v>
+      </c>
+      <c r="BX41">
+        <v>19488000000.0</v>
+      </c>
+      <c r="BY41">
+        <v>18950000000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>18825000000.0</v>
+      </c>
+      <c r="CA41">
+        <v>17972000000.0</v>
+      </c>
+      <c r="CB41">
+        <v>17003000000.0</v>
+      </c>
+      <c r="CC41">
+        <v>16244000000.0</v>
+      </c>
+      <c r="CD41">
+        <v>16035000000.0</v>
+      </c>
+      <c r="CE41">
+        <v>10697000000.0</v>
+      </c>
+      <c r="CF41">
+        <v>10254000000.0</v>
+      </c>
+      <c r="CG41">
+        <v>10680000000.0</v>
+      </c>
+      <c r="CH41">
+        <v>10756000000.0</v>
+      </c>
+      <c r="CI41">
+        <v>10125000000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>10398000000.0</v>
+      </c>
+      <c r="CK41">
+        <v>10156000000.0</v>
+      </c>
+      <c r="CL41">
+        <v>10709000000.0</v>
+      </c>
+      <c r="CM41">
+        <v>10613000000.0</v>
+      </c>
+      <c r="CN41">
+        <v>10336000000.0</v>
+      </c>
+      <c r="CO41">
+        <v>10047000000.0</v>
+      </c>
+      <c r="CP41">
+        <v>10093000000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>8449000000.0</v>
+      </c>
+      <c r="CR41">
+        <v>8305000000.0</v>
+      </c>
+      <c r="CS41">
+        <v>8558000000.0</v>
+      </c>
+      <c r="CT41">
+        <v>8357000000.0</v>
+      </c>
+      <c r="CU41">
+        <v>7090000000.0</v>
+      </c>
+      <c r="CV41">
+        <v>6956000000.0</v>
+      </c>
+      <c r="CW41">
+        <v>6987000000.0</v>
+      </c>
+      <c r="CX41">
+        <v>6889000000.0</v>
+      </c>
+      <c r="CY41">
+        <v>6472000000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>6446000000.0</v>
+      </c>
+      <c r="DA41">
+        <v>7021000000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:105">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>3599000000.0</v>
+      </c>
+      <c r="C42">
+        <v>3619000000.0</v>
+      </c>
+      <c r="D42">
+        <v>3632000000.0</v>
+      </c>
+      <c r="E42">
+        <v>3605000000.0</v>
+      </c>
+      <c r="F42">
+        <v>3372000000.0</v>
+      </c>
+      <c r="G42">
+        <v>8796000000.0</v>
+      </c>
+      <c r="H42">
+        <v>2940000000.0</v>
+      </c>
+      <c r="I42">
+        <v>3947000000.0</v>
+      </c>
+      <c r="J42">
+        <v>3968000000.0</v>
+      </c>
+      <c r="K42">
+        <v>4028000000.0</v>
+      </c>
+      <c r="L42">
+        <v>4032000000.0</v>
+      </c>
+      <c r="M42">
+        <v>4001000000.0</v>
+      </c>
+      <c r="N42">
+        <v>3972000000.0</v>
+      </c>
+      <c r="O42">
+        <v>3989000000.0</v>
+      </c>
+      <c r="P42">
+        <v>3968000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>3949000000.0</v>
+      </c>
+      <c r="R42">
+        <v>3908000000.0</v>
+      </c>
+      <c r="S42">
+        <v>3939000000.0</v>
+      </c>
+      <c r="T42">
+        <v>3928000000.0</v>
+      </c>
+      <c r="U42">
+        <v>3909000000.0</v>
+      </c>
+      <c r="V42">
+        <v>3881000000.0</v>
+      </c>
+      <c r="W42">
+        <v>3897000000.0</v>
+      </c>
+      <c r="X42">
+        <v>3861000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>3849000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1606000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1645000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1623000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1618000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1606000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1639000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1633000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1632000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1622000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1649000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1628000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1617000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1606000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1633000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1620000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1608000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1602000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1653000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1635000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1645000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1642000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1700000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1695000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1695000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1693000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>1699000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1718000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1718000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>1716000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1723000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>1721000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>1742000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>1762000000.0</v>
+      </c>
+      <c r="BG42">
+        <v>1758000000.0</v>
+      </c>
+      <c r="BH42"/>
+      <c r="BI42">
+        <v>1578000000.0</v>
+      </c>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
+      <c r="CT42"/>
+      <c r="CU42"/>
+      <c r="CV42"/>
+      <c r="CW42"/>
+      <c r="CX42"/>
+      <c r="CY42"/>
+      <c r="CZ42"/>
+      <c r="DA42"/>
+    </row>
+    <row r="43" spans="1:105">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+    </row>
+    <row r="44" spans="1:105">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44"/>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+    </row>
+    <row r="45" spans="1:105">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>4189000000.0</v>
+      </c>
+      <c r="C45">
+        <v>9957000000.0</v>
+      </c>
+      <c r="D45">
+        <v>4216000000.0</v>
+      </c>
+      <c r="E45">
+        <v>4267000000.0</v>
+      </c>
+      <c r="F45">
+        <v>4182000000.0</v>
+      </c>
+      <c r="G45">
+        <v>9103000000.0</v>
+      </c>
+      <c r="H45">
+        <v>4296000000.0</v>
+      </c>
+      <c r="I45">
+        <v>4246000000.0</v>
+      </c>
+      <c r="J45">
+        <v>4294000000.0</v>
+      </c>
+      <c r="K45">
+        <v>8941000000.0</v>
+      </c>
+      <c r="L45">
+        <v>4090000000.0</v>
+      </c>
+      <c r="M45">
+        <v>4062000000.0</v>
+      </c>
+      <c r="N45">
+        <v>3988000000.0</v>
+      </c>
+      <c r="O45">
+        <v>3946000000.0</v>
+      </c>
+      <c r="P45">
+        <v>3563000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>378000000.0</v>
+      </c>
+      <c r="V45">
+        <v>3523000000.0</v>
+      </c>
+      <c r="W45">
+        <v>3681000000.0</v>
+      </c>
+      <c r="X45">
+        <v>3598000000.0</v>
+      </c>
+      <c r="Y45">
+        <v>3573000000.0</v>
+      </c>
+      <c r="Z45">
+        <v>3642000000.0</v>
+      </c>
+      <c r="AA45">
+        <v>3722000000.0</v>
+      </c>
+      <c r="AB45">
+        <v>3556000000.0</v>
+      </c>
+      <c r="AC45">
+        <v>3681000000.0</v>
+      </c>
+      <c r="AD45">
+        <v>3652000000.0</v>
+      </c>
+      <c r="AE45">
+        <v>3179000000.0</v>
+      </c>
+      <c r="AF45">
+        <v>3056000000.0</v>
+      </c>
+      <c r="AG45">
+        <v>2972000000.0</v>
+      </c>
+      <c r="AH45">
+        <v>2890000000.0</v>
+      </c>
+      <c r="AI45">
+        <v>2804000000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AK45">
+        <v>3671000000.0</v>
+      </c>
+      <c r="AL45">
+        <v>3569000000.0</v>
+      </c>
+      <c r="AM45">
+        <v>3515000000.0</v>
+      </c>
+      <c r="AN45">
+        <v>3522000000.0</v>
+      </c>
+      <c r="AO45">
+        <v>3430000000.0</v>
+      </c>
+      <c r="AP45">
+        <v>3446000000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>3377000000.0</v>
+      </c>
+      <c r="AR45">
+        <v>3010000000.0</v>
+      </c>
+      <c r="AS45">
+        <v>2988000000.0</v>
+      </c>
+      <c r="AT45">
+        <v>2905000000.0</v>
+      </c>
+      <c r="AU45">
+        <v>3343000000.0</v>
+      </c>
+      <c r="AV45">
+        <v>3273000000.0</v>
+      </c>
+      <c r="AW45">
+        <v>3311000000.0</v>
+      </c>
+      <c r="AX45">
+        <v>3251000000.0</v>
+      </c>
+      <c r="AY45">
+        <v>3216000000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>2982000000.0</v>
+      </c>
+      <c r="BA45">
+        <v>2875000000.0</v>
+      </c>
+      <c r="BB45">
+        <v>2843000000.0</v>
+      </c>
+      <c r="BC45">
+        <v>2860000000.0</v>
+      </c>
+      <c r="BD45">
+        <v>2466000000.0</v>
+      </c>
+      <c r="BE45">
+        <v>2367000000.0</v>
+      </c>
+      <c r="BF45">
+        <v>2403000000.0</v>
+      </c>
+      <c r="BG45">
+        <v>2315000000.0</v>
+      </c>
+      <c r="BH45">
+        <v>2185000000.0</v>
+      </c>
+      <c r="BI45">
+        <v>2231000000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>2162000000.0</v>
+      </c>
+      <c r="BK45">
+        <v>2067000000.0</v>
+      </c>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
+      <c r="DA45"/>
+    </row>
+    <row r="46" spans="1:105">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>4189000000.0</v>
+      </c>
+      <c r="C46">
+        <v>4275000000.0</v>
+      </c>
+      <c r="D46">
+        <v>4216000000.0</v>
+      </c>
+      <c r="E46">
+        <v>4267000000.0</v>
+      </c>
+      <c r="F46">
+        <v>4182000000.0</v>
+      </c>
+      <c r="G46">
+        <v>4193000000.0</v>
+      </c>
+      <c r="H46">
+        <v>4296000000.0</v>
+      </c>
+      <c r="I46">
+        <v>4246000000.0</v>
+      </c>
+      <c r="J46">
+        <v>4294000000.0</v>
+      </c>
+      <c r="K46">
+        <v>4325000000.0</v>
+      </c>
+      <c r="L46">
+        <v>4090000000.0</v>
+      </c>
+      <c r="M46">
+        <v>4062000000.0</v>
+      </c>
+      <c r="N46">
+        <v>3988000000.0</v>
+      </c>
+      <c r="O46">
+        <v>3946000000.0</v>
+      </c>
+      <c r="P46">
+        <v>3563000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>3625000000.0</v>
+      </c>
+      <c r="R46">
+        <v>3672000000.0</v>
+      </c>
+      <c r="S46">
+        <v>3677000000.0</v>
+      </c>
+      <c r="T46">
+        <v>3574000000.0</v>
+      </c>
+      <c r="U46">
+        <v>3571000000.0</v>
+      </c>
+      <c r="V46">
+        <v>3523000000.0</v>
+      </c>
+      <c r="W46">
+        <v>3681000000.0</v>
+      </c>
+      <c r="X46">
+        <v>3598000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>3573000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>3642000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>3722000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>3556000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>3681000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>3652000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>3179000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>3056000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>2972000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>2890000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>2804000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>3671000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>3569000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>3515000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>3522000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>3430000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>3446000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>3377000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>3010000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>2988000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>2905000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>3343000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>3273000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>3311000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>3251000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>3216000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>2982000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>2875000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>2843000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>2860000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>2466000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>2367000000.0</v>
+      </c>
+      <c r="BF46">
+        <v>2403000000.0</v>
+      </c>
+      <c r="BG46">
+        <v>2315000000.0</v>
+      </c>
+      <c r="BH46">
+        <v>2185000000.0</v>
+      </c>
+      <c r="BI46">
+        <v>2231000000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>2162000000.0</v>
+      </c>
+      <c r="BK46">
+        <v>2067000000.0</v>
+      </c>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
+      <c r="CT46"/>
+      <c r="CU46"/>
+      <c r="CV46"/>
+      <c r="CW46"/>
+      <c r="CX46"/>
+      <c r="CY46"/>
+      <c r="CZ46"/>
+      <c r="DA46"/>
+    </row>
+    <row r="47" spans="1:105">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>4090000000.0</v>
+      </c>
+      <c r="M47">
+        <v>3592000000.0</v>
+      </c>
+      <c r="N47">
+        <v>3545000000.0</v>
+      </c>
+      <c r="O47">
+        <v>3495000000.0</v>
+      </c>
+      <c r="P47">
+        <v>3157000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>3625000000.0</v>
+      </c>
+      <c r="R47">
+        <v>3288000000.0</v>
+      </c>
+      <c r="S47">
+        <v>3677000000.0</v>
+      </c>
+      <c r="T47">
+        <v>3193000000.0</v>
+      </c>
+      <c r="U47">
+        <v>3571000000.0</v>
+      </c>
+      <c r="V47">
+        <v>3164000000.0</v>
+      </c>
+      <c r="W47">
+        <v>3301000000.0</v>
+      </c>
+      <c r="X47">
+        <v>3223000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>3196000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>3249000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>3309000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>3145000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>3248000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>3218000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>3179000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>3056000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>2972000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>2890000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>2804000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>3671000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>3569000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>3515000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>3522000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>3430000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>3446000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>3377000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>3010000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>2988000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>2905000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>3343000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>3273000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>3311000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>3251000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>3216000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>2982000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>2875000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>2843000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>2860000000.0</v>
+      </c>
+      <c r="BD47">
+        <v>2466000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>2367000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>2403000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>2315000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>2185000000.0</v>
+      </c>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47">
+        <v>2067000000.0</v>
+      </c>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47">
+        <v>1960000000.0</v>
+      </c>
+      <c r="BP47">
+        <v>3189000000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>3214000000.0</v>
+      </c>
+      <c r="BR47">
+        <v>3397000000.0</v>
+      </c>
+      <c r="BS47">
+        <v>3655000000.0</v>
+      </c>
+      <c r="BT47">
+        <v>3811000000.0</v>
+      </c>
+      <c r="BU47">
+        <v>3820000000.0</v>
+      </c>
+      <c r="BV47">
+        <v>3863000000.0</v>
+      </c>
+      <c r="BW47">
+        <v>4289000000.0</v>
+      </c>
+      <c r="BX47">
+        <v>4340000000.0</v>
+      </c>
+      <c r="BY47">
+        <v>4473000000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>4695000000.0</v>
+      </c>
+      <c r="CA47">
+        <v>4898000000.0</v>
+      </c>
+      <c r="CB47">
+        <v>4996000000.0</v>
+      </c>
+      <c r="CC47">
+        <v>5082000000.0</v>
+      </c>
+      <c r="CD47">
+        <v>5108000000.0</v>
+      </c>
+      <c r="CE47">
+        <v>5358000000.0</v>
+      </c>
+      <c r="CF47">
+        <v>5721000000.0</v>
+      </c>
+      <c r="CG47">
+        <v>5778000000.0</v>
+      </c>
+      <c r="CH47">
+        <v>5946000000.0</v>
+      </c>
+      <c r="CI47">
+        <v>6109000000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>6147000000.0</v>
+      </c>
+      <c r="CK47">
+        <v>6276000000.0</v>
+      </c>
+      <c r="CL47">
+        <v>6167000000.0</v>
+      </c>
+      <c r="CM47">
+        <v>5928000000.0</v>
+      </c>
+      <c r="CN47">
+        <v>6023000000.0</v>
+      </c>
+      <c r="CO47">
+        <v>5912000000.0</v>
+      </c>
+      <c r="CP47">
+        <v>5944000000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>5763000000.0</v>
+      </c>
+      <c r="CR47">
+        <v>5794000000.0</v>
+      </c>
+      <c r="CS47">
+        <v>5646000000.0</v>
+      </c>
+      <c r="CT47">
+        <v>5724000000.0</v>
+      </c>
+      <c r="CU47">
+        <v>5712000000.0</v>
+      </c>
+      <c r="CV47">
+        <v>5683000000.0</v>
+      </c>
+      <c r="CW47">
+        <v>5545000000.0</v>
+      </c>
+      <c r="CX47">
+        <v>5718000000.0</v>
+      </c>
+      <c r="CY47">
+        <v>5596000000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>5584000000.0</v>
+      </c>
+      <c r="DA47">
+        <v>5604000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:105">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>6351000000.0</v>
+      </c>
+      <c r="C48">
+        <v>6227000000.0</v>
+      </c>
+      <c r="D48">
+        <v>6357000000.0</v>
+      </c>
+      <c r="E48">
+        <v>6797000000.0</v>
+      </c>
+      <c r="F48">
+        <v>6598000000.0</v>
+      </c>
+      <c r="G48">
+        <v>7002000000.0</v>
+      </c>
+      <c r="H48">
+        <v>6734000000.0</v>
+      </c>
+      <c r="I48">
+        <v>8401000000.0</v>
+      </c>
+      <c r="J48">
+        <v>7847000000.0</v>
+      </c>
+      <c r="K48">
+        <v>8162000000.0</v>
+      </c>
+      <c r="L48">
+        <v>7522000000.0</v>
+      </c>
+      <c r="M48">
+        <v>5893000000.0</v>
+      </c>
+      <c r="N48">
+        <v>5690000000.0</v>
+      </c>
+      <c r="O48">
+        <v>5608000000.0</v>
+      </c>
+      <c r="P48">
+        <v>5375000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>5089000000.0</v>
+      </c>
+      <c r="R48">
+        <v>5150000000.0</v>
+      </c>
+      <c r="S48">
+        <v>5077000000.0</v>
+      </c>
+      <c r="T48">
+        <v>5062000000.0</v>
+      </c>
+      <c r="U48">
+        <v>4976000000.0</v>
+      </c>
+      <c r="V48">
+        <v>4829000000.0</v>
+      </c>
+      <c r="W48">
+        <v>4550000000.0</v>
+      </c>
+      <c r="X48">
+        <v>4267000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>3984000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>4353000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>2890000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>2745000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>2597000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>2491000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>2511000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>2610000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>2510000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>2278000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>2118000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>2485000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>2257000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>2057000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>1980000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>1870000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>1749000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1629000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1627000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1693000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1739000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>1460000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1548000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>1602000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>1646000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>1544000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>1446000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>1287000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>1177000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>971000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>856000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>796000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>660000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>452000000.0</v>
+      </c>
+      <c r="BG48">
+        <v>110000000.0</v>
+      </c>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48"/>
+      <c r="CP48"/>
+      <c r="CQ48">
+        <v>8000000.0</v>
+      </c>
+      <c r="CR48">
+        <v>85000000.0</v>
+      </c>
+      <c r="CS48"/>
+      <c r="CT48"/>
+      <c r="CU48">
+        <v>921000000.0</v>
+      </c>
+      <c r="CV48">
+        <v>948000000.0</v>
+      </c>
+      <c r="CW48">
+        <v>860000000.0</v>
+      </c>
+      <c r="CX48">
+        <v>1406000000.0</v>
+      </c>
+      <c r="CY48">
+        <v>1223000000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>1182000000.0</v>
+      </c>
+      <c r="DA48">
+        <v>872000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:105">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>5893000000.0</v>
+      </c>
+      <c r="N49">
+        <v>5690000000.0</v>
+      </c>
+      <c r="O49">
+        <v>5608000000.0</v>
+      </c>
+      <c r="P49">
+        <v>5375000000.0</v>
+      </c>
+      <c r="Q49">
+        <v>5089000000.0</v>
+      </c>
+      <c r="R49">
+        <v>5150000000.0</v>
+      </c>
+      <c r="S49">
+        <v>5077000000.0</v>
+      </c>
+      <c r="T49">
+        <v>5062000000.0</v>
+      </c>
+      <c r="U49">
+        <v>4976000000.0</v>
+      </c>
+      <c r="V49">
+        <v>4829000000.0</v>
+      </c>
+      <c r="W49">
+        <v>4550000000.0</v>
+      </c>
+      <c r="X49">
+        <v>4267000000.0</v>
+      </c>
+      <c r="Y49">
+        <v>3984000000.0</v>
+      </c>
+      <c r="Z49">
+        <v>4353000000.0</v>
+      </c>
+      <c r="AA49">
+        <v>2890000000.0</v>
+      </c>
+      <c r="AB49">
+        <v>2745000000.0</v>
+      </c>
+      <c r="AC49">
+        <v>2597000000.0</v>
+      </c>
+      <c r="AD49">
+        <v>2491000000.0</v>
+      </c>
+      <c r="AE49">
+        <v>2511000000.0</v>
+      </c>
+      <c r="AF49">
+        <v>2610000000.0</v>
+      </c>
+      <c r="AG49">
+        <v>2510000000.0</v>
+      </c>
+      <c r="AH49">
+        <v>2278000000.0</v>
+      </c>
+      <c r="AI49">
+        <v>2118000000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>2485000000.0</v>
+      </c>
+      <c r="AK49">
+        <v>2257000000.0</v>
+      </c>
+      <c r="AL49">
+        <v>2057000000.0</v>
+      </c>
+      <c r="AM49">
+        <v>1980000000.0</v>
+      </c>
+      <c r="AN49">
+        <v>1870000000.0</v>
+      </c>
+      <c r="AO49">
+        <v>1749000000.0</v>
+      </c>
+      <c r="AP49">
+        <v>1629000000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>1627000000.0</v>
+      </c>
+      <c r="AR49">
+        <v>1693000000.0</v>
+      </c>
+      <c r="AS49">
+        <v>1739000000.0</v>
+      </c>
+      <c r="AT49">
+        <v>1460000000.0</v>
+      </c>
+      <c r="AU49">
+        <v>1548000000.0</v>
+      </c>
+      <c r="AV49">
+        <v>1602000000.0</v>
+      </c>
+      <c r="AW49">
+        <v>1646000000.0</v>
+      </c>
+      <c r="AX49">
+        <v>1544000000.0</v>
+      </c>
+      <c r="AY49">
+        <v>1446000000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>1287000000.0</v>
+      </c>
+      <c r="BA49">
+        <v>1177000000.0</v>
+      </c>
+      <c r="BB49">
+        <v>971000000.0</v>
+      </c>
+      <c r="BC49">
+        <v>856000000.0</v>
+      </c>
+      <c r="BD49">
+        <v>0.0</v>
+      </c>
+      <c r="BE49">
+        <v>0.0</v>
+      </c>
+      <c r="BF49">
+        <v>0.0</v>
+      </c>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+    </row>
+    <row r="50" spans="1:105">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>102000000.0</v>
+      </c>
+      <c r="C50">
+        <v>81000000.0</v>
+      </c>
+      <c r="D50">
+        <v>17000000.0</v>
+      </c>
+      <c r="E50">
+        <v>32000000.0</v>
+      </c>
+      <c r="F50">
+        <v>241000000.0</v>
+      </c>
+      <c r="G50">
+        <v>509000000.0</v>
+      </c>
+      <c r="H50">
+        <v>1257000000.0</v>
+      </c>
+      <c r="I50">
+        <v>1475000000.0</v>
+      </c>
+      <c r="J50">
+        <v>1487000000.0</v>
+      </c>
+      <c r="K50">
+        <v>4000000.0</v>
+      </c>
+      <c r="L50">
+        <v>43000000.0</v>
+      </c>
+      <c r="M50">
+        <v>37000000.0</v>
+      </c>
+      <c r="N50">
+        <v>45000000.0</v>
+      </c>
+      <c r="O50">
+        <v>31000000.0</v>
+      </c>
+      <c r="P50">
+        <v>16000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>17000000.0</v>
+      </c>
+      <c r="R50">
+        <v>35000000.0</v>
+      </c>
+      <c r="S50">
+        <v>8000000.0</v>
+      </c>
+      <c r="T50">
+        <v>8000000.0</v>
+      </c>
+      <c r="U50">
+        <v>16000000.0</v>
+      </c>
+      <c r="V50">
+        <v>78000000.0</v>
+      </c>
+      <c r="W50">
+        <v>90000000.0</v>
+      </c>
+      <c r="X50">
+        <v>99000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>200000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>260000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>393000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>444000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>517000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>542000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>306000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>24000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>22000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>60000000.0</v>
+      </c>
+      <c r="AI50">
+        <v>17000000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>15000000.0</v>
+      </c>
+      <c r="AK50">
+        <v>4072000000.0</v>
+      </c>
+      <c r="AL50">
+        <v>8000000.0</v>
+      </c>
+      <c r="AM50">
+        <v>10000000.0</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>52000000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>34000000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+    </row>
+    <row r="51" spans="1:105">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>9350000000.0</v>
+      </c>
+      <c r="C51">
+        <v>8094000000.0</v>
+      </c>
+      <c r="D51">
+        <v>8170000000.0</v>
+      </c>
+      <c r="E51">
+        <v>8348000000.0</v>
+      </c>
+      <c r="F51">
+        <v>8439000000.0</v>
+      </c>
+      <c r="G51">
+        <v>8888000000.0</v>
+      </c>
+      <c r="H51">
+        <v>10087000000.0</v>
+      </c>
+      <c r="I51">
+        <v>7541000000.0</v>
+      </c>
+      <c r="J51">
+        <v>6770000000.0</v>
+      </c>
+      <c r="K51">
+        <v>6787000000.0</v>
+      </c>
+      <c r="L51">
+        <v>6994000000.0</v>
+      </c>
+      <c r="M51">
+        <v>7002000000.0</v>
+      </c>
+      <c r="N51">
+        <v>6979000000.0</v>
+      </c>
+      <c r="O51">
+        <v>6961000000.0</v>
+      </c>
+      <c r="P51">
+        <v>6773000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>6880000000.0</v>
+      </c>
+      <c r="R51">
+        <v>6937000000.0</v>
+      </c>
+      <c r="S51">
+        <v>4463000000.0</v>
+      </c>
+      <c r="T51">
+        <v>4404000000.0</v>
+      </c>
+      <c r="U51">
+        <v>4441000000.0</v>
+      </c>
+      <c r="V51">
+        <v>4398000000.0</v>
+      </c>
+      <c r="W51">
+        <v>4501000000.0</v>
+      </c>
+      <c r="X51">
+        <v>4424000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>4534000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>6625000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>4787000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>4804000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>4956000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>4980000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>4344000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>4108000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>4089000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>4223000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>4149000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>4899000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>4072000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>3999000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>3963000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>4074000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>4066000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>4353000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>4008000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>3122000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>2736000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>2717000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>2426000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>2454000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>2452000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>2449000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2412000000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2418000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2426000000.0</v>
+      </c>
+      <c r="BB51">
+        <v>2478000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>2464000000.0</v>
+      </c>
+      <c r="BD51">
+        <v>2090000000.0</v>
+      </c>
+      <c r="BE51">
+        <v>2064000000.0</v>
+      </c>
+      <c r="BF51">
+        <v>2085000000.0</v>
+      </c>
+      <c r="BG51">
+        <v>2103000000.0</v>
+      </c>
+      <c r="BH51">
+        <v>2173000000.0</v>
+      </c>
+      <c r="BI51">
+        <v>2236000000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>2751000000.0</v>
+      </c>
+      <c r="BK51">
+        <v>218000000.0</v>
+      </c>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
+      <c r="CU51"/>
+      <c r="CV51"/>
+      <c r="CW51"/>
+      <c r="CX51"/>
+      <c r="CY51"/>
+      <c r="CZ51"/>
+      <c r="DA51"/>
+    </row>
+    <row r="52" spans="1:105">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>102000000.0</v>
+      </c>
+      <c r="C52">
+        <v>223000000.0</v>
+      </c>
+      <c r="D52">
+        <v>153000000.0</v>
+      </c>
+      <c r="E52">
+        <v>168000000.0</v>
+      </c>
+      <c r="F52">
+        <v>371000000.0</v>
+      </c>
+      <c r="G52">
+        <v>633000000.0</v>
+      </c>
+      <c r="H52">
+        <v>1383000000.0</v>
+      </c>
+      <c r="I52">
+        <v>1600000000.0</v>
+      </c>
+      <c r="J52">
+        <v>1607000000.0</v>
+      </c>
+      <c r="K52">
+        <v>130000000.0</v>
+      </c>
+      <c r="L52">
+        <v>156000000.0</v>
+      </c>
+      <c r="M52">
+        <v>147000000.0</v>
+      </c>
+      <c r="N52">
+        <v>151000000.0</v>
+      </c>
+      <c r="O52">
+        <v>140000000.0</v>
+      </c>
+      <c r="P52">
+        <v>112000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>113000000.0</v>
+      </c>
+      <c r="R52">
+        <v>131000000.0</v>
+      </c>
+      <c r="S52">
+        <v>100000000.0</v>
+      </c>
+      <c r="T52">
+        <v>103000000.0</v>
+      </c>
+      <c r="U52">
+        <v>115000000.0</v>
+      </c>
+      <c r="V52">
+        <v>176000000.0</v>
+      </c>
+      <c r="W52">
+        <v>190000000.0</v>
+      </c>
+      <c r="X52">
+        <v>195000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>295000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>353000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>487000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>536000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>609000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>635000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>306000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>24000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>22000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>60000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>17000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>15000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>13000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>8000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>10000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>36000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>97000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>368000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>52000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>424000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>43000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>44000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>34000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>37000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>32000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>31000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>61000000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>59000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>59000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>103000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>140000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>92000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>69000000.0</v>
+      </c>
+      <c r="BF52">
+        <v>89000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>107000000.0</v>
+      </c>
+      <c r="BH52">
+        <v>122000000.0</v>
+      </c>
+      <c r="BI52">
+        <v>180000000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>272000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>218000000.0</v>
+      </c>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+      <c r="CU52"/>
+      <c r="CV52"/>
+      <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52"/>
+    </row>
+    <row r="53" spans="1:105">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
+        <v>-178000000.0</v>
+      </c>
+      <c r="H53">
+        <v>791000000.0</v>
+      </c>
+      <c r="I53">
+        <v>748000000.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53">
+        <v>-65000000.0</v>
+      </c>
+      <c r="L53">
+        <v>-60000000.0</v>
+      </c>
+      <c r="M53">
+        <v>-60000000.0</v>
+      </c>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
+        <v>80000000.0</v>
+      </c>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
+        <v>96000000.0</v>
+      </c>
+      <c r="T53">
+        <v>1852000000.0</v>
+      </c>
+      <c r="U53">
+        <v>1908000000.0</v>
+      </c>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>91000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>91000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>797000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>2000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>2000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>2000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>5000000.0</v>
+      </c>
+      <c r="AX53">
+        <v>7000000.0</v>
+      </c>
+      <c r="AY53">
+        <v>4000000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>5000000.0</v>
+      </c>
+      <c r="BA53">
+        <v>5000000.0</v>
+      </c>
+      <c r="BB53">
+        <v>4000000.0</v>
+      </c>
+      <c r="BC53">
+        <v>8000000.0</v>
+      </c>
+      <c r="BD53">
+        <v>11000000.0</v>
+      </c>
+      <c r="BE53">
+        <v>12000000.0</v>
+      </c>
+      <c r="BF53">
+        <v>13000000.0</v>
+      </c>
+      <c r="BG53">
+        <v>9000000.0</v>
+      </c>
+      <c r="BH53">
+        <v>10000000.0</v>
+      </c>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53">
+        <v>597000000.0</v>
+      </c>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53">
+        <v>96000000.0</v>
+      </c>
+      <c r="BP53">
+        <v>327000000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>449000000.0</v>
+      </c>
+      <c r="BR53">
+        <v>403000000.0</v>
+      </c>
+      <c r="BS53">
+        <v>111000000.0</v>
+      </c>
+      <c r="BT53">
+        <v>121000000.0</v>
+      </c>
+      <c r="BU53">
+        <v>175000000.0</v>
+      </c>
+      <c r="BV53">
+        <v>173000000.0</v>
+      </c>
+      <c r="BW53">
+        <v>180000000.0</v>
+      </c>
+      <c r="BX53">
+        <v>159000000.0</v>
+      </c>
+      <c r="BY53">
+        <v>147000000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>146000000.0</v>
+      </c>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53">
+        <v>36000000.0</v>
+      </c>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+    </row>
+    <row r="54" spans="1:105">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54"/>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+    </row>
+    <row r="55" spans="1:105">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>25203000000.0</v>
+      </c>
+      <c r="C55">
+        <v>23413000000.0</v>
+      </c>
+      <c r="D55">
+        <v>23497000000.0</v>
+      </c>
+      <c r="E55">
+        <v>23942000000.0</v>
+      </c>
+      <c r="F55">
+        <v>23102000000.0</v>
+      </c>
+      <c r="G55">
+        <v>23458000000.0</v>
+      </c>
+      <c r="H55">
+        <v>24766000000.0</v>
+      </c>
+      <c r="I55">
+        <v>24751000000.0</v>
+      </c>
+      <c r="J55">
+        <v>23644000000.0</v>
+      </c>
+      <c r="K55">
+        <v>24427000000.0</v>
+      </c>
+      <c r="L55">
+        <v>23711000000.0</v>
+      </c>
+      <c r="M55">
+        <v>22098000000.0</v>
+      </c>
+      <c r="N55">
+        <v>21716000000.0</v>
+      </c>
+      <c r="O55">
+        <v>21884000000.0</v>
+      </c>
+      <c r="P55">
+        <v>19971000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>19908000000.0</v>
+      </c>
+      <c r="R55">
+        <v>20404000000.0</v>
+      </c>
+      <c r="S55">
+        <v>18007000000.0</v>
+      </c>
+      <c r="T55">
+        <v>17651000000.0</v>
+      </c>
+      <c r="U55">
+        <v>17780000000.0</v>
+      </c>
+      <c r="V55">
+        <v>17476000000.0</v>
+      </c>
+      <c r="W55">
+        <v>17522000000.0</v>
+      </c>
+      <c r="X55">
+        <v>16444000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>15280000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>16167000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>13459000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>12939000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>13108000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>13019000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>12480000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>12327000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>12316000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>12560000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>12169000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>14166000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>13056000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>12497000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>12292000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>12122000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>11957000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>12071000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>11973000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>10792000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>10809000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>10464000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>10721000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>10923000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>11452000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>11182000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>11047000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>10811000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>10551000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>10273000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>10176000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>9639000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>9437000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>9688000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>9128000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>9184000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>9627000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>9724000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>11082000000.0</v>
+      </c>
+      <c r="BL55"/>
+      <c r="BM55"/>
+      <c r="BN55"/>
+      <c r="BO55">
+        <v>10307000000.0</v>
+      </c>
+      <c r="BP55">
+        <v>9329000000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>9414000000.0</v>
+      </c>
+      <c r="BR55">
+        <v>10306000000.0</v>
+      </c>
+      <c r="BS55">
+        <v>13069000000.0</v>
+      </c>
+      <c r="BT55">
+        <v>13669000000.0</v>
+      </c>
+      <c r="BU55">
+        <v>14204000000.0</v>
+      </c>
+      <c r="BV55">
+        <v>13667000000.0</v>
+      </c>
+      <c r="BW55">
+        <v>15441000000.0</v>
+      </c>
+      <c r="BX55">
+        <v>15458000000.0</v>
+      </c>
+      <c r="BY55">
+        <v>15344000000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>15392000000.0</v>
+      </c>
+      <c r="CA55">
+        <v>16691000000.0</v>
+      </c>
+      <c r="CB55">
+        <v>17514000000.0</v>
+      </c>
+      <c r="CC55">
+        <v>17319000000.0</v>
+      </c>
+      <c r="CD55">
+        <v>17023000000.0</v>
+      </c>
+      <c r="CE55">
+        <v>17210000000.0</v>
+      </c>
+      <c r="CF55">
+        <v>16511000000.0</v>
+      </c>
+      <c r="CG55">
+        <v>16998000000.0</v>
+      </c>
+      <c r="CH55">
+        <v>16593000000.0</v>
+      </c>
+      <c r="CI55">
+        <v>21398000000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>20953000000.0</v>
+      </c>
+      <c r="CK55">
+        <v>21728000000.0</v>
+      </c>
+      <c r="CL55">
+        <v>20904000000.0</v>
+      </c>
+      <c r="CM55">
+        <v>19934000000.0</v>
+      </c>
+      <c r="CN55">
+        <v>19630000000.0</v>
+      </c>
+      <c r="CO55">
+        <v>19401000000.0</v>
+      </c>
+      <c r="CP55">
+        <v>19316000000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>19203000000.0</v>
+      </c>
+      <c r="CR55">
+        <v>19560000000.0</v>
+      </c>
+      <c r="CS55">
+        <v>19030000000.0</v>
+      </c>
+      <c r="CT55">
+        <v>18602000000.0</v>
+      </c>
+      <c r="CU55">
+        <v>18933000000.0</v>
+      </c>
+      <c r="CV55">
+        <v>18874000000.0</v>
+      </c>
+      <c r="CW55">
+        <v>18555000000.0</v>
+      </c>
+      <c r="CX55">
+        <v>18521000000.0</v>
+      </c>
+      <c r="CY55">
+        <v>18666000000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>18879000000.0</v>
+      </c>
+      <c r="DA55">
+        <v>18980000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:105">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>10720000000.0</v>
+      </c>
+      <c r="C56">
+        <v>8745000000.0</v>
+      </c>
+      <c r="D56">
+        <v>8760000000.0</v>
+      </c>
+      <c r="E56">
+        <v>8373000000.0</v>
+      </c>
+      <c r="F56">
+        <v>7738000000.0</v>
+      </c>
+      <c r="G56">
+        <v>7826000000.0</v>
+      </c>
+      <c r="H56">
+        <v>8688000000.0</v>
+      </c>
+      <c r="I56">
+        <v>8829000000.0</v>
+      </c>
+      <c r="J56">
+        <v>7691000000.0</v>
+      </c>
+      <c r="K56">
+        <v>8247000000.0</v>
+      </c>
+      <c r="L56">
+        <v>8490000000.0</v>
+      </c>
+      <c r="M56">
+        <v>8072000000.0</v>
+      </c>
+      <c r="N56">
+        <v>7725000000.0</v>
+      </c>
+      <c r="O56">
+        <v>7784000000.0</v>
+      </c>
+      <c r="P56">
+        <v>10983000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>10558000000.0</v>
+      </c>
+      <c r="R56">
+        <v>10774000000.0</v>
+      </c>
+      <c r="S56">
+        <v>8436000000.0</v>
+      </c>
+      <c r="T56">
+        <v>8104000000.0</v>
+      </c>
+      <c r="U56">
+        <v>8055000000.0</v>
+      </c>
+      <c r="V56">
+        <v>7801000000.0</v>
+      </c>
+      <c r="W56">
+        <v>7465000000.0</v>
+      </c>
+      <c r="X56">
+        <v>6589000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>5412000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>6190000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>5319000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>5385000000.0</v>
+      </c>
+      <c r="AC56">
         <v>4854000000.0</v>
       </c>
-      <c r="H32">
+      <c r="AD56">
+        <v>4819000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>4777000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>5204000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>5340000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>5926000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>5641000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>6710000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>5849000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>5487000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>5419000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>5147000000.0</v>
+      </c>
+      <c r="AO56">
         <v>5051000000.0</v>
       </c>
-      <c r="I32">
-[...143 lines deleted...]
-      <c r="BE32">
+      <c r="AP56">
+        <v>5082000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>5121000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>5054000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>5934000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>5687000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>5224000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>5682000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>6082000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>5880000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>5752000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>5787000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>5633000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>5387000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>5227000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>5897000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>5850000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>6016000000.0</v>
+      </c>
+      <c r="BG56">
+        <v>5501000000.0</v>
+      </c>
+      <c r="BH56">
+        <v>5673000000.0</v>
+      </c>
+      <c r="BI56">
+        <v>5957000000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>6133000000.0</v>
+      </c>
+      <c r="BK56">
+        <v>7666000000.0</v>
+      </c>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
+      <c r="CT56"/>
+      <c r="CU56"/>
+      <c r="CV56"/>
+      <c r="CW56"/>
+      <c r="CX56"/>
+      <c r="CY56"/>
+      <c r="CZ56"/>
+      <c r="DA56"/>
+    </row>
+    <row r="57" spans="1:105">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>5069000000.0</v>
+      </c>
+      <c r="C57">
+        <v>5037000000.0</v>
+      </c>
+      <c r="D57">
+        <v>4885000000.0</v>
+      </c>
+      <c r="E57">
+        <v>4751000000.0</v>
+      </c>
+      <c r="F57">
+        <v>4794000000.0</v>
+      </c>
+      <c r="G57">
+        <v>5131000000.0</v>
+      </c>
+      <c r="H57">
+        <v>5804000000.0</v>
+      </c>
+      <c r="I57">
+        <v>5908000000.0</v>
+      </c>
+      <c r="J57">
+        <v>5956000000.0</v>
+      </c>
+      <c r="K57">
+        <v>4808000000.0</v>
+      </c>
+      <c r="L57">
+        <v>4696000000.0</v>
+      </c>
+      <c r="M57">
+        <v>4589000000.0</v>
+      </c>
+      <c r="N57">
+        <v>4508000000.0</v>
+      </c>
+      <c r="O57">
+        <v>4865000000.0</v>
+      </c>
+      <c r="P57">
+        <v>4129000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>4019000000.0</v>
+      </c>
+      <c r="R57">
+        <v>4146000000.0</v>
+      </c>
+      <c r="S57">
+        <v>4207000000.0</v>
+      </c>
+      <c r="T57">
+        <v>3834000000.0</v>
+      </c>
+      <c r="U57">
+        <v>3905000000.0</v>
+      </c>
+      <c r="V57">
+        <v>3962000000.0</v>
+      </c>
+      <c r="W57">
+        <v>4046000000.0</v>
+      </c>
+      <c r="X57">
+        <v>3579000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>2859000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>3655000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>4054000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>3875000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>3991000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>4014000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>3694000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>3387000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>3438000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>3708000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>3540000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>4143000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>4170000000.0</v>
+      </c>
+      <c r="AL57">
         <v>4092000000.0</v>
       </c>
-      <c r="BF32">
-[...142 lines deleted...]
-      </c>
+      <c r="AM57">
+        <v>4148000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>3841000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>3899000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>4061000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>3927000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>4028000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>3772000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>3818000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>3889000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>3844000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>3998000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>3930000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>3894000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>3857000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>3809000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>3674000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>3659000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>3670000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>3696000000.0</v>
+      </c>
+      <c r="BF57">
+        <v>3888000000.0</v>
+      </c>
+      <c r="BG57">
+        <v>3712000000.0</v>
+      </c>
+      <c r="BH57">
+        <v>3881000000.0</v>
+      </c>
+      <c r="BI57">
+        <v>4025000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>4013000000.0</v>
+      </c>
+      <c r="BK57">
+        <v>3719000000.0</v>
+      </c>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57">
+        <v>3426000000.0</v>
+      </c>
+      <c r="BP57">
+        <v>8550000000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>8303000000.0</v>
+      </c>
+      <c r="BR57">
+        <v>8429000000.0</v>
+      </c>
+      <c r="BS57">
+        <v>9548000000.0</v>
+      </c>
+      <c r="BT57">
+        <v>10166000000.0</v>
+      </c>
+      <c r="BU57">
+        <v>9999000000.0</v>
+      </c>
+      <c r="BV57">
+        <v>9092000000.0</v>
+      </c>
+      <c r="BW57">
+        <v>9444000000.0</v>
+      </c>
+      <c r="BX57">
+        <v>8963000000.0</v>
+      </c>
+      <c r="BY57">
+        <v>8711000000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>8370000000.0</v>
+      </c>
+      <c r="CA57">
+        <v>8293000000.0</v>
+      </c>
+      <c r="CB57">
+        <v>7971000000.0</v>
+      </c>
+      <c r="CC57">
+        <v>7199000000.0</v>
+      </c>
+      <c r="CD57">
+        <v>6803000000.0</v>
+      </c>
+      <c r="CE57">
+        <v>11599000000.0</v>
+      </c>
+      <c r="CF57">
+        <v>7695000000.0</v>
+      </c>
+      <c r="CG57">
+        <v>7728000000.0</v>
+      </c>
+      <c r="CH57">
+        <v>6705000000.0</v>
+      </c>
+      <c r="CI57">
+        <v>7151000000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>6351000000.0</v>
+      </c>
+      <c r="CK57">
+        <v>7432000000.0</v>
+      </c>
+      <c r="CL57">
+        <v>6191000000.0</v>
+      </c>
+      <c r="CM57">
+        <v>6044000000.0</v>
+      </c>
+      <c r="CN57">
+        <v>6108000000.0</v>
+      </c>
+      <c r="CO57">
+        <v>5832000000.0</v>
+      </c>
+      <c r="CP57">
+        <v>5860000000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>6340000000.0</v>
+      </c>
+      <c r="CR57">
+        <v>6752000000.0</v>
+      </c>
+      <c r="CS57">
+        <v>6173000000.0</v>
+      </c>
+      <c r="CT57">
+        <v>5850000000.0</v>
+      </c>
+      <c r="CU57">
+        <v>6464000000.0</v>
+      </c>
+      <c r="CV57">
+        <v>6497000000.0</v>
+      </c>
+      <c r="CW57">
+        <v>6455000000.0</v>
+      </c>
+      <c r="CX57">
+        <v>6243000000.0</v>
+      </c>
+      <c r="CY57">
+        <v>6989000000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>7257000000.0</v>
+      </c>
+      <c r="DA57">
+        <v>6880000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:105">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>15681000000.0</v>
+      </c>
+      <c r="C58">
+        <v>13914000000.0</v>
+      </c>
+      <c r="D58">
+        <v>13933000000.0</v>
+      </c>
+      <c r="E58">
+        <v>13967000000.0</v>
+      </c>
+      <c r="F58">
+        <v>13848000000.0</v>
+      </c>
+      <c r="G58">
+        <v>14373000000.0</v>
+      </c>
+      <c r="H58">
+        <v>15568000000.0</v>
+      </c>
+      <c r="I58">
+        <v>12981000000.0</v>
+      </c>
+      <c r="J58">
+        <v>12225000000.0</v>
+      </c>
+      <c r="K58">
+        <v>12583000000.0</v>
+      </c>
+      <c r="L58">
+        <v>12638000000.0</v>
+      </c>
+      <c r="M58">
+        <v>12576000000.0</v>
+      </c>
+      <c r="N58">
+        <v>12444000000.0</v>
+      </c>
+      <c r="O58">
+        <v>12790000000.0</v>
+      </c>
+      <c r="P58">
+        <v>11590000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>11626000000.0</v>
+      </c>
+      <c r="R58">
+        <v>11804000000.0</v>
+      </c>
+      <c r="S58">
+        <v>9446000000.0</v>
+      </c>
+      <c r="T58">
+        <v>9152000000.0</v>
+      </c>
+      <c r="U58">
+        <v>9255000000.0</v>
+      </c>
+      <c r="V58">
+        <v>9200000000.0</v>
+      </c>
+      <c r="W58">
+        <v>9422000000.0</v>
+      </c>
+      <c r="X58">
+        <v>8890000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>8154000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>11014000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>9448000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>9158000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>9376000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>9384000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>8810000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>8518000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>8558000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>8862000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>8652000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>10552000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>9771000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>9548000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>9529000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>9201000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>9187000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>9427000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>9240000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>8018000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>7788000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>7801000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>7708000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>7544000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>7768000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>7688000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>7613000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>7588000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>7509000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>7376000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>7346000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>6769000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>6774000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>7043000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>6957000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>7220000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>7385000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>7817000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>4983000000.0</v>
+      </c>
+      <c r="BL58"/>
+      <c r="BM58"/>
+      <c r="BN58"/>
+      <c r="BO58">
+        <v>4941000000.0</v>
+      </c>
+      <c r="BP58">
+        <v>23599000000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>23290000000.0</v>
+      </c>
+      <c r="BR58">
+        <v>24592000000.0</v>
+      </c>
+      <c r="BS58">
+        <v>22225000000.0</v>
+      </c>
+      <c r="BT58">
+        <v>28104000000.0</v>
+      </c>
+      <c r="BU58">
+        <v>28100000000.0</v>
+      </c>
+      <c r="BV58">
+        <v>26976000000.0</v>
+      </c>
+      <c r="BW58">
+        <v>28351000000.0</v>
+      </c>
+      <c r="BX58">
+        <v>28475000000.0</v>
+      </c>
+      <c r="BY58">
+        <v>27710000000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>27244000000.0</v>
+      </c>
+      <c r="CA58">
+        <v>26562000000.0</v>
+      </c>
+      <c r="CB58">
+        <v>25270000000.0</v>
+      </c>
+      <c r="CC58">
+        <v>23717000000.0</v>
+      </c>
+      <c r="CD58">
+        <v>23111000000.0</v>
+      </c>
+      <c r="CE58">
+        <v>22363000000.0</v>
+      </c>
+      <c r="CF58">
+        <v>20903000000.0</v>
+      </c>
+      <c r="CG58">
+        <v>20878000000.0</v>
+      </c>
+      <c r="CH58">
+        <v>19934000000.0</v>
+      </c>
+      <c r="CI58">
+        <v>19756000000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>19232000000.0</v>
+      </c>
+      <c r="CK58">
+        <v>20074000000.0</v>
+      </c>
+      <c r="CL58">
+        <v>19334000000.0</v>
+      </c>
+      <c r="CM58">
+        <v>18682000000.0</v>
+      </c>
+      <c r="CN58">
+        <v>17977000000.0</v>
+      </c>
+      <c r="CO58">
+        <v>17961000000.0</v>
+      </c>
+      <c r="CP58">
+        <v>18037000000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>16851000000.0</v>
+      </c>
+      <c r="CR58">
+        <v>17121000000.0</v>
+      </c>
+      <c r="CS58">
+        <v>16809000000.0</v>
+      </c>
+      <c r="CT58">
+        <v>16290000000.0</v>
+      </c>
+      <c r="CU58">
+        <v>15646000000.0</v>
+      </c>
+      <c r="CV58">
+        <v>15563000000.0</v>
+      </c>
+      <c r="CW58">
+        <v>15333000000.0</v>
+      </c>
+      <c r="CX58">
+        <v>14755000000.0</v>
+      </c>
+      <c r="CY58">
+        <v>15083000000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>15335000000.0</v>
+      </c>
+      <c r="DA58">
+        <v>15546000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:105">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>3809000000.0</v>
+      </c>
+      <c r="AG59">
+        <v>3758000000.0</v>
+      </c>
+      <c r="AH59">
+        <v>3698000000.0</v>
+      </c>
+      <c r="AI59"/>
+      <c r="AJ59">
+        <v>3614000000.0</v>
+      </c>
+      <c r="AK59">
+        <v>3285000000.0</v>
+      </c>
+      <c r="AL59">
+        <v>2949000000.0</v>
+      </c>
+      <c r="AM59">
+        <v>2763000000.0</v>
+      </c>
+      <c r="AN59">
+        <v>2921000000.0</v>
+      </c>
+      <c r="AO59">
+        <v>2770000000.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+    </row>
+    <row r="60" spans="1:105">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>9233000000.0</v>
+      </c>
+      <c r="C60">
+        <v>9207000000.0</v>
+      </c>
+      <c r="D60">
+        <v>9282000000.0</v>
+      </c>
+      <c r="E60">
+        <v>9690000000.0</v>
+      </c>
+      <c r="F60">
+        <v>8961000000.0</v>
+      </c>
+      <c r="G60">
+        <v>8796000000.0</v>
+      </c>
+      <c r="H60">
+        <v>8882000000.0</v>
+      </c>
+      <c r="I60">
+        <v>11467000000.0</v>
+      </c>
+      <c r="J60">
+        <v>11120000000.0</v>
+      </c>
+      <c r="K60">
+        <v>11548000000.0</v>
+      </c>
+      <c r="L60">
+        <v>10778000000.0</v>
+      </c>
+      <c r="M60">
+        <v>9232000000.0</v>
+      </c>
+      <c r="N60">
+        <v>8983000000.0</v>
+      </c>
+      <c r="O60">
+        <v>8826000000.0</v>
+      </c>
+      <c r="P60">
+        <v>8195000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>8099000000.0</v>
+      </c>
+      <c r="R60">
+        <v>8396000000.0</v>
+      </c>
+      <c r="S60">
+        <v>8347000000.0</v>
+      </c>
+      <c r="T60">
+        <v>8294000000.0</v>
+      </c>
+      <c r="U60">
+        <v>8322000000.0</v>
+      </c>
+      <c r="V60">
+        <v>8077000000.0</v>
+      </c>
+      <c r="W60">
+        <v>7905000000.0</v>
+      </c>
+      <c r="X60">
+        <v>7363000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>6942000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>4971000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>3565000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>3519000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3418000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>3459000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>3608000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3523000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3467000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3299000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3203000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>2895000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>2579000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>2401000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>2552000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>2381000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2265000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2250000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2316000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2490000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>2155000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2510000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2894000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>3125000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>2961000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>2911000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>2746000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>2521000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>2398000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>2345000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>2406000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>2185000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>2162000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>1688000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>1502000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1771000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1435000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>5641000000.0</v>
+      </c>
+      <c r="BL60"/>
+      <c r="BM60"/>
+      <c r="BN60"/>
+      <c r="BO60">
+        <v>4938000000.0</v>
+      </c>
+      <c r="BP60"/>
+      <c r="BQ60"/>
+      <c r="BR60"/>
+      <c r="BS60"/>
+      <c r="BT60"/>
+      <c r="BU60"/>
+      <c r="BV60"/>
+      <c r="BW60"/>
+      <c r="BX60"/>
+      <c r="BY60"/>
+      <c r="BZ60"/>
+      <c r="CA60"/>
+      <c r="CB60"/>
+      <c r="CC60"/>
+      <c r="CD60"/>
+      <c r="CE60"/>
+      <c r="CF60"/>
+      <c r="CG60"/>
+      <c r="CH60"/>
+      <c r="CI60">
+        <v>1457000000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>1539000000.0</v>
+      </c>
+      <c r="CK60">
+        <v>1471000000.0</v>
+      </c>
+      <c r="CL60">
+        <v>1570000000.0</v>
+      </c>
+      <c r="CM60">
+        <v>1252000000.0</v>
+      </c>
+      <c r="CN60">
+        <v>1653000000.0</v>
+      </c>
+      <c r="CO60">
+        <v>1440000000.0</v>
+      </c>
+      <c r="CP60">
+        <v>1279000000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>2352000000.0</v>
+      </c>
+      <c r="CR60">
+        <v>2439000000.0</v>
+      </c>
+      <c r="CS60">
+        <v>2221000000.0</v>
+      </c>
+      <c r="CT60">
+        <v>2312000000.0</v>
+      </c>
+      <c r="CU60">
+        <v>3287000000.0</v>
+      </c>
+      <c r="CV60">
+        <v>3311000000.0</v>
+      </c>
+      <c r="CW60">
+        <v>3222000000.0</v>
+      </c>
+      <c r="CX60">
+        <v>3766000000.0</v>
+      </c>
+      <c r="CY60">
+        <v>3583000000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>3544000000.0</v>
+      </c>
+      <c r="DA60">
+        <v>3434000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:105">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61"/>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BT61">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-14000000.0</v>
+      </c>
+      <c r="BV61">
+        <v>-25000000.0</v>
+      </c>
+      <c r="BW61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="BX61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="BZ61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CA61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CB61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CC61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CD61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CE61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CF61">
+        <v>-58000000.0</v>
+      </c>
+      <c r="CG61">
+        <v>-58000000.0</v>
+      </c>
+      <c r="CH61">
+        <v>-61000000.0</v>
+      </c>
+      <c r="CI61">
+        <v>-61000000.0</v>
+      </c>
+      <c r="CJ61">
+        <v>-61000000.0</v>
+      </c>
+      <c r="CK61">
+        <v>-75000000.0</v>
+      </c>
+      <c r="CL61">
+        <v>-75000000.0</v>
+      </c>
+      <c r="CM61">
+        <v>-76000000.0</v>
+      </c>
+      <c r="CN61">
+        <v>-76000000.0</v>
+      </c>
+      <c r="CO61">
+        <v>-76000000.0</v>
+      </c>
+      <c r="CP61">
+        <v>-111000000.0</v>
+      </c>
+      <c r="CQ61">
+        <v>-108000000.0</v>
+      </c>
+      <c r="CR61">
+        <v>-98000000.0</v>
+      </c>
+      <c r="CS61">
+        <v>-78000000.0</v>
+      </c>
+      <c r="CT61">
+        <v>-90000000.0</v>
+      </c>
+      <c r="CU61">
+        <v>-90000000.0</v>
+      </c>
+      <c r="CV61">
+        <v>-93000000.0</v>
+      </c>
+      <c r="CW61">
+        <v>-94000000.0</v>
+      </c>
+      <c r="CX61">
+        <v>-96000000.0</v>
+      </c>
+      <c r="CY61">
+        <v>-96000000.0</v>
+      </c>
+      <c r="CZ61">
+        <v>-94000000.0</v>
+      </c>
+      <c r="DA61">
+        <v>-45000000.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:105">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62">
+        <v>97000000.0</v>
+      </c>
+      <c r="N62">
+        <v>97000000.0</v>
+      </c>
+      <c r="O62">
+        <v>96000000.0</v>
+      </c>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -29171,4895 +18682,5577 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="B2">
-        <v>1574000000.0</v>
+        <v>16500000000.0</v>
       </c>
       <c r="C2">
-        <v>1640000000.0</v>
+        <v>16186000000.0</v>
       </c>
       <c r="D2">
-        <v>1555000000.0</v>
+        <v>16612000000.0</v>
       </c>
       <c r="E2">
-        <v>3139000000.0</v>
+        <v>14994000000.0</v>
       </c>
       <c r="F2">
-        <v>2853000000.0</v>
+        <v>13269000000.0</v>
       </c>
       <c r="G2">
-        <v>429000000.0</v>
+        <v>11253000000.0</v>
       </c>
       <c r="H2">
-        <v>568000000.0</v>
+        <v>11851000000.0</v>
       </c>
       <c r="I2">
-        <v>1597000000.0</v>
+        <v>11860000000.0</v>
       </c>
       <c r="J2">
-        <v>838000000.0</v>
+        <v>10380000000.0</v>
       </c>
       <c r="K2">
-        <v>579000000.0</v>
+        <v>8813000000.0</v>
       </c>
       <c r="L2">
-        <v>904000000.0</v>
+        <v>12130000000.0</v>
       </c>
       <c r="M2">
-        <v>1389000000.0</v>
+        <v>12552000000.0</v>
       </c>
       <c r="N2">
-        <v>1105000000.0</v>
+        <v>13672000000.0</v>
       </c>
       <c r="O2">
-        <v>1363000000.0</v>
+        <v>12943000000.0</v>
       </c>
       <c r="P2">
-        <v>3219000000.0</v>
+        <v>13511000000.0</v>
       </c>
       <c r="Q2">
-        <v>3107000000.0</v>
+        <v>11838000000.0</v>
       </c>
       <c r="R2">
-        <v>959000000.0</v>
-[...9 lines deleted...]
-      <c r="AA2"/>
+        <v>10796000000.0</v>
+      </c>
+      <c r="S2">
+        <v>16620000000.0</v>
+      </c>
+      <c r="T2">
+        <v>21164000000.0</v>
+      </c>
+      <c r="U2">
+        <v>25638000000.0</v>
+      </c>
+      <c r="V2">
+        <v>25355000000.0</v>
+      </c>
+      <c r="W2">
+        <v>25674000000.0</v>
+      </c>
+      <c r="X2">
+        <v>24822000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>23977000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>23078000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>24744000000.0</v>
+      </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="B3">
-        <v>656000000</v>
+        <v>991000000.0</v>
       </c>
       <c r="C3">
-        <v>830000000</v>
+        <v>964000000.0</v>
       </c>
       <c r="D3">
-        <v>906000000</v>
+        <v>912000000.0</v>
       </c>
       <c r="E3">
-        <v>844000000</v>
+        <v>762000000.0</v>
       </c>
       <c r="F3">
-        <v>611000000</v>
+        <v>773000000.0</v>
       </c>
       <c r="G3">
-        <v>584000000</v>
+        <v>764000000.0</v>
       </c>
       <c r="H3">
-        <v>781000000</v>
+        <v>717000000.0</v>
       </c>
       <c r="I3">
-        <v>846000000</v>
+        <v>676000000.0</v>
       </c>
       <c r="J3">
-        <v>698000000</v>
+        <v>537000000.0</v>
       </c>
       <c r="K3">
-        <v>828000000</v>
+        <v>488000000.0</v>
       </c>
       <c r="L3">
-        <v>704000000</v>
+        <v>540000000.0</v>
       </c>
       <c r="M3">
-        <v>855000000</v>
+        <v>587000000.0</v>
       </c>
       <c r="N3">
-        <v>682000000</v>
+        <v>540000000.0</v>
       </c>
       <c r="O3">
-        <v>705000000</v>
+        <v>486000000.0</v>
       </c>
       <c r="P3">
-        <v>630000000</v>
+        <v>475000000.0</v>
       </c>
       <c r="Q3">
-        <v>500000000</v>
-[...30 lines deleted...]
-      </c>
+        <v>421000000.0</v>
+      </c>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
-[...13 lines deleted...]
-      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
       <c r="J4">
-        <v>758000000.0</v>
+        <v>365000000.0</v>
       </c>
       <c r="K4">
-        <v>259000000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="L4">
-        <v>-325000000.0</v>
+        <v>274000000.0</v>
       </c>
       <c r="M4">
-        <v>-485000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>60000000.0</v>
+      </c>
+      <c r="N4"/>
+      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      <c r="D5"/>
+        <v>169</v>
+      </c>
+      <c r="B5">
+        <v>1242000000.0</v>
+      </c>
+      <c r="C5">
+        <v>2488000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1559000000.0</v>
+      </c>
       <c r="E5">
-        <v>127000000.0</v>
+        <v>1209000000.0</v>
       </c>
       <c r="F5">
-        <v>-74000000.0</v>
+        <v>1060000000.0</v>
       </c>
       <c r="G5">
-        <v>220000000.0</v>
+        <v>2118000000.0</v>
       </c>
       <c r="H5">
-        <v>767000000.0</v>
+        <v>1290000000.0</v>
       </c>
       <c r="I5">
-        <v>968000000.0</v>
+        <v>1475000000.0</v>
       </c>
       <c r="J5">
-        <v>768000000.0</v>
+        <v>1404000000.0</v>
       </c>
       <c r="K5">
-        <v>1562000000.0</v>
+        <v>1156000000.0</v>
       </c>
       <c r="L5">
-        <v>1023000000.0</v>
+        <v>925000000.0</v>
       </c>
       <c r="M5">
-        <v>-6000000.0</v>
+        <v>1703000000.0</v>
       </c>
       <c r="N5">
-        <v>-56000000.0</v>
+        <v>1568000000.0</v>
       </c>
       <c r="O5">
-        <v>-296000000.0</v>
-[...2 lines deleted...]
-      <c r="Q5"/>
+        <v>1481000000.0</v>
+      </c>
+      <c r="P5">
+        <v>1629000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>974000000.0</v>
+      </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="B6">
-        <v>280000000.0</v>
+        <v>2233000000.0</v>
       </c>
       <c r="C6">
-        <v>-66000000.0</v>
+        <v>3452000000.0</v>
       </c>
       <c r="D6">
-        <v>85000000.0</v>
+        <v>1559000000.0</v>
       </c>
       <c r="E6">
-        <v>-1584000000.0</v>
+        <v>1971000000.0</v>
       </c>
       <c r="F6">
-        <v>286000000.0</v>
+        <v>1833000000.0</v>
       </c>
       <c r="G6">
-        <v>2424000000.0</v>
+        <v>2882000000.0</v>
       </c>
       <c r="H6">
-        <v>-139000000.0</v>
+        <v>2007000000.0</v>
       </c>
       <c r="I6">
-        <v>-1029000000.0</v>
+        <v>2151000000.0</v>
       </c>
       <c r="J6">
-        <v>758000000.0</v>
+        <v>1941000000.0</v>
       </c>
       <c r="K6">
-        <v>259000000.0</v>
+        <v>1644000000.0</v>
       </c>
       <c r="L6">
-        <v>-325000000.0</v>
+        <v>1465000000.0</v>
       </c>
       <c r="M6">
-        <v>-485000000.0</v>
+        <v>2290000000.0</v>
       </c>
       <c r="N6">
-        <v>284000000.0</v>
+        <v>2108000000.0</v>
       </c>
       <c r="O6">
-        <v>-258000000.0</v>
+        <v>1967000000.0</v>
       </c>
       <c r="P6">
-        <v>-1856000000.0</v>
+        <v>2104000000.0</v>
       </c>
       <c r="Q6">
-        <v>112000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1395000000.0</v>
+      </c>
+      <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>202</v>
-[...51 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
-[...10 lines deleted...]
-      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
       <c r="I8">
-        <v>55000000.0</v>
+        <v>-30000000.0</v>
       </c>
       <c r="J8">
-        <v>-287000000.0</v>
+        <v>284000000.0</v>
       </c>
       <c r="K8">
-        <v>-199000000.0</v>
+        <v>423000000.0</v>
       </c>
       <c r="L8">
-        <v>-207000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>637000000.0</v>
+      </c>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>3000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="B9">
-        <v>-216000000.0</v>
+        <v>3898000000.0</v>
       </c>
       <c r="C9">
-        <v>285000000.0</v>
+        <v>3527000000.0</v>
       </c>
       <c r="D9">
-        <v>-112000000.0</v>
+        <v>3439000000.0</v>
       </c>
       <c r="E9">
-        <v>-497000000.0</v>
+        <v>2495000000.0</v>
       </c>
       <c r="F9">
-        <v>37000000.0</v>
+        <v>2349000000.0</v>
       </c>
       <c r="G9">
-        <v>-243000000.0</v>
+        <v>1813000000.0</v>
       </c>
       <c r="H9">
-        <v>-74000000.0</v>
+        <v>2506000000.0</v>
       </c>
       <c r="I9">
-        <v>55000000.0</v>
+        <v>2575000000.0</v>
       </c>
       <c r="J9">
-        <v>-287000000.0</v>
+        <v>2504000000.0</v>
       </c>
       <c r="K9">
-        <v>-199000000.0</v>
+        <v>3461000000.0</v>
       </c>
       <c r="L9">
-        <v>-207000000.0</v>
+        <v>3035000000.0</v>
       </c>
       <c r="M9">
-        <v>48000000.0</v>
+        <v>2947000000.0</v>
       </c>
       <c r="N9">
-        <v>-237000000.0</v>
+        <v>2791000000.0</v>
       </c>
       <c r="O9">
-        <v>198000000.0</v>
+        <v>2576000000.0</v>
       </c>
       <c r="P9">
-        <v>-149000000.0</v>
+        <v>2530000000.0</v>
       </c>
       <c r="Q9">
-        <v>-184000000.0</v>
+        <v>1979000000.0</v>
       </c>
       <c r="R9">
-        <v>37000000.0</v>
+        <v>959000000.0</v>
       </c>
       <c r="S9">
-        <v>1361000000.0</v>
-[...1 lines deleted...]
-      <c r="T9"/>
+        <v>1440000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1119000000.0</v>
+      </c>
       <c r="U9">
-        <v>87000000.0</v>
+        <v>754000000.0</v>
       </c>
       <c r="V9">
-        <v>127000000.0</v>
+        <v>1592000000.0</v>
       </c>
       <c r="W9">
-        <v>91000000.0</v>
-[...1 lines deleted...]
-      <c r="X9"/>
+        <v>2948000000.0</v>
+      </c>
+      <c r="X9">
+        <v>3274000000.0</v>
+      </c>
       <c r="Y9">
-        <v>582000000.0</v>
+        <v>3450000000.0</v>
       </c>
       <c r="Z9">
-        <v>810000000.0</v>
+        <v>3010000000.0</v>
       </c>
       <c r="AA9">
-        <v>238000000.0</v>
+        <v>4395000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="B10">
-        <v>-241000000.0</v>
+        <v>881000000.0</v>
       </c>
       <c r="C10">
-        <v>45000000.0</v>
+        <v>2033000000.0</v>
       </c>
       <c r="D10">
-        <v>-20000000.0</v>
+        <v>1337000000.0</v>
       </c>
       <c r="E10">
-        <v>-258000000.0</v>
+        <v>711000000.0</v>
       </c>
       <c r="F10">
-        <v>-710000000.0</v>
+        <v>710000000.0</v>
       </c>
       <c r="G10">
-        <v>-8000000.0</v>
+        <v>1871000000.0</v>
       </c>
       <c r="H10">
-        <v>8000000.0</v>
+        <v>1141000000.0</v>
       </c>
       <c r="I10">
-        <v>-120000000.0</v>
+        <v>1357000000.0</v>
       </c>
       <c r="J10">
-        <v>-224000000.0</v>
+        <v>1286000000.0</v>
       </c>
       <c r="K10">
-        <v>-53000000.0</v>
+        <v>1035000000.0</v>
       </c>
       <c r="L10">
-        <v>-38000000.0</v>
+        <v>1524000000.0</v>
       </c>
       <c r="M10">
-        <v>9000000.0</v>
+        <v>1635000000.0</v>
       </c>
       <c r="N10">
-        <v>-27000000.0</v>
+        <v>1557000000.0</v>
       </c>
       <c r="O10">
-        <v>49000000.0</v>
+        <v>1372000000.0</v>
       </c>
       <c r="P10">
-        <v>-64000000.0</v>
+        <v>1528000000.0</v>
       </c>
       <c r="Q10">
-        <v>-130000000.0</v>
+        <v>961000000.0</v>
       </c>
       <c r="R10">
-        <v>189000000.0</v>
+        <v>9050000000.0</v>
       </c>
       <c r="S10">
-        <v>476000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3250000000.0</v>
+      </c>
+      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
-[...1 lines deleted...]
-      </c>
+      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y10">
+        <v>531000000.0</v>
+      </c>
+      <c r="Z10"/>
       <c r="AA10">
-        <v>172000000.0</v>
+        <v>1667000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      <c r="D11"/>
+        <v>175</v>
+      </c>
+      <c r="B11">
+        <v>700000000.0</v>
+      </c>
+      <c r="C11">
+        <v>223000000.0</v>
+      </c>
+      <c r="D11">
+        <v>1928000000.0</v>
+      </c>
       <c r="E11">
-        <v>279000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="F11">
-        <v>265000000.0</v>
+        <v>101000000.0</v>
       </c>
       <c r="G11">
-        <v>186000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="H11">
-        <v>133000000.0</v>
+        <v>132000000.0</v>
       </c>
       <c r="I11">
-        <v>62000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="J11">
-        <v>268000000.0</v>
+        <v>223000000.0</v>
       </c>
       <c r="K11">
-        <v>31000000.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="L11">
-        <v>194000000.0</v>
+        <v>263000000.0</v>
       </c>
       <c r="M11">
-        <v>-3000000.0</v>
+        <v>255000000.0</v>
       </c>
       <c r="N11">
-        <v>254000000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="O11">
-        <v>-153000000.0</v>
+        <v>212000000.0</v>
       </c>
       <c r="P11">
-        <v>98000000.0</v>
-[...1 lines deleted...]
-      <c r="Q11"/>
+        <v>305000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>258000000.0</v>
+      </c>
       <c r="R11"/>
-      <c r="S11"/>
+      <c r="S11">
+        <v>166000000.0</v>
+      </c>
       <c r="T11"/>
-      <c r="U11"/>
+      <c r="U11">
+        <v>136000000.0</v>
+      </c>
       <c r="V11"/>
-      <c r="W11"/>
+      <c r="W11">
+        <v>4078000000.0</v>
+      </c>
       <c r="X11"/>
       <c r="Y11">
-        <v>413000000.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="Z11"/>
-      <c r="AA11"/>
+      <c r="AA11">
+        <v>605000000.0</v>
+      </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      <c r="D12"/>
+        <v>176</v>
+      </c>
+      <c r="B12">
+        <v>361000000.0</v>
+      </c>
+      <c r="C12">
+        <v>337000000.0</v>
+      </c>
+      <c r="D12">
+        <v>285000000.0</v>
+      </c>
       <c r="E12">
-        <v>251000000.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="F12">
-        <v>344000000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="G12">
-        <v>93000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="H12">
-        <v>67000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="I12">
-        <v>-20000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="J12">
-        <v>390000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="K12">
-        <v>-113000000.0</v>
+        <v>155000000.0</v>
       </c>
       <c r="L12">
-        <v>180000000.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="M12">
-        <v>51000000.0</v>
+        <v>135000000.0</v>
       </c>
       <c r="N12">
-        <v>-36000000.0</v>
+        <v>143000000.0</v>
       </c>
       <c r="O12">
-        <v>17000000.0</v>
-[...12 lines deleted...]
-      <c r="AA12"/>
+        <v>136000000.0</v>
+      </c>
+      <c r="P12">
+        <v>123000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>30000000.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      <c r="D13"/>
+        <v>177</v>
+      </c>
+      <c r="B13">
+        <v>60000000.0</v>
+      </c>
+      <c r="C13">
+        <v>87000000.0</v>
+      </c>
+      <c r="D13">
+        <v>127000000.0</v>
+      </c>
       <c r="E13">
-        <v>215000000.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="F13">
-        <v>-75000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="G13">
-        <v>220000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="H13">
-        <v>-242000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="I13">
-        <v>-139000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="J13">
-        <v>-295000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="K13">
-        <v>430000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="L13">
-        <v>-155000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>119000000.0</v>
+      </c>
+      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>178</v>
       </c>
       <c r="B14">
-        <v>991000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="C14">
-        <v>964000000.0</v>
+        <v>-23000000.0</v>
       </c>
       <c r="D14">
-        <v>912000000.0</v>
+        <v>-31000000.0</v>
       </c>
       <c r="E14">
-        <v>762000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="F14">
-        <v>773000000.0</v>
+        <v>-19000000.0</v>
       </c>
       <c r="G14">
-        <v>764000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="H14">
-        <v>717000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="I14">
-        <v>676000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="J14">
-        <v>546000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="K14">
-        <v>704000000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="L14">
-        <v>540000000.0</v>
+        <v>85000000.0</v>
       </c>
       <c r="M14">
-        <v>587000000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="N14">
-        <v>540000000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="O14">
-        <v>486000000.0</v>
+        <v>83000000.0</v>
       </c>
       <c r="P14">
-        <v>475000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="Q14">
-        <v>421000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="R14">
-        <v>679000000.0</v>
-[...6 lines deleted...]
-      <c r="X14"/>
+        <v>44000000.0</v>
+      </c>
+      <c r="S14">
+        <v>28000000.0</v>
+      </c>
+      <c r="T14">
+        <v>63000000.0</v>
+      </c>
+      <c r="U14">
+        <v>37000000.0</v>
+      </c>
+      <c r="V14">
+        <v>24000000.0</v>
+      </c>
+      <c r="W14">
+        <v>39000000.0</v>
+      </c>
+      <c r="X14">
+        <v>49000000.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>179</v>
       </c>
       <c r="B15">
-        <v>6000000.0</v>
+        <v>165000000.0</v>
       </c>
       <c r="C15">
-        <v>0.0</v>
+        <v>1787000000.0</v>
       </c>
       <c r="D15">
-        <v>32000000.0</v>
+        <v>2909000000.0</v>
       </c>
       <c r="E15">
-        <v>63000000.0</v>
+        <v>594000000.0</v>
       </c>
       <c r="F15">
-        <v>63000000.0</v>
+        <v>590000000.0</v>
       </c>
       <c r="G15">
-        <v>88000000.0</v>
+        <v>1804000000.0</v>
       </c>
       <c r="H15">
-        <v>226000000.0</v>
+        <v>990000000.0</v>
       </c>
       <c r="I15">
-        <v>233000000.0</v>
+        <v>1067000000.0</v>
       </c>
       <c r="J15">
-        <v>310000000.0</v>
+        <v>1355000000.0</v>
       </c>
       <c r="K15">
-        <v>317000000.0</v>
+        <v>1257000000.0</v>
       </c>
       <c r="L15">
-        <v>286000000.0</v>
+        <v>1450000000.0</v>
       </c>
       <c r="M15">
-        <v>301000000.0</v>
+        <v>1351000000.0</v>
       </c>
       <c r="N15">
-        <v>211000000.0</v>
+        <v>1212000000.0</v>
       </c>
       <c r="O15">
-        <v>47000000.0</v>
+        <v>1077000000.0</v>
       </c>
       <c r="P15">
-        <v>93000000.0</v>
-[...3 lines deleted...]
-      <c r="S15"/>
+        <v>1145000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>631000000.0</v>
+      </c>
+      <c r="R15">
+        <v>9300000000.0</v>
+      </c>
+      <c r="S15">
+        <v>3037000000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
-[...7 lines deleted...]
-      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
       <c r="Y15">
-        <v>156000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>343000000.0</v>
+      </c>
+      <c r="Z15"/>
       <c r="AA15">
-        <v>157000000.0</v>
+        <v>1062000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>211</v>
-[...9 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
       <c r="E16">
-        <v>1555000000.0</v>
+        <v>531000000.0</v>
       </c>
       <c r="F16">
-        <v>3139000000.0</v>
+        <v>527000000.0</v>
       </c>
       <c r="G16">
-        <v>2853000000.0</v>
+        <v>1769000000.0</v>
       </c>
       <c r="H16">
-        <v>429000000.0</v>
+        <v>990000000.0</v>
       </c>
       <c r="I16">
-        <v>568000000.0</v>
+        <v>1067000000.0</v>
       </c>
       <c r="J16">
-        <v>1596000000.0</v>
+        <v>1355000000.0</v>
       </c>
       <c r="K16">
-        <v>838000000.0</v>
+        <v>1257000000.0</v>
       </c>
       <c r="L16">
-        <v>579000000.0</v>
+        <v>1450000000.0</v>
       </c>
       <c r="M16">
-        <v>904000000.0</v>
+        <v>1351000000.0</v>
       </c>
       <c r="N16">
-        <v>1389000000.0</v>
+        <v>1212000000.0</v>
       </c>
       <c r="O16">
-        <v>1105000000.0</v>
+        <v>1077000000.0</v>
       </c>
       <c r="P16">
-        <v>1363000000.0</v>
+        <v>1145000000.0</v>
       </c>
       <c r="Q16">
-        <v>3219000000.0</v>
+        <v>631000000.0</v>
       </c>
       <c r="R16">
-        <v>3107000000.0</v>
+        <v>9344000000.0</v>
       </c>
       <c r="S16">
-        <v>959000000.0</v>
+        <v>3056000000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16"/>
+      <c r="Y16">
+        <v>343000000.0</v>
+      </c>
       <c r="Z16"/>
-      <c r="AA16"/>
+      <c r="AA16">
+        <v>1062000000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>212</v>
-[...8 lines deleted...]
-      <c r="I17"/>
+        <v>181</v>
+      </c>
+      <c r="B17">
+        <v>181000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1810000000.0</v>
+      </c>
+      <c r="D17">
+        <v>2313000000.0</v>
+      </c>
+      <c r="E17">
+        <v>590000000.0</v>
+      </c>
+      <c r="F17">
+        <v>609000000.0</v>
+      </c>
+      <c r="G17">
+        <v>1905000000.0</v>
+      </c>
+      <c r="H17">
+        <v>1009000000.0</v>
+      </c>
+      <c r="I17">
+        <v>1107000000.0</v>
+      </c>
       <c r="J17">
-        <v>86000000.0</v>
+        <v>1063000000.0</v>
       </c>
       <c r="K17">
-        <v>-23000000.0</v>
+        <v>1218000000.0</v>
       </c>
       <c r="L17">
-        <v>-45000000.0</v>
+        <v>1261000000.0</v>
       </c>
       <c r="M17">
-        <v>-36000000.0</v>
+        <v>1423000000.0</v>
       </c>
       <c r="N17">
-        <v>11000000.0</v>
-[...1 lines deleted...]
-      <c r="O17"/>
+        <v>1267000000.0</v>
+      </c>
+      <c r="O17">
+        <v>1133000000.0</v>
+      </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="B18">
-        <v>1529000000.0</v>
+        <v>-301000000.0</v>
       </c>
       <c r="C18">
-        <v>1616000000.0</v>
+        <v>-250000000.0</v>
       </c>
       <c r="D18">
-        <v>990000000.0</v>
+        <v>-149000000.0</v>
       </c>
       <c r="E18">
-        <v>419000000.0</v>
+        <v>-219000000.0</v>
       </c>
       <c r="F18">
-        <v>611000000.0</v>
+        <v>-150000000.0</v>
       </c>
       <c r="G18">
-        <v>829000000.0</v>
+        <v>-164000000.0</v>
       </c>
       <c r="H18">
-        <v>843000000.0</v>
+        <v>-151000000.0</v>
       </c>
       <c r="I18">
-        <v>782000000.0</v>
+        <v>-120000000.0</v>
       </c>
       <c r="J18">
-        <v>770000000.0</v>
+        <v>-133000000.0</v>
       </c>
       <c r="K18">
-        <v>1113000000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>-155000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>214</v>
-[...9 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
       <c r="E19">
-        <v>-5170000000.0</v>
+        <v>-333000000.0</v>
       </c>
       <c r="F19">
-        <v>20000000.0</v>
+        <v>-329000000.0</v>
       </c>
       <c r="G19">
-        <v>-3000000.0</v>
+        <v>-83000000.0</v>
       </c>
       <c r="H19">
-        <v>-10000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="I19">
-        <v>-18000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="J19">
-        <v>-78000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="K19">
-        <v>-4000000.0</v>
+        <v>-331000000.0</v>
       </c>
       <c r="L19">
-        <v>-23000000.0</v>
+        <v>-72000000.0</v>
       </c>
       <c r="M19">
-        <v>-5000000.0</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>-7000000.0</v>
+      </c>
+      <c r="N19">
+        <v>16000000.0</v>
+      </c>
       <c r="O19">
-        <v>51000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
-        <v>0.0</v>
+        <v>85000000.0</v>
       </c>
       <c r="F20">
-        <v>0.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="G20">
-        <v>2230000000.0</v>
-[...8 lines deleted...]
-      <c r="O20"/>
+        <v>136000000.0</v>
+      </c>
+      <c r="H20">
+        <v>148000000.0</v>
+      </c>
+      <c r="I20">
+        <v>109000000.0</v>
+      </c>
+      <c r="J20">
+        <v>129000000.0</v>
+      </c>
+      <c r="K20">
+        <v>328000000.0</v>
+      </c>
+      <c r="L20">
+        <v>177000000.0</v>
+      </c>
+      <c r="M20">
+        <v>144000000.0</v>
+      </c>
+      <c r="N20">
+        <v>145000000.0</v>
+      </c>
+      <c r="O20">
+        <v>171000000.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>185</v>
       </c>
       <c r="B21">
-        <v>-1008000000.0</v>
+        <v>1184000000.0</v>
       </c>
       <c r="C21">
-        <v>2165000000.0</v>
+        <v>2062000000.0</v>
       </c>
       <c r="D21">
-        <v>-332000000.0</v>
+        <v>1559000000.0</v>
       </c>
       <c r="E21">
-        <v>2467000000.0</v>
+        <v>1357000000.0</v>
       </c>
       <c r="F21">
-        <v>-53000000.0</v>
+        <v>1274000000.0</v>
       </c>
       <c r="G21">
-        <v>-429000000.0</v>
+        <v>837000000.0</v>
       </c>
       <c r="H21">
-        <v>-574000000.0</v>
+        <v>1430000000.0</v>
       </c>
       <c r="I21">
-        <v>255000000.0</v>
+        <v>1582000000.0</v>
       </c>
       <c r="J21">
-        <v>-17000000.0</v>
+        <v>1552000000.0</v>
       </c>
       <c r="K21">
-        <v>-896000000.0</v>
+        <v>1731000000.0</v>
       </c>
       <c r="L21">
-        <v>-760000000.0</v>
+        <v>2018000000.0</v>
       </c>
       <c r="M21">
-        <v>-683000000.0</v>
+        <v>1911000000.0</v>
       </c>
       <c r="N21">
-        <v>-1433000000.0</v>
+        <v>1828000000.0</v>
       </c>
       <c r="O21">
-        <v>-13000000.0</v>
-[...2 lines deleted...]
-      <c r="Q21"/>
+        <v>1649000000.0</v>
+      </c>
+      <c r="P21">
+        <v>1629000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1164000000.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21"/>
-[...3 lines deleted...]
-      <c r="AA21"/>
+      <c r="W21">
+        <v>205000000.0</v>
+      </c>
+      <c r="X21">
+        <v>676000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>952000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>518000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>1744000000.0</v>
+      </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
-[...54 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>187</v>
       </c>
       <c r="B23">
-        <v>-37000000.0</v>
+        <v>19214000000.0</v>
       </c>
       <c r="C23">
-        <v>-26000000.0</v>
+        <v>17651000000.0</v>
       </c>
       <c r="D23">
-        <v>-45000000.0</v>
+        <v>18492000000.0</v>
       </c>
       <c r="E23">
-        <v>2427000000.0</v>
+        <v>16132000000.0</v>
       </c>
       <c r="F23">
-        <v>1375000000.0</v>
+        <v>14344000000.0</v>
       </c>
       <c r="G23">
-        <v>1054000000.0</v>
+        <v>12229000000.0</v>
       </c>
       <c r="H23">
-        <v>-45000000.0</v>
+        <v>12927000000.0</v>
       </c>
       <c r="I23">
-        <v>-78000000.0</v>
+        <v>12853000000.0</v>
       </c>
       <c r="J23">
-        <v>370000000.0</v>
+        <v>11332000000.0</v>
       </c>
       <c r="K23">
-        <v>-86000000.0</v>
+        <v>10543000000.0</v>
       </c>
       <c r="L23">
-        <v>-122000000.0</v>
+        <v>13147000000.0</v>
       </c>
       <c r="M23">
-        <v>-81000000.0</v>
+        <v>13588000000.0</v>
       </c>
       <c r="N23">
-        <v>-69000000.0</v>
+        <v>14635000000.0</v>
       </c>
       <c r="O23">
-        <v>-47000000.0</v>
+        <v>13870000000.0</v>
       </c>
       <c r="P23">
-        <v>-43000000.0</v>
+        <v>14412000000.0</v>
       </c>
       <c r="Q23">
-        <v>-27000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12653000000.0</v>
+      </c>
+      <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>218</v>
-[...6 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
-        <v>-4303000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="F24">
-        <v>-17000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="G24">
-        <v>-39000000.0</v>
-[...54 lines deleted...]
-      </c>
+        <v>35000000.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="B25">
-        <v>673000000.0</v>
+        <v>991000000.0</v>
       </c>
       <c r="C25">
-        <v>-475000000.0</v>
+        <v>964000000.0</v>
       </c>
       <c r="D25">
-        <v>410000000.0</v>
+        <v>854000000.0</v>
       </c>
       <c r="E25">
-        <v>372000000.0</v>
+        <v>762000000.0</v>
       </c>
       <c r="F25">
-        <v>296000000.0</v>
+        <v>773000000.0</v>
       </c>
       <c r="G25">
-        <v>-1336000000.0</v>
+        <v>764000000.0</v>
       </c>
       <c r="H25">
-        <v>40000000.0</v>
+        <v>717000000.0</v>
       </c>
       <c r="I25">
-        <v>-57000000.0</v>
+        <v>676000000.0</v>
       </c>
       <c r="J25">
-        <v>361000000.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>546000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
-        <v>-4104000000.0</v>
+        <v>1097000000.0</v>
       </c>
       <c r="D26">
-        <v>-398000000.0</v>
+        <v>1289000000.0</v>
       </c>
       <c r="E26">
-        <v>-68000000.0</v>
+        <v>1120000000.0</v>
       </c>
       <c r="F26">
-        <v>-45000000.0</v>
+        <v>1030000000.0</v>
       </c>
       <c r="G26">
-        <v>-57000000.0</v>
+        <v>1024000000.0</v>
       </c>
       <c r="H26">
-        <v>-420000000.0</v>
+        <v>1165000000.0</v>
       </c>
       <c r="I26">
-        <v>-499000000.0</v>
+        <v>1155000000.0</v>
       </c>
       <c r="J26">
-        <v>-383000000.0</v>
+        <v>882000000.0</v>
       </c>
       <c r="K26">
-        <v>-634000000.0</v>
+        <v>788000000.0</v>
       </c>
       <c r="L26">
-        <v>-1159000000.0</v>
+        <v>1200000000.0</v>
       </c>
       <c r="M26">
-        <v>-1024000000.0</v>
+        <v>1600000000.0</v>
       </c>
       <c r="N26">
-        <v>-457000000.0</v>
+        <v>1600000000.0</v>
       </c>
       <c r="O26">
-        <v>-403000000.0</v>
-[...12 lines deleted...]
-      <c r="AA26"/>
+        <v>1200000000.0</v>
+      </c>
+      <c r="P26">
+        <v>1200000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>1000000000.0</v>
+      </c>
+      <c r="R26">
+        <v>1300000000.0</v>
+      </c>
+      <c r="S26">
+        <v>1900000000.0</v>
+      </c>
+      <c r="T26">
+        <v>2000000000.0</v>
+      </c>
+      <c r="U26">
+        <v>2100000000.0</v>
+      </c>
+      <c r="V26">
+        <v>2200000000.0</v>
+      </c>
+      <c r="W26">
+        <v>2100000000.0</v>
+      </c>
+      <c r="X26">
+        <v>2000000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>1700000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>1700000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1751000000.0</v>
+      </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>221</v>
-[...51 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>192</v>
       </c>
       <c r="B28">
-        <v>-1442000000.0</v>
+        <v>1673000000.0</v>
       </c>
       <c r="C28">
-        <v>-1965000000.0</v>
+        <v>1465000000.0</v>
       </c>
       <c r="D28">
-        <v>-807000000.0</v>
+        <v>1358000000.0</v>
       </c>
       <c r="E28">
-        <v>2347000000.0</v>
+        <v>1138000000.0</v>
       </c>
       <c r="F28">
-        <v>-191000000.0</v>
+        <v>1075000000.0</v>
       </c>
       <c r="G28">
-        <v>1613000000.0</v>
+        <v>976000000.0</v>
       </c>
       <c r="H28">
-        <v>-649000000.0</v>
+        <v>1076000000.0</v>
       </c>
       <c r="I28">
-        <v>-555000000.0</v>
+        <v>993000000.0</v>
       </c>
       <c r="J28">
-        <v>456000000.0</v>
+        <v>952000000.0</v>
       </c>
       <c r="K28">
-        <v>-1081000000.0</v>
+        <v>1145000000.0</v>
       </c>
       <c r="L28">
-        <v>-284000000.0</v>
+        <v>1017000000.0</v>
       </c>
       <c r="M28">
-        <v>-1398000000.0</v>
+        <v>1081000000.0</v>
       </c>
       <c r="N28">
-        <v>-822000000.0</v>
+        <v>963000000.0</v>
       </c>
       <c r="O28">
-        <v>-105000000.0</v>
+        <v>927000000.0</v>
       </c>
       <c r="P28">
-        <v>-3194000000.0</v>
+        <v>901000000.0</v>
       </c>
       <c r="Q28">
-        <v>-126000000.0</v>
+        <v>815000000.0</v>
       </c>
       <c r="R28">
-        <v>2377000000.0</v>
+        <v>976000000.0</v>
       </c>
       <c r="S28">
-        <v>465000000.0</v>
-[...2 lines deleted...]
-      <c r="U28"/>
+        <v>1424000000.0</v>
+      </c>
+      <c r="T28">
+        <v>1595000000.0</v>
+      </c>
+      <c r="U28">
+        <v>1585000000.0</v>
+      </c>
       <c r="V28">
-        <v>1952000000.0</v>
-[...1 lines deleted...]
-      <c r="W28"/>
+        <v>1644000000.0</v>
+      </c>
+      <c r="W28">
+        <v>1599000000.0</v>
+      </c>
       <c r="X28">
-        <v>95000000.0</v>
-[...1 lines deleted...]
-      <c r="Y28"/>
+        <v>1550000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1510000000.0</v>
+      </c>
       <c r="Z28">
-        <v>13000000.0</v>
+        <v>1470000000.0</v>
       </c>
       <c r="AA28">
-        <v>1094000000.0</v>
+        <v>1715000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
       <c r="B29">
-        <v>2185000000.0</v>
+        <v>700000000.0</v>
       </c>
       <c r="C29">
-        <v>2446000000.0</v>
+        <v>223000000.0</v>
       </c>
       <c r="D29">
-        <v>1896000000.0</v>
+        <v>-1223000000.0</v>
       </c>
       <c r="E29">
-        <v>1263000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="F29">
-        <v>1222000000.0</v>
+        <v>101000000.0</v>
       </c>
       <c r="G29">
-        <v>1413000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="H29">
-        <v>1624000000.0</v>
+        <v>132000000.0</v>
       </c>
       <c r="I29">
-        <v>1628000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="J29">
-        <v>1468000000.0</v>
+        <v>223000000.0</v>
       </c>
       <c r="K29">
-        <v>1941000000.0</v>
+        <v>242000000.0</v>
       </c>
       <c r="L29">
-        <v>1703000000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>161000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
-[...19 lines deleted...]
-      </c>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>194</v>
       </c>
       <c r="B30">
-        <v>-498000000.0</v>
+        <v>2714000000.0</v>
       </c>
       <c r="C30">
-        <v>-507000000.0</v>
+        <v>1465000000.0</v>
       </c>
       <c r="D30">
-        <v>-1002000000.0</v>
+        <v>1880000000.0</v>
       </c>
       <c r="E30">
-        <v>-5182000000.0</v>
+        <v>1138000000.0</v>
       </c>
       <c r="F30">
-        <v>-729000000.0</v>
+        <v>1075000000.0</v>
       </c>
       <c r="G30">
-        <v>-626000000.0</v>
+        <v>976000000.0</v>
       </c>
       <c r="H30">
-        <v>-1111000000.0</v>
+        <v>1076000000.0</v>
       </c>
       <c r="I30">
-        <v>-2048000000.0</v>
+        <v>993000000.0</v>
       </c>
       <c r="J30">
-        <v>-1252000000.0</v>
+        <v>952000000.0</v>
       </c>
       <c r="K30">
-        <v>-578000000.0</v>
+        <v>1730000000.0</v>
       </c>
       <c r="L30">
-        <v>-1699000000.0</v>
+        <v>1017000000.0</v>
       </c>
       <c r="M30">
-        <v>-1186000000.0</v>
+        <v>1036000000.0</v>
       </c>
       <c r="N30">
-        <v>-655000000.0</v>
+        <v>963000000.0</v>
       </c>
       <c r="O30">
-        <v>-1631000000.0</v>
+        <v>927000000.0</v>
       </c>
       <c r="P30">
-        <v>-10000000.0</v>
+        <v>901000000.0</v>
       </c>
       <c r="Q30">
-        <v>-911000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>815000000.0</v>
+      </c>
+      <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31">
+        <v>-303000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-29000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-222000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-646000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-564000000.0</v>
+      </c>
+      <c r="G31">
+        <v>1034000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-289000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-225000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-266000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-696000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-494000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-276000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-271000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-277000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-101000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-203000000.0</v>
+      </c>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>196</v>
+      </c>
+      <c r="B32">
+        <v>20398000000.0</v>
+      </c>
+      <c r="C32">
+        <v>19713000000.0</v>
+      </c>
+      <c r="D32">
+        <v>20051000000.0</v>
+      </c>
+      <c r="E32">
+        <v>17489000000.0</v>
+      </c>
+      <c r="F32">
+        <v>15618000000.0</v>
+      </c>
+      <c r="G32">
+        <v>13066000000.0</v>
+      </c>
+      <c r="H32">
+        <v>14357000000.0</v>
+      </c>
+      <c r="I32">
+        <v>14435000000.0</v>
+      </c>
+      <c r="J32">
+        <v>12884000000.0</v>
+      </c>
+      <c r="K32">
+        <v>16661000000.0</v>
+      </c>
+      <c r="L32">
+        <v>15165000000.0</v>
+      </c>
+      <c r="M32">
+        <v>17023000000.0</v>
+      </c>
+      <c r="N32">
+        <v>16463000000.0</v>
+      </c>
+      <c r="O32">
+        <v>15519000000.0</v>
+      </c>
+      <c r="P32">
+        <v>16041000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>13817000000.0</v>
+      </c>
+      <c r="R32">
+        <v>11755000000.0</v>
+      </c>
+      <c r="S32">
+        <v>18060000000.0</v>
+      </c>
+      <c r="T32">
+        <v>22283000000.0</v>
+      </c>
+      <c r="U32">
+        <v>26392000000.0</v>
+      </c>
+      <c r="V32">
+        <v>26947000000.0</v>
+      </c>
+      <c r="W32">
+        <v>28622000000.0</v>
+      </c>
+      <c r="X32">
+        <v>28096000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>27427000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>26088000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>29139000000.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
       <c r="CS1" t="s">
         <v>158</v>
       </c>
       <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CV1" t="s">
         <v>160</v>
       </c>
       <c r="CW1" t="s">
         <v>161</v>
       </c>
       <c r="CX1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CZ1" t="s">
         <v>163</v>
       </c>
       <c r="DA1" t="s">
         <v>164</v>
       </c>
+      <c r="DB1" t="s">
+        <v>165</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="B2">
-        <v>1643000000.0</v>
+        <v>4166000000.0</v>
       </c>
       <c r="C2">
-        <v>1449000000.0</v>
+        <v>4135000000.0</v>
       </c>
       <c r="D2">
-        <v>1101000000.0</v>
+        <v>4194000000.0</v>
       </c>
       <c r="E2">
-        <v>1574000000.0</v>
+        <v>4211000000.0</v>
       </c>
       <c r="F2">
-        <v>1054000000.0</v>
+        <v>3960000000.0</v>
       </c>
       <c r="G2">
-        <v>1409000000.0</v>
+        <v>3780000000.0</v>
       </c>
       <c r="H2">
-        <v>941000000.0</v>
+        <v>3967000000.0</v>
       </c>
       <c r="I2">
-        <v>1640000000.0</v>
+        <v>4142000000.0</v>
       </c>
       <c r="J2">
-        <v>1808000000.0</v>
+        <v>4121000000.0</v>
       </c>
       <c r="K2">
-        <v>1302000000.0</v>
+        <v>4099000000.0</v>
       </c>
       <c r="L2">
-        <v>1117000000.0</v>
+        <v>4318000000.0</v>
       </c>
       <c r="M2">
-        <v>1555000000.0</v>
+        <v>4422000000.0</v>
       </c>
       <c r="N2">
-        <v>4878000000.0</v>
+        <v>4236000000.0</v>
       </c>
       <c r="O2">
-        <v>4696000000.0</v>
+        <v>3869000000.0</v>
       </c>
       <c r="P2">
-        <v>4877000000.0</v>
+        <v>3864000000.0</v>
       </c>
       <c r="Q2">
-        <v>3139000000.0</v>
+        <v>3643000000.0</v>
       </c>
       <c r="R2">
-        <v>2793000000.0</v>
+        <v>3615000000.0</v>
       </c>
       <c r="S2">
-        <v>2978000000.0</v>
+        <v>3460000000.0</v>
       </c>
       <c r="T2">
-        <v>2882000000.0</v>
+        <v>3193000000.0</v>
       </c>
       <c r="U2">
-        <v>2853000000.0</v>
+        <v>3262000000.0</v>
       </c>
       <c r="V2">
-        <v>2154000000.0</v>
+        <v>3314000000.0</v>
       </c>
       <c r="W2">
-        <v>1917000000.0</v>
+        <v>3473000000.0</v>
       </c>
       <c r="X2">
-        <v>2087000000.0</v>
+        <v>3053000000.0</v>
       </c>
       <c r="Y2">
-        <v>429000000.0</v>
+        <v>1960000000.0</v>
       </c>
       <c r="Z2">
-        <v>358000000.0</v>
+        <v>2765000000.0</v>
       </c>
       <c r="AA2">
-        <v>381000000.0</v>
+        <v>2942000000.0</v>
       </c>
       <c r="AB2">
-        <v>322000000.0</v>
+        <v>2914000000.0</v>
       </c>
       <c r="AC2">
-        <v>568000000.0</v>
+        <v>3003000000.0</v>
       </c>
       <c r="AD2">
-        <v>772000000.0</v>
+        <v>2993000000.0</v>
       </c>
       <c r="AE2">
-        <v>971000000.0</v>
+        <v>3025000000.0</v>
       </c>
       <c r="AF2">
-        <v>1346000000.0</v>
+        <v>2864000000.0</v>
       </c>
       <c r="AG2">
-        <v>1597000000.0</v>
+        <v>2990000000.0</v>
       </c>
       <c r="AH2">
-        <v>557000000.0</v>
+        <v>2999000000.0</v>
       </c>
       <c r="AI2">
-        <v>792000000.0</v>
+        <v>2760000000.0</v>
       </c>
       <c r="AJ2">
-        <v>547000000.0</v>
+        <v>2532000000.0</v>
       </c>
       <c r="AK2">
-        <v>838000000.0</v>
+        <v>2526000000.0</v>
       </c>
       <c r="AL2">
-        <v>395000000.0</v>
+        <v>3456000000.0</v>
       </c>
       <c r="AM2">
-        <v>437000000.0</v>
+        <v>3271000000.0</v>
       </c>
       <c r="AN2">
-        <v>463000000.0</v>
+        <v>3290000000.0</v>
       </c>
       <c r="AO2">
-        <v>579000000.0</v>
+        <v>3346000000.0</v>
       </c>
       <c r="AP2">
-        <v>459000000.0</v>
+        <v>3262000000.0</v>
       </c>
       <c r="AQ2">
-        <v>1235000000.0</v>
+        <v>3161000000.0</v>
       </c>
       <c r="AR2">
-        <v>601000000.0</v>
+        <v>2862000000.0</v>
       </c>
       <c r="AS2">
-        <v>904000000.0</v>
+        <v>3076000000.0</v>
       </c>
       <c r="AT2">
-        <v>1026000000.0</v>
+        <v>3056000000.0</v>
       </c>
       <c r="AU2">
-        <v>1166000000.0</v>
+        <v>3343000000.0</v>
       </c>
       <c r="AV2">
-        <v>978000000.0</v>
+        <v>3041000000.0</v>
       </c>
       <c r="AW2">
-        <v>1389000000.0</v>
+        <v>3262000000.0</v>
       </c>
       <c r="AX2">
-        <v>1053000000.0</v>
+        <v>3164000000.0</v>
       </c>
       <c r="AY2">
-        <v>1001000000.0</v>
+        <v>3426000000.0</v>
       </c>
       <c r="AZ2">
-        <v>830000000.0</v>
+        <v>3338000000.0</v>
       </c>
       <c r="BA2">
-        <v>1105000000.0</v>
+        <v>3464000000.0</v>
       </c>
       <c r="BB2">
-        <v>1634000000.0</v>
+        <v>3339000000.0</v>
       </c>
       <c r="BC2">
-        <v>1523000000.0</v>
+        <v>3158000000.0</v>
       </c>
       <c r="BD2">
-        <v>1412000000.0</v>
+        <v>3058000000.0</v>
       </c>
       <c r="BE2">
-        <v>1363000000.0</v>
+        <v>3272000000.0</v>
       </c>
       <c r="BF2">
-        <v>1386000000.0</v>
+        <v>3373000000.0</v>
       </c>
       <c r="BG2">
-        <v>1322000000.0</v>
+        <v>3221000000.0</v>
       </c>
       <c r="BH2">
-        <v>1633000000.0</v>
+        <v>3294000000.0</v>
       </c>
       <c r="BI2">
-        <v>3219000000.0</v>
+        <v>3518000000.0</v>
       </c>
       <c r="BJ2">
-        <v>3705000000.0</v>
+        <v>3353000000.0</v>
       </c>
       <c r="BK2">
-        <v>3383000000.0</v>
+        <v>3210000000.0</v>
       </c>
       <c r="BL2">
-        <v>3296000000.0</v>
+        <v>2807000000.0</v>
       </c>
       <c r="BM2">
-        <v>3107000000.0</v>
-[...40 lines deleted...]
-      <c r="DA2"/>
+        <v>2903000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>2848000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>6193000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>-2870000000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>2870000000.0</v>
+      </c>
+      <c r="BR2">
+        <v>2709000000.0</v>
+      </c>
+      <c r="BS2">
+        <v>3011000000.0</v>
+      </c>
+      <c r="BT2">
+        <v>3994000000.0</v>
+      </c>
+      <c r="BU2">
+        <v>4413000000.0</v>
+      </c>
+      <c r="BV2">
+        <v>4405000000.0</v>
+      </c>
+      <c r="BW2">
+        <v>5039000000.0</v>
+      </c>
+      <c r="BX2">
+        <v>5125000000.0</v>
+      </c>
+      <c r="BY2">
+        <v>5688000000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>5312000000.0</v>
+      </c>
+      <c r="CA2">
+        <v>6441000000.0</v>
+      </c>
+      <c r="CB2">
+        <v>6095000000.0</v>
+      </c>
+      <c r="CC2">
+        <v>6543000000.0</v>
+      </c>
+      <c r="CD2">
+        <v>6559000000.0</v>
+      </c>
+      <c r="CE2">
+        <v>6136000000.0</v>
+      </c>
+      <c r="CF2">
+        <v>6204000000.0</v>
+      </c>
+      <c r="CG2">
+        <v>6549000000.0</v>
+      </c>
+      <c r="CH2">
+        <v>6466000000.0</v>
+      </c>
+      <c r="CI2">
+        <v>6521000000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>6048000000.0</v>
+      </c>
+      <c r="CK2">
+        <v>6593000000.0</v>
+      </c>
+      <c r="CL2">
+        <v>6512000000.0</v>
+      </c>
+      <c r="CM2">
+        <v>6380000000.0</v>
+      </c>
+      <c r="CN2">
+        <v>5859000000.0</v>
+      </c>
+      <c r="CO2">
+        <v>6209000000.0</v>
+      </c>
+      <c r="CP2">
+        <v>6321000000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>6098000000.0</v>
+      </c>
+      <c r="CR2">
+        <v>5695000000.0</v>
+      </c>
+      <c r="CS2">
+        <v>6332000000.0</v>
+      </c>
+      <c r="CT2">
+        <v>5852000000.0</v>
+      </c>
+      <c r="CU2">
+        <v>5613000000.0</v>
+      </c>
+      <c r="CV2">
+        <v>5540000000.0</v>
+      </c>
+      <c r="CW2">
+        <v>6024000000.0</v>
+      </c>
+      <c r="CX2">
+        <v>5901000000.0</v>
+      </c>
+      <c r="CY2">
+        <v>5919000000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>5773000000.0</v>
+      </c>
+      <c r="DA2">
+        <v>6456000000.0</v>
+      </c>
+      <c r="DB2">
+        <v>6596000000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="B3">
-        <v>167000000</v>
+        <v>250000000.0</v>
       </c>
       <c r="C3">
-        <v>143000000</v>
+        <v>250000000.0</v>
       </c>
       <c r="D3">
-        <v>149000000</v>
+        <v>249000000.0</v>
       </c>
       <c r="E3">
-        <v>197000000</v>
+        <v>250000000.0</v>
       </c>
       <c r="F3">
-        <v>166000000</v>
+        <v>242000000.0</v>
       </c>
       <c r="G3">
-        <v>173000000</v>
+        <v>245000000.0</v>
       </c>
       <c r="H3">
-        <v>226000000</v>
+        <v>241000000.0</v>
       </c>
       <c r="I3">
-        <v>265000000</v>
+        <v>248000000.0</v>
       </c>
       <c r="J3">
-        <v>203000000</v>
+        <v>230000000.0</v>
       </c>
       <c r="K3">
-        <v>212000000</v>
+        <v>246000000.0</v>
       </c>
       <c r="L3">
-        <v>222000000</v>
+        <v>226000000.0</v>
       </c>
       <c r="M3">
-        <v>269000000</v>
+        <v>224000000.0</v>
       </c>
       <c r="N3">
-        <v>178000000</v>
+        <v>216000000.0</v>
       </c>
       <c r="O3">
-        <v>212000000</v>
+        <v>188000000.0</v>
       </c>
       <c r="P3">
-        <v>207000000</v>
+        <v>190000000.0</v>
       </c>
       <c r="Q3">
-        <v>247000000</v>
+        <v>193000000.0</v>
       </c>
       <c r="R3">
-        <v>181000000</v>
+        <v>191000000.0</v>
       </c>
       <c r="S3">
-        <v>169000000</v>
+        <v>190000000.0</v>
       </c>
       <c r="T3">
-        <v>127000000</v>
+        <v>193000000.0</v>
       </c>
       <c r="U3">
-        <v>134000000</v>
+        <v>197000000.0</v>
       </c>
       <c r="V3">
-        <v>95000000</v>
+        <v>193000000.0</v>
       </c>
       <c r="W3">
-        <v>117000000</v>
+        <v>208000000.0</v>
       </c>
       <c r="X3">
-        <v>167000000</v>
+        <v>192000000.0</v>
       </c>
       <c r="Y3">
-        <v>205000000</v>
+        <v>184000000.0</v>
       </c>
       <c r="Z3">
-        <v>162000000</v>
+        <v>180000000.0</v>
       </c>
       <c r="AA3">
-        <v>168000000</v>
+        <v>178000000.0</v>
       </c>
       <c r="AB3">
-        <v>216000000</v>
+        <v>178000000.0</v>
       </c>
       <c r="AC3">
-        <v>235000000</v>
+        <v>188000000.0</v>
       </c>
       <c r="AD3">
-        <v>185000000</v>
+        <v>173000000.0</v>
       </c>
       <c r="AE3">
-        <v>212000000</v>
+        <v>202000000.0</v>
       </c>
       <c r="AF3">
-        <v>206000000</v>
+        <v>163000000.0</v>
       </c>
       <c r="AG3">
-        <v>243000000</v>
+        <v>156000000.0</v>
       </c>
       <c r="AH3">
-        <v>107000000</v>
+        <v>155000000.0</v>
       </c>
       <c r="AI3">
-        <v>198000000</v>
+        <v>546000000.0</v>
       </c>
       <c r="AJ3">
-        <v>178000000</v>
+        <v>136000000.0</v>
       </c>
       <c r="AK3">
-        <v>215000000</v>
+        <v>181000000.0</v>
       </c>
       <c r="AL3">
-        <v>214000000</v>
+        <v>175000000.0</v>
       </c>
       <c r="AM3">
-        <v>202000000</v>
+        <v>33000000.0</v>
       </c>
       <c r="AN3">
-        <v>172000000</v>
+        <v>174000000.0</v>
       </c>
       <c r="AO3">
-        <v>240000000</v>
+        <v>190000000.0</v>
       </c>
       <c r="AP3">
-        <v>165000000</v>
+        <v>162000000.0</v>
       </c>
       <c r="AQ3">
-        <v>179000000</v>
+        <v>23000000.0</v>
       </c>
       <c r="AR3">
-        <v>147000000</v>
+        <v>131000000.0</v>
       </c>
       <c r="AS3">
-        <v>213000000</v>
+        <v>23000000.0</v>
       </c>
       <c r="AT3">
-        <v>189000000</v>
+        <v>128000000.0</v>
       </c>
       <c r="AU3">
-        <v>196000000</v>
+        <v>25000000.0</v>
       </c>
       <c r="AV3">
-        <v>172000000</v>
+        <v>150000000.0</v>
       </c>
       <c r="AW3">
-        <v>298000000</v>
+        <v>146000000.0</v>
       </c>
       <c r="AX3">
-        <v>170000000</v>
+        <v>145000000.0</v>
       </c>
       <c r="AY3">
-        <v>176000000</v>
+        <v>25000000.0</v>
       </c>
       <c r="AZ3">
-        <v>123000000</v>
+        <v>138000000.0</v>
       </c>
       <c r="BA3">
-        <v>213000000</v>
+        <v>132000000.0</v>
       </c>
       <c r="BB3">
-        <v>142000000</v>
+        <v>131000000.0</v>
       </c>
       <c r="BC3">
-        <v>163000000</v>
+        <v>24000000.0</v>
       </c>
       <c r="BD3">
-        <v>140000000</v>
+        <v>113000000.0</v>
       </c>
       <c r="BE3">
-        <v>260000000</v>
+        <v>19000000.0</v>
       </c>
       <c r="BF3">
-        <v>176000000</v>
+        <v>114000000.0</v>
       </c>
       <c r="BG3">
-        <v>162000000</v>
+        <v>119000000.0</v>
       </c>
       <c r="BH3">
-        <v>111000000</v>
+        <v>123000000.0</v>
       </c>
       <c r="BI3">
-        <v>181000000</v>
+        <v>116000000.0</v>
       </c>
       <c r="BJ3">
-        <v>219000000</v>
+        <v>117000000.0</v>
       </c>
       <c r="BK3">
-        <v>102000000</v>
+        <v>110000000.0</v>
       </c>
       <c r="BL3">
-        <v>86000000</v>
+        <v>105000000.0</v>
       </c>
       <c r="BM3">
-        <v>93000000</v>
+        <v>107000000.0</v>
       </c>
       <c r="BN3">
-        <v>409000000</v>
-[...117 lines deleted...]
-      </c>
+        <v>99000000.0</v>
+      </c>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
+      <c r="CU3"/>
+      <c r="CV3"/>
+      <c r="CW3"/>
+      <c r="CX3"/>
+      <c r="CY3"/>
+      <c r="CZ3"/>
+      <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...8 lines deleted...]
-      <c r="O4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>365000000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>1583000000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-437000000.0</v>
+      </c>
+      <c r="AL4">
+        <v>123000000.0</v>
+      </c>
+      <c r="AM4">
+        <v>458000000.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>108000000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AR4">
+        <v>54000000.0</v>
+      </c>
+      <c r="AS4">
+        <v>298000000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AU4">
+        <v>60000000.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:106">
+      <c r="A5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B5">
+        <v>374000000.0</v>
+      </c>
+      <c r="C5">
+        <v>403000000.0</v>
+      </c>
+      <c r="D5">
+        <v>-153000000.0</v>
+      </c>
+      <c r="E5">
+        <v>544000000.0</v>
+      </c>
+      <c r="F5">
+        <v>448000000.0</v>
+      </c>
+      <c r="G5">
+        <v>454000000.0</v>
+      </c>
+      <c r="H5">
+        <v>508000000.0</v>
+      </c>
+      <c r="I5">
+        <v>1092000000.0</v>
+      </c>
+      <c r="J5">
+        <v>434000000.0</v>
+      </c>
+      <c r="K5">
+        <v>382000000.0</v>
+      </c>
+      <c r="L5">
+        <v>472000000.0</v>
+      </c>
+      <c r="M5">
+        <v>421000000.0</v>
+      </c>
+      <c r="N5">
+        <v>347000000.0</v>
+      </c>
+      <c r="O5">
+        <v>430000000.0</v>
+      </c>
+      <c r="P5">
+        <v>490000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>72000000.0</v>
+      </c>
+      <c r="R5">
+        <v>217000000.0</v>
+      </c>
+      <c r="S5">
+        <v>129000000.0</v>
+      </c>
+      <c r="T5">
+        <v>216000000.0</v>
+      </c>
+      <c r="U5">
+        <v>285000000.0</v>
+      </c>
+      <c r="V5">
+        <v>430000000.0</v>
+      </c>
+      <c r="W5">
+        <v>452000000.0</v>
+      </c>
+      <c r="X5">
+        <v>365000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-317000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>1618000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>309000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>327000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>341000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>313000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>330000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>327000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>414000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>404000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>387000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>366000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>321000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>221000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>498000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>394000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>389000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>445000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>437000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>450000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>591000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>392000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>608000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>384000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>454000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>412000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>538000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>391000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>488000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>363000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>289000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>370000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>567000000.0</v>
+      </c>
+      <c r="BF5">
+        <v>471000000.0</v>
+      </c>
+      <c r="BG5">
+        <v>383000000.0</v>
+      </c>
+      <c r="BH5">
+        <v>407000000.0</v>
+      </c>
+      <c r="BI5">
+        <v>424000000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>415000000.0</v>
+      </c>
+      <c r="BK5">
+        <v>140000000.0</v>
+      </c>
+      <c r="BL5">
         <v>211000000.0</v>
       </c>
-      <c r="P4">
-[...164 lines deleted...]
-      <c r="DA4"/>
+      <c r="BM5">
+        <v>297000000.0</v>
+      </c>
+      <c r="BN5">
+        <v>326000000.0</v>
+      </c>
+      <c r="BO5">
+        <v>0.0</v>
+      </c>
+      <c r="BP5">
+        <v>0.0</v>
+      </c>
+      <c r="BQ5">
+        <v>0.0</v>
+      </c>
+      <c r="BR5">
+        <v>0.0</v>
+      </c>
+      <c r="BS5">
+        <v>0.0</v>
+      </c>
+      <c r="BT5">
+        <v>0.0</v>
+      </c>
+      <c r="BU5">
+        <v>0.0</v>
+      </c>
+      <c r="BV5">
+        <v>0.0</v>
+      </c>
+      <c r="BW5">
+        <v>0.0</v>
+      </c>
+      <c r="BX5">
+        <v>0.0</v>
+      </c>
+      <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
+        <v>0.0</v>
+      </c>
+      <c r="CA5">
+        <v>0.0</v>
+      </c>
+      <c r="CB5">
+        <v>0.0</v>
+      </c>
+      <c r="CC5">
+        <v>0.0</v>
+      </c>
+      <c r="CD5">
+        <v>0.0</v>
+      </c>
+      <c r="CE5">
+        <v>0.0</v>
+      </c>
+      <c r="CF5">
+        <v>0.0</v>
+      </c>
+      <c r="CG5">
+        <v>0.0</v>
+      </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
+        <v>0.0</v>
+      </c>
+      <c r="CJ5">
+        <v>0.0</v>
+      </c>
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
+      <c r="CM5">
+        <v>0.0</v>
+      </c>
+      <c r="CN5">
+        <v>0.0</v>
+      </c>
+      <c r="CO5">
+        <v>0.0</v>
+      </c>
+      <c r="CP5">
+        <v>0.0</v>
+      </c>
+      <c r="CQ5">
+        <v>0.0</v>
+      </c>
+      <c r="CR5">
+        <v>0.0</v>
+      </c>
+      <c r="CS5">
+        <v>0.0</v>
+      </c>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5">
+        <v>0.0</v>
+      </c>
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
+        <v>0.0</v>
+      </c>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
+      <c r="CY5">
+        <v>0.0</v>
+      </c>
+      <c r="CZ5">
+        <v>0.0</v>
+      </c>
+      <c r="DA5">
+        <v>0.0</v>
+      </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
-[...190 lines deleted...]
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="B6">
-        <v>211000000.0</v>
+        <v>624000000.0</v>
       </c>
       <c r="C6">
-        <v>194000000.0</v>
+        <v>653000000.0</v>
       </c>
       <c r="D6">
-        <v>348000000.0</v>
+        <v>96000000.0</v>
       </c>
       <c r="E6">
-        <v>-473000000.0</v>
+        <v>794000000.0</v>
       </c>
       <c r="F6">
+        <v>690000000.0</v>
+      </c>
+      <c r="G6">
+        <v>699000000.0</v>
+      </c>
+      <c r="H6">
+        <v>749000000.0</v>
+      </c>
+      <c r="I6">
+        <v>1340000000.0</v>
+      </c>
+      <c r="J6">
+        <v>664000000.0</v>
+      </c>
+      <c r="K6">
+        <v>628000000.0</v>
+      </c>
+      <c r="L6">
+        <v>698000000.0</v>
+      </c>
+      <c r="M6">
+        <v>645000000.0</v>
+      </c>
+      <c r="N6">
+        <v>563000000.0</v>
+      </c>
+      <c r="O6">
+        <v>618000000.0</v>
+      </c>
+      <c r="P6">
+        <v>680000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>265000000.0</v>
+      </c>
+      <c r="R6">
+        <v>408000000.0</v>
+      </c>
+      <c r="S6">
+        <v>319000000.0</v>
+      </c>
+      <c r="T6">
+        <v>409000000.0</v>
+      </c>
+      <c r="U6">
+        <v>482000000.0</v>
+      </c>
+      <c r="V6">
+        <v>623000000.0</v>
+      </c>
+      <c r="W6">
+        <v>660000000.0</v>
+      </c>
+      <c r="X6">
+        <v>557000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-133000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>1798000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>487000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>505000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>529000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>486000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>532000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>490000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>570000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>559000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>933000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>502000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>502000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>396000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>531000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>568000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>579000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>607000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>460000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>581000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>614000000.0</v>
+      </c>
+      <c r="AT6">
         <v>520000000.0</v>
       </c>
-      <c r="G6">
-[...118 lines deleted...]
-      </c>
       <c r="AU6">
-        <v>-140000000.0</v>
+        <v>633000000.0</v>
       </c>
       <c r="AV6">
-        <v>188000000.0</v>
+        <v>534000000.0</v>
       </c>
       <c r="AW6">
-        <v>-411000000.0</v>
+        <v>600000000.0</v>
       </c>
       <c r="AX6">
-        <v>336000000.0</v>
+        <v>557000000.0</v>
       </c>
       <c r="AY6">
-        <v>52000000.0</v>
+        <v>563000000.0</v>
       </c>
       <c r="AZ6">
-        <v>171000000.0</v>
+        <v>529000000.0</v>
       </c>
       <c r="BA6">
-        <v>-275000000.0</v>
+        <v>620000000.0</v>
       </c>
       <c r="BB6">
-        <v>-529000000.0</v>
+        <v>494000000.0</v>
       </c>
       <c r="BC6">
-        <v>111000000.0</v>
+        <v>313000000.0</v>
       </c>
       <c r="BD6">
-        <v>111000000.0</v>
+        <v>483000000.0</v>
       </c>
       <c r="BE6">
-        <v>49000000.0</v>
+        <v>586000000.0</v>
       </c>
       <c r="BF6">
-        <v>-23000000.0</v>
+        <v>585000000.0</v>
       </c>
       <c r="BG6">
-        <v>64000000.0</v>
+        <v>502000000.0</v>
       </c>
       <c r="BH6">
-        <v>-311000000.0</v>
+        <v>530000000.0</v>
       </c>
       <c r="BI6">
-        <v>-1586000000.0</v>
+        <v>540000000.0</v>
       </c>
       <c r="BJ6">
-        <v>-486000000.0</v>
+        <v>532000000.0</v>
       </c>
       <c r="BK6">
-        <v>322000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="BL6">
-        <v>87000000.0</v>
+        <v>316000000.0</v>
       </c>
       <c r="BM6">
-        <v>189000000.0</v>
-[...1 lines deleted...]
-      <c r="BN6"/>
+        <v>404000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>425000000.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>202</v>
-[...87 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
-        <v>-230000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF7">
-        <v>120000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG7">
-        <v>-272000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH7">
-        <v>175000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI7">
-        <v>-427000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ7">
-        <v>-28000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK7">
-        <v>-258000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL7">
-        <v>490000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM7">
-        <v>-135000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN7">
-        <v>16000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO7">
-        <v>-248000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP7">
-        <v>171000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ7">
-        <v>-75000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR7">
-        <v>-35000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS7">
-        <v>-350000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT7">
-        <v>395000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU7">
-        <v>-11000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV7">
-        <v>47000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW7">
-        <v>-383000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX7">
-        <v>330000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY7">
-        <v>-61000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ7">
-        <v>-6000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA7">
-        <v>-329000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB7">
-        <v>-5000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC7">
-        <v>5000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD7">
-        <v>3000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BE7">
-        <v>-203000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF7">
-        <v>169000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG7">
-        <v>5000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH7">
-        <v>-67000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BI7">
-        <v>-244000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ7">
-        <v>121000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK7">
-        <v>-31000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BL7">
-        <v>122000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BM7">
-        <v>-37000000.0</v>
-[...40 lines deleted...]
-      <c r="DA7"/>
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
-[...5 lines deleted...]
-      <c r="N8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>3000000.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>-3000000.0</v>
+      </c>
+      <c r="CD8">
+        <v>3000000.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:106">
+      <c r="A9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B9">
+        <v>920000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1018000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1018000000.0</v>
+      </c>
+      <c r="E9">
+        <v>997000000.0</v>
+      </c>
+      <c r="F9">
+        <v>865000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1127000000.0</v>
+      </c>
+      <c r="H9">
+        <v>887000000.0</v>
+      </c>
+      <c r="I9">
+        <v>909000000.0</v>
+      </c>
+      <c r="J9">
+        <v>780000000.0</v>
+      </c>
+      <c r="K9">
+        <v>820000000.0</v>
+      </c>
+      <c r="L9">
+        <v>796000000.0</v>
+      </c>
+      <c r="M9">
+        <v>778000000.0</v>
+      </c>
+      <c r="N9">
+        <v>582000000.0</v>
+      </c>
+      <c r="O9">
+        <v>771000000.0</v>
+      </c>
+      <c r="P9">
+        <v>750000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>414000000.0</v>
+      </c>
+      <c r="R9">
+        <v>563000000.0</v>
+      </c>
+      <c r="S9">
+        <v>674000000.0</v>
+      </c>
+      <c r="T9">
+        <v>461000000.0</v>
+      </c>
+      <c r="U9">
+        <v>545000000.0</v>
+      </c>
+      <c r="V9">
+        <v>709000000.0</v>
+      </c>
+      <c r="W9">
+        <v>739000000.0</v>
+      </c>
+      <c r="X9">
+        <v>615000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>13000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>461000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>654000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>645000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>624000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>582000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>611000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>621000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>694000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>631000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>680000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>616000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>628000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>836000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1042000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>801000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>860000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>789000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>718000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>769000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>782000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>741000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>809000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>721000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>800000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>733000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>756000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>679000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>776000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>685000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>609000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>605000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>725000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>719000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>679000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>637000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>695000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>644000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>442000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>502000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>543000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>562000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>959000000.0</v>
+      </c>
+      <c r="BP9">
+        <v>0.0</v>
+      </c>
+      <c r="BQ9">
+        <v>0.0</v>
+      </c>
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
+        <v>1440000000.0</v>
+      </c>
+      <c r="BT9">
+        <v>0.0</v>
+      </c>
+      <c r="BU9">
+        <v>0.0</v>
+      </c>
+      <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
+        <v>1119000000.0</v>
+      </c>
+      <c r="BX9">
+        <v>0.0</v>
+      </c>
+      <c r="BY9">
+        <v>0.0</v>
+      </c>
+      <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
+        <v>754000000.0</v>
+      </c>
+      <c r="CB9">
+        <v>0.0</v>
+      </c>
+      <c r="CC9">
+        <v>0.0</v>
+      </c>
+      <c r="CD9">
+        <v>0.0</v>
+      </c>
+      <c r="CE9">
+        <v>1592000000.0</v>
+      </c>
+      <c r="CF9">
+        <v>0.0</v>
+      </c>
+      <c r="CG9">
+        <v>0.0</v>
+      </c>
+      <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
+        <v>2948000000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>0.0</v>
+      </c>
+      <c r="CK9">
+        <v>0.0</v>
+      </c>
+      <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9">
+        <v>3274000000.0</v>
+      </c>
+      <c r="CN9">
+        <v>0.0</v>
+      </c>
+      <c r="CO9">
+        <v>0.0</v>
+      </c>
+      <c r="CP9">
+        <v>0.0</v>
+      </c>
+      <c r="CQ9">
+        <v>3450000000.0</v>
+      </c>
+      <c r="CR9">
+        <v>0.0</v>
+      </c>
+      <c r="CS9">
+        <v>0.0</v>
+      </c>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
+        <v>3010000000.0</v>
+      </c>
+      <c r="CV9">
+        <v>0.0</v>
+      </c>
+      <c r="CW9">
+        <v>0.0</v>
+      </c>
+      <c r="CX9">
+        <v>0.0</v>
+      </c>
+      <c r="CY9">
+        <v>4395000000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>0.0</v>
+      </c>
+      <c r="DA9">
+        <v>0.0</v>
+      </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:106">
+      <c r="A10" t="s">
+        <v>174</v>
+      </c>
+      <c r="B10">
+        <v>272000000.0</v>
+      </c>
+      <c r="C10">
+        <v>332000000.0</v>
+      </c>
+      <c r="D10">
+        <v>-249000000.0</v>
+      </c>
+      <c r="E10">
+        <v>453000000.0</v>
+      </c>
+      <c r="F10">
+        <v>345000000.0</v>
+      </c>
+      <c r="G10">
+        <v>339000000.0</v>
+      </c>
+      <c r="H10">
+        <v>400000000.0</v>
+      </c>
+      <c r="I10">
+        <v>994000000.0</v>
+      </c>
+      <c r="J10">
+        <v>300000000.0</v>
+      </c>
+      <c r="K10">
+        <v>239000000.0</v>
+      </c>
+      <c r="L10">
+        <v>325000000.0</v>
+      </c>
+      <c r="M10">
+        <v>276000000.0</v>
+      </c>
+      <c r="N10">
+        <v>198000000.0</v>
+      </c>
+      <c r="O10">
+        <v>291000000.0</v>
+      </c>
+      <c r="P10">
+        <v>365000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-56000000.0</v>
+      </c>
+      <c r="R10">
+        <v>111000000.0</v>
+      </c>
+      <c r="S10">
+        <v>39000000.0</v>
+      </c>
+      <c r="T10">
+        <v>129000000.0</v>
+      </c>
+      <c r="U10">
+        <v>194000000.0</v>
+      </c>
+      <c r="V10">
+        <v>348000000.0</v>
+      </c>
+      <c r="W10">
+        <v>370000000.0</v>
+      </c>
+      <c r="X10">
+        <v>303000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-379000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1577000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>271000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>290000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>302000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>278000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>299000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>297000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>386000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>375000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>357000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>337000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>344000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>402000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>320000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>353000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>348000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>404000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>279000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>420000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>449000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>360000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>453000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>364000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>432000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>388000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>387000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>357000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>452000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>327000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>131000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>338000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>440000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>436000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>344000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>370000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>383000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>409000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>132000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>205000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>289000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>318000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>9100000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>0.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-489000000.0</v>
+      </c>
+      <c r="BR10">
+        <v>489000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-1903000000.0</v>
+      </c>
+      <c r="BT10">
+        <v>5153000000.0</v>
+      </c>
+      <c r="BU10">
+        <v>0.0</v>
+      </c>
+      <c r="BV10">
+        <v>0.0</v>
+      </c>
+      <c r="BW10">
+        <v>0.0</v>
+      </c>
+      <c r="BX10">
+        <v>0.0</v>
+      </c>
+      <c r="BY10">
+        <v>0.0</v>
+      </c>
+      <c r="BZ10">
+        <v>0.0</v>
+      </c>
+      <c r="CA10">
+        <v>0.0</v>
+      </c>
+      <c r="CB10">
+        <v>0.0</v>
+      </c>
+      <c r="CC10">
+        <v>0.0</v>
+      </c>
+      <c r="CD10">
+        <v>0.0</v>
+      </c>
+      <c r="CE10">
+        <v>0.0</v>
+      </c>
+      <c r="CF10">
+        <v>0.0</v>
+      </c>
+      <c r="CG10">
+        <v>0.0</v>
+      </c>
+      <c r="CH10">
+        <v>0.0</v>
+      </c>
+      <c r="CI10">
+        <v>0.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-175000000.0</v>
+      </c>
+      <c r="CK10">
+        <v>175000000.0</v>
+      </c>
+      <c r="CL10">
+        <v>97000000.0</v>
+      </c>
+      <c r="CM10">
+        <v>74000000.0</v>
+      </c>
+      <c r="CN10">
+        <v>-167000000.0</v>
+      </c>
+      <c r="CO10">
+        <v>167000000.0</v>
+      </c>
+      <c r="CP10">
+        <v>201000000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>173000000.0</v>
+      </c>
+      <c r="CR10">
         <v>85000000.0</v>
       </c>
-      <c r="O8">
-[...2 lines deleted...]
-      <c r="P8">
+      <c r="CS10">
+        <v>343000000.0</v>
+      </c>
+      <c r="CT10">
+        <v>0.0</v>
+      </c>
+      <c r="CU10">
+        <v>-41000000.0</v>
+      </c>
+      <c r="CV10">
+        <v>41000000.0</v>
+      </c>
+      <c r="CW10">
+        <v>256000000.0</v>
+      </c>
+      <c r="CX10">
+        <v>0.0</v>
+      </c>
+      <c r="CY10">
+        <v>299000000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>236000000.0</v>
+      </c>
+      <c r="DA10">
+        <v>672000000.0</v>
+      </c>
+      <c r="DB10">
+        <v>460000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:106">
+      <c r="A11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B11">
+        <v>81000000.0</v>
+      </c>
+      <c r="C11">
+        <v>185000000.0</v>
+      </c>
+      <c r="D11">
+        <v>103000000.0</v>
+      </c>
+      <c r="E11">
+        <v>56000000.0</v>
+      </c>
+      <c r="F11">
+        <v>356000000.0</v>
+      </c>
+      <c r="G11">
+        <v>64000000.0</v>
+      </c>
+      <c r="H11">
+        <v>32000000.0</v>
+      </c>
+      <c r="I11">
+        <v>51000000.0</v>
+      </c>
+      <c r="J11">
+        <v>76000000.0</v>
+      </c>
+      <c r="K11">
+        <v>-680000000.0</v>
+      </c>
+      <c r="L11">
+        <v>-1312000000.0</v>
+      </c>
+      <c r="M11">
+        <v>30000000.0</v>
+      </c>
+      <c r="N11">
+        <v>34000000.0</v>
+      </c>
+      <c r="O11">
+        <v>25000000.0</v>
+      </c>
+      <c r="P11">
+        <v>59000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>16000000.0</v>
+      </c>
+      <c r="R11">
+        <v>21000000.0</v>
+      </c>
+      <c r="S11">
+        <v>62000000.0</v>
+      </c>
+      <c r="T11">
+        <v>25000000.0</v>
+      </c>
+      <c r="U11">
+        <v>28000000.0</v>
+      </c>
+      <c r="V11">
+        <v>48000000.0</v>
+      </c>
+      <c r="W11">
+        <v>55000000.0</v>
+      </c>
+      <c r="X11">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-14000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>10000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>30000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>38000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>31000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>33000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>42000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>66000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>83000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>59000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>135000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>31000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>38000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>61000000.0</v>
+      </c>
+      <c r="AM11">
         <v>26000000.0</v>
       </c>
-      <c r="Q8">
-[...29 lines deleted...]
-      <c r="AA8">
+      <c r="AN11">
+        <v>57000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>84000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>75000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>61000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>61000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>80000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>61000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>82000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>63000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>62000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>75000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>74000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>72000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>73000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>37000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-15000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>52000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>98000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>77000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>29000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>87000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>73000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>116000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>49000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>62000000.0</v>
+      </c>
+      <c r="BM11">
+        <v>62000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>85000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>0.0</v>
+      </c>
+      <c r="BP11">
+        <v>-25000000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>25000000.0</v>
+      </c>
+      <c r="BR11">
+        <v>0.0</v>
+      </c>
+      <c r="BS11">
+        <v>88000000.0</v>
+      </c>
+      <c r="BT11">
+        <v>5000000.0</v>
+      </c>
+      <c r="BU11">
+        <v>-66000000.0</v>
+      </c>
+      <c r="BV11">
+        <v>66000000.0</v>
+      </c>
+      <c r="BW11">
+        <v>-15000000.0</v>
+      </c>
+      <c r="BX11">
+        <v>15000000.0</v>
+      </c>
+      <c r="BY11">
+        <v>55000000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>46000000.0</v>
+      </c>
+      <c r="CA11">
+        <v>90000000.0</v>
+      </c>
+      <c r="CB11">
+        <v>46000000.0</v>
+      </c>
+      <c r="CC11">
+        <v>51000000.0</v>
+      </c>
+      <c r="CD11">
+        <v>40000000.0</v>
+      </c>
+      <c r="CE11">
+        <v>-8000000.0</v>
+      </c>
+      <c r="CF11">
+        <v>8000000.0</v>
+      </c>
+      <c r="CG11">
+        <v>20000000.0</v>
+      </c>
+      <c r="CH11">
+        <v>37000000.0</v>
+      </c>
+      <c r="CI11">
+        <v>4071000000.0</v>
+      </c>
+      <c r="CJ11">
         <v>-17000000.0</v>
       </c>
-      <c r="AB8">
-[...23 lines deleted...]
-      <c r="AJ8">
+      <c r="CK11">
+        <v>17000000.0</v>
+      </c>
+      <c r="CL11">
+        <v>23000000.0</v>
+      </c>
+      <c r="CM11">
+        <v>0.0</v>
+      </c>
+      <c r="CN11">
+        <v>-50000000.0</v>
+      </c>
+      <c r="CO11">
+        <v>50000000.0</v>
+      </c>
+      <c r="CP11">
+        <v>66000000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>53000000.0</v>
+      </c>
+      <c r="CR11">
+        <v>31000000.0</v>
+      </c>
+      <c r="CS11">
+        <v>123000000.0</v>
+      </c>
+      <c r="CT11">
+        <v>0.0</v>
+      </c>
+      <c r="CU11">
+        <v>-15000000.0</v>
+      </c>
+      <c r="CV11">
+        <v>15000000.0</v>
+      </c>
+      <c r="CW11">
+        <v>92000000.0</v>
+      </c>
+      <c r="CX11">
+        <v>0.0</v>
+      </c>
+      <c r="CY11">
+        <v>99000000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>88000000.0</v>
+      </c>
+      <c r="DA11">
+        <v>248000000.0</v>
+      </c>
+      <c r="DB11">
+        <v>170000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:106">
+      <c r="A12" t="s">
+        <v>176</v>
+      </c>
+      <c r="B12">
+        <v>89000000.0</v>
+      </c>
+      <c r="C12">
+        <v>87000000.0</v>
+      </c>
+      <c r="D12">
+        <v>90000000.0</v>
+      </c>
+      <c r="E12">
+        <v>91000000.0</v>
+      </c>
+      <c r="F12">
+        <v>93000000.0</v>
+      </c>
+      <c r="G12">
+        <v>107000000.0</v>
+      </c>
+      <c r="H12">
+        <v>101000000.0</v>
+      </c>
+      <c r="I12">
+        <v>64000000.0</v>
+      </c>
+      <c r="J12">
+        <v>65000000.0</v>
+      </c>
+      <c r="K12">
+        <v>71000000.0</v>
+      </c>
+      <c r="L12">
+        <v>75000000.0</v>
+      </c>
+      <c r="M12">
+        <v>72000000.0</v>
+      </c>
+      <c r="N12">
+        <v>67000000.0</v>
+      </c>
+      <c r="O12">
+        <v>62000000.0</v>
+      </c>
+      <c r="P12">
+        <v>58000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>56000000.0</v>
+      </c>
+      <c r="R12">
+        <v>43000000.0</v>
+      </c>
+      <c r="S12">
+        <v>36000000.0</v>
+      </c>
+      <c r="T12">
+        <v>36000000.0</v>
+      </c>
+      <c r="U12">
+        <v>38000000.0</v>
+      </c>
+      <c r="V12">
+        <v>40000000.0</v>
+      </c>
+      <c r="W12">
+        <v>39000000.0</v>
+      </c>
+      <c r="X12">
+        <v>38000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>44000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>43000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>42000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>43000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>38000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>37000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>34000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>36000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>34000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>30000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>30000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>32000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>34000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>37000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>34000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>36000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>36000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>36000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>32000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>33000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>35000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>39000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>37000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>41000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>6000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>8000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>6000000.0</v>
+      </c>
+      <c r="BM12">
+        <v>8000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>8000000.0</v>
+      </c>
+      <c r="BO12">
+        <v>119000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>168000000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>168000000.0</v>
+      </c>
+      <c r="BR12">
+        <v>136000000.0</v>
+      </c>
+      <c r="BS12">
+        <v>125000000.0</v>
+      </c>
+      <c r="BT12">
+        <v>93000000.0</v>
+      </c>
+      <c r="BU12">
+        <v>109000000.0</v>
+      </c>
+      <c r="BV12">
+        <v>109000000.0</v>
+      </c>
+      <c r="BW12">
+        <v>141000000.0</v>
+      </c>
+      <c r="BX12">
+        <v>454000000.0</v>
+      </c>
+      <c r="BY12">
+        <v>84000000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>90000000.0</v>
+      </c>
+      <c r="CA12">
+        <v>110000000.0</v>
+      </c>
+      <c r="CB12">
+        <v>116000000.0</v>
+      </c>
+      <c r="CC12">
+        <v>104000000.0</v>
+      </c>
+      <c r="CD12">
+        <v>99000000.0</v>
+      </c>
+      <c r="CE12">
+        <v>94000000.0</v>
+      </c>
+      <c r="CF12">
+        <v>103000000.0</v>
+      </c>
+      <c r="CG12">
+        <v>67000000.0</v>
+      </c>
+      <c r="CH12">
+        <v>54000000.0</v>
+      </c>
+      <c r="CI12">
+        <v>57000000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>58000000.0</v>
+      </c>
+      <c r="CK12">
+        <v>55000000.0</v>
+      </c>
+      <c r="CL12">
+        <v>62000000.0</v>
+      </c>
+      <c r="CM12">
+        <v>63000000.0</v>
+      </c>
+      <c r="CN12">
+        <v>51000000.0</v>
+      </c>
+      <c r="CO12">
+        <v>49000000.0</v>
+      </c>
+      <c r="CP12">
+        <v>48000000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>47000000.0</v>
+      </c>
+      <c r="CR12">
+        <v>49000000.0</v>
+      </c>
+      <c r="CS12">
+        <v>47000000.0</v>
+      </c>
+      <c r="CT12">
+        <v>48000000.0</v>
+      </c>
+      <c r="CU12">
+        <v>53000000.0</v>
+      </c>
+      <c r="CV12">
+        <v>57000000.0</v>
+      </c>
+      <c r="CW12">
+        <v>56000000.0</v>
+      </c>
+      <c r="CX12">
+        <v>56000000.0</v>
+      </c>
+      <c r="CY12">
+        <v>56000000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>42000000.0</v>
+      </c>
+      <c r="DA12">
+        <v>45000000.0</v>
+      </c>
+      <c r="DB12">
+        <v>40000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:106">
+      <c r="A13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B13">
+        <v>11000000.0</v>
+      </c>
+      <c r="C13">
+        <v>13000000.0</v>
+      </c>
+      <c r="D13">
+        <v>23000000.0</v>
+      </c>
+      <c r="E13">
+        <v>13000000.0</v>
+      </c>
+      <c r="F13">
+        <v>11000000.0</v>
+      </c>
+      <c r="G13">
+        <v>20000000.0</v>
+      </c>
+      <c r="H13">
+        <v>31000000.0</v>
+      </c>
+      <c r="I13">
+        <v>16000000.0</v>
+      </c>
+      <c r="J13">
+        <v>20000000.0</v>
+      </c>
+      <c r="K13">
+        <v>35000000.0</v>
+      </c>
+      <c r="L13">
+        <v>30000000.0</v>
+      </c>
+      <c r="M13">
+        <v>24000000.0</v>
+      </c>
+      <c r="N13">
+        <v>22000000.0</v>
+      </c>
+      <c r="O13">
+        <v>51000000.0</v>
+      </c>
+      <c r="P13">
+        <v>26000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>7000000.0</v>
+      </c>
+      <c r="R13">
+        <v>2000000.0</v>
+      </c>
+      <c r="S13"/>
+      <c r="T13">
+        <v>3000000.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13">
+        <v>3000000.0</v>
+      </c>
+      <c r="W13">
+        <v>2000000.0</v>
+      </c>
+      <c r="X13">
+        <v>2000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>3000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>3000000.0</v>
+      </c>
+      <c r="AC13">
         <v>5000000.0</v>
       </c>
-      <c r="AK8">
-[...507 lines deleted...]
-      <c r="AU10">
+      <c r="AD13">
         <v>35000000.0</v>
       </c>
-      <c r="AV10">
-[...630 lines deleted...]
-      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
-[...1 lines deleted...]
-      </c>
+      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
-[...1 lines deleted...]
-      </c>
+      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
@@ -34075,885 +24268,10972 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
+        <v>178</v>
+      </c>
+      <c r="B14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-9000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-3000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
+        <v>-7000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-6000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-14000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-8000000.0</v>
+      </c>
+      <c r="M14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-3000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-17000000.0</v>
+      </c>
+      <c r="P14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>27000000.0</v>
+      </c>
+      <c r="R14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-8000000.0</v>
+      </c>
+      <c r="T14">
+        <v>-3000000.0</v>
+      </c>
+      <c r="U14">
+        <v>203000000.0</v>
+      </c>
+      <c r="V14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="W14">
+        <v>20000000.0</v>
+      </c>
+      <c r="X14">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>5000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>27000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>3000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>10000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>9000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>12000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>9000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>21000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>18000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>17000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>17000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>25000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>13000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>13000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>18000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>29000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>14000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>22000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>20000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>24000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>20000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>24000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>21000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>23000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>22000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>22000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>22000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>19000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>23000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>20000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>21000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>22000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>19000000.0</v>
+      </c>
+      <c r="BI14">
+        <v>18000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>19000000.0</v>
+      </c>
+      <c r="BK14">
+        <v>16000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>17000000.0</v>
+      </c>
+      <c r="BM14">
+        <v>19000000.0</v>
+      </c>
+      <c r="BN14">
+        <v>20000000.0</v>
+      </c>
+      <c r="BO14">
+        <v>15000000.0</v>
+      </c>
+      <c r="BP14">
+        <v>14000000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>11000000.0</v>
+      </c>
+      <c r="BR14">
+        <v>4000000.0</v>
+      </c>
+      <c r="BS14">
+        <v>23000000.0</v>
+      </c>
+      <c r="BT14">
+        <v>5000000.0</v>
+      </c>
+      <c r="BU14">
+        <v>12000000.0</v>
+      </c>
+      <c r="BV14">
+        <v>12000000.0</v>
+      </c>
+      <c r="BW14">
+        <v>28000000.0</v>
+      </c>
+      <c r="BX14">
+        <v>11000000.0</v>
+      </c>
+      <c r="BY14">
+        <v>12000000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>12000000.0</v>
+      </c>
+      <c r="CA14">
+        <v>9000000.0</v>
+      </c>
+      <c r="CB14">
+        <v>4000000.0</v>
+      </c>
+      <c r="CC14">
+        <v>14000000.0</v>
+      </c>
+      <c r="CD14">
+        <v>10000000.0</v>
+      </c>
+      <c r="CE14">
+        <v>13000000.0</v>
+      </c>
+      <c r="CF14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CG14">
+        <v>8000000.0</v>
+      </c>
+      <c r="CH14">
+        <v>8000000.0</v>
+      </c>
+      <c r="CI14">
+        <v>3000000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>10000000.0</v>
+      </c>
+      <c r="CK14">
+        <v>15000000.0</v>
+      </c>
+      <c r="CL14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CM14">
+        <v>12000000.0</v>
+      </c>
+      <c r="CN14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CO14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CP14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:106">
+      <c r="A15" t="s">
+        <v>179</v>
+      </c>
+      <c r="B15">
+        <v>189000000.0</v>
+      </c>
+      <c r="C15">
+        <v>138000000.0</v>
+      </c>
+      <c r="D15">
+        <v>-355000000.0</v>
+      </c>
+      <c r="E15">
+        <v>393000000.0</v>
+      </c>
+      <c r="F15">
+        <v>-11000000.0</v>
+      </c>
+      <c r="G15">
+        <v>268000000.0</v>
+      </c>
+      <c r="H15">
+        <v>363000000.0</v>
+      </c>
+      <c r="I15">
+        <v>938000000.0</v>
+      </c>
+      <c r="J15">
+        <v>218000000.0</v>
+      </c>
+      <c r="K15">
+        <v>905000000.0</v>
+      </c>
+      <c r="L15">
+        <v>1629000000.0</v>
+      </c>
+      <c r="M15">
+        <v>242000000.0</v>
+      </c>
+      <c r="N15">
+        <v>162000000.0</v>
+      </c>
+      <c r="O15">
+        <v>249000000.0</v>
+      </c>
+      <c r="P15">
+        <v>301000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-45000000.0</v>
+      </c>
+      <c r="R15">
+        <v>89000000.0</v>
+      </c>
+      <c r="S15">
+        <v>31000000.0</v>
+      </c>
+      <c r="T15">
+        <v>101000000.0</v>
+      </c>
+      <c r="U15">
+        <v>163000000.0</v>
+      </c>
+      <c r="V15">
+        <v>295000000.0</v>
+      </c>
+      <c r="W15">
+        <v>299000000.0</v>
+      </c>
+      <c r="X15">
+        <v>299000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-366000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>1572000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>230000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>246000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>274000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>240000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>247000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>222000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>291000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>307000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>256000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>395000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>369000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>335000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>281000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>293000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>258000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>425000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>192000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>404000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>645000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>209000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>344000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>305000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>382000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>320000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>298000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>271000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>367000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>276000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>136000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>269000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>330000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>342000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>290000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>266000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>298000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>291000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>75000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>127000000.0</v>
+      </c>
+      <c r="BM15">
+        <v>214000000.0</v>
+      </c>
+      <c r="BN15">
+        <v>215000000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-69000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>9369000000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-552000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>552000000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-2181000000.0</v>
+      </c>
+      <c r="BT15">
+        <v>5218000000.0</v>
+      </c>
+      <c r="BU15">
+        <v>0.0</v>
+      </c>
+      <c r="BV15">
+        <v>0.0</v>
+      </c>
+      <c r="BW15">
+        <v>0.0</v>
+      </c>
+      <c r="BX15">
+        <v>0.0</v>
+      </c>
+      <c r="BY15">
+        <v>0.0</v>
+      </c>
+      <c r="BZ15">
+        <v>0.0</v>
+      </c>
+      <c r="CA15">
+        <v>0.0</v>
+      </c>
+      <c r="CB15">
+        <v>0.0</v>
+      </c>
+      <c r="CC15">
+        <v>0.0</v>
+      </c>
+      <c r="CD15">
+        <v>0.0</v>
+      </c>
+      <c r="CE15">
+        <v>0.0</v>
+      </c>
+      <c r="CF15">
+        <v>0.0</v>
+      </c>
+      <c r="CG15">
+        <v>0.0</v>
+      </c>
+      <c r="CH15">
+        <v>0.0</v>
+      </c>
+      <c r="CI15">
+        <v>0.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-143000000.0</v>
+      </c>
+      <c r="CK15">
+        <v>143000000.0</v>
+      </c>
+      <c r="CL15">
+        <v>63000000.0</v>
+      </c>
+      <c r="CM15">
+        <v>63000000.0</v>
+      </c>
+      <c r="CN15">
+        <v>-106000000.0</v>
+      </c>
+      <c r="CO15">
+        <v>106000000.0</v>
+      </c>
+      <c r="CP15">
+        <v>124000000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>120000000.0</v>
+      </c>
+      <c r="CR15">
+        <v>54000000.0</v>
+      </c>
+      <c r="CS15">
+        <v>220000000.0</v>
+      </c>
+      <c r="CT15">
+        <v>0.0</v>
+      </c>
+      <c r="CU15">
+        <v>-26000000.0</v>
+      </c>
+      <c r="CV15">
+        <v>26000000.0</v>
+      </c>
+      <c r="CW15">
+        <v>164000000.0</v>
+      </c>
+      <c r="CX15">
+        <v>0.0</v>
+      </c>
+      <c r="CY15">
+        <v>200000000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>148000000.0</v>
+      </c>
+      <c r="DA15">
+        <v>424000000.0</v>
+      </c>
+      <c r="DB15">
+        <v>290000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:106">
+      <c r="A16" t="s">
+        <v>180</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>1629000000.0</v>
+      </c>
+      <c r="M16">
+        <v>229000000.0</v>
+      </c>
+      <c r="N16">
+        <v>146000000.0</v>
+      </c>
+      <c r="O16">
+        <v>233000000.0</v>
+      </c>
+      <c r="P16">
+        <v>286000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-61000000.0</v>
+      </c>
+      <c r="R16">
+        <v>73000000.0</v>
+      </c>
+      <c r="S16">
+        <v>15000000.0</v>
+      </c>
+      <c r="T16">
+        <v>86000000.0</v>
+      </c>
+      <c r="U16">
+        <v>147000000.0</v>
+      </c>
+      <c r="V16">
+        <v>279000000.0</v>
+      </c>
+      <c r="W16">
+        <v>283000000.0</v>
+      </c>
+      <c r="X16">
+        <v>283000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-369000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1572000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>230000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>246000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>274000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>240000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>247000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>222000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>291000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>307000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>256000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>395000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>369000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>335000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>281000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>293000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>258000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>425000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>192000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>404000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>645000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>209000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>344000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>305000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>382000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>320000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>298000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>271000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>367000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>276000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>136000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>269000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>330000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>342000000.0</v>
+      </c>
+      <c r="BG16">
+        <v>290000000.0</v>
+      </c>
+      <c r="BH16">
+        <v>266000000.0</v>
+      </c>
+      <c r="BI16">
+        <v>298000000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>291000000.0</v>
+      </c>
+      <c r="BK16">
+        <v>75000000.0</v>
+      </c>
+      <c r="BL16">
+        <v>127000000.0</v>
+      </c>
+      <c r="BM16">
+        <v>214000000.0</v>
+      </c>
+      <c r="BN16">
+        <v>215000000.0</v>
+      </c>
+      <c r="BO16">
+        <v>-59000000.0</v>
+      </c>
+      <c r="BP16">
+        <v>9403000000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>-534000000.0</v>
+      </c>
+      <c r="BR16">
+        <v>534000000.0</v>
+      </c>
+      <c r="BS16">
+        <v>-2087000000.0</v>
+      </c>
+      <c r="BT16">
+        <v>5143000000.0</v>
+      </c>
+      <c r="BU16">
+        <v>0.0</v>
+      </c>
+      <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
+        <v>40000000.0</v>
+      </c>
+      <c r="BX16">
+        <v>0.0</v>
+      </c>
+      <c r="BY16">
+        <v>0.0</v>
+      </c>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
+        <v>0.0</v>
+      </c>
+      <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
+        <v>0.0</v>
+      </c>
+      <c r="CG16">
+        <v>0.0</v>
+      </c>
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
+        <v>-143000000.0</v>
+      </c>
+      <c r="CK16">
+        <v>143000000.0</v>
+      </c>
+      <c r="CL16">
+        <v>63000000.0</v>
+      </c>
+      <c r="CM16">
+        <v>63000000.0</v>
+      </c>
+      <c r="CN16">
+        <v>-106000000.0</v>
+      </c>
+      <c r="CO16">
+        <v>106000000.0</v>
+      </c>
+      <c r="CP16">
+        <v>124000000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>120000000.0</v>
+      </c>
+      <c r="CR16">
+        <v>54000000.0</v>
+      </c>
+      <c r="CS16">
+        <v>220000000.0</v>
+      </c>
+      <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
+        <v>-26000000.0</v>
+      </c>
+      <c r="CV16">
+        <v>26000000.0</v>
+      </c>
+      <c r="CW16">
+        <v>164000000.0</v>
+      </c>
+      <c r="CX16">
+        <v>0.0</v>
+      </c>
+      <c r="CY16">
+        <v>200000000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>148000000.0</v>
+      </c>
+      <c r="DA16">
+        <v>424000000.0</v>
+      </c>
+      <c r="DB16">
+        <v>290000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:106">
+      <c r="A17" t="s">
+        <v>181</v>
+      </c>
+      <c r="B17">
+        <v>191000000.0</v>
+      </c>
+      <c r="C17">
+        <v>147000000.0</v>
+      </c>
+      <c r="D17">
+        <v>-352000000.0</v>
+      </c>
+      <c r="E17">
+        <v>397000000.0</v>
+      </c>
+      <c r="F17">
+        <v>-11000000.0</v>
+      </c>
+      <c r="G17">
+        <v>275000000.0</v>
+      </c>
+      <c r="H17">
+        <v>368000000.0</v>
+      </c>
+      <c r="I17">
+        <v>943000000.0</v>
+      </c>
+      <c r="J17">
+        <v>224000000.0</v>
+      </c>
+      <c r="K17">
+        <v>919000000.0</v>
+      </c>
+      <c r="L17">
+        <v>1637000000.0</v>
+      </c>
+      <c r="M17">
+        <v>319000000.0</v>
+      </c>
+      <c r="N17">
+        <v>246000000.0</v>
+      </c>
+      <c r="O17">
+        <v>266000000.0</v>
+      </c>
+      <c r="P17">
+        <v>373000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-72000000.0</v>
+      </c>
+      <c r="R17">
+        <v>153000000.0</v>
+      </c>
+      <c r="S17">
+        <v>39000000.0</v>
+      </c>
+      <c r="T17">
+        <v>155000000.0</v>
+      </c>
+      <c r="U17">
+        <v>166000000.0</v>
+      </c>
+      <c r="V17">
+        <v>342000000.0</v>
+      </c>
+      <c r="W17">
+        <v>370000000.0</v>
+      </c>
+      <c r="X17">
+        <v>325000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-375000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>1585000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>49000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>323000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>329000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>308000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>257000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>231000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>303000000.0</v>
+      </c>
+      <c r="AH17">
+        <v>316000000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-88000000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>413000000.0</v>
+      </c>
+      <c r="AK17">
+        <v>386000000.0</v>
+      </c>
+      <c r="AL17">
+        <v>352000000.0</v>
+      </c>
+      <c r="AM17">
+        <v>306000000.0</v>
+      </c>
+      <c r="AN17">
+        <v>306000000.0</v>
+      </c>
+      <c r="AO17">
+        <v>271000000.0</v>
+      </c>
+      <c r="AP17">
+        <v>335000000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>224000000.0</v>
+      </c>
+      <c r="AR17">
+        <v>364000000.0</v>
+      </c>
+      <c r="AS17">
+        <v>369000000.0</v>
+      </c>
+      <c r="AT17">
+        <v>304000000.0</v>
+      </c>
+      <c r="AU17">
+        <v>371000000.0</v>
+      </c>
+      <c r="AV17">
+        <v>323000000.0</v>
+      </c>
+      <c r="AW17">
+        <v>396000000.0</v>
+      </c>
+      <c r="AX17">
+        <v>333000000.0</v>
+      </c>
+      <c r="AY17">
+        <v>313000000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>285000000.0</v>
+      </c>
+      <c r="BA17">
+        <v>379000000.0</v>
+      </c>
+      <c r="BB17">
+        <v>290000000.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:106">
+      <c r="A18" t="s">
+        <v>182</v>
+      </c>
+      <c r="B18">
+        <v>-78000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-74000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-67000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-78000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-82000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-87000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-70000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-48000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-45000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-36000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-45000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-48000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-67000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-62000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-32000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-49000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-41000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-36000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-33000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-38000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-37000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-39000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-36000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-43000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-39000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-39000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+    </row>
+    <row r="19" spans="1:106">
+      <c r="A19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>11000000.0</v>
+      </c>
+      <c r="N19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="O19">
+        <v>-289000000.0</v>
+      </c>
+      <c r="P19">
+        <v>20000000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-25000000.0</v>
+      </c>
+      <c r="R19">
+        <v>-39000000.0</v>
+      </c>
+      <c r="S19">
+        <v>-278000000.0</v>
+      </c>
+      <c r="T19">
+        <v>1000000.0</v>
+      </c>
+      <c r="U19">
+        <v>-53000000.0</v>
+      </c>
+      <c r="V19">
+        <v>1000000.0</v>
+      </c>
+      <c r="W19">
+        <v>-77000000.0</v>
+      </c>
+      <c r="X19">
+        <v>1000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AA19"/>
+      <c r="AB19">
+        <v>7000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>6000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>16000000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AF19">
+        <v>8000000.0</v>
+      </c>
+      <c r="AG19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH19">
+        <v>35000000.0</v>
+      </c>
+      <c r="AI19">
+        <v>14000000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AK19">
+        <v>15000000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-290000000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-56000000.0</v>
+      </c>
+      <c r="AO19">
+        <v>5000000.0</v>
+      </c>
+      <c r="AP19">
+        <v>10000000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-15000000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-49000000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AV19">
+        <v>7000000.0</v>
+      </c>
+      <c r="AW19">
+        <v>13000000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AY19">
+        <v>15000000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>12000000.0</v>
+      </c>
+      <c r="BA19">
+        <v>15000000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-26000000.0</v>
+      </c>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+    </row>
+    <row r="20" spans="1:106">
+      <c r="A20" t="s">
+        <v>184</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>42000000.0</v>
+      </c>
+      <c r="N20">
+        <v>11000000.0</v>
+      </c>
+      <c r="O20">
+        <v>33000000.0</v>
+      </c>
+      <c r="P20">
+        <v>11000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>19000000.0</v>
+      </c>
+      <c r="R20">
+        <v>22000000.0</v>
+      </c>
+      <c r="S20">
+        <v>3000000.0</v>
+      </c>
+      <c r="T20">
+        <v>1000000.0</v>
+      </c>
+      <c r="U20">
+        <v>14000000.0</v>
+      </c>
+      <c r="V20">
+        <v>6000000.0</v>
+      </c>
+      <c r="W20">
+        <v>18000000.0</v>
+      </c>
+      <c r="X20">
+        <v>18000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>72000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>28000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>30000000.0</v>
+      </c>
+      <c r="AB20">
+        <v>61000000.0</v>
+      </c>
+      <c r="AC20">
+        <v>31000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>26000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>65000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>15000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>20000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>-51000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>21000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>97000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>62000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>76000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>63000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>154000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>35000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>108000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>36000000.0</v>
+      </c>
+      <c r="AS20">
+        <v>17000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>16000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>20000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>47000000.0</v>
+      </c>
+      <c r="AW20">
+        <v>55000000.0</v>
+      </c>
+      <c r="AX20">
+        <v>22000000.0</v>
+      </c>
+      <c r="AY20">
+        <v>50000000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>37000000.0</v>
+      </c>
+      <c r="BA20">
+        <v>26000000.0</v>
+      </c>
+      <c r="BB20">
+        <v>32000000.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:106">
+      <c r="A21" t="s">
+        <v>185</v>
+      </c>
+      <c r="B21">
+        <v>440000000.0</v>
+      </c>
+      <c r="C21">
+        <v>392000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-175000000.0</v>
+      </c>
+      <c r="E21">
+        <v>486000000.0</v>
+      </c>
+      <c r="F21">
+        <v>481000000.0</v>
+      </c>
+      <c r="G21">
+        <v>764000000.0</v>
+      </c>
+      <c r="H21">
+        <v>556000000.0</v>
+      </c>
+      <c r="I21">
+        <v>504000000.0</v>
+      </c>
+      <c r="J21">
+        <v>414000000.0</v>
+      </c>
+      <c r="K21">
+        <v>439000000.0</v>
+      </c>
+      <c r="L21">
+        <v>436000000.0</v>
+      </c>
+      <c r="M21">
+        <v>425000000.0</v>
+      </c>
+      <c r="N21">
+        <v>240000000.0</v>
+      </c>
+      <c r="O21">
+        <v>468000000.0</v>
+      </c>
+      <c r="P21">
+        <v>475000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>128000000.0</v>
+      </c>
+      <c r="R21">
+        <v>289000000.0</v>
+      </c>
+      <c r="S21">
+        <v>383000000.0</v>
+      </c>
+      <c r="T21">
+        <v>198000000.0</v>
+      </c>
+      <c r="U21">
+        <v>279000000.0</v>
+      </c>
+      <c r="V21">
+        <v>454000000.0</v>
+      </c>
+      <c r="W21">
+        <v>461000000.0</v>
+      </c>
+      <c r="X21">
+        <v>385000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-217000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>209000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>356000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>383000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>364000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>326000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>369000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>389000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>434000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>372000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>414000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>379000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>392000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>541000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>731000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>523000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>391000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>441000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>335000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>461000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>481000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>446000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>486000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>414000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>488000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>459000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>417000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>387000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>483000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>397000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>177000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>367000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>468000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>464000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>411000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>393000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>428000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>412000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>113000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>206000000.0</v>
+      </c>
+      <c r="BM21">
+        <v>297000000.0</v>
+      </c>
+      <c r="BN21">
+        <v>324000000.0</v>
+      </c>
+      <c r="BO21">
+        <v>75000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>0.0</v>
+      </c>
+      <c r="BQ21">
+        <v>0.0</v>
+      </c>
+      <c r="BR21">
+        <v>0.0</v>
+      </c>
+      <c r="BS21">
+        <v>0.0</v>
+      </c>
+      <c r="BT21">
+        <v>0.0</v>
+      </c>
+      <c r="BU21">
+        <v>0.0</v>
+      </c>
+      <c r="BV21">
+        <v>0.0</v>
+      </c>
+      <c r="BW21">
+        <v>0.0</v>
+      </c>
+      <c r="BX21">
+        <v>0.0</v>
+      </c>
+      <c r="BY21">
+        <v>0.0</v>
+      </c>
+      <c r="BZ21">
+        <v>0.0</v>
+      </c>
+      <c r="CA21">
+        <v>0.0</v>
+      </c>
+      <c r="CB21">
+        <v>0.0</v>
+      </c>
+      <c r="CC21">
+        <v>0.0</v>
+      </c>
+      <c r="CD21">
+        <v>0.0</v>
+      </c>
+      <c r="CE21">
+        <v>0.0</v>
+      </c>
+      <c r="CF21">
+        <v>0.0</v>
+      </c>
+      <c r="CG21">
+        <v>0.0</v>
+      </c>
+      <c r="CH21">
+        <v>0.0</v>
+      </c>
+      <c r="CI21">
+        <v>205000000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-256000000.0</v>
+      </c>
+      <c r="CK21">
+        <v>256000000.0</v>
+      </c>
+      <c r="CL21">
+        <v>233000000.0</v>
+      </c>
+      <c r="CM21">
+        <v>162000000.0</v>
+      </c>
+      <c r="CN21">
+        <v>50000000.0</v>
+      </c>
+      <c r="CO21">
+        <v>238000000.0</v>
+      </c>
+      <c r="CP21">
+        <v>238000000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>215000000.0</v>
+      </c>
+      <c r="CR21">
+        <v>125000000.0</v>
+      </c>
+      <c r="CS21">
+        <v>382000000.0</v>
+      </c>
+      <c r="CT21">
+        <v>230000000.0</v>
+      </c>
+      <c r="CU21">
+        <v>132000000.0</v>
+      </c>
+      <c r="CV21">
+        <v>81000000.0</v>
+      </c>
+      <c r="CW21">
+        <v>303000000.0</v>
+      </c>
+      <c r="CX21">
+        <v>2000000.0</v>
+      </c>
+      <c r="CY21">
+        <v>314000000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>230000000.0</v>
+      </c>
+      <c r="DA21">
+        <v>683000000.0</v>
+      </c>
+      <c r="DB21">
+        <v>517000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:106">
+      <c r="A22" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:106">
+      <c r="A23" t="s">
+        <v>187</v>
+      </c>
+      <c r="B23">
+        <v>4646000000.0</v>
+      </c>
+      <c r="C23">
+        <v>4761000000.0</v>
+      </c>
+      <c r="D23">
+        <v>5387000000.0</v>
+      </c>
+      <c r="E23">
+        <v>4722000000.0</v>
+      </c>
+      <c r="F23">
+        <v>4344000000.0</v>
+      </c>
+      <c r="G23">
+        <v>4143000000.0</v>
+      </c>
+      <c r="H23">
+        <v>4298000000.0</v>
+      </c>
+      <c r="I23">
+        <v>4547000000.0</v>
+      </c>
+      <c r="J23">
+        <v>4487000000.0</v>
+      </c>
+      <c r="K23">
+        <v>4480000000.0</v>
+      </c>
+      <c r="L23">
+        <v>4678000000.0</v>
+      </c>
+      <c r="M23">
+        <v>4775000000.0</v>
+      </c>
+      <c r="N23">
+        <v>4578000000.0</v>
+      </c>
+      <c r="O23">
+        <v>4172000000.0</v>
+      </c>
+      <c r="P23">
+        <v>4139000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>3929000000.0</v>
+      </c>
+      <c r="R23">
+        <v>3889000000.0</v>
+      </c>
+      <c r="S23">
+        <v>3751000000.0</v>
+      </c>
+      <c r="T23">
+        <v>3456000000.0</v>
+      </c>
+      <c r="U23">
+        <v>3528000000.0</v>
+      </c>
+      <c r="V23">
+        <v>3569000000.0</v>
+      </c>
+      <c r="W23">
+        <v>3751000000.0</v>
+      </c>
+      <c r="X23">
+        <v>3283000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2177000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>3017000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>3240000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>3176000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>3263000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>3249000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>3267000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>3096000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>3250000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>3258000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>3026000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2769000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>2762000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>3751000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>3582000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>3568000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3812000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3607000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3544000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>3170000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>3377000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>3351000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>3666000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>3370000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>3600000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>3457000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>3765000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>3630000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>3757000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>3627000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>3590000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>3296000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>3529000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>3628000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>3489000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>3538000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>3785000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>3585000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>3539000000.0</v>
+      </c>
+      <c r="BL23">
+        <v>3103000000.0</v>
+      </c>
+      <c r="BM23">
+        <v>3149000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>3086000000.0</v>
+      </c>
+      <c r="BO23">
+        <v>0.0</v>
+      </c>
+      <c r="BP23">
+        <v>0.0</v>
+      </c>
+      <c r="BQ23">
+        <v>0.0</v>
+      </c>
+      <c r="BR23">
+        <v>0.0</v>
+      </c>
+      <c r="BS23">
+        <v>0.0</v>
+      </c>
+      <c r="BT23">
+        <v>0.0</v>
+      </c>
+      <c r="BU23">
+        <v>0.0</v>
+      </c>
+      <c r="BV23">
+        <v>0.0</v>
+      </c>
+      <c r="BW23">
+        <v>0.0</v>
+      </c>
+      <c r="BX23">
+        <v>0.0</v>
+      </c>
+      <c r="BY23">
+        <v>0.0</v>
+      </c>
+      <c r="BZ23">
+        <v>0.0</v>
+      </c>
+      <c r="CA23">
+        <v>0.0</v>
+      </c>
+      <c r="CB23">
+        <v>0.0</v>
+      </c>
+      <c r="CC23">
+        <v>0.0</v>
+      </c>
+      <c r="CD23">
+        <v>0.0</v>
+      </c>
+      <c r="CE23">
+        <v>0.0</v>
+      </c>
+      <c r="CF23">
+        <v>0.0</v>
+      </c>
+      <c r="CG23">
+        <v>0.0</v>
+      </c>
+      <c r="CH23">
+        <v>0.0</v>
+      </c>
+      <c r="CI23">
+        <v>0.0</v>
+      </c>
+      <c r="CJ23">
+        <v>0.0</v>
+      </c>
+      <c r="CK23">
+        <v>0.0</v>
+      </c>
+      <c r="CL23">
+        <v>0.0</v>
+      </c>
+      <c r="CM23">
+        <v>0.0</v>
+      </c>
+      <c r="CN23">
+        <v>0.0</v>
+      </c>
+      <c r="CO23">
+        <v>0.0</v>
+      </c>
+      <c r="CP23">
+        <v>0.0</v>
+      </c>
+      <c r="CQ23">
+        <v>0.0</v>
+      </c>
+      <c r="CR23">
+        <v>0.0</v>
+      </c>
+      <c r="CS23">
+        <v>0.0</v>
+      </c>
+      <c r="CT23">
+        <v>0.0</v>
+      </c>
+      <c r="CU23">
+        <v>0.0</v>
+      </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
+        <v>0.0</v>
+      </c>
+      <c r="CX23">
+        <v>0.0</v>
+      </c>
+      <c r="CY23">
+        <v>0.0</v>
+      </c>
+      <c r="CZ23">
+        <v>0.0</v>
+      </c>
+      <c r="DA23">
+        <v>0.0</v>
+      </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:106">
+      <c r="A24" t="s">
+        <v>188</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>13000000.0</v>
+      </c>
+      <c r="N24">
+        <v>16000000.0</v>
+      </c>
+      <c r="O24">
+        <v>16000000.0</v>
+      </c>
+      <c r="P24">
+        <v>15000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>16000000.0</v>
+      </c>
+      <c r="R24">
+        <v>16000000.0</v>
+      </c>
+      <c r="S24">
+        <v>16000000.0</v>
+      </c>
+      <c r="T24">
+        <v>15000000.0</v>
+      </c>
+      <c r="U24">
+        <v>16000000.0</v>
+      </c>
+      <c r="V24">
+        <v>16000000.0</v>
+      </c>
+      <c r="W24">
+        <v>16000000.0</v>
+      </c>
+      <c r="X24">
+        <v>16000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>3000000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+    </row>
+    <row r="25" spans="1:106">
+      <c r="A25" t="s">
+        <v>189</v>
+      </c>
+      <c r="B25">
+        <v>250000000.0</v>
+      </c>
+      <c r="C25">
+        <v>250000000.0</v>
+      </c>
+      <c r="D25">
+        <v>249000000.0</v>
+      </c>
+      <c r="E25">
+        <v>250000000.0</v>
+      </c>
+      <c r="F25">
+        <v>242000000.0</v>
+      </c>
+      <c r="G25">
+        <v>245000000.0</v>
+      </c>
+      <c r="H25">
+        <v>241000000.0</v>
+      </c>
+      <c r="I25">
+        <v>248000000.0</v>
+      </c>
+      <c r="J25">
+        <v>230000000.0</v>
+      </c>
+      <c r="K25">
+        <v>246000000.0</v>
+      </c>
+      <c r="L25">
+        <v>226000000.0</v>
+      </c>
+      <c r="M25">
+        <v>224000000.0</v>
+      </c>
+      <c r="N25">
+        <v>216000000.0</v>
+      </c>
+      <c r="O25">
+        <v>188000000.0</v>
+      </c>
+      <c r="P25">
+        <v>190000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>193000000.0</v>
+      </c>
+      <c r="R25">
+        <v>191000000.0</v>
+      </c>
+      <c r="S25">
+        <v>190000000.0</v>
+      </c>
+      <c r="T25">
+        <v>193000000.0</v>
+      </c>
+      <c r="U25">
+        <v>197000000.0</v>
+      </c>
+      <c r="V25">
+        <v>193000000.0</v>
+      </c>
+      <c r="W25">
+        <v>208000000.0</v>
+      </c>
+      <c r="X25">
+        <v>192000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>184000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>180000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>178000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>178000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>188000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>173000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>202000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>163000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>156000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>155000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>7000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>183000000.0</v>
+      </c>
+      <c r="AK25">
+        <v>181000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>175000000.0</v>
+      </c>
+      <c r="AM25">
+        <v>178000000.0</v>
+      </c>
+      <c r="AN25">
+        <v>174000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>190000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>162000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>146000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>131000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>135000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>128000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>146000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>150000000.0</v>
+      </c>
+      <c r="AW25">
+        <v>146000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>145000000.0</v>
+      </c>
+      <c r="AY25">
+        <v>139000000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>138000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>132000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>131000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>146000000.0</v>
+      </c>
+      <c r="BD25">
+        <v>113000000.0</v>
+      </c>
+      <c r="BE25">
+        <v>113000000.0</v>
+      </c>
+      <c r="BF25">
+        <v>114000000.0</v>
+      </c>
+      <c r="BG25">
+        <v>119000000.0</v>
+      </c>
+      <c r="BH25">
+        <v>123000000.0</v>
+      </c>
+      <c r="BI25">
+        <v>116000000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>117000000.0</v>
+      </c>
+      <c r="BK25">
+        <v>110000000.0</v>
+      </c>
+      <c r="BL25">
+        <v>105000000.0</v>
+      </c>
+      <c r="BM25">
+        <v>107000000.0</v>
+      </c>
+      <c r="BN25">
+        <v>99000000.0</v>
+      </c>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+    </row>
+    <row r="26" spans="1:106">
+      <c r="A26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>1632000000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>1781000000.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>1499000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
+        <v>1350000000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
+        <v>1327000000.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>1546000000.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>1443000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>1086000000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>969000000.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>1500000000.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>1600000000.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>1300000000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>1200000000.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>1200000000.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>1000000000.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>1300000000.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>1900000000.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>2000000000.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>2100000000.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>2200000000.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>2100000000.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>2000000000.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>1700000000.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>1700000000.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>1751000000.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:106">
+      <c r="A27" t="s">
+        <v>191</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+    </row>
+    <row r="28" spans="1:106">
+      <c r="A28" t="s">
+        <v>192</v>
+      </c>
+      <c r="B28">
+        <v>427000000.0</v>
+      </c>
+      <c r="C28">
+        <v>450000000.0</v>
+      </c>
+      <c r="D28">
+        <v>433000000.0</v>
+      </c>
+      <c r="E28">
+        <v>406000000.0</v>
+      </c>
+      <c r="F28">
+        <v>384000000.0</v>
+      </c>
+      <c r="G28">
+        <v>363000000.0</v>
+      </c>
+      <c r="H28">
+        <v>331000000.0</v>
+      </c>
+      <c r="I28">
+        <v>405000000.0</v>
+      </c>
+      <c r="J28">
+        <v>366000000.0</v>
+      </c>
+      <c r="K28">
+        <v>381000000.0</v>
+      </c>
+      <c r="L28">
+        <v>360000000.0</v>
+      </c>
+      <c r="M28">
+        <v>353000000.0</v>
+      </c>
+      <c r="N28">
+        <v>342000000.0</v>
+      </c>
+      <c r="O28">
+        <v>303000000.0</v>
+      </c>
+      <c r="P28">
+        <v>275000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>286000000.0</v>
+      </c>
+      <c r="R28">
+        <v>274000000.0</v>
+      </c>
+      <c r="S28">
+        <v>291000000.0</v>
+      </c>
+      <c r="T28">
+        <v>263000000.0</v>
+      </c>
+      <c r="U28">
+        <v>266000000.0</v>
+      </c>
+      <c r="V28">
+        <v>255000000.0</v>
+      </c>
+      <c r="W28">
+        <v>1712000000.0</v>
+      </c>
+      <c r="X28">
+        <v>229000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>217000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>252000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>298000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>262000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>260000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>256000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>242000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>232000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>260000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>952000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>46000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>317000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>301000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>288000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>311000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>278000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>279000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>277000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>252000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>249000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>261000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>255000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>278000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>270000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>272000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>261000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>264000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>228000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>241000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>230000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>254000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>215000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>230000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>228000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>234000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>222000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>240000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>205000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>211000000.0</v>
+      </c>
+      <c r="BL28">
+        <v>207000000.0</v>
+      </c>
+      <c r="BM28">
+        <v>199000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>198000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>976000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>0.0</v>
+      </c>
+      <c r="BQ28">
+        <v>0.0</v>
+      </c>
+      <c r="BR28">
+        <v>0.0</v>
+      </c>
+      <c r="BS28">
+        <v>334000000.0</v>
+      </c>
+      <c r="BT28">
+        <v>359000000.0</v>
+      </c>
+      <c r="BU28">
+        <v>353000000.0</v>
+      </c>
+      <c r="BV28">
+        <v>344000000.0</v>
+      </c>
+      <c r="BW28">
+        <v>453000000.0</v>
+      </c>
+      <c r="BX28">
+        <v>384000000.0</v>
+      </c>
+      <c r="BY28">
+        <v>394000000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>364000000.0</v>
+      </c>
+      <c r="CA28">
+        <v>430000000.0</v>
+      </c>
+      <c r="CB28">
+        <v>392000000.0</v>
+      </c>
+      <c r="CC28">
+        <v>387000000.0</v>
+      </c>
+      <c r="CD28">
+        <v>376000000.0</v>
+      </c>
+      <c r="CE28">
+        <v>414000000.0</v>
+      </c>
+      <c r="CF28">
+        <v>424000000.0</v>
+      </c>
+      <c r="CG28">
+        <v>412000000.0</v>
+      </c>
+      <c r="CH28">
+        <v>394000000.0</v>
+      </c>
+      <c r="CI28">
+        <v>428000000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>383000000.0</v>
+      </c>
+      <c r="CK28">
+        <v>410000000.0</v>
+      </c>
+      <c r="CL28">
+        <v>378000000.0</v>
+      </c>
+      <c r="CM28">
+        <v>437000000.0</v>
+      </c>
+      <c r="CN28">
+        <v>377000000.0</v>
+      </c>
+      <c r="CO28">
+        <v>381000000.0</v>
+      </c>
+      <c r="CP28">
+        <v>363000000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>419000000.0</v>
+      </c>
+      <c r="CR28">
+        <v>368000000.0</v>
+      </c>
+      <c r="CS28">
+        <v>361000000.0</v>
+      </c>
+      <c r="CT28">
+        <v>362000000.0</v>
+      </c>
+      <c r="CU28">
+        <v>381000000.0</v>
+      </c>
+      <c r="CV28">
+        <v>348000000.0</v>
+      </c>
+      <c r="CW28">
+        <v>363000000.0</v>
+      </c>
+      <c r="CX28">
+        <v>378000000.0</v>
+      </c>
+      <c r="CY28">
+        <v>426000000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>420000000.0</v>
+      </c>
+      <c r="DA28">
+        <v>410000000.0</v>
+      </c>
+      <c r="DB28">
+        <v>459000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:106">
+      <c r="A29" t="s">
+        <v>193</v>
+      </c>
+      <c r="B29">
+        <v>81000000.0</v>
+      </c>
+      <c r="C29">
+        <v>196000000.0</v>
+      </c>
+      <c r="D29">
+        <v>103000000.0</v>
+      </c>
+      <c r="E29">
+        <v>45000000.0</v>
+      </c>
+      <c r="F29">
+        <v>356000000.0</v>
+      </c>
+      <c r="G29">
+        <v>64000000.0</v>
+      </c>
+      <c r="H29">
+        <v>32000000.0</v>
+      </c>
+      <c r="I29">
+        <v>51000000.0</v>
+      </c>
+      <c r="J29">
+        <v>76000000.0</v>
+      </c>
+      <c r="K29">
+        <v>-680000000.0</v>
+      </c>
+      <c r="L29">
+        <v>-1312000000.0</v>
+      </c>
+      <c r="M29">
+        <v>30000000.0</v>
+      </c>
+      <c r="N29">
+        <v>34000000.0</v>
+      </c>
+      <c r="O29">
+        <v>25000000.0</v>
+      </c>
+      <c r="P29">
+        <v>59000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>16000000.0</v>
+      </c>
+      <c r="R29">
+        <v>21000000.0</v>
+      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
+        <v>25000000.0</v>
+      </c>
+      <c r="U29">
+        <v>28000000.0</v>
+      </c>
+      <c r="V29">
+        <v>48000000.0</v>
+      </c>
+      <c r="W29">
+        <v>55000000.0</v>
+      </c>
+      <c r="X29">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-14000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>10000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>30000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>38000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>31000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>33000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+    </row>
+    <row r="30" spans="1:106">
+      <c r="A30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B30">
+        <v>480000000.0</v>
+      </c>
+      <c r="C30">
+        <v>626000000.0</v>
+      </c>
+      <c r="D30">
+        <v>1193000000.0</v>
+      </c>
+      <c r="E30">
+        <v>511000000.0</v>
+      </c>
+      <c r="F30">
+        <v>384000000.0</v>
+      </c>
+      <c r="G30">
+        <v>363000000.0</v>
+      </c>
+      <c r="H30">
+        <v>331000000.0</v>
+      </c>
+      <c r="I30">
+        <v>405000000.0</v>
+      </c>
+      <c r="J30">
+        <v>366000000.0</v>
+      </c>
+      <c r="K30">
+        <v>381000000.0</v>
+      </c>
+      <c r="L30">
+        <v>360000000.0</v>
+      </c>
+      <c r="M30">
+        <v>353000000.0</v>
+      </c>
+      <c r="N30">
+        <v>342000000.0</v>
+      </c>
+      <c r="O30">
+        <v>303000000.0</v>
+      </c>
+      <c r="P30">
+        <v>275000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>286000000.0</v>
+      </c>
+      <c r="R30">
+        <v>274000000.0</v>
+      </c>
+      <c r="S30">
+        <v>291000000.0</v>
+      </c>
+      <c r="T30">
+        <v>263000000.0</v>
+      </c>
+      <c r="U30">
+        <v>266000000.0</v>
+      </c>
+      <c r="V30">
+        <v>255000000.0</v>
+      </c>
+      <c r="W30">
+        <v>278000000.0</v>
+      </c>
+      <c r="X30">
+        <v>230000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>217000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>252000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>298000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>262000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>260000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>256000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>242000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>232000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>260000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>259000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>266000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>237000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>236000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>295000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>311000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>278000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>466000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>345000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>383000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>308000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>301000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>295000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>323000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>329000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>338000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>293000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>339000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>292000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>293000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>288000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>432000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>238000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>257000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>255000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>268000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>244000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>267000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>232000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>329000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>296000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>246000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>238000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>0.0</v>
+      </c>
+      <c r="BP30">
+        <v>0.0</v>
+      </c>
+      <c r="BQ30">
+        <v>0.0</v>
+      </c>
+      <c r="BR30">
+        <v>0.0</v>
+      </c>
+      <c r="BS30">
+        <v>0.0</v>
+      </c>
+      <c r="BT30">
+        <v>0.0</v>
+      </c>
+      <c r="BU30">
+        <v>0.0</v>
+      </c>
+      <c r="BV30">
+        <v>0.0</v>
+      </c>
+      <c r="BW30">
+        <v>0.0</v>
+      </c>
+      <c r="BX30">
+        <v>0.0</v>
+      </c>
+      <c r="BY30">
+        <v>0.0</v>
+      </c>
+      <c r="BZ30">
+        <v>0.0</v>
+      </c>
+      <c r="CA30">
+        <v>0.0</v>
+      </c>
+      <c r="CB30">
+        <v>0.0</v>
+      </c>
+      <c r="CC30">
+        <v>0.0</v>
+      </c>
+      <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30">
+        <v>0.0</v>
+      </c>
+      <c r="CF30">
+        <v>0.0</v>
+      </c>
+      <c r="CG30">
+        <v>0.0</v>
+      </c>
+      <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
+        <v>0.0</v>
+      </c>
+      <c r="CJ30">
+        <v>0.0</v>
+      </c>
+      <c r="CK30">
+        <v>0.0</v>
+      </c>
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
+      <c r="CM30">
+        <v>0.0</v>
+      </c>
+      <c r="CN30">
+        <v>0.0</v>
+      </c>
+      <c r="CO30">
+        <v>0.0</v>
+      </c>
+      <c r="CP30">
+        <v>0.0</v>
+      </c>
+      <c r="CQ30">
+        <v>0.0</v>
+      </c>
+      <c r="CR30">
+        <v>0.0</v>
+      </c>
+      <c r="CS30">
+        <v>0.0</v>
+      </c>
+      <c r="CT30">
+        <v>0.0</v>
+      </c>
+      <c r="CU30">
+        <v>0.0</v>
+      </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
+        <v>0.0</v>
+      </c>
+      <c r="CX30">
+        <v>0.0</v>
+      </c>
+      <c r="CY30">
+        <v>0.0</v>
+      </c>
+      <c r="CZ30">
+        <v>0.0</v>
+      </c>
+      <c r="DA30">
+        <v>0.0</v>
+      </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:106">
+      <c r="A31" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31">
+        <v>-168000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-60000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-74000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-33000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-136000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-425000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-156000000.0</v>
+      </c>
+      <c r="I31">
+        <v>490000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-114000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-200000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-111000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-149000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-42000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-177000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-110000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-184000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-178000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-344000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-69000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-85000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-106000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-91000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-82000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-162000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1368000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-85000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-93000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-62000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-48000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-70000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-92000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-48000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>3000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-42000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-48000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-139000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-411000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-170000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-56000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-32000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-86000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-30000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-52000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-30000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-30000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-31000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-70000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-46000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-29000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-28000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-28000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-67000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-23000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-45000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-3000000.0</v>
+      </c>
+      <c r="BK31">
+        <v>19000000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-8000000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BO31">
+        <v>0.0</v>
+      </c>
+      <c r="BP31">
+        <v>0.0</v>
+      </c>
+      <c r="BQ31">
+        <v>0.0</v>
+      </c>
+      <c r="BR31">
+        <v>0.0</v>
+      </c>
+      <c r="BS31">
+        <v>0.0</v>
+      </c>
+      <c r="BT31">
+        <v>0.0</v>
+      </c>
+      <c r="BU31">
+        <v>0.0</v>
+      </c>
+      <c r="BV31">
+        <v>0.0</v>
+      </c>
+      <c r="BW31">
+        <v>0.0</v>
+      </c>
+      <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
+        <v>0.0</v>
+      </c>
+      <c r="CB31">
+        <v>0.0</v>
+      </c>
+      <c r="CC31">
+        <v>0.0</v>
+      </c>
+      <c r="CD31">
+        <v>0.0</v>
+      </c>
+      <c r="CE31">
+        <v>0.0</v>
+      </c>
+      <c r="CF31">
+        <v>0.0</v>
+      </c>
+      <c r="CG31">
+        <v>0.0</v>
+      </c>
+      <c r="CH31">
+        <v>0.0</v>
+      </c>
+      <c r="CI31">
+        <v>0.0</v>
+      </c>
+      <c r="CJ31">
+        <v>0.0</v>
+      </c>
+      <c r="CK31">
+        <v>0.0</v>
+      </c>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
+      <c r="CM31">
+        <v>0.0</v>
+      </c>
+      <c r="CN31">
+        <v>0.0</v>
+      </c>
+      <c r="CO31">
+        <v>0.0</v>
+      </c>
+      <c r="CP31">
+        <v>0.0</v>
+      </c>
+      <c r="CQ31">
+        <v>0.0</v>
+      </c>
+      <c r="CR31">
+        <v>0.0</v>
+      </c>
+      <c r="CS31">
+        <v>0.0</v>
+      </c>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
+        <v>0.0</v>
+      </c>
+      <c r="CX31">
+        <v>0.0</v>
+      </c>
+      <c r="CY31">
+        <v>0.0</v>
+      </c>
+      <c r="CZ31">
+        <v>0.0</v>
+      </c>
+      <c r="DA31">
+        <v>0.0</v>
+      </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:106">
+      <c r="A32" t="s">
+        <v>196</v>
+      </c>
+      <c r="B32">
+        <v>5086000000.0</v>
+      </c>
+      <c r="C32">
+        <v>5153000000.0</v>
+      </c>
+      <c r="D32">
+        <v>5212000000.0</v>
+      </c>
+      <c r="E32">
+        <v>5208000000.0</v>
+      </c>
+      <c r="F32">
+        <v>4825000000.0</v>
+      </c>
+      <c r="G32">
+        <v>4907000000.0</v>
+      </c>
+      <c r="H32">
+        <v>4854000000.0</v>
+      </c>
+      <c r="I32">
+        <v>5051000000.0</v>
+      </c>
+      <c r="J32">
+        <v>4901000000.0</v>
+      </c>
+      <c r="K32">
+        <v>4919000000.0</v>
+      </c>
+      <c r="L32">
+        <v>5114000000.0</v>
+      </c>
+      <c r="M32">
+        <v>5200000000.0</v>
+      </c>
+      <c r="N32">
+        <v>4818000000.0</v>
+      </c>
+      <c r="O32">
+        <v>4640000000.0</v>
+      </c>
+      <c r="P32">
+        <v>4614000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>4057000000.0</v>
+      </c>
+      <c r="R32">
+        <v>4178000000.0</v>
+      </c>
+      <c r="S32">
+        <v>4134000000.0</v>
+      </c>
+      <c r="T32">
+        <v>3654000000.0</v>
+      </c>
+      <c r="U32">
+        <v>3807000000.0</v>
+      </c>
+      <c r="V32">
+        <v>4023000000.0</v>
+      </c>
+      <c r="W32">
+        <v>4212000000.0</v>
+      </c>
+      <c r="X32">
+        <v>3668000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1960000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>3226000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>3596000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>3559000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>3627000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>3575000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>3636000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>3485000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>3684000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>3630000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>3440000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>4333000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>4318000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>4292000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>4313000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>4091000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>4206000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>4051000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>3879000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>3631000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>3858000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>3797000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>4152000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>4144000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>4451000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>4276000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>4182000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>4017000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>4240000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>4024000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>3767000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>3663000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>3997000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>4092000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>3900000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>3931000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>4213000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>3997000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>3652000000.0</v>
+      </c>
+      <c r="BL32">
+        <v>3309000000.0</v>
+      </c>
+      <c r="BM32">
+        <v>3446000000.0</v>
+      </c>
+      <c r="BN32">
+        <v>3410000000.0</v>
+      </c>
+      <c r="BO32">
+        <v>3421000000.0</v>
+      </c>
+      <c r="BP32">
+        <v>3150000000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>2775000000.0</v>
+      </c>
+      <c r="BR32">
+        <v>2409000000.0</v>
+      </c>
+      <c r="BS32">
+        <v>3197000000.0</v>
+      </c>
+      <c r="BT32">
+        <v>4377000000.0</v>
+      </c>
+      <c r="BU32">
+        <v>4846000000.0</v>
+      </c>
+      <c r="BV32">
+        <v>4777000000.0</v>
+      </c>
+      <c r="BW32">
+        <v>5322000000.0</v>
+      </c>
+      <c r="BX32">
+        <v>5279000000.0</v>
+      </c>
+      <c r="BY32">
+        <v>6000000000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>5682000000.0</v>
+      </c>
+      <c r="CA32">
+        <v>6416000000.0</v>
+      </c>
+      <c r="CB32">
+        <v>6008000000.0</v>
+      </c>
+      <c r="CC32">
+        <v>6995000000.0</v>
+      </c>
+      <c r="CD32">
+        <v>6973000000.0</v>
+      </c>
+      <c r="CE32">
+        <v>6779000000.0</v>
+      </c>
+      <c r="CF32">
+        <v>6283000000.0</v>
+      </c>
+      <c r="CG32">
+        <v>7023000000.0</v>
+      </c>
+      <c r="CH32">
+        <v>6862000000.0</v>
+      </c>
+      <c r="CI32">
+        <v>7033000000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>6642000000.0</v>
+      </c>
+      <c r="CK32">
+        <v>7542000000.0</v>
+      </c>
+      <c r="CL32">
+        <v>7405000000.0</v>
+      </c>
+      <c r="CM32">
+        <v>7251000000.0</v>
+      </c>
+      <c r="CN32">
+        <v>6558000000.0</v>
+      </c>
+      <c r="CO32">
+        <v>7091000000.0</v>
+      </c>
+      <c r="CP32">
+        <v>7177000000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>6971000000.0</v>
+      </c>
+      <c r="CR32">
+        <v>6446000000.0</v>
+      </c>
+      <c r="CS32">
+        <v>7322000000.0</v>
+      </c>
+      <c r="CT32">
+        <v>6688000000.0</v>
+      </c>
+      <c r="CU32">
+        <v>6380000000.0</v>
+      </c>
+      <c r="CV32">
+        <v>6229000000.0</v>
+      </c>
+      <c r="CW32">
+        <v>6944000000.0</v>
+      </c>
+      <c r="CX32">
+        <v>6535000000.0</v>
+      </c>
+      <c r="CY32">
+        <v>6909000000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>6648000000.0</v>
+      </c>
+      <c r="DA32">
+        <v>7778000000.0</v>
+      </c>
+      <c r="DB32">
+        <v>7804000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>198</v>
+      </c>
+      <c r="B2">
+        <v>1574000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1640000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1555000000.0</v>
+      </c>
+      <c r="E2">
+        <v>3139000000.0</v>
+      </c>
+      <c r="F2">
+        <v>2853000000.0</v>
+      </c>
+      <c r="G2">
+        <v>429000000.0</v>
+      </c>
+      <c r="H2">
+        <v>568000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1597000000.0</v>
+      </c>
+      <c r="J2">
+        <v>838000000.0</v>
+      </c>
+      <c r="K2">
+        <v>579000000.0</v>
+      </c>
+      <c r="L2">
+        <v>904000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1389000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1105000000.0</v>
+      </c>
+      <c r="O2">
+        <v>1363000000.0</v>
+      </c>
+      <c r="P2">
+        <v>3219000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>3107000000.0</v>
+      </c>
+      <c r="R2">
+        <v>959000000.0</v>
+      </c>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B3">
+        <v>656000000</v>
+      </c>
+      <c r="C3">
+        <v>830000000</v>
+      </c>
+      <c r="D3">
+        <v>906000000</v>
+      </c>
+      <c r="E3">
+        <v>844000000</v>
+      </c>
+      <c r="F3">
+        <v>611000000</v>
+      </c>
+      <c r="G3">
+        <v>584000000</v>
+      </c>
+      <c r="H3">
+        <v>781000000</v>
+      </c>
+      <c r="I3">
+        <v>846000000</v>
+      </c>
+      <c r="J3">
+        <v>698000000</v>
+      </c>
+      <c r="K3">
+        <v>828000000</v>
+      </c>
+      <c r="L3">
+        <v>704000000</v>
+      </c>
+      <c r="M3">
+        <v>855000000</v>
+      </c>
+      <c r="N3">
+        <v>682000000</v>
+      </c>
+      <c r="O3">
+        <v>705000000</v>
+      </c>
+      <c r="P3">
+        <v>630000000</v>
+      </c>
+      <c r="Q3">
+        <v>500000000</v>
+      </c>
+      <c r="R3">
+        <v>409000000</v>
+      </c>
+      <c r="S3">
+        <v>797000000</v>
+      </c>
+      <c r="T3">
+        <v>580000000</v>
+      </c>
+      <c r="U3">
+        <v>721000000</v>
+      </c>
+      <c r="V3">
+        <v>1183000000</v>
+      </c>
+      <c r="W3">
+        <v>967000000</v>
+      </c>
+      <c r="X3">
+        <v>1005000000</v>
+      </c>
+      <c r="Y3">
+        <v>1035000000</v>
+      </c>
+      <c r="Z3">
+        <v>1057000000</v>
+      </c>
+      <c r="AA3">
+        <v>1272000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>200</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-1560000000.0</v>
+      </c>
+      <c r="F4">
+        <v>302000000.0</v>
+      </c>
+      <c r="G4">
+        <v>2400000000.0</v>
+      </c>
+      <c r="H4">
+        <v>-136000000.0</v>
+      </c>
+      <c r="I4">
+        <v>-975000000.0</v>
+      </c>
+      <c r="J4">
+        <v>758000000.0</v>
+      </c>
+      <c r="K4">
+        <v>259000000.0</v>
+      </c>
+      <c r="L4">
+        <v>-325000000.0</v>
+      </c>
+      <c r="M4">
+        <v>-485000000.0</v>
+      </c>
+      <c r="N4">
+        <v>284000000.0</v>
+      </c>
+      <c r="O4">
+        <v>-258000000.0</v>
+      </c>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>127000000.0</v>
+      </c>
+      <c r="F5">
+        <v>-74000000.0</v>
+      </c>
+      <c r="G5">
+        <v>220000000.0</v>
+      </c>
+      <c r="H5">
+        <v>767000000.0</v>
+      </c>
+      <c r="I5">
+        <v>968000000.0</v>
+      </c>
+      <c r="J5">
+        <v>768000000.0</v>
+      </c>
+      <c r="K5">
+        <v>1562000000.0</v>
+      </c>
+      <c r="L5">
+        <v>1023000000.0</v>
+      </c>
+      <c r="M5">
+        <v>-6000000.0</v>
+      </c>
+      <c r="N5">
+        <v>-56000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-296000000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>202</v>
+      </c>
+      <c r="B6">
+        <v>280000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-66000000.0</v>
+      </c>
+      <c r="D6">
+        <v>85000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1584000000.0</v>
+      </c>
+      <c r="F6">
+        <v>286000000.0</v>
+      </c>
+      <c r="G6">
+        <v>2424000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-139000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1029000000.0</v>
+      </c>
+      <c r="J6">
+        <v>758000000.0</v>
+      </c>
+      <c r="K6">
+        <v>259000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-325000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-485000000.0</v>
+      </c>
+      <c r="N6">
+        <v>284000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-258000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-1856000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>112000000.0</v>
+      </c>
+      <c r="R6">
+        <v>2148000000.0</v>
+      </c>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B7">
+        <v>-193000000.0</v>
+      </c>
+      <c r="C7">
+        <v>61000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-343000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-403000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-483000000.0</v>
+      </c>
+      <c r="G7">
+        <v>155000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-175000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-142000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-538000000.0</v>
+      </c>
+      <c r="K7">
+        <v>123000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-289000000.0</v>
+      </c>
+      <c r="M7">
+        <v>48000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-66000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-200000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-137000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>175000000.0</v>
+      </c>
+      <c r="R7">
+        <v>337000000.0</v>
+      </c>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>204</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-497000000.0</v>
+      </c>
+      <c r="F8">
+        <v>37000000.0</v>
+      </c>
+      <c r="G8">
+        <v>-243000000.0</v>
+      </c>
+      <c r="H8">
+        <v>-74000000.0</v>
+      </c>
+      <c r="I8">
+        <v>55000000.0</v>
+      </c>
+      <c r="J8">
+        <v>-287000000.0</v>
+      </c>
+      <c r="K8">
+        <v>-199000000.0</v>
+      </c>
+      <c r="L8">
+        <v>-207000000.0</v>
+      </c>
+      <c r="M8">
+        <v>48000000.0</v>
+      </c>
+      <c r="N8">
+        <v>-237000000.0</v>
+      </c>
+      <c r="O8">
+        <v>198000000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>205</v>
+      </c>
+      <c r="B9">
+        <v>-216000000.0</v>
+      </c>
+      <c r="C9">
+        <v>285000000.0</v>
+      </c>
+      <c r="D9">
+        <v>-112000000.0</v>
+      </c>
+      <c r="E9">
+        <v>-497000000.0</v>
+      </c>
+      <c r="F9">
+        <v>37000000.0</v>
+      </c>
+      <c r="G9">
+        <v>-243000000.0</v>
+      </c>
+      <c r="H9">
+        <v>-74000000.0</v>
+      </c>
+      <c r="I9">
+        <v>55000000.0</v>
+      </c>
+      <c r="J9">
+        <v>-287000000.0</v>
+      </c>
+      <c r="K9">
+        <v>-199000000.0</v>
+      </c>
+      <c r="L9">
+        <v>-207000000.0</v>
+      </c>
+      <c r="M9">
+        <v>48000000.0</v>
+      </c>
+      <c r="N9">
+        <v>-237000000.0</v>
+      </c>
+      <c r="O9">
+        <v>198000000.0</v>
+      </c>
+      <c r="P9">
+        <v>-149000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-184000000.0</v>
+      </c>
+      <c r="R9">
+        <v>37000000.0</v>
+      </c>
+      <c r="S9">
+        <v>1361000000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9">
+        <v>87000000.0</v>
+      </c>
+      <c r="V9">
+        <v>127000000.0</v>
+      </c>
+      <c r="W9">
+        <v>91000000.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9">
+        <v>582000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>810000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>238000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>206</v>
+      </c>
+      <c r="B10">
+        <v>-241000000.0</v>
+      </c>
+      <c r="C10">
+        <v>45000000.0</v>
+      </c>
+      <c r="D10">
+        <v>-20000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-258000000.0</v>
+      </c>
+      <c r="F10">
+        <v>-710000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-8000000.0</v>
+      </c>
+      <c r="H10">
+        <v>8000000.0</v>
+      </c>
+      <c r="I10">
+        <v>-120000000.0</v>
+      </c>
+      <c r="J10">
+        <v>-224000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-53000000.0</v>
+      </c>
+      <c r="L10">
+        <v>-38000000.0</v>
+      </c>
+      <c r="M10">
+        <v>9000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-27000000.0</v>
+      </c>
+      <c r="O10">
+        <v>49000000.0</v>
+      </c>
+      <c r="P10">
+        <v>-64000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-130000000.0</v>
+      </c>
+      <c r="R10">
+        <v>189000000.0</v>
+      </c>
+      <c r="S10">
+        <v>476000000.0</v>
+      </c>
+      <c r="T10">
+        <v>29000000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
+        <v>25000000.0</v>
+      </c>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
+        <v>118000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>172000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>207</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>279000000.0</v>
+      </c>
+      <c r="F11">
+        <v>265000000.0</v>
+      </c>
+      <c r="G11">
+        <v>186000000.0</v>
+      </c>
+      <c r="H11">
+        <v>133000000.0</v>
+      </c>
+      <c r="I11">
+        <v>62000000.0</v>
+      </c>
+      <c r="J11">
+        <v>268000000.0</v>
+      </c>
+      <c r="K11">
+        <v>31000000.0</v>
+      </c>
+      <c r="L11">
+        <v>194000000.0</v>
+      </c>
+      <c r="M11">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N11">
+        <v>254000000.0</v>
+      </c>
+      <c r="O11">
+        <v>-153000000.0</v>
+      </c>
+      <c r="P11">
+        <v>98000000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11">
+        <v>413000000.0</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>208</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>251000000.0</v>
+      </c>
+      <c r="F12">
+        <v>344000000.0</v>
+      </c>
+      <c r="G12">
+        <v>93000000.0</v>
+      </c>
+      <c r="H12">
+        <v>67000000.0</v>
+      </c>
+      <c r="I12">
+        <v>-20000000.0</v>
+      </c>
+      <c r="J12">
+        <v>390000000.0</v>
+      </c>
+      <c r="K12">
+        <v>-113000000.0</v>
+      </c>
+      <c r="L12">
+        <v>180000000.0</v>
+      </c>
+      <c r="M12">
+        <v>51000000.0</v>
+      </c>
+      <c r="N12">
+        <v>-36000000.0</v>
+      </c>
+      <c r="O12">
+        <v>17000000.0</v>
+      </c>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
         <v>209</v>
       </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>215000000.0</v>
+      </c>
+      <c r="F13">
+        <v>-75000000.0</v>
+      </c>
+      <c r="G13">
+        <v>220000000.0</v>
+      </c>
+      <c r="H13">
+        <v>-242000000.0</v>
+      </c>
+      <c r="I13">
+        <v>-139000000.0</v>
+      </c>
+      <c r="J13">
+        <v>-295000000.0</v>
+      </c>
+      <c r="K13">
+        <v>430000000.0</v>
+      </c>
+      <c r="L13">
+        <v>-155000000.0</v>
+      </c>
+      <c r="M13">
+        <v>-4000000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>210</v>
+      </c>
       <c r="B14">
+        <v>991000000.0</v>
+      </c>
+      <c r="C14">
+        <v>964000000.0</v>
+      </c>
+      <c r="D14">
+        <v>912000000.0</v>
+      </c>
+      <c r="E14">
+        <v>762000000.0</v>
+      </c>
+      <c r="F14">
+        <v>773000000.0</v>
+      </c>
+      <c r="G14">
+        <v>764000000.0</v>
+      </c>
+      <c r="H14">
+        <v>717000000.0</v>
+      </c>
+      <c r="I14">
+        <v>676000000.0</v>
+      </c>
+      <c r="J14">
+        <v>546000000.0</v>
+      </c>
+      <c r="K14">
+        <v>704000000.0</v>
+      </c>
+      <c r="L14">
+        <v>540000000.0</v>
+      </c>
+      <c r="M14">
+        <v>587000000.0</v>
+      </c>
+      <c r="N14">
+        <v>540000000.0</v>
+      </c>
+      <c r="O14">
+        <v>486000000.0</v>
+      </c>
+      <c r="P14">
+        <v>475000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>421000000.0</v>
+      </c>
+      <c r="R14">
+        <v>679000000.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>211</v>
+      </c>
+      <c r="B15">
+        <v>6000000.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>32000000.0</v>
+      </c>
+      <c r="E15">
+        <v>63000000.0</v>
+      </c>
+      <c r="F15">
+        <v>63000000.0</v>
+      </c>
+      <c r="G15">
+        <v>88000000.0</v>
+      </c>
+      <c r="H15">
+        <v>226000000.0</v>
+      </c>
+      <c r="I15">
+        <v>233000000.0</v>
+      </c>
+      <c r="J15">
+        <v>310000000.0</v>
+      </c>
+      <c r="K15">
+        <v>317000000.0</v>
+      </c>
+      <c r="L15">
+        <v>286000000.0</v>
+      </c>
+      <c r="M15">
+        <v>301000000.0</v>
+      </c>
+      <c r="N15">
+        <v>211000000.0</v>
+      </c>
+      <c r="O15">
+        <v>47000000.0</v>
+      </c>
+      <c r="P15">
+        <v>93000000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
+        <v>64000000.0</v>
+      </c>
+      <c r="W15">
+        <v>157000000.0</v>
+      </c>
+      <c r="X15">
+        <v>157000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>156000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>156000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>157000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>212</v>
+      </c>
+      <c r="B16">
+        <v>1854000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1574000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1640000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1555000000.0</v>
+      </c>
+      <c r="F16">
+        <v>3139000000.0</v>
+      </c>
+      <c r="G16">
+        <v>2853000000.0</v>
+      </c>
+      <c r="H16">
+        <v>429000000.0</v>
+      </c>
+      <c r="I16">
+        <v>568000000.0</v>
+      </c>
+      <c r="J16">
+        <v>1596000000.0</v>
+      </c>
+      <c r="K16">
+        <v>838000000.0</v>
+      </c>
+      <c r="L16">
+        <v>579000000.0</v>
+      </c>
+      <c r="M16">
+        <v>904000000.0</v>
+      </c>
+      <c r="N16">
+        <v>1389000000.0</v>
+      </c>
+      <c r="O16">
+        <v>1105000000.0</v>
+      </c>
+      <c r="P16">
+        <v>1363000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>3219000000.0</v>
+      </c>
+      <c r="R16">
+        <v>3107000000.0</v>
+      </c>
+      <c r="S16">
+        <v>959000000.0</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>213</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17">
+        <v>86000000.0</v>
+      </c>
+      <c r="K17">
+        <v>-23000000.0</v>
+      </c>
+      <c r="L17">
+        <v>-45000000.0</v>
+      </c>
+      <c r="M17">
+        <v>-36000000.0</v>
+      </c>
+      <c r="N17">
+        <v>11000000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>214</v>
+      </c>
+      <c r="B18">
+        <v>1529000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1616000000.0</v>
+      </c>
+      <c r="D18">
+        <v>990000000.0</v>
+      </c>
+      <c r="E18">
+        <v>419000000.0</v>
+      </c>
+      <c r="F18">
+        <v>611000000.0</v>
+      </c>
+      <c r="G18">
+        <v>829000000.0</v>
+      </c>
+      <c r="H18">
+        <v>843000000.0</v>
+      </c>
+      <c r="I18">
+        <v>782000000.0</v>
+      </c>
+      <c r="J18">
+        <v>770000000.0</v>
+      </c>
+      <c r="K18">
+        <v>1113000000.0</v>
+      </c>
+      <c r="L18">
+        <v>999000000.0</v>
+      </c>
+      <c r="M18">
+        <v>1280000000.0</v>
+      </c>
+      <c r="N18">
+        <v>1068000000.0</v>
+      </c>
+      <c r="O18">
+        <v>773000000.0</v>
+      </c>
+      <c r="P18">
+        <v>747000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>642000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-507000000.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>215</v>
+      </c>
+      <c r="B19">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-507000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-5064000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-5170000000.0</v>
+      </c>
+      <c r="F19">
+        <v>20000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-10000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-18000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-78000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-4000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-23000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-5000000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19">
+        <v>51000000.0</v>
+      </c>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>216</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>2230000000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>217</v>
+      </c>
+      <c r="B21">
+        <v>-1008000000.0</v>
+      </c>
+      <c r="C21">
+        <v>2165000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-332000000.0</v>
+      </c>
+      <c r="E21">
+        <v>2467000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-53000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-429000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-574000000.0</v>
+      </c>
+      <c r="I21">
+        <v>255000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-17000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-896000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-760000000.0</v>
+      </c>
+      <c r="M21">
+        <v>-683000000.0</v>
+      </c>
+      <c r="N21">
+        <v>-1433000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-13000000.0</v>
+      </c>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22">
+        <v>181000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1810000000.0</v>
+      </c>
+      <c r="D22">
+        <v>2966000000.0</v>
+      </c>
+      <c r="E22">
+        <v>590000000.0</v>
+      </c>
+      <c r="F22">
+        <v>609000000.0</v>
+      </c>
+      <c r="G22">
+        <v>1822000000.0</v>
+      </c>
+      <c r="H22">
+        <v>1009000000.0</v>
+      </c>
+      <c r="I22">
+        <v>1107000000.0</v>
+      </c>
+      <c r="J22">
+        <v>1063000000.0</v>
+      </c>
+      <c r="K22">
+        <v>1218000000.0</v>
+      </c>
+      <c r="L22">
+        <v>1261000000.0</v>
+      </c>
+      <c r="M22">
+        <v>1440000000.0</v>
+      </c>
+      <c r="N22">
+        <v>1301000000.0</v>
+      </c>
+      <c r="O22">
+        <v>1160000000.0</v>
+      </c>
+      <c r="P22">
+        <v>1223000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>703000000.0</v>
+      </c>
+      <c r="R22">
+        <v>9344000000.0</v>
+      </c>
+      <c r="S22">
+        <v>3037000000.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22">
+        <v>343000000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>1062000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>218</v>
+      </c>
+      <c r="B23">
+        <v>-37000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-26000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-45000000.0</v>
+      </c>
+      <c r="E23">
+        <v>2427000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1375000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1054000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-45000000.0</v>
+      </c>
+      <c r="I23">
+        <v>-78000000.0</v>
+      </c>
+      <c r="J23">
+        <v>370000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-86000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-122000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-81000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-69000000.0</v>
+      </c>
+      <c r="O23">
+        <v>-47000000.0</v>
+      </c>
+      <c r="P23">
+        <v>-43000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-27000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-47000000.0</v>
+      </c>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>219</v>
+      </c>
+      <c r="B24">
+        <v>20000000.0</v>
+      </c>
+      <c r="C24">
+        <v>6000000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
+        <v>-4303000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-17000000.0</v>
+      </c>
+      <c r="G24">
+        <v>-39000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-320000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-833000000.0</v>
+      </c>
+      <c r="J24">
+        <v>-850000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-4000000.0</v>
+      </c>
+      <c r="L24">
+        <v>-69000000.0</v>
+      </c>
+      <c r="M24">
+        <v>3000000.0</v>
+      </c>
+      <c r="N24">
+        <v>4000000.0</v>
+      </c>
+      <c r="O24">
+        <v>13000000.0</v>
+      </c>
+      <c r="P24">
+        <v>565000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>68000000.0</v>
+      </c>
+      <c r="R24">
+        <v>152000000.0</v>
+      </c>
+      <c r="S24">
+        <v>72000000.0</v>
+      </c>
+      <c r="T24">
+        <v>216000000.0</v>
+      </c>
+      <c r="U24">
+        <v>205000000.0</v>
+      </c>
+      <c r="V24">
+        <v>318000000.0</v>
+      </c>
+      <c r="W24">
+        <v>157000000.0</v>
+      </c>
+      <c r="X24">
+        <v>27000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>54000000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24">
+        <v>115000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>220</v>
+      </c>
+      <c r="B25">
+        <v>673000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-475000000.0</v>
+      </c>
+      <c r="D25">
+        <v>410000000.0</v>
+      </c>
+      <c r="E25">
+        <v>372000000.0</v>
+      </c>
+      <c r="F25">
+        <v>296000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-1336000000.0</v>
+      </c>
+      <c r="H25">
+        <v>40000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-57000000.0</v>
+      </c>
+      <c r="J25">
+        <v>361000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-47000000.0</v>
+      </c>
+      <c r="L25">
+        <v>138000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-10000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-22000000.0</v>
+      </c>
+      <c r="O25">
+        <v>74000000.0</v>
+      </c>
+      <c r="P25">
+        <v>-162000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-66000000.0</v>
+      </c>
+      <c r="R25">
+        <v>-10180000000.0</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>221</v>
+      </c>
+      <c r="B26">
+        <v>-397000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-4104000000.0</v>
+      </c>
+      <c r="D26">
+        <v>-398000000.0</v>
+      </c>
+      <c r="E26">
+        <v>-68000000.0</v>
+      </c>
+      <c r="F26">
+        <v>-45000000.0</v>
+      </c>
+      <c r="G26">
+        <v>-57000000.0</v>
+      </c>
+      <c r="H26">
+        <v>-420000000.0</v>
+      </c>
+      <c r="I26">
+        <v>-499000000.0</v>
+      </c>
+      <c r="J26">
+        <v>-383000000.0</v>
+      </c>
+      <c r="K26">
+        <v>-634000000.0</v>
+      </c>
+      <c r="L26">
+        <v>-1159000000.0</v>
+      </c>
+      <c r="M26">
+        <v>-1024000000.0</v>
+      </c>
+      <c r="N26">
+        <v>-457000000.0</v>
+      </c>
+      <c r="O26">
+        <v>-403000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>222</v>
+      </c>
+      <c r="B27">
+        <v>139000000.0</v>
+      </c>
+      <c r="C27">
+        <v>120000000.0</v>
+      </c>
+      <c r="D27">
+        <v>115000000.0</v>
+      </c>
+      <c r="E27">
+        <v>86000000.0</v>
+      </c>
+      <c r="F27">
+        <v>87000000.0</v>
+      </c>
+      <c r="G27">
+        <v>60000000.0</v>
+      </c>
+      <c r="H27">
+        <v>66000000.0</v>
+      </c>
+      <c r="I27">
+        <v>58000000.0</v>
+      </c>
+      <c r="J27">
+        <v>62000000.0</v>
+      </c>
+      <c r="K27">
+        <v>68000000.0</v>
+      </c>
+      <c r="L27">
+        <v>74000000.0</v>
+      </c>
+      <c r="M27">
+        <v>76000000.0</v>
+      </c>
+      <c r="N27">
+        <v>47000000.0</v>
+      </c>
+      <c r="O27">
+        <v>21000000.0</v>
+      </c>
+      <c r="P27">
+        <v>14000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>-77000000.0</v>
+      </c>
+      <c r="R27">
+        <v>195000000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>223</v>
+      </c>
+      <c r="B28">
+        <v>-1442000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1965000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-807000000.0</v>
+      </c>
+      <c r="E28">
+        <v>2347000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-191000000.0</v>
+      </c>
+      <c r="G28">
+        <v>1613000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-649000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-555000000.0</v>
+      </c>
+      <c r="J28">
+        <v>456000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1081000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-284000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-1398000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-822000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-105000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-3194000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-126000000.0</v>
+      </c>
+      <c r="R28">
+        <v>2377000000.0</v>
+      </c>
+      <c r="S28">
+        <v>465000000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28">
+        <v>1952000000.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28">
+        <v>95000000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28">
+        <v>13000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1094000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>224</v>
+      </c>
+      <c r="B29">
+        <v>2185000000.0</v>
+      </c>
+      <c r="C29">
+        <v>2446000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1896000000.0</v>
+      </c>
+      <c r="E29">
+        <v>1263000000.0</v>
+      </c>
+      <c r="F29">
+        <v>1222000000.0</v>
+      </c>
+      <c r="G29">
+        <v>1413000000.0</v>
+      </c>
+      <c r="H29">
+        <v>1624000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1628000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1468000000.0</v>
+      </c>
+      <c r="K29">
+        <v>1941000000.0</v>
+      </c>
+      <c r="L29">
+        <v>1703000000.0</v>
+      </c>
+      <c r="M29">
+        <v>2135000000.0</v>
+      </c>
+      <c r="N29">
+        <v>1750000000.0</v>
+      </c>
+      <c r="O29">
+        <v>1478000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1377000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1142000000.0</v>
+      </c>
+      <c r="R29">
+        <v>-98000000.0</v>
+      </c>
+      <c r="S29">
+        <v>236000000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29">
+        <v>43000000.0</v>
+      </c>
+      <c r="V29">
+        <v>154000000.0</v>
+      </c>
+      <c r="W29">
+        <v>1525000000.0</v>
+      </c>
+      <c r="X29">
+        <v>737000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>2073000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1360000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>268000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>225</v>
+      </c>
+      <c r="B30">
+        <v>-498000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-507000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1002000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-5182000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-729000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-626000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-1111000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-2048000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-1252000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-578000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-1699000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-1186000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-655000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-1631000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-10000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-911000000.0</v>
+      </c>
+      <c r="R30">
+        <v>-167000000.0</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:106">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>164</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="2" spans="1:106">
+      <c r="A2" t="s">
+        <v>198</v>
+      </c>
+      <c r="B2">
+        <v>1854000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1643000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1449000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1101000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1574000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1054000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1409000000.0</v>
+      </c>
+      <c r="I2">
+        <v>941000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1640000000.0</v>
+      </c>
+      <c r="K2">
+        <v>1808000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1302000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1117000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1555000000.0</v>
+      </c>
+      <c r="O2">
+        <v>4878000000.0</v>
+      </c>
+      <c r="P2">
+        <v>4696000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>4877000000.0</v>
+      </c>
+      <c r="R2">
+        <v>3139000000.0</v>
+      </c>
+      <c r="S2">
+        <v>2793000000.0</v>
+      </c>
+      <c r="T2">
+        <v>2978000000.0</v>
+      </c>
+      <c r="U2">
+        <v>2882000000.0</v>
+      </c>
+      <c r="V2">
+        <v>2853000000.0</v>
+      </c>
+      <c r="W2">
+        <v>2154000000.0</v>
+      </c>
+      <c r="X2">
+        <v>1917000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2087000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>429000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>358000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>381000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>322000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>568000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>772000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>971000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>1346000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1597000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>557000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>792000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>547000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>838000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>395000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>437000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>463000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>579000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>459000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1235000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>601000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>904000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1026000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1166000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>978000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1389000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1053000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1001000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>830000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1105000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1634000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1523000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1412000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1363000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>1386000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1322000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>1633000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>3219000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>3705000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>3383000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>3296000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>3107000000.0</v>
+      </c>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
+      <c r="CU2"/>
+      <c r="CV2"/>
+      <c r="CW2"/>
+      <c r="CX2"/>
+      <c r="CY2"/>
+      <c r="CZ2"/>
+      <c r="DA2"/>
+      <c r="DB2"/>
+    </row>
+    <row r="3" spans="1:106">
+      <c r="A3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B3">
+        <v>219000000</v>
+      </c>
+      <c r="C3">
+        <v>167000000</v>
+      </c>
+      <c r="D3">
+        <v>143000000</v>
+      </c>
+      <c r="E3">
+        <v>149000000</v>
+      </c>
+      <c r="F3">
+        <v>197000000</v>
+      </c>
+      <c r="G3">
+        <v>166000000</v>
+      </c>
+      <c r="H3">
+        <v>173000000</v>
+      </c>
+      <c r="I3">
+        <v>226000000</v>
+      </c>
+      <c r="J3">
+        <v>265000000</v>
+      </c>
+      <c r="K3">
+        <v>203000000</v>
+      </c>
+      <c r="L3">
+        <v>212000000</v>
+      </c>
+      <c r="M3">
+        <v>222000000</v>
+      </c>
+      <c r="N3">
+        <v>269000000</v>
+      </c>
+      <c r="O3">
+        <v>178000000</v>
+      </c>
+      <c r="P3">
+        <v>212000000</v>
+      </c>
+      <c r="Q3">
+        <v>207000000</v>
+      </c>
+      <c r="R3">
+        <v>247000000</v>
+      </c>
+      <c r="S3">
+        <v>181000000</v>
+      </c>
+      <c r="T3">
+        <v>169000000</v>
+      </c>
+      <c r="U3">
+        <v>127000000</v>
+      </c>
+      <c r="V3">
+        <v>134000000</v>
+      </c>
+      <c r="W3">
+        <v>95000000</v>
+      </c>
+      <c r="X3">
+        <v>117000000</v>
+      </c>
+      <c r="Y3">
+        <v>167000000</v>
+      </c>
+      <c r="Z3">
+        <v>205000000</v>
+      </c>
+      <c r="AA3">
+        <v>162000000</v>
+      </c>
+      <c r="AB3">
+        <v>168000000</v>
+      </c>
+      <c r="AC3">
+        <v>216000000</v>
+      </c>
+      <c r="AD3">
+        <v>235000000</v>
+      </c>
+      <c r="AE3">
+        <v>185000000</v>
+      </c>
+      <c r="AF3">
+        <v>212000000</v>
+      </c>
+      <c r="AG3">
+        <v>206000000</v>
+      </c>
+      <c r="AH3">
+        <v>243000000</v>
+      </c>
+      <c r="AI3">
+        <v>107000000</v>
+      </c>
+      <c r="AJ3">
+        <v>198000000</v>
+      </c>
+      <c r="AK3">
+        <v>178000000</v>
+      </c>
+      <c r="AL3">
+        <v>215000000</v>
+      </c>
+      <c r="AM3">
+        <v>214000000</v>
+      </c>
+      <c r="AN3">
+        <v>202000000</v>
+      </c>
+      <c r="AO3">
+        <v>172000000</v>
+      </c>
+      <c r="AP3">
+        <v>240000000</v>
+      </c>
+      <c r="AQ3">
+        <v>165000000</v>
+      </c>
+      <c r="AR3">
+        <v>179000000</v>
+      </c>
+      <c r="AS3">
+        <v>147000000</v>
+      </c>
+      <c r="AT3">
+        <v>213000000</v>
+      </c>
+      <c r="AU3">
+        <v>189000000</v>
+      </c>
+      <c r="AV3">
+        <v>196000000</v>
+      </c>
+      <c r="AW3">
+        <v>172000000</v>
+      </c>
+      <c r="AX3">
+        <v>298000000</v>
+      </c>
+      <c r="AY3">
+        <v>170000000</v>
+      </c>
+      <c r="AZ3">
+        <v>176000000</v>
+      </c>
+      <c r="BA3">
+        <v>123000000</v>
+      </c>
+      <c r="BB3">
+        <v>213000000</v>
+      </c>
+      <c r="BC3">
+        <v>142000000</v>
+      </c>
+      <c r="BD3">
+        <v>163000000</v>
+      </c>
+      <c r="BE3">
+        <v>140000000</v>
+      </c>
+      <c r="BF3">
+        <v>260000000</v>
+      </c>
+      <c r="BG3">
+        <v>176000000</v>
+      </c>
+      <c r="BH3">
+        <v>162000000</v>
+      </c>
+      <c r="BI3">
+        <v>111000000</v>
+      </c>
+      <c r="BJ3">
+        <v>181000000</v>
+      </c>
+      <c r="BK3">
+        <v>219000000</v>
+      </c>
+      <c r="BL3">
+        <v>102000000</v>
+      </c>
+      <c r="BM3">
+        <v>86000000</v>
+      </c>
+      <c r="BN3">
+        <v>93000000</v>
+      </c>
+      <c r="BO3">
+        <v>409000000</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>239000000</v>
+      </c>
+      <c r="BR3">
+        <v>166000000</v>
+      </c>
+      <c r="BS3">
+        <v>797000000</v>
+      </c>
+      <c r="BT3">
+        <v>624000000</v>
+      </c>
+      <c r="BU3">
+        <v>414000000</v>
+      </c>
+      <c r="BV3">
+        <v>255000000</v>
+      </c>
+      <c r="BW3">
+        <v>580000000</v>
+      </c>
+      <c r="BX3">
+        <v>483000000</v>
+      </c>
+      <c r="BY3">
+        <v>334000000</v>
+      </c>
+      <c r="BZ3">
+        <v>192000000</v>
+      </c>
+      <c r="CA3">
+        <v>721000000</v>
+      </c>
+      <c r="CB3">
+        <v>606000000</v>
+      </c>
+      <c r="CC3">
+        <v>416000000</v>
+      </c>
+      <c r="CD3">
+        <v>251000000</v>
+      </c>
+      <c r="CE3">
+        <v>1183000000</v>
+      </c>
+      <c r="CF3">
+        <v>792000000</v>
+      </c>
+      <c r="CG3">
+        <v>555000000</v>
+      </c>
+      <c r="CH3">
+        <v>199000000</v>
+      </c>
+      <c r="CI3">
+        <v>967000000</v>
+      </c>
+      <c r="CJ3">
+        <v>633000000</v>
+      </c>
+      <c r="CK3">
+        <v>430000000</v>
+      </c>
+      <c r="CL3">
+        <v>229000000</v>
+      </c>
+      <c r="CM3">
+        <v>1005000000</v>
+      </c>
+      <c r="CN3">
+        <v>704000000</v>
+      </c>
+      <c r="CO3">
+        <v>462000000</v>
+      </c>
+      <c r="CP3">
+        <v>221000000</v>
+      </c>
+      <c r="CQ3">
+        <v>1035000000</v>
+      </c>
+      <c r="CR3">
+        <v>710000000</v>
+      </c>
+      <c r="CS3">
+        <v>461000000</v>
+      </c>
+      <c r="CT3">
+        <v>209000000</v>
+      </c>
+      <c r="CU3">
+        <v>1057000000</v>
+      </c>
+      <c r="CV3">
+        <v>734000000</v>
+      </c>
+      <c r="CW3">
+        <v>503000000</v>
+      </c>
+      <c r="CX3">
+        <v>194000000</v>
+      </c>
+      <c r="CY3">
+        <v>1272000000</v>
+      </c>
+      <c r="CZ3">
+        <v>955000000</v>
+      </c>
+      <c r="DA3">
+        <v>624000000</v>
+      </c>
+      <c r="DB3">
+        <v>275000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:106">
+      <c r="A4" t="s">
+        <v>200</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>195000000.0</v>
+      </c>
+      <c r="N4">
+        <v>-440000000.0</v>
+      </c>
+      <c r="O4">
+        <v>-3353000000.0</v>
+      </c>
+      <c r="P4">
+        <v>211000000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-162000000.0</v>
+      </c>
+      <c r="R4">
+        <v>1744000000.0</v>
+      </c>
+      <c r="S4">
+        <v>347000000.0</v>
+      </c>
+      <c r="T4">
+        <v>-177000000.0</v>
+      </c>
+      <c r="U4">
+        <v>91000000.0</v>
+      </c>
+      <c r="V4">
+        <v>41000000.0</v>
+      </c>
+      <c r="W4">
+        <v>674000000.0</v>
+      </c>
+      <c r="X4">
+        <v>225000000.0</v>
+      </c>
+      <c r="Y4">
+        <v>-173000000.0</v>
+      </c>
+      <c r="Z4">
+        <v>1674000000.0</v>
+      </c>
+      <c r="AA4">
+        <v>64000000.0</v>
+      </c>
+      <c r="AB4">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AC4">
+        <v>62000000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-250000000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-195000000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-198000000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-287000000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-295000000.0</v>
+      </c>
+      <c r="AI4">
+        <v>1039000000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-235000000.0</v>
+      </c>
+      <c r="AK4">
+        <v>245000000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-291000000.0</v>
+      </c>
+      <c r="AM4">
+        <v>443000000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-42000000.0</v>
+      </c>
+      <c r="AO4">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-116000000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>120000000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-776000000.0</v>
+      </c>
+      <c r="AS4">
+        <v>634000000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-303000000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-122000000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-140000000.0</v>
+      </c>
+      <c r="AW4">
+        <v>188000000.0</v>
+      </c>
+      <c r="AX4">
+        <v>-411000000.0</v>
+      </c>
+      <c r="AY4">
+        <v>336000000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-192000000.0</v>
+      </c>
+      <c r="BA4">
+        <v>415000000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-275000000.0</v>
+      </c>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+    </row>
+    <row r="5" spans="1:106">
+      <c r="A5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-92000000.0</v>
+      </c>
+      <c r="N5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-17000000.0</v>
+      </c>
+      <c r="P5">
+        <v>34000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>42000000.0</v>
+      </c>
+      <c r="R5">
+        <v>68000000.0</v>
+      </c>
+      <c r="S5">
+        <v>-90000000.0</v>
+      </c>
+      <c r="T5">
+        <v>102000000.0</v>
+      </c>
+      <c r="U5">
+        <v>-22000000.0</v>
+      </c>
+      <c r="V5">
+        <v>-64000000.0</v>
+      </c>
+      <c r="W5">
+        <v>163000000.0</v>
+      </c>
+      <c r="X5">
+        <v>66000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>3000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-154000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>325000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>512000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>84000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>286000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>114000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>341000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>227000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-292000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>355000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>375000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>330000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>666000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>301000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>264000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>331000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>83000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>284000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>462000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>194000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>68000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-69000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>50000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-55000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>48000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-72000000.0</v>
+      </c>
+      <c r="BA5"/>
+      <c r="BB5">
+        <v>-32000000.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+    </row>
+    <row r="6" spans="1:106">
+      <c r="A6" t="s">
+        <v>202</v>
+      </c>
+      <c r="B6">
+        <v>1323000000.0</v>
+      </c>
+      <c r="C6">
+        <v>211000000.0</v>
+      </c>
+      <c r="D6">
+        <v>194000000.0</v>
+      </c>
+      <c r="E6">
+        <v>348000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-473000000.0</v>
+      </c>
+      <c r="G6">
+        <v>520000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-355000000.0</v>
+      </c>
+      <c r="I6">
+        <v>468000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-699000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-168000000.0</v>
+      </c>
+      <c r="L6">
+        <v>506000000.0</v>
+      </c>
+      <c r="M6">
+        <v>185000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-438000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-3323000000.0</v>
+      </c>
+      <c r="P6">
+        <v>182000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-181000000.0</v>
+      </c>
+      <c r="R6">
+        <v>1738000000.0</v>
+      </c>
+      <c r="S6">
+        <v>346000000.0</v>
+      </c>
+      <c r="T6">
+        <v>-185000000.0</v>
+      </c>
+      <c r="U6">
+        <v>96000000.0</v>
+      </c>
+      <c r="V6">
+        <v>29000000.0</v>
+      </c>
+      <c r="W6">
+        <v>699000000.0</v>
+      </c>
+      <c r="X6">
+        <v>237000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-170000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>1658000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>71000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-23000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>59000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-246000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-204000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-199000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-375000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-251000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>1039000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-235000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>245000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-291000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>443000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-42000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-116000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>120000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-776000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>634000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-303000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-122000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-140000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>188000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-411000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>336000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>52000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>171000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-275000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-529000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>111000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>111000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>49000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-23000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>64000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-311000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-1586000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-486000000.0</v>
+      </c>
+      <c r="BL6">
+        <v>322000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>87000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>189000000.0</v>
+      </c>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
+    </row>
+    <row r="7" spans="1:106">
+      <c r="A7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B7">
+        <v>-623000000.0</v>
+      </c>
+      <c r="C7">
+        <v>367000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-92000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-146000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-329000000.0</v>
+      </c>
+      <c r="G7">
+        <v>469000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-112000000.0</v>
+      </c>
+      <c r="I7">
+        <v>15000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-324000000.0</v>
+      </c>
+      <c r="K7">
+        <v>31000000.0</v>
+      </c>
+      <c r="L7">
+        <v>158000000.0</v>
+      </c>
+      <c r="M7">
+        <v>-67000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-465000000.0</v>
+      </c>
+      <c r="O7">
+        <v>502000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-145000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-197000000.0</v>
+      </c>
+      <c r="R7">
+        <v>-563000000.0</v>
+      </c>
+      <c r="S7">
+        <v>323000000.0</v>
+      </c>
+      <c r="T7">
+        <v>-348000000.0</v>
+      </c>
+      <c r="U7">
+        <v>-161000000.0</v>
+      </c>
+      <c r="V7">
+        <v>-297000000.0</v>
+      </c>
+      <c r="W7">
+        <v>271000000.0</v>
+      </c>
+      <c r="X7">
+        <v>-5000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>7000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-118000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>297000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-155000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>38000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-355000000.0</v>
+      </c>
+      <c r="AE7">
+        <v>240000000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-230000000.0</v>
+      </c>
+      <c r="AG7">
+        <v>120000000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-272000000.0</v>
+      </c>
+      <c r="AI7">
+        <v>175000000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-427000000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-258000000.0</v>
+      </c>
+      <c r="AM7">
+        <v>490000000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-135000000.0</v>
+      </c>
+      <c r="AO7">
+        <v>16000000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-248000000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>171000000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-350000000.0</v>
+      </c>
+      <c r="AU7">
+        <v>395000000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AW7">
+        <v>47000000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-383000000.0</v>
+      </c>
+      <c r="AY7">
+        <v>330000000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-61000000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-329000000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-5000000.0</v>
+      </c>
+      <c r="BD7">
+        <v>5000000.0</v>
+      </c>
+      <c r="BE7">
+        <v>3000000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-203000000.0</v>
+      </c>
+      <c r="BG7">
+        <v>169000000.0</v>
+      </c>
+      <c r="BH7">
+        <v>5000000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-67000000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-244000000.0</v>
+      </c>
+      <c r="BK7">
+        <v>121000000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-31000000.0</v>
+      </c>
+      <c r="BM7">
+        <v>122000000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-37000000.0</v>
+      </c>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+    </row>
+    <row r="8" spans="1:106">
+      <c r="A8" t="s">
+        <v>204</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>-164000000.0</v>
+      </c>
+      <c r="N8">
+        <v>-131000000.0</v>
+      </c>
+      <c r="O8">
+        <v>85000000.0</v>
+      </c>
+      <c r="P8">
+        <v>-338000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>26000000.0</v>
+      </c>
+      <c r="R8">
+        <v>-270000000.0</v>
+      </c>
+      <c r="S8">
+        <v>-62000000.0</v>
+      </c>
+      <c r="T8">
+        <v>-61000000.0</v>
+      </c>
+      <c r="U8">
+        <v>146000000.0</v>
+      </c>
+      <c r="V8">
+        <v>14000000.0</v>
+      </c>
+      <c r="W8">
+        <v>-294000000.0</v>
+      </c>
+      <c r="X8">
+        <v>785000000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-474000000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-260000000.0</v>
+      </c>
+      <c r="AA8">
+        <v>-247000000.0</v>
+      </c>
+      <c r="AB8">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AC8">
+        <v>-59000000.0</v>
+      </c>
+      <c r="AD8">
+        <v>249000000.0</v>
+      </c>
+      <c r="AE8">
+        <v>183000000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AG8">
+        <v>115000000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-206000000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-95000000.0</v>
+      </c>
+      <c r="AK8">
+        <v>5000000.0</v>
+      </c>
+      <c r="AL8">
+        <v>-189000000.0</v>
+      </c>
+      <c r="AM8">
+        <v>31000000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-89000000.0</v>
+      </c>
+      <c r="AO8">
+        <v>37000000.0</v>
+      </c>
+      <c r="AP8">
+        <v>-178000000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>10000000.0</v>
+      </c>
+      <c r="AR8">
+        <v>86000000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-277000000.0</v>
+      </c>
+      <c r="AU8">
+        <v>225000000.0</v>
+      </c>
+      <c r="AV8">
+        <v>210000000.0</v>
+      </c>
+      <c r="AW8">
+        <v>17000000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-404000000.0</v>
+      </c>
+      <c r="AY8">
+        <v>194000000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>-61000000.0</v>
+      </c>
+      <c r="BA8"/>
+      <c r="BB8">
+        <v>-370000000.0</v>
+      </c>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+    </row>
+    <row r="9" spans="1:106">
+      <c r="A9" t="s">
+        <v>205</v>
+      </c>
+      <c r="B9">
+        <v>-321000000.0</v>
+      </c>
+      <c r="C9">
+        <v>236000000.0</v>
+      </c>
+      <c r="D9">
+        <v>4000000.0</v>
+      </c>
+      <c r="E9">
+        <v>-168000000.0</v>
+      </c>
+      <c r="F9">
+        <v>-288000000.0</v>
+      </c>
+      <c r="G9">
+        <v>392000000.0</v>
+      </c>
+      <c r="H9">
+        <v>-61000000.0</v>
+      </c>
+      <c r="I9">
+        <v>60000000.0</v>
+      </c>
+      <c r="J9">
+        <v>-106000000.0</v>
+      </c>
+      <c r="K9">
+        <v>101000000.0</v>
+      </c>
+      <c r="L9">
+        <v>82000000.0</v>
+      </c>
+      <c r="M9">
+        <v>-164000000.0</v>
+      </c>
+      <c r="N9">
+        <v>-131000000.0</v>
+      </c>
+      <c r="O9">
+        <v>85000000.0</v>
+      </c>
+      <c r="P9">
+        <v>-338000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>26000000.0</v>
+      </c>
+      <c r="R9">
+        <v>-270000000.0</v>
+      </c>
+      <c r="S9">
+        <v>-62000000.0</v>
+      </c>
+      <c r="T9">
+        <v>-61000000.0</v>
+      </c>
+      <c r="U9">
+        <v>146000000.0</v>
+      </c>
+      <c r="V9">
+        <v>14000000.0</v>
+      </c>
+      <c r="W9">
+        <v>-192000000.0</v>
+      </c>
+      <c r="X9">
+        <v>-785000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>474000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>260000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>99000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>17000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>59000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-249000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>183000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>115000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-206000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-95000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>5000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-189000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>31000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-89000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>37000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-178000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>10000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>86000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-277000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>225000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>210000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>17000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-404000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>194000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>12000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-73000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-370000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>285000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>99000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>209000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-395000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>185000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>221000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-68000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-487000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>8000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-43000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>19000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-168000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>37000000.0</v>
+      </c>
+      <c r="BP9"/>
+      <c r="BQ9">
+        <v>28000000.0</v>
+      </c>
+      <c r="BR9">
+        <v>130000000.0</v>
+      </c>
+      <c r="BS9">
+        <v>1361000000.0</v>
+      </c>
+      <c r="BT9">
+        <v>330000000.0</v>
+      </c>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9">
+        <v>87000000.0</v>
+      </c>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9">
+        <v>127000000.0</v>
+      </c>
+      <c r="CF9"/>
+      <c r="CG9">
+        <v>200000000.0</v>
+      </c>
+      <c r="CH9">
+        <v>137000000.0</v>
+      </c>
+      <c r="CI9">
+        <v>91000000.0</v>
+      </c>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9">
+        <v>582000000.0</v>
+      </c>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9">
+        <v>810000000.0</v>
+      </c>
+      <c r="CV9">
+        <v>38000000.0</v>
+      </c>
+      <c r="CW9"/>
+      <c r="CX9">
+        <v>209000000.0</v>
+      </c>
+      <c r="CY9">
+        <v>238000000.0</v>
+      </c>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+    </row>
+    <row r="10" spans="1:106">
+      <c r="A10" t="s">
+        <v>206</v>
+      </c>
+      <c r="B10">
+        <v>-185000000.0</v>
+      </c>
+      <c r="C10">
+        <v>36000000.0</v>
+      </c>
+      <c r="D10">
+        <v>-122000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-46000000.0</v>
+      </c>
+      <c r="F10">
+        <v>-109000000.0</v>
+      </c>
+      <c r="G10">
+        <v>230000000.0</v>
+      </c>
+      <c r="H10">
+        <v>-180000000.0</v>
+      </c>
+      <c r="I10">
+        <v>1000000.0</v>
+      </c>
+      <c r="J10">
+        <v>-6000000.0</v>
+      </c>
+      <c r="K10">
+        <v>67000000.0</v>
+      </c>
+      <c r="L10">
+        <v>-52000000.0</v>
+      </c>
+      <c r="M10">
+        <v>109000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-144000000.0</v>
+      </c>
+      <c r="O10">
+        <v>43000000.0</v>
+      </c>
+      <c r="P10">
+        <v>57000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-60000000.0</v>
+      </c>
+      <c r="R10">
+        <v>-298000000.0</v>
+      </c>
+      <c r="S10">
+        <v>109000000.0</v>
+      </c>
+      <c r="T10">
+        <v>-318000000.0</v>
+      </c>
+      <c r="U10">
+        <v>-273000000.0</v>
+      </c>
+      <c r="V10">
+        <v>-228000000.0</v>
+      </c>
+      <c r="W10">
+        <v>-68000000.0</v>
+      </c>
+      <c r="X10">
+        <v>-14000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>151000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-77000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>71000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>27000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-49000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>130000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-93000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-119000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>186000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-157000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-110000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-143000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>140000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-105000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>141000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-73000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-68000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>143000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>35000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-27000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-142000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>140000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-71000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-14000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-82000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>118000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-12000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>26000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-83000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>92000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-7000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-49000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-100000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>13000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-126000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>16000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-33000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>189000000.0</v>
+      </c>
+      <c r="BP10"/>
+      <c r="BQ10">
+        <v>168000000.0</v>
+      </c>
+      <c r="BR10">
+        <v>152000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>476000000.0</v>
+      </c>
+      <c r="BT10">
+        <v>127000000.0</v>
+      </c>
+      <c r="BU10">
+        <v>36000000.0</v>
+      </c>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>29000000.0</v>
+      </c>
+      <c r="BX10"/>
+      <c r="BY10">
+        <v>18000000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>1000000.0</v>
+      </c>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>25000000.0</v>
+      </c>
+      <c r="CF10">
+        <v>21000000.0</v>
+      </c>
+      <c r="CG10">
+        <v>90000000.0</v>
+      </c>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10">
+        <v>23000000.0</v>
+      </c>
+      <c r="CO10"/>
+      <c r="CP10">
+        <v>1000000.0</v>
+      </c>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10">
+        <v>23000000.0</v>
+      </c>
+      <c r="CU10">
+        <v>118000000.0</v>
+      </c>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10">
+        <v>172000000.0</v>
+      </c>
+      <c r="CZ10"/>
+      <c r="DA10">
+        <v>63000000.0</v>
+      </c>
+      <c r="DB10">
+        <v>71000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:106">
+      <c r="A11" t="s">
+        <v>207</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>42000000.0</v>
+      </c>
+      <c r="M11">
+        <v>80000000.0</v>
+      </c>
+      <c r="N11">
+        <v>-188000000.0</v>
+      </c>
+      <c r="O11">
+        <v>391000000.0</v>
+      </c>
+      <c r="P11">
+        <v>102000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-151000000.0</v>
+      </c>
+      <c r="R11">
+        <v>-63000000.0</v>
+      </c>
+      <c r="S11">
+        <v>302000000.0</v>
+      </c>
+      <c r="T11">
+        <v>-71000000.0</v>
+      </c>
+      <c r="U11">
+        <v>-78000000.0</v>
+      </c>
+      <c r="V11">
+        <v>-19000000.0</v>
+      </c>
+      <c r="W11">
+        <v>330000000.0</v>
+      </c>
+      <c r="X11">
+        <v>758000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-732000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-170000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>152000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-45000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-27000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>53000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-102000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>17000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>5000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>142000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>201000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-117000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>88000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>96000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>16000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>17000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>39000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>161000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-43000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-29000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>105000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-187000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>7000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>218000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-52000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>112000000.0</v>
+      </c>
+      <c r="BA11"/>
+      <c r="BB11">
+        <v>194000000.0</v>
+      </c>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11">
+        <v>98000000.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11">
+        <v>52000000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>413000000.0</v>
+      </c>
+      <c r="CR11">
+        <v>456000000.0</v>
+      </c>
+      <c r="CS11">
+        <v>627000000.0</v>
+      </c>
+      <c r="CT11">
+        <v>350000000.0</v>
+      </c>
+      <c r="CU11"/>
+      <c r="CV11">
+        <v>89000000.0</v>
+      </c>
+      <c r="CW11">
+        <v>144000000.0</v>
+      </c>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+    </row>
+    <row r="12" spans="1:106">
+      <c r="A12" t="s">
+        <v>208</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>-1269000000.0</v>
+      </c>
+      <c r="M12">
+        <v>129000000.0</v>
+      </c>
+      <c r="N12">
+        <v>74000000.0</v>
+      </c>
+      <c r="O12">
+        <v>-25000000.0</v>
+      </c>
+      <c r="P12">
+        <v>83000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>149000000.0</v>
+      </c>
+      <c r="R12">
+        <v>78000000.0</v>
+      </c>
+      <c r="S12">
+        <v>134000000.0</v>
+      </c>
+      <c r="T12">
+        <v>54000000.0</v>
+      </c>
+      <c r="U12">
+        <v>101000000.0</v>
+      </c>
+      <c r="V12">
+        <v>53000000.0</v>
+      </c>
+      <c r="W12">
+        <v>83000000.0</v>
+      </c>
+      <c r="X12">
+        <v>-3000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>28000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-15000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>36000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>56000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>6000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>-36000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>332000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>59000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>19000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>-293000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>68000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>96000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>16000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>151000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>-84000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>62000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>51000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>25000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>31000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>-113000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>70000000.0</v>
+      </c>
+      <c r="BA12"/>
+      <c r="BB12">
+        <v>7000000.0</v>
+      </c>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+    </row>
+    <row r="13" spans="1:106">
+      <c r="A13" t="s">
+        <v>209</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>86000000.0</v>
+      </c>
+      <c r="M13">
+        <v>-42000000.0</v>
+      </c>
+      <c r="N13">
+        <v>-42000000.0</v>
+      </c>
+      <c r="O13">
+        <v>130000000.0</v>
+      </c>
+      <c r="P13">
+        <v>93000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-12000000.0</v>
+      </c>
+      <c r="R13">
+        <v>4000000.0</v>
+      </c>
+      <c r="S13">
+        <v>-26000000.0</v>
+      </c>
+      <c r="T13">
+        <v>91000000.0</v>
+      </c>
+      <c r="U13">
+        <v>44000000.0</v>
+      </c>
+      <c r="V13">
+        <v>-184000000.0</v>
+      </c>
+      <c r="W13">
+        <v>201000000.0</v>
+      </c>
+      <c r="X13">
+        <v>36000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>114000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-131000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-25000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-86000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-21000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-110000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>38000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>-87000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-295000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-268000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>15000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-25000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>430000000.0</v>
+      </c>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-155000000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+    </row>
+    <row r="14" spans="1:106">
+      <c r="A14" t="s">
+        <v>210</v>
+      </c>
+      <c r="B14">
+        <v>252000000.0</v>
+      </c>
+      <c r="C14">
         <v>250000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>249000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>250000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>242000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>245000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>241000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>248000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>230000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>246000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>226000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>224000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>216000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>188000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>190000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>193000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>191000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>190000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>193000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>197000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>193000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>208000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>192000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>184000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>180000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000000.0</v>
       </c>
       <c r="AA14">
         <v>178000000.0</v>
       </c>
       <c r="AB14">
+        <v>178000000.0</v>
+      </c>
+      <c r="AC14">
         <v>188000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>173000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>202000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>163000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>156000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>155000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>183000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>181000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>175000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>178000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>174000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>190000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>162000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>146000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>131000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>135000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>128000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>146000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>150000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>146000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>145000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>139000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>138000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>132000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>131000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000000.0</v>
       </c>
       <c r="BD14">
         <v>113000000.0</v>
       </c>
       <c r="BE14">
+        <v>113000000.0</v>
+      </c>
+      <c r="BF14">
         <v>114000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>119000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>123000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>116000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>117000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>110000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>105000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>107000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>99000000.0</v>
       </c>
-      <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>211</v>
+      </c>
+      <c r="B15">
+        <v>4000000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>6000000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>2000000.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
-        <v>16000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M15">
         <v>16000000.0</v>
       </c>
       <c r="N15">
         <v>16000000.0</v>
       </c>
       <c r="O15">
+        <v>16000000.0</v>
+      </c>
+      <c r="P15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="Q15">
         <v>16000000.0</v>
       </c>
       <c r="R15">
         <v>16000000.0</v>
       </c>
       <c r="S15">
+        <v>16000000.0</v>
+      </c>
+      <c r="T15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="U15">
         <v>16000000.0</v>
       </c>
       <c r="V15">
         <v>16000000.0</v>
       </c>
       <c r="W15">
         <v>16000000.0</v>
       </c>
       <c r="X15">
         <v>16000000.0</v>
       </c>
       <c r="Y15">
-        <v>56000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="Z15">
         <v>56000000.0</v>
       </c>
       <c r="AA15">
         <v>56000000.0</v>
       </c>
       <c r="AB15">
-        <v>57000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="AC15">
         <v>57000000.0</v>
       </c>
       <c r="AD15">
-        <v>58000000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="AE15">
         <v>58000000.0</v>
       </c>
       <c r="AF15">
         <v>58000000.0</v>
       </c>
       <c r="AG15">
+        <v>58000000.0</v>
+      </c>
+      <c r="AH15">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="AI15">
         <v>77000000.0</v>
       </c>
       <c r="AJ15">
-        <v>78000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="AK15">
         <v>78000000.0</v>
       </c>
       <c r="AL15">
-        <v>79000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="AM15">
         <v>79000000.0</v>
       </c>
       <c r="AN15">
         <v>79000000.0</v>
       </c>
       <c r="AO15">
+        <v>79000000.0</v>
+      </c>
+      <c r="AP15">
         <v>80000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>70000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>71000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AT15">
         <v>73000000.0</v>
       </c>
       <c r="AU15">
+        <v>73000000.0</v>
+      </c>
+      <c r="AV15">
         <v>75000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>76000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>77000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="AZ15">
         <v>53000000.0</v>
       </c>
       <c r="BA15">
         <v>53000000.0</v>
       </c>
       <c r="BB15">
+        <v>53000000.0</v>
+      </c>
+      <c r="BC15">
         <v>47000000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
         <v>5000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>43000000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
-[...1 lines deleted...]
-      </c>
+      <c r="CD15"/>
       <c r="CE15">
         <v>64000000.0</v>
       </c>
       <c r="CF15">
+        <v>64000000.0</v>
+      </c>
+      <c r="CG15">
         <v>56000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>39000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>157000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>118000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>79000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>39000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>157000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>119000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>79000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>39000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>156000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>117000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>78000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>39000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>156000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>117000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>78000000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>39000000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>157000000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>118000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>79000000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>3177000000.0</v>
+      </c>
+      <c r="C16">
         <v>1854000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1643000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1449000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1101000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1574000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1054000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1409000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>941000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1640000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1808000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1302000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1117000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1555000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4878000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4696000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4877000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3139000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2793000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2978000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2882000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2853000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2154000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1917000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2087000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>429000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>358000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>381000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>322000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>568000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>772000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>971000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1346000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1596000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>557000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>792000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>547000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>838000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>395000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>437000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>463000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>579000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>459000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1235000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>601000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>904000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1026000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1166000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>978000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1389000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1053000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1001000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>830000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1105000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1634000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1523000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1412000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1363000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1386000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1322000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1633000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3219000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3705000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3383000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3296000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3107000000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>34000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>11000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>20000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>21000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-28000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1000000.0</v>
       </c>
-      <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>6000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-4000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-39000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>19000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-21000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-17000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-18000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>5000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-6000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>6000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>8000000.0</v>
       </c>
-      <c r="AZ17"/>
-      <c r="BA17">
+      <c r="BA17"/>
+      <c r="BB17">
         <v>-3000000.0</v>
       </c>
-      <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
@@ -34961,420 +35241,426 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>-362000000.0</v>
+      </c>
+      <c r="C18">
         <v>651000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>441000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>361000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>76000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>894000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>326000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>417000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>421000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>534000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>313000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-278000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>755000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>225000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-112000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-449000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>488000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-165000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>170000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>118000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>704000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>442000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-273000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-44000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>541000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>157000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>296000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-151000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>572000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-41000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>339000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-88000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>321000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-47000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>421000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>75000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>469000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>213000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>403000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>28000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>530000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>160000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>387000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-78000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>684000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>303000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>455000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-162000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>510000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>222000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>400000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-64000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>168000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>251000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>321000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>33000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>292000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>248000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>232000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-25000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>68000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>127000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>294000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>153000000.0</v>
       </c>
-      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19">
-        <v>0.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-133000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-203000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>577000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-255000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-524000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-305000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-207000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-205000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="N19">
         <v>-2000000.0</v>
       </c>
       <c r="O19">
+        <v>-2000000.0</v>
+      </c>
+      <c r="P19">
         <v>4000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-39000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>8000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-180000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>2000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-187000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-14000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-234000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-12000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-16000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-6000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-16000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-15000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-26000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-22000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-15000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>15000000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-1000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-18000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-23000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-5000000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
@@ -35389,78 +35675,79 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -35502,204 +35789,207 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
+        <v>1806000000.0</v>
+      </c>
+      <c r="C21">
         <v>-153000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-147000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-179000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-529000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1074000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2452000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-20000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-8000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2471000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-23000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-10000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-11000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-180000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2109000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1871000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-38000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-74000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-37000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-425000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>274000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-50000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>35000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-9000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-4000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-20000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-927000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-270000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>321000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-613000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>392000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-3000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-536000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AV21">
         <v>3000000.0</v>
       </c>
       <c r="AW21">
+        <v>3000000.0</v>
+      </c>
+      <c r="AX21">
         <v>-687000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-5000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-59000000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>-1369000000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
@@ -35707,2367 +35997,2395 @@
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
+        <v>191000000.0</v>
+      </c>
+      <c r="C22">
         <v>147000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-355000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>397000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-11000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>268000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>363000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>938000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>218000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>919000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1637000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>246000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>164000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>266000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>306000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-72000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>90000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>39000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>104000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>166000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>300000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>315000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>305000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-365000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1567000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>241000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>252000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>271000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>245000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>257000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>231000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>303000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>316000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-88000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>413000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>386000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>352000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000000.0</v>
       </c>
       <c r="AM22">
         <v>306000000.0</v>
       </c>
       <c r="AN22">
+        <v>306000000.0</v>
+      </c>
+      <c r="AO22">
         <v>271000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>335000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>224000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>364000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>369000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>304000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>368000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>325000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>406000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>341000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>321000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>293000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>389000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>298000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>155000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>292000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>350000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>363000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>312000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>285000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>316000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>310000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>91000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>144000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>233000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>235000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>9300000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9369000000.0</v>
       </c>
-      <c r="BP22"/>
-      <c r="BQ22">
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>552000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3037000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>5218000000.0</v>
       </c>
-      <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CJ22"/>
+      <c r="CK22">
         <v>143000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="CL22">
         <v>63000000.0</v>
       </c>
-      <c r="CM22"/>
-      <c r="CN22">
+      <c r="CM22">
+        <v>63000000.0</v>
+      </c>
+      <c r="CN22"/>
+      <c r="CO22">
         <v>106000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>124000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>120000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>54000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>220000000.0</v>
       </c>
-      <c r="CS22"/>
       <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>26000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>164000000.0</v>
       </c>
-      <c r="CW22"/>
-      <c r="CX22">
+      <c r="CX22"/>
+      <c r="CY22">
         <v>200000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>148000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>424000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>290000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
+        <v>1696000000.0</v>
+      </c>
+      <c r="C23">
         <v>-3000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-10000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-179000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4107000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-20000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-20000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-11000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-30000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-8000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-24000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-10000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-6000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-53000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-170000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2212000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-38000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-11000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-69000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-32000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-34000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-4000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-34000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-5000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-32000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>437000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-7000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-36000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-18000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-16000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-49000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-50000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-71000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-12000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-45000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-15000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-29000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-18000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-22000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-8000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-34000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-132000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-5000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-173000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-96000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-14000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-4557000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-2000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-15000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-10000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>52000000.0</v>
       </c>
-      <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
-      <c r="BU23">
+      <c r="BU23"/>
+      <c r="BV23">
         <v>4000000.0</v>
       </c>
-      <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C24">
         <v>14000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-25000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-6000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>453000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-447000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-298000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-40000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-212000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-59000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-38000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4089000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>14000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-126000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-133000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-101000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-115000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-203000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-14000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-210000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-2000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-182000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-203000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-240000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-271000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>7000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-215000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-13000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>5000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-4000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-195000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>95000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>605000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-37000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-195000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>6000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-3000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-23000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>20000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-3000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>14000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>33000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>326000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-527000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>445000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-147000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-201000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>211000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-275000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-65000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>52000000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>23000000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>72000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>6000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>16000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>20000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>216000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>67000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>82000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>26000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>205000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>148000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>60000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>15000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>318000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>346000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>37000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>12000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>157000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>35000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>14000000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>27000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>36000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>23000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>27000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>54000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>58000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>38000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>16000000.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>37000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>115000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>133000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>48000000.0</v>
       </c>
-      <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
+        <v>41000000.0</v>
+      </c>
+      <c r="C25">
         <v>-13000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>735000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>39000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>82000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2018000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-584000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>61000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>151000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>85000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>110000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>64000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>94000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>68000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>134000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>76000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>161000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>45000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>66000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>31000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>23000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>59000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1449000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>30000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-26000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>63000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-44000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-50000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>350000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-33000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>48000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-4000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-166000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>39000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>81000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>143000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-88000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>42000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>41000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-55000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>20000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>14000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>11000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-48000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-4000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-11000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>41000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>94000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-15000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-17000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>12000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-93000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-38000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-12000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-21000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>24000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-57000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>16000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-49000000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26">
+        <v>-110000000.0</v>
+      </c>
+      <c r="C26">
         <v>-301000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-96000000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-19000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4104000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-3074000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-430000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-600000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-300000000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-30000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-68000000.0</v>
       </c>
-      <c r="N26">
-[...2 lines deleted...]
-      <c r="O26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-36000000.0</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>-45000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>57000000.0</v>
       </c>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
       <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>-1000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-57000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-30000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-44000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-120000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-226000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-285000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-65000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-149000000.0</v>
       </c>
       <c r="AH26">
         <v>-149000000.0</v>
       </c>
       <c r="AI26">
+        <v>-149000000.0</v>
+      </c>
+      <c r="AJ26">
         <v>-94000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-95000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-194000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-104000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-95000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-77000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-358000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-213000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-404000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-302000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-240000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-362000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-304000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-205000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-153000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-104000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-113000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-118000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-122000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-103000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-150000000.0</v>
       </c>
       <c r="BD26">
         <v>-150000000.0</v>
       </c>
       <c r="BE26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BF26"/>
+        <v>-150000000.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27">
+        <v>24000000.0</v>
+      </c>
+      <c r="C27">
         <v>26000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>42000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>39000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>32000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>29000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="I27">
         <v>27000000.0</v>
       </c>
       <c r="J27">
+        <v>27000000.0</v>
+      </c>
+      <c r="K27">
         <v>33000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>31000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>32000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>19000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>21000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>41000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>19000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>28000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>29000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>36000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>12000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-1000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>23000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>21000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>15000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>25000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>14000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>13000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>12000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AK27">
         <v>17000000.0</v>
       </c>
       <c r="AL27">
+        <v>17000000.0</v>
+      </c>
+      <c r="AM27">
         <v>21000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>19000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>11000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>17000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>22000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>17000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>22000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>13000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>21000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>22000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>19000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>14000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>12000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>14000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>10000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BD27">
         <v>8000000.0</v>
       </c>
       <c r="BE27">
+        <v>8000000.0</v>
+      </c>
+      <c r="BF27">
         <v>4000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>14000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>11000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-1000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>-8000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>-58000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>74000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-88000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>-5000000.0</v>
       </c>
-      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>1692000000.0</v>
+      </c>
+      <c r="C28">
         <v>-457000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-253000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-179000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-553000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1077000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-624000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>362000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-626000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-606000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-20000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-59000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-122000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-29000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-18000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-17000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2411000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-63000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-25000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-26000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-77000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-31000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-196000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>120000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1720000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-160000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-174000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-216000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-99000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-73000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-161000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-116000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-205000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1147000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-178000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-181000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-332000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-221000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-265000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-429000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-166000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>393000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-133000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-377000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-167000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-449000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-430000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-278000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-241000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-190000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-192000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-224000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-216000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>255000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-167000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-170000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-23000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-286000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-151000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-553000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2204000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-9000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-70000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-99000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>52000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2377000000.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>154000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>97000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>465000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>644000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>746000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>666000000.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>505000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>453000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>375000000.0</v>
       </c>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>1952000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1740000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>316000000.0</v>
       </c>
-      <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>112000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>95000000.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
-      <c r="CR28">
+      <c r="CR28"/>
+      <c r="CS28">
         <v>219000000.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>13000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>213000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>121000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>146000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1094000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>789000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>996000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1109000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>-143000000.0</v>
+      </c>
+      <c r="C29">
         <v>818000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>584000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>510000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>273000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1060000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>499000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>643000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>244000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>624000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>746000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>535000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-9000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>933000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>437000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>95000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-202000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>669000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>297000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>252000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>799000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>559000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-106000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>161000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>703000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>325000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>512000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>84000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>757000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>171000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>545000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>155000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>428000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>151000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>599000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>290000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>683000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>415000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>575000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>268000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>695000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>339000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>534000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>135000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>873000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>499000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>627000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>136000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>680000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>398000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>523000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>149000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>310000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>414000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>461000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>293000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>468000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>410000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>343000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>156000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>287000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>229000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>380000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>246000000.0</v>
       </c>
-      <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
-      <c r="BR29">
+      <c r="BR29"/>
+      <c r="BS29">
         <v>236000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>489000000.0</v>
       </c>
-      <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
-      <c r="BZ29">
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>43000000.0</v>
       </c>
-      <c r="CA29"/>
-      <c r="CB29">
+      <c r="CB29"/>
+      <c r="CC29">
         <v>187000000.0</v>
       </c>
-      <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>154000000.0</v>
       </c>
-      <c r="CE29"/>
-      <c r="CF29">
+      <c r="CF29"/>
+      <c r="CG29">
         <v>224000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>529000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>1525000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>827000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>589000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>40000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>737000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>536000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>375000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>4000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2073000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>696000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>256000000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>220000000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>1360000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>884000000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>650000000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>296000000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>268000000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>226000000.0</v>
       </c>
-      <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>-221000000.0</v>
+      </c>
+      <c r="C30">
         <v>-153000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-133000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-203000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>577000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-255000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-524000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-305000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-207000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-205000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-281000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-309000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4269000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-208000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-240000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-465000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-259000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-156000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-180000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-134000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-94000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-138000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-187000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-207000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-479000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-163000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-234000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-235000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-879000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-208000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-716000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-245000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-570000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-219000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-193000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-270000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-197000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-166000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-224000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-964000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-943000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>458000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-250000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-529000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-191000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-166000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-300000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-160000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-168000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-122000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-205000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1105000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-160000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-126000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-240000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-185000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-136000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-122000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>433000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-763000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>112000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-162000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-98000000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>