--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -8017,51 +8017,51 @@
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
     </row>
     <row r="16" spans="1:105">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>174000000.0</v>
       </c>
       <c r="D16">
-        <v>83000000.0</v>
+        <v>169000000.0</v>
       </c>
       <c r="E16">
         <v>188000000.0</v>
       </c>
       <c r="F16">
         <v>217000000.0</v>
       </c>
       <c r="G16">
         <v>243000000.0</v>
       </c>
       <c r="H16">
         <v>190000000.0</v>
       </c>
       <c r="I16">
         <v>187000000.0</v>
       </c>
       <c r="J16">
         <v>189000000.0</v>
       </c>
       <c r="K16">
         <v>184000000.0</v>
       </c>
       <c r="L16">
         <v>149000000.0</v>
       </c>
@@ -10613,51 +10613,51 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
     </row>
     <row r="28" spans="1:105">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
         <v>6177000000.0</v>
       </c>
       <c r="C28">
         <v>6243000000.0</v>
       </c>
       <c r="D28">
-        <v>6527000000.0</v>
+        <v>6530000000.0</v>
       </c>
       <c r="E28">
         <v>6900000000.0</v>
       </c>
       <c r="F28">
         <v>7339000000.0</v>
       </c>
       <c r="G28">
         <v>6779000000.0</v>
       </c>
       <c r="H28">
         <v>9033000000.0</v>
       </c>
       <c r="I28">
         <v>6132000000.0</v>
       </c>
       <c r="J28">
         <v>5829000000.0</v>
       </c>
       <c r="K28">
         <v>5147000000.0</v>
       </c>
       <c r="L28">
         <v>5186000000.0</v>
       </c>
@@ -10999,51 +10999,51 @@
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
     </row>
     <row r="30" spans="1:105">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>3798000000.0</v>
+        <v>4297000000.0</v>
       </c>
       <c r="C30">
         <v>3832000000.0</v>
       </c>
       <c r="D30">
         <v>4086000000.0</v>
       </c>
       <c r="E30">
         <v>4080000000.0</v>
       </c>
       <c r="F30">
         <v>3906000000.0</v>
       </c>
       <c r="G30">
         <v>3261000000.0</v>
       </c>
       <c r="H30">
         <v>4000000000.0</v>
       </c>
       <c r="I30">
         <v>3949000000.0</v>
       </c>
       <c r="J30">
         <v>3982000000.0</v>
       </c>
@@ -12271,51 +12271,51 @@
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
     </row>
     <row r="36" spans="1:105">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>2388000000.0</v>
+        <v>469000000.0</v>
       </c>
       <c r="C36">
         <v>469000000.0</v>
       </c>
       <c r="D36">
         <v>549000000.0</v>
       </c>
       <c r="E36">
         <v>441000000.0</v>
       </c>
       <c r="F36">
         <v>426000000.0</v>
       </c>
       <c r="G36">
         <v>383000000.0</v>
       </c>
       <c r="H36">
         <v>444000000.0</v>
       </c>
       <c r="I36">
         <v>424000000.0</v>
       </c>
       <c r="J36">
         <v>445000000.0</v>
       </c>
@@ -12992,51 +12992,51 @@
       </c>
       <c r="CV38">
         <v>4384000000.0</v>
       </c>
       <c r="CW38">
         <v>4518000000.0</v>
       </c>
       <c r="CX38">
         <v>4200000000.0</v>
       </c>
       <c r="CY38">
         <v>3733000000.0</v>
       </c>
       <c r="CZ38">
         <v>3716000000.0</v>
       </c>
       <c r="DA38">
         <v>3691000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:105">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>1003000000.0</v>
+        <v>504000000.0</v>
       </c>
       <c r="C39">
         <v>501000000.0</v>
       </c>
       <c r="D39">
         <v>431000000.0</v>
       </c>
       <c r="E39">
         <v>370000000.0</v>
       </c>
       <c r="F39">
         <v>303000000.0</v>
       </c>
       <c r="G39">
         <v>672000000.0</v>
       </c>
       <c r="H39">
         <v>293000000.0</v>
       </c>
       <c r="I39">
         <v>353000000.0</v>
       </c>
       <c r="J39">
         <v>397000000.0</v>
       </c>
@@ -13309,51 +13309,51 @@
       </c>
       <c r="CX39">
         <v>778000000.0</v>
       </c>
       <c r="CY39">
         <v>865000000.0</v>
       </c>
       <c r="CZ39">
         <v>969000000.0</v>
       </c>
       <c r="DA39">
         <v>1097000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:105">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>1763000000.0</v>
       </c>
       <c r="C40">
         <v>1483000000.0</v>
       </c>
       <c r="D40">
-        <v>1519000000.0</v>
+        <v>1433000000.0</v>
       </c>
       <c r="E40">
         <v>1356000000.0</v>
       </c>
       <c r="F40">
         <v>1316000000.0</v>
       </c>
       <c r="G40">
         <v>1441000000.0</v>
       </c>
       <c r="H40">
         <v>1125000000.0</v>
       </c>
       <c r="I40">
         <v>1074000000.0</v>
       </c>
       <c r="J40">
         <v>1111000000.0</v>
       </c>
       <c r="K40">
         <v>1168000000.0</v>
       </c>
       <c r="L40">
         <v>1156000000.0</v>
       </c>
@@ -30773,51 +30773,53 @@
         <v>-27000000.0</v>
       </c>
       <c r="R23">
         <v>-47000000.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>219</v>
       </c>
       <c r="B24">
         <v>20000000.0</v>
       </c>
       <c r="C24">
         <v>6000000.0</v>
       </c>
-      <c r="D24"/>
+      <c r="D24">
+        <v>4000000.0</v>
+      </c>
       <c r="E24">
         <v>-4303000000.0</v>
       </c>
       <c r="F24">
         <v>-17000000.0</v>
       </c>
       <c r="G24">
         <v>-39000000.0</v>
       </c>
       <c r="H24">
         <v>-320000000.0</v>
       </c>
       <c r="I24">
         <v>-833000000.0</v>
       </c>
       <c r="J24">
         <v>-850000000.0</v>
       </c>
       <c r="K24">
         <v>-4000000.0</v>
       </c>
       <c r="L24">
         <v>-69000000.0</v>
       </c>
       <c r="M24">
@@ -36536,51 +36538,51 @@
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
     </row>
     <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>219</v>
       </c>
       <c r="B24">
         <v>-2000000.0</v>
       </c>
       <c r="C24">
         <v>14000000.0</v>
       </c>
       <c r="D24">
         <v>-1000000.0</v>
       </c>
       <c r="E24">
         <v>-25000000.0</v>
       </c>
       <c r="F24">
-        <v>-6000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="G24">
         <v>453000000.0</v>
       </c>
       <c r="H24">
         <v>-447000000.0</v>
       </c>
       <c r="I24">
         <v>-298000000.0</v>
       </c>
       <c r="J24">
         <v>-40000000.0</v>
       </c>
       <c r="K24">
         <v>1000000.0</v>
       </c>
       <c r="L24">
         <v>-212000000.0</v>
       </c>
       <c r="M24">
         <v>-59000000.0</v>
       </c>
       <c r="N24">
         <v>-38000000.0</v>
       </c>