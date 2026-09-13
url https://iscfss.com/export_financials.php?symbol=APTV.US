--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4877,693 +4880,699 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA62"/>
+  <dimension ref="A1:DB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CV1" t="s">
         <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CZ1" t="s">
         <v>164</v>
       </c>
       <c r="DA1" t="s">
         <v>165</v>
       </c>
+      <c r="DB1" t="s">
+        <v>166</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>1910000000.0</v>
+      </c>
+      <c r="C2">
         <v>3204000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3157000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3130000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3039000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2890000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2870000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2989000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2915000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2893000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3151000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3056000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3028000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2996000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3150000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2775000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2749000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2910000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2953000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2544000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2574000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2624000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2571000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2186000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1432000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2243000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2463000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2232000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2284000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2340000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2334000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2254000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2307000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2282000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2227000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2745000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2603000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2549000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1671000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2544000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2527000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2514000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2541000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2327000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2386000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2287000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2278000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2521000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2696000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2681000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2595000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2504000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2501000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2386000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2278000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2244000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2356000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2469000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2397000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2385000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2560000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2429000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2236000000.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>1872000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1568000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1567000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1771000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2478000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2951000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2960000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2904000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3083000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3142000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3098000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2820000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2761000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2882000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2697000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2494000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3212000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3568000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3673000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3504000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3408000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3291000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3308000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3158000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3221000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3265000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3202000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3060000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3101000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3337000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3042000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2779000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3122000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3217000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2895000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2871000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3173000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3314000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3362000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5627,52 +5636,53 @@
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5736,537 +5746,544 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-440000000.0</v>
+      </c>
+      <c r="C5">
         <v>-719000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-641000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-709000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-714000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1011000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1174000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-794000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-884000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-698000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-645000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-779000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-665000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-682000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-791000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1151000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-942000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-665000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-672000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-699000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-566000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-636000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-545000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-768000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-894000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-991000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-719000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-806000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-699000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-682000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-694000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-638000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-622000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-436000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-471000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-913000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-982000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1087000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1215000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-941000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-979000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-969000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1033000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1015000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-897000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-950000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-741000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-406000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-219000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-279000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-237000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-262000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-377000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-292000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-237000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-114000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-220000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-55000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-183000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-70000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>193000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>157000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>91000000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>1633000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1632000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1622000000.0</v>
       </c>
-      <c r="AI6"/>
-      <c r="AJ6">
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>1628000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1617000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1606000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1633000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1620000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1608000000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6"/>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>330000000.0</v>
+      </c>
+      <c r="C7">
         <v>536000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>543000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>540000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>558000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>552000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>536000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>547000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>562000000.0</v>
       </c>
       <c r="J7">
         <v>562000000.0</v>
       </c>
       <c r="K7">
+        <v>562000000.0</v>
+      </c>
+      <c r="L7">
         <v>588000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>532000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>489000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>355000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>361000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>421000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>430000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>399000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>304000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>396000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>394000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>374000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>300000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>390000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>388000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>401000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>423000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>421000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>442000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>443000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6297,116 +6314,119 @@
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>2000000.0</v>
       </c>
       <c r="C8">
         <v>2000000.0</v>
       </c>
       <c r="D8">
         <v>2000000.0</v>
       </c>
       <c r="E8">
         <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
       <c r="H8">
         <v>2000000.0</v>
       </c>
       <c r="I8">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J8">
         <v>3000000.0</v>
       </c>
       <c r="K8">
         <v>3000000.0</v>
       </c>
       <c r="L8">
         <v>3000000.0</v>
       </c>
       <c r="M8">
         <v>3000000.0</v>
       </c>
       <c r="N8">
         <v>3000000.0</v>
       </c>
       <c r="O8">
         <v>3000000.0</v>
       </c>
       <c r="P8">
         <v>3000000.0</v>
       </c>
       <c r="Q8">
         <v>3000000.0</v>
       </c>
       <c r="R8">
         <v>3000000.0</v>
       </c>
       <c r="S8">
         <v>3000000.0</v>
       </c>
       <c r="T8">
         <v>3000000.0</v>
       </c>
       <c r="U8">
         <v>3000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>3000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6446,516 +6466,521 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>4001000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3972000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3989000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3968000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3949000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3908000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3939000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3928000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3909000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3881000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3897000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3861000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3849000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1606000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1645000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1623000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1618000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1606000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1639000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1633000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1632000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1622000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1649000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1628000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1617000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1606000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1633000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1620000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1608000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1602000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1653000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1635000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1645000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1642000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1700000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1695000000.0</v>
       </c>
       <c r="AW9">
         <v>1695000000.0</v>
       </c>
       <c r="AX9">
+        <v>1695000000.0</v>
+      </c>
+      <c r="AY9">
         <v>1693000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1699000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718000000.0</v>
       </c>
       <c r="BA9">
         <v>1718000000.0</v>
       </c>
       <c r="BB9">
+        <v>1718000000.0</v>
+      </c>
+      <c r="BC9">
         <v>1716000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1723000000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>761000000.0</v>
+      </c>
+      <c r="C10">
         <v>3173000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1851000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1640000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1448000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1100000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1573000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1054000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1409000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>941000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1640000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1808000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1302000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1100000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1531000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4850000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4670000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4877000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3139000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2741000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2926000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2830000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2821000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2122000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1885000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2055000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>412000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>341000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>365000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>321000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>567000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>771000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>970000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1345000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1596000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>557000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>792000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>547000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>838000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>395000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>437000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>463000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>535000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>434000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1171000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>558000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>904000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1026000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1166000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>978000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1389000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1053000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1001000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>830000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1105000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1634000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1523000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1412000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1363000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1252000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1322000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1633000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3769000000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>3107000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>823000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>650000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>959000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1866000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1054000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1310000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1036000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1433000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1489000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1487000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1667000000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>2221000000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>964000000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>880000000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>1014000000.0</v>
       </c>
-      <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>757000000.0</v>
       </c>
-      <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>760000000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7019,311 +7044,315 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>761000000.0</v>
+      </c>
+      <c r="C12">
         <v>3173000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1851000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1640000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1448000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1100000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1573000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1845000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2157000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>941000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1640000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1808000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1302000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1100000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1531000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4850000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4670000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4877000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3139000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2741000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2926000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2830000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2821000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2122000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1885000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2055000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>412000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>341000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>365000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>321000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>567000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>771000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>970000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1345000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1596000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>557000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>792000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>547000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>838000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>395000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>437000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>463000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>535000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>434000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1171000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>558000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>904000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1026000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1166000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>978000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1389000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1053000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1001000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>830000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1105000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1634000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1523000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1412000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1363000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1252000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1322000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1633000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3769000000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>2000000.0</v>
       </c>
       <c r="C13">
         <v>2000000.0</v>
       </c>
       <c r="D13">
         <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>2000000.0</v>
       </c>
       <c r="F13">
         <v>2000000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
         <v>2000000.0</v>
       </c>
       <c r="I13">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J13">
         <v>3000000.0</v>
       </c>
       <c r="K13">
         <v>3000000.0</v>
       </c>
       <c r="L13">
         <v>3000000.0</v>
       </c>
       <c r="M13">
         <v>3000000.0</v>
       </c>
       <c r="N13">
         <v>3000000.0</v>
       </c>
       <c r="O13">
         <v>3000000.0</v>
       </c>
       <c r="P13">
         <v>3000000.0</v>
       </c>
       <c r="Q13">
         <v>3000000.0</v>
       </c>
@@ -7432,66 +7461,66 @@
       <c r="AZ13">
         <v>3000000.0</v>
       </c>
       <c r="BA13">
         <v>3000000.0</v>
       </c>
       <c r="BB13">
         <v>3000000.0</v>
       </c>
       <c r="BC13">
         <v>3000000.0</v>
       </c>
       <c r="BD13">
         <v>3000000.0</v>
       </c>
       <c r="BE13">
         <v>3000000.0</v>
       </c>
       <c r="BF13">
         <v>3000000.0</v>
       </c>
       <c r="BG13">
         <v>3000000.0</v>
       </c>
       <c r="BH13">
+        <v>3000000.0</v>
+      </c>
+      <c r="BI13">
         <v>1572000000.0</v>
       </c>
-      <c r="BI13"/>
-      <c r="BJ13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>1278000000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>5550000000.0</v>
       </c>
-      <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
-      <c r="BP13">
-[...1 lines deleted...]
-      </c>
+      <c r="BP13"/>
       <c r="BQ13">
         <v>6000000.0</v>
       </c>
       <c r="BR13">
         <v>6000000.0</v>
       </c>
       <c r="BS13">
         <v>6000000.0</v>
       </c>
       <c r="BT13">
         <v>6000000.0</v>
       </c>
       <c r="BU13">
         <v>6000000.0</v>
       </c>
       <c r="BV13">
         <v>6000000.0</v>
       </c>
       <c r="BW13">
         <v>6000000.0</v>
       </c>
       <c r="BX13">
         <v>6000000.0</v>
       </c>
       <c r="BY13">
@@ -7559,308 +7588,312 @@
       </c>
       <c r="CT13">
         <v>6000000.0</v>
       </c>
       <c r="CU13">
         <v>6000000.0</v>
       </c>
       <c r="CV13">
         <v>6000000.0</v>
       </c>
       <c r="CW13">
         <v>6000000.0</v>
       </c>
       <c r="CX13">
         <v>6000000.0</v>
       </c>
       <c r="CY13">
         <v>6000000.0</v>
       </c>
       <c r="CZ13">
         <v>6000000.0</v>
       </c>
       <c r="DA13">
         <v>6000000.0</v>
       </c>
+      <c r="DB13">
+        <v>6000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>212100000.0</v>
+      </c>
+      <c r="C14">
         <v>213800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>220750000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>217410000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>224320000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>230160000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>235460000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>245780000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>270430000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>275310000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>281210000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>283010000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>272770000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>271170000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>271400000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>271100000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>270930000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>271160000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>271470000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>271200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>271060000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>271140000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>270910000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>270380000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>258210000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>255830000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>256360000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>256440000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>257260000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>259550000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>263650000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>265330000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>265480000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>266440000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>267440000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>267160000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>268030000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>269540000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>271640000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>272770000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>273370000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>277040000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>281640000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>284400000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>288850000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>291810000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>296930000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>300140000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>303740000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>306890000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>308640000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>310620000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>312690000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>315360000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>317380000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>321280000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>326140000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>328470000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>421000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>336830000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>337780000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>395180000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>452580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336830000.0</v>
       </c>
       <c r="BM14">
         <v>336830000.0</v>
       </c>
       <c r="BN14">
         <v>336830000.0</v>
       </c>
-      <c r="BO14"/>
+      <c r="BO14">
+        <v>336830000.0</v>
+      </c>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>3000000.0</v>
       </c>
       <c r="O15">
         <v>3000000.0</v>
       </c>
       <c r="P15">
         <v>3000000.0</v>
       </c>
       <c r="Q15">
         <v>3000000.0</v>
       </c>
       <c r="R15">
         <v>3000000.0</v>
       </c>
       <c r="S15">
         <v>3000000.0</v>
       </c>
       <c r="T15">
         <v>3000000.0</v>
       </c>
       <c r="U15">
         <v>3000000.0</v>
       </c>
       <c r="V15">
@@ -7956,330 +7989,338 @@
       <c r="AZ15">
         <v>3000000.0</v>
       </c>
       <c r="BA15">
         <v>3000000.0</v>
       </c>
       <c r="BB15">
         <v>3000000.0</v>
       </c>
       <c r="BC15">
         <v>3000000.0</v>
       </c>
       <c r="BD15">
         <v>3000000.0</v>
       </c>
       <c r="BE15">
         <v>3000000.0</v>
       </c>
       <c r="BF15">
         <v>3000000.0</v>
       </c>
       <c r="BG15">
         <v>3000000.0</v>
       </c>
       <c r="BH15">
+        <v>3000000.0</v>
+      </c>
+      <c r="BI15">
         <v>1572000000.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>1278000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>5550000000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>139000000.0</v>
+      </c>
       <c r="C16">
+        <v>173000000.0</v>
+      </c>
+      <c r="D16">
         <v>174000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>169000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>188000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>217000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>243000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>190000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>187000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>189000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>184000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>149000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>150000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>136000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>172000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>77000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>58000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>71000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>83000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>64000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>50000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>53000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>62000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>46000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>37000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>38000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>43000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>33000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>45000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000.0</v>
       </c>
       <c r="AF16">
         <v>36000000.0</v>
       </c>
       <c r="AG16">
+        <v>36000000.0</v>
+      </c>
+      <c r="AH16">
         <v>27000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>32000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>28000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>31000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>36000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>22000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>33000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>30000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>31000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="AS16">
         <v>28000000.0</v>
       </c>
       <c r="AT16">
+        <v>28000000.0</v>
+      </c>
+      <c r="AU16">
         <v>31000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>34000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>37000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>34000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>33000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>38000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>29000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>36000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>34000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>35000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1219000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>31000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>23000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>20000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1065000000.0</v>
       </c>
-      <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>1022000000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8343,251 +8384,253 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>58000000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>69000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>56000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>59000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="T18">
         <v>69000000.0</v>
       </c>
       <c r="U18">
+        <v>69000000.0</v>
+      </c>
+      <c r="V18">
         <v>78000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>83000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>97000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>106000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>99000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>87000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>82000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>70000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>74000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AF18">
         <v>6000000.0</v>
       </c>
       <c r="AG18">
-        <v>7000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AH18">
         <v>7000000.0</v>
       </c>
       <c r="AI18">
+        <v>7000000.0</v>
+      </c>
+      <c r="AJ18">
         <v>8000000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>10000000.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>12000000.0</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>17000000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
-      <c r="BG18"/>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8651,19142 +8694,1915 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>3937000000.0</v>
+      </c>
+      <c r="C20">
         <v>4548000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4596000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4593000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5248000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5088000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5024000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>5170000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>5078000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>5110000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5151000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5073000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5140000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5099000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5123000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2274000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2392000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2479000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2511000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2504000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2547000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2503000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2580000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2479000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2401000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2389000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2407000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2136000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2517000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2503000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2524000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2162000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2157000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1980000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1944000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1670000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1628000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1557000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1508000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1583000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1571000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1578000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1539000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>640000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>619000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>611000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>656000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>456000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>489000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>494000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>496000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>485000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>467000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>466000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>473000000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>8000000.0</v>
       </c>
-      <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
-      <c r="BP20">
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>63000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>61000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>62000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>239000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>256000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>406000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>397000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>391000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>383000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>380000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>378000000.0</v>
       </c>
-      <c r="CA20"/>
-      <c r="CB20">
+      <c r="CB20"/>
+      <c r="CC20">
         <v>370000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>366000000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>363000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>751000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>753000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>780000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>798000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>787000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>791000000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>770000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>776000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>739000000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>738000000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>707000000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>699000000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>671000000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>674000000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>664000000.0</v>
       </c>
-      <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>1875000000.0</v>
+      </c>
+      <c r="C21">
         <v>1940000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2004000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2105000000.0</v>
       </c>
       <c r="F21">
         <v>2105000000.0</v>
       </c>
       <c r="G21">
+        <v>2105000000.0</v>
+      </c>
+      <c r="H21">
         <v>2140000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2235000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2263000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2326000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2399000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2423000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2487000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2534000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2585000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>806000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>876000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>924000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>964000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>973000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1021000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1033000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1091000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1095000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1104000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1132000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1186000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1128000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1305000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1334000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1380000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1216000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1245000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1204000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1219000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1213000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1232000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1244000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1240000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1322000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1345000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1385000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1383000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>664000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>661000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>681000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>746000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>627000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>669000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>696000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>723000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>742000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>757000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>766000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>803000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>548000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>552000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>580000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>596000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2644000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>653000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2794000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2307000000.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>750000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>86000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>87000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>90000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>239000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>256000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>406000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>437000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>434000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>428000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>427000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>429000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>839000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308000000.0</v>
       </c>
       <c r="CD21">
         <v>1308000000.0</v>
       </c>
       <c r="CE21">
+        <v>1308000000.0</v>
+      </c>
+      <c r="CF21">
         <v>1854000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1856000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1896000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1922000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>787000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>791000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>770000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>776000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>739000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>738000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>707000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>699000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>671000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>674000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>664000000.0</v>
       </c>
-      <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>2038000000.0</v>
+      </c>
+      <c r="C22">
         <v>2746000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2561000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2603000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2475000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2429000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2320000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2550000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2370000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2371000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2365000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2432000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2380000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2485000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2340000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2306000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2362000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2312000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2014000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2119000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1801000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1525000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1297000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1229000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1212000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1363000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1286000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1345000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1304000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1326000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1277000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1358000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1265000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1202000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1083000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1642000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1485000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1375000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>859000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1375000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1318000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1287000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1181000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1187000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1150000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1081000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1013000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1227000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1262000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1235000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1093000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1233000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1162000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1148000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1066000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1121000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1106000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1137000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1054000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1146000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1139000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1088000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>988000000.0</v>
       </c>
-      <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>876000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1053000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1130000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1285000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1646000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1737000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1844000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1808000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2217000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2136000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2174000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2175000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2220000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2078000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1958000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1874000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1879000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1869000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1982000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1958000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1946000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1894000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1863000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1996000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1742000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1833000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1765000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1769000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1711000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1703000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1593000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1621000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1803000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1798000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1724000000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1707000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2009000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1816000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1811000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>17996000000.0</v>
+      </c>
+      <c r="C23">
         <v>25203000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23413000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>23497000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23942000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23102000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>23458000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24766000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>24751000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>23644000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>24427000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>23711000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22098000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21716000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21884000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19971000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>19908000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20404000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18007000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17651000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17780000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17476000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>17522000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16444000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>15280000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16167000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13459000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12939000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13108000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13019000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12480000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12327000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12316000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12560000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12169000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14166000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>13056000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12497000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12292000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>12122000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11957000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>12071000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11973000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10792000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10809000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10464000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10746000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10923000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11452000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11182000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11047000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10811000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10551000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>10273000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>10176000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>9639000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9437000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>9688000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>9128000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>9184000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9627000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>9724000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>11082000000.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>5331000000.0</v>
+      </c>
+      <c r="C24">
         <v>9248000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7470000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7613000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7758000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7646000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7843000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8283000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5504000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4721000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6195000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6419000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6476000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6473000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6460000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6336000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6433000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6503000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4059000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4000000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4031000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3946000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4011000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3935000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3946000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5964000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3971000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3939000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3997000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3995000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4038000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4084000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4067000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4163000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4132000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4884000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4059000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3991000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3959000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4038000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3969000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3985000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3956000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2698000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2693000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2673000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2417000000.0</v>
       </c>
       <c r="AV24">
         <v>2417000000.0</v>
       </c>
       <c r="AW24">
+        <v>2417000000.0</v>
+      </c>
+      <c r="AX24">
         <v>2420000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2418000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2351000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2359000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2367000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2375000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2324000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1998000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1995000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996000000.0</v>
       </c>
       <c r="BG24">
         <v>1996000000.0</v>
       </c>
       <c r="BH24">
+        <v>1996000000.0</v>
+      </c>
+      <c r="BI24">
         <v>2051000000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>71000000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>94000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>68000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>61000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>55000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>57000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>59000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>62000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>59000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>37000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="BZ24">
         <v>49000000.0</v>
       </c>
       <c r="CA24">
+        <v>49000000.0</v>
+      </c>
+      <c r="CB24">
         <v>297000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>296000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>274000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>273000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>67000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2954000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>2470000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>2473000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>2480000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2483000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>2486000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>2434000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>2025000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1533000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2082000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2084000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2062000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2064000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2078000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>2083000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>2092000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>2110000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1891000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>1623000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1622000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1632000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>1645000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>6476000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6473000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6460000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6336000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6433000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6503000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4059000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4000000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4031000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3946000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4011000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3935000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3946000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5964000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3971000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3939000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3997000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3995000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4038000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4084000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4067000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4163000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4132000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4884000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4059000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3991000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3959000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4038000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3969000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3985000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3956000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2698000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2693000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2673000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2417000000.0</v>
       </c>
       <c r="AV25">
         <v>2417000000.0</v>
       </c>
       <c r="AW25">
+        <v>2417000000.0</v>
+      </c>
+      <c r="AX25">
         <v>2420000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2418000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2351000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2359000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2367000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2375000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2324000000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>1322000000.0</v>
+      </c>
+      <c r="C26">
         <v>1484000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1496000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1518000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1541000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1620000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1611000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1694000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1613000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1467000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1508000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1558000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1581000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1651000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1723000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1772000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1863000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1949000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1797000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1852000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2032000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1962000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2011000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2047000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2073000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2090000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>106000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>105000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>103000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>102000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>99000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>101000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>99000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>101000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>91000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>130000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>127000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>118000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>101000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>104000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>96000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>100000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000000.0</v>
       </c>
       <c r="AS26">
         <v>93000000.0</v>
       </c>
       <c r="AT26">
+        <v>93000000.0</v>
+      </c>
+      <c r="AU26">
         <v>101000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>228000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>243000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>248000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>229000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>234000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>217000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>208000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>223000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>231000000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
-    </row>
-[...17245 lines deleted...]
-      </c>
+      <c r="DB26"/>
     </row>
     <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27852,459 +10668,369 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>53</v>
       </c>
       <c r="B28">
-        <v>427000000.0</v>
+        <v>4923000000.0</v>
       </c>
       <c r="C28">
-        <v>450000000.0</v>
+        <v>6713000000.0</v>
       </c>
       <c r="D28">
-        <v>433000000.0</v>
+        <v>6243000000.0</v>
       </c>
       <c r="E28">
-        <v>406000000.0</v>
+        <v>6530000000.0</v>
       </c>
       <c r="F28">
-        <v>384000000.0</v>
+        <v>6900000000.0</v>
       </c>
       <c r="G28">
-        <v>363000000.0</v>
+        <v>7339000000.0</v>
       </c>
       <c r="H28">
-        <v>331000000.0</v>
+        <v>6779000000.0</v>
       </c>
       <c r="I28">
-        <v>405000000.0</v>
+        <v>9033000000.0</v>
       </c>
       <c r="J28">
-        <v>366000000.0</v>
+        <v>6132000000.0</v>
       </c>
       <c r="K28">
-        <v>381000000.0</v>
+        <v>5829000000.0</v>
       </c>
       <c r="L28">
-        <v>360000000.0</v>
+        <v>5147000000.0</v>
       </c>
       <c r="M28">
-        <v>353000000.0</v>
+        <v>5186000000.0</v>
       </c>
       <c r="N28">
-        <v>342000000.0</v>
+        <v>5700000000.0</v>
       </c>
       <c r="O28">
-        <v>303000000.0</v>
+        <v>5879000000.0</v>
       </c>
       <c r="P28">
-        <v>275000000.0</v>
+        <v>5430000000.0</v>
       </c>
       <c r="Q28">
-        <v>286000000.0</v>
+        <v>1923000000.0</v>
       </c>
       <c r="R28">
-        <v>274000000.0</v>
+        <v>2210000000.0</v>
       </c>
       <c r="S28">
-        <v>291000000.0</v>
+        <v>2060000000.0</v>
       </c>
       <c r="T28">
-        <v>263000000.0</v>
+        <v>1324000000.0</v>
       </c>
       <c r="U28">
-        <v>266000000.0</v>
+        <v>1663000000.0</v>
       </c>
       <c r="V28">
-        <v>255000000.0</v>
+        <v>1515000000.0</v>
       </c>
       <c r="W28">
-        <v>1712000000.0</v>
+        <v>1568000000.0</v>
       </c>
       <c r="X28">
-        <v>229000000.0</v>
+        <v>1680000000.0</v>
       </c>
       <c r="Y28">
-        <v>217000000.0</v>
+        <v>2302000000.0</v>
       </c>
       <c r="Z28">
-        <v>252000000.0</v>
+        <v>2649000000.0</v>
       </c>
       <c r="AA28">
-        <v>298000000.0</v>
+        <v>4570000000.0</v>
       </c>
       <c r="AB28">
-        <v>262000000.0</v>
+        <v>4375000000.0</v>
       </c>
       <c r="AC28">
-        <v>260000000.0</v>
+        <v>4463000000.0</v>
       </c>
       <c r="AD28">
-        <v>256000000.0</v>
+        <v>4591000000.0</v>
       </c>
       <c r="AE28">
-        <v>242000000.0</v>
+        <v>4659000000.0</v>
       </c>
       <c r="AF28">
-        <v>232000000.0</v>
+        <v>3777000000.0</v>
       </c>
       <c r="AG28">
-        <v>260000000.0</v>
+        <v>3337000000.0</v>
       </c>
       <c r="AH28">
-        <v>952000000.0</v>
+        <v>3119000000.0</v>
       </c>
       <c r="AI28">
-        <v>46000000.0</v>
+        <v>2878000000.0</v>
       </c>
       <c r="AJ28">
-        <v>317000000.0</v>
+        <v>2553000000.0</v>
       </c>
       <c r="AK28">
-        <v>301000000.0</v>
+        <v>4342000000.0</v>
       </c>
       <c r="AL28">
-        <v>288000000.0</v>
+        <v>3280000000.0</v>
       </c>
       <c r="AM28">
-        <v>311000000.0</v>
+        <v>3452000000.0</v>
       </c>
       <c r="AN28">
-        <v>278000000.0</v>
+        <v>3226000000.0</v>
       </c>
       <c r="AO28">
-        <v>279000000.0</v>
+        <v>3679000000.0</v>
       </c>
       <c r="AP28">
-        <v>277000000.0</v>
+        <v>3629000000.0</v>
       </c>
       <c r="AQ28">
-        <v>252000000.0</v>
+        <v>3890000000.0</v>
       </c>
       <c r="AR28">
-        <v>249000000.0</v>
+        <v>3473000000.0</v>
       </c>
       <c r="AS28">
-        <v>261000000.0</v>
+        <v>2688000000.0</v>
       </c>
       <c r="AT28">
-        <v>255000000.0</v>
+        <v>1565000000.0</v>
       </c>
       <c r="AU28">
-        <v>278000000.0</v>
+        <v>2159000000.0</v>
       </c>
       <c r="AV28">
-        <v>270000000.0</v>
+        <v>1567000000.0</v>
       </c>
       <c r="AW28">
-        <v>272000000.0</v>
+        <v>1428000000.0</v>
       </c>
       <c r="AX28">
-        <v>261000000.0</v>
+        <v>1286000000.0</v>
       </c>
       <c r="AY28">
-        <v>264000000.0</v>
+        <v>1471000000.0</v>
       </c>
       <c r="AZ28">
-        <v>228000000.0</v>
+        <v>1023000000.0</v>
       </c>
       <c r="BA28">
-        <v>241000000.0</v>
+        <v>1365000000.0</v>
       </c>
       <c r="BB28">
-        <v>230000000.0</v>
+        <v>1425000000.0</v>
       </c>
       <c r="BC28">
-        <v>254000000.0</v>
+        <v>1648000000.0</v>
       </c>
       <c r="BD28">
-        <v>215000000.0</v>
+        <v>1359000000.0</v>
       </c>
       <c r="BE28">
-        <v>230000000.0</v>
+        <v>456000000.0</v>
       </c>
       <c r="BF28">
-        <v>228000000.0</v>
+        <v>541000000.0</v>
       </c>
       <c r="BG28">
-        <v>234000000.0</v>
+        <v>673000000.0</v>
       </c>
       <c r="BH28">
-        <v>222000000.0</v>
+        <v>740000000.0</v>
       </c>
       <c r="BI28">
-        <v>240000000.0</v>
+        <v>921000000.0</v>
       </c>
       <c r="BJ28">
-        <v>205000000.0</v>
+        <v>914000000.0</v>
       </c>
       <c r="BK28">
-        <v>211000000.0</v>
+        <v>1118000000.0</v>
       </c>
       <c r="BL28">
-        <v>207000000.0</v>
-[...126 lines deleted...]
-      </c>
+        <v>-3551000000.0</v>
+      </c>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
+      <c r="DA28"/>
+      <c r="DB28"/>
     </row>
     <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>54</v>
       </c>
       <c r="B29">
-        <v>81000000.0</v>
+        <v>14107000000.0</v>
       </c>
       <c r="C29">
-        <v>196000000.0</v>
+        <v>18583000000.0</v>
       </c>
       <c r="D29">
-        <v>103000000.0</v>
+        <v>16758000000.0</v>
       </c>
       <c r="E29">
-        <v>45000000.0</v>
+        <v>16912000000.0</v>
       </c>
       <c r="F29">
-        <v>356000000.0</v>
+        <v>17480000000.0</v>
       </c>
       <c r="G29">
-        <v>64000000.0</v>
+        <v>16848000000.0</v>
       </c>
       <c r="H29">
-        <v>32000000.0</v>
+        <v>17148000000.0</v>
       </c>
       <c r="I29">
-        <v>51000000.0</v>
+        <v>18422000000.0</v>
       </c>
       <c r="J29">
-        <v>76000000.0</v>
+        <v>18446000000.0</v>
       </c>
       <c r="K29">
-        <v>-680000000.0</v>
+        <v>17328000000.0</v>
       </c>
       <c r="L29">
-        <v>-1312000000.0</v>
+        <v>17747000000.0</v>
       </c>
       <c r="M29">
-        <v>30000000.0</v>
+        <v>17240000000.0</v>
       </c>
       <c r="N29">
-        <v>34000000.0</v>
+        <v>15745000000.0</v>
       </c>
       <c r="O29">
-        <v>25000000.0</v>
+        <v>15501000000.0</v>
       </c>
       <c r="P29">
-        <v>59000000.0</v>
+        <v>15317000000.0</v>
       </c>
       <c r="Q29">
-        <v>16000000.0</v>
+        <v>14547000000.0</v>
       </c>
       <c r="R29">
-        <v>21000000.0</v>
+        <v>14549000000.0</v>
       </c>
       <c r="S29">
-        <v>0.0</v>
+        <v>14934000000.0</v>
       </c>
       <c r="T29">
-        <v>25000000.0</v>
+        <v>12414000000.0</v>
       </c>
       <c r="U29">
-        <v>28000000.0</v>
+        <v>12302000000.0</v>
       </c>
       <c r="V29">
-        <v>48000000.0</v>
+        <v>12369000000.0</v>
       </c>
       <c r="W29">
-        <v>55000000.0</v>
+        <v>12101000000.0</v>
       </c>
       <c r="X29">
-        <v>-2000000.0</v>
+        <v>12006000000.0</v>
       </c>
       <c r="Y29">
-        <v>-14000000.0</v>
+        <v>11397000000.0</v>
       </c>
       <c r="Z29">
-        <v>10000000.0</v>
+        <v>11088000000.0</v>
       </c>
       <c r="AA29">
-        <v>30000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>11195000000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -28340,1038 +11066,7722 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
     </row>
     <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>55</v>
       </c>
       <c r="B30">
-        <v>480000000.0</v>
+        <v>2834000000.0</v>
       </c>
       <c r="C30">
-        <v>626000000.0</v>
+        <v>4297000000.0</v>
       </c>
       <c r="D30">
-        <v>1193000000.0</v>
+        <v>3832000000.0</v>
       </c>
       <c r="E30">
-        <v>511000000.0</v>
+        <v>4086000000.0</v>
       </c>
       <c r="F30">
-        <v>384000000.0</v>
+        <v>4080000000.0</v>
       </c>
       <c r="G30">
-        <v>363000000.0</v>
+        <v>3906000000.0</v>
       </c>
       <c r="H30">
-        <v>331000000.0</v>
+        <v>3261000000.0</v>
       </c>
       <c r="I30">
-        <v>405000000.0</v>
+        <v>4000000000.0</v>
       </c>
       <c r="J30">
-        <v>366000000.0</v>
+        <v>3949000000.0</v>
       </c>
       <c r="K30">
-        <v>381000000.0</v>
+        <v>3982000000.0</v>
       </c>
       <c r="L30">
-        <v>360000000.0</v>
+        <v>3870000000.0</v>
       </c>
       <c r="M30">
-        <v>353000000.0</v>
+        <v>3916000000.0</v>
       </c>
       <c r="N30">
-        <v>342000000.0</v>
+        <v>4025000000.0</v>
       </c>
       <c r="O30">
-        <v>303000000.0</v>
+        <v>3828000000.0</v>
       </c>
       <c r="P30">
-        <v>275000000.0</v>
+        <v>3672000000.0</v>
       </c>
       <c r="Q30">
-        <v>286000000.0</v>
+        <v>3606000000.0</v>
       </c>
       <c r="R30">
-        <v>274000000.0</v>
+        <v>3304000000.0</v>
       </c>
       <c r="S30">
-        <v>291000000.0</v>
+        <v>3313000000.0</v>
       </c>
       <c r="T30">
-        <v>263000000.0</v>
+        <v>3032000000.0</v>
       </c>
       <c r="U30">
-        <v>266000000.0</v>
+        <v>2954000000.0</v>
       </c>
       <c r="V30">
-        <v>255000000.0</v>
+        <v>2928000000.0</v>
       </c>
       <c r="W30">
-        <v>278000000.0</v>
+        <v>3048000000.0</v>
       </c>
       <c r="X30">
-        <v>230000000.0</v>
+        <v>3016000000.0</v>
       </c>
       <c r="Y30">
-        <v>217000000.0</v>
+        <v>2920000000.0</v>
       </c>
       <c r="Z30">
-        <v>252000000.0</v>
+        <v>2091000000.0</v>
       </c>
       <c r="AA30">
-        <v>298000000.0</v>
+        <v>2567000000.0</v>
       </c>
       <c r="AB30">
-        <v>262000000.0</v>
+        <v>2829000000.0</v>
       </c>
       <c r="AC30">
-        <v>260000000.0</v>
+        <v>2935000000.0</v>
       </c>
       <c r="AD30">
-        <v>256000000.0</v>
+        <v>2982000000.0</v>
       </c>
       <c r="AE30">
-        <v>242000000.0</v>
+        <v>3008000000.0</v>
       </c>
       <c r="AF30">
-        <v>232000000.0</v>
+        <v>2788000000.0</v>
       </c>
       <c r="AG30">
-        <v>260000000.0</v>
+        <v>2893000000.0</v>
       </c>
       <c r="AH30">
-        <v>259000000.0</v>
+        <v>2944000000.0</v>
       </c>
       <c r="AI30">
-        <v>266000000.0</v>
+        <v>3174000000.0</v>
       </c>
       <c r="AJ30">
-        <v>237000000.0</v>
+        <v>2785000000.0</v>
       </c>
       <c r="AK30">
-        <v>236000000.0</v>
+        <v>3534000000.0</v>
       </c>
       <c r="AL30">
-        <v>295000000.0</v>
+        <v>3418000000.0</v>
       </c>
       <c r="AM30">
-        <v>311000000.0</v>
+        <v>3410000000.0</v>
       </c>
       <c r="AN30">
-        <v>278000000.0</v>
+        <v>2306000000.0</v>
       </c>
       <c r="AO30">
-        <v>466000000.0</v>
+        <v>3243000000.0</v>
       </c>
       <c r="AP30">
-        <v>345000000.0</v>
+        <v>3155000000.0</v>
       </c>
       <c r="AQ30">
-        <v>383000000.0</v>
+        <v>3192000000.0</v>
       </c>
       <c r="AR30">
-        <v>308000000.0</v>
+        <v>3017000000.0</v>
       </c>
       <c r="AS30">
-        <v>301000000.0</v>
+        <v>2864000000.0</v>
       </c>
       <c r="AT30">
-        <v>295000000.0</v>
+        <v>2958000000.0</v>
       </c>
       <c r="AU30">
-        <v>323000000.0</v>
+        <v>2908000000.0</v>
       </c>
       <c r="AV30">
-        <v>329000000.0</v>
+        <v>2653000000.0</v>
       </c>
       <c r="AW30">
-        <v>338000000.0</v>
+        <v>3101000000.0</v>
       </c>
       <c r="AX30">
-        <v>293000000.0</v>
+        <v>3329000000.0</v>
       </c>
       <c r="AY30">
-        <v>339000000.0</v>
+        <v>3340000000.0</v>
       </c>
       <c r="AZ30">
-        <v>292000000.0</v>
+        <v>2941000000.0</v>
       </c>
       <c r="BA30">
-        <v>293000000.0</v>
+        <v>3155000000.0</v>
       </c>
       <c r="BB30">
-        <v>288000000.0</v>
+        <v>3125000000.0</v>
       </c>
       <c r="BC30">
-        <v>432000000.0</v>
+        <v>3048000000.0</v>
       </c>
       <c r="BD30">
-        <v>238000000.0</v>
+        <v>2688000000.0</v>
       </c>
       <c r="BE30">
-        <v>257000000.0</v>
+        <v>2540000000.0</v>
       </c>
       <c r="BF30">
-        <v>255000000.0</v>
+        <v>2860000000.0</v>
       </c>
       <c r="BG30">
-        <v>268000000.0</v>
+        <v>2854000000.0</v>
       </c>
       <c r="BH30">
-        <v>244000000.0</v>
+        <v>2745000000.0</v>
       </c>
       <c r="BI30">
-        <v>267000000.0</v>
+        <v>2644000000.0</v>
       </c>
       <c r="BJ30">
-        <v>232000000.0</v>
+        <v>2865000000.0</v>
       </c>
       <c r="BK30">
-        <v>329000000.0</v>
+        <v>2794000000.0</v>
       </c>
       <c r="BL30">
-        <v>296000000.0</v>
-[...126 lines deleted...]
-      </c>
+        <v>2307000000.0</v>
+      </c>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30"/>
+      <c r="CT30"/>
+      <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30"/>
+      <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30"/>
+      <c r="DA30"/>
+      <c r="DB30"/>
     </row>
     <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>195</v>
-[...33 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
       <c r="M31">
-        <v>-149000000.0</v>
+        <v>3282000000.0</v>
       </c>
       <c r="N31">
-        <v>-42000000.0</v>
+        <v>1702000000.0</v>
       </c>
       <c r="O31">
-        <v>-177000000.0</v>
+        <v>1447000000.0</v>
       </c>
       <c r="P31">
-        <v>-110000000.0</v>
+        <v>1214000000.0</v>
       </c>
       <c r="Q31">
-        <v>-184000000.0</v>
+        <v>5115000000.0</v>
       </c>
       <c r="R31">
-        <v>-178000000.0</v>
+        <v>4831000000.0</v>
       </c>
       <c r="S31">
-        <v>-344000000.0</v>
+        <v>4993000000.0</v>
       </c>
       <c r="T31">
-        <v>-69000000.0</v>
+        <v>4872000000.0</v>
       </c>
       <c r="U31">
-        <v>-85000000.0</v>
+        <v>4817000000.0</v>
       </c>
       <c r="V31">
-        <v>-106000000.0</v>
+        <v>4754000000.0</v>
       </c>
       <c r="W31">
-        <v>-91000000.0</v>
+        <v>4541000000.0</v>
       </c>
       <c r="X31">
-        <v>-82000000.0</v>
+        <v>4234000000.0</v>
       </c>
       <c r="Y31">
-        <v>-162000000.0</v>
+        <v>3789000000.0</v>
       </c>
       <c r="Z31">
-        <v>1368000000.0</v>
+        <v>3437000000.0</v>
       </c>
       <c r="AA31">
-        <v>-85000000.0</v>
+        <v>1450000000.0</v>
       </c>
       <c r="AB31">
-        <v>-93000000.0</v>
+        <v>226000000.0</v>
       </c>
       <c r="AC31">
-        <v>-62000000.0</v>
+        <v>301000000.0</v>
       </c>
       <c r="AD31">
-        <v>-48000000.0</v>
+        <v>-303000000.0</v>
       </c>
       <c r="AE31">
-        <v>-70000000.0</v>
+        <v>-419000000.0</v>
       </c>
       <c r="AF31">
-        <v>-92000000.0</v>
+        <v>-445000000.0</v>
       </c>
       <c r="AG31">
-        <v>-48000000.0</v>
+        <v>230000000.0</v>
       </c>
       <c r="AH31">
-        <v>3000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="AI31">
-        <v>-57000000.0</v>
+        <v>283000000.0</v>
       </c>
       <c r="AJ31">
-        <v>-42000000.0</v>
+        <v>136000000.0</v>
       </c>
       <c r="AK31">
-        <v>-48000000.0</v>
+        <v>320000000.0</v>
       </c>
       <c r="AL31">
-        <v>-139000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="AM31">
-        <v>-411000000.0</v>
+        <v>-222000000.0</v>
       </c>
       <c r="AN31">
-        <v>-170000000.0</v>
+        <v>-347000000.0</v>
       </c>
       <c r="AO31">
-        <v>-46000000.0</v>
+        <v>-353000000.0</v>
       </c>
       <c r="AP31">
-        <v>-40000000.0</v>
+        <v>-535000000.0</v>
       </c>
       <c r="AQ31">
-        <v>-56000000.0</v>
+        <v>-698000000.0</v>
       </c>
       <c r="AR31">
-        <v>-41000000.0</v>
+        <v>-672000000.0</v>
       </c>
       <c r="AS31">
-        <v>-32000000.0</v>
+        <v>1012000000.0</v>
       </c>
       <c r="AT31">
-        <v>-86000000.0</v>
+        <v>1210000000.0</v>
       </c>
       <c r="AU31">
-        <v>-33000000.0</v>
+        <v>863000000.0</v>
       </c>
       <c r="AV31">
-        <v>-28000000.0</v>
+        <v>1108000000.0</v>
       </c>
       <c r="AW31">
-        <v>-30000000.0</v>
+        <v>1811000000.0</v>
       </c>
       <c r="AX31">
-        <v>-52000000.0</v>
+        <v>1967000000.0</v>
       </c>
       <c r="AY31">
-        <v>-30000000.0</v>
+        <v>1771000000.0</v>
       </c>
       <c r="AZ31">
-        <v>-30000000.0</v>
+        <v>1692000000.0</v>
       </c>
       <c r="BA31">
-        <v>-31000000.0</v>
+        <v>1519000000.0</v>
       </c>
       <c r="BB31">
-        <v>-70000000.0</v>
+        <v>1297000000.0</v>
       </c>
       <c r="BC31">
-        <v>-46000000.0</v>
+        <v>1166000000.0</v>
       </c>
       <c r="BD31">
-        <v>-29000000.0</v>
-[...150 lines deleted...]
-      </c>
+        <v>1069000000.0</v>
+      </c>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
     </row>
     <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>57</v>
       </c>
       <c r="B32">
-        <v>5086000000.0</v>
+        <v>3028000000.0</v>
       </c>
       <c r="C32">
-        <v>5153000000.0</v>
+        <v>5651000000.0</v>
       </c>
       <c r="D32">
-        <v>5212000000.0</v>
+        <v>3708000000.0</v>
       </c>
       <c r="E32">
-        <v>5208000000.0</v>
+        <v>3875000000.0</v>
       </c>
       <c r="F32">
-        <v>4825000000.0</v>
+        <v>3622000000.0</v>
       </c>
       <c r="G32">
-        <v>4907000000.0</v>
+        <v>2944000000.0</v>
       </c>
       <c r="H32">
+        <v>2695000000.0</v>
+      </c>
+      <c r="I32">
+        <v>2884000000.0</v>
+      </c>
+      <c r="J32">
+        <v>2921000000.0</v>
+      </c>
+      <c r="K32">
+        <v>1735000000.0</v>
+      </c>
+      <c r="L32">
+        <v>3439000000.0</v>
+      </c>
+      <c r="M32">
+        <v>3794000000.0</v>
+      </c>
+      <c r="N32">
+        <v>3483000000.0</v>
+      </c>
+      <c r="O32">
+        <v>3217000000.0</v>
+      </c>
+      <c r="P32">
+        <v>2919000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>6854000000.0</v>
+      </c>
+      <c r="R32">
+        <v>6539000000.0</v>
+      </c>
+      <c r="S32">
+        <v>6628000000.0</v>
+      </c>
+      <c r="T32">
+        <v>4229000000.0</v>
+      </c>
+      <c r="U32">
+        <v>4270000000.0</v>
+      </c>
+      <c r="V32">
+        <v>4150000000.0</v>
+      </c>
+      <c r="W32">
+        <v>3839000000.0</v>
+      </c>
+      <c r="X32">
+        <v>3419000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>3010000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>2553000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>2535000000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+    </row>
+    <row r="33" spans="1:106">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>11993000000.0</v>
+      </c>
+      <c r="C33">
+        <v>14483000000.0</v>
+      </c>
+      <c r="D33">
+        <v>14668000000.0</v>
+      </c>
+      <c r="E33">
+        <v>14737000000.0</v>
+      </c>
+      <c r="F33">
+        <v>15569000000.0</v>
+      </c>
+      <c r="G33">
+        <v>15364000000.0</v>
+      </c>
+      <c r="H33">
+        <v>15632000000.0</v>
+      </c>
+      <c r="I33">
+        <v>16078000000.0</v>
+      </c>
+      <c r="J33">
+        <v>15922000000.0</v>
+      </c>
+      <c r="K33">
+        <v>15953000000.0</v>
+      </c>
+      <c r="L33">
+        <v>16180000000.0</v>
+      </c>
+      <c r="M33">
+        <v>15221000000.0</v>
+      </c>
+      <c r="N33">
+        <v>14026000000.0</v>
+      </c>
+      <c r="O33">
+        <v>13991000000.0</v>
+      </c>
+      <c r="P33">
+        <v>14100000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>8988000000.0</v>
+      </c>
+      <c r="R33">
+        <v>9350000000.0</v>
+      </c>
+      <c r="S33">
+        <v>9630000000.0</v>
+      </c>
+      <c r="T33">
+        <v>9571000000.0</v>
+      </c>
+      <c r="U33">
+        <v>9547000000.0</v>
+      </c>
+      <c r="V33">
+        <v>9725000000.0</v>
+      </c>
+      <c r="W33">
+        <v>9675000000.0</v>
+      </c>
+      <c r="X33">
+        <v>10057000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>9855000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>9868000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>9977000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>8140000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>7554000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>8254000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>7703000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>7123000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>6976000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>6634000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>6528000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>7456000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>7207000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>7010000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>6873000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>6975000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>6906000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>6989000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>6852000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>5738000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>4875000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>4777000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>5497000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>5241000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>5370000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>5302000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>5295000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>5024000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>4918000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>4886000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>4949000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>3742000000.0</v>
+      </c>
+      <c r="BF33">
+        <v>3587000000.0</v>
+      </c>
+      <c r="BG33">
+        <v>3672000000.0</v>
+      </c>
+      <c r="BH33">
+        <v>3627000000.0</v>
+      </c>
+      <c r="BI33">
+        <v>3511000000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>3670000000.0</v>
+      </c>
+      <c r="BK33">
+        <v>3591000000.0</v>
+      </c>
+      <c r="BL33">
+        <v>3416000000.0</v>
+      </c>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+      <c r="CT33"/>
+      <c r="CU33"/>
+      <c r="CV33"/>
+      <c r="CW33"/>
+      <c r="CX33"/>
+      <c r="CY33"/>
+      <c r="CZ33"/>
+      <c r="DA33"/>
+      <c r="DB33"/>
+    </row>
+    <row r="34" spans="1:106">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>61000000.0</v>
+      </c>
+      <c r="C34">
+        <v>73000000.0</v>
+      </c>
+      <c r="D34">
+        <v>57000000.0</v>
+      </c>
+      <c r="E34">
+        <v>78000000.0</v>
+      </c>
+      <c r="F34">
+        <v>76000000.0</v>
+      </c>
+      <c r="G34">
+        <v>55000000.0</v>
+      </c>
+      <c r="H34">
+        <v>63000000.0</v>
+      </c>
+      <c r="I34">
+        <v>66000000.0</v>
+      </c>
+      <c r="J34">
+        <v>70000000.0</v>
+      </c>
+      <c r="K34">
+        <v>69000000.0</v>
+      </c>
+      <c r="L34">
+        <v>68000000.0</v>
+      </c>
+      <c r="M34">
+        <v>67000000.0</v>
+      </c>
+      <c r="N34">
+        <v>1511000000.0</v>
+      </c>
+      <c r="O34">
+        <v>1463000000.0</v>
+      </c>
+      <c r="P34">
+        <v>750000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>1125000000.0</v>
+      </c>
+      <c r="R34">
+        <v>1174000000.0</v>
+      </c>
+      <c r="S34">
+        <v>1155000000.0</v>
+      </c>
+      <c r="T34">
+        <v>436000000.0</v>
+      </c>
+      <c r="U34">
+        <v>1318000000.0</v>
+      </c>
+      <c r="V34">
+        <v>94000000.0</v>
+      </c>
+      <c r="W34">
+        <v>1292000000.0</v>
+      </c>
+      <c r="X34">
+        <v>1365000000.0</v>
+      </c>
+      <c r="Y34">
+        <v>1376000000.0</v>
+      </c>
+      <c r="Z34">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AA34">
+        <v>1395000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>1423000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>1344000000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1388000000.0</v>
+      </c>
+      <c r="AE34">
+        <v>1375000000.0</v>
+      </c>
+      <c r="AF34">
+        <v>1078000000.0</v>
+      </c>
+      <c r="AG34">
+        <v>1047000000.0</v>
+      </c>
+      <c r="AH34">
+        <v>1053000000.0</v>
+      </c>
+      <c r="AI34">
+        <v>991000000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>980000000.0</v>
+      </c>
+      <c r="AK34">
+        <v>1525000000.0</v>
+      </c>
+      <c r="AL34">
+        <v>1542000000.0</v>
+      </c>
+      <c r="AM34">
+        <v>1465000000.0</v>
+      </c>
+      <c r="AN34">
+        <v>1422000000.0</v>
+      </c>
+      <c r="AO34">
+        <v>1322000000.0</v>
+      </c>
+      <c r="AP34">
+        <v>1319000000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>1381000000.0</v>
+      </c>
+      <c r="AR34">
+        <v>1357000000.0</v>
+      </c>
+      <c r="AS34">
+        <v>1292000000.0</v>
+      </c>
+      <c r="AT34">
+        <v>1323000000.0</v>
+      </c>
+      <c r="AU34">
+        <v>1310000000.0</v>
+      </c>
+      <c r="AV34">
+        <v>1011000000.0</v>
+      </c>
+      <c r="AW34">
+        <v>911000000.0</v>
+      </c>
+      <c r="AX34">
+        <v>965000000.0</v>
+      </c>
+      <c r="AY34">
+        <v>958000000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>1368000000.0</v>
+      </c>
+      <c r="BA34">
+        <v>1372000000.0</v>
+      </c>
+      <c r="BB34">
+        <v>1333000000.0</v>
+      </c>
+      <c r="BC34">
+        <v>1327000000.0</v>
+      </c>
+      <c r="BD34">
+        <v>1363000000.0</v>
+      </c>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+    </row>
+    <row r="35" spans="1:106">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>6268000000.0</v>
+      </c>
+      <c r="C35">
+        <v>10612000000.0</v>
+      </c>
+      <c r="D35">
+        <v>8877000000.0</v>
+      </c>
+      <c r="E35">
+        <v>9048000000.0</v>
+      </c>
+      <c r="F35">
+        <v>9216000000.0</v>
+      </c>
+      <c r="G35">
+        <v>9054000000.0</v>
+      </c>
+      <c r="H35">
+        <v>8255000000.0</v>
+      </c>
+      <c r="I35">
+        <v>9764000000.0</v>
+      </c>
+      <c r="J35">
+        <v>7073000000.0</v>
+      </c>
+      <c r="K35">
+        <v>6269000000.0</v>
+      </c>
+      <c r="L35">
+        <v>7775000000.0</v>
+      </c>
+      <c r="M35">
+        <v>7942000000.0</v>
+      </c>
+      <c r="N35">
+        <v>7987000000.0</v>
+      </c>
+      <c r="O35">
+        <v>7936000000.0</v>
+      </c>
+      <c r="P35">
+        <v>7925000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>7461000000.0</v>
+      </c>
+      <c r="R35">
+        <v>7607000000.0</v>
+      </c>
+      <c r="S35">
+        <v>7658000000.0</v>
+      </c>
+      <c r="T35">
+        <v>5239000000.0</v>
+      </c>
+      <c r="U35">
+        <v>5318000000.0</v>
+      </c>
+      <c r="V35">
+        <v>5350000000.0</v>
+      </c>
+      <c r="W35">
+        <v>5238000000.0</v>
+      </c>
+      <c r="X35">
+        <v>5376000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>5311000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>5295000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>7359000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>5394000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>5283000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>5385000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>5370000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>5116000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>5131000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>5120000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>5154000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>5112000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>6409000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>5601000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>5456000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>5381000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>5360000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>5288000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>5366000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>5313000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>3990000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>4016000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>3983000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>3700000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>3770000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>3758000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>3719000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>3731000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>3700000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>3702000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>3687000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>3099000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>3078000000.0</v>
+      </c>
+      <c r="BG35">
+        <v>3155000000.0</v>
+      </c>
+      <c r="BH35">
+        <v>3245000000.0</v>
+      </c>
+      <c r="BI35">
+        <v>3339000000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>3360000000.0</v>
+      </c>
+      <c r="BK35">
+        <v>3804000000.0</v>
+      </c>
+      <c r="BL35">
+        <v>1264000000.0</v>
+      </c>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
+      <c r="CU35"/>
+      <c r="CV35"/>
+      <c r="CW35"/>
+      <c r="CX35"/>
+      <c r="CY35"/>
+      <c r="CZ35"/>
+      <c r="DA35"/>
+      <c r="DB35"/>
+    </row>
+    <row r="36" spans="1:106">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>351000000.0</v>
+      </c>
+      <c r="C36">
+        <v>469000000.0</v>
+      </c>
+      <c r="D36">
+        <v>469000000.0</v>
+      </c>
+      <c r="E36">
+        <v>549000000.0</v>
+      </c>
+      <c r="F36">
+        <v>441000000.0</v>
+      </c>
+      <c r="G36">
+        <v>426000000.0</v>
+      </c>
+      <c r="H36">
+        <v>383000000.0</v>
+      </c>
+      <c r="I36">
+        <v>444000000.0</v>
+      </c>
+      <c r="J36">
+        <v>424000000.0</v>
+      </c>
+      <c r="K36">
+        <v>445000000.0</v>
+      </c>
+      <c r="L36">
+        <v>446000000.0</v>
+      </c>
+      <c r="M36">
+        <v>434000000.0</v>
+      </c>
+      <c r="N36">
+        <v>431000000.0</v>
+      </c>
+      <c r="O36">
+        <v>397000000.0</v>
+      </c>
+      <c r="P36">
+        <v>397000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>342000000.0</v>
+      </c>
+      <c r="R36">
+        <v>350000000.0</v>
+      </c>
+      <c r="S36">
+        <v>384000000.0</v>
+      </c>
+      <c r="T36">
+        <v>367000000.0</v>
+      </c>
+      <c r="U36">
+        <v>366000000.0</v>
+      </c>
+      <c r="V36">
+        <v>382000000.0</v>
+      </c>
+      <c r="W36">
+        <v>374000000.0</v>
+      </c>
+      <c r="X36">
+        <v>407000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>418000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>473000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>472000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>454000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>397000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>406000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>363000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>306000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>291000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>261000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>220000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>229000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>275000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>240000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>225000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>1695000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>195000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>211000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>214000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>198000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>1071000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>258000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>256000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>762000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>374000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>381000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>365000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>343000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>329000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>335000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>319000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>301000000.0</v>
+      </c>
+      <c r="BE36">
+        <v>506000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>258000000.0</v>
+      </c>
+      <c r="BG36">
+        <v>480000000.0</v>
+      </c>
+      <c r="BH36">
+        <v>255000000.0</v>
+      </c>
+      <c r="BI36">
+        <v>444000000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>503000000.0</v>
+      </c>
+      <c r="BK36">
+        <v>507000000.0</v>
+      </c>
+      <c r="BL36">
+        <v>403000000.0</v>
+      </c>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
+      <c r="CU36"/>
+      <c r="CV36"/>
+      <c r="CW36"/>
+      <c r="CX36"/>
+      <c r="CY36"/>
+      <c r="CZ36"/>
+      <c r="DA36"/>
+      <c r="DB36"/>
+    </row>
+    <row r="37" spans="1:106">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
+        <v>193000000.0</v>
+      </c>
+      <c r="O37">
+        <v>192000000.0</v>
+      </c>
+      <c r="P37">
+        <v>189000000.0</v>
+      </c>
+      <c r="Q37">
+        <v>186000000.0</v>
+      </c>
+      <c r="R37">
+        <v>183000000.0</v>
+      </c>
+      <c r="S37">
+        <v>204000000.0</v>
+      </c>
+      <c r="T37">
+        <v>214000000.0</v>
+      </c>
+      <c r="U37">
+        <v>205000000.0</v>
+      </c>
+      <c r="V37">
+        <v>203000000.0</v>
+      </c>
+      <c r="W37">
+        <v>199000000.0</v>
+      </c>
+      <c r="X37">
+        <v>195000000.0</v>
+      </c>
+      <c r="Y37">
+        <v>191000000.0</v>
+      </c>
+      <c r="Z37">
+        <v>184000000.0</v>
+      </c>
+      <c r="AA37">
+        <v>182000000.0</v>
+      </c>
+      <c r="AB37">
+        <v>192000000.0</v>
+      </c>
+      <c r="AC37">
+        <v>216000000.0</v>
+      </c>
+      <c r="AD37">
+        <v>213000000.0</v>
+      </c>
+      <c r="AE37">
+        <v>217000000.0</v>
+      </c>
+      <c r="AF37">
+        <v>211000000.0</v>
+      </c>
+      <c r="AG37">
+        <v>201000000.0</v>
+      </c>
+      <c r="AH37">
+        <v>235000000.0</v>
+      </c>
+      <c r="AI37">
+        <v>231000000.0</v>
+      </c>
+      <c r="AJ37">
+        <v>218000000.0</v>
+      </c>
+      <c r="AK37">
+        <v>411000000.0</v>
+      </c>
+      <c r="AL37">
+        <v>390000000.0</v>
+      </c>
+      <c r="AM37">
+        <v>370000000.0</v>
+      </c>
+      <c r="AN37">
+        <v>362000000.0</v>
+      </c>
+      <c r="AO37">
+        <v>369000000.0</v>
+      </c>
+      <c r="AP37">
+        <v>389000000.0</v>
+      </c>
+      <c r="AQ37">
+        <v>379000000.0</v>
+      </c>
+      <c r="AR37">
+        <v>483000000.0</v>
+      </c>
+      <c r="AS37">
+        <v>458000000.0</v>
+      </c>
+      <c r="AT37">
+        <v>531000000.0</v>
+      </c>
+      <c r="AU37">
+        <v>508000000.0</v>
+      </c>
+      <c r="AV37">
+        <v>503000000.0</v>
+      </c>
+      <c r="AW37">
+        <v>485000000.0</v>
+      </c>
+      <c r="AX37">
+        <v>559000000.0</v>
+      </c>
+      <c r="AY37">
+        <v>533000000.0</v>
+      </c>
+      <c r="AZ37">
+        <v>523000000.0</v>
+      </c>
+      <c r="BA37">
+        <v>477000000.0</v>
+      </c>
+      <c r="BB37">
+        <v>521000000.0</v>
+      </c>
+      <c r="BC37">
+        <v>499000000.0</v>
+      </c>
+      <c r="BD37">
+        <v>485000000.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+    </row>
+    <row r="38" spans="1:106">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
+        <v>-9000000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>2077000000.0</v>
+      </c>
+      <c r="N38">
+        <v>756000000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
+        <v>656000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>493000000.0</v>
+      </c>
+      <c r="R38">
+        <v>594000000.0</v>
+      </c>
+      <c r="S38">
+        <v>543000000.0</v>
+      </c>
+      <c r="T38">
+        <v>622000000.0</v>
+      </c>
+      <c r="U38">
+        <v>533000000.0</v>
+      </c>
+      <c r="V38">
+        <v>678000000.0</v>
+      </c>
+      <c r="W38">
+        <v>654000000.0</v>
+      </c>
+      <c r="X38">
+        <v>694000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>534000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>616000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>623000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>618000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>534000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>471000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>449000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>449000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>532000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>447000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>403000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>3724000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>3637000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>3536000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>3441000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>3358000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>3453000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>3476000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>3543000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>3475000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>2728000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>1887000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>1872000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>2179000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>1968000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>2059000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>2051000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2079000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2042000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>2043000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>2043000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>2089000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>1276000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1220000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1269000000.0</v>
+      </c>
+      <c r="BH38">
+        <v>1312000000.0</v>
+      </c>
+      <c r="BI38">
+        <v>1326000000.0</v>
+      </c>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38">
+        <v>1349000000.0</v>
+      </c>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38">
+        <v>1512000000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>647000000.0</v>
+      </c>
+      <c r="BR38">
+        <v>722000000.0</v>
+      </c>
+      <c r="BS38">
+        <v>758000000.0</v>
+      </c>
+      <c r="BT38">
+        <v>1116000000.0</v>
+      </c>
+      <c r="BU38">
+        <v>1426000000.0</v>
+      </c>
+      <c r="BV38">
+        <v>1591000000.0</v>
+      </c>
+      <c r="BW38">
+        <v>1585000000.0</v>
+      </c>
+      <c r="BX38">
+        <v>1730000000.0</v>
+      </c>
+      <c r="BY38">
+        <v>1482000000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1459000000.0</v>
+      </c>
+      <c r="CA38">
+        <v>1482000000.0</v>
+      </c>
+      <c r="CB38">
+        <v>1941000000.0</v>
+      </c>
+      <c r="CC38">
+        <v>2297000000.0</v>
+      </c>
+      <c r="CD38">
+        <v>2450000000.0</v>
+      </c>
+      <c r="CE38">
+        <v>2361000000.0</v>
+      </c>
+      <c r="CF38">
+        <v>2876000000.0</v>
+      </c>
+      <c r="CG38">
+        <v>2839000000.0</v>
+      </c>
+      <c r="CH38">
+        <v>2904000000.0</v>
+      </c>
+      <c r="CI38">
+        <v>2948000000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>6995000000.0</v>
+      </c>
+      <c r="CK38">
+        <v>6912000000.0</v>
+      </c>
+      <c r="CL38">
+        <v>6868000000.0</v>
+      </c>
+      <c r="CM38">
+        <v>6691000000.0</v>
+      </c>
+      <c r="CN38">
+        <v>6170000000.0</v>
+      </c>
+      <c r="CO38">
+        <v>5939000000.0</v>
+      </c>
+      <c r="CP38">
+        <v>5833000000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>5830000000.0</v>
+      </c>
+      <c r="CR38">
+        <v>5393000000.0</v>
+      </c>
+      <c r="CS38">
+        <v>5364000000.0</v>
+      </c>
+      <c r="CT38">
+        <v>5436000000.0</v>
+      </c>
+      <c r="CU38">
+        <v>5380000000.0</v>
+      </c>
+      <c r="CV38">
+        <v>4483000000.0</v>
+      </c>
+      <c r="CW38">
+        <v>4384000000.0</v>
+      </c>
+      <c r="CX38">
+        <v>4518000000.0</v>
+      </c>
+      <c r="CY38">
+        <v>4200000000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>3733000000.0</v>
+      </c>
+      <c r="DA38">
+        <v>3716000000.0</v>
+      </c>
+      <c r="DB38">
+        <v>3691000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:106">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>370000000.0</v>
+      </c>
+      <c r="C39">
+        <v>504000000.0</v>
+      </c>
+      <c r="D39">
+        <v>501000000.0</v>
+      </c>
+      <c r="E39">
+        <v>431000000.0</v>
+      </c>
+      <c r="F39">
+        <v>370000000.0</v>
+      </c>
+      <c r="G39">
+        <v>303000000.0</v>
+      </c>
+      <c r="H39">
+        <v>672000000.0</v>
+      </c>
+      <c r="I39">
+        <v>293000000.0</v>
+      </c>
+      <c r="J39">
+        <v>353000000.0</v>
+      </c>
+      <c r="K39">
+        <v>397000000.0</v>
+      </c>
+      <c r="L39">
+        <v>372000000.0</v>
+      </c>
+      <c r="M39">
+        <v>334000000.0</v>
+      </c>
+      <c r="N39">
+        <v>365000000.0</v>
+      </c>
+      <c r="O39">
+        <v>312000000.0</v>
+      </c>
+      <c r="P39">
+        <v>241000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>221000000.0</v>
+      </c>
+      <c r="R39">
+        <v>222000000.0</v>
+      </c>
+      <c r="S39">
+        <v>272000000.0</v>
+      </c>
+      <c r="T39">
+        <v>251000000.0</v>
+      </c>
+      <c r="U39">
+        <v>290000000.0</v>
+      </c>
+      <c r="V39">
+        <v>400000000.0</v>
+      </c>
+      <c r="W39">
+        <v>398000000.0</v>
+      </c>
+      <c r="X39">
+        <v>331000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>318000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>224000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>205000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>792000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>764000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>203000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>164000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>145000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>182000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>161000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>205000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>177000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>977000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>154000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>155000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>1517000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>134000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>141000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>140000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>388000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>569000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>655000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>1140000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>699000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>328000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>325000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>327000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>329000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>346000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>345000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>361000000.0</v>
+      </c>
+      <c r="BD39">
+        <v>368000000.0</v>
+      </c>
+      <c r="BE39">
+        <v>602000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>361000000.0</v>
+      </c>
+      <c r="BG39">
+        <v>613000000.0</v>
+      </c>
+      <c r="BH39">
+        <v>339000000.0</v>
+      </c>
+      <c r="BI39">
+        <v>631000000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>631000000.0</v>
+      </c>
+      <c r="BK39">
+        <v>618000000.0</v>
+      </c>
+      <c r="BL39">
+        <v>602000000.0</v>
+      </c>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39">
+        <v>338000000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>943000000.0</v>
+      </c>
+      <c r="BR39">
+        <v>849000000.0</v>
+      </c>
+      <c r="BS39">
+        <v>1110000000.0</v>
+      </c>
+      <c r="BT39">
+        <v>1192000000.0</v>
+      </c>
+      <c r="BU39">
+        <v>1388000000.0</v>
+      </c>
+      <c r="BV39">
+        <v>1247000000.0</v>
+      </c>
+      <c r="BW39">
+        <v>1308000000.0</v>
+      </c>
+      <c r="BX39">
+        <v>344000000.0</v>
+      </c>
+      <c r="BY39">
+        <v>207000000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>482000000.0</v>
+      </c>
+      <c r="CA39">
+        <v>458000000.0</v>
+      </c>
+      <c r="CB39">
+        <v>478000000.0</v>
+      </c>
+      <c r="CC39">
+        <v>519000000.0</v>
+      </c>
+      <c r="CD39">
+        <v>507000000.0</v>
+      </c>
+      <c r="CE39">
+        <v>528000000.0</v>
+      </c>
+      <c r="CF39">
+        <v>419000000.0</v>
+      </c>
+      <c r="CG39">
+        <v>367000000.0</v>
+      </c>
+      <c r="CH39">
+        <v>362000000.0</v>
+      </c>
+      <c r="CI39">
+        <v>393000000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>626000000.0</v>
+      </c>
+      <c r="CK39">
+        <v>607000000.0</v>
+      </c>
+      <c r="CL39">
+        <v>661000000.0</v>
+      </c>
+      <c r="CM39">
+        <v>689000000.0</v>
+      </c>
+      <c r="CN39">
+        <v>642000000.0</v>
+      </c>
+      <c r="CO39">
+        <v>671000000.0</v>
+      </c>
+      <c r="CP39">
+        <v>666000000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>743000000.0</v>
+      </c>
+      <c r="CR39">
+        <v>495000000.0</v>
+      </c>
+      <c r="CS39">
+        <v>522000000.0</v>
+      </c>
+      <c r="CT39">
+        <v>528000000.0</v>
+      </c>
+      <c r="CU39">
+        <v>513000000.0</v>
+      </c>
+      <c r="CV39">
+        <v>801000000.0</v>
+      </c>
+      <c r="CW39">
+        <v>872000000.0</v>
+      </c>
+      <c r="CX39">
+        <v>908000000.0</v>
+      </c>
+      <c r="CY39">
+        <v>778000000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>865000000.0</v>
+      </c>
+      <c r="DA39">
+        <v>969000000.0</v>
+      </c>
+      <c r="DB39">
+        <v>1097000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:106">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>814000000.0</v>
+      </c>
+      <c r="C40">
+        <v>1448000000.0</v>
+      </c>
+      <c r="D40">
+        <v>1483000000.0</v>
+      </c>
+      <c r="E40">
+        <v>1433000000.0</v>
+      </c>
+      <c r="F40">
+        <v>1356000000.0</v>
+      </c>
+      <c r="G40">
+        <v>1316000000.0</v>
+      </c>
+      <c r="H40">
+        <v>1441000000.0</v>
+      </c>
+      <c r="I40">
+        <v>1125000000.0</v>
+      </c>
+      <c r="J40">
+        <v>1074000000.0</v>
+      </c>
+      <c r="K40">
+        <v>1111000000.0</v>
+      </c>
+      <c r="L40">
+        <v>1168000000.0</v>
+      </c>
+      <c r="M40">
+        <v>1156000000.0</v>
+      </c>
+      <c r="N40">
+        <v>1087000000.0</v>
+      </c>
+      <c r="O40">
+        <v>1050000000.0</v>
+      </c>
+      <c r="P40">
+        <v>1215000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>1052000000.0</v>
+      </c>
+      <c r="R40">
+        <v>992000000.0</v>
+      </c>
+      <c r="S40">
+        <v>910000000.0</v>
+      </c>
+      <c r="T40">
+        <v>914000000.0</v>
+      </c>
+      <c r="U40">
+        <v>994000000.0</v>
+      </c>
+      <c r="V40">
+        <v>1002000000.0</v>
+      </c>
+      <c r="W40">
+        <v>934000000.0</v>
+      </c>
+      <c r="X40">
+        <v>1046000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>978000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>920000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>856000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>881000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>888000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>871000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>789000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>831000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>840000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>866000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>1100000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1035000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>1135000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1348000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1309000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>2257000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1018000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>1018000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>925000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>1076000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>1042000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>1085000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>1229000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>1281000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>1009000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>989000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>919000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>920000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>1055000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>969000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>902000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>945000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>1111000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>990000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>993000000.0</v>
+      </c>
+      <c r="BH40">
+        <v>931000000.0</v>
+      </c>
+      <c r="BI40">
+        <v>1085000000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>986000000.0</v>
+      </c>
+      <c r="BK40">
+        <v>1312000000.0</v>
+      </c>
+      <c r="BL40">
+        <v>1045000000.0</v>
+      </c>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40">
+        <v>1004000000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>2677000000.0</v>
+      </c>
+      <c r="BR40">
+        <v>2411000000.0</v>
+      </c>
+      <c r="BS40">
+        <v>2412000000.0</v>
+      </c>
+      <c r="BT40">
+        <v>2694000000.0</v>
+      </c>
+      <c r="BU40">
+        <v>2662000000.0</v>
+      </c>
+      <c r="BV40">
+        <v>2672000000.0</v>
+      </c>
+      <c r="BW40">
+        <v>2601000000.0</v>
+      </c>
+      <c r="BX40">
+        <v>2228000000.0</v>
+      </c>
+      <c r="BY40">
+        <v>1786000000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>1872000000.0</v>
+      </c>
+      <c r="CA40">
+        <v>2069000000.0</v>
+      </c>
+      <c r="CB40">
+        <v>2430000000.0</v>
+      </c>
+      <c r="CC40">
+        <v>1980000000.0</v>
+      </c>
+      <c r="CD40">
+        <v>1406000000.0</v>
+      </c>
+      <c r="CE40">
+        <v>1002000000.0</v>
+      </c>
+      <c r="CF40">
+        <v>3086000000.0</v>
+      </c>
+      <c r="CG40">
+        <v>3156000000.0</v>
+      </c>
+      <c r="CH40">
+        <v>3090000000.0</v>
+      </c>
+      <c r="CI40">
+        <v>2577000000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>2832000000.0</v>
+      </c>
+      <c r="CK40">
+        <v>2400000000.0</v>
+      </c>
+      <c r="CL40">
+        <v>3010000000.0</v>
+      </c>
+      <c r="CM40">
+        <v>2232000000.0</v>
+      </c>
+      <c r="CN40">
+        <v>2114000000.0</v>
+      </c>
+      <c r="CO40">
+        <v>1747000000.0</v>
+      </c>
+      <c r="CP40">
+        <v>1982000000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>2061000000.0</v>
+      </c>
+      <c r="CR40">
+        <v>1846000000.0</v>
+      </c>
+      <c r="CS40">
+        <v>1817000000.0</v>
+      </c>
+      <c r="CT40">
+        <v>1906000000.0</v>
+      </c>
+      <c r="CU40">
+        <v>1715000000.0</v>
+      </c>
+      <c r="CV40">
+        <v>1919000000.0</v>
+      </c>
+      <c r="CW40">
+        <v>2002000000.0</v>
+      </c>
+      <c r="CX40">
+        <v>2083000000.0</v>
+      </c>
+      <c r="CY40">
+        <v>1735000000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>2600000000.0</v>
+      </c>
+      <c r="DA40">
+        <v>2571000000.0</v>
+      </c>
+      <c r="DB40">
+        <v>2236000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:106">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>1104000000.0</v>
+      </c>
+      <c r="N41">
+        <v>1132000000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>1104000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>800000000.0</v>
+      </c>
+      <c r="R41">
+        <v>840000000.0</v>
+      </c>
+      <c r="S41">
+        <v>852000000.0</v>
+      </c>
+      <c r="T41">
+        <v>876000000.0</v>
+      </c>
+      <c r="U41">
+        <v>1017000000.0</v>
+      </c>
+      <c r="V41">
+        <v>1024000000.0</v>
+      </c>
+      <c r="W41">
+        <v>1016000000.0</v>
+      </c>
+      <c r="X41">
+        <v>1065000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1082000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1056000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>1087000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>1094000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>1015000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>1038000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>1025000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>1078000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>1047000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>1053000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>991000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>758000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>1347000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>1372000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>1303000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>1264000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>1039000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>1044000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>1114000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>1105000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>1123000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>1143000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>1146000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>1260000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>1121000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>1180000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>1180000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1217000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>1162000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>1132000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>1125000000.0</v>
+      </c>
+      <c r="BD41">
+        <v>1178000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>929000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>942000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>1010000000.0</v>
+      </c>
+      <c r="BH41">
+        <v>1115000000.0</v>
+      </c>
+      <c r="BI41">
+        <v>1117000000.0</v>
+      </c>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41">
+        <v>1015000000.0</v>
+      </c>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41">
+        <v>1146000000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>14906000000.0</v>
+      </c>
+      <c r="BR41">
+        <v>14821000000.0</v>
+      </c>
+      <c r="BS41">
+        <v>16081000000.0</v>
+      </c>
+      <c r="BT41">
+        <v>12620000000.0</v>
+      </c>
+      <c r="BU41">
+        <v>17879000000.0</v>
+      </c>
+      <c r="BV41">
+        <v>18039000000.0</v>
+      </c>
+      <c r="BW41">
+        <v>17825000000.0</v>
+      </c>
+      <c r="BX41">
+        <v>18870000000.0</v>
+      </c>
+      <c r="BY41">
+        <v>19488000000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>18950000000.0</v>
+      </c>
+      <c r="CA41">
+        <v>18825000000.0</v>
+      </c>
+      <c r="CB41">
+        <v>17972000000.0</v>
+      </c>
+      <c r="CC41">
+        <v>17003000000.0</v>
+      </c>
+      <c r="CD41">
+        <v>16244000000.0</v>
+      </c>
+      <c r="CE41">
+        <v>16035000000.0</v>
+      </c>
+      <c r="CF41">
+        <v>10697000000.0</v>
+      </c>
+      <c r="CG41">
+        <v>10254000000.0</v>
+      </c>
+      <c r="CH41">
+        <v>10680000000.0</v>
+      </c>
+      <c r="CI41">
+        <v>10756000000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>10125000000.0</v>
+      </c>
+      <c r="CK41">
+        <v>10398000000.0</v>
+      </c>
+      <c r="CL41">
+        <v>10156000000.0</v>
+      </c>
+      <c r="CM41">
+        <v>10709000000.0</v>
+      </c>
+      <c r="CN41">
+        <v>10613000000.0</v>
+      </c>
+      <c r="CO41">
+        <v>10336000000.0</v>
+      </c>
+      <c r="CP41">
+        <v>10047000000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>10093000000.0</v>
+      </c>
+      <c r="CR41">
+        <v>8449000000.0</v>
+      </c>
+      <c r="CS41">
+        <v>8305000000.0</v>
+      </c>
+      <c r="CT41">
+        <v>8558000000.0</v>
+      </c>
+      <c r="CU41">
+        <v>8357000000.0</v>
+      </c>
+      <c r="CV41">
+        <v>7090000000.0</v>
+      </c>
+      <c r="CW41">
+        <v>6956000000.0</v>
+      </c>
+      <c r="CX41">
+        <v>6987000000.0</v>
+      </c>
+      <c r="CY41">
+        <v>6889000000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>6472000000.0</v>
+      </c>
+      <c r="DA41">
+        <v>6446000000.0</v>
+      </c>
+      <c r="DB41">
+        <v>7021000000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:106">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>3613000000.0</v>
+      </c>
+      <c r="C42">
+        <v>3599000000.0</v>
+      </c>
+      <c r="D42">
+        <v>3619000000.0</v>
+      </c>
+      <c r="E42">
+        <v>3632000000.0</v>
+      </c>
+      <c r="F42">
+        <v>3605000000.0</v>
+      </c>
+      <c r="G42">
+        <v>3372000000.0</v>
+      </c>
+      <c r="H42">
+        <v>8796000000.0</v>
+      </c>
+      <c r="I42">
+        <v>2940000000.0</v>
+      </c>
+      <c r="J42">
+        <v>3947000000.0</v>
+      </c>
+      <c r="K42">
+        <v>3968000000.0</v>
+      </c>
+      <c r="L42">
+        <v>4028000000.0</v>
+      </c>
+      <c r="M42">
+        <v>4032000000.0</v>
+      </c>
+      <c r="N42">
+        <v>4001000000.0</v>
+      </c>
+      <c r="O42">
+        <v>3972000000.0</v>
+      </c>
+      <c r="P42">
+        <v>3989000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>3968000000.0</v>
+      </c>
+      <c r="R42">
+        <v>3949000000.0</v>
+      </c>
+      <c r="S42">
+        <v>3908000000.0</v>
+      </c>
+      <c r="T42">
+        <v>3939000000.0</v>
+      </c>
+      <c r="U42">
+        <v>3928000000.0</v>
+      </c>
+      <c r="V42">
+        <v>3909000000.0</v>
+      </c>
+      <c r="W42">
+        <v>3881000000.0</v>
+      </c>
+      <c r="X42">
+        <v>3897000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>3861000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>3849000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1606000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1645000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1623000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1618000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1606000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1639000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1633000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1632000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1622000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1649000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1628000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1617000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1606000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1633000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1620000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1608000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1602000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1653000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1635000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1645000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1642000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1700000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1695000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1695000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>1693000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1699000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1718000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>1718000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1716000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>1723000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>1721000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>1742000000.0</v>
+      </c>
+      <c r="BG42">
+        <v>1762000000.0</v>
+      </c>
+      <c r="BH42">
+        <v>1758000000.0</v>
+      </c>
+      <c r="BI42"/>
+      <c r="BJ42">
+        <v>1578000000.0</v>
+      </c>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
+      <c r="CT42"/>
+      <c r="CU42"/>
+      <c r="CV42"/>
+      <c r="CW42"/>
+      <c r="CX42"/>
+      <c r="CY42"/>
+      <c r="CZ42"/>
+      <c r="DA42"/>
+      <c r="DB42"/>
+    </row>
+    <row r="43" spans="1:106">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+    </row>
+    <row r="44" spans="1:106">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44"/>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+    </row>
+    <row r="45" spans="1:106">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>3061000000.0</v>
+      </c>
+      <c r="C45">
+        <v>4189000000.0</v>
+      </c>
+      <c r="D45">
+        <v>9957000000.0</v>
+      </c>
+      <c r="E45">
+        <v>4216000000.0</v>
+      </c>
+      <c r="F45">
+        <v>4267000000.0</v>
+      </c>
+      <c r="G45">
+        <v>4182000000.0</v>
+      </c>
+      <c r="H45">
+        <v>9103000000.0</v>
+      </c>
+      <c r="I45">
+        <v>4296000000.0</v>
+      </c>
+      <c r="J45">
+        <v>4246000000.0</v>
+      </c>
+      <c r="K45">
+        <v>4294000000.0</v>
+      </c>
+      <c r="L45">
+        <v>8941000000.0</v>
+      </c>
+      <c r="M45">
+        <v>4090000000.0</v>
+      </c>
+      <c r="N45">
+        <v>4062000000.0</v>
+      </c>
+      <c r="O45">
+        <v>3988000000.0</v>
+      </c>
+      <c r="P45">
+        <v>3946000000.0</v>
+      </c>
+      <c r="Q45">
+        <v>3563000000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>378000000.0</v>
+      </c>
+      <c r="W45">
+        <v>3523000000.0</v>
+      </c>
+      <c r="X45">
+        <v>3681000000.0</v>
+      </c>
+      <c r="Y45">
+        <v>3598000000.0</v>
+      </c>
+      <c r="Z45">
+        <v>3573000000.0</v>
+      </c>
+      <c r="AA45">
+        <v>3642000000.0</v>
+      </c>
+      <c r="AB45">
+        <v>3722000000.0</v>
+      </c>
+      <c r="AC45">
+        <v>3556000000.0</v>
+      </c>
+      <c r="AD45">
+        <v>3681000000.0</v>
+      </c>
+      <c r="AE45">
+        <v>3652000000.0</v>
+      </c>
+      <c r="AF45">
+        <v>3179000000.0</v>
+      </c>
+      <c r="AG45">
+        <v>3056000000.0</v>
+      </c>
+      <c r="AH45">
+        <v>2972000000.0</v>
+      </c>
+      <c r="AI45">
+        <v>2890000000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>2804000000.0</v>
+      </c>
+      <c r="AK45">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AL45">
+        <v>3671000000.0</v>
+      </c>
+      <c r="AM45">
+        <v>3569000000.0</v>
+      </c>
+      <c r="AN45">
+        <v>3515000000.0</v>
+      </c>
+      <c r="AO45">
+        <v>3522000000.0</v>
+      </c>
+      <c r="AP45">
+        <v>3430000000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>3446000000.0</v>
+      </c>
+      <c r="AR45">
+        <v>3377000000.0</v>
+      </c>
+      <c r="AS45">
+        <v>3010000000.0</v>
+      </c>
+      <c r="AT45">
+        <v>2988000000.0</v>
+      </c>
+      <c r="AU45">
+        <v>2905000000.0</v>
+      </c>
+      <c r="AV45">
+        <v>3343000000.0</v>
+      </c>
+      <c r="AW45">
+        <v>3273000000.0</v>
+      </c>
+      <c r="AX45">
+        <v>3311000000.0</v>
+      </c>
+      <c r="AY45">
+        <v>3251000000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>3216000000.0</v>
+      </c>
+      <c r="BA45">
+        <v>2982000000.0</v>
+      </c>
+      <c r="BB45">
+        <v>2875000000.0</v>
+      </c>
+      <c r="BC45">
+        <v>2843000000.0</v>
+      </c>
+      <c r="BD45">
+        <v>2860000000.0</v>
+      </c>
+      <c r="BE45">
+        <v>2466000000.0</v>
+      </c>
+      <c r="BF45">
+        <v>2367000000.0</v>
+      </c>
+      <c r="BG45">
+        <v>2403000000.0</v>
+      </c>
+      <c r="BH45">
+        <v>2315000000.0</v>
+      </c>
+      <c r="BI45">
+        <v>2185000000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>2231000000.0</v>
+      </c>
+      <c r="BK45">
+        <v>2162000000.0</v>
+      </c>
+      <c r="BL45">
+        <v>2067000000.0</v>
+      </c>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
+      <c r="DA45"/>
+      <c r="DB45"/>
+    </row>
+    <row r="46" spans="1:106">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>3061000000.0</v>
+      </c>
+      <c r="C46">
+        <v>4189000000.0</v>
+      </c>
+      <c r="D46">
+        <v>4275000000.0</v>
+      </c>
+      <c r="E46">
+        <v>4216000000.0</v>
+      </c>
+      <c r="F46">
+        <v>4267000000.0</v>
+      </c>
+      <c r="G46">
+        <v>4182000000.0</v>
+      </c>
+      <c r="H46">
+        <v>4193000000.0</v>
+      </c>
+      <c r="I46">
+        <v>4296000000.0</v>
+      </c>
+      <c r="J46">
+        <v>4246000000.0</v>
+      </c>
+      <c r="K46">
+        <v>4294000000.0</v>
+      </c>
+      <c r="L46">
+        <v>4325000000.0</v>
+      </c>
+      <c r="M46">
+        <v>4090000000.0</v>
+      </c>
+      <c r="N46">
+        <v>4062000000.0</v>
+      </c>
+      <c r="O46">
+        <v>3988000000.0</v>
+      </c>
+      <c r="P46">
+        <v>3946000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>3563000000.0</v>
+      </c>
+      <c r="R46">
+        <v>3625000000.0</v>
+      </c>
+      <c r="S46">
+        <v>3672000000.0</v>
+      </c>
+      <c r="T46">
+        <v>3677000000.0</v>
+      </c>
+      <c r="U46">
+        <v>3574000000.0</v>
+      </c>
+      <c r="V46">
+        <v>3571000000.0</v>
+      </c>
+      <c r="W46">
+        <v>3523000000.0</v>
+      </c>
+      <c r="X46">
+        <v>3681000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>3598000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>3573000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>3642000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>3722000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>3556000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>3681000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>3652000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>3179000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>3056000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>2972000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>2890000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>2804000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>3671000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>3569000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>3515000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>3522000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>3430000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>3446000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>3377000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>3010000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>2988000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>2905000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>3343000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>3273000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>3311000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>3251000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>3216000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>2982000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>2875000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>2843000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>2860000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>2466000000.0</v>
+      </c>
+      <c r="BF46">
+        <v>2367000000.0</v>
+      </c>
+      <c r="BG46">
+        <v>2403000000.0</v>
+      </c>
+      <c r="BH46">
+        <v>2315000000.0</v>
+      </c>
+      <c r="BI46">
+        <v>2185000000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>2231000000.0</v>
+      </c>
+      <c r="BK46">
+        <v>2162000000.0</v>
+      </c>
+      <c r="BL46">
+        <v>2067000000.0</v>
+      </c>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
+      <c r="CT46"/>
+      <c r="CU46"/>
+      <c r="CV46"/>
+      <c r="CW46"/>
+      <c r="CX46"/>
+      <c r="CY46"/>
+      <c r="CZ46"/>
+      <c r="DA46"/>
+      <c r="DB46"/>
+    </row>
+    <row r="47" spans="1:106">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>4090000000.0</v>
+      </c>
+      <c r="N47">
+        <v>3592000000.0</v>
+      </c>
+      <c r="O47">
+        <v>3545000000.0</v>
+      </c>
+      <c r="P47">
+        <v>3495000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>3157000000.0</v>
+      </c>
+      <c r="R47">
+        <v>3625000000.0</v>
+      </c>
+      <c r="S47">
+        <v>3288000000.0</v>
+      </c>
+      <c r="T47">
+        <v>3677000000.0</v>
+      </c>
+      <c r="U47">
+        <v>3193000000.0</v>
+      </c>
+      <c r="V47">
+        <v>3571000000.0</v>
+      </c>
+      <c r="W47">
+        <v>3164000000.0</v>
+      </c>
+      <c r="X47">
+        <v>3301000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>3223000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>3196000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>3249000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>3309000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>3145000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>3248000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>3218000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>3179000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>3056000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>2972000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>2890000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>2804000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>3671000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>3569000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>3515000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>3522000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>3430000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>3446000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>3377000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>3010000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>2988000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>2905000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>3343000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>3273000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>3311000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>3251000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>3216000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>2982000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>2875000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>2843000000.0</v>
+      </c>
+      <c r="BD47">
+        <v>2860000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>2466000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>2367000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>2403000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>2315000000.0</v>
+      </c>
+      <c r="BI47">
+        <v>2185000000.0</v>
+      </c>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47">
+        <v>2067000000.0</v>
+      </c>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47">
+        <v>1960000000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>3189000000.0</v>
+      </c>
+      <c r="BR47">
+        <v>3214000000.0</v>
+      </c>
+      <c r="BS47">
+        <v>3397000000.0</v>
+      </c>
+      <c r="BT47">
+        <v>3655000000.0</v>
+      </c>
+      <c r="BU47">
+        <v>3811000000.0</v>
+      </c>
+      <c r="BV47">
+        <v>3820000000.0</v>
+      </c>
+      <c r="BW47">
+        <v>3863000000.0</v>
+      </c>
+      <c r="BX47">
+        <v>4289000000.0</v>
+      </c>
+      <c r="BY47">
+        <v>4340000000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>4473000000.0</v>
+      </c>
+      <c r="CA47">
+        <v>4695000000.0</v>
+      </c>
+      <c r="CB47">
+        <v>4898000000.0</v>
+      </c>
+      <c r="CC47">
+        <v>4996000000.0</v>
+      </c>
+      <c r="CD47">
+        <v>5082000000.0</v>
+      </c>
+      <c r="CE47">
+        <v>5108000000.0</v>
+      </c>
+      <c r="CF47">
+        <v>5358000000.0</v>
+      </c>
+      <c r="CG47">
+        <v>5721000000.0</v>
+      </c>
+      <c r="CH47">
+        <v>5778000000.0</v>
+      </c>
+      <c r="CI47">
+        <v>5946000000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>6109000000.0</v>
+      </c>
+      <c r="CK47">
+        <v>6147000000.0</v>
+      </c>
+      <c r="CL47">
+        <v>6276000000.0</v>
+      </c>
+      <c r="CM47">
+        <v>6167000000.0</v>
+      </c>
+      <c r="CN47">
+        <v>5928000000.0</v>
+      </c>
+      <c r="CO47">
+        <v>6023000000.0</v>
+      </c>
+      <c r="CP47">
+        <v>5912000000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>5944000000.0</v>
+      </c>
+      <c r="CR47">
+        <v>5763000000.0</v>
+      </c>
+      <c r="CS47">
+        <v>5794000000.0</v>
+      </c>
+      <c r="CT47">
+        <v>5646000000.0</v>
+      </c>
+      <c r="CU47">
+        <v>5724000000.0</v>
+      </c>
+      <c r="CV47">
+        <v>5712000000.0</v>
+      </c>
+      <c r="CW47">
+        <v>5683000000.0</v>
+      </c>
+      <c r="CX47">
+        <v>5545000000.0</v>
+      </c>
+      <c r="CY47">
+        <v>5718000000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>5596000000.0</v>
+      </c>
+      <c r="DA47">
+        <v>5584000000.0</v>
+      </c>
+      <c r="DB47">
+        <v>5604000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:106">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>5578000000.0</v>
+      </c>
+      <c r="C48">
+        <v>6351000000.0</v>
+      </c>
+      <c r="D48">
+        <v>6227000000.0</v>
+      </c>
+      <c r="E48">
+        <v>6357000000.0</v>
+      </c>
+      <c r="F48">
+        <v>6797000000.0</v>
+      </c>
+      <c r="G48">
+        <v>6598000000.0</v>
+      </c>
+      <c r="H48">
+        <v>7002000000.0</v>
+      </c>
+      <c r="I48">
+        <v>6734000000.0</v>
+      </c>
+      <c r="J48">
+        <v>8401000000.0</v>
+      </c>
+      <c r="K48">
+        <v>7847000000.0</v>
+      </c>
+      <c r="L48">
+        <v>8162000000.0</v>
+      </c>
+      <c r="M48">
+        <v>7522000000.0</v>
+      </c>
+      <c r="N48">
+        <v>5893000000.0</v>
+      </c>
+      <c r="O48">
+        <v>5690000000.0</v>
+      </c>
+      <c r="P48">
+        <v>5608000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>5375000000.0</v>
+      </c>
+      <c r="R48">
+        <v>5089000000.0</v>
+      </c>
+      <c r="S48">
+        <v>5150000000.0</v>
+      </c>
+      <c r="T48">
+        <v>5077000000.0</v>
+      </c>
+      <c r="U48">
+        <v>5062000000.0</v>
+      </c>
+      <c r="V48">
+        <v>4976000000.0</v>
+      </c>
+      <c r="W48">
+        <v>4829000000.0</v>
+      </c>
+      <c r="X48">
+        <v>4550000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>4267000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>3984000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>4353000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>2890000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>2745000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>2597000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>2491000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>2511000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>2610000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>2510000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>2278000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>2118000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>2485000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>2257000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>2057000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>1980000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>1870000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1749000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1629000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1627000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1693000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>1739000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1460000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>1548000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>1602000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>1646000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>1544000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>1446000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>1287000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>1177000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>971000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>856000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>796000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>660000000.0</v>
+      </c>
+      <c r="BG48">
+        <v>452000000.0</v>
+      </c>
+      <c r="BH48">
+        <v>110000000.0</v>
+      </c>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48"/>
+      <c r="CP48"/>
+      <c r="CQ48"/>
+      <c r="CR48">
+        <v>8000000.0</v>
+      </c>
+      <c r="CS48">
+        <v>85000000.0</v>
+      </c>
+      <c r="CT48"/>
+      <c r="CU48"/>
+      <c r="CV48">
+        <v>921000000.0</v>
+      </c>
+      <c r="CW48">
+        <v>948000000.0</v>
+      </c>
+      <c r="CX48">
+        <v>860000000.0</v>
+      </c>
+      <c r="CY48">
+        <v>1406000000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>1223000000.0</v>
+      </c>
+      <c r="DA48">
+        <v>1182000000.0</v>
+      </c>
+      <c r="DB48">
+        <v>872000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:106">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>5893000000.0</v>
+      </c>
+      <c r="O49">
+        <v>5690000000.0</v>
+      </c>
+      <c r="P49">
+        <v>5608000000.0</v>
+      </c>
+      <c r="Q49">
+        <v>5375000000.0</v>
+      </c>
+      <c r="R49">
+        <v>5089000000.0</v>
+      </c>
+      <c r="S49">
+        <v>5150000000.0</v>
+      </c>
+      <c r="T49">
+        <v>5077000000.0</v>
+      </c>
+      <c r="U49">
+        <v>5062000000.0</v>
+      </c>
+      <c r="V49">
+        <v>4976000000.0</v>
+      </c>
+      <c r="W49">
+        <v>4829000000.0</v>
+      </c>
+      <c r="X49">
+        <v>4550000000.0</v>
+      </c>
+      <c r="Y49">
+        <v>4267000000.0</v>
+      </c>
+      <c r="Z49">
+        <v>3984000000.0</v>
+      </c>
+      <c r="AA49">
+        <v>4353000000.0</v>
+      </c>
+      <c r="AB49">
+        <v>2890000000.0</v>
+      </c>
+      <c r="AC49">
+        <v>2745000000.0</v>
+      </c>
+      <c r="AD49">
+        <v>2597000000.0</v>
+      </c>
+      <c r="AE49">
+        <v>2491000000.0</v>
+      </c>
+      <c r="AF49">
+        <v>2511000000.0</v>
+      </c>
+      <c r="AG49">
+        <v>2610000000.0</v>
+      </c>
+      <c r="AH49">
+        <v>2510000000.0</v>
+      </c>
+      <c r="AI49">
+        <v>2278000000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>2118000000.0</v>
+      </c>
+      <c r="AK49">
+        <v>2485000000.0</v>
+      </c>
+      <c r="AL49">
+        <v>2257000000.0</v>
+      </c>
+      <c r="AM49">
+        <v>2057000000.0</v>
+      </c>
+      <c r="AN49">
+        <v>1980000000.0</v>
+      </c>
+      <c r="AO49">
+        <v>1870000000.0</v>
+      </c>
+      <c r="AP49">
+        <v>1749000000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>1629000000.0</v>
+      </c>
+      <c r="AR49">
+        <v>1627000000.0</v>
+      </c>
+      <c r="AS49">
+        <v>1693000000.0</v>
+      </c>
+      <c r="AT49">
+        <v>1739000000.0</v>
+      </c>
+      <c r="AU49">
+        <v>1460000000.0</v>
+      </c>
+      <c r="AV49">
+        <v>1548000000.0</v>
+      </c>
+      <c r="AW49">
+        <v>1602000000.0</v>
+      </c>
+      <c r="AX49">
+        <v>1646000000.0</v>
+      </c>
+      <c r="AY49">
+        <v>1544000000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>1446000000.0</v>
+      </c>
+      <c r="BA49">
+        <v>1287000000.0</v>
+      </c>
+      <c r="BB49">
+        <v>1177000000.0</v>
+      </c>
+      <c r="BC49">
+        <v>971000000.0</v>
+      </c>
+      <c r="BD49">
+        <v>856000000.0</v>
+      </c>
+      <c r="BE49">
+        <v>0.0</v>
+      </c>
+      <c r="BF49">
+        <v>0.0</v>
+      </c>
+      <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+    </row>
+    <row r="50" spans="1:106">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>23000000.0</v>
+      </c>
+      <c r="C50">
+        <v>102000000.0</v>
+      </c>
+      <c r="D50">
+        <v>81000000.0</v>
+      </c>
+      <c r="E50">
+        <v>17000000.0</v>
+      </c>
+      <c r="F50">
+        <v>32000000.0</v>
+      </c>
+      <c r="G50">
+        <v>241000000.0</v>
+      </c>
+      <c r="H50">
+        <v>509000000.0</v>
+      </c>
+      <c r="I50">
+        <v>1257000000.0</v>
+      </c>
+      <c r="J50">
+        <v>1475000000.0</v>
+      </c>
+      <c r="K50">
+        <v>1487000000.0</v>
+      </c>
+      <c r="L50">
+        <v>4000000.0</v>
+      </c>
+      <c r="M50">
+        <v>43000000.0</v>
+      </c>
+      <c r="N50">
+        <v>37000000.0</v>
+      </c>
+      <c r="O50">
+        <v>45000000.0</v>
+      </c>
+      <c r="P50">
+        <v>31000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>16000000.0</v>
+      </c>
+      <c r="R50">
+        <v>17000000.0</v>
+      </c>
+      <c r="S50">
+        <v>35000000.0</v>
+      </c>
+      <c r="T50">
+        <v>8000000.0</v>
+      </c>
+      <c r="U50">
+        <v>8000000.0</v>
+      </c>
+      <c r="V50">
+        <v>16000000.0</v>
+      </c>
+      <c r="W50">
+        <v>78000000.0</v>
+      </c>
+      <c r="X50">
+        <v>90000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>99000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>200000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>260000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>393000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>444000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>517000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>542000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>306000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>24000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>22000000.0</v>
+      </c>
+      <c r="AI50">
+        <v>60000000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>17000000.0</v>
+      </c>
+      <c r="AK50">
+        <v>15000000.0</v>
+      </c>
+      <c r="AL50">
+        <v>4072000000.0</v>
+      </c>
+      <c r="AM50">
+        <v>8000000.0</v>
+      </c>
+      <c r="AN50">
+        <v>10000000.0</v>
+      </c>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>52000000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>34000000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+    </row>
+    <row r="51" spans="1:106">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>5684000000.0</v>
+      </c>
+      <c r="C51">
+        <v>9886000000.0</v>
+      </c>
+      <c r="D51">
+        <v>8094000000.0</v>
+      </c>
+      <c r="E51">
+        <v>8170000000.0</v>
+      </c>
+      <c r="F51">
+        <v>8348000000.0</v>
+      </c>
+      <c r="G51">
+        <v>8439000000.0</v>
+      </c>
+      <c r="H51">
+        <v>8888000000.0</v>
+      </c>
+      <c r="I51">
+        <v>10087000000.0</v>
+      </c>
+      <c r="J51">
+        <v>7541000000.0</v>
+      </c>
+      <c r="K51">
+        <v>6770000000.0</v>
+      </c>
+      <c r="L51">
+        <v>6787000000.0</v>
+      </c>
+      <c r="M51">
+        <v>6994000000.0</v>
+      </c>
+      <c r="N51">
+        <v>7002000000.0</v>
+      </c>
+      <c r="O51">
+        <v>6979000000.0</v>
+      </c>
+      <c r="P51">
+        <v>6961000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>6773000000.0</v>
+      </c>
+      <c r="R51">
+        <v>6880000000.0</v>
+      </c>
+      <c r="S51">
+        <v>6937000000.0</v>
+      </c>
+      <c r="T51">
+        <v>4463000000.0</v>
+      </c>
+      <c r="U51">
+        <v>4404000000.0</v>
+      </c>
+      <c r="V51">
+        <v>4441000000.0</v>
+      </c>
+      <c r="W51">
+        <v>4398000000.0</v>
+      </c>
+      <c r="X51">
+        <v>4501000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>4424000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>4534000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>6625000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>4787000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>4804000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>4956000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>4980000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>4344000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>4108000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>4089000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>4223000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>4149000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>4899000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>4072000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>3999000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>3963000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>4074000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>4066000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>4353000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>4008000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>3122000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>2736000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>2717000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>2426000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>2454000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>2452000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2449000000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2412000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2418000000.0</v>
+      </c>
+      <c r="BB51">
+        <v>2426000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>2478000000.0</v>
+      </c>
+      <c r="BD51">
+        <v>2464000000.0</v>
+      </c>
+      <c r="BE51">
+        <v>2090000000.0</v>
+      </c>
+      <c r="BF51">
+        <v>2064000000.0</v>
+      </c>
+      <c r="BG51">
+        <v>2085000000.0</v>
+      </c>
+      <c r="BH51">
+        <v>2103000000.0</v>
+      </c>
+      <c r="BI51">
+        <v>2173000000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>2236000000.0</v>
+      </c>
+      <c r="BK51">
+        <v>2751000000.0</v>
+      </c>
+      <c r="BL51">
+        <v>218000000.0</v>
+      </c>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
+      <c r="CU51"/>
+      <c r="CV51"/>
+      <c r="CW51"/>
+      <c r="CX51"/>
+      <c r="CY51"/>
+      <c r="CZ51"/>
+      <c r="DA51"/>
+      <c r="DB51"/>
+    </row>
+    <row r="52" spans="1:106">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>112000000.0</v>
+      </c>
+      <c r="C52">
+        <v>244000000.0</v>
+      </c>
+      <c r="D52">
+        <v>223000000.0</v>
+      </c>
+      <c r="E52">
+        <v>153000000.0</v>
+      </c>
+      <c r="F52">
+        <v>168000000.0</v>
+      </c>
+      <c r="G52">
+        <v>371000000.0</v>
+      </c>
+      <c r="H52">
+        <v>633000000.0</v>
+      </c>
+      <c r="I52">
+        <v>1383000000.0</v>
+      </c>
+      <c r="J52">
+        <v>1600000000.0</v>
+      </c>
+      <c r="K52">
+        <v>1607000000.0</v>
+      </c>
+      <c r="L52">
+        <v>130000000.0</v>
+      </c>
+      <c r="M52">
+        <v>156000000.0</v>
+      </c>
+      <c r="N52">
+        <v>147000000.0</v>
+      </c>
+      <c r="O52">
+        <v>151000000.0</v>
+      </c>
+      <c r="P52">
+        <v>140000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>112000000.0</v>
+      </c>
+      <c r="R52">
+        <v>113000000.0</v>
+      </c>
+      <c r="S52">
+        <v>131000000.0</v>
+      </c>
+      <c r="T52">
+        <v>100000000.0</v>
+      </c>
+      <c r="U52">
+        <v>103000000.0</v>
+      </c>
+      <c r="V52">
+        <v>115000000.0</v>
+      </c>
+      <c r="W52">
+        <v>176000000.0</v>
+      </c>
+      <c r="X52">
+        <v>190000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>195000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>295000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>353000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>487000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>536000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>609000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>635000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>306000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>24000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>22000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>60000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>17000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>15000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>13000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>8000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>10000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>36000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>97000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>368000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>52000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>424000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>43000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>44000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>34000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>37000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>32000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>31000000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>61000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>59000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>59000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>103000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>140000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>92000000.0</v>
+      </c>
+      <c r="BF52">
+        <v>69000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>89000000.0</v>
+      </c>
+      <c r="BH52">
+        <v>107000000.0</v>
+      </c>
+      <c r="BI52">
+        <v>122000000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>180000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>272000000.0</v>
+      </c>
+      <c r="BL52">
+        <v>218000000.0</v>
+      </c>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+      <c r="CU52"/>
+      <c r="CV52"/>
+      <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52"/>
+      <c r="DB52"/>
+    </row>
+    <row r="53" spans="1:106">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
+        <v>-178000000.0</v>
+      </c>
+      <c r="I53">
+        <v>791000000.0</v>
+      </c>
+      <c r="J53">
+        <v>748000000.0</v>
+      </c>
+      <c r="K53"/>
+      <c r="L53">
+        <v>-65000000.0</v>
+      </c>
+      <c r="M53">
+        <v>-60000000.0</v>
+      </c>
+      <c r="N53">
+        <v>-60000000.0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53">
+        <v>80000000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53">
+        <v>96000000.0</v>
+      </c>
+      <c r="U53">
+        <v>1852000000.0</v>
+      </c>
+      <c r="V53">
+        <v>1908000000.0</v>
+      </c>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>91000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>91000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>797000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>2000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>2000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>2000000.0</v>
+      </c>
+      <c r="AX53">
+        <v>5000000.0</v>
+      </c>
+      <c r="AY53">
+        <v>7000000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>4000000.0</v>
+      </c>
+      <c r="BA53">
+        <v>5000000.0</v>
+      </c>
+      <c r="BB53">
+        <v>5000000.0</v>
+      </c>
+      <c r="BC53">
+        <v>4000000.0</v>
+      </c>
+      <c r="BD53">
+        <v>8000000.0</v>
+      </c>
+      <c r="BE53">
+        <v>11000000.0</v>
+      </c>
+      <c r="BF53">
+        <v>12000000.0</v>
+      </c>
+      <c r="BG53">
+        <v>13000000.0</v>
+      </c>
+      <c r="BH53">
+        <v>9000000.0</v>
+      </c>
+      <c r="BI53">
+        <v>10000000.0</v>
+      </c>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53">
+        <v>597000000.0</v>
+      </c>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53">
+        <v>96000000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>327000000.0</v>
+      </c>
+      <c r="BR53">
+        <v>449000000.0</v>
+      </c>
+      <c r="BS53">
+        <v>403000000.0</v>
+      </c>
+      <c r="BT53">
+        <v>111000000.0</v>
+      </c>
+      <c r="BU53">
+        <v>121000000.0</v>
+      </c>
+      <c r="BV53">
+        <v>175000000.0</v>
+      </c>
+      <c r="BW53">
+        <v>173000000.0</v>
+      </c>
+      <c r="BX53">
+        <v>180000000.0</v>
+      </c>
+      <c r="BY53">
+        <v>159000000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>147000000.0</v>
+      </c>
+      <c r="CA53">
+        <v>146000000.0</v>
+      </c>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53">
+        <v>36000000.0</v>
+      </c>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+    </row>
+    <row r="54" spans="1:106">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54"/>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+    </row>
+    <row r="55" spans="1:106">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>17996000000.0</v>
+      </c>
+      <c r="C55">
+        <v>25203000000.0</v>
+      </c>
+      <c r="D55">
+        <v>23413000000.0</v>
+      </c>
+      <c r="E55">
+        <v>23497000000.0</v>
+      </c>
+      <c r="F55">
+        <v>23942000000.0</v>
+      </c>
+      <c r="G55">
+        <v>23102000000.0</v>
+      </c>
+      <c r="H55">
+        <v>23458000000.0</v>
+      </c>
+      <c r="I55">
+        <v>24766000000.0</v>
+      </c>
+      <c r="J55">
+        <v>24751000000.0</v>
+      </c>
+      <c r="K55">
+        <v>23644000000.0</v>
+      </c>
+      <c r="L55">
+        <v>24427000000.0</v>
+      </c>
+      <c r="M55">
+        <v>23711000000.0</v>
+      </c>
+      <c r="N55">
+        <v>22098000000.0</v>
+      </c>
+      <c r="O55">
+        <v>21716000000.0</v>
+      </c>
+      <c r="P55">
+        <v>21884000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>19971000000.0</v>
+      </c>
+      <c r="R55">
+        <v>19908000000.0</v>
+      </c>
+      <c r="S55">
+        <v>20404000000.0</v>
+      </c>
+      <c r="T55">
+        <v>18007000000.0</v>
+      </c>
+      <c r="U55">
+        <v>17651000000.0</v>
+      </c>
+      <c r="V55">
+        <v>17780000000.0</v>
+      </c>
+      <c r="W55">
+        <v>17476000000.0</v>
+      </c>
+      <c r="X55">
+        <v>17522000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>16444000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>15280000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>16167000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>13459000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>12939000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>13108000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>13019000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>12480000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>12327000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>12316000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>12560000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>12169000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>14166000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>13056000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>12497000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>12292000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>12122000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>11957000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>12071000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>11973000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>10792000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>10809000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>10464000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>10721000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>10923000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>11452000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>11182000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>11047000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>10811000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>10551000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>10273000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>10176000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>9639000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>9437000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>9688000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>9128000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>9184000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>9627000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>9724000000.0</v>
+      </c>
+      <c r="BL55">
+        <v>11082000000.0</v>
+      </c>
+      <c r="BM55"/>
+      <c r="BN55"/>
+      <c r="BO55"/>
+      <c r="BP55">
+        <v>10307000000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>9329000000.0</v>
+      </c>
+      <c r="BR55">
+        <v>9414000000.0</v>
+      </c>
+      <c r="BS55">
+        <v>10306000000.0</v>
+      </c>
+      <c r="BT55">
+        <v>13069000000.0</v>
+      </c>
+      <c r="BU55">
+        <v>13669000000.0</v>
+      </c>
+      <c r="BV55">
+        <v>14204000000.0</v>
+      </c>
+      <c r="BW55">
+        <v>13667000000.0</v>
+      </c>
+      <c r="BX55">
+        <v>15441000000.0</v>
+      </c>
+      <c r="BY55">
+        <v>15458000000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>15344000000.0</v>
+      </c>
+      <c r="CA55">
+        <v>15392000000.0</v>
+      </c>
+      <c r="CB55">
+        <v>16691000000.0</v>
+      </c>
+      <c r="CC55">
+        <v>17514000000.0</v>
+      </c>
+      <c r="CD55">
+        <v>17319000000.0</v>
+      </c>
+      <c r="CE55">
+        <v>17023000000.0</v>
+      </c>
+      <c r="CF55">
+        <v>17210000000.0</v>
+      </c>
+      <c r="CG55">
+        <v>16511000000.0</v>
+      </c>
+      <c r="CH55">
+        <v>16998000000.0</v>
+      </c>
+      <c r="CI55">
+        <v>16593000000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>21398000000.0</v>
+      </c>
+      <c r="CK55">
+        <v>20953000000.0</v>
+      </c>
+      <c r="CL55">
+        <v>21728000000.0</v>
+      </c>
+      <c r="CM55">
+        <v>20904000000.0</v>
+      </c>
+      <c r="CN55">
+        <v>19934000000.0</v>
+      </c>
+      <c r="CO55">
+        <v>19630000000.0</v>
+      </c>
+      <c r="CP55">
+        <v>19401000000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>19316000000.0</v>
+      </c>
+      <c r="CR55">
+        <v>19203000000.0</v>
+      </c>
+      <c r="CS55">
+        <v>19560000000.0</v>
+      </c>
+      <c r="CT55">
+        <v>19030000000.0</v>
+      </c>
+      <c r="CU55">
+        <v>18602000000.0</v>
+      </c>
+      <c r="CV55">
+        <v>18933000000.0</v>
+      </c>
+      <c r="CW55">
+        <v>18874000000.0</v>
+      </c>
+      <c r="CX55">
+        <v>18555000000.0</v>
+      </c>
+      <c r="CY55">
+        <v>18521000000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>18666000000.0</v>
+      </c>
+      <c r="DA55">
+        <v>18879000000.0</v>
+      </c>
+      <c r="DB55">
+        <v>18980000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:106">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>6003000000.0</v>
+      </c>
+      <c r="C56">
+        <v>10720000000.0</v>
+      </c>
+      <c r="D56">
+        <v>8745000000.0</v>
+      </c>
+      <c r="E56">
+        <v>8760000000.0</v>
+      </c>
+      <c r="F56">
+        <v>8373000000.0</v>
+      </c>
+      <c r="G56">
+        <v>7738000000.0</v>
+      </c>
+      <c r="H56">
+        <v>7826000000.0</v>
+      </c>
+      <c r="I56">
+        <v>8688000000.0</v>
+      </c>
+      <c r="J56">
+        <v>8829000000.0</v>
+      </c>
+      <c r="K56">
+        <v>7691000000.0</v>
+      </c>
+      <c r="L56">
+        <v>8247000000.0</v>
+      </c>
+      <c r="M56">
+        <v>8490000000.0</v>
+      </c>
+      <c r="N56">
+        <v>8072000000.0</v>
+      </c>
+      <c r="O56">
+        <v>7725000000.0</v>
+      </c>
+      <c r="P56">
+        <v>7784000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>10983000000.0</v>
+      </c>
+      <c r="R56">
+        <v>10558000000.0</v>
+      </c>
+      <c r="S56">
+        <v>10774000000.0</v>
+      </c>
+      <c r="T56">
+        <v>8436000000.0</v>
+      </c>
+      <c r="U56">
+        <v>8104000000.0</v>
+      </c>
+      <c r="V56">
+        <v>8055000000.0</v>
+      </c>
+      <c r="W56">
+        <v>7801000000.0</v>
+      </c>
+      <c r="X56">
+        <v>7465000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>6589000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>5412000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>6190000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>5319000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>5385000000.0</v>
+      </c>
+      <c r="AD56">
         <v>4854000000.0</v>
       </c>
-      <c r="I32">
+      <c r="AE56">
+        <v>4819000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>4777000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>5204000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>5340000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>5926000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>5641000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>6710000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>5849000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>5487000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>5419000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>5147000000.0</v>
+      </c>
+      <c r="AP56">
         <v>5051000000.0</v>
       </c>
-      <c r="J32">
-[...143 lines deleted...]
-      <c r="BF32">
+      <c r="AQ56">
+        <v>5082000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>5121000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>5054000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>5934000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>5687000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>5224000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>5682000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>6082000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>5880000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>5752000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>5787000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>5633000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>5387000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>5227000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>5897000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>5850000000.0</v>
+      </c>
+      <c r="BG56">
+        <v>6016000000.0</v>
+      </c>
+      <c r="BH56">
+        <v>5501000000.0</v>
+      </c>
+      <c r="BI56">
+        <v>5673000000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>5957000000.0</v>
+      </c>
+      <c r="BK56">
+        <v>6133000000.0</v>
+      </c>
+      <c r="BL56">
+        <v>7666000000.0</v>
+      </c>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
+      <c r="CT56"/>
+      <c r="CU56"/>
+      <c r="CV56"/>
+      <c r="CW56"/>
+      <c r="CX56"/>
+      <c r="CY56"/>
+      <c r="CZ56"/>
+      <c r="DA56"/>
+      <c r="DB56"/>
+    </row>
+    <row r="57" spans="1:106">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>2975000000.0</v>
+      </c>
+      <c r="C57">
+        <v>5069000000.0</v>
+      </c>
+      <c r="D57">
+        <v>5037000000.0</v>
+      </c>
+      <c r="E57">
+        <v>4885000000.0</v>
+      </c>
+      <c r="F57">
+        <v>4751000000.0</v>
+      </c>
+      <c r="G57">
+        <v>4794000000.0</v>
+      </c>
+      <c r="H57">
+        <v>5131000000.0</v>
+      </c>
+      <c r="I57">
+        <v>5804000000.0</v>
+      </c>
+      <c r="J57">
+        <v>5908000000.0</v>
+      </c>
+      <c r="K57">
+        <v>5956000000.0</v>
+      </c>
+      <c r="L57">
+        <v>4808000000.0</v>
+      </c>
+      <c r="M57">
+        <v>4696000000.0</v>
+      </c>
+      <c r="N57">
+        <v>4589000000.0</v>
+      </c>
+      <c r="O57">
+        <v>4508000000.0</v>
+      </c>
+      <c r="P57">
+        <v>4865000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>4129000000.0</v>
+      </c>
+      <c r="R57">
+        <v>4019000000.0</v>
+      </c>
+      <c r="S57">
+        <v>4146000000.0</v>
+      </c>
+      <c r="T57">
+        <v>4207000000.0</v>
+      </c>
+      <c r="U57">
+        <v>3834000000.0</v>
+      </c>
+      <c r="V57">
+        <v>3905000000.0</v>
+      </c>
+      <c r="W57">
+        <v>3962000000.0</v>
+      </c>
+      <c r="X57">
+        <v>4046000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>3579000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>2859000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>3655000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>4054000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>3875000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>3991000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>4014000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>3694000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>3387000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>3438000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>3708000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>3540000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>4143000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>4170000000.0</v>
+      </c>
+      <c r="AM57">
         <v>4092000000.0</v>
       </c>
-      <c r="BG32">
-[...142 lines deleted...]
-      </c>
+      <c r="AN57">
+        <v>4148000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>3841000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>3899000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>4061000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>3927000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>4028000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>3772000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>3818000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>3889000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>3844000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>3998000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>3930000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>3894000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>3857000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>3809000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>3674000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>3659000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>3670000000.0</v>
+      </c>
+      <c r="BF57">
+        <v>3696000000.0</v>
+      </c>
+      <c r="BG57">
+        <v>3888000000.0</v>
+      </c>
+      <c r="BH57">
+        <v>3712000000.0</v>
+      </c>
+      <c r="BI57">
+        <v>3881000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>4025000000.0</v>
+      </c>
+      <c r="BK57">
+        <v>4013000000.0</v>
+      </c>
+      <c r="BL57">
+        <v>3719000000.0</v>
+      </c>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57">
+        <v>3426000000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>8550000000.0</v>
+      </c>
+      <c r="BR57">
+        <v>8303000000.0</v>
+      </c>
+      <c r="BS57">
+        <v>8429000000.0</v>
+      </c>
+      <c r="BT57">
+        <v>9548000000.0</v>
+      </c>
+      <c r="BU57">
+        <v>10166000000.0</v>
+      </c>
+      <c r="BV57">
+        <v>9999000000.0</v>
+      </c>
+      <c r="BW57">
+        <v>9092000000.0</v>
+      </c>
+      <c r="BX57">
+        <v>9444000000.0</v>
+      </c>
+      <c r="BY57">
+        <v>8963000000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>8711000000.0</v>
+      </c>
+      <c r="CA57">
+        <v>8370000000.0</v>
+      </c>
+      <c r="CB57">
+        <v>8293000000.0</v>
+      </c>
+      <c r="CC57">
+        <v>7971000000.0</v>
+      </c>
+      <c r="CD57">
+        <v>7199000000.0</v>
+      </c>
+      <c r="CE57">
+        <v>6803000000.0</v>
+      </c>
+      <c r="CF57">
+        <v>11599000000.0</v>
+      </c>
+      <c r="CG57">
+        <v>7695000000.0</v>
+      </c>
+      <c r="CH57">
+        <v>7728000000.0</v>
+      </c>
+      <c r="CI57">
+        <v>6705000000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>7151000000.0</v>
+      </c>
+      <c r="CK57">
+        <v>6351000000.0</v>
+      </c>
+      <c r="CL57">
+        <v>7432000000.0</v>
+      </c>
+      <c r="CM57">
+        <v>6191000000.0</v>
+      </c>
+      <c r="CN57">
+        <v>6044000000.0</v>
+      </c>
+      <c r="CO57">
+        <v>6108000000.0</v>
+      </c>
+      <c r="CP57">
+        <v>5832000000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>5860000000.0</v>
+      </c>
+      <c r="CR57">
+        <v>6340000000.0</v>
+      </c>
+      <c r="CS57">
+        <v>6752000000.0</v>
+      </c>
+      <c r="CT57">
+        <v>6173000000.0</v>
+      </c>
+      <c r="CU57">
+        <v>5850000000.0</v>
+      </c>
+      <c r="CV57">
+        <v>6464000000.0</v>
+      </c>
+      <c r="CW57">
+        <v>6497000000.0</v>
+      </c>
+      <c r="CX57">
+        <v>6455000000.0</v>
+      </c>
+      <c r="CY57">
+        <v>6243000000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>6989000000.0</v>
+      </c>
+      <c r="DA57">
+        <v>7257000000.0</v>
+      </c>
+      <c r="DB57">
+        <v>6880000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:106">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>9243000000.0</v>
+      </c>
+      <c r="C58">
+        <v>15681000000.0</v>
+      </c>
+      <c r="D58">
+        <v>13914000000.0</v>
+      </c>
+      <c r="E58">
+        <v>13933000000.0</v>
+      </c>
+      <c r="F58">
+        <v>13967000000.0</v>
+      </c>
+      <c r="G58">
+        <v>13848000000.0</v>
+      </c>
+      <c r="H58">
+        <v>14373000000.0</v>
+      </c>
+      <c r="I58">
+        <v>15568000000.0</v>
+      </c>
+      <c r="J58">
+        <v>12981000000.0</v>
+      </c>
+      <c r="K58">
+        <v>12225000000.0</v>
+      </c>
+      <c r="L58">
+        <v>12583000000.0</v>
+      </c>
+      <c r="M58">
+        <v>12638000000.0</v>
+      </c>
+      <c r="N58">
+        <v>12576000000.0</v>
+      </c>
+      <c r="O58">
+        <v>12444000000.0</v>
+      </c>
+      <c r="P58">
+        <v>12790000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>11590000000.0</v>
+      </c>
+      <c r="R58">
+        <v>11626000000.0</v>
+      </c>
+      <c r="S58">
+        <v>11804000000.0</v>
+      </c>
+      <c r="T58">
+        <v>9446000000.0</v>
+      </c>
+      <c r="U58">
+        <v>9152000000.0</v>
+      </c>
+      <c r="V58">
+        <v>9255000000.0</v>
+      </c>
+      <c r="W58">
+        <v>9200000000.0</v>
+      </c>
+      <c r="X58">
+        <v>9422000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>8890000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>8154000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>11014000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>9448000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>9158000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>9376000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>9384000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>8810000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>8518000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>8558000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>8862000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>8652000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>10552000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>9771000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>9548000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>9529000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>9201000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>9187000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>9427000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>9240000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>8018000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>7788000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>7801000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>7708000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>7544000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>7768000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>7688000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>7613000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>7588000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>7509000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>7376000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>7346000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>6769000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>6774000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>7043000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>6957000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>7220000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>7385000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>7817000000.0</v>
+      </c>
+      <c r="BL58">
+        <v>4983000000.0</v>
+      </c>
+      <c r="BM58"/>
+      <c r="BN58"/>
+      <c r="BO58"/>
+      <c r="BP58">
+        <v>4941000000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>23599000000.0</v>
+      </c>
+      <c r="BR58">
+        <v>23290000000.0</v>
+      </c>
+      <c r="BS58">
+        <v>24592000000.0</v>
+      </c>
+      <c r="BT58">
+        <v>22225000000.0</v>
+      </c>
+      <c r="BU58">
+        <v>28104000000.0</v>
+      </c>
+      <c r="BV58">
+        <v>28100000000.0</v>
+      </c>
+      <c r="BW58">
+        <v>26976000000.0</v>
+      </c>
+      <c r="BX58">
+        <v>28351000000.0</v>
+      </c>
+      <c r="BY58">
+        <v>28475000000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>27710000000.0</v>
+      </c>
+      <c r="CA58">
+        <v>27244000000.0</v>
+      </c>
+      <c r="CB58">
+        <v>26562000000.0</v>
+      </c>
+      <c r="CC58">
+        <v>25270000000.0</v>
+      </c>
+      <c r="CD58">
+        <v>23717000000.0</v>
+      </c>
+      <c r="CE58">
+        <v>23111000000.0</v>
+      </c>
+      <c r="CF58">
+        <v>22363000000.0</v>
+      </c>
+      <c r="CG58">
+        <v>20903000000.0</v>
+      </c>
+      <c r="CH58">
+        <v>20878000000.0</v>
+      </c>
+      <c r="CI58">
+        <v>19934000000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>19756000000.0</v>
+      </c>
+      <c r="CK58">
+        <v>19232000000.0</v>
+      </c>
+      <c r="CL58">
+        <v>20074000000.0</v>
+      </c>
+      <c r="CM58">
+        <v>19334000000.0</v>
+      </c>
+      <c r="CN58">
+        <v>18682000000.0</v>
+      </c>
+      <c r="CO58">
+        <v>17977000000.0</v>
+      </c>
+      <c r="CP58">
+        <v>17961000000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>18037000000.0</v>
+      </c>
+      <c r="CR58">
+        <v>16851000000.0</v>
+      </c>
+      <c r="CS58">
+        <v>17121000000.0</v>
+      </c>
+      <c r="CT58">
+        <v>16809000000.0</v>
+      </c>
+      <c r="CU58">
+        <v>16290000000.0</v>
+      </c>
+      <c r="CV58">
+        <v>15646000000.0</v>
+      </c>
+      <c r="CW58">
+        <v>15563000000.0</v>
+      </c>
+      <c r="CX58">
+        <v>15333000000.0</v>
+      </c>
+      <c r="CY58">
+        <v>14755000000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>15083000000.0</v>
+      </c>
+      <c r="DA58">
+        <v>15335000000.0</v>
+      </c>
+      <c r="DB58">
+        <v>15546000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:106">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>3809000000.0</v>
+      </c>
+      <c r="AH59">
+        <v>3758000000.0</v>
+      </c>
+      <c r="AI59">
+        <v>3698000000.0</v>
+      </c>
+      <c r="AJ59"/>
+      <c r="AK59">
+        <v>3614000000.0</v>
+      </c>
+      <c r="AL59">
+        <v>3285000000.0</v>
+      </c>
+      <c r="AM59">
+        <v>2949000000.0</v>
+      </c>
+      <c r="AN59">
+        <v>2763000000.0</v>
+      </c>
+      <c r="AO59">
+        <v>2921000000.0</v>
+      </c>
+      <c r="AP59">
+        <v>2770000000.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+    </row>
+    <row r="60" spans="1:106">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>8753000000.0</v>
+      </c>
+      <c r="C60">
+        <v>9233000000.0</v>
+      </c>
+      <c r="D60">
+        <v>9207000000.0</v>
+      </c>
+      <c r="E60">
+        <v>9282000000.0</v>
+      </c>
+      <c r="F60">
+        <v>9690000000.0</v>
+      </c>
+      <c r="G60">
+        <v>8961000000.0</v>
+      </c>
+      <c r="H60">
+        <v>8796000000.0</v>
+      </c>
+      <c r="I60">
+        <v>8882000000.0</v>
+      </c>
+      <c r="J60">
+        <v>11467000000.0</v>
+      </c>
+      <c r="K60">
+        <v>11120000000.0</v>
+      </c>
+      <c r="L60">
+        <v>11548000000.0</v>
+      </c>
+      <c r="M60">
+        <v>10778000000.0</v>
+      </c>
+      <c r="N60">
+        <v>9232000000.0</v>
+      </c>
+      <c r="O60">
+        <v>8983000000.0</v>
+      </c>
+      <c r="P60">
+        <v>8826000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>8195000000.0</v>
+      </c>
+      <c r="R60">
+        <v>8099000000.0</v>
+      </c>
+      <c r="S60">
+        <v>8396000000.0</v>
+      </c>
+      <c r="T60">
+        <v>8347000000.0</v>
+      </c>
+      <c r="U60">
+        <v>8294000000.0</v>
+      </c>
+      <c r="V60">
+        <v>8322000000.0</v>
+      </c>
+      <c r="W60">
+        <v>8077000000.0</v>
+      </c>
+      <c r="X60">
+        <v>7905000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>7363000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>6942000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>4971000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>3819000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>3565000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3519000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>3418000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>3459000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3608000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3523000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3467000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3299000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>3203000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>2895000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>2579000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>2401000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>2552000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2381000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2265000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2250000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2316000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>2490000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2155000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2510000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2894000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>3125000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>2961000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>2911000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>2746000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>2521000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>2398000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>2345000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>2406000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>2185000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>2162000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>1688000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1502000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1771000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>1435000000.0</v>
+      </c>
+      <c r="BL60">
+        <v>5641000000.0</v>
+      </c>
+      <c r="BM60"/>
+      <c r="BN60"/>
+      <c r="BO60"/>
+      <c r="BP60">
+        <v>4938000000.0</v>
+      </c>
+      <c r="BQ60"/>
+      <c r="BR60"/>
+      <c r="BS60"/>
+      <c r="BT60"/>
+      <c r="BU60"/>
+      <c r="BV60"/>
+      <c r="BW60"/>
+      <c r="BX60"/>
+      <c r="BY60"/>
+      <c r="BZ60"/>
+      <c r="CA60"/>
+      <c r="CB60"/>
+      <c r="CC60"/>
+      <c r="CD60"/>
+      <c r="CE60"/>
+      <c r="CF60"/>
+      <c r="CG60"/>
+      <c r="CH60"/>
+      <c r="CI60"/>
+      <c r="CJ60">
+        <v>1457000000.0</v>
+      </c>
+      <c r="CK60">
+        <v>1539000000.0</v>
+      </c>
+      <c r="CL60">
+        <v>1471000000.0</v>
+      </c>
+      <c r="CM60">
+        <v>1570000000.0</v>
+      </c>
+      <c r="CN60">
+        <v>1252000000.0</v>
+      </c>
+      <c r="CO60">
+        <v>1653000000.0</v>
+      </c>
+      <c r="CP60">
+        <v>1440000000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>1279000000.0</v>
+      </c>
+      <c r="CR60">
+        <v>2352000000.0</v>
+      </c>
+      <c r="CS60">
+        <v>2439000000.0</v>
+      </c>
+      <c r="CT60">
+        <v>2221000000.0</v>
+      </c>
+      <c r="CU60">
+        <v>2312000000.0</v>
+      </c>
+      <c r="CV60">
+        <v>3287000000.0</v>
+      </c>
+      <c r="CW60">
+        <v>3311000000.0</v>
+      </c>
+      <c r="CX60">
+        <v>3222000000.0</v>
+      </c>
+      <c r="CY60">
+        <v>3766000000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>3583000000.0</v>
+      </c>
+      <c r="DA60">
+        <v>3544000000.0</v>
+      </c>
+      <c r="DB60">
+        <v>3434000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:106">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61"/>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BT61">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BV61">
+        <v>-14000000.0</v>
+      </c>
+      <c r="BW61">
+        <v>-25000000.0</v>
+      </c>
+      <c r="BX61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="BZ61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CA61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CB61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CC61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CD61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CE61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CF61">
+        <v>-52000000.0</v>
+      </c>
+      <c r="CG61">
+        <v>-58000000.0</v>
+      </c>
+      <c r="CH61">
+        <v>-58000000.0</v>
+      </c>
+      <c r="CI61">
+        <v>-61000000.0</v>
+      </c>
+      <c r="CJ61">
+        <v>-61000000.0</v>
+      </c>
+      <c r="CK61">
+        <v>-61000000.0</v>
+      </c>
+      <c r="CL61">
+        <v>-75000000.0</v>
+      </c>
+      <c r="CM61">
+        <v>-75000000.0</v>
+      </c>
+      <c r="CN61">
+        <v>-76000000.0</v>
+      </c>
+      <c r="CO61">
+        <v>-76000000.0</v>
+      </c>
+      <c r="CP61">
+        <v>-76000000.0</v>
+      </c>
+      <c r="CQ61">
+        <v>-111000000.0</v>
+      </c>
+      <c r="CR61">
+        <v>-108000000.0</v>
+      </c>
+      <c r="CS61">
+        <v>-98000000.0</v>
+      </c>
+      <c r="CT61">
+        <v>-78000000.0</v>
+      </c>
+      <c r="CU61">
+        <v>-90000000.0</v>
+      </c>
+      <c r="CV61">
+        <v>-90000000.0</v>
+      </c>
+      <c r="CW61">
+        <v>-93000000.0</v>
+      </c>
+      <c r="CX61">
+        <v>-94000000.0</v>
+      </c>
+      <c r="CY61">
+        <v>-96000000.0</v>
+      </c>
+      <c r="CZ61">
+        <v>-96000000.0</v>
+      </c>
+      <c r="DA61">
+        <v>-94000000.0</v>
+      </c>
+      <c r="DB61">
+        <v>-45000000.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:106">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62">
+        <v>97000000.0</v>
+      </c>
+      <c r="O62">
+        <v>97000000.0</v>
+      </c>
+      <c r="P62">
+        <v>96000000.0</v>
+      </c>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -29415,4924 +18825,5610 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="B2">
-        <v>1574000000.0</v>
+        <v>16500000000.0</v>
       </c>
       <c r="C2">
-        <v>1640000000.0</v>
+        <v>16186000000.0</v>
       </c>
       <c r="D2">
-        <v>1555000000.0</v>
+        <v>16612000000.0</v>
       </c>
       <c r="E2">
-        <v>3139000000.0</v>
+        <v>14994000000.0</v>
       </c>
       <c r="F2">
-        <v>2853000000.0</v>
+        <v>13269000000.0</v>
       </c>
       <c r="G2">
-        <v>429000000.0</v>
+        <v>11253000000.0</v>
       </c>
       <c r="H2">
-        <v>568000000.0</v>
+        <v>11851000000.0</v>
       </c>
       <c r="I2">
-        <v>1597000000.0</v>
+        <v>11860000000.0</v>
       </c>
       <c r="J2">
-        <v>838000000.0</v>
+        <v>10380000000.0</v>
       </c>
       <c r="K2">
-        <v>579000000.0</v>
+        <v>8813000000.0</v>
       </c>
       <c r="L2">
-        <v>904000000.0</v>
+        <v>12130000000.0</v>
       </c>
       <c r="M2">
-        <v>1389000000.0</v>
+        <v>12552000000.0</v>
       </c>
       <c r="N2">
-        <v>1105000000.0</v>
+        <v>13672000000.0</v>
       </c>
       <c r="O2">
-        <v>1363000000.0</v>
+        <v>12943000000.0</v>
       </c>
       <c r="P2">
-        <v>3219000000.0</v>
+        <v>13511000000.0</v>
       </c>
       <c r="Q2">
-        <v>3107000000.0</v>
+        <v>11838000000.0</v>
       </c>
       <c r="R2">
-        <v>959000000.0</v>
-[...9 lines deleted...]
-      <c r="AA2"/>
+        <v>10796000000.0</v>
+      </c>
+      <c r="S2">
+        <v>16620000000.0</v>
+      </c>
+      <c r="T2">
+        <v>21164000000.0</v>
+      </c>
+      <c r="U2">
+        <v>25638000000.0</v>
+      </c>
+      <c r="V2">
+        <v>25355000000.0</v>
+      </c>
+      <c r="W2">
+        <v>25674000000.0</v>
+      </c>
+      <c r="X2">
+        <v>24822000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>23977000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>23078000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>24744000000.0</v>
+      </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="B3">
-        <v>656000000</v>
+        <v>991000000.0</v>
       </c>
       <c r="C3">
-        <v>830000000</v>
+        <v>964000000.0</v>
       </c>
       <c r="D3">
-        <v>906000000</v>
+        <v>912000000.0</v>
       </c>
       <c r="E3">
-        <v>844000000</v>
+        <v>762000000.0</v>
       </c>
       <c r="F3">
-        <v>611000000</v>
+        <v>773000000.0</v>
       </c>
       <c r="G3">
-        <v>584000000</v>
+        <v>764000000.0</v>
       </c>
       <c r="H3">
-        <v>781000000</v>
+        <v>717000000.0</v>
       </c>
       <c r="I3">
-        <v>846000000</v>
+        <v>676000000.0</v>
       </c>
       <c r="J3">
-        <v>698000000</v>
+        <v>537000000.0</v>
       </c>
       <c r="K3">
-        <v>828000000</v>
+        <v>488000000.0</v>
       </c>
       <c r="L3">
-        <v>704000000</v>
+        <v>540000000.0</v>
       </c>
       <c r="M3">
-        <v>855000000</v>
+        <v>587000000.0</v>
       </c>
       <c r="N3">
-        <v>682000000</v>
+        <v>540000000.0</v>
       </c>
       <c r="O3">
-        <v>705000000</v>
+        <v>486000000.0</v>
       </c>
       <c r="P3">
-        <v>630000000</v>
+        <v>475000000.0</v>
       </c>
       <c r="Q3">
-        <v>500000000</v>
-[...30 lines deleted...]
-      </c>
+        <v>421000000.0</v>
+      </c>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
-[...13 lines deleted...]
-      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
       <c r="J4">
-        <v>758000000.0</v>
+        <v>365000000.0</v>
       </c>
       <c r="K4">
-        <v>259000000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="L4">
-        <v>-325000000.0</v>
+        <v>274000000.0</v>
       </c>
       <c r="M4">
-        <v>-485000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>60000000.0</v>
+      </c>
+      <c r="N4"/>
+      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      <c r="D5"/>
+        <v>170</v>
+      </c>
+      <c r="B5">
+        <v>1242000000.0</v>
+      </c>
+      <c r="C5">
+        <v>2488000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1559000000.0</v>
+      </c>
       <c r="E5">
-        <v>127000000.0</v>
+        <v>1209000000.0</v>
       </c>
       <c r="F5">
-        <v>-74000000.0</v>
+        <v>1060000000.0</v>
       </c>
       <c r="G5">
-        <v>220000000.0</v>
+        <v>2118000000.0</v>
       </c>
       <c r="H5">
-        <v>767000000.0</v>
+        <v>1290000000.0</v>
       </c>
       <c r="I5">
-        <v>968000000.0</v>
+        <v>1475000000.0</v>
       </c>
       <c r="J5">
-        <v>768000000.0</v>
+        <v>1404000000.0</v>
       </c>
       <c r="K5">
-        <v>1562000000.0</v>
+        <v>1156000000.0</v>
       </c>
       <c r="L5">
-        <v>1023000000.0</v>
+        <v>925000000.0</v>
       </c>
       <c r="M5">
-        <v>-6000000.0</v>
+        <v>1703000000.0</v>
       </c>
       <c r="N5">
-        <v>-56000000.0</v>
+        <v>1568000000.0</v>
       </c>
       <c r="O5">
-        <v>-296000000.0</v>
-[...2 lines deleted...]
-      <c r="Q5"/>
+        <v>1481000000.0</v>
+      </c>
+      <c r="P5">
+        <v>1629000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>974000000.0</v>
+      </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="B6">
-        <v>280000000.0</v>
+        <v>2233000000.0</v>
       </c>
       <c r="C6">
-        <v>-66000000.0</v>
+        <v>3452000000.0</v>
       </c>
       <c r="D6">
-        <v>85000000.0</v>
+        <v>1559000000.0</v>
       </c>
       <c r="E6">
-        <v>-1584000000.0</v>
+        <v>1971000000.0</v>
       </c>
       <c r="F6">
-        <v>286000000.0</v>
+        <v>1833000000.0</v>
       </c>
       <c r="G6">
-        <v>2424000000.0</v>
+        <v>2882000000.0</v>
       </c>
       <c r="H6">
-        <v>-139000000.0</v>
+        <v>2007000000.0</v>
       </c>
       <c r="I6">
-        <v>-1029000000.0</v>
+        <v>2151000000.0</v>
       </c>
       <c r="J6">
-        <v>758000000.0</v>
+        <v>1941000000.0</v>
       </c>
       <c r="K6">
-        <v>259000000.0</v>
+        <v>1644000000.0</v>
       </c>
       <c r="L6">
-        <v>-325000000.0</v>
+        <v>1465000000.0</v>
       </c>
       <c r="M6">
-        <v>-485000000.0</v>
+        <v>2290000000.0</v>
       </c>
       <c r="N6">
-        <v>284000000.0</v>
+        <v>2108000000.0</v>
       </c>
       <c r="O6">
-        <v>-258000000.0</v>
+        <v>1967000000.0</v>
       </c>
       <c r="P6">
-        <v>-1856000000.0</v>
+        <v>2104000000.0</v>
       </c>
       <c r="Q6">
-        <v>112000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1395000000.0</v>
+      </c>
+      <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>203</v>
-[...51 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
-[...10 lines deleted...]
-      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
       <c r="I8">
-        <v>55000000.0</v>
+        <v>-30000000.0</v>
       </c>
       <c r="J8">
-        <v>-287000000.0</v>
+        <v>284000000.0</v>
       </c>
       <c r="K8">
-        <v>-199000000.0</v>
+        <v>423000000.0</v>
       </c>
       <c r="L8">
-        <v>-207000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>637000000.0</v>
+      </c>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>3000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="B9">
-        <v>-216000000.0</v>
+        <v>3898000000.0</v>
       </c>
       <c r="C9">
-        <v>285000000.0</v>
+        <v>3527000000.0</v>
       </c>
       <c r="D9">
-        <v>-112000000.0</v>
+        <v>3439000000.0</v>
       </c>
       <c r="E9">
-        <v>-497000000.0</v>
+        <v>2495000000.0</v>
       </c>
       <c r="F9">
-        <v>37000000.0</v>
+        <v>2349000000.0</v>
       </c>
       <c r="G9">
-        <v>-243000000.0</v>
+        <v>1813000000.0</v>
       </c>
       <c r="H9">
-        <v>-74000000.0</v>
+        <v>2506000000.0</v>
       </c>
       <c r="I9">
-        <v>55000000.0</v>
+        <v>2575000000.0</v>
       </c>
       <c r="J9">
-        <v>-287000000.0</v>
+        <v>2504000000.0</v>
       </c>
       <c r="K9">
-        <v>-199000000.0</v>
+        <v>3461000000.0</v>
       </c>
       <c r="L9">
-        <v>-207000000.0</v>
+        <v>3035000000.0</v>
       </c>
       <c r="M9">
-        <v>48000000.0</v>
+        <v>2947000000.0</v>
       </c>
       <c r="N9">
-        <v>-237000000.0</v>
+        <v>2791000000.0</v>
       </c>
       <c r="O9">
-        <v>198000000.0</v>
+        <v>2576000000.0</v>
       </c>
       <c r="P9">
-        <v>-149000000.0</v>
+        <v>2530000000.0</v>
       </c>
       <c r="Q9">
-        <v>-184000000.0</v>
+        <v>1979000000.0</v>
       </c>
       <c r="R9">
-        <v>37000000.0</v>
+        <v>959000000.0</v>
       </c>
       <c r="S9">
-        <v>1361000000.0</v>
-[...1 lines deleted...]
-      <c r="T9"/>
+        <v>1440000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1119000000.0</v>
+      </c>
       <c r="U9">
-        <v>87000000.0</v>
+        <v>754000000.0</v>
       </c>
       <c r="V9">
-        <v>127000000.0</v>
+        <v>1592000000.0</v>
       </c>
       <c r="W9">
-        <v>91000000.0</v>
-[...1 lines deleted...]
-      <c r="X9"/>
+        <v>2948000000.0</v>
+      </c>
+      <c r="X9">
+        <v>3274000000.0</v>
+      </c>
       <c r="Y9">
-        <v>582000000.0</v>
+        <v>3450000000.0</v>
       </c>
       <c r="Z9">
-        <v>810000000.0</v>
+        <v>3010000000.0</v>
       </c>
       <c r="AA9">
-        <v>238000000.0</v>
+        <v>4395000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="B10">
-        <v>-241000000.0</v>
+        <v>881000000.0</v>
       </c>
       <c r="C10">
-        <v>45000000.0</v>
+        <v>2033000000.0</v>
       </c>
       <c r="D10">
-        <v>-20000000.0</v>
+        <v>1337000000.0</v>
       </c>
       <c r="E10">
-        <v>-258000000.0</v>
+        <v>711000000.0</v>
       </c>
       <c r="F10">
-        <v>-710000000.0</v>
+        <v>710000000.0</v>
       </c>
       <c r="G10">
-        <v>-8000000.0</v>
+        <v>1871000000.0</v>
       </c>
       <c r="H10">
-        <v>8000000.0</v>
+        <v>1141000000.0</v>
       </c>
       <c r="I10">
-        <v>-120000000.0</v>
+        <v>1357000000.0</v>
       </c>
       <c r="J10">
-        <v>-224000000.0</v>
+        <v>1286000000.0</v>
       </c>
       <c r="K10">
-        <v>-53000000.0</v>
+        <v>1035000000.0</v>
       </c>
       <c r="L10">
-        <v>-38000000.0</v>
+        <v>1524000000.0</v>
       </c>
       <c r="M10">
-        <v>9000000.0</v>
+        <v>1635000000.0</v>
       </c>
       <c r="N10">
-        <v>-27000000.0</v>
+        <v>1557000000.0</v>
       </c>
       <c r="O10">
-        <v>49000000.0</v>
+        <v>1372000000.0</v>
       </c>
       <c r="P10">
-        <v>-64000000.0</v>
+        <v>1528000000.0</v>
       </c>
       <c r="Q10">
-        <v>-130000000.0</v>
+        <v>961000000.0</v>
       </c>
       <c r="R10">
-        <v>189000000.0</v>
+        <v>9050000000.0</v>
       </c>
       <c r="S10">
-        <v>476000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3250000000.0</v>
+      </c>
+      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
-[...1 lines deleted...]
-      </c>
+      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y10">
+        <v>531000000.0</v>
+      </c>
+      <c r="Z10"/>
       <c r="AA10">
-        <v>172000000.0</v>
+        <v>1667000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      <c r="D11"/>
+        <v>176</v>
+      </c>
+      <c r="B11">
+        <v>700000000.0</v>
+      </c>
+      <c r="C11">
+        <v>223000000.0</v>
+      </c>
+      <c r="D11">
+        <v>1928000000.0</v>
+      </c>
       <c r="E11">
-        <v>279000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="F11">
-        <v>265000000.0</v>
+        <v>101000000.0</v>
       </c>
       <c r="G11">
-        <v>186000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="H11">
-        <v>133000000.0</v>
+        <v>132000000.0</v>
       </c>
       <c r="I11">
-        <v>62000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="J11">
-        <v>268000000.0</v>
+        <v>223000000.0</v>
       </c>
       <c r="K11">
-        <v>31000000.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="L11">
-        <v>194000000.0</v>
+        <v>263000000.0</v>
       </c>
       <c r="M11">
-        <v>-3000000.0</v>
+        <v>255000000.0</v>
       </c>
       <c r="N11">
-        <v>254000000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="O11">
-        <v>-153000000.0</v>
+        <v>212000000.0</v>
       </c>
       <c r="P11">
-        <v>98000000.0</v>
-[...1 lines deleted...]
-      <c r="Q11"/>
+        <v>305000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>258000000.0</v>
+      </c>
       <c r="R11"/>
-      <c r="S11"/>
+      <c r="S11">
+        <v>166000000.0</v>
+      </c>
       <c r="T11"/>
-      <c r="U11"/>
+      <c r="U11">
+        <v>136000000.0</v>
+      </c>
       <c r="V11"/>
-      <c r="W11"/>
+      <c r="W11">
+        <v>4078000000.0</v>
+      </c>
       <c r="X11"/>
       <c r="Y11">
-        <v>413000000.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="Z11"/>
-      <c r="AA11"/>
+      <c r="AA11">
+        <v>605000000.0</v>
+      </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      <c r="D12"/>
+        <v>177</v>
+      </c>
+      <c r="B12">
+        <v>361000000.0</v>
+      </c>
+      <c r="C12">
+        <v>337000000.0</v>
+      </c>
+      <c r="D12">
+        <v>285000000.0</v>
+      </c>
       <c r="E12">
-        <v>251000000.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="F12">
-        <v>344000000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="G12">
-        <v>93000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="H12">
-        <v>67000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="I12">
-        <v>-20000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="J12">
-        <v>390000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="K12">
-        <v>-113000000.0</v>
+        <v>155000000.0</v>
       </c>
       <c r="L12">
-        <v>180000000.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="M12">
-        <v>51000000.0</v>
+        <v>135000000.0</v>
       </c>
       <c r="N12">
-        <v>-36000000.0</v>
+        <v>143000000.0</v>
       </c>
       <c r="O12">
-        <v>17000000.0</v>
-[...12 lines deleted...]
-      <c r="AA12"/>
+        <v>136000000.0</v>
+      </c>
+      <c r="P12">
+        <v>123000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>30000000.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      <c r="D13"/>
+        <v>178</v>
+      </c>
+      <c r="B13">
+        <v>60000000.0</v>
+      </c>
+      <c r="C13">
+        <v>87000000.0</v>
+      </c>
+      <c r="D13">
+        <v>127000000.0</v>
+      </c>
       <c r="E13">
-        <v>215000000.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="F13">
-        <v>-75000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="G13">
-        <v>220000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="H13">
-        <v>-242000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="I13">
-        <v>-139000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="J13">
-        <v>-295000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="K13">
-        <v>430000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="L13">
-        <v>-155000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>119000000.0</v>
+      </c>
+      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>179</v>
       </c>
       <c r="B14">
-        <v>991000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="C14">
-        <v>964000000.0</v>
+        <v>-23000000.0</v>
       </c>
       <c r="D14">
-        <v>912000000.0</v>
+        <v>-31000000.0</v>
       </c>
       <c r="E14">
-        <v>762000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="F14">
-        <v>773000000.0</v>
+        <v>-19000000.0</v>
       </c>
       <c r="G14">
-        <v>764000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="H14">
-        <v>717000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="I14">
-        <v>676000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="J14">
-        <v>546000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="K14">
-        <v>704000000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="L14">
-        <v>540000000.0</v>
+        <v>85000000.0</v>
       </c>
       <c r="M14">
-        <v>587000000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="N14">
-        <v>540000000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="O14">
-        <v>486000000.0</v>
+        <v>83000000.0</v>
       </c>
       <c r="P14">
-        <v>475000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="Q14">
-        <v>421000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="R14">
-        <v>679000000.0</v>
-[...6 lines deleted...]
-      <c r="X14"/>
+        <v>44000000.0</v>
+      </c>
+      <c r="S14">
+        <v>28000000.0</v>
+      </c>
+      <c r="T14">
+        <v>63000000.0</v>
+      </c>
+      <c r="U14">
+        <v>37000000.0</v>
+      </c>
+      <c r="V14">
+        <v>24000000.0</v>
+      </c>
+      <c r="W14">
+        <v>39000000.0</v>
+      </c>
+      <c r="X14">
+        <v>49000000.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>180</v>
       </c>
       <c r="B15">
-        <v>6000000.0</v>
+        <v>165000000.0</v>
       </c>
       <c r="C15">
-        <v>0.0</v>
+        <v>1787000000.0</v>
       </c>
       <c r="D15">
-        <v>32000000.0</v>
+        <v>2909000000.0</v>
       </c>
       <c r="E15">
-        <v>63000000.0</v>
+        <v>594000000.0</v>
       </c>
       <c r="F15">
-        <v>63000000.0</v>
+        <v>590000000.0</v>
       </c>
       <c r="G15">
-        <v>88000000.0</v>
+        <v>1804000000.0</v>
       </c>
       <c r="H15">
-        <v>226000000.0</v>
+        <v>990000000.0</v>
       </c>
       <c r="I15">
-        <v>233000000.0</v>
+        <v>1067000000.0</v>
       </c>
       <c r="J15">
-        <v>310000000.0</v>
+        <v>1355000000.0</v>
       </c>
       <c r="K15">
-        <v>317000000.0</v>
+        <v>1257000000.0</v>
       </c>
       <c r="L15">
-        <v>286000000.0</v>
+        <v>1450000000.0</v>
       </c>
       <c r="M15">
-        <v>301000000.0</v>
+        <v>1351000000.0</v>
       </c>
       <c r="N15">
-        <v>211000000.0</v>
+        <v>1212000000.0</v>
       </c>
       <c r="O15">
-        <v>47000000.0</v>
+        <v>1077000000.0</v>
       </c>
       <c r="P15">
-        <v>93000000.0</v>
-[...3 lines deleted...]
-      <c r="S15"/>
+        <v>1145000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>631000000.0</v>
+      </c>
+      <c r="R15">
+        <v>9300000000.0</v>
+      </c>
+      <c r="S15">
+        <v>3037000000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
-[...7 lines deleted...]
-      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
       <c r="Y15">
-        <v>156000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>343000000.0</v>
+      </c>
+      <c r="Z15"/>
       <c r="AA15">
-        <v>157000000.0</v>
+        <v>1062000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
       <c r="E16">
-        <v>1555000000.0</v>
+        <v>531000000.0</v>
       </c>
       <c r="F16">
-        <v>3139000000.0</v>
+        <v>527000000.0</v>
       </c>
       <c r="G16">
-        <v>2853000000.0</v>
+        <v>1769000000.0</v>
       </c>
       <c r="H16">
-        <v>429000000.0</v>
+        <v>990000000.0</v>
       </c>
       <c r="I16">
-        <v>568000000.0</v>
+        <v>1067000000.0</v>
       </c>
       <c r="J16">
-        <v>1596000000.0</v>
+        <v>1355000000.0</v>
       </c>
       <c r="K16">
-        <v>838000000.0</v>
+        <v>1257000000.0</v>
       </c>
       <c r="L16">
-        <v>579000000.0</v>
+        <v>1450000000.0</v>
       </c>
       <c r="M16">
-        <v>904000000.0</v>
+        <v>1351000000.0</v>
       </c>
       <c r="N16">
-        <v>1389000000.0</v>
+        <v>1212000000.0</v>
       </c>
       <c r="O16">
-        <v>1105000000.0</v>
+        <v>1077000000.0</v>
       </c>
       <c r="P16">
-        <v>1363000000.0</v>
+        <v>1145000000.0</v>
       </c>
       <c r="Q16">
-        <v>3219000000.0</v>
+        <v>631000000.0</v>
       </c>
       <c r="R16">
-        <v>3107000000.0</v>
+        <v>9344000000.0</v>
       </c>
       <c r="S16">
-        <v>959000000.0</v>
+        <v>3056000000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16"/>
+      <c r="Y16">
+        <v>343000000.0</v>
+      </c>
       <c r="Z16"/>
-      <c r="AA16"/>
+      <c r="AA16">
+        <v>1062000000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-      <c r="I17"/>
+        <v>182</v>
+      </c>
+      <c r="B17">
+        <v>181000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1810000000.0</v>
+      </c>
+      <c r="D17">
+        <v>2313000000.0</v>
+      </c>
+      <c r="E17">
+        <v>590000000.0</v>
+      </c>
+      <c r="F17">
+        <v>609000000.0</v>
+      </c>
+      <c r="G17">
+        <v>1905000000.0</v>
+      </c>
+      <c r="H17">
+        <v>1009000000.0</v>
+      </c>
+      <c r="I17">
+        <v>1107000000.0</v>
+      </c>
       <c r="J17">
-        <v>86000000.0</v>
+        <v>1063000000.0</v>
       </c>
       <c r="K17">
-        <v>-23000000.0</v>
+        <v>1218000000.0</v>
       </c>
       <c r="L17">
-        <v>-45000000.0</v>
+        <v>1261000000.0</v>
       </c>
       <c r="M17">
-        <v>-36000000.0</v>
+        <v>1423000000.0</v>
       </c>
       <c r="N17">
-        <v>11000000.0</v>
-[...1 lines deleted...]
-      <c r="O17"/>
+        <v>1267000000.0</v>
+      </c>
+      <c r="O17">
+        <v>1133000000.0</v>
+      </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
       <c r="B18">
-        <v>1529000000.0</v>
+        <v>-301000000.0</v>
       </c>
       <c r="C18">
-        <v>1616000000.0</v>
+        <v>-250000000.0</v>
       </c>
       <c r="D18">
-        <v>990000000.0</v>
+        <v>-149000000.0</v>
       </c>
       <c r="E18">
-        <v>419000000.0</v>
+        <v>-219000000.0</v>
       </c>
       <c r="F18">
-        <v>611000000.0</v>
+        <v>-150000000.0</v>
       </c>
       <c r="G18">
-        <v>829000000.0</v>
+        <v>-164000000.0</v>
       </c>
       <c r="H18">
-        <v>843000000.0</v>
+        <v>-151000000.0</v>
       </c>
       <c r="I18">
-        <v>782000000.0</v>
+        <v>-120000000.0</v>
       </c>
       <c r="J18">
-        <v>770000000.0</v>
+        <v>-133000000.0</v>
       </c>
       <c r="K18">
-        <v>1113000000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>-155000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>215</v>
-[...9 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
       <c r="E19">
-        <v>-5170000000.0</v>
+        <v>-333000000.0</v>
       </c>
       <c r="F19">
-        <v>20000000.0</v>
+        <v>-329000000.0</v>
       </c>
       <c r="G19">
-        <v>-3000000.0</v>
+        <v>-83000000.0</v>
       </c>
       <c r="H19">
-        <v>-10000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="I19">
-        <v>-18000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="J19">
-        <v>-78000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="K19">
-        <v>-4000000.0</v>
+        <v>-331000000.0</v>
       </c>
       <c r="L19">
-        <v>-23000000.0</v>
+        <v>-72000000.0</v>
       </c>
       <c r="M19">
-        <v>-5000000.0</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>-7000000.0</v>
+      </c>
+      <c r="N19">
+        <v>16000000.0</v>
+      </c>
       <c r="O19">
-        <v>51000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
-        <v>0.0</v>
+        <v>85000000.0</v>
       </c>
       <c r="F20">
-        <v>0.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="G20">
-        <v>2230000000.0</v>
-[...8 lines deleted...]
-      <c r="O20"/>
+        <v>136000000.0</v>
+      </c>
+      <c r="H20">
+        <v>148000000.0</v>
+      </c>
+      <c r="I20">
+        <v>109000000.0</v>
+      </c>
+      <c r="J20">
+        <v>129000000.0</v>
+      </c>
+      <c r="K20">
+        <v>328000000.0</v>
+      </c>
+      <c r="L20">
+        <v>177000000.0</v>
+      </c>
+      <c r="M20">
+        <v>144000000.0</v>
+      </c>
+      <c r="N20">
+        <v>145000000.0</v>
+      </c>
+      <c r="O20">
+        <v>171000000.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>186</v>
       </c>
       <c r="B21">
-        <v>-1008000000.0</v>
+        <v>1184000000.0</v>
       </c>
       <c r="C21">
-        <v>2165000000.0</v>
+        <v>2062000000.0</v>
       </c>
       <c r="D21">
-        <v>-332000000.0</v>
+        <v>1559000000.0</v>
       </c>
       <c r="E21">
-        <v>2467000000.0</v>
+        <v>1357000000.0</v>
       </c>
       <c r="F21">
-        <v>-53000000.0</v>
+        <v>1274000000.0</v>
       </c>
       <c r="G21">
-        <v>-429000000.0</v>
+        <v>837000000.0</v>
       </c>
       <c r="H21">
-        <v>-574000000.0</v>
+        <v>1430000000.0</v>
       </c>
       <c r="I21">
-        <v>255000000.0</v>
+        <v>1582000000.0</v>
       </c>
       <c r="J21">
-        <v>-17000000.0</v>
+        <v>1552000000.0</v>
       </c>
       <c r="K21">
-        <v>-896000000.0</v>
+        <v>1731000000.0</v>
       </c>
       <c r="L21">
-        <v>-760000000.0</v>
+        <v>2018000000.0</v>
       </c>
       <c r="M21">
-        <v>-683000000.0</v>
+        <v>1911000000.0</v>
       </c>
       <c r="N21">
-        <v>-1433000000.0</v>
+        <v>1828000000.0</v>
       </c>
       <c r="O21">
-        <v>-13000000.0</v>
-[...2 lines deleted...]
-      <c r="Q21"/>
+        <v>1649000000.0</v>
+      </c>
+      <c r="P21">
+        <v>1629000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1164000000.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21"/>
-[...3 lines deleted...]
-      <c r="AA21"/>
+      <c r="W21">
+        <v>205000000.0</v>
+      </c>
+      <c r="X21">
+        <v>676000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>952000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>518000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>1744000000.0</v>
+      </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>179</v>
-[...54 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>188</v>
       </c>
       <c r="B23">
-        <v>-37000000.0</v>
+        <v>19214000000.0</v>
       </c>
       <c r="C23">
-        <v>-26000000.0</v>
+        <v>17651000000.0</v>
       </c>
       <c r="D23">
-        <v>-45000000.0</v>
+        <v>18492000000.0</v>
       </c>
       <c r="E23">
-        <v>2427000000.0</v>
+        <v>16132000000.0</v>
       </c>
       <c r="F23">
-        <v>1375000000.0</v>
+        <v>14344000000.0</v>
       </c>
       <c r="G23">
-        <v>1054000000.0</v>
+        <v>12229000000.0</v>
       </c>
       <c r="H23">
-        <v>-45000000.0</v>
+        <v>12927000000.0</v>
       </c>
       <c r="I23">
-        <v>-78000000.0</v>
+        <v>12853000000.0</v>
       </c>
       <c r="J23">
-        <v>370000000.0</v>
+        <v>11332000000.0</v>
       </c>
       <c r="K23">
-        <v>-86000000.0</v>
+        <v>10543000000.0</v>
       </c>
       <c r="L23">
-        <v>-122000000.0</v>
+        <v>13147000000.0</v>
       </c>
       <c r="M23">
-        <v>-81000000.0</v>
+        <v>13588000000.0</v>
       </c>
       <c r="N23">
-        <v>-69000000.0</v>
+        <v>14635000000.0</v>
       </c>
       <c r="O23">
-        <v>-47000000.0</v>
+        <v>13870000000.0</v>
       </c>
       <c r="P23">
-        <v>-43000000.0</v>
+        <v>14412000000.0</v>
       </c>
       <c r="Q23">
-        <v>-27000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12653000000.0</v>
+      </c>
+      <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>219</v>
-[...9 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
       <c r="E24">
-        <v>-4303000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="F24">
-        <v>-17000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="G24">
-        <v>-39000000.0</v>
-[...54 lines deleted...]
-      </c>
+        <v>35000000.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>190</v>
       </c>
       <c r="B25">
-        <v>673000000.0</v>
+        <v>991000000.0</v>
       </c>
       <c r="C25">
-        <v>-475000000.0</v>
+        <v>964000000.0</v>
       </c>
       <c r="D25">
-        <v>410000000.0</v>
+        <v>854000000.0</v>
       </c>
       <c r="E25">
-        <v>372000000.0</v>
+        <v>762000000.0</v>
       </c>
       <c r="F25">
-        <v>296000000.0</v>
+        <v>773000000.0</v>
       </c>
       <c r="G25">
-        <v>-1336000000.0</v>
+        <v>764000000.0</v>
       </c>
       <c r="H25">
-        <v>40000000.0</v>
+        <v>717000000.0</v>
       </c>
       <c r="I25">
-        <v>-57000000.0</v>
+        <v>676000000.0</v>
       </c>
       <c r="J25">
-        <v>361000000.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>546000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
-        <v>-4104000000.0</v>
+        <v>1097000000.0</v>
       </c>
       <c r="D26">
-        <v>-398000000.0</v>
+        <v>1289000000.0</v>
       </c>
       <c r="E26">
-        <v>-68000000.0</v>
+        <v>1120000000.0</v>
       </c>
       <c r="F26">
-        <v>-45000000.0</v>
+        <v>1030000000.0</v>
       </c>
       <c r="G26">
-        <v>-57000000.0</v>
+        <v>1024000000.0</v>
       </c>
       <c r="H26">
-        <v>-420000000.0</v>
+        <v>1165000000.0</v>
       </c>
       <c r="I26">
-        <v>-499000000.0</v>
+        <v>1155000000.0</v>
       </c>
       <c r="J26">
-        <v>-383000000.0</v>
+        <v>882000000.0</v>
       </c>
       <c r="K26">
-        <v>-634000000.0</v>
+        <v>788000000.0</v>
       </c>
       <c r="L26">
-        <v>-1159000000.0</v>
+        <v>1200000000.0</v>
       </c>
       <c r="M26">
-        <v>-1024000000.0</v>
+        <v>1600000000.0</v>
       </c>
       <c r="N26">
-        <v>-457000000.0</v>
+        <v>1600000000.0</v>
       </c>
       <c r="O26">
-        <v>-403000000.0</v>
-[...12 lines deleted...]
-      <c r="AA26"/>
+        <v>1200000000.0</v>
+      </c>
+      <c r="P26">
+        <v>1200000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>1000000000.0</v>
+      </c>
+      <c r="R26">
+        <v>1300000000.0</v>
+      </c>
+      <c r="S26">
+        <v>1900000000.0</v>
+      </c>
+      <c r="T26">
+        <v>2000000000.0</v>
+      </c>
+      <c r="U26">
+        <v>2100000000.0</v>
+      </c>
+      <c r="V26">
+        <v>2200000000.0</v>
+      </c>
+      <c r="W26">
+        <v>2100000000.0</v>
+      </c>
+      <c r="X26">
+        <v>2000000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>1700000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>1700000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1751000000.0</v>
+      </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>222</v>
-[...51 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
       <c r="B28">
-        <v>-1442000000.0</v>
+        <v>1673000000.0</v>
       </c>
       <c r="C28">
-        <v>-1965000000.0</v>
+        <v>1465000000.0</v>
       </c>
       <c r="D28">
-        <v>-807000000.0</v>
+        <v>1358000000.0</v>
       </c>
       <c r="E28">
-        <v>2347000000.0</v>
+        <v>1138000000.0</v>
       </c>
       <c r="F28">
-        <v>-191000000.0</v>
+        <v>1075000000.0</v>
       </c>
       <c r="G28">
-        <v>1613000000.0</v>
+        <v>976000000.0</v>
       </c>
       <c r="H28">
-        <v>-649000000.0</v>
+        <v>1076000000.0</v>
       </c>
       <c r="I28">
-        <v>-555000000.0</v>
+        <v>993000000.0</v>
       </c>
       <c r="J28">
-        <v>456000000.0</v>
+        <v>952000000.0</v>
       </c>
       <c r="K28">
-        <v>-1081000000.0</v>
+        <v>1145000000.0</v>
       </c>
       <c r="L28">
-        <v>-284000000.0</v>
+        <v>1017000000.0</v>
       </c>
       <c r="M28">
-        <v>-1398000000.0</v>
+        <v>1081000000.0</v>
       </c>
       <c r="N28">
-        <v>-822000000.0</v>
+        <v>963000000.0</v>
       </c>
       <c r="O28">
-        <v>-105000000.0</v>
+        <v>927000000.0</v>
       </c>
       <c r="P28">
-        <v>-3194000000.0</v>
+        <v>901000000.0</v>
       </c>
       <c r="Q28">
-        <v>-126000000.0</v>
+        <v>815000000.0</v>
       </c>
       <c r="R28">
-        <v>2377000000.0</v>
+        <v>976000000.0</v>
       </c>
       <c r="S28">
-        <v>465000000.0</v>
-[...2 lines deleted...]
-      <c r="U28"/>
+        <v>1424000000.0</v>
+      </c>
+      <c r="T28">
+        <v>1595000000.0</v>
+      </c>
+      <c r="U28">
+        <v>1585000000.0</v>
+      </c>
       <c r="V28">
-        <v>1952000000.0</v>
-[...1 lines deleted...]
-      <c r="W28"/>
+        <v>1644000000.0</v>
+      </c>
+      <c r="W28">
+        <v>1599000000.0</v>
+      </c>
       <c r="X28">
-        <v>95000000.0</v>
-[...1 lines deleted...]
-      <c r="Y28"/>
+        <v>1550000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1510000000.0</v>
+      </c>
       <c r="Z28">
-        <v>13000000.0</v>
+        <v>1470000000.0</v>
       </c>
       <c r="AA28">
-        <v>1094000000.0</v>
+        <v>1715000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>194</v>
       </c>
       <c r="B29">
-        <v>2185000000.0</v>
+        <v>700000000.0</v>
       </c>
       <c r="C29">
-        <v>2446000000.0</v>
+        <v>223000000.0</v>
       </c>
       <c r="D29">
-        <v>1896000000.0</v>
+        <v>-1223000000.0</v>
       </c>
       <c r="E29">
-        <v>1263000000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="F29">
-        <v>1222000000.0</v>
+        <v>101000000.0</v>
       </c>
       <c r="G29">
-        <v>1413000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="H29">
-        <v>1624000000.0</v>
+        <v>132000000.0</v>
       </c>
       <c r="I29">
-        <v>1628000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="J29">
-        <v>1468000000.0</v>
+        <v>223000000.0</v>
       </c>
       <c r="K29">
-        <v>1941000000.0</v>
+        <v>242000000.0</v>
       </c>
       <c r="L29">
-        <v>1703000000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>161000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
-[...19 lines deleted...]
-      </c>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>195</v>
       </c>
       <c r="B30">
-        <v>-498000000.0</v>
+        <v>2714000000.0</v>
       </c>
       <c r="C30">
-        <v>-507000000.0</v>
+        <v>1465000000.0</v>
       </c>
       <c r="D30">
-        <v>-1002000000.0</v>
+        <v>1880000000.0</v>
       </c>
       <c r="E30">
-        <v>-5182000000.0</v>
+        <v>1138000000.0</v>
       </c>
       <c r="F30">
-        <v>-729000000.0</v>
+        <v>1075000000.0</v>
       </c>
       <c r="G30">
-        <v>-626000000.0</v>
+        <v>976000000.0</v>
       </c>
       <c r="H30">
-        <v>-1111000000.0</v>
+        <v>1076000000.0</v>
       </c>
       <c r="I30">
-        <v>-2048000000.0</v>
+        <v>993000000.0</v>
       </c>
       <c r="J30">
-        <v>-1252000000.0</v>
+        <v>952000000.0</v>
       </c>
       <c r="K30">
-        <v>-578000000.0</v>
+        <v>1730000000.0</v>
       </c>
       <c r="L30">
-        <v>-1699000000.0</v>
+        <v>1017000000.0</v>
       </c>
       <c r="M30">
-        <v>-1186000000.0</v>
+        <v>1036000000.0</v>
       </c>
       <c r="N30">
-        <v>-655000000.0</v>
+        <v>963000000.0</v>
       </c>
       <c r="O30">
-        <v>-1631000000.0</v>
+        <v>927000000.0</v>
       </c>
       <c r="P30">
-        <v>-10000000.0</v>
+        <v>901000000.0</v>
       </c>
       <c r="Q30">
-        <v>-911000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>815000000.0</v>
+      </c>
+      <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>196</v>
+      </c>
+      <c r="B31">
+        <v>-303000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-29000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-222000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-646000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-564000000.0</v>
+      </c>
+      <c r="G31">
+        <v>1034000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-289000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-225000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-266000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-696000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-494000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-276000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-271000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-277000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-101000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-203000000.0</v>
+      </c>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>197</v>
+      </c>
+      <c r="B32">
+        <v>20398000000.0</v>
+      </c>
+      <c r="C32">
+        <v>19713000000.0</v>
+      </c>
+      <c r="D32">
+        <v>20051000000.0</v>
+      </c>
+      <c r="E32">
+        <v>17489000000.0</v>
+      </c>
+      <c r="F32">
+        <v>15618000000.0</v>
+      </c>
+      <c r="G32">
+        <v>13066000000.0</v>
+      </c>
+      <c r="H32">
+        <v>14357000000.0</v>
+      </c>
+      <c r="I32">
+        <v>14435000000.0</v>
+      </c>
+      <c r="J32">
+        <v>12884000000.0</v>
+      </c>
+      <c r="K32">
+        <v>16661000000.0</v>
+      </c>
+      <c r="L32">
+        <v>15165000000.0</v>
+      </c>
+      <c r="M32">
+        <v>17023000000.0</v>
+      </c>
+      <c r="N32">
+        <v>16463000000.0</v>
+      </c>
+      <c r="O32">
+        <v>15519000000.0</v>
+      </c>
+      <c r="P32">
+        <v>16041000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>13817000000.0</v>
+      </c>
+      <c r="R32">
+        <v>11755000000.0</v>
+      </c>
+      <c r="S32">
+        <v>18060000000.0</v>
+      </c>
+      <c r="T32">
+        <v>22283000000.0</v>
+      </c>
+      <c r="U32">
+        <v>26392000000.0</v>
+      </c>
+      <c r="V32">
+        <v>26947000000.0</v>
+      </c>
+      <c r="W32">
+        <v>28622000000.0</v>
+      </c>
+      <c r="X32">
+        <v>28096000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>27427000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>26088000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>29139000000.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
-        <v>137</v>
+        <v>198</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CS1" t="s">
         <v>158</v>
       </c>
       <c r="CT1" t="s">
         <v>159</v>
       </c>
       <c r="CU1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CW1" t="s">
         <v>161</v>
       </c>
       <c r="CX1" t="s">
         <v>162</v>
       </c>
       <c r="CY1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="DA1" t="s">
         <v>164</v>
       </c>
       <c r="DB1" t="s">
         <v>165</v>
       </c>
+      <c r="DC1" t="s">
+        <v>166</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="B2">
-        <v>1854000000.0</v>
+        <v>2499000000.0</v>
       </c>
       <c r="C2">
-        <v>1643000000.0</v>
+        <v>4166000000.0</v>
       </c>
       <c r="D2">
-        <v>1449000000.0</v>
+        <v>4135000000.0</v>
       </c>
       <c r="E2">
-        <v>1101000000.0</v>
+        <v>4194000000.0</v>
       </c>
       <c r="F2">
-        <v>1574000000.0</v>
+        <v>4211000000.0</v>
       </c>
       <c r="G2">
-        <v>1054000000.0</v>
+        <v>3960000000.0</v>
       </c>
       <c r="H2">
-        <v>1409000000.0</v>
+        <v>3780000000.0</v>
       </c>
       <c r="I2">
-        <v>941000000.0</v>
+        <v>3967000000.0</v>
       </c>
       <c r="J2">
-        <v>1640000000.0</v>
+        <v>4142000000.0</v>
       </c>
       <c r="K2">
-        <v>1808000000.0</v>
+        <v>4121000000.0</v>
       </c>
       <c r="L2">
-        <v>1302000000.0</v>
+        <v>4099000000.0</v>
       </c>
       <c r="M2">
-        <v>1117000000.0</v>
+        <v>4318000000.0</v>
       </c>
       <c r="N2">
-        <v>1555000000.0</v>
+        <v>4422000000.0</v>
       </c>
       <c r="O2">
-        <v>4878000000.0</v>
+        <v>4236000000.0</v>
       </c>
       <c r="P2">
-        <v>4696000000.0</v>
+        <v>3869000000.0</v>
       </c>
       <c r="Q2">
-        <v>4877000000.0</v>
+        <v>3864000000.0</v>
       </c>
       <c r="R2">
-        <v>3139000000.0</v>
+        <v>3643000000.0</v>
       </c>
       <c r="S2">
-        <v>2793000000.0</v>
+        <v>3615000000.0</v>
       </c>
       <c r="T2">
-        <v>2978000000.0</v>
+        <v>3460000000.0</v>
       </c>
       <c r="U2">
-        <v>2882000000.0</v>
+        <v>3193000000.0</v>
       </c>
       <c r="V2">
-        <v>2853000000.0</v>
+        <v>3262000000.0</v>
       </c>
       <c r="W2">
-        <v>2154000000.0</v>
+        <v>3314000000.0</v>
       </c>
       <c r="X2">
-        <v>1917000000.0</v>
+        <v>3473000000.0</v>
       </c>
       <c r="Y2">
-        <v>2087000000.0</v>
+        <v>3053000000.0</v>
       </c>
       <c r="Z2">
-        <v>429000000.0</v>
+        <v>1960000000.0</v>
       </c>
       <c r="AA2">
-        <v>358000000.0</v>
+        <v>2765000000.0</v>
       </c>
       <c r="AB2">
-        <v>381000000.0</v>
+        <v>2942000000.0</v>
       </c>
       <c r="AC2">
-        <v>322000000.0</v>
+        <v>2914000000.0</v>
       </c>
       <c r="AD2">
-        <v>568000000.0</v>
+        <v>3003000000.0</v>
       </c>
       <c r="AE2">
-        <v>772000000.0</v>
+        <v>2993000000.0</v>
       </c>
       <c r="AF2">
-        <v>971000000.0</v>
+        <v>3025000000.0</v>
       </c>
       <c r="AG2">
-        <v>1346000000.0</v>
+        <v>2864000000.0</v>
       </c>
       <c r="AH2">
-        <v>1597000000.0</v>
+        <v>2990000000.0</v>
       </c>
       <c r="AI2">
-        <v>557000000.0</v>
+        <v>2999000000.0</v>
       </c>
       <c r="AJ2">
-        <v>792000000.0</v>
+        <v>2760000000.0</v>
       </c>
       <c r="AK2">
-        <v>547000000.0</v>
+        <v>2532000000.0</v>
       </c>
       <c r="AL2">
-        <v>838000000.0</v>
+        <v>2526000000.0</v>
       </c>
       <c r="AM2">
-        <v>395000000.0</v>
+        <v>3456000000.0</v>
       </c>
       <c r="AN2">
-        <v>437000000.0</v>
+        <v>3271000000.0</v>
       </c>
       <c r="AO2">
-        <v>463000000.0</v>
+        <v>3290000000.0</v>
       </c>
       <c r="AP2">
-        <v>579000000.0</v>
+        <v>3346000000.0</v>
       </c>
       <c r="AQ2">
-        <v>459000000.0</v>
+        <v>3262000000.0</v>
       </c>
       <c r="AR2">
-        <v>1235000000.0</v>
+        <v>3161000000.0</v>
       </c>
       <c r="AS2">
-        <v>601000000.0</v>
+        <v>2862000000.0</v>
       </c>
       <c r="AT2">
-        <v>904000000.0</v>
+        <v>3076000000.0</v>
       </c>
       <c r="AU2">
-        <v>1026000000.0</v>
+        <v>3056000000.0</v>
       </c>
       <c r="AV2">
-        <v>1166000000.0</v>
+        <v>3343000000.0</v>
       </c>
       <c r="AW2">
-        <v>978000000.0</v>
+        <v>3041000000.0</v>
       </c>
       <c r="AX2">
-        <v>1389000000.0</v>
+        <v>3262000000.0</v>
       </c>
       <c r="AY2">
-        <v>1053000000.0</v>
+        <v>3164000000.0</v>
       </c>
       <c r="AZ2">
-        <v>1001000000.0</v>
+        <v>3426000000.0</v>
       </c>
       <c r="BA2">
-        <v>830000000.0</v>
+        <v>3338000000.0</v>
       </c>
       <c r="BB2">
-        <v>1105000000.0</v>
+        <v>3464000000.0</v>
       </c>
       <c r="BC2">
-        <v>1634000000.0</v>
+        <v>3339000000.0</v>
       </c>
       <c r="BD2">
-        <v>1523000000.0</v>
+        <v>3158000000.0</v>
       </c>
       <c r="BE2">
-        <v>1412000000.0</v>
+        <v>3058000000.0</v>
       </c>
       <c r="BF2">
-        <v>1363000000.0</v>
+        <v>3272000000.0</v>
       </c>
       <c r="BG2">
-        <v>1386000000.0</v>
+        <v>3373000000.0</v>
       </c>
       <c r="BH2">
-        <v>1322000000.0</v>
+        <v>3221000000.0</v>
       </c>
       <c r="BI2">
-        <v>1633000000.0</v>
+        <v>3294000000.0</v>
       </c>
       <c r="BJ2">
-        <v>3219000000.0</v>
+        <v>3518000000.0</v>
       </c>
       <c r="BK2">
-        <v>3705000000.0</v>
+        <v>3353000000.0</v>
       </c>
       <c r="BL2">
-        <v>3383000000.0</v>
+        <v>3210000000.0</v>
       </c>
       <c r="BM2">
-        <v>3296000000.0</v>
+        <v>2807000000.0</v>
       </c>
       <c r="BN2">
-        <v>3107000000.0</v>
-[...40 lines deleted...]
-      <c r="DB2"/>
+        <v>2903000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>2848000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>6193000000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>-2870000000.0</v>
+      </c>
+      <c r="BR2">
+        <v>2870000000.0</v>
+      </c>
+      <c r="BS2">
+        <v>2709000000.0</v>
+      </c>
+      <c r="BT2">
+        <v>3011000000.0</v>
+      </c>
+      <c r="BU2">
+        <v>3994000000.0</v>
+      </c>
+      <c r="BV2">
+        <v>4413000000.0</v>
+      </c>
+      <c r="BW2">
+        <v>4405000000.0</v>
+      </c>
+      <c r="BX2">
+        <v>5039000000.0</v>
+      </c>
+      <c r="BY2">
+        <v>5125000000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>5688000000.0</v>
+      </c>
+      <c r="CA2">
+        <v>5312000000.0</v>
+      </c>
+      <c r="CB2">
+        <v>6441000000.0</v>
+      </c>
+      <c r="CC2">
+        <v>6095000000.0</v>
+      </c>
+      <c r="CD2">
+        <v>6543000000.0</v>
+      </c>
+      <c r="CE2">
+        <v>6559000000.0</v>
+      </c>
+      <c r="CF2">
+        <v>6136000000.0</v>
+      </c>
+      <c r="CG2">
+        <v>6204000000.0</v>
+      </c>
+      <c r="CH2">
+        <v>6549000000.0</v>
+      </c>
+      <c r="CI2">
+        <v>6466000000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>6521000000.0</v>
+      </c>
+      <c r="CK2">
+        <v>6048000000.0</v>
+      </c>
+      <c r="CL2">
+        <v>6593000000.0</v>
+      </c>
+      <c r="CM2">
+        <v>6512000000.0</v>
+      </c>
+      <c r="CN2">
+        <v>6380000000.0</v>
+      </c>
+      <c r="CO2">
+        <v>5859000000.0</v>
+      </c>
+      <c r="CP2">
+        <v>6209000000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>6321000000.0</v>
+      </c>
+      <c r="CR2">
+        <v>6098000000.0</v>
+      </c>
+      <c r="CS2">
+        <v>5695000000.0</v>
+      </c>
+      <c r="CT2">
+        <v>6332000000.0</v>
+      </c>
+      <c r="CU2">
+        <v>5852000000.0</v>
+      </c>
+      <c r="CV2">
+        <v>5613000000.0</v>
+      </c>
+      <c r="CW2">
+        <v>5540000000.0</v>
+      </c>
+      <c r="CX2">
+        <v>6024000000.0</v>
+      </c>
+      <c r="CY2">
+        <v>5901000000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>5919000000.0</v>
+      </c>
+      <c r="DA2">
+        <v>5773000000.0</v>
+      </c>
+      <c r="DB2">
+        <v>6456000000.0</v>
+      </c>
+      <c r="DC2">
+        <v>6596000000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="B3">
-        <v>219000000</v>
+        <v>52000000.0</v>
       </c>
       <c r="C3">
-        <v>167000000</v>
+        <v>250000000.0</v>
       </c>
       <c r="D3">
-        <v>143000000</v>
+        <v>250000000.0</v>
       </c>
       <c r="E3">
-        <v>149000000</v>
+        <v>249000000.0</v>
       </c>
       <c r="F3">
-        <v>197000000</v>
+        <v>250000000.0</v>
       </c>
       <c r="G3">
-        <v>166000000</v>
+        <v>242000000.0</v>
       </c>
       <c r="H3">
-        <v>173000000</v>
+        <v>245000000.0</v>
       </c>
       <c r="I3">
-        <v>226000000</v>
+        <v>241000000.0</v>
       </c>
       <c r="J3">
-        <v>265000000</v>
+        <v>248000000.0</v>
       </c>
       <c r="K3">
-        <v>203000000</v>
+        <v>230000000.0</v>
       </c>
       <c r="L3">
-        <v>212000000</v>
+        <v>246000000.0</v>
       </c>
       <c r="M3">
-        <v>222000000</v>
+        <v>226000000.0</v>
       </c>
       <c r="N3">
-        <v>269000000</v>
+        <v>224000000.0</v>
       </c>
       <c r="O3">
-        <v>178000000</v>
+        <v>216000000.0</v>
       </c>
       <c r="P3">
-        <v>212000000</v>
+        <v>188000000.0</v>
       </c>
       <c r="Q3">
-        <v>207000000</v>
+        <v>190000000.0</v>
       </c>
       <c r="R3">
-        <v>247000000</v>
+        <v>193000000.0</v>
       </c>
       <c r="S3">
-        <v>181000000</v>
+        <v>191000000.0</v>
       </c>
       <c r="T3">
-        <v>169000000</v>
+        <v>190000000.0</v>
       </c>
       <c r="U3">
-        <v>127000000</v>
+        <v>193000000.0</v>
       </c>
       <c r="V3">
-        <v>134000000</v>
+        <v>197000000.0</v>
       </c>
       <c r="W3">
-        <v>95000000</v>
+        <v>193000000.0</v>
       </c>
       <c r="X3">
-        <v>117000000</v>
+        <v>208000000.0</v>
       </c>
       <c r="Y3">
-        <v>167000000</v>
+        <v>192000000.0</v>
       </c>
       <c r="Z3">
-        <v>205000000</v>
+        <v>184000000.0</v>
       </c>
       <c r="AA3">
-        <v>162000000</v>
+        <v>180000000.0</v>
       </c>
       <c r="AB3">
-        <v>168000000</v>
+        <v>178000000.0</v>
       </c>
       <c r="AC3">
-        <v>216000000</v>
+        <v>178000000.0</v>
       </c>
       <c r="AD3">
-        <v>235000000</v>
+        <v>188000000.0</v>
       </c>
       <c r="AE3">
-        <v>185000000</v>
+        <v>173000000.0</v>
       </c>
       <c r="AF3">
-        <v>212000000</v>
+        <v>202000000.0</v>
       </c>
       <c r="AG3">
-        <v>206000000</v>
+        <v>163000000.0</v>
       </c>
       <c r="AH3">
-        <v>243000000</v>
+        <v>156000000.0</v>
       </c>
       <c r="AI3">
-        <v>107000000</v>
+        <v>155000000.0</v>
       </c>
       <c r="AJ3">
-        <v>198000000</v>
+        <v>546000000.0</v>
       </c>
       <c r="AK3">
-        <v>178000000</v>
+        <v>136000000.0</v>
       </c>
       <c r="AL3">
-        <v>215000000</v>
+        <v>181000000.0</v>
       </c>
       <c r="AM3">
-        <v>214000000</v>
+        <v>175000000.0</v>
       </c>
       <c r="AN3">
-        <v>202000000</v>
+        <v>33000000.0</v>
       </c>
       <c r="AO3">
-        <v>172000000</v>
+        <v>174000000.0</v>
       </c>
       <c r="AP3">
-        <v>240000000</v>
+        <v>190000000.0</v>
       </c>
       <c r="AQ3">
-        <v>165000000</v>
+        <v>162000000.0</v>
       </c>
       <c r="AR3">
-        <v>179000000</v>
+        <v>23000000.0</v>
       </c>
       <c r="AS3">
-        <v>147000000</v>
+        <v>131000000.0</v>
       </c>
       <c r="AT3">
-        <v>213000000</v>
+        <v>23000000.0</v>
       </c>
       <c r="AU3">
-        <v>189000000</v>
+        <v>128000000.0</v>
       </c>
       <c r="AV3">
-        <v>196000000</v>
+        <v>25000000.0</v>
       </c>
       <c r="AW3">
-        <v>172000000</v>
+        <v>150000000.0</v>
       </c>
       <c r="AX3">
-        <v>298000000</v>
+        <v>146000000.0</v>
       </c>
       <c r="AY3">
-        <v>170000000</v>
+        <v>145000000.0</v>
       </c>
       <c r="AZ3">
-        <v>176000000</v>
+        <v>25000000.0</v>
       </c>
       <c r="BA3">
-        <v>123000000</v>
+        <v>138000000.0</v>
       </c>
       <c r="BB3">
-        <v>213000000</v>
+        <v>132000000.0</v>
       </c>
       <c r="BC3">
-        <v>142000000</v>
+        <v>131000000.0</v>
       </c>
       <c r="BD3">
-        <v>163000000</v>
+        <v>24000000.0</v>
       </c>
       <c r="BE3">
-        <v>140000000</v>
+        <v>113000000.0</v>
       </c>
       <c r="BF3">
-        <v>260000000</v>
+        <v>19000000.0</v>
       </c>
       <c r="BG3">
-        <v>176000000</v>
+        <v>114000000.0</v>
       </c>
       <c r="BH3">
-        <v>162000000</v>
+        <v>119000000.0</v>
       </c>
       <c r="BI3">
-        <v>111000000</v>
+        <v>123000000.0</v>
       </c>
       <c r="BJ3">
-        <v>181000000</v>
+        <v>116000000.0</v>
       </c>
       <c r="BK3">
-        <v>219000000</v>
+        <v>117000000.0</v>
       </c>
       <c r="BL3">
-        <v>102000000</v>
+        <v>110000000.0</v>
       </c>
       <c r="BM3">
-        <v>86000000</v>
+        <v>105000000.0</v>
       </c>
       <c r="BN3">
-        <v>93000000</v>
+        <v>107000000.0</v>
       </c>
       <c r="BO3">
-        <v>409000000</v>
-[...117 lines deleted...]
-      </c>
+        <v>99000000.0</v>
+      </c>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
+      <c r="CU3"/>
+      <c r="CV3"/>
+      <c r="CW3"/>
+      <c r="CX3"/>
+      <c r="CY3"/>
+      <c r="CZ3"/>
+      <c r="DA3"/>
+      <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
-[...8 lines deleted...]
-      <c r="P4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>365000000.0</v>
+      </c>
+      <c r="AK4">
+        <v>1583000000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-437000000.0</v>
+      </c>
+      <c r="AM4">
+        <v>123000000.0</v>
+      </c>
+      <c r="AN4">
+        <v>458000000.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>108000000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AS4">
+        <v>54000000.0</v>
+      </c>
+      <c r="AT4">
+        <v>298000000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AV4">
+        <v>60000000.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:107">
+      <c r="A5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B5">
+        <v>428000000.0</v>
+      </c>
+      <c r="C5">
+        <v>374000000.0</v>
+      </c>
+      <c r="D5">
+        <v>403000000.0</v>
+      </c>
+      <c r="E5">
+        <v>-153000000.0</v>
+      </c>
+      <c r="F5">
+        <v>544000000.0</v>
+      </c>
+      <c r="G5">
+        <v>448000000.0</v>
+      </c>
+      <c r="H5">
+        <v>454000000.0</v>
+      </c>
+      <c r="I5">
+        <v>508000000.0</v>
+      </c>
+      <c r="J5">
+        <v>1092000000.0</v>
+      </c>
+      <c r="K5">
+        <v>434000000.0</v>
+      </c>
+      <c r="L5">
+        <v>382000000.0</v>
+      </c>
+      <c r="M5">
+        <v>472000000.0</v>
+      </c>
+      <c r="N5">
+        <v>421000000.0</v>
+      </c>
+      <c r="O5">
+        <v>347000000.0</v>
+      </c>
+      <c r="P5">
+        <v>430000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>490000000.0</v>
+      </c>
+      <c r="R5">
+        <v>72000000.0</v>
+      </c>
+      <c r="S5">
+        <v>217000000.0</v>
+      </c>
+      <c r="T5">
+        <v>129000000.0</v>
+      </c>
+      <c r="U5">
+        <v>216000000.0</v>
+      </c>
+      <c r="V5">
+        <v>285000000.0</v>
+      </c>
+      <c r="W5">
+        <v>430000000.0</v>
+      </c>
+      <c r="X5">
+        <v>452000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>365000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-317000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>1618000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>309000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>327000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>341000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>313000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>330000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>327000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>414000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>404000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>387000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>366000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>321000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>221000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>498000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>394000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>389000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>445000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>437000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>450000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>591000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>392000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>608000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>384000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>454000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>412000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>538000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>391000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>488000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>363000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>289000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>370000000.0</v>
+      </c>
+      <c r="BF5">
+        <v>567000000.0</v>
+      </c>
+      <c r="BG5">
+        <v>471000000.0</v>
+      </c>
+      <c r="BH5">
+        <v>383000000.0</v>
+      </c>
+      <c r="BI5">
+        <v>407000000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>424000000.0</v>
+      </c>
+      <c r="BK5">
+        <v>415000000.0</v>
+      </c>
+      <c r="BL5">
+        <v>140000000.0</v>
+      </c>
+      <c r="BM5">
         <v>211000000.0</v>
       </c>
-      <c r="Q4">
-[...164 lines deleted...]
-      <c r="DB4"/>
+      <c r="BN5">
+        <v>297000000.0</v>
+      </c>
+      <c r="BO5">
+        <v>326000000.0</v>
+      </c>
+      <c r="BP5">
+        <v>0.0</v>
+      </c>
+      <c r="BQ5">
+        <v>0.0</v>
+      </c>
+      <c r="BR5">
+        <v>0.0</v>
+      </c>
+      <c r="BS5">
+        <v>0.0</v>
+      </c>
+      <c r="BT5">
+        <v>0.0</v>
+      </c>
+      <c r="BU5">
+        <v>0.0</v>
+      </c>
+      <c r="BV5">
+        <v>0.0</v>
+      </c>
+      <c r="BW5">
+        <v>0.0</v>
+      </c>
+      <c r="BX5">
+        <v>0.0</v>
+      </c>
+      <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
+        <v>0.0</v>
+      </c>
+      <c r="CA5">
+        <v>0.0</v>
+      </c>
+      <c r="CB5">
+        <v>0.0</v>
+      </c>
+      <c r="CC5">
+        <v>0.0</v>
+      </c>
+      <c r="CD5">
+        <v>0.0</v>
+      </c>
+      <c r="CE5">
+        <v>0.0</v>
+      </c>
+      <c r="CF5">
+        <v>0.0</v>
+      </c>
+      <c r="CG5">
+        <v>0.0</v>
+      </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
+        <v>0.0</v>
+      </c>
+      <c r="CJ5">
+        <v>0.0</v>
+      </c>
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
+      <c r="CM5">
+        <v>0.0</v>
+      </c>
+      <c r="CN5">
+        <v>0.0</v>
+      </c>
+      <c r="CO5">
+        <v>0.0</v>
+      </c>
+      <c r="CP5">
+        <v>0.0</v>
+      </c>
+      <c r="CQ5">
+        <v>0.0</v>
+      </c>
+      <c r="CR5">
+        <v>0.0</v>
+      </c>
+      <c r="CS5">
+        <v>0.0</v>
+      </c>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5">
+        <v>0.0</v>
+      </c>
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
+        <v>0.0</v>
+      </c>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
+      <c r="CY5">
+        <v>0.0</v>
+      </c>
+      <c r="CZ5">
+        <v>0.0</v>
+      </c>
+      <c r="DA5">
+        <v>0.0</v>
+      </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:106">
-[...191 lines deleted...]
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="B6">
-        <v>1323000000.0</v>
+        <v>480000000.0</v>
       </c>
       <c r="C6">
-        <v>211000000.0</v>
+        <v>624000000.0</v>
       </c>
       <c r="D6">
-        <v>194000000.0</v>
+        <v>653000000.0</v>
       </c>
       <c r="E6">
-        <v>348000000.0</v>
+        <v>96000000.0</v>
       </c>
       <c r="F6">
-        <v>-473000000.0</v>
+        <v>794000000.0</v>
       </c>
       <c r="G6">
+        <v>690000000.0</v>
+      </c>
+      <c r="H6">
+        <v>699000000.0</v>
+      </c>
+      <c r="I6">
+        <v>749000000.0</v>
+      </c>
+      <c r="J6">
+        <v>1340000000.0</v>
+      </c>
+      <c r="K6">
+        <v>664000000.0</v>
+      </c>
+      <c r="L6">
+        <v>628000000.0</v>
+      </c>
+      <c r="M6">
+        <v>698000000.0</v>
+      </c>
+      <c r="N6">
+        <v>645000000.0</v>
+      </c>
+      <c r="O6">
+        <v>563000000.0</v>
+      </c>
+      <c r="P6">
+        <v>618000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>680000000.0</v>
+      </c>
+      <c r="R6">
+        <v>265000000.0</v>
+      </c>
+      <c r="S6">
+        <v>408000000.0</v>
+      </c>
+      <c r="T6">
+        <v>319000000.0</v>
+      </c>
+      <c r="U6">
+        <v>409000000.0</v>
+      </c>
+      <c r="V6">
+        <v>482000000.0</v>
+      </c>
+      <c r="W6">
+        <v>623000000.0</v>
+      </c>
+      <c r="X6">
+        <v>660000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>557000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-133000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>1798000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>487000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>505000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>529000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>486000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>532000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>490000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>570000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>559000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>933000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>502000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>502000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>396000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>531000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>568000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>579000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>607000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>460000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>581000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>614000000.0</v>
+      </c>
+      <c r="AU6">
         <v>520000000.0</v>
       </c>
-      <c r="H6">
-[...118 lines deleted...]
-      </c>
       <c r="AV6">
-        <v>-140000000.0</v>
+        <v>633000000.0</v>
       </c>
       <c r="AW6">
-        <v>188000000.0</v>
+        <v>534000000.0</v>
       </c>
       <c r="AX6">
-        <v>-411000000.0</v>
+        <v>600000000.0</v>
       </c>
       <c r="AY6">
-        <v>336000000.0</v>
+        <v>557000000.0</v>
       </c>
       <c r="AZ6">
-        <v>52000000.0</v>
+        <v>563000000.0</v>
       </c>
       <c r="BA6">
-        <v>171000000.0</v>
+        <v>529000000.0</v>
       </c>
       <c r="BB6">
-        <v>-275000000.0</v>
+        <v>620000000.0</v>
       </c>
       <c r="BC6">
-        <v>-529000000.0</v>
+        <v>494000000.0</v>
       </c>
       <c r="BD6">
-        <v>111000000.0</v>
+        <v>313000000.0</v>
       </c>
       <c r="BE6">
-        <v>111000000.0</v>
+        <v>483000000.0</v>
       </c>
       <c r="BF6">
-        <v>49000000.0</v>
+        <v>586000000.0</v>
       </c>
       <c r="BG6">
-        <v>-23000000.0</v>
+        <v>585000000.0</v>
       </c>
       <c r="BH6">
-        <v>64000000.0</v>
+        <v>502000000.0</v>
       </c>
       <c r="BI6">
-        <v>-311000000.0</v>
+        <v>530000000.0</v>
       </c>
       <c r="BJ6">
-        <v>-1586000000.0</v>
+        <v>540000000.0</v>
       </c>
       <c r="BK6">
-        <v>-486000000.0</v>
+        <v>532000000.0</v>
       </c>
       <c r="BL6">
-        <v>322000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="BM6">
-        <v>87000000.0</v>
+        <v>316000000.0</v>
       </c>
       <c r="BN6">
-        <v>189000000.0</v>
-[...1 lines deleted...]
-      <c r="BO6"/>
+        <v>404000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>425000000.0</v>
+      </c>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>203</v>
-[...90 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
-        <v>-230000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG7">
-        <v>120000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH7">
-        <v>-272000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI7">
-        <v>175000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ7">
-        <v>-427000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK7">
-        <v>-28000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL7">
-        <v>-258000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM7">
-        <v>490000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN7">
-        <v>-135000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO7">
-        <v>16000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP7">
-        <v>-248000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ7">
-        <v>171000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR7">
-        <v>-75000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS7">
-        <v>-35000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT7">
-        <v>-350000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU7">
-        <v>395000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV7">
-        <v>-11000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW7">
-        <v>47000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX7">
-        <v>-383000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY7">
-        <v>330000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ7">
-        <v>-61000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA7">
-        <v>-6000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB7">
-        <v>-329000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC7">
-        <v>-5000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD7">
-        <v>5000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BE7">
-        <v>3000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF7">
-        <v>-203000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG7">
-        <v>169000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH7">
-        <v>5000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BI7">
-        <v>-67000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ7">
-        <v>-244000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK7">
-        <v>121000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BL7">
-        <v>-31000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BM7">
-        <v>122000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN7">
-        <v>-37000000.0</v>
-[...40 lines deleted...]
-      <c r="DB7"/>
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
-[...5 lines deleted...]
-      <c r="O8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>3000000.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>-3000000.0</v>
+      </c>
+      <c r="CE8">
+        <v>3000000.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:107">
+      <c r="A9" t="s">
+        <v>174</v>
+      </c>
+      <c r="B9">
+        <v>775000000.0</v>
+      </c>
+      <c r="C9">
+        <v>920000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1018000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1018000000.0</v>
+      </c>
+      <c r="F9">
+        <v>997000000.0</v>
+      </c>
+      <c r="G9">
+        <v>865000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1127000000.0</v>
+      </c>
+      <c r="I9">
+        <v>887000000.0</v>
+      </c>
+      <c r="J9">
+        <v>909000000.0</v>
+      </c>
+      <c r="K9">
+        <v>780000000.0</v>
+      </c>
+      <c r="L9">
+        <v>820000000.0</v>
+      </c>
+      <c r="M9">
+        <v>796000000.0</v>
+      </c>
+      <c r="N9">
+        <v>778000000.0</v>
+      </c>
+      <c r="O9">
+        <v>582000000.0</v>
+      </c>
+      <c r="P9">
+        <v>771000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>750000000.0</v>
+      </c>
+      <c r="R9">
+        <v>414000000.0</v>
+      </c>
+      <c r="S9">
+        <v>563000000.0</v>
+      </c>
+      <c r="T9">
+        <v>674000000.0</v>
+      </c>
+      <c r="U9">
+        <v>461000000.0</v>
+      </c>
+      <c r="V9">
+        <v>545000000.0</v>
+      </c>
+      <c r="W9">
+        <v>709000000.0</v>
+      </c>
+      <c r="X9">
+        <v>739000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>615000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>13000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>461000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>654000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>645000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>624000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>582000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>611000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>621000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>694000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>631000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>680000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>616000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>628000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>836000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>1042000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>801000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>860000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>789000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>718000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>769000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>782000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>741000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>809000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>721000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>800000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>733000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>756000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>679000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>776000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>685000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>609000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>605000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>725000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>719000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>679000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>637000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>695000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>644000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>442000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>502000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>543000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>562000000.0</v>
+      </c>
+      <c r="BP9">
+        <v>959000000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>0.0</v>
+      </c>
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
+        <v>0.0</v>
+      </c>
+      <c r="BT9">
+        <v>1440000000.0</v>
+      </c>
+      <c r="BU9">
+        <v>0.0</v>
+      </c>
+      <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
+        <v>0.0</v>
+      </c>
+      <c r="BX9">
+        <v>1119000000.0</v>
+      </c>
+      <c r="BY9">
+        <v>0.0</v>
+      </c>
+      <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
+        <v>0.0</v>
+      </c>
+      <c r="CB9">
+        <v>754000000.0</v>
+      </c>
+      <c r="CC9">
+        <v>0.0</v>
+      </c>
+      <c r="CD9">
+        <v>0.0</v>
+      </c>
+      <c r="CE9">
+        <v>0.0</v>
+      </c>
+      <c r="CF9">
+        <v>1592000000.0</v>
+      </c>
+      <c r="CG9">
+        <v>0.0</v>
+      </c>
+      <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
+        <v>0.0</v>
+      </c>
+      <c r="CJ9">
+        <v>2948000000.0</v>
+      </c>
+      <c r="CK9">
+        <v>0.0</v>
+      </c>
+      <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9">
+        <v>0.0</v>
+      </c>
+      <c r="CN9">
+        <v>3274000000.0</v>
+      </c>
+      <c r="CO9">
+        <v>0.0</v>
+      </c>
+      <c r="CP9">
+        <v>0.0</v>
+      </c>
+      <c r="CQ9">
+        <v>0.0</v>
+      </c>
+      <c r="CR9">
+        <v>3450000000.0</v>
+      </c>
+      <c r="CS9">
+        <v>0.0</v>
+      </c>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
+        <v>0.0</v>
+      </c>
+      <c r="CV9">
+        <v>3010000000.0</v>
+      </c>
+      <c r="CW9">
+        <v>0.0</v>
+      </c>
+      <c r="CX9">
+        <v>0.0</v>
+      </c>
+      <c r="CY9">
+        <v>0.0</v>
+      </c>
+      <c r="CZ9">
+        <v>4395000000.0</v>
+      </c>
+      <c r="DA9">
+        <v>0.0</v>
+      </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:107">
+      <c r="A10" t="s">
+        <v>175</v>
+      </c>
+      <c r="B10">
+        <v>366000000.0</v>
+      </c>
+      <c r="C10">
+        <v>272000000.0</v>
+      </c>
+      <c r="D10">
+        <v>332000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-249000000.0</v>
+      </c>
+      <c r="F10">
+        <v>453000000.0</v>
+      </c>
+      <c r="G10">
+        <v>345000000.0</v>
+      </c>
+      <c r="H10">
+        <v>339000000.0</v>
+      </c>
+      <c r="I10">
+        <v>400000000.0</v>
+      </c>
+      <c r="J10">
+        <v>994000000.0</v>
+      </c>
+      <c r="K10">
+        <v>300000000.0</v>
+      </c>
+      <c r="L10">
+        <v>239000000.0</v>
+      </c>
+      <c r="M10">
+        <v>325000000.0</v>
+      </c>
+      <c r="N10">
+        <v>276000000.0</v>
+      </c>
+      <c r="O10">
+        <v>198000000.0</v>
+      </c>
+      <c r="P10">
+        <v>291000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>365000000.0</v>
+      </c>
+      <c r="R10">
+        <v>-56000000.0</v>
+      </c>
+      <c r="S10">
+        <v>111000000.0</v>
+      </c>
+      <c r="T10">
+        <v>39000000.0</v>
+      </c>
+      <c r="U10">
+        <v>129000000.0</v>
+      </c>
+      <c r="V10">
+        <v>194000000.0</v>
+      </c>
+      <c r="W10">
+        <v>348000000.0</v>
+      </c>
+      <c r="X10">
+        <v>370000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>303000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-379000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>1577000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>271000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>290000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>302000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>278000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>299000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>297000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>386000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>375000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>357000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>337000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>344000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>402000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>320000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>353000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>348000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>404000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>279000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>420000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>449000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>360000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>453000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>364000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>432000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>388000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>387000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>357000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>452000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>327000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>131000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>338000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>440000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>436000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>344000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>370000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>383000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>409000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>132000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>205000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>289000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>318000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>9100000000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>0.0</v>
+      </c>
+      <c r="BR10">
+        <v>-489000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>489000000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-1903000000.0</v>
+      </c>
+      <c r="BU10">
+        <v>5153000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>0.0</v>
+      </c>
+      <c r="BW10">
+        <v>0.0</v>
+      </c>
+      <c r="BX10">
+        <v>0.0</v>
+      </c>
+      <c r="BY10">
+        <v>0.0</v>
+      </c>
+      <c r="BZ10">
+        <v>0.0</v>
+      </c>
+      <c r="CA10">
+        <v>0.0</v>
+      </c>
+      <c r="CB10">
+        <v>0.0</v>
+      </c>
+      <c r="CC10">
+        <v>0.0</v>
+      </c>
+      <c r="CD10">
+        <v>0.0</v>
+      </c>
+      <c r="CE10">
+        <v>0.0</v>
+      </c>
+      <c r="CF10">
+        <v>0.0</v>
+      </c>
+      <c r="CG10">
+        <v>0.0</v>
+      </c>
+      <c r="CH10">
+        <v>0.0</v>
+      </c>
+      <c r="CI10">
+        <v>0.0</v>
+      </c>
+      <c r="CJ10">
+        <v>0.0</v>
+      </c>
+      <c r="CK10">
+        <v>-175000000.0</v>
+      </c>
+      <c r="CL10">
+        <v>175000000.0</v>
+      </c>
+      <c r="CM10">
+        <v>97000000.0</v>
+      </c>
+      <c r="CN10">
+        <v>74000000.0</v>
+      </c>
+      <c r="CO10">
+        <v>-167000000.0</v>
+      </c>
+      <c r="CP10">
+        <v>167000000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>201000000.0</v>
+      </c>
+      <c r="CR10">
+        <v>173000000.0</v>
+      </c>
+      <c r="CS10">
         <v>85000000.0</v>
       </c>
-      <c r="P8">
-[...2 lines deleted...]
-      <c r="Q8">
+      <c r="CT10">
+        <v>343000000.0</v>
+      </c>
+      <c r="CU10">
+        <v>0.0</v>
+      </c>
+      <c r="CV10">
+        <v>-41000000.0</v>
+      </c>
+      <c r="CW10">
+        <v>41000000.0</v>
+      </c>
+      <c r="CX10">
+        <v>256000000.0</v>
+      </c>
+      <c r="CY10">
+        <v>0.0</v>
+      </c>
+      <c r="CZ10">
+        <v>299000000.0</v>
+      </c>
+      <c r="DA10">
+        <v>236000000.0</v>
+      </c>
+      <c r="DB10">
+        <v>672000000.0</v>
+      </c>
+      <c r="DC10">
+        <v>460000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:107">
+      <c r="A11" t="s">
+        <v>176</v>
+      </c>
+      <c r="B11">
+        <v>52000000.0</v>
+      </c>
+      <c r="C11">
+        <v>81000000.0</v>
+      </c>
+      <c r="D11">
+        <v>185000000.0</v>
+      </c>
+      <c r="E11">
+        <v>103000000.0</v>
+      </c>
+      <c r="F11">
+        <v>56000000.0</v>
+      </c>
+      <c r="G11">
+        <v>356000000.0</v>
+      </c>
+      <c r="H11">
+        <v>64000000.0</v>
+      </c>
+      <c r="I11">
+        <v>32000000.0</v>
+      </c>
+      <c r="J11">
+        <v>51000000.0</v>
+      </c>
+      <c r="K11">
+        <v>76000000.0</v>
+      </c>
+      <c r="L11">
+        <v>-680000000.0</v>
+      </c>
+      <c r="M11">
+        <v>-1312000000.0</v>
+      </c>
+      <c r="N11">
+        <v>30000000.0</v>
+      </c>
+      <c r="O11">
+        <v>34000000.0</v>
+      </c>
+      <c r="P11">
+        <v>25000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>59000000.0</v>
+      </c>
+      <c r="R11">
+        <v>16000000.0</v>
+      </c>
+      <c r="S11">
+        <v>21000000.0</v>
+      </c>
+      <c r="T11">
+        <v>62000000.0</v>
+      </c>
+      <c r="U11">
+        <v>25000000.0</v>
+      </c>
+      <c r="V11">
+        <v>28000000.0</v>
+      </c>
+      <c r="W11">
+        <v>48000000.0</v>
+      </c>
+      <c r="X11">
+        <v>55000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>10000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>30000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>38000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>31000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>33000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>42000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>66000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>83000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>59000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>135000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>31000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>38000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>61000000.0</v>
+      </c>
+      <c r="AN11">
         <v>26000000.0</v>
       </c>
-      <c r="R8">
-[...29 lines deleted...]
-      <c r="AB8">
+      <c r="AO11">
+        <v>57000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>84000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>75000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>61000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>61000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>80000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>61000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>82000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>63000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>62000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>75000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>74000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>72000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>73000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>37000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-15000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>52000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>98000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>77000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>29000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>87000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>73000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>116000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>49000000.0</v>
+      </c>
+      <c r="BM11">
+        <v>62000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>62000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>85000000.0</v>
+      </c>
+      <c r="BP11">
+        <v>0.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-25000000.0</v>
+      </c>
+      <c r="BR11">
+        <v>25000000.0</v>
+      </c>
+      <c r="BS11">
+        <v>0.0</v>
+      </c>
+      <c r="BT11">
+        <v>88000000.0</v>
+      </c>
+      <c r="BU11">
+        <v>5000000.0</v>
+      </c>
+      <c r="BV11">
+        <v>-66000000.0</v>
+      </c>
+      <c r="BW11">
+        <v>66000000.0</v>
+      </c>
+      <c r="BX11">
+        <v>-15000000.0</v>
+      </c>
+      <c r="BY11">
+        <v>15000000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>55000000.0</v>
+      </c>
+      <c r="CA11">
+        <v>46000000.0</v>
+      </c>
+      <c r="CB11">
+        <v>90000000.0</v>
+      </c>
+      <c r="CC11">
+        <v>46000000.0</v>
+      </c>
+      <c r="CD11">
+        <v>51000000.0</v>
+      </c>
+      <c r="CE11">
+        <v>40000000.0</v>
+      </c>
+      <c r="CF11">
+        <v>-8000000.0</v>
+      </c>
+      <c r="CG11">
+        <v>8000000.0</v>
+      </c>
+      <c r="CH11">
+        <v>20000000.0</v>
+      </c>
+      <c r="CI11">
+        <v>37000000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>4071000000.0</v>
+      </c>
+      <c r="CK11">
         <v>-17000000.0</v>
       </c>
-      <c r="AC8">
-[...23 lines deleted...]
-      <c r="AK8">
+      <c r="CL11">
+        <v>17000000.0</v>
+      </c>
+      <c r="CM11">
+        <v>23000000.0</v>
+      </c>
+      <c r="CN11">
+        <v>0.0</v>
+      </c>
+      <c r="CO11">
+        <v>-50000000.0</v>
+      </c>
+      <c r="CP11">
+        <v>50000000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>66000000.0</v>
+      </c>
+      <c r="CR11">
+        <v>53000000.0</v>
+      </c>
+      <c r="CS11">
+        <v>31000000.0</v>
+      </c>
+      <c r="CT11">
+        <v>123000000.0</v>
+      </c>
+      <c r="CU11">
+        <v>0.0</v>
+      </c>
+      <c r="CV11">
+        <v>-15000000.0</v>
+      </c>
+      <c r="CW11">
+        <v>15000000.0</v>
+      </c>
+      <c r="CX11">
+        <v>92000000.0</v>
+      </c>
+      <c r="CY11">
+        <v>0.0</v>
+      </c>
+      <c r="CZ11">
+        <v>99000000.0</v>
+      </c>
+      <c r="DA11">
+        <v>88000000.0</v>
+      </c>
+      <c r="DB11">
+        <v>248000000.0</v>
+      </c>
+      <c r="DC11">
+        <v>170000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:107">
+      <c r="A12" t="s">
+        <v>177</v>
+      </c>
+      <c r="B12">
+        <v>62000000.0</v>
+      </c>
+      <c r="C12">
+        <v>89000000.0</v>
+      </c>
+      <c r="D12">
+        <v>87000000.0</v>
+      </c>
+      <c r="E12">
+        <v>90000000.0</v>
+      </c>
+      <c r="F12">
+        <v>91000000.0</v>
+      </c>
+      <c r="G12">
+        <v>93000000.0</v>
+      </c>
+      <c r="H12">
+        <v>107000000.0</v>
+      </c>
+      <c r="I12">
+        <v>101000000.0</v>
+      </c>
+      <c r="J12">
+        <v>64000000.0</v>
+      </c>
+      <c r="K12">
+        <v>65000000.0</v>
+      </c>
+      <c r="L12">
+        <v>71000000.0</v>
+      </c>
+      <c r="M12">
+        <v>75000000.0</v>
+      </c>
+      <c r="N12">
+        <v>72000000.0</v>
+      </c>
+      <c r="O12">
+        <v>67000000.0</v>
+      </c>
+      <c r="P12">
+        <v>62000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>58000000.0</v>
+      </c>
+      <c r="R12">
+        <v>56000000.0</v>
+      </c>
+      <c r="S12">
+        <v>43000000.0</v>
+      </c>
+      <c r="T12">
+        <v>36000000.0</v>
+      </c>
+      <c r="U12">
+        <v>36000000.0</v>
+      </c>
+      <c r="V12">
+        <v>38000000.0</v>
+      </c>
+      <c r="W12">
+        <v>40000000.0</v>
+      </c>
+      <c r="X12">
+        <v>39000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>38000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>44000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>43000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>42000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>43000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>38000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>37000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>34000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>36000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>34000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>30000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>30000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>32000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>34000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>35000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>37000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>34000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>36000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>36000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>36000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>32000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>33000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>35000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>39000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>37000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>41000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>6000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>8000000.0</v>
+      </c>
+      <c r="BM12">
+        <v>6000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>8000000.0</v>
+      </c>
+      <c r="BO12">
+        <v>8000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>119000000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>168000000.0</v>
+      </c>
+      <c r="BR12">
+        <v>168000000.0</v>
+      </c>
+      <c r="BS12">
+        <v>136000000.0</v>
+      </c>
+      <c r="BT12">
+        <v>125000000.0</v>
+      </c>
+      <c r="BU12">
+        <v>93000000.0</v>
+      </c>
+      <c r="BV12">
+        <v>109000000.0</v>
+      </c>
+      <c r="BW12">
+        <v>109000000.0</v>
+      </c>
+      <c r="BX12">
+        <v>141000000.0</v>
+      </c>
+      <c r="BY12">
+        <v>454000000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>84000000.0</v>
+      </c>
+      <c r="CA12">
+        <v>90000000.0</v>
+      </c>
+      <c r="CB12">
+        <v>110000000.0</v>
+      </c>
+      <c r="CC12">
+        <v>116000000.0</v>
+      </c>
+      <c r="CD12">
+        <v>104000000.0</v>
+      </c>
+      <c r="CE12">
+        <v>99000000.0</v>
+      </c>
+      <c r="CF12">
+        <v>94000000.0</v>
+      </c>
+      <c r="CG12">
+        <v>103000000.0</v>
+      </c>
+      <c r="CH12">
+        <v>67000000.0</v>
+      </c>
+      <c r="CI12">
+        <v>54000000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>57000000.0</v>
+      </c>
+      <c r="CK12">
+        <v>58000000.0</v>
+      </c>
+      <c r="CL12">
+        <v>55000000.0</v>
+      </c>
+      <c r="CM12">
+        <v>62000000.0</v>
+      </c>
+      <c r="CN12">
+        <v>63000000.0</v>
+      </c>
+      <c r="CO12">
+        <v>51000000.0</v>
+      </c>
+      <c r="CP12">
+        <v>49000000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>48000000.0</v>
+      </c>
+      <c r="CR12">
+        <v>47000000.0</v>
+      </c>
+      <c r="CS12">
+        <v>49000000.0</v>
+      </c>
+      <c r="CT12">
+        <v>47000000.0</v>
+      </c>
+      <c r="CU12">
+        <v>48000000.0</v>
+      </c>
+      <c r="CV12">
+        <v>53000000.0</v>
+      </c>
+      <c r="CW12">
+        <v>57000000.0</v>
+      </c>
+      <c r="CX12">
+        <v>56000000.0</v>
+      </c>
+      <c r="CY12">
+        <v>56000000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>56000000.0</v>
+      </c>
+      <c r="DA12">
+        <v>42000000.0</v>
+      </c>
+      <c r="DB12">
+        <v>45000000.0</v>
+      </c>
+      <c r="DC12">
+        <v>40000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:107">
+      <c r="A13" t="s">
+        <v>178</v>
+      </c>
+      <c r="B13">
+        <v>7000000.0</v>
+      </c>
+      <c r="C13">
+        <v>11000000.0</v>
+      </c>
+      <c r="D13">
+        <v>13000000.0</v>
+      </c>
+      <c r="E13">
+        <v>23000000.0</v>
+      </c>
+      <c r="F13">
+        <v>13000000.0</v>
+      </c>
+      <c r="G13">
+        <v>11000000.0</v>
+      </c>
+      <c r="H13">
+        <v>20000000.0</v>
+      </c>
+      <c r="I13">
+        <v>31000000.0</v>
+      </c>
+      <c r="J13">
+        <v>16000000.0</v>
+      </c>
+      <c r="K13">
+        <v>20000000.0</v>
+      </c>
+      <c r="L13">
+        <v>35000000.0</v>
+      </c>
+      <c r="M13">
+        <v>30000000.0</v>
+      </c>
+      <c r="N13">
+        <v>24000000.0</v>
+      </c>
+      <c r="O13">
+        <v>22000000.0</v>
+      </c>
+      <c r="P13">
+        <v>51000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>26000000.0</v>
+      </c>
+      <c r="R13">
+        <v>7000000.0</v>
+      </c>
+      <c r="S13">
+        <v>2000000.0</v>
+      </c>
+      <c r="T13"/>
+      <c r="U13">
+        <v>3000000.0</v>
+      </c>
+      <c r="V13"/>
+      <c r="W13">
+        <v>3000000.0</v>
+      </c>
+      <c r="X13">
+        <v>2000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>3000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>2000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>3000000.0</v>
+      </c>
+      <c r="AD13">
         <v>5000000.0</v>
       </c>
-      <c r="AL8">
-[...513 lines deleted...]
-      <c r="AV10">
+      <c r="AE13">
         <v>35000000.0</v>
       </c>
-      <c r="AW10">
-[...633 lines deleted...]
-      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
-[...1 lines deleted...]
-      </c>
+      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -34348,895 +24444,11052 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
+        <v>179</v>
+      </c>
+      <c r="B14">
+        <v>1000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-9000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-3000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>-7000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-6000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-14000000.0</v>
+      </c>
+      <c r="M14">
+        <v>-8000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-3000000.0</v>
+      </c>
+      <c r="P14">
+        <v>-17000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="R14">
+        <v>27000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="T14">
+        <v>-8000000.0</v>
+      </c>
+      <c r="U14">
+        <v>-3000000.0</v>
+      </c>
+      <c r="V14">
+        <v>203000000.0</v>
+      </c>
+      <c r="W14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="X14">
+        <v>20000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>5000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>27000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>10000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>9000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>12000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>9000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>21000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>18000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>17000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>17000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>25000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>13000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>13000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>18000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>29000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>14000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>22000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>20000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>24000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>20000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>24000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>21000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>23000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>22000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>22000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>22000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>19000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>23000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>20000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>21000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>22000000.0</v>
+      </c>
+      <c r="BI14">
+        <v>19000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>18000000.0</v>
+      </c>
+      <c r="BK14">
+        <v>19000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>16000000.0</v>
+      </c>
+      <c r="BM14">
+        <v>17000000.0</v>
+      </c>
+      <c r="BN14">
+        <v>19000000.0</v>
+      </c>
+      <c r="BO14">
+        <v>20000000.0</v>
+      </c>
+      <c r="BP14">
+        <v>15000000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>14000000.0</v>
+      </c>
+      <c r="BR14">
+        <v>11000000.0</v>
+      </c>
+      <c r="BS14">
+        <v>4000000.0</v>
+      </c>
+      <c r="BT14">
+        <v>23000000.0</v>
+      </c>
+      <c r="BU14">
+        <v>5000000.0</v>
+      </c>
+      <c r="BV14">
+        <v>12000000.0</v>
+      </c>
+      <c r="BW14">
+        <v>12000000.0</v>
+      </c>
+      <c r="BX14">
+        <v>28000000.0</v>
+      </c>
+      <c r="BY14">
+        <v>11000000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>12000000.0</v>
+      </c>
+      <c r="CA14">
+        <v>12000000.0</v>
+      </c>
+      <c r="CB14">
+        <v>9000000.0</v>
+      </c>
+      <c r="CC14">
+        <v>4000000.0</v>
+      </c>
+      <c r="CD14">
+        <v>14000000.0</v>
+      </c>
+      <c r="CE14">
+        <v>10000000.0</v>
+      </c>
+      <c r="CF14">
+        <v>13000000.0</v>
+      </c>
+      <c r="CG14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CH14">
+        <v>8000000.0</v>
+      </c>
+      <c r="CI14">
+        <v>8000000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>3000000.0</v>
+      </c>
+      <c r="CK14">
+        <v>10000000.0</v>
+      </c>
+      <c r="CL14">
+        <v>15000000.0</v>
+      </c>
+      <c r="CM14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CN14">
+        <v>12000000.0</v>
+      </c>
+      <c r="CO14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CP14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>11000000.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:107">
+      <c r="A15" t="s">
+        <v>180</v>
+      </c>
+      <c r="B15">
+        <v>248000000.0</v>
+      </c>
+      <c r="C15">
+        <v>189000000.0</v>
+      </c>
+      <c r="D15">
+        <v>138000000.0</v>
+      </c>
+      <c r="E15">
+        <v>-355000000.0</v>
+      </c>
+      <c r="F15">
+        <v>393000000.0</v>
+      </c>
+      <c r="G15">
+        <v>-11000000.0</v>
+      </c>
+      <c r="H15">
+        <v>268000000.0</v>
+      </c>
+      <c r="I15">
+        <v>363000000.0</v>
+      </c>
+      <c r="J15">
+        <v>938000000.0</v>
+      </c>
+      <c r="K15">
+        <v>218000000.0</v>
+      </c>
+      <c r="L15">
+        <v>905000000.0</v>
+      </c>
+      <c r="M15">
+        <v>1629000000.0</v>
+      </c>
+      <c r="N15">
+        <v>242000000.0</v>
+      </c>
+      <c r="O15">
+        <v>162000000.0</v>
+      </c>
+      <c r="P15">
+        <v>249000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>301000000.0</v>
+      </c>
+      <c r="R15">
+        <v>-45000000.0</v>
+      </c>
+      <c r="S15">
+        <v>89000000.0</v>
+      </c>
+      <c r="T15">
+        <v>31000000.0</v>
+      </c>
+      <c r="U15">
+        <v>101000000.0</v>
+      </c>
+      <c r="V15">
+        <v>163000000.0</v>
+      </c>
+      <c r="W15">
+        <v>295000000.0</v>
+      </c>
+      <c r="X15">
+        <v>299000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>299000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-366000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1572000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>230000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>246000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>274000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>240000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>247000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>222000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>291000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>307000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>256000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>395000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>369000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>335000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>281000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>293000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>258000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>425000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>192000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>404000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>645000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>209000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>344000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>305000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>382000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>320000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>298000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>271000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>367000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>276000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>136000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>269000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>330000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>342000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>290000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>266000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>298000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>291000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>75000000.0</v>
+      </c>
+      <c r="BM15">
+        <v>127000000.0</v>
+      </c>
+      <c r="BN15">
+        <v>214000000.0</v>
+      </c>
+      <c r="BO15">
+        <v>215000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-69000000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>9369000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-552000000.0</v>
+      </c>
+      <c r="BS15">
+        <v>552000000.0</v>
+      </c>
+      <c r="BT15">
+        <v>-2181000000.0</v>
+      </c>
+      <c r="BU15">
+        <v>5218000000.0</v>
+      </c>
+      <c r="BV15">
+        <v>0.0</v>
+      </c>
+      <c r="BW15">
+        <v>0.0</v>
+      </c>
+      <c r="BX15">
+        <v>0.0</v>
+      </c>
+      <c r="BY15">
+        <v>0.0</v>
+      </c>
+      <c r="BZ15">
+        <v>0.0</v>
+      </c>
+      <c r="CA15">
+        <v>0.0</v>
+      </c>
+      <c r="CB15">
+        <v>0.0</v>
+      </c>
+      <c r="CC15">
+        <v>0.0</v>
+      </c>
+      <c r="CD15">
+        <v>0.0</v>
+      </c>
+      <c r="CE15">
+        <v>0.0</v>
+      </c>
+      <c r="CF15">
+        <v>0.0</v>
+      </c>
+      <c r="CG15">
+        <v>0.0</v>
+      </c>
+      <c r="CH15">
+        <v>0.0</v>
+      </c>
+      <c r="CI15">
+        <v>0.0</v>
+      </c>
+      <c r="CJ15">
+        <v>0.0</v>
+      </c>
+      <c r="CK15">
+        <v>-143000000.0</v>
+      </c>
+      <c r="CL15">
+        <v>143000000.0</v>
+      </c>
+      <c r="CM15">
+        <v>63000000.0</v>
+      </c>
+      <c r="CN15">
+        <v>63000000.0</v>
+      </c>
+      <c r="CO15">
+        <v>-106000000.0</v>
+      </c>
+      <c r="CP15">
+        <v>106000000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>124000000.0</v>
+      </c>
+      <c r="CR15">
+        <v>120000000.0</v>
+      </c>
+      <c r="CS15">
+        <v>54000000.0</v>
+      </c>
+      <c r="CT15">
+        <v>220000000.0</v>
+      </c>
+      <c r="CU15">
+        <v>0.0</v>
+      </c>
+      <c r="CV15">
+        <v>-26000000.0</v>
+      </c>
+      <c r="CW15">
+        <v>26000000.0</v>
+      </c>
+      <c r="CX15">
+        <v>164000000.0</v>
+      </c>
+      <c r="CY15">
+        <v>0.0</v>
+      </c>
+      <c r="CZ15">
+        <v>200000000.0</v>
+      </c>
+      <c r="DA15">
+        <v>148000000.0</v>
+      </c>
+      <c r="DB15">
+        <v>424000000.0</v>
+      </c>
+      <c r="DC15">
+        <v>290000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:107">
+      <c r="A16" t="s">
+        <v>181</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>1629000000.0</v>
+      </c>
+      <c r="N16">
+        <v>229000000.0</v>
+      </c>
+      <c r="O16">
+        <v>146000000.0</v>
+      </c>
+      <c r="P16">
+        <v>233000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>286000000.0</v>
+      </c>
+      <c r="R16">
+        <v>-61000000.0</v>
+      </c>
+      <c r="S16">
+        <v>73000000.0</v>
+      </c>
+      <c r="T16">
+        <v>15000000.0</v>
+      </c>
+      <c r="U16">
+        <v>86000000.0</v>
+      </c>
+      <c r="V16">
+        <v>147000000.0</v>
+      </c>
+      <c r="W16">
+        <v>279000000.0</v>
+      </c>
+      <c r="X16">
+        <v>283000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>283000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-369000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1572000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>230000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>246000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>274000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>240000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>247000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>222000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>291000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>307000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>256000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>395000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>369000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>335000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>281000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>293000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>258000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>425000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>192000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>404000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>645000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>209000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>344000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>305000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>382000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>320000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>298000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>271000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>367000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>276000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>136000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>269000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>330000000.0</v>
+      </c>
+      <c r="BG16">
+        <v>342000000.0</v>
+      </c>
+      <c r="BH16">
+        <v>290000000.0</v>
+      </c>
+      <c r="BI16">
+        <v>266000000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>298000000.0</v>
+      </c>
+      <c r="BK16">
+        <v>291000000.0</v>
+      </c>
+      <c r="BL16">
+        <v>75000000.0</v>
+      </c>
+      <c r="BM16">
+        <v>127000000.0</v>
+      </c>
+      <c r="BN16">
+        <v>214000000.0</v>
+      </c>
+      <c r="BO16">
+        <v>215000000.0</v>
+      </c>
+      <c r="BP16">
+        <v>-59000000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>9403000000.0</v>
+      </c>
+      <c r="BR16">
+        <v>-534000000.0</v>
+      </c>
+      <c r="BS16">
+        <v>534000000.0</v>
+      </c>
+      <c r="BT16">
+        <v>-2087000000.0</v>
+      </c>
+      <c r="BU16">
+        <v>5143000000.0</v>
+      </c>
+      <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
+        <v>40000000.0</v>
+      </c>
+      <c r="BY16">
+        <v>0.0</v>
+      </c>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
+        <v>0.0</v>
+      </c>
+      <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
+        <v>0.0</v>
+      </c>
+      <c r="CG16">
+        <v>0.0</v>
+      </c>
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
+        <v>0.0</v>
+      </c>
+      <c r="CK16">
+        <v>-143000000.0</v>
+      </c>
+      <c r="CL16">
+        <v>143000000.0</v>
+      </c>
+      <c r="CM16">
+        <v>63000000.0</v>
+      </c>
+      <c r="CN16">
+        <v>63000000.0</v>
+      </c>
+      <c r="CO16">
+        <v>-106000000.0</v>
+      </c>
+      <c r="CP16">
+        <v>106000000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>124000000.0</v>
+      </c>
+      <c r="CR16">
+        <v>120000000.0</v>
+      </c>
+      <c r="CS16">
+        <v>54000000.0</v>
+      </c>
+      <c r="CT16">
+        <v>220000000.0</v>
+      </c>
+      <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
+        <v>-26000000.0</v>
+      </c>
+      <c r="CW16">
+        <v>26000000.0</v>
+      </c>
+      <c r="CX16">
+        <v>164000000.0</v>
+      </c>
+      <c r="CY16">
+        <v>0.0</v>
+      </c>
+      <c r="CZ16">
+        <v>200000000.0</v>
+      </c>
+      <c r="DA16">
+        <v>148000000.0</v>
+      </c>
+      <c r="DB16">
+        <v>424000000.0</v>
+      </c>
+      <c r="DC16">
+        <v>290000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:107">
+      <c r="A17" t="s">
+        <v>182</v>
+      </c>
+      <c r="B17">
+        <v>297000000.0</v>
+      </c>
+      <c r="C17">
+        <v>191000000.0</v>
+      </c>
+      <c r="D17">
+        <v>147000000.0</v>
+      </c>
+      <c r="E17">
+        <v>-352000000.0</v>
+      </c>
+      <c r="F17">
+        <v>397000000.0</v>
+      </c>
+      <c r="G17">
+        <v>-11000000.0</v>
+      </c>
+      <c r="H17">
+        <v>275000000.0</v>
+      </c>
+      <c r="I17">
+        <v>368000000.0</v>
+      </c>
+      <c r="J17">
+        <v>943000000.0</v>
+      </c>
+      <c r="K17">
+        <v>224000000.0</v>
+      </c>
+      <c r="L17">
+        <v>919000000.0</v>
+      </c>
+      <c r="M17">
+        <v>1637000000.0</v>
+      </c>
+      <c r="N17">
+        <v>319000000.0</v>
+      </c>
+      <c r="O17">
+        <v>246000000.0</v>
+      </c>
+      <c r="P17">
+        <v>266000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>373000000.0</v>
+      </c>
+      <c r="R17">
+        <v>-72000000.0</v>
+      </c>
+      <c r="S17">
+        <v>153000000.0</v>
+      </c>
+      <c r="T17">
+        <v>39000000.0</v>
+      </c>
+      <c r="U17">
+        <v>155000000.0</v>
+      </c>
+      <c r="V17">
+        <v>166000000.0</v>
+      </c>
+      <c r="W17">
+        <v>342000000.0</v>
+      </c>
+      <c r="X17">
+        <v>370000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>325000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-375000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>1585000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>49000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>323000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>329000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>308000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>257000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>231000000.0</v>
+      </c>
+      <c r="AH17">
+        <v>303000000.0</v>
+      </c>
+      <c r="AI17">
+        <v>316000000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-88000000.0</v>
+      </c>
+      <c r="AK17">
+        <v>413000000.0</v>
+      </c>
+      <c r="AL17">
+        <v>386000000.0</v>
+      </c>
+      <c r="AM17">
+        <v>352000000.0</v>
+      </c>
+      <c r="AN17">
+        <v>306000000.0</v>
+      </c>
+      <c r="AO17">
+        <v>306000000.0</v>
+      </c>
+      <c r="AP17">
+        <v>271000000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>335000000.0</v>
+      </c>
+      <c r="AR17">
+        <v>224000000.0</v>
+      </c>
+      <c r="AS17">
+        <v>364000000.0</v>
+      </c>
+      <c r="AT17">
+        <v>369000000.0</v>
+      </c>
+      <c r="AU17">
+        <v>304000000.0</v>
+      </c>
+      <c r="AV17">
+        <v>371000000.0</v>
+      </c>
+      <c r="AW17">
+        <v>323000000.0</v>
+      </c>
+      <c r="AX17">
+        <v>396000000.0</v>
+      </c>
+      <c r="AY17">
+        <v>333000000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>313000000.0</v>
+      </c>
+      <c r="BA17">
+        <v>285000000.0</v>
+      </c>
+      <c r="BB17">
+        <v>379000000.0</v>
+      </c>
+      <c r="BC17">
+        <v>290000000.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:107">
+      <c r="A18" t="s">
+        <v>183</v>
+      </c>
+      <c r="B18">
+        <v>-55000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-78000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-74000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-67000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-78000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-82000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-87000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-70000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-48000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-45000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-36000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-45000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-48000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-67000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-62000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-32000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-49000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-41000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-36000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-33000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-38000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-37000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-39000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-36000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-43000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-39000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-39000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+    </row>
+    <row r="19" spans="1:107">
+      <c r="A19" t="s">
+        <v>184</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>11000000.0</v>
+      </c>
+      <c r="O19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="P19">
+        <v>-289000000.0</v>
+      </c>
+      <c r="Q19">
+        <v>20000000.0</v>
+      </c>
+      <c r="R19">
+        <v>-25000000.0</v>
+      </c>
+      <c r="S19">
+        <v>-39000000.0</v>
+      </c>
+      <c r="T19">
+        <v>-278000000.0</v>
+      </c>
+      <c r="U19">
+        <v>1000000.0</v>
+      </c>
+      <c r="V19">
+        <v>-53000000.0</v>
+      </c>
+      <c r="W19">
+        <v>1000000.0</v>
+      </c>
+      <c r="X19">
+        <v>-77000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>1000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AB19"/>
+      <c r="AC19">
+        <v>7000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>6000000.0</v>
+      </c>
+      <c r="AE19">
+        <v>16000000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AG19">
+        <v>8000000.0</v>
+      </c>
+      <c r="AH19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AI19">
+        <v>35000000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>14000000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AL19">
+        <v>15000000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-290000000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-56000000.0</v>
+      </c>
+      <c r="AP19">
+        <v>5000000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>10000000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-15000000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-49000000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AW19">
+        <v>7000000.0</v>
+      </c>
+      <c r="AX19">
+        <v>13000000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>15000000.0</v>
+      </c>
+      <c r="BA19">
+        <v>12000000.0</v>
+      </c>
+      <c r="BB19">
+        <v>15000000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-26000000.0</v>
+      </c>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+    </row>
+    <row r="20" spans="1:107">
+      <c r="A20" t="s">
+        <v>185</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
+        <v>42000000.0</v>
+      </c>
+      <c r="O20">
+        <v>11000000.0</v>
+      </c>
+      <c r="P20">
+        <v>33000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>11000000.0</v>
+      </c>
+      <c r="R20">
+        <v>19000000.0</v>
+      </c>
+      <c r="S20">
+        <v>22000000.0</v>
+      </c>
+      <c r="T20">
+        <v>3000000.0</v>
+      </c>
+      <c r="U20">
+        <v>1000000.0</v>
+      </c>
+      <c r="V20">
+        <v>14000000.0</v>
+      </c>
+      <c r="W20">
+        <v>6000000.0</v>
+      </c>
+      <c r="X20">
+        <v>18000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>18000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>72000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>28000000.0</v>
+      </c>
+      <c r="AB20">
+        <v>30000000.0</v>
+      </c>
+      <c r="AC20">
+        <v>61000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>31000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>26000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>9000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>65000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>15000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>20000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>-51000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>21000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>97000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>62000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>76000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>63000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>154000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>35000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>108000000.0</v>
+      </c>
+      <c r="AS20">
+        <v>36000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>17000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>16000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>20000000.0</v>
+      </c>
+      <c r="AW20">
+        <v>47000000.0</v>
+      </c>
+      <c r="AX20">
+        <v>55000000.0</v>
+      </c>
+      <c r="AY20">
+        <v>22000000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>50000000.0</v>
+      </c>
+      <c r="BA20">
+        <v>37000000.0</v>
+      </c>
+      <c r="BB20">
+        <v>26000000.0</v>
+      </c>
+      <c r="BC20">
+        <v>32000000.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:107">
+      <c r="A21" t="s">
+        <v>186</v>
+      </c>
+      <c r="B21">
+        <v>367000000.0</v>
+      </c>
+      <c r="C21">
+        <v>440000000.0</v>
+      </c>
+      <c r="D21">
+        <v>392000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-175000000.0</v>
+      </c>
+      <c r="F21">
+        <v>486000000.0</v>
+      </c>
+      <c r="G21">
+        <v>481000000.0</v>
+      </c>
+      <c r="H21">
+        <v>764000000.0</v>
+      </c>
+      <c r="I21">
+        <v>556000000.0</v>
+      </c>
+      <c r="J21">
+        <v>504000000.0</v>
+      </c>
+      <c r="K21">
+        <v>414000000.0</v>
+      </c>
+      <c r="L21">
+        <v>439000000.0</v>
+      </c>
+      <c r="M21">
+        <v>436000000.0</v>
+      </c>
+      <c r="N21">
+        <v>425000000.0</v>
+      </c>
+      <c r="O21">
+        <v>240000000.0</v>
+      </c>
+      <c r="P21">
+        <v>468000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>475000000.0</v>
+      </c>
+      <c r="R21">
+        <v>128000000.0</v>
+      </c>
+      <c r="S21">
+        <v>289000000.0</v>
+      </c>
+      <c r="T21">
+        <v>383000000.0</v>
+      </c>
+      <c r="U21">
+        <v>198000000.0</v>
+      </c>
+      <c r="V21">
+        <v>279000000.0</v>
+      </c>
+      <c r="W21">
+        <v>454000000.0</v>
+      </c>
+      <c r="X21">
+        <v>461000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>385000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-217000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>209000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>356000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>383000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>364000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>326000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>369000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>389000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>434000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>372000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>414000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>379000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>392000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>541000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>731000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>523000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>391000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>441000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>335000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>461000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>481000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>446000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>486000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>414000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>488000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>459000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>417000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>387000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>483000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>397000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>177000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>367000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>468000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>464000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>411000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>393000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>428000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>412000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>113000000.0</v>
+      </c>
+      <c r="BM21">
+        <v>206000000.0</v>
+      </c>
+      <c r="BN21">
+        <v>297000000.0</v>
+      </c>
+      <c r="BO21">
+        <v>324000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>75000000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>0.0</v>
+      </c>
+      <c r="BR21">
+        <v>0.0</v>
+      </c>
+      <c r="BS21">
+        <v>0.0</v>
+      </c>
+      <c r="BT21">
+        <v>0.0</v>
+      </c>
+      <c r="BU21">
+        <v>0.0</v>
+      </c>
+      <c r="BV21">
+        <v>0.0</v>
+      </c>
+      <c r="BW21">
+        <v>0.0</v>
+      </c>
+      <c r="BX21">
+        <v>0.0</v>
+      </c>
+      <c r="BY21">
+        <v>0.0</v>
+      </c>
+      <c r="BZ21">
+        <v>0.0</v>
+      </c>
+      <c r="CA21">
+        <v>0.0</v>
+      </c>
+      <c r="CB21">
+        <v>0.0</v>
+      </c>
+      <c r="CC21">
+        <v>0.0</v>
+      </c>
+      <c r="CD21">
+        <v>0.0</v>
+      </c>
+      <c r="CE21">
+        <v>0.0</v>
+      </c>
+      <c r="CF21">
+        <v>0.0</v>
+      </c>
+      <c r="CG21">
+        <v>0.0</v>
+      </c>
+      <c r="CH21">
+        <v>0.0</v>
+      </c>
+      <c r="CI21">
+        <v>0.0</v>
+      </c>
+      <c r="CJ21">
+        <v>205000000.0</v>
+      </c>
+      <c r="CK21">
+        <v>-256000000.0</v>
+      </c>
+      <c r="CL21">
+        <v>256000000.0</v>
+      </c>
+      <c r="CM21">
+        <v>233000000.0</v>
+      </c>
+      <c r="CN21">
+        <v>162000000.0</v>
+      </c>
+      <c r="CO21">
+        <v>50000000.0</v>
+      </c>
+      <c r="CP21">
+        <v>238000000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>238000000.0</v>
+      </c>
+      <c r="CR21">
+        <v>215000000.0</v>
+      </c>
+      <c r="CS21">
+        <v>125000000.0</v>
+      </c>
+      <c r="CT21">
+        <v>382000000.0</v>
+      </c>
+      <c r="CU21">
+        <v>230000000.0</v>
+      </c>
+      <c r="CV21">
+        <v>132000000.0</v>
+      </c>
+      <c r="CW21">
+        <v>81000000.0</v>
+      </c>
+      <c r="CX21">
+        <v>303000000.0</v>
+      </c>
+      <c r="CY21">
+        <v>2000000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>314000000.0</v>
+      </c>
+      <c r="DA21">
+        <v>230000000.0</v>
+      </c>
+      <c r="DB21">
+        <v>683000000.0</v>
+      </c>
+      <c r="DC21">
+        <v>517000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:107">
+      <c r="A22" t="s">
+        <v>187</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:107">
+      <c r="A23" t="s">
+        <v>188</v>
+      </c>
+      <c r="B23">
+        <v>2907000000.0</v>
+      </c>
+      <c r="C23">
+        <v>4646000000.0</v>
+      </c>
+      <c r="D23">
+        <v>4761000000.0</v>
+      </c>
+      <c r="E23">
+        <v>5387000000.0</v>
+      </c>
+      <c r="F23">
+        <v>4722000000.0</v>
+      </c>
+      <c r="G23">
+        <v>4344000000.0</v>
+      </c>
+      <c r="H23">
+        <v>4143000000.0</v>
+      </c>
+      <c r="I23">
+        <v>4298000000.0</v>
+      </c>
+      <c r="J23">
+        <v>4547000000.0</v>
+      </c>
+      <c r="K23">
+        <v>4487000000.0</v>
+      </c>
+      <c r="L23">
+        <v>4480000000.0</v>
+      </c>
+      <c r="M23">
+        <v>4678000000.0</v>
+      </c>
+      <c r="N23">
+        <v>4775000000.0</v>
+      </c>
+      <c r="O23">
+        <v>4578000000.0</v>
+      </c>
+      <c r="P23">
+        <v>4172000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>4139000000.0</v>
+      </c>
+      <c r="R23">
+        <v>3929000000.0</v>
+      </c>
+      <c r="S23">
+        <v>3889000000.0</v>
+      </c>
+      <c r="T23">
+        <v>3751000000.0</v>
+      </c>
+      <c r="U23">
+        <v>3456000000.0</v>
+      </c>
+      <c r="V23">
+        <v>3528000000.0</v>
+      </c>
+      <c r="W23">
+        <v>3569000000.0</v>
+      </c>
+      <c r="X23">
+        <v>3751000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>3283000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2177000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>3017000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>3240000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>3176000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>3263000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>3249000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>3267000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>3096000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>3250000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>3258000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>3026000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>2769000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>2762000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>3751000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>3582000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3568000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3812000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3607000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>3544000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>3170000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>3377000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>3351000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>3666000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>3370000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>3600000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>3457000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>3765000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>3630000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>3757000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>3627000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>3590000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>3296000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>3529000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>3628000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>3489000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>3538000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>3785000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>3585000000.0</v>
+      </c>
+      <c r="BL23">
+        <v>3539000000.0</v>
+      </c>
+      <c r="BM23">
+        <v>3103000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>3149000000.0</v>
+      </c>
+      <c r="BO23">
+        <v>3086000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>0.0</v>
+      </c>
+      <c r="BQ23">
+        <v>0.0</v>
+      </c>
+      <c r="BR23">
+        <v>0.0</v>
+      </c>
+      <c r="BS23">
+        <v>0.0</v>
+      </c>
+      <c r="BT23">
+        <v>0.0</v>
+      </c>
+      <c r="BU23">
+        <v>0.0</v>
+      </c>
+      <c r="BV23">
+        <v>0.0</v>
+      </c>
+      <c r="BW23">
+        <v>0.0</v>
+      </c>
+      <c r="BX23">
+        <v>0.0</v>
+      </c>
+      <c r="BY23">
+        <v>0.0</v>
+      </c>
+      <c r="BZ23">
+        <v>0.0</v>
+      </c>
+      <c r="CA23">
+        <v>0.0</v>
+      </c>
+      <c r="CB23">
+        <v>0.0</v>
+      </c>
+      <c r="CC23">
+        <v>0.0</v>
+      </c>
+      <c r="CD23">
+        <v>0.0</v>
+      </c>
+      <c r="CE23">
+        <v>0.0</v>
+      </c>
+      <c r="CF23">
+        <v>0.0</v>
+      </c>
+      <c r="CG23">
+        <v>0.0</v>
+      </c>
+      <c r="CH23">
+        <v>0.0</v>
+      </c>
+      <c r="CI23">
+        <v>0.0</v>
+      </c>
+      <c r="CJ23">
+        <v>0.0</v>
+      </c>
+      <c r="CK23">
+        <v>0.0</v>
+      </c>
+      <c r="CL23">
+        <v>0.0</v>
+      </c>
+      <c r="CM23">
+        <v>0.0</v>
+      </c>
+      <c r="CN23">
+        <v>0.0</v>
+      </c>
+      <c r="CO23">
+        <v>0.0</v>
+      </c>
+      <c r="CP23">
+        <v>0.0</v>
+      </c>
+      <c r="CQ23">
+        <v>0.0</v>
+      </c>
+      <c r="CR23">
+        <v>0.0</v>
+      </c>
+      <c r="CS23">
+        <v>0.0</v>
+      </c>
+      <c r="CT23">
+        <v>0.0</v>
+      </c>
+      <c r="CU23">
+        <v>0.0</v>
+      </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
+        <v>0.0</v>
+      </c>
+      <c r="CX23">
+        <v>0.0</v>
+      </c>
+      <c r="CY23">
+        <v>0.0</v>
+      </c>
+      <c r="CZ23">
+        <v>0.0</v>
+      </c>
+      <c r="DA23">
+        <v>0.0</v>
+      </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
+      <c r="DC23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:107">
+      <c r="A24" t="s">
+        <v>189</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
+        <v>13000000.0</v>
+      </c>
+      <c r="O24">
+        <v>16000000.0</v>
+      </c>
+      <c r="P24">
+        <v>16000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>15000000.0</v>
+      </c>
+      <c r="R24">
+        <v>16000000.0</v>
+      </c>
+      <c r="S24">
+        <v>16000000.0</v>
+      </c>
+      <c r="T24">
+        <v>16000000.0</v>
+      </c>
+      <c r="U24">
+        <v>15000000.0</v>
+      </c>
+      <c r="V24">
+        <v>16000000.0</v>
+      </c>
+      <c r="W24">
+        <v>16000000.0</v>
+      </c>
+      <c r="X24">
+        <v>16000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>16000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>3000000.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+    </row>
+    <row r="25" spans="1:107">
+      <c r="A25" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25">
+        <v>134000000.0</v>
+      </c>
+      <c r="C25">
+        <v>250000000.0</v>
+      </c>
+      <c r="D25">
+        <v>250000000.0</v>
+      </c>
+      <c r="E25">
+        <v>249000000.0</v>
+      </c>
+      <c r="F25">
+        <v>250000000.0</v>
+      </c>
+      <c r="G25">
+        <v>242000000.0</v>
+      </c>
+      <c r="H25">
+        <v>245000000.0</v>
+      </c>
+      <c r="I25">
+        <v>241000000.0</v>
+      </c>
+      <c r="J25">
+        <v>248000000.0</v>
+      </c>
+      <c r="K25">
+        <v>230000000.0</v>
+      </c>
+      <c r="L25">
+        <v>246000000.0</v>
+      </c>
+      <c r="M25">
+        <v>226000000.0</v>
+      </c>
+      <c r="N25">
+        <v>224000000.0</v>
+      </c>
+      <c r="O25">
+        <v>216000000.0</v>
+      </c>
+      <c r="P25">
+        <v>188000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>190000000.0</v>
+      </c>
+      <c r="R25">
+        <v>193000000.0</v>
+      </c>
+      <c r="S25">
+        <v>191000000.0</v>
+      </c>
+      <c r="T25">
+        <v>190000000.0</v>
+      </c>
+      <c r="U25">
+        <v>193000000.0</v>
+      </c>
+      <c r="V25">
+        <v>197000000.0</v>
+      </c>
+      <c r="W25">
+        <v>193000000.0</v>
+      </c>
+      <c r="X25">
+        <v>208000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>192000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>184000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>180000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>178000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>178000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>188000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>173000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>202000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>163000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>156000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>155000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>7000000.0</v>
+      </c>
+      <c r="AK25">
+        <v>183000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>181000000.0</v>
+      </c>
+      <c r="AM25">
+        <v>175000000.0</v>
+      </c>
+      <c r="AN25">
+        <v>178000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>174000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>190000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>162000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>146000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>131000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>135000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>128000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>146000000.0</v>
+      </c>
+      <c r="AW25">
+        <v>150000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>146000000.0</v>
+      </c>
+      <c r="AY25">
+        <v>145000000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>139000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>138000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>132000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>131000000.0</v>
+      </c>
+      <c r="BD25">
+        <v>146000000.0</v>
+      </c>
+      <c r="BE25">
+        <v>113000000.0</v>
+      </c>
+      <c r="BF25">
+        <v>113000000.0</v>
+      </c>
+      <c r="BG25">
+        <v>114000000.0</v>
+      </c>
+      <c r="BH25">
+        <v>119000000.0</v>
+      </c>
+      <c r="BI25">
+        <v>123000000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>116000000.0</v>
+      </c>
+      <c r="BK25">
+        <v>117000000.0</v>
+      </c>
+      <c r="BL25">
+        <v>110000000.0</v>
+      </c>
+      <c r="BM25">
+        <v>105000000.0</v>
+      </c>
+      <c r="BN25">
+        <v>107000000.0</v>
+      </c>
+      <c r="BO25">
+        <v>99000000.0</v>
+      </c>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+    </row>
+    <row r="26" spans="1:107">
+      <c r="A26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>1632000000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>1781000000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
+        <v>1499000000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>1350000000.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>1327000000.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>1546000000.0</v>
+      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>1443000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>1086000000.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>969000000.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>1500000000.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>1600000000.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>1300000000.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>1200000000.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>1200000000.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>1000000000.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>1300000000.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>1900000000.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>2000000000.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>2100000000.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>2200000000.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>2100000000.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>2000000000.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>1700000000.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>1700000000.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>1751000000.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:107">
+      <c r="A27" t="s">
+        <v>192</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+    </row>
+    <row r="28" spans="1:107">
+      <c r="A28" t="s">
+        <v>193</v>
+      </c>
+      <c r="B28">
+        <v>332000000.0</v>
+      </c>
+      <c r="C28">
+        <v>427000000.0</v>
+      </c>
+      <c r="D28">
+        <v>450000000.0</v>
+      </c>
+      <c r="E28">
+        <v>433000000.0</v>
+      </c>
+      <c r="F28">
+        <v>406000000.0</v>
+      </c>
+      <c r="G28">
+        <v>384000000.0</v>
+      </c>
+      <c r="H28">
+        <v>363000000.0</v>
+      </c>
+      <c r="I28">
+        <v>331000000.0</v>
+      </c>
+      <c r="J28">
+        <v>405000000.0</v>
+      </c>
+      <c r="K28">
+        <v>366000000.0</v>
+      </c>
+      <c r="L28">
+        <v>381000000.0</v>
+      </c>
+      <c r="M28">
+        <v>360000000.0</v>
+      </c>
+      <c r="N28">
+        <v>353000000.0</v>
+      </c>
+      <c r="O28">
+        <v>342000000.0</v>
+      </c>
+      <c r="P28">
+        <v>303000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>275000000.0</v>
+      </c>
+      <c r="R28">
+        <v>286000000.0</v>
+      </c>
+      <c r="S28">
+        <v>274000000.0</v>
+      </c>
+      <c r="T28">
+        <v>291000000.0</v>
+      </c>
+      <c r="U28">
+        <v>263000000.0</v>
+      </c>
+      <c r="V28">
+        <v>266000000.0</v>
+      </c>
+      <c r="W28">
+        <v>255000000.0</v>
+      </c>
+      <c r="X28">
+        <v>1712000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>229000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>217000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>252000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>298000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>262000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>260000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>256000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>242000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>232000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>260000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>952000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>46000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>317000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>301000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>288000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>311000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>278000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>279000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>277000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>252000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>249000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>261000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>255000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>278000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>270000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>272000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>261000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>264000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>228000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>241000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>230000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>254000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>215000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>230000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>228000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>234000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>222000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>240000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>205000000.0</v>
+      </c>
+      <c r="BL28">
+        <v>211000000.0</v>
+      </c>
+      <c r="BM28">
+        <v>207000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>199000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>198000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>976000000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>0.0</v>
+      </c>
+      <c r="BR28">
+        <v>0.0</v>
+      </c>
+      <c r="BS28">
+        <v>0.0</v>
+      </c>
+      <c r="BT28">
+        <v>334000000.0</v>
+      </c>
+      <c r="BU28">
+        <v>359000000.0</v>
+      </c>
+      <c r="BV28">
+        <v>353000000.0</v>
+      </c>
+      <c r="BW28">
+        <v>344000000.0</v>
+      </c>
+      <c r="BX28">
+        <v>453000000.0</v>
+      </c>
+      <c r="BY28">
+        <v>384000000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>394000000.0</v>
+      </c>
+      <c r="CA28">
+        <v>364000000.0</v>
+      </c>
+      <c r="CB28">
+        <v>430000000.0</v>
+      </c>
+      <c r="CC28">
+        <v>392000000.0</v>
+      </c>
+      <c r="CD28">
+        <v>387000000.0</v>
+      </c>
+      <c r="CE28">
+        <v>376000000.0</v>
+      </c>
+      <c r="CF28">
+        <v>414000000.0</v>
+      </c>
+      <c r="CG28">
+        <v>424000000.0</v>
+      </c>
+      <c r="CH28">
+        <v>412000000.0</v>
+      </c>
+      <c r="CI28">
+        <v>394000000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>428000000.0</v>
+      </c>
+      <c r="CK28">
+        <v>383000000.0</v>
+      </c>
+      <c r="CL28">
+        <v>410000000.0</v>
+      </c>
+      <c r="CM28">
+        <v>378000000.0</v>
+      </c>
+      <c r="CN28">
+        <v>437000000.0</v>
+      </c>
+      <c r="CO28">
+        <v>377000000.0</v>
+      </c>
+      <c r="CP28">
+        <v>381000000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>363000000.0</v>
+      </c>
+      <c r="CR28">
+        <v>419000000.0</v>
+      </c>
+      <c r="CS28">
+        <v>368000000.0</v>
+      </c>
+      <c r="CT28">
+        <v>361000000.0</v>
+      </c>
+      <c r="CU28">
+        <v>362000000.0</v>
+      </c>
+      <c r="CV28">
+        <v>381000000.0</v>
+      </c>
+      <c r="CW28">
+        <v>348000000.0</v>
+      </c>
+      <c r="CX28">
+        <v>363000000.0</v>
+      </c>
+      <c r="CY28">
+        <v>378000000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>426000000.0</v>
+      </c>
+      <c r="DA28">
+        <v>420000000.0</v>
+      </c>
+      <c r="DB28">
+        <v>410000000.0</v>
+      </c>
+      <c r="DC28">
+        <v>459000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:107">
+      <c r="A29" t="s">
+        <v>194</v>
+      </c>
+      <c r="B29">
+        <v>52000000.0</v>
+      </c>
+      <c r="C29">
+        <v>81000000.0</v>
+      </c>
+      <c r="D29">
+        <v>196000000.0</v>
+      </c>
+      <c r="E29">
+        <v>103000000.0</v>
+      </c>
+      <c r="F29">
+        <v>45000000.0</v>
+      </c>
+      <c r="G29">
+        <v>356000000.0</v>
+      </c>
+      <c r="H29">
+        <v>64000000.0</v>
+      </c>
+      <c r="I29">
+        <v>32000000.0</v>
+      </c>
+      <c r="J29">
+        <v>51000000.0</v>
+      </c>
+      <c r="K29">
+        <v>76000000.0</v>
+      </c>
+      <c r="L29">
+        <v>-680000000.0</v>
+      </c>
+      <c r="M29">
+        <v>-1312000000.0</v>
+      </c>
+      <c r="N29">
+        <v>30000000.0</v>
+      </c>
+      <c r="O29">
+        <v>34000000.0</v>
+      </c>
+      <c r="P29">
+        <v>25000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>59000000.0</v>
+      </c>
+      <c r="R29">
+        <v>16000000.0</v>
+      </c>
+      <c r="S29">
+        <v>21000000.0</v>
+      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
+        <v>25000000.0</v>
+      </c>
+      <c r="V29">
+        <v>28000000.0</v>
+      </c>
+      <c r="W29">
+        <v>48000000.0</v>
+      </c>
+      <c r="X29">
+        <v>55000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>10000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>30000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>38000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>31000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>33000000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+    </row>
+    <row r="30" spans="1:107">
+      <c r="A30" t="s">
+        <v>195</v>
+      </c>
+      <c r="B30">
+        <v>408000000.0</v>
+      </c>
+      <c r="C30">
+        <v>480000000.0</v>
+      </c>
+      <c r="D30">
+        <v>626000000.0</v>
+      </c>
+      <c r="E30">
+        <v>1193000000.0</v>
+      </c>
+      <c r="F30">
+        <v>511000000.0</v>
+      </c>
+      <c r="G30">
+        <v>384000000.0</v>
+      </c>
+      <c r="H30">
+        <v>363000000.0</v>
+      </c>
+      <c r="I30">
+        <v>331000000.0</v>
+      </c>
+      <c r="J30">
+        <v>405000000.0</v>
+      </c>
+      <c r="K30">
+        <v>366000000.0</v>
+      </c>
+      <c r="L30">
+        <v>381000000.0</v>
+      </c>
+      <c r="M30">
+        <v>360000000.0</v>
+      </c>
+      <c r="N30">
+        <v>353000000.0</v>
+      </c>
+      <c r="O30">
+        <v>342000000.0</v>
+      </c>
+      <c r="P30">
+        <v>303000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>275000000.0</v>
+      </c>
+      <c r="R30">
+        <v>286000000.0</v>
+      </c>
+      <c r="S30">
+        <v>274000000.0</v>
+      </c>
+      <c r="T30">
+        <v>291000000.0</v>
+      </c>
+      <c r="U30">
+        <v>263000000.0</v>
+      </c>
+      <c r="V30">
+        <v>266000000.0</v>
+      </c>
+      <c r="W30">
+        <v>255000000.0</v>
+      </c>
+      <c r="X30">
+        <v>278000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>230000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>217000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>252000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>298000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>262000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>260000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>256000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>242000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>232000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>260000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>259000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>266000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>237000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>236000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>295000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>311000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>278000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>466000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>345000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>383000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>308000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>301000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>295000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>323000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>329000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>338000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>293000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>339000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>292000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>293000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>288000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>432000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>238000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>257000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>255000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>268000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>244000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>267000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>232000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>329000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>296000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>246000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>238000000.0</v>
+      </c>
+      <c r="BP30">
+        <v>0.0</v>
+      </c>
+      <c r="BQ30">
+        <v>0.0</v>
+      </c>
+      <c r="BR30">
+        <v>0.0</v>
+      </c>
+      <c r="BS30">
+        <v>0.0</v>
+      </c>
+      <c r="BT30">
+        <v>0.0</v>
+      </c>
+      <c r="BU30">
+        <v>0.0</v>
+      </c>
+      <c r="BV30">
+        <v>0.0</v>
+      </c>
+      <c r="BW30">
+        <v>0.0</v>
+      </c>
+      <c r="BX30">
+        <v>0.0</v>
+      </c>
+      <c r="BY30">
+        <v>0.0</v>
+      </c>
+      <c r="BZ30">
+        <v>0.0</v>
+      </c>
+      <c r="CA30">
+        <v>0.0</v>
+      </c>
+      <c r="CB30">
+        <v>0.0</v>
+      </c>
+      <c r="CC30">
+        <v>0.0</v>
+      </c>
+      <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30">
+        <v>0.0</v>
+      </c>
+      <c r="CF30">
+        <v>0.0</v>
+      </c>
+      <c r="CG30">
+        <v>0.0</v>
+      </c>
+      <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
+        <v>0.0</v>
+      </c>
+      <c r="CJ30">
+        <v>0.0</v>
+      </c>
+      <c r="CK30">
+        <v>0.0</v>
+      </c>
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
+      <c r="CM30">
+        <v>0.0</v>
+      </c>
+      <c r="CN30">
+        <v>0.0</v>
+      </c>
+      <c r="CO30">
+        <v>0.0</v>
+      </c>
+      <c r="CP30">
+        <v>0.0</v>
+      </c>
+      <c r="CQ30">
+        <v>0.0</v>
+      </c>
+      <c r="CR30">
+        <v>0.0</v>
+      </c>
+      <c r="CS30">
+        <v>0.0</v>
+      </c>
+      <c r="CT30">
+        <v>0.0</v>
+      </c>
+      <c r="CU30">
+        <v>0.0</v>
+      </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
+        <v>0.0</v>
+      </c>
+      <c r="CX30">
+        <v>0.0</v>
+      </c>
+      <c r="CY30">
+        <v>0.0</v>
+      </c>
+      <c r="CZ30">
+        <v>0.0</v>
+      </c>
+      <c r="DA30">
+        <v>0.0</v>
+      </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
+      <c r="DC30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:107">
+      <c r="A31" t="s">
+        <v>196</v>
+      </c>
+      <c r="B31">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-168000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-60000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-74000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-33000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-136000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-425000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-156000000.0</v>
+      </c>
+      <c r="J31">
+        <v>490000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-114000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-200000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-111000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-149000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-42000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-177000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-110000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-184000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-178000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-344000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-69000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-85000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-106000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-91000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-82000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-162000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1368000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-85000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-93000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-62000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-48000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-70000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-92000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-48000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>3000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-42000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-48000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-139000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-411000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-170000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-56000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-32000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-86000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-30000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-52000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-30000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-30000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-31000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-70000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-46000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-29000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-28000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-28000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-67000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-23000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-45000000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-3000000.0</v>
+      </c>
+      <c r="BL31">
+        <v>19000000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-8000000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BP31">
+        <v>0.0</v>
+      </c>
+      <c r="BQ31">
+        <v>0.0</v>
+      </c>
+      <c r="BR31">
+        <v>0.0</v>
+      </c>
+      <c r="BS31">
+        <v>0.0</v>
+      </c>
+      <c r="BT31">
+        <v>0.0</v>
+      </c>
+      <c r="BU31">
+        <v>0.0</v>
+      </c>
+      <c r="BV31">
+        <v>0.0</v>
+      </c>
+      <c r="BW31">
+        <v>0.0</v>
+      </c>
+      <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
+        <v>0.0</v>
+      </c>
+      <c r="CB31">
+        <v>0.0</v>
+      </c>
+      <c r="CC31">
+        <v>0.0</v>
+      </c>
+      <c r="CD31">
+        <v>0.0</v>
+      </c>
+      <c r="CE31">
+        <v>0.0</v>
+      </c>
+      <c r="CF31">
+        <v>0.0</v>
+      </c>
+      <c r="CG31">
+        <v>0.0</v>
+      </c>
+      <c r="CH31">
+        <v>0.0</v>
+      </c>
+      <c r="CI31">
+        <v>0.0</v>
+      </c>
+      <c r="CJ31">
+        <v>0.0</v>
+      </c>
+      <c r="CK31">
+        <v>0.0</v>
+      </c>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
+      <c r="CM31">
+        <v>0.0</v>
+      </c>
+      <c r="CN31">
+        <v>0.0</v>
+      </c>
+      <c r="CO31">
+        <v>0.0</v>
+      </c>
+      <c r="CP31">
+        <v>0.0</v>
+      </c>
+      <c r="CQ31">
+        <v>0.0</v>
+      </c>
+      <c r="CR31">
+        <v>0.0</v>
+      </c>
+      <c r="CS31">
+        <v>0.0</v>
+      </c>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
+        <v>0.0</v>
+      </c>
+      <c r="CX31">
+        <v>0.0</v>
+      </c>
+      <c r="CY31">
+        <v>0.0</v>
+      </c>
+      <c r="CZ31">
+        <v>0.0</v>
+      </c>
+      <c r="DA31">
+        <v>0.0</v>
+      </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:107">
+      <c r="A32" t="s">
+        <v>197</v>
+      </c>
+      <c r="B32">
+        <v>3274000000.0</v>
+      </c>
+      <c r="C32">
+        <v>5086000000.0</v>
+      </c>
+      <c r="D32">
+        <v>5153000000.0</v>
+      </c>
+      <c r="E32">
+        <v>5212000000.0</v>
+      </c>
+      <c r="F32">
+        <v>5208000000.0</v>
+      </c>
+      <c r="G32">
+        <v>4825000000.0</v>
+      </c>
+      <c r="H32">
+        <v>4907000000.0</v>
+      </c>
+      <c r="I32">
+        <v>4854000000.0</v>
+      </c>
+      <c r="J32">
+        <v>5051000000.0</v>
+      </c>
+      <c r="K32">
+        <v>4901000000.0</v>
+      </c>
+      <c r="L32">
+        <v>4919000000.0</v>
+      </c>
+      <c r="M32">
+        <v>5114000000.0</v>
+      </c>
+      <c r="N32">
+        <v>5200000000.0</v>
+      </c>
+      <c r="O32">
+        <v>4818000000.0</v>
+      </c>
+      <c r="P32">
+        <v>4640000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>4614000000.0</v>
+      </c>
+      <c r="R32">
+        <v>4057000000.0</v>
+      </c>
+      <c r="S32">
+        <v>4178000000.0</v>
+      </c>
+      <c r="T32">
+        <v>4134000000.0</v>
+      </c>
+      <c r="U32">
+        <v>3654000000.0</v>
+      </c>
+      <c r="V32">
+        <v>3807000000.0</v>
+      </c>
+      <c r="W32">
+        <v>4023000000.0</v>
+      </c>
+      <c r="X32">
+        <v>4212000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>3668000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>1960000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>3226000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>3596000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>3559000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>3627000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>3575000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>3636000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>3485000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>3684000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>3630000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>3440000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>4333000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>4318000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>4292000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>4313000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>4091000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>4206000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>4051000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>3879000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>3631000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>3858000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>3797000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>4152000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>4144000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>4451000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>4276000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>4182000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>4017000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>4240000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>4024000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>3767000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>3663000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>3997000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>4092000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>3900000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>3931000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>4213000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>3997000000.0</v>
+      </c>
+      <c r="BL32">
+        <v>3652000000.0</v>
+      </c>
+      <c r="BM32">
+        <v>3309000000.0</v>
+      </c>
+      <c r="BN32">
+        <v>3446000000.0</v>
+      </c>
+      <c r="BO32">
+        <v>3410000000.0</v>
+      </c>
+      <c r="BP32">
+        <v>3421000000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>3150000000.0</v>
+      </c>
+      <c r="BR32">
+        <v>2775000000.0</v>
+      </c>
+      <c r="BS32">
+        <v>2409000000.0</v>
+      </c>
+      <c r="BT32">
+        <v>3197000000.0</v>
+      </c>
+      <c r="BU32">
+        <v>4377000000.0</v>
+      </c>
+      <c r="BV32">
+        <v>4846000000.0</v>
+      </c>
+      <c r="BW32">
+        <v>4777000000.0</v>
+      </c>
+      <c r="BX32">
+        <v>5322000000.0</v>
+      </c>
+      <c r="BY32">
+        <v>5279000000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>6000000000.0</v>
+      </c>
+      <c r="CA32">
+        <v>5682000000.0</v>
+      </c>
+      <c r="CB32">
+        <v>6416000000.0</v>
+      </c>
+      <c r="CC32">
+        <v>6008000000.0</v>
+      </c>
+      <c r="CD32">
+        <v>6995000000.0</v>
+      </c>
+      <c r="CE32">
+        <v>6973000000.0</v>
+      </c>
+      <c r="CF32">
+        <v>6779000000.0</v>
+      </c>
+      <c r="CG32">
+        <v>6283000000.0</v>
+      </c>
+      <c r="CH32">
+        <v>7023000000.0</v>
+      </c>
+      <c r="CI32">
+        <v>6862000000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>7033000000.0</v>
+      </c>
+      <c r="CK32">
+        <v>6642000000.0</v>
+      </c>
+      <c r="CL32">
+        <v>7542000000.0</v>
+      </c>
+      <c r="CM32">
+        <v>7405000000.0</v>
+      </c>
+      <c r="CN32">
+        <v>7251000000.0</v>
+      </c>
+      <c r="CO32">
+        <v>6558000000.0</v>
+      </c>
+      <c r="CP32">
+        <v>7091000000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>7177000000.0</v>
+      </c>
+      <c r="CR32">
+        <v>6971000000.0</v>
+      </c>
+      <c r="CS32">
+        <v>6446000000.0</v>
+      </c>
+      <c r="CT32">
+        <v>7322000000.0</v>
+      </c>
+      <c r="CU32">
+        <v>6688000000.0</v>
+      </c>
+      <c r="CV32">
+        <v>6380000000.0</v>
+      </c>
+      <c r="CW32">
+        <v>6229000000.0</v>
+      </c>
+      <c r="CX32">
+        <v>6944000000.0</v>
+      </c>
+      <c r="CY32">
+        <v>6535000000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>6909000000.0</v>
+      </c>
+      <c r="DA32">
+        <v>6648000000.0</v>
+      </c>
+      <c r="DB32">
+        <v>7778000000.0</v>
+      </c>
+      <c r="DC32">
+        <v>7804000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B2">
+        <v>1574000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1640000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1555000000.0</v>
+      </c>
+      <c r="E2">
+        <v>3139000000.0</v>
+      </c>
+      <c r="F2">
+        <v>2853000000.0</v>
+      </c>
+      <c r="G2">
+        <v>429000000.0</v>
+      </c>
+      <c r="H2">
+        <v>568000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1597000000.0</v>
+      </c>
+      <c r="J2">
+        <v>838000000.0</v>
+      </c>
+      <c r="K2">
+        <v>579000000.0</v>
+      </c>
+      <c r="L2">
+        <v>904000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1389000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1105000000.0</v>
+      </c>
+      <c r="O2">
+        <v>1363000000.0</v>
+      </c>
+      <c r="P2">
+        <v>3219000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>3107000000.0</v>
+      </c>
+      <c r="R2">
+        <v>959000000.0</v>
+      </c>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B3">
+        <v>656000000</v>
+      </c>
+      <c r="C3">
+        <v>830000000</v>
+      </c>
+      <c r="D3">
+        <v>906000000</v>
+      </c>
+      <c r="E3">
+        <v>844000000</v>
+      </c>
+      <c r="F3">
+        <v>611000000</v>
+      </c>
+      <c r="G3">
+        <v>584000000</v>
+      </c>
+      <c r="H3">
+        <v>781000000</v>
+      </c>
+      <c r="I3">
+        <v>846000000</v>
+      </c>
+      <c r="J3">
+        <v>698000000</v>
+      </c>
+      <c r="K3">
+        <v>828000000</v>
+      </c>
+      <c r="L3">
+        <v>704000000</v>
+      </c>
+      <c r="M3">
+        <v>855000000</v>
+      </c>
+      <c r="N3">
+        <v>682000000</v>
+      </c>
+      <c r="O3">
+        <v>705000000</v>
+      </c>
+      <c r="P3">
+        <v>630000000</v>
+      </c>
+      <c r="Q3">
+        <v>500000000</v>
+      </c>
+      <c r="R3">
+        <v>409000000</v>
+      </c>
+      <c r="S3">
+        <v>797000000</v>
+      </c>
+      <c r="T3">
+        <v>580000000</v>
+      </c>
+      <c r="U3">
+        <v>721000000</v>
+      </c>
+      <c r="V3">
+        <v>1183000000</v>
+      </c>
+      <c r="W3">
+        <v>967000000</v>
+      </c>
+      <c r="X3">
+        <v>1005000000</v>
+      </c>
+      <c r="Y3">
+        <v>1035000000</v>
+      </c>
+      <c r="Z3">
+        <v>1057000000</v>
+      </c>
+      <c r="AA3">
+        <v>1272000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-1560000000.0</v>
+      </c>
+      <c r="F4">
+        <v>302000000.0</v>
+      </c>
+      <c r="G4">
+        <v>2400000000.0</v>
+      </c>
+      <c r="H4">
+        <v>-136000000.0</v>
+      </c>
+      <c r="I4">
+        <v>-975000000.0</v>
+      </c>
+      <c r="J4">
+        <v>758000000.0</v>
+      </c>
+      <c r="K4">
+        <v>259000000.0</v>
+      </c>
+      <c r="L4">
+        <v>-325000000.0</v>
+      </c>
+      <c r="M4">
+        <v>-485000000.0</v>
+      </c>
+      <c r="N4">
+        <v>284000000.0</v>
+      </c>
+      <c r="O4">
+        <v>-258000000.0</v>
+      </c>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>127000000.0</v>
+      </c>
+      <c r="F5">
+        <v>-74000000.0</v>
+      </c>
+      <c r="G5">
+        <v>220000000.0</v>
+      </c>
+      <c r="H5">
+        <v>767000000.0</v>
+      </c>
+      <c r="I5">
+        <v>968000000.0</v>
+      </c>
+      <c r="J5">
+        <v>768000000.0</v>
+      </c>
+      <c r="K5">
+        <v>1562000000.0</v>
+      </c>
+      <c r="L5">
+        <v>1023000000.0</v>
+      </c>
+      <c r="M5">
+        <v>-6000000.0</v>
+      </c>
+      <c r="N5">
+        <v>-56000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-296000000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>203</v>
+      </c>
+      <c r="B6">
+        <v>280000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-66000000.0</v>
+      </c>
+      <c r="D6">
+        <v>85000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1584000000.0</v>
+      </c>
+      <c r="F6">
+        <v>286000000.0</v>
+      </c>
+      <c r="G6">
+        <v>2424000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-139000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1029000000.0</v>
+      </c>
+      <c r="J6">
+        <v>758000000.0</v>
+      </c>
+      <c r="K6">
+        <v>259000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-325000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-485000000.0</v>
+      </c>
+      <c r="N6">
+        <v>284000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-258000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-1856000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>112000000.0</v>
+      </c>
+      <c r="R6">
+        <v>2148000000.0</v>
+      </c>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>204</v>
+      </c>
+      <c r="B7">
+        <v>-193000000.0</v>
+      </c>
+      <c r="C7">
+        <v>61000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-343000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-403000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-483000000.0</v>
+      </c>
+      <c r="G7">
+        <v>155000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-175000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-142000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-538000000.0</v>
+      </c>
+      <c r="K7">
+        <v>123000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-289000000.0</v>
+      </c>
+      <c r="M7">
+        <v>48000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-66000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-200000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-137000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>175000000.0</v>
+      </c>
+      <c r="R7">
+        <v>337000000.0</v>
+      </c>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>205</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-497000000.0</v>
+      </c>
+      <c r="F8">
+        <v>37000000.0</v>
+      </c>
+      <c r="G8">
+        <v>-243000000.0</v>
+      </c>
+      <c r="H8">
+        <v>-74000000.0</v>
+      </c>
+      <c r="I8">
+        <v>55000000.0</v>
+      </c>
+      <c r="J8">
+        <v>-287000000.0</v>
+      </c>
+      <c r="K8">
+        <v>-199000000.0</v>
+      </c>
+      <c r="L8">
+        <v>-207000000.0</v>
+      </c>
+      <c r="M8">
+        <v>48000000.0</v>
+      </c>
+      <c r="N8">
+        <v>-237000000.0</v>
+      </c>
+      <c r="O8">
+        <v>198000000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>206</v>
+      </c>
+      <c r="B9">
+        <v>-216000000.0</v>
+      </c>
+      <c r="C9">
+        <v>285000000.0</v>
+      </c>
+      <c r="D9">
+        <v>-112000000.0</v>
+      </c>
+      <c r="E9">
+        <v>-497000000.0</v>
+      </c>
+      <c r="F9">
+        <v>37000000.0</v>
+      </c>
+      <c r="G9">
+        <v>-243000000.0</v>
+      </c>
+      <c r="H9">
+        <v>-74000000.0</v>
+      </c>
+      <c r="I9">
+        <v>55000000.0</v>
+      </c>
+      <c r="J9">
+        <v>-287000000.0</v>
+      </c>
+      <c r="K9">
+        <v>-199000000.0</v>
+      </c>
+      <c r="L9">
+        <v>-207000000.0</v>
+      </c>
+      <c r="M9">
+        <v>48000000.0</v>
+      </c>
+      <c r="N9">
+        <v>-237000000.0</v>
+      </c>
+      <c r="O9">
+        <v>198000000.0</v>
+      </c>
+      <c r="P9">
+        <v>-149000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-184000000.0</v>
+      </c>
+      <c r="R9">
+        <v>37000000.0</v>
+      </c>
+      <c r="S9">
+        <v>1361000000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9">
+        <v>87000000.0</v>
+      </c>
+      <c r="V9">
+        <v>127000000.0</v>
+      </c>
+      <c r="W9">
+        <v>91000000.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9">
+        <v>582000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>810000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>238000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>207</v>
+      </c>
+      <c r="B10">
+        <v>-241000000.0</v>
+      </c>
+      <c r="C10">
+        <v>45000000.0</v>
+      </c>
+      <c r="D10">
+        <v>-20000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-258000000.0</v>
+      </c>
+      <c r="F10">
+        <v>-710000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-8000000.0</v>
+      </c>
+      <c r="H10">
+        <v>8000000.0</v>
+      </c>
+      <c r="I10">
+        <v>-120000000.0</v>
+      </c>
+      <c r="J10">
+        <v>-224000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-53000000.0</v>
+      </c>
+      <c r="L10">
+        <v>-38000000.0</v>
+      </c>
+      <c r="M10">
+        <v>9000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-27000000.0</v>
+      </c>
+      <c r="O10">
+        <v>49000000.0</v>
+      </c>
+      <c r="P10">
+        <v>-64000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-130000000.0</v>
+      </c>
+      <c r="R10">
+        <v>189000000.0</v>
+      </c>
+      <c r="S10">
+        <v>476000000.0</v>
+      </c>
+      <c r="T10">
+        <v>29000000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
+        <v>25000000.0</v>
+      </c>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
+        <v>118000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>172000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>208</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>279000000.0</v>
+      </c>
+      <c r="F11">
+        <v>265000000.0</v>
+      </c>
+      <c r="G11">
+        <v>186000000.0</v>
+      </c>
+      <c r="H11">
+        <v>133000000.0</v>
+      </c>
+      <c r="I11">
+        <v>62000000.0</v>
+      </c>
+      <c r="J11">
+        <v>268000000.0</v>
+      </c>
+      <c r="K11">
+        <v>31000000.0</v>
+      </c>
+      <c r="L11">
+        <v>194000000.0</v>
+      </c>
+      <c r="M11">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N11">
+        <v>254000000.0</v>
+      </c>
+      <c r="O11">
+        <v>-153000000.0</v>
+      </c>
+      <c r="P11">
+        <v>98000000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11">
+        <v>413000000.0</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>209</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>251000000.0</v>
+      </c>
+      <c r="F12">
+        <v>344000000.0</v>
+      </c>
+      <c r="G12">
+        <v>93000000.0</v>
+      </c>
+      <c r="H12">
+        <v>67000000.0</v>
+      </c>
+      <c r="I12">
+        <v>-20000000.0</v>
+      </c>
+      <c r="J12">
+        <v>390000000.0</v>
+      </c>
+      <c r="K12">
+        <v>-113000000.0</v>
+      </c>
+      <c r="L12">
+        <v>180000000.0</v>
+      </c>
+      <c r="M12">
+        <v>51000000.0</v>
+      </c>
+      <c r="N12">
+        <v>-36000000.0</v>
+      </c>
+      <c r="O12">
+        <v>17000000.0</v>
+      </c>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
         <v>210</v>
       </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>215000000.0</v>
+      </c>
+      <c r="F13">
+        <v>-75000000.0</v>
+      </c>
+      <c r="G13">
+        <v>220000000.0</v>
+      </c>
+      <c r="H13">
+        <v>-242000000.0</v>
+      </c>
+      <c r="I13">
+        <v>-139000000.0</v>
+      </c>
+      <c r="J13">
+        <v>-295000000.0</v>
+      </c>
+      <c r="K13">
+        <v>430000000.0</v>
+      </c>
+      <c r="L13">
+        <v>-155000000.0</v>
+      </c>
+      <c r="M13">
+        <v>-4000000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>211</v>
+      </c>
       <c r="B14">
-        <v>252000000.0</v>
+        <v>991000000.0</v>
+      </c>
+      <c r="C14">
+        <v>964000000.0</v>
+      </c>
+      <c r="D14">
+        <v>912000000.0</v>
+      </c>
+      <c r="E14">
+        <v>762000000.0</v>
+      </c>
+      <c r="F14">
+        <v>773000000.0</v>
+      </c>
+      <c r="G14">
+        <v>764000000.0</v>
+      </c>
+      <c r="H14">
+        <v>717000000.0</v>
+      </c>
+      <c r="I14">
+        <v>676000000.0</v>
+      </c>
+      <c r="J14">
+        <v>546000000.0</v>
+      </c>
+      <c r="K14">
+        <v>704000000.0</v>
+      </c>
+      <c r="L14">
+        <v>540000000.0</v>
+      </c>
+      <c r="M14">
+        <v>587000000.0</v>
+      </c>
+      <c r="N14">
+        <v>540000000.0</v>
+      </c>
+      <c r="O14">
+        <v>486000000.0</v>
+      </c>
+      <c r="P14">
+        <v>475000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>421000000.0</v>
+      </c>
+      <c r="R14">
+        <v>679000000.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>212</v>
+      </c>
+      <c r="B15">
+        <v>6000000.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>32000000.0</v>
+      </c>
+      <c r="E15">
+        <v>63000000.0</v>
+      </c>
+      <c r="F15">
+        <v>63000000.0</v>
+      </c>
+      <c r="G15">
+        <v>88000000.0</v>
+      </c>
+      <c r="H15">
+        <v>226000000.0</v>
+      </c>
+      <c r="I15">
+        <v>233000000.0</v>
+      </c>
+      <c r="J15">
+        <v>310000000.0</v>
+      </c>
+      <c r="K15">
+        <v>317000000.0</v>
+      </c>
+      <c r="L15">
+        <v>286000000.0</v>
+      </c>
+      <c r="M15">
+        <v>301000000.0</v>
+      </c>
+      <c r="N15">
+        <v>211000000.0</v>
+      </c>
+      <c r="O15">
+        <v>47000000.0</v>
+      </c>
+      <c r="P15">
+        <v>93000000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
+        <v>64000000.0</v>
+      </c>
+      <c r="W15">
+        <v>157000000.0</v>
+      </c>
+      <c r="X15">
+        <v>157000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>156000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>156000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>157000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>213</v>
+      </c>
+      <c r="B16">
+        <v>1854000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1574000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1640000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1555000000.0</v>
+      </c>
+      <c r="F16">
+        <v>3139000000.0</v>
+      </c>
+      <c r="G16">
+        <v>2853000000.0</v>
+      </c>
+      <c r="H16">
+        <v>429000000.0</v>
+      </c>
+      <c r="I16">
+        <v>568000000.0</v>
+      </c>
+      <c r="J16">
+        <v>1596000000.0</v>
+      </c>
+      <c r="K16">
+        <v>838000000.0</v>
+      </c>
+      <c r="L16">
+        <v>579000000.0</v>
+      </c>
+      <c r="M16">
+        <v>904000000.0</v>
+      </c>
+      <c r="N16">
+        <v>1389000000.0</v>
+      </c>
+      <c r="O16">
+        <v>1105000000.0</v>
+      </c>
+      <c r="P16">
+        <v>1363000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>3219000000.0</v>
+      </c>
+      <c r="R16">
+        <v>3107000000.0</v>
+      </c>
+      <c r="S16">
+        <v>959000000.0</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>214</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17">
+        <v>86000000.0</v>
+      </c>
+      <c r="K17">
+        <v>-23000000.0</v>
+      </c>
+      <c r="L17">
+        <v>-45000000.0</v>
+      </c>
+      <c r="M17">
+        <v>-36000000.0</v>
+      </c>
+      <c r="N17">
+        <v>11000000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>215</v>
+      </c>
+      <c r="B18">
+        <v>1529000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1616000000.0</v>
+      </c>
+      <c r="D18">
+        <v>990000000.0</v>
+      </c>
+      <c r="E18">
+        <v>419000000.0</v>
+      </c>
+      <c r="F18">
+        <v>611000000.0</v>
+      </c>
+      <c r="G18">
+        <v>829000000.0</v>
+      </c>
+      <c r="H18">
+        <v>843000000.0</v>
+      </c>
+      <c r="I18">
+        <v>782000000.0</v>
+      </c>
+      <c r="J18">
+        <v>770000000.0</v>
+      </c>
+      <c r="K18">
+        <v>1113000000.0</v>
+      </c>
+      <c r="L18">
+        <v>999000000.0</v>
+      </c>
+      <c r="M18">
+        <v>1280000000.0</v>
+      </c>
+      <c r="N18">
+        <v>1068000000.0</v>
+      </c>
+      <c r="O18">
+        <v>773000000.0</v>
+      </c>
+      <c r="P18">
+        <v>747000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>642000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-507000000.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>216</v>
+      </c>
+      <c r="B19">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-507000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-5064000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-5170000000.0</v>
+      </c>
+      <c r="F19">
+        <v>20000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-10000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-18000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-78000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-4000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-23000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-5000000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19">
+        <v>51000000.0</v>
+      </c>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>217</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>2230000000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>218</v>
+      </c>
+      <c r="B21">
+        <v>-1008000000.0</v>
+      </c>
+      <c r="C21">
+        <v>2165000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-332000000.0</v>
+      </c>
+      <c r="E21">
+        <v>2467000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-53000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-429000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-574000000.0</v>
+      </c>
+      <c r="I21">
+        <v>255000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-17000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-896000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-760000000.0</v>
+      </c>
+      <c r="M21">
+        <v>-683000000.0</v>
+      </c>
+      <c r="N21">
+        <v>-1433000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-13000000.0</v>
+      </c>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>180</v>
+      </c>
+      <c r="B22">
+        <v>181000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1810000000.0</v>
+      </c>
+      <c r="D22">
+        <v>2966000000.0</v>
+      </c>
+      <c r="E22">
+        <v>590000000.0</v>
+      </c>
+      <c r="F22">
+        <v>609000000.0</v>
+      </c>
+      <c r="G22">
+        <v>1822000000.0</v>
+      </c>
+      <c r="H22">
+        <v>1009000000.0</v>
+      </c>
+      <c r="I22">
+        <v>1107000000.0</v>
+      </c>
+      <c r="J22">
+        <v>1063000000.0</v>
+      </c>
+      <c r="K22">
+        <v>1218000000.0</v>
+      </c>
+      <c r="L22">
+        <v>1261000000.0</v>
+      </c>
+      <c r="M22">
+        <v>1440000000.0</v>
+      </c>
+      <c r="N22">
+        <v>1301000000.0</v>
+      </c>
+      <c r="O22">
+        <v>1160000000.0</v>
+      </c>
+      <c r="P22">
+        <v>1223000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>703000000.0</v>
+      </c>
+      <c r="R22">
+        <v>9344000000.0</v>
+      </c>
+      <c r="S22">
+        <v>3037000000.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22">
+        <v>343000000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>1062000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>219</v>
+      </c>
+      <c r="B23">
+        <v>-37000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-26000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-45000000.0</v>
+      </c>
+      <c r="E23">
+        <v>2427000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1375000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1054000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-45000000.0</v>
+      </c>
+      <c r="I23">
+        <v>-78000000.0</v>
+      </c>
+      <c r="J23">
+        <v>370000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-86000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-122000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-81000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-69000000.0</v>
+      </c>
+      <c r="O23">
+        <v>-47000000.0</v>
+      </c>
+      <c r="P23">
+        <v>-43000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-27000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-47000000.0</v>
+      </c>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>220</v>
+      </c>
+      <c r="B24">
+        <v>20000000.0</v>
+      </c>
+      <c r="C24">
+        <v>6000000.0</v>
+      </c>
+      <c r="D24">
+        <v>4000000.0</v>
+      </c>
+      <c r="E24">
+        <v>-4303000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-17000000.0</v>
+      </c>
+      <c r="G24">
+        <v>-39000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-320000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-833000000.0</v>
+      </c>
+      <c r="J24">
+        <v>-850000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-4000000.0</v>
+      </c>
+      <c r="L24">
+        <v>-69000000.0</v>
+      </c>
+      <c r="M24">
+        <v>3000000.0</v>
+      </c>
+      <c r="N24">
+        <v>4000000.0</v>
+      </c>
+      <c r="O24">
+        <v>13000000.0</v>
+      </c>
+      <c r="P24">
+        <v>565000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>68000000.0</v>
+      </c>
+      <c r="R24">
+        <v>152000000.0</v>
+      </c>
+      <c r="S24">
+        <v>72000000.0</v>
+      </c>
+      <c r="T24">
+        <v>216000000.0</v>
+      </c>
+      <c r="U24">
+        <v>205000000.0</v>
+      </c>
+      <c r="V24">
+        <v>318000000.0</v>
+      </c>
+      <c r="W24">
+        <v>157000000.0</v>
+      </c>
+      <c r="X24">
+        <v>27000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>54000000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24">
+        <v>115000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>221</v>
+      </c>
+      <c r="B25">
+        <v>673000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-475000000.0</v>
+      </c>
+      <c r="D25">
+        <v>410000000.0</v>
+      </c>
+      <c r="E25">
+        <v>372000000.0</v>
+      </c>
+      <c r="F25">
+        <v>296000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-1336000000.0</v>
+      </c>
+      <c r="H25">
+        <v>40000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-57000000.0</v>
+      </c>
+      <c r="J25">
+        <v>361000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-47000000.0</v>
+      </c>
+      <c r="L25">
+        <v>138000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-10000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-22000000.0</v>
+      </c>
+      <c r="O25">
+        <v>74000000.0</v>
+      </c>
+      <c r="P25">
+        <v>-162000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-66000000.0</v>
+      </c>
+      <c r="R25">
+        <v>-10180000000.0</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>222</v>
+      </c>
+      <c r="B26">
+        <v>-397000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-4104000000.0</v>
+      </c>
+      <c r="D26">
+        <v>-398000000.0</v>
+      </c>
+      <c r="E26">
+        <v>-68000000.0</v>
+      </c>
+      <c r="F26">
+        <v>-45000000.0</v>
+      </c>
+      <c r="G26">
+        <v>-57000000.0</v>
+      </c>
+      <c r="H26">
+        <v>-420000000.0</v>
+      </c>
+      <c r="I26">
+        <v>-499000000.0</v>
+      </c>
+      <c r="J26">
+        <v>-383000000.0</v>
+      </c>
+      <c r="K26">
+        <v>-634000000.0</v>
+      </c>
+      <c r="L26">
+        <v>-1159000000.0</v>
+      </c>
+      <c r="M26">
+        <v>-1024000000.0</v>
+      </c>
+      <c r="N26">
+        <v>-457000000.0</v>
+      </c>
+      <c r="O26">
+        <v>-403000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>223</v>
+      </c>
+      <c r="B27">
+        <v>139000000.0</v>
+      </c>
+      <c r="C27">
+        <v>120000000.0</v>
+      </c>
+      <c r="D27">
+        <v>115000000.0</v>
+      </c>
+      <c r="E27">
+        <v>86000000.0</v>
+      </c>
+      <c r="F27">
+        <v>87000000.0</v>
+      </c>
+      <c r="G27">
+        <v>60000000.0</v>
+      </c>
+      <c r="H27">
+        <v>66000000.0</v>
+      </c>
+      <c r="I27">
+        <v>58000000.0</v>
+      </c>
+      <c r="J27">
+        <v>62000000.0</v>
+      </c>
+      <c r="K27">
+        <v>68000000.0</v>
+      </c>
+      <c r="L27">
+        <v>74000000.0</v>
+      </c>
+      <c r="M27">
+        <v>76000000.0</v>
+      </c>
+      <c r="N27">
+        <v>47000000.0</v>
+      </c>
+      <c r="O27">
+        <v>21000000.0</v>
+      </c>
+      <c r="P27">
+        <v>14000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>-77000000.0</v>
+      </c>
+      <c r="R27">
+        <v>195000000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>224</v>
+      </c>
+      <c r="B28">
+        <v>-1442000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1965000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-807000000.0</v>
+      </c>
+      <c r="E28">
+        <v>2347000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-191000000.0</v>
+      </c>
+      <c r="G28">
+        <v>1613000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-649000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-555000000.0</v>
+      </c>
+      <c r="J28">
+        <v>456000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1081000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-284000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-1398000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-822000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-105000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-3194000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-126000000.0</v>
+      </c>
+      <c r="R28">
+        <v>2377000000.0</v>
+      </c>
+      <c r="S28">
+        <v>465000000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28">
+        <v>1952000000.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28">
+        <v>95000000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28">
+        <v>13000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1094000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>225</v>
+      </c>
+      <c r="B29">
+        <v>2185000000.0</v>
+      </c>
+      <c r="C29">
+        <v>2446000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1896000000.0</v>
+      </c>
+      <c r="E29">
+        <v>1263000000.0</v>
+      </c>
+      <c r="F29">
+        <v>1222000000.0</v>
+      </c>
+      <c r="G29">
+        <v>1413000000.0</v>
+      </c>
+      <c r="H29">
+        <v>1624000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1628000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1468000000.0</v>
+      </c>
+      <c r="K29">
+        <v>1941000000.0</v>
+      </c>
+      <c r="L29">
+        <v>1703000000.0</v>
+      </c>
+      <c r="M29">
+        <v>2135000000.0</v>
+      </c>
+      <c r="N29">
+        <v>1750000000.0</v>
+      </c>
+      <c r="O29">
+        <v>1478000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1377000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1142000000.0</v>
+      </c>
+      <c r="R29">
+        <v>-98000000.0</v>
+      </c>
+      <c r="S29">
+        <v>236000000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29">
+        <v>43000000.0</v>
+      </c>
+      <c r="V29">
+        <v>154000000.0</v>
+      </c>
+      <c r="W29">
+        <v>1525000000.0</v>
+      </c>
+      <c r="X29">
+        <v>737000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>2073000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1360000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>268000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>226</v>
+      </c>
+      <c r="B30">
+        <v>-498000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-507000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1002000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-5182000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-729000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-626000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-1111000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-2048000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-1252000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-578000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-1699000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-1186000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-655000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-1631000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-10000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-911000000.0</v>
+      </c>
+      <c r="R30">
+        <v>-167000000.0</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DC30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:107">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>198</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>164</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>165</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="2" spans="1:107">
+      <c r="A2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B2">
+        <v>3177000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1854000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1643000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1449000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1101000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1574000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1054000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1409000000.0</v>
+      </c>
+      <c r="J2">
+        <v>941000000.0</v>
+      </c>
+      <c r="K2">
+        <v>1640000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1808000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1302000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1117000000.0</v>
+      </c>
+      <c r="O2">
+        <v>1555000000.0</v>
+      </c>
+      <c r="P2">
+        <v>4878000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>4696000000.0</v>
+      </c>
+      <c r="R2">
+        <v>4877000000.0</v>
+      </c>
+      <c r="S2">
+        <v>3139000000.0</v>
+      </c>
+      <c r="T2">
+        <v>2793000000.0</v>
+      </c>
+      <c r="U2">
+        <v>2978000000.0</v>
+      </c>
+      <c r="V2">
+        <v>2882000000.0</v>
+      </c>
+      <c r="W2">
+        <v>2853000000.0</v>
+      </c>
+      <c r="X2">
+        <v>2154000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1917000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>2087000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>429000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>358000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>381000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>322000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>568000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>772000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>971000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1346000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1597000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>557000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>792000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>547000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>838000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>395000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>437000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>463000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>579000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>459000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1235000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>601000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>904000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1026000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1166000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>978000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1389000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1053000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1001000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>830000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1105000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1634000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1523000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1412000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>1363000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1386000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>1322000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>1633000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>3219000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>3705000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>3383000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>3296000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>3107000000.0</v>
+      </c>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
+      <c r="CU2"/>
+      <c r="CV2"/>
+      <c r="CW2"/>
+      <c r="CX2"/>
+      <c r="CY2"/>
+      <c r="CZ2"/>
+      <c r="DA2"/>
+      <c r="DB2"/>
+      <c r="DC2"/>
+    </row>
+    <row r="3" spans="1:107">
+      <c r="A3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B3">
+        <v>59000000</v>
+      </c>
+      <c r="C3">
+        <v>219000000</v>
+      </c>
+      <c r="D3">
+        <v>167000000</v>
+      </c>
+      <c r="E3">
+        <v>143000000</v>
+      </c>
+      <c r="F3">
+        <v>149000000</v>
+      </c>
+      <c r="G3">
+        <v>197000000</v>
+      </c>
+      <c r="H3">
+        <v>166000000</v>
+      </c>
+      <c r="I3">
+        <v>173000000</v>
+      </c>
+      <c r="J3">
+        <v>226000000</v>
+      </c>
+      <c r="K3">
+        <v>265000000</v>
+      </c>
+      <c r="L3">
+        <v>203000000</v>
+      </c>
+      <c r="M3">
+        <v>212000000</v>
+      </c>
+      <c r="N3">
+        <v>222000000</v>
+      </c>
+      <c r="O3">
+        <v>269000000</v>
+      </c>
+      <c r="P3">
+        <v>178000000</v>
+      </c>
+      <c r="Q3">
+        <v>212000000</v>
+      </c>
+      <c r="R3">
+        <v>207000000</v>
+      </c>
+      <c r="S3">
+        <v>247000000</v>
+      </c>
+      <c r="T3">
+        <v>181000000</v>
+      </c>
+      <c r="U3">
+        <v>169000000</v>
+      </c>
+      <c r="V3">
+        <v>127000000</v>
+      </c>
+      <c r="W3">
+        <v>134000000</v>
+      </c>
+      <c r="X3">
+        <v>95000000</v>
+      </c>
+      <c r="Y3">
+        <v>117000000</v>
+      </c>
+      <c r="Z3">
+        <v>167000000</v>
+      </c>
+      <c r="AA3">
+        <v>205000000</v>
+      </c>
+      <c r="AB3">
+        <v>162000000</v>
+      </c>
+      <c r="AC3">
+        <v>168000000</v>
+      </c>
+      <c r="AD3">
+        <v>216000000</v>
+      </c>
+      <c r="AE3">
+        <v>235000000</v>
+      </c>
+      <c r="AF3">
+        <v>185000000</v>
+      </c>
+      <c r="AG3">
+        <v>212000000</v>
+      </c>
+      <c r="AH3">
+        <v>206000000</v>
+      </c>
+      <c r="AI3">
+        <v>243000000</v>
+      </c>
+      <c r="AJ3">
+        <v>107000000</v>
+      </c>
+      <c r="AK3">
+        <v>198000000</v>
+      </c>
+      <c r="AL3">
+        <v>178000000</v>
+      </c>
+      <c r="AM3">
+        <v>215000000</v>
+      </c>
+      <c r="AN3">
+        <v>214000000</v>
+      </c>
+      <c r="AO3">
+        <v>202000000</v>
+      </c>
+      <c r="AP3">
+        <v>172000000</v>
+      </c>
+      <c r="AQ3">
+        <v>240000000</v>
+      </c>
+      <c r="AR3">
+        <v>165000000</v>
+      </c>
+      <c r="AS3">
+        <v>179000000</v>
+      </c>
+      <c r="AT3">
+        <v>147000000</v>
+      </c>
+      <c r="AU3">
+        <v>213000000</v>
+      </c>
+      <c r="AV3">
+        <v>189000000</v>
+      </c>
+      <c r="AW3">
+        <v>196000000</v>
+      </c>
+      <c r="AX3">
+        <v>172000000</v>
+      </c>
+      <c r="AY3">
+        <v>298000000</v>
+      </c>
+      <c r="AZ3">
+        <v>170000000</v>
+      </c>
+      <c r="BA3">
+        <v>176000000</v>
+      </c>
+      <c r="BB3">
+        <v>123000000</v>
+      </c>
+      <c r="BC3">
+        <v>213000000</v>
+      </c>
+      <c r="BD3">
+        <v>142000000</v>
+      </c>
+      <c r="BE3">
+        <v>163000000</v>
+      </c>
+      <c r="BF3">
+        <v>140000000</v>
+      </c>
+      <c r="BG3">
+        <v>260000000</v>
+      </c>
+      <c r="BH3">
+        <v>176000000</v>
+      </c>
+      <c r="BI3">
+        <v>162000000</v>
+      </c>
+      <c r="BJ3">
+        <v>111000000</v>
+      </c>
+      <c r="BK3">
+        <v>181000000</v>
+      </c>
+      <c r="BL3">
+        <v>219000000</v>
+      </c>
+      <c r="BM3">
+        <v>102000000</v>
+      </c>
+      <c r="BN3">
+        <v>86000000</v>
+      </c>
+      <c r="BO3">
+        <v>93000000</v>
+      </c>
+      <c r="BP3">
+        <v>409000000</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>239000000</v>
+      </c>
+      <c r="BS3">
+        <v>166000000</v>
+      </c>
+      <c r="BT3">
+        <v>797000000</v>
+      </c>
+      <c r="BU3">
+        <v>624000000</v>
+      </c>
+      <c r="BV3">
+        <v>414000000</v>
+      </c>
+      <c r="BW3">
+        <v>255000000</v>
+      </c>
+      <c r="BX3">
+        <v>580000000</v>
+      </c>
+      <c r="BY3">
+        <v>483000000</v>
+      </c>
+      <c r="BZ3">
+        <v>334000000</v>
+      </c>
+      <c r="CA3">
+        <v>192000000</v>
+      </c>
+      <c r="CB3">
+        <v>721000000</v>
+      </c>
+      <c r="CC3">
+        <v>606000000</v>
+      </c>
+      <c r="CD3">
+        <v>416000000</v>
+      </c>
+      <c r="CE3">
+        <v>251000000</v>
+      </c>
+      <c r="CF3">
+        <v>1183000000</v>
+      </c>
+      <c r="CG3">
+        <v>792000000</v>
+      </c>
+      <c r="CH3">
+        <v>555000000</v>
+      </c>
+      <c r="CI3">
+        <v>199000000</v>
+      </c>
+      <c r="CJ3">
+        <v>967000000</v>
+      </c>
+      <c r="CK3">
+        <v>633000000</v>
+      </c>
+      <c r="CL3">
+        <v>430000000</v>
+      </c>
+      <c r="CM3">
+        <v>229000000</v>
+      </c>
+      <c r="CN3">
+        <v>1005000000</v>
+      </c>
+      <c r="CO3">
+        <v>704000000</v>
+      </c>
+      <c r="CP3">
+        <v>462000000</v>
+      </c>
+      <c r="CQ3">
+        <v>221000000</v>
+      </c>
+      <c r="CR3">
+        <v>1035000000</v>
+      </c>
+      <c r="CS3">
+        <v>710000000</v>
+      </c>
+      <c r="CT3">
+        <v>461000000</v>
+      </c>
+      <c r="CU3">
+        <v>209000000</v>
+      </c>
+      <c r="CV3">
+        <v>1057000000</v>
+      </c>
+      <c r="CW3">
+        <v>734000000</v>
+      </c>
+      <c r="CX3">
+        <v>503000000</v>
+      </c>
+      <c r="CY3">
+        <v>194000000</v>
+      </c>
+      <c r="CZ3">
+        <v>1272000000</v>
+      </c>
+      <c r="DA3">
+        <v>955000000</v>
+      </c>
+      <c r="DB3">
+        <v>624000000</v>
+      </c>
+      <c r="DC3">
+        <v>275000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:107">
+      <c r="A4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>195000000.0</v>
+      </c>
+      <c r="O4">
+        <v>-440000000.0</v>
+      </c>
+      <c r="P4">
+        <v>-3353000000.0</v>
+      </c>
+      <c r="Q4">
+        <v>211000000.0</v>
+      </c>
+      <c r="R4">
+        <v>-162000000.0</v>
+      </c>
+      <c r="S4">
+        <v>1744000000.0</v>
+      </c>
+      <c r="T4">
+        <v>347000000.0</v>
+      </c>
+      <c r="U4">
+        <v>-177000000.0</v>
+      </c>
+      <c r="V4">
+        <v>91000000.0</v>
+      </c>
+      <c r="W4">
+        <v>41000000.0</v>
+      </c>
+      <c r="X4">
+        <v>674000000.0</v>
+      </c>
+      <c r="Y4">
+        <v>225000000.0</v>
+      </c>
+      <c r="Z4">
+        <v>-173000000.0</v>
+      </c>
+      <c r="AA4">
+        <v>1674000000.0</v>
+      </c>
+      <c r="AB4">
+        <v>64000000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AD4">
+        <v>62000000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-250000000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-195000000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-198000000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-287000000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-295000000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>1039000000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-235000000.0</v>
+      </c>
+      <c r="AL4">
+        <v>245000000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-291000000.0</v>
+      </c>
+      <c r="AN4">
+        <v>443000000.0</v>
+      </c>
+      <c r="AO4">
+        <v>-42000000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-116000000.0</v>
+      </c>
+      <c r="AR4">
+        <v>120000000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-776000000.0</v>
+      </c>
+      <c r="AT4">
+        <v>634000000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-303000000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-122000000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-140000000.0</v>
+      </c>
+      <c r="AX4">
+        <v>188000000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-411000000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>336000000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-192000000.0</v>
+      </c>
+      <c r="BB4">
+        <v>415000000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-275000000.0</v>
+      </c>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+    </row>
+    <row r="5" spans="1:107">
+      <c r="A5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>-92000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="P5">
+        <v>-17000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>34000000.0</v>
+      </c>
+      <c r="R5">
+        <v>42000000.0</v>
+      </c>
+      <c r="S5">
+        <v>68000000.0</v>
+      </c>
+      <c r="T5">
+        <v>-90000000.0</v>
+      </c>
+      <c r="U5">
+        <v>102000000.0</v>
+      </c>
+      <c r="V5">
+        <v>-22000000.0</v>
+      </c>
+      <c r="W5">
+        <v>-64000000.0</v>
+      </c>
+      <c r="X5">
+        <v>163000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>66000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>3000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-154000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>325000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>512000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>84000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>286000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>114000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>341000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>227000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-292000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>355000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>375000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>330000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>666000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>301000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>264000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>331000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>83000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>284000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>462000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>194000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>68000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-69000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>50000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-55000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>48000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-72000000.0</v>
+      </c>
+      <c r="BB5"/>
+      <c r="BC5">
+        <v>-32000000.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+    </row>
+    <row r="6" spans="1:107">
+      <c r="A6" t="s">
+        <v>203</v>
+      </c>
+      <c r="B6">
+        <v>-2412000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1323000000.0</v>
+      </c>
+      <c r="D6">
+        <v>211000000.0</v>
+      </c>
+      <c r="E6">
+        <v>194000000.0</v>
+      </c>
+      <c r="F6">
+        <v>348000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-473000000.0</v>
+      </c>
+      <c r="H6">
+        <v>520000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-355000000.0</v>
+      </c>
+      <c r="J6">
+        <v>468000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-699000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-168000000.0</v>
+      </c>
+      <c r="M6">
+        <v>506000000.0</v>
+      </c>
+      <c r="N6">
+        <v>185000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-438000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-3323000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>182000000.0</v>
+      </c>
+      <c r="R6">
+        <v>-181000000.0</v>
+      </c>
+      <c r="S6">
+        <v>1738000000.0</v>
+      </c>
+      <c r="T6">
+        <v>346000000.0</v>
+      </c>
+      <c r="U6">
+        <v>-185000000.0</v>
+      </c>
+      <c r="V6">
+        <v>96000000.0</v>
+      </c>
+      <c r="W6">
+        <v>29000000.0</v>
+      </c>
+      <c r="X6">
+        <v>699000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>237000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-170000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>1658000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>71000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-23000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>59000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-246000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-204000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-199000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-375000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-251000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>1039000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-235000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>245000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-291000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>443000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-42000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-116000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>120000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-776000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>634000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-303000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-122000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-140000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>188000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-411000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>336000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>52000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>171000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-275000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-529000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>111000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>111000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>49000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-23000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>64000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-311000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-1586000000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-486000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>322000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>87000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>189000000.0</v>
+      </c>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
+    </row>
+    <row r="7" spans="1:107">
+      <c r="A7" t="s">
+        <v>204</v>
+      </c>
+      <c r="B7">
+        <v>-124000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-614000000.0</v>
+      </c>
+      <c r="D7">
+        <v>367000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-92000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-146000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-329000000.0</v>
+      </c>
+      <c r="H7">
+        <v>469000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-112000000.0</v>
+      </c>
+      <c r="J7">
+        <v>15000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-324000000.0</v>
+      </c>
+      <c r="L7">
+        <v>31000000.0</v>
+      </c>
+      <c r="M7">
+        <v>158000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-67000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-465000000.0</v>
+      </c>
+      <c r="P7">
+        <v>502000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-145000000.0</v>
+      </c>
+      <c r="R7">
+        <v>-197000000.0</v>
+      </c>
+      <c r="S7">
+        <v>-563000000.0</v>
+      </c>
+      <c r="T7">
+        <v>323000000.0</v>
+      </c>
+      <c r="U7">
+        <v>-348000000.0</v>
+      </c>
+      <c r="V7">
+        <v>-161000000.0</v>
+      </c>
+      <c r="W7">
+        <v>-297000000.0</v>
+      </c>
+      <c r="X7">
+        <v>271000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-5000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>7000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-118000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>297000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-155000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>38000000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-355000000.0</v>
+      </c>
+      <c r="AF7">
+        <v>240000000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-230000000.0</v>
+      </c>
+      <c r="AH7">
+        <v>120000000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-272000000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>175000000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-427000000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-258000000.0</v>
+      </c>
+      <c r="AN7">
+        <v>490000000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-135000000.0</v>
+      </c>
+      <c r="AP7">
+        <v>16000000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-248000000.0</v>
+      </c>
+      <c r="AR7">
+        <v>171000000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-350000000.0</v>
+      </c>
+      <c r="AV7">
+        <v>395000000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AX7">
+        <v>47000000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-383000000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>330000000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-61000000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-329000000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-5000000.0</v>
+      </c>
+      <c r="BE7">
+        <v>5000000.0</v>
+      </c>
+      <c r="BF7">
+        <v>3000000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-203000000.0</v>
+      </c>
+      <c r="BH7">
+        <v>169000000.0</v>
+      </c>
+      <c r="BI7">
+        <v>5000000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-67000000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-244000000.0</v>
+      </c>
+      <c r="BL7">
+        <v>121000000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-31000000.0</v>
+      </c>
+      <c r="BN7">
+        <v>122000000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-37000000.0</v>
+      </c>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+    </row>
+    <row r="8" spans="1:107">
+      <c r="A8" t="s">
+        <v>205</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>-164000000.0</v>
+      </c>
+      <c r="O8">
+        <v>-131000000.0</v>
+      </c>
+      <c r="P8">
+        <v>85000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-338000000.0</v>
+      </c>
+      <c r="R8">
+        <v>26000000.0</v>
+      </c>
+      <c r="S8">
+        <v>-270000000.0</v>
+      </c>
+      <c r="T8">
+        <v>-62000000.0</v>
+      </c>
+      <c r="U8">
+        <v>-61000000.0</v>
+      </c>
+      <c r="V8">
+        <v>146000000.0</v>
+      </c>
+      <c r="W8">
+        <v>14000000.0</v>
+      </c>
+      <c r="X8">
+        <v>-294000000.0</v>
+      </c>
+      <c r="Y8">
+        <v>785000000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-474000000.0</v>
+      </c>
+      <c r="AA8">
+        <v>-260000000.0</v>
+      </c>
+      <c r="AB8">
+        <v>-247000000.0</v>
+      </c>
+      <c r="AC8">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-59000000.0</v>
+      </c>
+      <c r="AE8">
+        <v>249000000.0</v>
+      </c>
+      <c r="AF8">
+        <v>183000000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AH8">
+        <v>115000000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-206000000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-95000000.0</v>
+      </c>
+      <c r="AL8">
+        <v>5000000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-189000000.0</v>
+      </c>
+      <c r="AN8">
+        <v>31000000.0</v>
+      </c>
+      <c r="AO8">
+        <v>-89000000.0</v>
+      </c>
+      <c r="AP8">
+        <v>37000000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-178000000.0</v>
+      </c>
+      <c r="AR8">
+        <v>10000000.0</v>
+      </c>
+      <c r="AS8">
+        <v>86000000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-277000000.0</v>
+      </c>
+      <c r="AV8">
+        <v>225000000.0</v>
+      </c>
+      <c r="AW8">
+        <v>210000000.0</v>
+      </c>
+      <c r="AX8">
+        <v>17000000.0</v>
+      </c>
+      <c r="AY8">
+        <v>-404000000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>194000000.0</v>
+      </c>
+      <c r="BA8">
+        <v>-61000000.0</v>
+      </c>
+      <c r="BB8"/>
+      <c r="BC8">
+        <v>-370000000.0</v>
+      </c>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+    </row>
+    <row r="9" spans="1:107">
+      <c r="A9" t="s">
+        <v>206</v>
+      </c>
+      <c r="B9">
+        <v>7000000.0</v>
+      </c>
+      <c r="C9">
+        <v>-321000000.0</v>
+      </c>
+      <c r="D9">
+        <v>236000000.0</v>
+      </c>
+      <c r="E9">
+        <v>4000000.0</v>
+      </c>
+      <c r="F9">
+        <v>-168000000.0</v>
+      </c>
+      <c r="G9">
+        <v>-288000000.0</v>
+      </c>
+      <c r="H9">
+        <v>392000000.0</v>
+      </c>
+      <c r="I9">
+        <v>-61000000.0</v>
+      </c>
+      <c r="J9">
+        <v>60000000.0</v>
+      </c>
+      <c r="K9">
+        <v>-106000000.0</v>
+      </c>
+      <c r="L9">
+        <v>101000000.0</v>
+      </c>
+      <c r="M9">
+        <v>82000000.0</v>
+      </c>
+      <c r="N9">
+        <v>-164000000.0</v>
+      </c>
+      <c r="O9">
+        <v>-131000000.0</v>
+      </c>
+      <c r="P9">
+        <v>85000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-338000000.0</v>
+      </c>
+      <c r="R9">
+        <v>26000000.0</v>
+      </c>
+      <c r="S9">
+        <v>-270000000.0</v>
+      </c>
+      <c r="T9">
+        <v>-62000000.0</v>
+      </c>
+      <c r="U9">
+        <v>-61000000.0</v>
+      </c>
+      <c r="V9">
+        <v>146000000.0</v>
+      </c>
+      <c r="W9">
+        <v>14000000.0</v>
+      </c>
+      <c r="X9">
+        <v>-192000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-785000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>474000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>260000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>99000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>17000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>59000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-249000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>183000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>115000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-206000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-95000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>5000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-189000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>31000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-89000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>37000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-178000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>10000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>86000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-277000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>225000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>210000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>17000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-404000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>194000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>12000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-73000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-370000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>285000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>99000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>209000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-395000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>185000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>221000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-68000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-487000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>8000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-43000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>19000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-168000000.0</v>
+      </c>
+      <c r="BP9">
+        <v>37000000.0</v>
+      </c>
+      <c r="BQ9"/>
+      <c r="BR9">
+        <v>28000000.0</v>
+      </c>
+      <c r="BS9">
+        <v>130000000.0</v>
+      </c>
+      <c r="BT9">
+        <v>1361000000.0</v>
+      </c>
+      <c r="BU9">
+        <v>330000000.0</v>
+      </c>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9">
+        <v>87000000.0</v>
+      </c>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9">
+        <v>127000000.0</v>
+      </c>
+      <c r="CG9"/>
+      <c r="CH9">
+        <v>200000000.0</v>
+      </c>
+      <c r="CI9">
+        <v>137000000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>91000000.0</v>
+      </c>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9">
+        <v>582000000.0</v>
+      </c>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9">
+        <v>810000000.0</v>
+      </c>
+      <c r="CW9">
+        <v>38000000.0</v>
+      </c>
+      <c r="CX9"/>
+      <c r="CY9">
+        <v>209000000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>238000000.0</v>
+      </c>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+    </row>
+    <row r="10" spans="1:107">
+      <c r="A10" t="s">
+        <v>207</v>
+      </c>
+      <c r="B10">
+        <v>-45000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-185000000.0</v>
+      </c>
+      <c r="D10">
+        <v>36000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-122000000.0</v>
+      </c>
+      <c r="F10">
+        <v>-46000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-109000000.0</v>
+      </c>
+      <c r="H10">
+        <v>230000000.0</v>
+      </c>
+      <c r="I10">
+        <v>-180000000.0</v>
+      </c>
+      <c r="J10">
+        <v>1000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-6000000.0</v>
+      </c>
+      <c r="L10">
+        <v>67000000.0</v>
+      </c>
+      <c r="M10">
+        <v>-52000000.0</v>
+      </c>
+      <c r="N10">
+        <v>109000000.0</v>
+      </c>
+      <c r="O10">
+        <v>-144000000.0</v>
+      </c>
+      <c r="P10">
+        <v>43000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>57000000.0</v>
+      </c>
+      <c r="R10">
+        <v>-60000000.0</v>
+      </c>
+      <c r="S10">
+        <v>-298000000.0</v>
+      </c>
+      <c r="T10">
+        <v>109000000.0</v>
+      </c>
+      <c r="U10">
+        <v>-318000000.0</v>
+      </c>
+      <c r="V10">
+        <v>-273000000.0</v>
+      </c>
+      <c r="W10">
+        <v>-228000000.0</v>
+      </c>
+      <c r="X10">
+        <v>-68000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-14000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>151000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-77000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>71000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>27000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-49000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>130000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-93000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-119000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>186000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-157000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-110000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-143000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>140000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-105000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>141000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-73000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-68000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>143000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>35000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-27000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-142000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>140000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-71000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-14000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-82000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>118000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-12000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>26000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-83000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>92000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-7000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-49000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-100000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>13000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-126000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>16000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-33000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>189000000.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10">
+        <v>168000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>152000000.0</v>
+      </c>
+      <c r="BT10">
+        <v>476000000.0</v>
+      </c>
+      <c r="BU10">
+        <v>127000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>36000000.0</v>
+      </c>
+      <c r="BW10"/>
+      <c r="BX10">
+        <v>29000000.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10">
+        <v>18000000.0</v>
+      </c>
+      <c r="CA10">
+        <v>1000000.0</v>
+      </c>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
+        <v>25000000.0</v>
+      </c>
+      <c r="CG10">
+        <v>21000000.0</v>
+      </c>
+      <c r="CH10">
+        <v>90000000.0</v>
+      </c>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10">
+        <v>23000000.0</v>
+      </c>
+      <c r="CP10"/>
+      <c r="CQ10">
+        <v>1000000.0</v>
+      </c>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10">
+        <v>23000000.0</v>
+      </c>
+      <c r="CV10">
+        <v>118000000.0</v>
+      </c>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10">
+        <v>172000000.0</v>
+      </c>
+      <c r="DA10"/>
+      <c r="DB10">
+        <v>63000000.0</v>
+      </c>
+      <c r="DC10">
+        <v>71000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:107">
+      <c r="A11" t="s">
+        <v>208</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>42000000.0</v>
+      </c>
+      <c r="N11">
+        <v>80000000.0</v>
+      </c>
+      <c r="O11">
+        <v>-188000000.0</v>
+      </c>
+      <c r="P11">
+        <v>391000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>102000000.0</v>
+      </c>
+      <c r="R11">
+        <v>-151000000.0</v>
+      </c>
+      <c r="S11">
+        <v>-63000000.0</v>
+      </c>
+      <c r="T11">
+        <v>302000000.0</v>
+      </c>
+      <c r="U11">
+        <v>-71000000.0</v>
+      </c>
+      <c r="V11">
+        <v>-78000000.0</v>
+      </c>
+      <c r="W11">
+        <v>-19000000.0</v>
+      </c>
+      <c r="X11">
+        <v>330000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>758000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-732000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-170000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>152000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-45000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-27000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>53000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-102000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>17000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>5000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>142000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>201000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-117000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>88000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>96000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>16000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>17000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>39000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>161000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-43000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-29000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>105000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-41000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-187000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>7000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>218000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-52000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>112000000.0</v>
+      </c>
+      <c r="BB11"/>
+      <c r="BC11">
+        <v>194000000.0</v>
+      </c>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11">
+        <v>98000000.0</v>
+      </c>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11">
+        <v>52000000.0</v>
+      </c>
+      <c r="CR11">
+        <v>413000000.0</v>
+      </c>
+      <c r="CS11">
+        <v>456000000.0</v>
+      </c>
+      <c r="CT11">
+        <v>627000000.0</v>
+      </c>
+      <c r="CU11">
+        <v>350000000.0</v>
+      </c>
+      <c r="CV11"/>
+      <c r="CW11">
+        <v>89000000.0</v>
+      </c>
+      <c r="CX11">
+        <v>144000000.0</v>
+      </c>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+    </row>
+    <row r="12" spans="1:107">
+      <c r="A12" t="s">
+        <v>209</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-1269000000.0</v>
+      </c>
+      <c r="N12">
+        <v>129000000.0</v>
+      </c>
+      <c r="O12">
+        <v>74000000.0</v>
+      </c>
+      <c r="P12">
+        <v>-25000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>83000000.0</v>
+      </c>
+      <c r="R12">
+        <v>149000000.0</v>
+      </c>
+      <c r="S12">
+        <v>78000000.0</v>
+      </c>
+      <c r="T12">
+        <v>134000000.0</v>
+      </c>
+      <c r="U12">
+        <v>54000000.0</v>
+      </c>
+      <c r="V12">
+        <v>101000000.0</v>
+      </c>
+      <c r="W12">
+        <v>53000000.0</v>
+      </c>
+      <c r="X12">
+        <v>83000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-3000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>28000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>-15000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>36000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>56000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>6000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>-36000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>332000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>59000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>19000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>-293000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>68000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>96000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>16000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>151000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>-84000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>62000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>51000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>25000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>31000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>-113000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>70000000.0</v>
+      </c>
+      <c r="BB12"/>
+      <c r="BC12">
+        <v>7000000.0</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+    </row>
+    <row r="13" spans="1:107">
+      <c r="A13" t="s">
+        <v>210</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>86000000.0</v>
+      </c>
+      <c r="N13">
+        <v>-42000000.0</v>
+      </c>
+      <c r="O13">
+        <v>-42000000.0</v>
+      </c>
+      <c r="P13">
+        <v>130000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>93000000.0</v>
+      </c>
+      <c r="R13">
+        <v>-12000000.0</v>
+      </c>
+      <c r="S13">
+        <v>4000000.0</v>
+      </c>
+      <c r="T13">
+        <v>-26000000.0</v>
+      </c>
+      <c r="U13">
+        <v>91000000.0</v>
+      </c>
+      <c r="V13">
+        <v>44000000.0</v>
+      </c>
+      <c r="W13">
+        <v>-184000000.0</v>
+      </c>
+      <c r="X13">
+        <v>201000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>36000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>114000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-131000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-25000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-86000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-21000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-110000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>38000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-87000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-295000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-268000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>15000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-25000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>430000000.0</v>
+      </c>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
+        <v>-155000000.0</v>
+      </c>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+    </row>
+    <row r="14" spans="1:107">
+      <c r="A14" t="s">
+        <v>211</v>
+      </c>
+      <c r="B14">
+        <v>134000000.0</v>
       </c>
       <c r="C14">
         <v>250000000.0</v>
       </c>
       <c r="D14">
+        <v>250000000.0</v>
+      </c>
+      <c r="E14">
         <v>249000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>250000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>242000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>245000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>241000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>248000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>230000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>246000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>226000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>224000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>216000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>188000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>190000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>193000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>191000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>190000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>193000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>197000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>193000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>208000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>192000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>184000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>180000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000000.0</v>
       </c>
       <c r="AB14">
         <v>178000000.0</v>
       </c>
       <c r="AC14">
+        <v>178000000.0</v>
+      </c>
+      <c r="AD14">
         <v>188000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>173000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>202000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>163000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>156000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>155000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>183000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>181000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>175000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>178000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>174000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>190000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>162000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>146000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>131000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>135000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>128000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>146000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>150000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>146000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>145000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>139000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>138000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>132000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>131000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000000.0</v>
       </c>
       <c r="BE14">
         <v>113000000.0</v>
       </c>
       <c r="BF14">
+        <v>113000000.0</v>
+      </c>
+      <c r="BG14">
         <v>114000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>119000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>123000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>116000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>117000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>110000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>105000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>107000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>99000000.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>212</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>4000000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>6000000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
         <v>2000000.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
-        <v>16000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N15">
         <v>16000000.0</v>
       </c>
       <c r="O15">
         <v>16000000.0</v>
       </c>
       <c r="P15">
+        <v>16000000.0</v>
+      </c>
+      <c r="Q15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="R15">
         <v>16000000.0</v>
       </c>
       <c r="S15">
         <v>16000000.0</v>
       </c>
       <c r="T15">
+        <v>16000000.0</v>
+      </c>
+      <c r="U15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="V15">
         <v>16000000.0</v>
       </c>
       <c r="W15">
         <v>16000000.0</v>
       </c>
       <c r="X15">
         <v>16000000.0</v>
       </c>
       <c r="Y15">
         <v>16000000.0</v>
       </c>
       <c r="Z15">
-        <v>56000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="AA15">
         <v>56000000.0</v>
       </c>
       <c r="AB15">
         <v>56000000.0</v>
       </c>
       <c r="AC15">
-        <v>57000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="AD15">
         <v>57000000.0</v>
       </c>
       <c r="AE15">
-        <v>58000000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="AF15">
         <v>58000000.0</v>
       </c>
       <c r="AG15">
         <v>58000000.0</v>
       </c>
       <c r="AH15">
+        <v>58000000.0</v>
+      </c>
+      <c r="AI15">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="AJ15">
         <v>77000000.0</v>
       </c>
       <c r="AK15">
-        <v>78000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="AL15">
         <v>78000000.0</v>
       </c>
       <c r="AM15">
-        <v>79000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="AN15">
         <v>79000000.0</v>
       </c>
       <c r="AO15">
         <v>79000000.0</v>
       </c>
       <c r="AP15">
+        <v>79000000.0</v>
+      </c>
+      <c r="AQ15">
         <v>80000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>70000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>71000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AU15">
         <v>73000000.0</v>
       </c>
       <c r="AV15">
+        <v>73000000.0</v>
+      </c>
+      <c r="AW15">
         <v>75000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>76000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>77000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="BA15">
         <v>53000000.0</v>
       </c>
       <c r="BB15">
         <v>53000000.0</v>
       </c>
       <c r="BC15">
+        <v>53000000.0</v>
+      </c>
+      <c r="BD15">
         <v>47000000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
         <v>5000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>43000000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
-[...1 lines deleted...]
-      </c>
+      <c r="CE15"/>
       <c r="CF15">
         <v>64000000.0</v>
       </c>
       <c r="CG15">
+        <v>64000000.0</v>
+      </c>
+      <c r="CH15">
         <v>56000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>39000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>157000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>118000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>79000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>39000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>157000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>119000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>79000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>39000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>156000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>117000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>78000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>39000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>156000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>117000000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>78000000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>39000000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>157000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>118000000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>79000000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
+        <v>765000000.0</v>
+      </c>
+      <c r="C16">
         <v>3177000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1854000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1643000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1449000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1101000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1574000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1054000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1409000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>941000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1640000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1808000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1302000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1117000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1555000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4878000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4696000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4877000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3139000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2793000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2978000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2882000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2853000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2154000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1917000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2087000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>429000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>358000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>381000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>322000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>568000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>772000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>971000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1346000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1596000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>557000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>792000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>547000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>838000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>395000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>437000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>463000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>579000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>459000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1235000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>601000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>904000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1026000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1166000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>978000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1389000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1053000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1001000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>830000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1105000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1634000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1523000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1412000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1363000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1386000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1322000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1633000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3219000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3705000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3383000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3296000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3107000000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>34000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>11000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>20000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>21000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-28000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-1000000.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>6000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-4000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-39000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>19000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-21000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-17000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-18000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>5000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-6000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>6000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>8000000.0</v>
       </c>
-      <c r="BA17"/>
-      <c r="BB17">
+      <c r="BB17"/>
+      <c r="BC17">
         <v>-3000000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
@@ -35244,426 +35497,432 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
+        <v>33000000.0</v>
+      </c>
+      <c r="C18">
         <v>-362000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>651000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>441000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>361000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>76000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>894000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>326000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>417000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-21000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>421000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>534000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>313000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-278000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>755000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>225000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-112000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-449000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>488000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-165000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>170000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>118000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>704000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>442000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-273000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-44000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>541000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>157000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>296000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-151000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>572000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-41000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>339000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-88000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>321000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-47000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>421000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>75000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>469000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>213000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>403000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>28000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>530000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>160000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>387000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-78000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>684000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>303000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>455000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-162000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>510000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>222000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>400000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-64000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>168000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>251000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>321000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>33000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>292000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>248000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>232000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-25000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>68000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>127000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>294000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>153000000.0</v>
       </c>
-      <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C19">
         <v>-2000000.0</v>
       </c>
-      <c r="C19">
-[...1 lines deleted...]
-      </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-133000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-9000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-203000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>577000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-255000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-524000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-305000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-207000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-205000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="O19">
         <v>-2000000.0</v>
       </c>
       <c r="P19">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Q19">
         <v>4000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-39000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>8000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-180000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-187000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-14000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-234000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>3000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-12000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-16000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-6000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-16000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-15000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-26000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-22000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-15000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>15000000.0</v>
       </c>
-      <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>-1000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-18000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-23000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-5000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -35678,79 +35937,80 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -35792,207 +36052,210 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
+        <v>-3865000000.0</v>
+      </c>
+      <c r="C21">
         <v>1806000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-153000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-147000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-179000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-529000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1074000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2452000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-20000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-8000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2471000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-23000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-10000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-16000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-180000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2109000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1871000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-38000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-74000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-37000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-425000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>274000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-50000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>35000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-9000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-4000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-20000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-927000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-270000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>321000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-613000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>392000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-536000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AW21">
         <v>3000000.0</v>
       </c>
       <c r="AX21">
+        <v>3000000.0</v>
+      </c>
+      <c r="AY21">
         <v>-687000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-5000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-59000000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>-1369000000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
@@ -36000,2394 +36263,2422 @@
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22">
+        <v>247000000.0</v>
+      </c>
+      <c r="C22">
         <v>191000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>147000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-355000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>397000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-11000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>268000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>363000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>938000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>218000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>919000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1637000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>246000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>164000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>266000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>306000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-72000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>90000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>39000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>104000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>166000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>300000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>315000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>305000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-365000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1567000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>241000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>252000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>271000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>245000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>257000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>231000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>303000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>316000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-88000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>413000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>386000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>352000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000000.0</v>
       </c>
       <c r="AN22">
         <v>306000000.0</v>
       </c>
       <c r="AO22">
+        <v>306000000.0</v>
+      </c>
+      <c r="AP22">
         <v>271000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>335000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>224000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>364000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>369000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>304000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>368000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>325000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>406000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>341000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>321000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>293000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>389000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>298000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>155000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>292000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>350000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>363000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>312000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>285000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>316000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>310000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>91000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>144000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>233000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>235000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9300000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9369000000.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>552000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3037000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>5218000000.0</v>
       </c>
-      <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22">
         <v>143000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="CM22">
         <v>63000000.0</v>
       </c>
-      <c r="CN22"/>
-      <c r="CO22">
+      <c r="CN22">
+        <v>63000000.0</v>
+      </c>
+      <c r="CO22"/>
+      <c r="CP22">
         <v>106000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>124000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>120000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>54000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>220000000.0</v>
       </c>
-      <c r="CT22"/>
       <c r="CU22"/>
-      <c r="CV22">
+      <c r="CV22"/>
+      <c r="CW22">
         <v>26000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>164000000.0</v>
       </c>
-      <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>200000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>148000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>424000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>290000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
-        <v>1696000000.0</v>
+        <v>1794000000.0</v>
       </c>
       <c r="C23">
+        <v>-38000000.0</v>
+      </c>
+      <c r="D23">
         <v>-3000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-10000000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>-134000000.0</v>
+      </c>
+      <c r="G23">
         <v>-5000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4107000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-20000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-20000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-11000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-30000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-8000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-24000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-10000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-6000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-53000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-170000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2212000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-38000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-11000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-69000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-32000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-34000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-4000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-34000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-32000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>437000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-7000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-36000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-18000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-16000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-49000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-50000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-71000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-12000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-45000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-15000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-29000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-18000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-22000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-8000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-34000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-132000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-5000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-173000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-96000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-14000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-4557000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-2000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-15000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-10000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>52000000.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>4000000.0</v>
       </c>
-      <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24">
+        <v>-69000000.0</v>
+      </c>
+      <c r="C24">
         <v>-2000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>14000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-25000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>453000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-447000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-298000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-40000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-212000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-59000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-38000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-4089000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-126000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-133000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-101000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-115000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-203000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-14000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-210000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-2000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-182000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-203000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-240000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-271000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-215000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-13000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-4000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-195000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>95000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>605000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-37000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-195000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>5000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-3000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-23000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>20000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>4000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-3000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>14000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>33000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>326000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-527000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>445000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-147000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-201000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>211000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-275000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-65000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>52000000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>23000000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>72000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>6000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>16000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>20000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>216000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>67000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>82000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>26000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>205000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>148000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>60000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>15000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>318000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>346000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>37000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>12000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>157000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>35000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>14000000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>27000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>36000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>23000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>27000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>54000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>58000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>38000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>16000000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>37000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>115000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>133000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>48000000.0</v>
       </c>
-      <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
+        <v>-137000000.0</v>
+      </c>
+      <c r="C25">
+        <v>34000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-13000000.0</v>
+      </c>
+      <c r="E25">
+        <v>735000000.0</v>
+      </c>
+      <c r="F25">
+        <v>39000000.0</v>
+      </c>
+      <c r="G25">
+        <v>3000000.0</v>
+      </c>
+      <c r="H25">
+        <v>82000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-2018000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-584000000.0</v>
+      </c>
+      <c r="K25">
+        <v>61000000.0</v>
+      </c>
+      <c r="L25">
+        <v>151000000.0</v>
+      </c>
+      <c r="M25">
+        <v>85000000.0</v>
+      </c>
+      <c r="N25">
+        <v>110000000.0</v>
+      </c>
+      <c r="O25">
+        <v>64000000.0</v>
+      </c>
+      <c r="P25">
+        <v>94000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>68000000.0</v>
+      </c>
+      <c r="R25">
+        <v>134000000.0</v>
+      </c>
+      <c r="S25">
+        <v>76000000.0</v>
+      </c>
+      <c r="T25">
+        <v>161000000.0</v>
+      </c>
+      <c r="U25">
+        <v>45000000.0</v>
+      </c>
+      <c r="V25">
+        <v>66000000.0</v>
+      </c>
+      <c r="W25">
+        <v>24000000.0</v>
+      </c>
+      <c r="X25">
+        <v>31000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>23000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>59000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-1449000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>11000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>30000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>63000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-44000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-50000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>350000000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>48000000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-166000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>39000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>81000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>143000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-88000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>42000000.0</v>
+      </c>
+      <c r="AU25">
         <v>41000000.0</v>
       </c>
-      <c r="C25">
-[...35 lines deleted...]
-      <c r="O25">
+      <c r="AV25">
+        <v>-55000000.0</v>
+      </c>
+      <c r="AW25">
+        <v>20000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>14000000.0</v>
+      </c>
+      <c r="AY25">
+        <v>11000000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-48000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-4000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>41000000.0</v>
+      </c>
+      <c r="BD25">
         <v>94000000.0</v>
       </c>
-      <c r="P25">
-[...17 lines deleted...]
-      <c r="V25">
+      <c r="BE25">
+        <v>-15000000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-17000000.0</v>
+      </c>
+      <c r="BG25">
+        <v>12000000.0</v>
+      </c>
+      <c r="BH25">
+        <v>-93000000.0</v>
+      </c>
+      <c r="BI25">
+        <v>-38000000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>-12000000.0</v>
+      </c>
+      <c r="BK25">
+        <v>-21000000.0</v>
+      </c>
+      <c r="BL25">
         <v>24000000.0</v>
       </c>
-      <c r="W25">
-[...122 lines deleted...]
-      <c r="BL25">
+      <c r="BM25">
         <v>-57000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>16000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-49000000.0</v>
       </c>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26">
-        <v>-110000000.0</v>
+        <v>-246000000.0</v>
       </c>
       <c r="C26">
+        <v>-76000000.0</v>
+      </c>
+      <c r="D26">
         <v>-301000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-96000000.0</v>
       </c>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-19000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4104000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3074000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-430000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-600000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-300000000.0</v>
       </c>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-30000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-68000000.0</v>
       </c>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-36000000.0</v>
       </c>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>-45000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>57000000.0</v>
       </c>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-1000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-57000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-30000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-44000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-120000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-226000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-285000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-65000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-149000000.0</v>
       </c>
       <c r="AI26">
         <v>-149000000.0</v>
       </c>
       <c r="AJ26">
+        <v>-149000000.0</v>
+      </c>
+      <c r="AK26">
         <v>-94000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-95000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-194000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-104000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-95000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-77000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-358000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-213000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-404000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-302000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-240000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-362000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-304000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-205000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-153000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-104000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-113000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-118000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-122000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-103000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-150000000.0</v>
       </c>
       <c r="BE26">
         <v>-150000000.0</v>
       </c>
       <c r="BF26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BG26"/>
+        <v>-150000000.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27">
+        <v>-24000000.0</v>
+      </c>
+      <c r="C27">
         <v>24000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>26000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>42000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>39000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>32000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>29000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="J27">
         <v>27000000.0</v>
       </c>
       <c r="K27">
+        <v>27000000.0</v>
+      </c>
+      <c r="L27">
         <v>33000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>31000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>32000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>21000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>41000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>19000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>28000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>29000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>36000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>12000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>13000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-1000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>23000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>21000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>15000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>25000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>14000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>13000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>12000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AL27">
         <v>17000000.0</v>
       </c>
       <c r="AM27">
+        <v>17000000.0</v>
+      </c>
+      <c r="AN27">
         <v>21000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>19000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>11000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>17000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>22000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>17000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>22000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>13000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>21000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>22000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>19000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>14000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>11000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>12000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>14000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>10000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BE27">
         <v>8000000.0</v>
       </c>
       <c r="BF27">
+        <v>8000000.0</v>
+      </c>
+      <c r="BG27">
         <v>4000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>14000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>11000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>-1000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>-8000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>-58000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>74000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>-88000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>-5000000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
+        <v>-2317000000.0</v>
+      </c>
+      <c r="C28">
         <v>1692000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-457000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-253000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-179000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-553000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1077000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-624000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>362000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-626000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-606000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-20000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-59000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-122000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-29000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-18000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-17000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2411000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-63000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-25000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-26000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-77000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-31000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-196000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>120000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1720000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-160000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-174000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-216000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-99000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-73000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-161000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-116000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-205000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1147000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-178000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-181000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-332000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-221000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-265000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-429000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-166000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>393000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-133000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-377000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-167000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-449000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-430000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-278000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-241000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-190000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-192000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-224000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-216000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>255000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-167000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-170000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-23000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-286000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-151000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-553000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-2204000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-9000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-70000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-99000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>52000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2377000000.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>154000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>97000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>465000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>644000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>746000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>666000000.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28">
         <v>505000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>453000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>375000000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>1952000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1740000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>316000000.0</v>
       </c>
-      <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
-      <c r="CL28">
+      <c r="CL28"/>
+      <c r="CM28">
         <v>112000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>95000000.0</v>
       </c>
-      <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
-      <c r="CS28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>219000000.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>13000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>213000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>121000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>146000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1094000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>789000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>996000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1109000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
+        <v>92000000.0</v>
+      </c>
+      <c r="C29">
         <v>-143000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>818000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>584000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>510000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>273000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1060000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>499000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>643000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>244000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>624000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>746000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>535000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-9000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>933000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>437000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>95000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-202000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>669000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>297000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>252000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>799000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>559000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-106000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>161000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>703000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>325000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>512000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>84000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>757000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>171000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>545000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>155000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>428000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>151000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>599000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>290000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>683000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>415000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>575000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>268000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>695000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>339000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>534000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>135000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>873000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>499000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>627000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>136000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>680000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>398000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>523000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>149000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>310000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>414000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>461000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>293000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>468000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>410000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>343000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>156000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>287000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>229000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>380000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>246000000.0</v>
       </c>
-      <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
-      <c r="BS29">
+      <c r="BS29"/>
+      <c r="BT29">
         <v>236000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>489000000.0</v>
       </c>
-      <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29">
         <v>43000000.0</v>
       </c>
-      <c r="CB29"/>
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29">
         <v>187000000.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>154000000.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>224000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>529000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>1525000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>827000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>589000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>40000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>737000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>536000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>375000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>4000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2073000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>696000000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>256000000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>220000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1360000000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>884000000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>650000000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>296000000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>268000000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>226000000.0</v>
       </c>
-      <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
+        <v>-191000000.0</v>
+      </c>
+      <c r="C30">
         <v>-221000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-153000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-133000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-203000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>577000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-255000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-524000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-305000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-207000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-205000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-281000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-309000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4269000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-208000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-240000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-465000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-259000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-156000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-180000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-134000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-94000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-138000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-187000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-207000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-479000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-163000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-234000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-235000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-879000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-208000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-716000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-245000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-570000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-219000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-193000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-270000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-197000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-166000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-224000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-964000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-943000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>458000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-250000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-529000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-191000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-166000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-300000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-160000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-168000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-122000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-205000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1105000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-160000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-126000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-240000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-185000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-136000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-122000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>433000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-763000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>112000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-162000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-98000000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
+      <c r="DC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>