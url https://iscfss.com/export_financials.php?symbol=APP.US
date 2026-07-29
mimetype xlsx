--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2592,51 +2592,51 @@
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
         <v>-67767000.0</v>
       </c>
       <c r="C5">
         <v>-46987000.0</v>
       </c>
       <c r="D5">
         <v>-2659000.0</v>
       </c>
       <c r="E5">
         <v>-5149000.0</v>
       </c>
       <c r="F5">
         <v>-73185000.0</v>
       </c>
       <c r="G5">
         <v>-103096000.0</v>
       </c>
       <c r="H5">
-        <v>-54393000.0</v>
+        <v>-54392999.0</v>
       </c>
       <c r="I5">
         <v>-90628000.0</v>
       </c>
       <c r="J5">
         <v>-83896000.0</v>
       </c>
       <c r="K5">
         <v>-65274000.0</v>
       </c>
       <c r="L5">
         <v>-93657000.0</v>
       </c>
       <c r="M5">
         <v>-76530000.0</v>
       </c>
       <c r="N5">
         <v>-73376000.0</v>
       </c>
       <c r="O5">
         <v>-83382000.0</v>
       </c>
       <c r="P5">
         <v>-140145000.0</v>
       </c>
@@ -5137,51 +5137,51 @@
       <c r="AE41"/>
     </row>
     <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>504342000.0</v>
       </c>
       <c r="C42">
         <v>446550000.0</v>
       </c>
       <c r="D42">
         <v>427998000.0</v>
       </c>
       <c r="E42">
         <v>448899000.0</v>
       </c>
       <c r="F42">
         <v>474642000.0</v>
       </c>
       <c r="G42">
         <v>593699000.0</v>
       </c>
       <c r="H42">
-        <v>992588000.0</v>
+        <v>992587999.0</v>
       </c>
       <c r="I42">
         <v>1172290000.0</v>
       </c>
       <c r="J42">
         <v>1420895000.0</v>
       </c>
       <c r="K42">
         <v>2134581000.0</v>
       </c>
       <c r="L42">
         <v>2174658000.0</v>
       </c>
       <c r="M42">
         <v>2687780000.0</v>
       </c>
       <c r="N42">
         <v>3146163000.0</v>
       </c>
       <c r="O42">
         <v>3155748000.0</v>
       </c>
       <c r="P42">
         <v>3112224000.0</v>
       </c>
@@ -12391,140 +12391,140 @@
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
         <v>-30509000.0</v>
       </c>
       <c r="C23">
         <v>-59403000.0</v>
       </c>
       <c r="D23">
         <v>135450000.0</v>
       </c>
       <c r="E23">
         <v>-75354000.0</v>
       </c>
       <c r="F23">
         <v>-201306000.0</v>
       </c>
       <c r="G23">
         <v>-505699000.0</v>
       </c>
       <c r="H23">
         <v>-203736000.0</v>
       </c>
       <c r="I23">
-        <v>-352109000.0</v>
+        <v>-361425000.0</v>
       </c>
       <c r="J23">
         <v>-75746000.0</v>
       </c>
       <c r="K23">
-        <v>-142854000.0</v>
+        <v>-164845000.0</v>
       </c>
       <c r="L23">
         <v>-64105000.0</v>
       </c>
       <c r="M23">
         <v>-41165000.0</v>
       </c>
       <c r="N23">
         <v>-38191000.0</v>
       </c>
       <c r="O23">
-        <v>-41099000.0</v>
+        <v>-46721000.0</v>
       </c>
       <c r="P23">
         <v>-27426000.0</v>
       </c>
       <c r="Q23">
         <v>-58576000.0</v>
       </c>
       <c r="R23">
         <v>-10974000.0</v>
       </c>
       <c r="S23">
-        <v>-11827000.0</v>
+        <v>-32029000.0</v>
       </c>
       <c r="T23">
         <v>-66501000.0</v>
       </c>
       <c r="U23">
         <v>1511000.0</v>
       </c>
       <c r="V23">
-        <v>-141188000.0</v>
+        <v>-154070000.0</v>
       </c>
       <c r="W23">
         <v>-23409000.0</v>
       </c>
       <c r="X23">
         <v>-2800000.0</v>
       </c>
       <c r="Y23">
         <v>116000.0</v>
       </c>
       <c r="Z23">
         <v>-10874000.0</v>
       </c>
       <c r="AA23">
         <v>-9817500.0</v>
       </c>
       <c r="AB23">
         <v>-10363500.0</v>
       </c>
       <c r="AC23">
         <v>-10363500.0</v>
       </c>
       <c r="AD23">
         <v>-10363500.0</v>
       </c>
       <c r="AE23">
         <v>-10363500.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>144</v>
       </c>
       <c r="B24">
         <v>-5247000.0</v>
       </c>
       <c r="C24">
         <v>27490000.0</v>
       </c>
       <c r="D24">
         <v>362193000.0</v>
       </c>
       <c r="E24">
         <v>21227000.0</v>
       </c>
       <c r="F24">
         <v>-3986000.0</v>
       </c>
       <c r="G24">
-        <v>-367000.0</v>
+        <v>29962000.0</v>
       </c>
       <c r="H24">
         <v>-2546000.0</v>
       </c>
       <c r="I24">
         <v>-20356000.0</v>
       </c>
       <c r="J24">
         <v>-3302000.0</v>
       </c>
       <c r="K24">
         <v>6523000.0</v>
       </c>
       <c r="L24">
         <v>-2090000.0</v>
       </c>
       <c r="M24">
         <v>-2306000.0</v>
       </c>
       <c r="N24">
         <v>6123000.0</v>
       </c>
       <c r="O24">
         <v>36252000.0</v>
       </c>