--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5632,51 +5632,51 @@
       <c r="BG9"/>
       <c r="BH9">
         <v>2847054000.0</v>
       </c>
       <c r="BI9">
         <v>2757158000.0</v>
       </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
-        <v>23450000000.0</v>
+        <v>22570000000.0</v>
       </c>
       <c r="C10">
         <v>19240000000.0</v>
       </c>
       <c r="D10">
         <v>18415000000.0</v>
       </c>
       <c r="E10">
         <v>13248000000.0</v>
       </c>
       <c r="F10">
         <v>13300000000.0</v>
       </c>
       <c r="G10">
         <v>16166000000.0</v>
       </c>
       <c r="H10">
         <v>16660000000.0</v>
       </c>
       <c r="I10">
         <v>16888000000.0</v>
       </c>
       <c r="J10">
         <v>18139000000.0</v>
       </c>
@@ -5954,51 +5954,51 @@
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
-        <v>23450000000.0</v>
+        <v>253184000000.0</v>
       </c>
       <c r="C12">
         <v>248060000000.0</v>
       </c>
       <c r="D12">
         <v>245964000000.0</v>
       </c>
       <c r="E12">
         <v>231466000000.0</v>
       </c>
       <c r="F12">
         <v>216431000000.0</v>
       </c>
       <c r="G12">
         <v>205980000000.0</v>
       </c>
       <c r="H12">
         <v>205015000000.0</v>
       </c>
       <c r="I12">
         <v>189409000000.0</v>
       </c>
       <c r="J12">
         <v>182786000000.0</v>
       </c>
@@ -6703,51 +6703,53 @@
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" t="s">
         <v>35</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>326502000000.0</v>
+      </c>
       <c r="C16">
         <v>315889000000.0</v>
       </c>
       <c r="D16">
         <v>309737000000.0</v>
       </c>
       <c r="E16">
         <v>292238000000.0</v>
       </c>
       <c r="F16">
         <v>273439000000.0</v>
       </c>
       <c r="G16">
         <v>253637000000.0</v>
       </c>
       <c r="H16">
         <v>245436000000.0</v>
       </c>
       <c r="I16">
         <v>228389000000.0</v>
       </c>
       <c r="J16">
         <v>220234000000.0</v>
       </c>
       <c r="K16">
@@ -8656,51 +8658,51 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
     </row>
     <row r="28" spans="1:73">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-9230000000.0</v>
+        <v>-8350000000.0</v>
       </c>
       <c r="C28">
         <v>-5876000000.0</v>
       </c>
       <c r="D28">
         <v>-5784000000.0</v>
       </c>
       <c r="E28">
         <v>-1104000000.0</v>
       </c>
       <c r="F28">
         <v>-2719000000.0</v>
       </c>
       <c r="G28">
         <v>-5578000000.0</v>
       </c>
       <c r="H28">
         <v>-6853000000.0</v>
       </c>
       <c r="I28">
         <v>-7073000000.0</v>
       </c>
       <c r="J28">
         <v>-8543000000.0</v>
       </c>
@@ -9501,51 +9503,51 @@
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
     </row>
     <row r="33" spans="1:73">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
-        <v>432915000000.0</v>
+        <v>202003000000.0</v>
       </c>
       <c r="C33">
         <v>200593000000.0</v>
       </c>
       <c r="D33">
         <v>189953000000.0</v>
       </c>
       <c r="E33">
         <v>176325000000.0</v>
       </c>
       <c r="F33">
         <v>166977000000.0</v>
       </c>
       <c r="G33">
         <v>162191000000.0</v>
       </c>
       <c r="H33">
         <v>154681000000.0</v>
       </c>
       <c r="I33">
         <v>149333000000.0</v>
       </c>
       <c r="J33">
         <v>144064000000.0</v>
       </c>
@@ -9899,51 +9901,51 @@
       <c r="BG34"/>
       <c r="BH34">
         <v>307578000.0</v>
       </c>
       <c r="BI34">
         <v>862939000.0</v>
       </c>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
     </row>
     <row r="35" spans="1:73">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
-        <v>427997000000.0</v>
+        <v>87813000000.0</v>
       </c>
       <c r="C35">
         <v>86537000000.0</v>
       </c>
       <c r="D35">
         <v>85448000000.0</v>
       </c>
       <c r="E35">
         <v>81352000000.0</v>
       </c>
       <c r="F35">
         <v>77528000000.0</v>
       </c>
       <c r="G35">
         <v>77300000000.0</v>
       </c>
       <c r="H35">
         <v>79143000000.0</v>
       </c>
       <c r="I35">
         <v>75433000000.0</v>
       </c>
       <c r="J35">
         <v>74388000000.0</v>
       </c>
@@ -10112,51 +10114,51 @@
       <c r="BM35">
         <v>2203539000.0</v>
       </c>
       <c r="BN35"/>
       <c r="BO35">
         <v>975202000.0</v>
       </c>
       <c r="BP35">
         <v>1087493000.0</v>
       </c>
       <c r="BQ35"/>
       <c r="BR35">
         <v>1078840000.0</v>
       </c>
       <c r="BS35"/>
       <c r="BT35">
         <v>1454099000.0</v>
       </c>
       <c r="BU35"/>
     </row>
     <row r="36" spans="1:73">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>27676000000.0</v>
+        <v>35730000000.0</v>
       </c>
       <c r="C36">
         <v>36896000000.0</v>
       </c>
       <c r="D36">
         <v>36668000000.0</v>
       </c>
       <c r="E36">
         <v>33175000000.0</v>
       </c>
       <c r="F36">
         <v>30656000000.0</v>
       </c>
       <c r="G36">
         <v>32349000000.0</v>
       </c>
       <c r="H36">
         <v>30458000000.0</v>
       </c>
       <c r="I36">
         <v>30472000000.0</v>
       </c>
       <c r="J36">
         <v>28416000000.0</v>
       </c>
@@ -10694,51 +10696,53 @@
         <v>3965373000.0</v>
       </c>
       <c r="BJ38">
         <v>3580709000.0</v>
       </c>
       <c r="BK38">
         <v>4005883000.0</v>
       </c>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38">
         <v>2317833000.0</v>
       </c>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
     </row>
     <row r="39" spans="1:73">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>1178000000.0</v>
+      </c>
       <c r="C39">
         <v>1351000000.0</v>
       </c>
       <c r="D39">
         <v>2786000000.0</v>
       </c>
       <c r="E39">
         <v>2486000000.0</v>
       </c>
       <c r="F39">
         <v>2213000000.0</v>
       </c>
       <c r="G39">
         <v>946000000.0</v>
       </c>
       <c r="H39">
         <v>967000000.0</v>
       </c>
       <c r="I39">
         <v>1095000000.0</v>
       </c>
       <c r="J39">
         <v>1577000000.0</v>
       </c>
       <c r="K39">
@@ -10905,51 +10909,53 @@
       </c>
       <c r="BM39">
         <v>1510873000.0</v>
       </c>
       <c r="BN39"/>
       <c r="BO39">
         <v>6818000.0</v>
       </c>
       <c r="BP39">
         <v>6732000.0</v>
       </c>
       <c r="BQ39"/>
       <c r="BR39">
         <v>5844000.0</v>
       </c>
       <c r="BS39"/>
       <c r="BT39">
         <v>3368000.0</v>
       </c>
       <c r="BU39"/>
     </row>
     <row r="40" spans="1:73">
       <c r="A40" t="s">
         <v>59</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>9825000000.0</v>
+      </c>
       <c r="C40">
         <v>12147000000.0</v>
       </c>
       <c r="D40">
         <v>10235000000.0</v>
       </c>
       <c r="E40">
         <v>8020000000.0</v>
       </c>
       <c r="F40">
         <v>7961000000.0</v>
       </c>
       <c r="G40">
         <v>12362000000.0</v>
       </c>
       <c r="H40">
         <v>8661000000.0</v>
       </c>
       <c r="I40">
         <v>10630000000.0</v>
       </c>
       <c r="J40">
         <v>8972000000.0</v>
       </c>
       <c r="K40">
@@ -13738,51 +13744,51 @@
       <c r="BM55">
         <v>4974048000.0</v>
       </c>
       <c r="BN55"/>
       <c r="BO55">
         <v>3385197000.0</v>
       </c>
       <c r="BP55">
         <v>3075727000.0</v>
       </c>
       <c r="BQ55"/>
       <c r="BR55">
         <v>2474532000.0</v>
       </c>
       <c r="BS55"/>
       <c r="BT55">
         <v>4637060000.0</v>
       </c>
       <c r="BU55"/>
     </row>
     <row r="56" spans="1:73">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
-        <v>34615000000.0</v>
+        <v>265527000000.0</v>
       </c>
       <c r="C56">
         <v>260356000000.0</v>
       </c>
       <c r="D56">
         <v>259590000000.0</v>
       </c>
       <c r="E56">
         <v>243225000000.0</v>
       </c>
       <c r="F56">
         <v>228068000000.0</v>
       </c>
       <c r="G56">
         <v>215704000000.0</v>
       </c>
       <c r="H56">
         <v>214008000000.0</v>
       </c>
       <c r="I56">
         <v>197171000000.0</v>
       </c>
       <c r="J56">
         <v>189987000000.0</v>
       </c>
@@ -17173,52 +17179,56 @@
       </c>
       <c r="BO2">
         <v>1495010000.0</v>
       </c>
       <c r="BP2">
         <v>348303000.0</v>
       </c>
       <c r="BQ2">
         <v>342646000.0</v>
       </c>
       <c r="BR2">
         <v>843600000.0</v>
       </c>
       <c r="BS2"/>
       <c r="BT2">
         <v>268067000.0</v>
       </c>
       <c r="BU2">
         <v>109471000.0</v>
       </c>
     </row>
     <row r="3" spans="1:73">
       <c r="A3" t="s">
         <v>137</v>
       </c>
-      <c r="B3"/>
-      <c r="C3"/>
+      <c r="B3">
+        <v>397000000.0</v>
+      </c>
+      <c r="C3">
+        <v>391000000.0</v>
+      </c>
       <c r="D3">
         <v>400000000.0</v>
       </c>
       <c r="E3">
         <v>332000000.0</v>
       </c>
       <c r="F3">
         <v>308000000.0</v>
       </c>
       <c r="G3">
         <v>296000000.0</v>
       </c>
       <c r="H3">
         <v>281000000.0</v>
       </c>
       <c r="I3">
         <v>260000000.0</v>
       </c>
       <c r="J3">
         <v>238000000.0</v>
       </c>
       <c r="K3">
         <v>217000000.0</v>
       </c>
       <c r="L3">
@@ -17541,52 +17551,56 @@
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
     </row>
     <row r="5" spans="1:73">
       <c r="A5" t="s">
         <v>139</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>360000000.0</v>
+      </c>
+      <c r="C5">
+        <v>4268000000.0</v>
+      </c>
       <c r="D5">
         <v>2993000000.0</v>
       </c>
       <c r="E5">
         <v>924000000.0</v>
       </c>
       <c r="F5">
         <v>1262000000.0</v>
       </c>
       <c r="G5">
         <v>1816000000.0</v>
       </c>
       <c r="H5">
         <v>2168000000.0</v>
       </c>
       <c r="I5">
         <v>1527000000.0</v>
       </c>
       <c r="J5">
         <v>2263000000.0</v>
       </c>
       <c r="K5">
         <v>2041000000.0</v>
       </c>
       <c r="L5">
@@ -17759,54 +17773,54 @@
       </c>
       <c r="BP5">
         <v>188389000.0</v>
       </c>
       <c r="BQ5">
         <v>135442000.0</v>
       </c>
       <c r="BR5">
         <v>-1085242000.0</v>
       </c>
       <c r="BS5">
         <v>-1037606000.0</v>
       </c>
       <c r="BT5">
         <v>-446854000.0</v>
       </c>
       <c r="BU5">
         <v>835671000.0</v>
       </c>
     </row>
     <row r="6" spans="1:73">
       <c r="A6" t="s">
         <v>140</v>
       </c>
       <c r="B6">
-        <v>360000000.0</v>
+        <v>757000000.0</v>
       </c>
       <c r="C6">
-        <v>4268000000.0</v>
+        <v>4659000000.0</v>
       </c>
       <c r="D6">
         <v>3393000000.0</v>
       </c>
       <c r="E6">
         <v>1256000000.0</v>
       </c>
       <c r="F6">
         <v>1570000000.0</v>
       </c>
       <c r="G6">
         <v>2112000000.0</v>
       </c>
       <c r="H6">
         <v>2449000000.0</v>
       </c>
       <c r="I6">
         <v>1787000000.0</v>
       </c>
       <c r="J6">
         <v>2501000000.0</v>
       </c>
       <c r="K6">
         <v>2258000000.0</v>
       </c>
@@ -24112,54 +24126,54 @@
       </c>
       <c r="Q23">
         <v>-220216000.0</v>
       </c>
       <c r="R23">
         <v>-30130000.0</v>
       </c>
       <c r="S23">
         <v>-241125000.0</v>
       </c>
       <c r="T23">
         <v>-953825000.0</v>
       </c>
       <c r="U23">
         <v>1921324000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>188</v>
       </c>
       <c r="B24">
         <v>-1691000000.0</v>
       </c>
       <c r="C24">
-        <v>63826000000.0</v>
+        <v>-1191000000.0</v>
       </c>
       <c r="D24">
-        <v>13565000000.0</v>
+        <v>231000000.0</v>
       </c>
       <c r="E24">
         <v>97889000.0</v>
       </c>
       <c r="F24">
         <v>319686000.0</v>
       </c>
       <c r="G24">
         <v>250659000.0</v>
       </c>
       <c r="H24">
         <v>-2021000.0</v>
       </c>
       <c r="I24">
         <v>118484000.0</v>
       </c>
       <c r="J24">
         <v>3770000.0</v>
       </c>
       <c r="K24">
         <v>-7347000.0</v>
       </c>
       <c r="L24">
         <v>37649000.0</v>
       </c>
@@ -28679,51 +28693,51 @@
       </c>
       <c r="BS23">
         <v>-1251110000.0</v>
       </c>
     </row>
     <row r="24" spans="1:71">
       <c r="A24" t="s">
         <v>188</v>
       </c>
       <c r="B24">
         <v>274000000.0</v>
       </c>
       <c r="C24">
         <v>-1280000000.0</v>
       </c>
       <c r="D24">
         <v>-4350000000.0</v>
       </c>
       <c r="E24">
         <v>-1168000000.0</v>
       </c>
       <c r="F24">
         <v>902000000.0</v>
       </c>
       <c r="G24">
-        <v>12834000000.0</v>
+        <v>-1070000000.0</v>
       </c>
       <c r="H24">
         <v>666000000.0</v>
       </c>
       <c r="I24">
         <v>-16318000000.0</v>
       </c>
       <c r="J24">
         <v>-9031000000.0</v>
       </c>
       <c r="K24">
         <v>-1920000000.0</v>
       </c>
       <c r="L24">
         <v>-27719000000.0</v>
       </c>
       <c r="M24">
         <v>10312000.0</v>
       </c>
       <c r="N24">
         <v>12820000.0</v>
       </c>
       <c r="O24">
         <v>36935000.0</v>
       </c>