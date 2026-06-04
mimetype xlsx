--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2918,354 +2921,360 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX62"/>
+  <dimension ref="A1:AY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>49049000.0</v>
+      </c>
+      <c r="C2">
         <v>56798000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>38602000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>54241000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>55287000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38572000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42730000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38270000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26788000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37516000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18192000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31494000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37342000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14099000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16220000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12273000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16909000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4984000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5339000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4158000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8477000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11069000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9927000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3078000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8361000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11836609.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13811730.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11916152.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10254938.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5468800.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5133017.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4585058.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3663253.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4001059.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604398.0</v>
       </c>
       <c r="AK2">
         <v>2604398.0</v>
       </c>
       <c r="AL2">
+        <v>2604398.0</v>
+      </c>
+      <c r="AM2">
         <v>2547212.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>2477433.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1267841.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>830156.0</v>
       </c>
       <c r="AS2">
         <v>830156.0</v>
       </c>
       <c r="AT2">
+        <v>830156.0</v>
+      </c>
+      <c r="AU2">
         <v>751529.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>354000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3274,52 +3283,53 @@
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3328,182 +3338,186 @@
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>-2411000.0</v>
+      </c>
+      <c r="C5">
         <v>-2103000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2569000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3054000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3307999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3140000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3361999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3525000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3542000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1065000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-795999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-775000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-875000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3027000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3194000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2059000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2089999.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2009999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1828999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1619999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-116999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1759000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>329000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1010000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-153775.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-205249.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-121977.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-120645.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-122807.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>339942.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-92054926.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-68260606.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-42214957.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-27510.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-25356.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-21507.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-12512224.0</v>
       </c>
-      <c r="AX5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3512,464 +3526,475 @@
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>19769000.0</v>
+      </c>
+      <c r="C7">
         <v>19034000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>20702000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15732000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16130000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16954000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18203000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>17299000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>16027000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>17895000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>16619000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>17918000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>19061000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>19977000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>20710000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>21988000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>21250000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>21196000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>22222000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>23160000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>23811000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>18902000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>19112000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>13399000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>14128000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>14465975.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>13559404.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>6793140.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>6694531.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="C8">
         <v>12000.0</v>
       </c>
       <c r="D8">
         <v>12000.0</v>
       </c>
       <c r="E8">
         <v>12000.0</v>
       </c>
       <c r="F8">
         <v>12000.0</v>
       </c>
       <c r="G8">
         <v>12000.0</v>
       </c>
       <c r="H8">
         <v>12000.0</v>
       </c>
       <c r="I8">
         <v>12000.0</v>
       </c>
       <c r="J8">
         <v>12000.0</v>
       </c>
       <c r="K8">
         <v>12000.0</v>
       </c>
       <c r="L8">
         <v>12000.0</v>
       </c>
       <c r="M8">
         <v>12000.0</v>
       </c>
       <c r="N8">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="O8">
         <v>11000.0</v>
       </c>
       <c r="P8">
         <v>11000.0</v>
       </c>
       <c r="Q8">
         <v>11000.0</v>
       </c>
       <c r="R8">
+        <v>11000.0</v>
+      </c>
+      <c r="S8">
         <v>10000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>9000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>8000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>1008275000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>615849520.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>608015710.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>557632030.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>552209430.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>437855680.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>406727000.0</v>
+      </c>
+      <c r="C10">
         <v>467760000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>479171000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>371466000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>358393000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>411290000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>396864000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>360087000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>327026000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>351185000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>452414000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>616259000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>765083000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>551801000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>584189000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>604489000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>633456000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>640192000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>283745000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>270764000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>265435000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>565779000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>415560000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>317348000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>417881000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>351985085.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>433994644.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>289128569.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>288246706.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>176267666.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>220640818.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>253839540.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>152930977.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>175643529.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13135848.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>52186169.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-24863488.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>24863488.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-36003546.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>36003546.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>10032116.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14865008.0</v>
       </c>
       <c r="AS10">
         <v>14865008.0</v>
       </c>
       <c r="AT10">
+        <v>14865008.0</v>
+      </c>
+      <c r="AU10">
         <v>13622995.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>-4758361.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4758000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -3978,656 +4003,668 @@
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>406727000.0</v>
+      </c>
+      <c r="C12">
         <v>467760000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>479171000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>371466000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>358393000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>416137000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>396864000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>368041000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>327026000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>352299000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>465530000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>625682000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>765083000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>551801000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>708553000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>852796000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>965298000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>701227000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>430311000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>599010000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>723672000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>877648000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>728158000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>832824000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>646694000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>351985085.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>433994644.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>289128569.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>288246706.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>176267666.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>220640818.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>253839540.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>152930977.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>175643529.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13135848.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>52186169.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24863488.0</v>
       </c>
       <c r="AL12">
         <v>24863488.0</v>
       </c>
-      <c r="AM12"/>
+      <c r="AM12">
+        <v>24863488.0</v>
+      </c>
       <c r="AN12"/>
-      <c r="AO12">
-[...1 lines deleted...]
-      </c>
+      <c r="AO12"/>
       <c r="AP12">
         <v>36003546.0</v>
       </c>
       <c r="AQ12">
+        <v>36003546.0</v>
+      </c>
+      <c r="AR12">
         <v>10032116.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14865008.0</v>
       </c>
       <c r="AS12">
         <v>14865008.0</v>
       </c>
       <c r="AT12">
+        <v>14865008.0</v>
+      </c>
+      <c r="AU12">
         <v>13622995.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>4758361.0</v>
       </c>
-      <c r="AX12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="C13">
         <v>12000.0</v>
       </c>
       <c r="D13">
         <v>12000.0</v>
       </c>
       <c r="E13">
         <v>12000.0</v>
       </c>
       <c r="F13">
         <v>12000.0</v>
       </c>
       <c r="G13">
         <v>12000.0</v>
       </c>
       <c r="H13">
         <v>12000.0</v>
       </c>
       <c r="I13">
         <v>12000.0</v>
       </c>
       <c r="J13">
         <v>12000.0</v>
       </c>
       <c r="K13">
         <v>12000.0</v>
       </c>
       <c r="L13">
         <v>12000.0</v>
       </c>
       <c r="M13">
         <v>12000.0</v>
       </c>
       <c r="N13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="O13">
         <v>11000.0</v>
       </c>
       <c r="P13">
         <v>11000.0</v>
       </c>
       <c r="Q13">
         <v>11000.0</v>
       </c>
       <c r="R13">
+        <v>11000.0</v>
+      </c>
+      <c r="S13">
         <v>10000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="U13">
         <v>8000.0</v>
       </c>
       <c r="V13">
         <v>8000.0</v>
       </c>
       <c r="W13">
         <v>8000.0</v>
       </c>
       <c r="X13">
         <v>8000.0</v>
       </c>
       <c r="Y13">
+        <v>8000.0</v>
+      </c>
+      <c r="Z13">
         <v>7000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6393.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6387.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6367.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6322.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5628.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>5624.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>5615.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>5042.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>5033.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>847.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3859.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1800.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>843.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>843.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>980.0</v>
       </c>
       <c r="AS13">
         <v>980.0</v>
       </c>
       <c r="AT13">
+        <v>980.0</v>
+      </c>
+      <c r="AU13">
         <v>978.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:50">
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
         <v>126024000.0</v>
       </c>
       <c r="C14">
         <v>126024000.0</v>
       </c>
       <c r="D14">
         <v>126024000.0</v>
       </c>
       <c r="E14">
+        <v>126024000.0</v>
+      </c>
+      <c r="F14">
         <v>125453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123904000.0</v>
       </c>
       <c r="G14">
         <v>123904000.0</v>
       </c>
       <c r="H14">
         <v>123904000.0</v>
       </c>
       <c r="I14">
+        <v>123904000.0</v>
+      </c>
+      <c r="J14">
         <v>122957000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>121232000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>120292000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>119316000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>113872000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>110629000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>109126000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>106630000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>98069000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85661000.0</v>
       </c>
       <c r="S14">
         <v>85661000.0</v>
       </c>
       <c r="T14">
+        <v>85661000.0</v>
+      </c>
+      <c r="U14">
         <v>80654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79219000.0</v>
       </c>
       <c r="V14">
         <v>79219000.0</v>
       </c>
       <c r="W14">
+        <v>79219000.0</v>
+      </c>
+      <c r="X14">
         <v>75628000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>75550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73720000.0</v>
       </c>
       <c r="Z14">
         <v>73720000.0</v>
       </c>
       <c r="AA14">
+        <v>73720000.0</v>
+      </c>
+      <c r="AB14">
         <v>63753000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>63264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57897000.0</v>
       </c>
       <c r="AD14">
         <v>57897000.0</v>
       </c>
       <c r="AE14">
+        <v>57897000.0</v>
+      </c>
+      <c r="AF14">
         <v>56201000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>54692000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>50354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34223500.0</v>
       </c>
       <c r="AI14">
         <v>34223500.0</v>
       </c>
       <c r="AJ14">
-        <v>18093000.0</v>
+        <v>34223500.0</v>
       </c>
       <c r="AK14">
         <v>18093000.0</v>
       </c>
       <c r="AL14">
         <v>18093000.0</v>
       </c>
       <c r="AM14">
         <v>18093000.0</v>
       </c>
       <c r="AN14">
         <v>18093000.0</v>
       </c>
       <c r="AO14">
         <v>18093000.0</v>
       </c>
       <c r="AP14">
         <v>18093000.0</v>
       </c>
       <c r="AQ14">
         <v>18093000.0</v>
       </c>
       <c r="AR14">
         <v>18093000.0</v>
       </c>
       <c r="AS14">
         <v>18093000.0</v>
       </c>
       <c r="AT14">
         <v>18093000.0</v>
       </c>
       <c r="AU14">
-        <v>4583000.0</v>
+        <v>18093000.0</v>
       </c>
       <c r="AV14">
         <v>4583000.0</v>
       </c>
       <c r="AW14">
         <v>4583000.0</v>
       </c>
-      <c r="AX14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AX14">
+        <v>4583000.0</v>
+      </c>
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>8000.0</v>
       </c>
       <c r="V15">
         <v>8000.0</v>
       </c>
       <c r="W15">
         <v>8000.0</v>
       </c>
       <c r="X15">
         <v>8000.0</v>
       </c>
       <c r="Y15">
+        <v>8000.0</v>
+      </c>
+      <c r="Z15">
         <v>7000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6393.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6387.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6367.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6322.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5628.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5624.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5615.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5042.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5033.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>847.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3859.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>843.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>843.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1800.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>980.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>978.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
+      <c r="G16"/>
       <c r="H16">
         <v>1903000.0</v>
       </c>
       <c r="I16">
+        <v>1903000.0</v>
+      </c>
+      <c r="J16">
         <v>3560000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>117089000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>97716000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>103239000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>69847000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>134303000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>69398000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>111935000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4636,52 +4673,53 @@
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -4690,52 +4728,53 @@
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4744,52 +4783,53 @@
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -4798,52 +4838,53 @@
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -4852,488 +4893,499 @@
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>131407999.0</v>
+      </c>
+      <c r="C22">
         <v>142556000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>122819000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>121000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>82468000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>82484000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>121058000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>162183000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>161283000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>146362000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>115268000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>106860000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>85484000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>85714000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>59753000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>48451000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>32850000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24003000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1677000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3731000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
+      <c r="W22">
+        <v>1.0</v>
+      </c>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>15481924.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8860291.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6293037.0</v>
       </c>
-      <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>1930991.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>310814.0</v>
       </c>
-      <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>137354.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>1082532000.0</v>
+      </c>
+      <c r="C23">
         <v>1075257000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1058723000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>821390000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>807285000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>885051000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>901866000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>904482000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>831930000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>788730000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>818216000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>915578000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>978869000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>760217000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>872892000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1002498000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1145854000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>881765000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>525688999.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>699912000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>810129000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>960569000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>768334000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>870106000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>688939000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>389244980.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>466356957.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>316704010.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>318353078.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>203533559.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>239145771.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>266817668.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>163203007.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>182131456.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>19141283.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>56691679.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>23794320.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>27433258.0</v>
       </c>
-      <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>34976949.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>38177109.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13742180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16817771.0</v>
       </c>
       <c r="AS23">
         <v>16817771.0</v>
       </c>
       <c r="AT23">
+        <v>16817771.0</v>
+      </c>
+      <c r="AU23">
         <v>14306238.0</v>
       </c>
-      <c r="AU23"/>
       <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>4522539.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>362243000.0</v>
+      </c>
+      <c r="C24">
         <v>361664000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>361091000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>454035000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>453422000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>452830000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>452245000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>457211000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>93109000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>93033000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>92957000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>92883000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>92809000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>92736000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>92663000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>189313000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>189168000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>189024000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>189610000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>386471000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>386152000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>358830000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>353769000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>348842000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>144561000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>142566851.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>140614523.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>6693408.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6673970.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>25377514.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>26906481.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>26761367.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>26616043.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>26391000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>144561000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>142566850.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>140614520.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6693410.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6673970.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>25377510.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -5342,52 +5394,53 @@
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5396,1134 +5449,1160 @@
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>69029000.0</v>
+      </c>
+      <c r="C28">
         <v>18547000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3797000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>98301000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>111159000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>58494000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>73584000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>114423000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-134346000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-240257000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-342838000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-505458000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-653213000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-439088000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-470816000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-393188000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-423038000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-429972000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-71913000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>138867000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>144528000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-188047000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-42679000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>44893000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-259192000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-194952259.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-279820717.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-275642021.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-274878205.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-149223485.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-193734337.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-227078173.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-126314934.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-149253183.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-13135848.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-52186169.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>24863488.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-24863488.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>36003546.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-36003546.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-10032116.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14865008.0</v>
       </c>
       <c r="AS28">
         <v>-14865008.0</v>
       </c>
       <c r="AT28">
+        <v>-14865008.0</v>
+      </c>
+      <c r="AU28">
         <v>-13622995.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>4758361.0</v>
       </c>
-      <c r="AX28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:50">
+      <c r="AY28"/>
+    </row>
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>870910000.0</v>
+      </c>
+      <c r="C29">
         <v>825473000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>855840000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>610340000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>617638000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>681369000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>689366000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>721538000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>359785000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>287554000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>325228000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>438286000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>504932000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>262608000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>400079000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>523731000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>651403000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>387686000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>132285000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>244978000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>437810000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>563387000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>459609000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>580906000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>403558000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>445112000.0</v>
+      </c>
+      <c r="C30">
         <v>366221000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>354635000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>229227000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>244377000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>271723000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>283969000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>308851000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>267837000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>206442000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>186989000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>128299000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31505000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7727000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8091000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7518000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6330000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>80103000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>23522000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20719000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25000000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>1950938.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1755639.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1473591.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1364259.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1996996.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1828565.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1297361.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2243565.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764216.0</v>
       </c>
       <c r="AK30">
         <v>1764216.0</v>
       </c>
       <c r="AL30">
+        <v>1764216.0</v>
+      </c>
+      <c r="AM30">
         <v>1347804.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>1756738.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>280675.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>432768.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>465850.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-    </row>
-    <row r="31" spans="1:50">
+      <c r="AY30"/>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>169872000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>307416000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>334418000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>462235000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>198662000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-57325000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-141493000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>51658000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>204557000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>105840000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>232064000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>258997000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>34229676.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>139561814.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>159086038.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>224754892.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>160972655.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>195954850.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>229552106.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>129042105.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>148942860.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-99599434.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-88728698.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68260606.0</v>
       </c>
       <c r="AL31">
         <v>-68260606.0</v>
       </c>
-      <c r="AM31"/>
+      <c r="AM31">
+        <v>-68260606.0</v>
+      </c>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-42214957.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>11085800.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-22641553.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>744573000.0</v>
+      </c>
+      <c r="C32">
         <v>691244000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>711149000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>554951000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>549341000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>603445000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>642637000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>690806000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>596137000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>518738000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>611137000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>717849000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>815611000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>551913000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>716491000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>833176000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>979213000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>692200000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>381190000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>497339000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>689955000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>788865000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>667076000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>795835000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>621667000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
-    </row>
-    <row r="33" spans="1:50">
+      <c r="AY32"/>
+    </row>
+    <row r="33" spans="1:51">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>54511000.0</v>
+      </c>
+      <c r="C33">
         <v>60417000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>68047000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>65779999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>79567000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>96097000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>67969000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>44508000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>20502000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22399000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>21449000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>22892000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>24614000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>40694000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>40955000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>42529000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>41872000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>57718000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>50261999.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>44786000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>36504000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>43377000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>25985000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>16281000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>16532000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>16150296.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>15162085.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>8291293.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>7825215.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1094338.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>212979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116150.0</v>
       </c>
       <c r="AG33">
         <v>116150.0</v>
       </c>
       <c r="AH33">
         <v>116150.0</v>
       </c>
       <c r="AI33">
+        <v>116150.0</v>
+      </c>
+      <c r="AJ33">
         <v>108350.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>126160.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>-24863488.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>64528.0</v>
       </c>
-      <c r="AM33"/>
       <c r="AN33"/>
-      <c r="AO33">
+      <c r="AO33"/>
+      <c r="AP33">
         <v>-36003546.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>133271.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>170542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106836.0</v>
       </c>
       <c r="AS33">
         <v>106836.0</v>
       </c>
       <c r="AT33">
+        <v>106836.0</v>
+      </c>
+      <c r="AU33">
         <v>58896.0</v>
       </c>
-      <c r="AU33"/>
       <c r="AV33"/>
-      <c r="AW33">
+      <c r="AW33"/>
+      <c r="AX33">
         <v>-4758361.0</v>
       </c>
-      <c r="AX33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:50">
+      <c r="AY33"/>
+    </row>
+    <row r="34" spans="1:51">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>9111000.0</v>
+      </c>
+      <c r="C34">
         <v>7903000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3257000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2078000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2084000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7972000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>9829000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2691000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>247084000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>242129000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>296478000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>290389000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>322060000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>315647000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>342080000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>335298000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>352992000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>345151000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
-[...1 lines deleted...]
-      </c>
+      <c r="AA34"/>
       <c r="AB34">
         <v>250000.0</v>
       </c>
       <c r="AC34">
+        <v>250000.0</v>
+      </c>
+      <c r="AD34">
         <v>234932.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-    </row>
-    <row r="35" spans="1:50">
+      <c r="AY34"/>
+    </row>
+    <row r="35" spans="1:51">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>384161000.0</v>
+      </c>
+      <c r="C35">
         <v>381514000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>378028000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>464426000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>464692000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>471003000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>473485000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>470987000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>349963000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>346616000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>400315000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>395338000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>428102000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>422735000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>450030000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>541287000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>558850000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>551256000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>488776999.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>683618000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>674801000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>627685000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>587221000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>580052000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>379202000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>289262485.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>282222780.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>122026899.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>73211713.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>25536297.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>27156481.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>27011367.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>26866043.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>26634638.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>26569840.0</v>
       </c>
-      <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
-    </row>
-    <row r="36" spans="1:50">
+      <c r="AY35"/>
+    </row>
+    <row r="36" spans="1:51">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>34148000.0</v>
+      </c>
+      <c r="C36">
         <v>40514000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>46400000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>49025999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>61802000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>77062000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>47530000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>24351000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1313000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-1931000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1175000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>827000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>793000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15799000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>15752000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>15882000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>16007000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>31640000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>22822999.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>16097000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6909000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>18855000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>909000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>906000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>845000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>385088.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>236515.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>207873.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>162345.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>116420.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>212979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116150.0</v>
       </c>
       <c r="AG36">
         <v>116150.0</v>
       </c>
       <c r="AH36">
         <v>116150.0</v>
       </c>
       <c r="AI36">
+        <v>116150.0</v>
+      </c>
+      <c r="AJ36">
         <v>108350.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>126160.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-24863488.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>64528.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36">
         <v>-36003546.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>133271.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>149900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87240.0</v>
       </c>
       <c r="AS36">
         <v>87240.0</v>
       </c>
       <c r="AT36">
+        <v>87240.0</v>
+      </c>
+      <c r="AU36">
         <v>37221.0</v>
       </c>
-      <c r="AU36"/>
       <c r="AV36"/>
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36">
         <v>-4758361.0</v>
       </c>
-      <c r="AX36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:50">
+      <c r="AY36"/>
+    </row>
+    <row r="37" spans="1:51">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -6532,676 +6611,688 @@
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
-    </row>
-    <row r="38" spans="1:50">
+      <c r="AY37"/>
+    </row>
+    <row r="38" spans="1:51">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>15799000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>15752000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>15882000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>16007000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>31640000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>22823000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>16097000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6909000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>18855000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>909000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>906000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>845000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>385088.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>236515.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>207870.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>162350.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1094338.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>212979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116150.0</v>
       </c>
       <c r="AG38">
         <v>116150.0</v>
       </c>
       <c r="AH38">
+        <v>116150.0</v>
+      </c>
+      <c r="AI38">
         <v>116000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>108000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>127000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>126160.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>64000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>133000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>149900.0</v>
       </c>
-      <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>37000.0</v>
       </c>
-      <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-    </row>
-    <row r="39" spans="1:50">
+      <c r="AY38"/>
+    </row>
+    <row r="39" spans="1:51">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>44774000.0</v>
+      </c>
+      <c r="C39">
         <v>38303000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>34051000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>33917000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>42480000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>18610000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>32006000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>20899000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>55282000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>61228000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>28980000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>31845000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>72183000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>73008000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>55540000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>51204000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>99504000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18714000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>19917000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>31666000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>29953000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>14544000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>14191000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>21001000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>25713000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>21109599.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>17200228.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>19284148.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>22281157.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>26171555.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>16927715.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10864982.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8327314.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6371777.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>5897085.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4379350.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2615134.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2505242.0</v>
       </c>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>2040292.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3258847.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1413159.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1845927.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>158497.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>365000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:50">
+    <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>133693000.0</v>
+      </c>
+      <c r="C40">
         <v>166049000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>140322000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>138999000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>116146000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>140184000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>139835000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>124684000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>95142000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>203636000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>161699000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>141485000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>101322000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>124643000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>95924000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>105261000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>107936000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>110823000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>85181000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>148413000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>75610000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>116165000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>60766000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>45399000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>44930000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>54782819.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>30431607.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>20229694.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>7342601.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>5103002.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>10565640.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>5121178.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2709801.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2890705.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2936885.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3513971.0</v>
       </c>
-      <c r="AK40"/>
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>1091726.0</v>
       </c>
-      <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>722727.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1388539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>440713.0</v>
       </c>
       <c r="AS40">
         <v>440713.0</v>
       </c>
       <c r="AT40">
+        <v>440713.0</v>
+      </c>
+      <c r="AU40">
         <v>330002.0</v>
       </c>
-      <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>323000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:50">
+    <row r="41" spans="1:51">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>315647000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>342080000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>335298000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>352992000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>345151000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>281017000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>278022000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>268740000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>253638000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>217778000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>220475000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>223245000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>134839000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>130353000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>110090000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>60970932.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>158783.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="AF41">
         <v>250000.0</v>
       </c>
       <c r="AG41">
         <v>250000.0</v>
       </c>
       <c r="AH41">
+        <v>250000.0</v>
+      </c>
+      <c r="AI41">
         <v>244000.0</v>
       </c>
-      <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-    </row>
-    <row r="42" spans="1:50">
+      <c r="AY41"/>
+    </row>
+    <row r="42" spans="1:51">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>3411643000.0</v>
+      </c>
+      <c r="C42">
         <v>3385216000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3357583000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3328604000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3294849000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3267201000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3239262000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3209245000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3174100000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3035539000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2982236000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2954861999.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2899524000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2479596000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2453301000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2289201000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2259906000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1857429999.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1453430999.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1173511999.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1147262999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1131012999.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1112203000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1100639000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1008275000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>615849518.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>608015713.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>557632026.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>552209429.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>437855681.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>435915657.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>433880750.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>300037020.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>298201480.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>31407476.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>235489021.0</v>
       </c>
-      <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>29996110.0</v>
       </c>
-      <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>28917122.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>28859818.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2132338.0</v>
       </c>
       <c r="AS42">
         <v>2132338.0</v>
       </c>
       <c r="AT42">
+        <v>2132338.0</v>
+      </c>
+      <c r="AU42">
         <v>1976547.0</v>
       </c>
-      <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
-    </row>
-    <row r="43" spans="1:50">
+      <c r="AY42"/>
+    </row>
+    <row r="43" spans="1:51">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7210,576 +7301,588 @@
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
-    </row>
-    <row r="44" spans="1:50">
+      <c r="AY43"/>
+    </row>
+    <row r="44" spans="1:51">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-      <c r="AI44">
+      <c r="AI44"/>
+      <c r="AJ44">
         <v>111803000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>92055000.0</v>
       </c>
-      <c r="AK44"/>
-      <c r="AL44">
+      <c r="AL44"/>
+      <c r="AM44">
         <v>92055000.0</v>
       </c>
-      <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-      <c r="AP44">
+      <c r="AP44"/>
+      <c r="AQ44">
         <v>77192000.0</v>
       </c>
-      <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-      <c r="AT44">
+      <c r="AT44"/>
+      <c r="AU44">
         <v>35866000.0</v>
       </c>
-      <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-      <c r="AX44">
+      <c r="AX44"/>
+      <c r="AY44">
         <v>17035000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:50">
+    <row r="45" spans="1:51">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>20363000.0</v>
+      </c>
+      <c r="C45">
         <v>19903000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>21647000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>16754000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>17765000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>19035000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>20439000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>20157000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>19189000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>21090000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>20274000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>22065000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>23821000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>24895000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>25203000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>28689000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>29595000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>24522000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>25076000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>15375000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>15687000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>15765208.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>14925570.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>8083420.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>7662870.0</v>
       </c>
-      <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>20642.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>19596.0</v>
       </c>
-      <c r="AS45"/>
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>21675.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-    </row>
-    <row r="46" spans="1:50">
+      <c r="AY45"/>
+    </row>
+    <row r="46" spans="1:51">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>20363000.0</v>
+      </c>
+      <c r="C46">
         <v>19903000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>21647000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>16754000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>17765000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>19035000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>20439000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>20157000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>19189000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>21090000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>20274000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>22065000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>23821000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>24895000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>25203000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>26647000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>25865000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>26078000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>27439000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>28689000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>29595000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>24522000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>25076000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>15375000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>15687000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>15765208.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>14925570.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>8083420.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>7662870.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>977918.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>20642.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19596.0</v>
       </c>
       <c r="AS46">
         <v>19596.0</v>
       </c>
       <c r="AT46">
+        <v>19596.0</v>
+      </c>
+      <c r="AU46">
         <v>21675.0</v>
       </c>
-      <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-    </row>
-    <row r="47" spans="1:50">
+      <c r="AY46"/>
+    </row>
+    <row r="47" spans="1:51">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>24895000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>25203000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>26647000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>25865000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>26078000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>27439000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>28689000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>29595000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>24522000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>25076000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>15375000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>15687000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>15765208.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>14925570.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>8083420.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>7662870.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>20642.0</v>
       </c>
-      <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>22000.0</v>
       </c>
-      <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:50">
+    <row r="48" spans="1:51">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-2994322000.0</v>
+      </c>
+      <c r="C48">
         <v>-3012978000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2954027000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3169742000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-3127591000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3035366000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2999013000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2941568000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2903911000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2837488000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2748912000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2608675000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2486638000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2308860000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2142869000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1951600000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1795623000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1656688000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1508755000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1313184000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1093993000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-926347000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1004612000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-868912000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-750295000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-581472460.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-468255037.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-398430378.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-327340214.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-276765847.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-240306373.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-204334259.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-170999957.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-149263653.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-131007757.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119434484.0</v>
       </c>
       <c r="AK48">
         <v>-119434484.0</v>
       </c>
       <c r="AL48">
+        <v>-119434484.0</v>
+      </c>
+      <c r="AM48">
         <v>-98257559.0</v>
       </c>
-      <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-71132922.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-62917078.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31727676.0</v>
       </c>
       <c r="AS48">
         <v>-31727676.0</v>
       </c>
       <c r="AT48">
+        <v>-31727676.0</v>
+      </c>
+      <c r="AU48">
         <v>-24616966.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-    </row>
-    <row r="49" spans="1:50">
+      <c r="AY48"/>
+    </row>
+    <row r="49" spans="1:51">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -7788,460 +7891,471 @@
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
-    </row>
-    <row r="50" spans="1:50">
+      <c r="AY49"/>
+    </row>
+    <row r="50" spans="1:51">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>93744000.0</v>
+      </c>
+      <c r="C50">
         <v>93662000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>93581000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>1127720.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1666667.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>26761367.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>26616043.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>26390346.0</v>
       </c>
-      <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-    </row>
-    <row r="51" spans="1:50">
+      <c r="AY50"/>
+    </row>
+    <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>475756000.0</v>
+      </c>
+      <c r="C51">
         <v>486307000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>475374000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>469767000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>469552000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>469784000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>470448000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>474510000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>192680000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>110928000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>109576000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>110801000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>111870000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>112713000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>113373000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>211301000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>210418000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>210220000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>211832000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>409631000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>409963000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>377732000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>372881000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>362241000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>158689000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>157032826.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>154173927.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>13486548.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>13368501.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>27044181.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>26906481.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>26761367.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>26616043.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>26390346.0</v>
       </c>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-    </row>
-    <row r="52" spans="1:50">
+      <c r="AY51"/>
+    </row>
+    <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>100706000.0</v>
+      </c>
+      <c r="C52">
         <v>100749000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>100603000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7419000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6944000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6753000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6792000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6214000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>89801000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6441000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5739000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5852000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5828000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5625000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5423000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>5312000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4560000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4115000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4072000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4035000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3902000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3685000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3438000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2664000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2732000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2609000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2304147.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1549649.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1127720.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1666667.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>26761367.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>26616043.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>26390346.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-    </row>
-    <row r="53" spans="1:50">
+      <c r="AY52"/>
+    </row>
+    <row r="53" spans="1:51">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>4746000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3942000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4847000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>7954000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>7620000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1114000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>13116000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>9423000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>9041000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>6505000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>124364000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>248307000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>331842000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>61035000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>146566000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>328246000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>458237000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>311869000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>312598000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>515476000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>228813000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>49726976.0</v>
       </c>
-      <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>72007092.0</v>
       </c>
-      <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
-      <c r="AW53">
+      <c r="AW53"/>
+      <c r="AX53">
         <v>9516722.0</v>
       </c>
-      <c r="AX53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:50">
+      <c r="AY53"/>
+    </row>
+    <row r="54" spans="1:51">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -8250,614 +8364,627 @@
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
-    </row>
-    <row r="55" spans="1:50">
+      <c r="AY54"/>
+    </row>
+    <row r="55" spans="1:51">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>1082532000.0</v>
+      </c>
+      <c r="C55">
         <v>1075257000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1058723000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>821390000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>807285000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>885051000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>901866000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>904482000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>831930000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>788730000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>818216000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>915578000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>978869000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>760217000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>872892000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1002498000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1145854000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>881765000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>525688999.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>699912000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>810129000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>960569000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>768334000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>870106000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>688939000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>389244980.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>466356957.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>316704010.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>318353078.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>203533559.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>239145771.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>266817668.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>163203007.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>182131456.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>19141283.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>56691679.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9444597.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>27433258.0</v>
       </c>
-      <c r="AM55"/>
       <c r="AN55"/>
       <c r="AO55"/>
-      <c r="AP55">
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>38177109.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>13742180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16817771.0</v>
       </c>
       <c r="AS55">
         <v>16817771.0</v>
       </c>
       <c r="AT55">
+        <v>16817771.0</v>
+      </c>
+      <c r="AU55">
         <v>14306238.0</v>
       </c>
-      <c r="AU55"/>
       <c r="AV55"/>
       <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55">
         <v>5199000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:50">
+    <row r="56" spans="1:51">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>1028021000.0</v>
+      </c>
+      <c r="C56">
         <v>1014840000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>990676000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>755610000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>727718000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>788954000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>833897000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>859974000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>811428000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>766331000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>796767000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>892686000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>954255000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>719523000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>831937000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>959969000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1103982000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>824047000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>475427000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>655126000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>773625000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>917192000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>742349000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>853825000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>672407000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>373094684.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>451194872.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>308412717.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>310527863.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>202439221.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>238932792.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>266701518.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>163086857.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>182015306.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>19032933.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>56565519.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>24863488.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>27368730.0</v>
       </c>
-      <c r="AM56"/>
       <c r="AN56"/>
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56">
         <v>36003546.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>38043838.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>13571638.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16710935.0</v>
       </c>
       <c r="AS56">
         <v>16710935.0</v>
       </c>
       <c r="AT56">
+        <v>16710935.0</v>
+      </c>
+      <c r="AU56">
         <v>14247342.0</v>
       </c>
-      <c r="AU56"/>
       <c r="AV56"/>
-      <c r="AW56">
+      <c r="AW56"/>
+      <c r="AX56">
         <v>4758361.0</v>
       </c>
-      <c r="AX56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:50">
+      <c r="AY56"/>
+    </row>
+    <row r="57" spans="1:51">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>283448000.0</v>
+      </c>
+      <c r="C57">
         <v>323596000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>279527000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>200659000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>178377000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>185509000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>191260000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>169168000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>215291000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>247593000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>185630000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>174837000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>138644000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>167610000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>115446000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>126793000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>124769000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>131847000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>94237000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>157787000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>83670000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>128327000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>75273000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>57990000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>50740000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>65752819.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>44572363.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>35591073.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>20386473.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>17024607.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>16034440.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>10254195.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>7294859.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>6553958.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6937944.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6118369.0</v>
       </c>
       <c r="AK57">
         <v>6118369.0</v>
       </c>
       <c r="AL57">
+        <v>6118369.0</v>
+      </c>
+      <c r="AM57">
         <v>3638938.0</v>
       </c>
-      <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>3200160.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2656380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270869.0</v>
       </c>
       <c r="AS57">
         <v>1270869.0</v>
       </c>
       <c r="AT57">
+        <v>1270869.0</v>
+      </c>
+      <c r="AU57">
         <v>1081531.0</v>
       </c>
-      <c r="AU57"/>
       <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>677000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:50">
+    <row r="58" spans="1:51">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>667609000.0</v>
+      </c>
+      <c r="C58">
         <v>705110000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>657555000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>665085000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>643069000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>656512000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>664745000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>640155000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>565254000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>594209000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>585945000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>570175000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>566746000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>590345000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>565476000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>668080000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>683619000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>683103000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>583013999.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>841405000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>758471000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>756012000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>662494000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>638042000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>429942000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>355015304.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>326795143.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>157617972.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>93598186.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>42560904.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>43190921.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>37265562.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>34160902.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>33188596.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6937944.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>32688209.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6118369.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3638938.0</v>
       </c>
-      <c r="AM58"/>
       <c r="AN58"/>
       <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>3200160.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2656380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270869.0</v>
       </c>
       <c r="AS58">
         <v>1270869.0</v>
       </c>
       <c r="AT58">
+        <v>1270869.0</v>
+      </c>
+      <c r="AU58">
         <v>1081531.0</v>
       </c>
-      <c r="AU58"/>
       <c r="AV58"/>
       <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58">
         <v>677000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:50">
+    <row r="59" spans="1:51">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -8866,196 +8993,200 @@
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
-    </row>
-    <row r="60" spans="1:50">
+      <c r="AY59"/>
+    </row>
+    <row r="60" spans="1:51">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>414923000.0</v>
+      </c>
+      <c r="C60">
         <v>370147000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>401168000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>156305000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>164216000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>228539000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>237121000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>264327000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>266676000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>194521000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>232271000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>345403000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>412123000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>169872000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>307416000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>334418000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>462235000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>198662000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-57325000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-141493000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>51658000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>204557000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>105840000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>232064000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>258997000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>34229676.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>139561814.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>159086038.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>224754892.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>160972655.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>195954850.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>229552106.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>129042105.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>148942860.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>12203339.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>24003470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23794320.0</v>
       </c>
       <c r="AL60">
         <v>23794320.0</v>
       </c>
-      <c r="AM60"/>
+      <c r="AM60">
+        <v>23794320.0</v>
+      </c>
       <c r="AN60"/>
-      <c r="AO60">
-[...1 lines deleted...]
-      </c>
+      <c r="AO60"/>
       <c r="AP60">
         <v>34976949.0</v>
       </c>
       <c r="AQ60">
+        <v>34976949.0</v>
+      </c>
+      <c r="AR60">
         <v>11085800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15546902.0</v>
       </c>
       <c r="AS60">
         <v>15546902.0</v>
       </c>
       <c r="AT60">
+        <v>15546902.0</v>
+      </c>
+      <c r="AU60">
         <v>13224707.0</v>
       </c>
-      <c r="AU60"/>
       <c r="AV60"/>
-      <c r="AW60">
+      <c r="AW60"/>
+      <c r="AX60">
         <v>4522539.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>4522000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:50">
+    <row r="61" spans="1:51">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -9064,52 +9195,53 @@
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-    </row>
-    <row r="62" spans="1:50">
+      <c r="AY61"/>
+    </row>
+    <row r="62" spans="1:51">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9118,50 +9250,51 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
+      <c r="AY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9210,1087 +9343,1087 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
         <v>102236000.0</v>
       </c>
       <c r="C2">
         <v>117723000.0</v>
       </c>
       <c r="D2">
         <v>58510000.0</v>
       </c>
       <c r="E2">
         <v>5636000.0</v>
       </c>
       <c r="F2">
         <v>5200000.0</v>
       </c>
       <c r="G2">
         <v>25050000.0</v>
       </c>
       <c r="H2">
         <v>595449.0</v>
       </c>
       <c r="I2">
         <v>127925000.0</v>
       </c>
       <c r="J2">
         <v>50767029.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
         <v>1558000.0</v>
       </c>
       <c r="C3">
         <v>1797000.0</v>
       </c>
       <c r="D3">
         <v>1704000.0</v>
       </c>
       <c r="E3">
         <v>1487000.0</v>
       </c>
       <c r="F3">
         <v>1492000.0</v>
       </c>
       <c r="G3">
         <v>859000.0</v>
       </c>
       <c r="H3">
         <v>595449.0</v>
       </c>
       <c r="I3">
         <v>127925000.0</v>
       </c>
       <c r="J3">
         <v>11935.0</v>
       </c>
       <c r="K3">
         <v>27282342.0</v>
       </c>
       <c r="L3">
         <v>52972000.0</v>
       </c>
       <c r="M3">
         <v>6594.0</v>
       </c>
       <c r="N3">
         <v>6265.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
         <v>68437000.0</v>
       </c>
       <c r="C5">
         <v>-156325000.0</v>
       </c>
       <c r="D5">
         <v>-496915000.0</v>
       </c>
       <c r="E5">
         <v>-618877000.0</v>
       </c>
       <c r="F5">
         <v>-732761000.0</v>
       </c>
       <c r="G5">
         <v>-313092000.0</v>
       </c>
       <c r="H5">
         <v>-299421999.0</v>
       </c>
       <c r="I5">
         <v>-128010269.0</v>
       </c>
       <c r="J5">
         <v>-50908935.0</v>
       </c>
       <c r="K5">
         <v>-27282342.0</v>
       </c>
       <c r="L5">
         <v>-46573000.0</v>
       </c>
       <c r="M5">
         <v>-11294594.0</v>
       </c>
       <c r="N5">
         <v>-4029265.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
         <v>69995000.0</v>
       </c>
       <c r="C6">
         <v>-154528000.0</v>
       </c>
       <c r="D6">
         <v>-495211000.0</v>
       </c>
       <c r="E6">
         <v>-617390000.0</v>
       </c>
       <c r="F6">
         <v>-731269000.0</v>
       </c>
       <c r="G6">
         <v>-312233000.0</v>
       </c>
       <c r="H6">
         <v>-298826550.0</v>
       </c>
       <c r="I6">
         <v>-125074747.0</v>
       </c>
       <c r="J6">
         <v>-50897000.0</v>
       </c>
       <c r="K6">
         <v>-27282342.0</v>
       </c>
       <c r="L6">
         <v>6399000.0</v>
       </c>
       <c r="M6">
         <v>-11288000.0</v>
       </c>
       <c r="N6">
         <v>-4023000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
         <v>901546000.0</v>
       </c>
       <c r="C9">
         <v>663644000.0</v>
       </c>
       <c r="D9">
         <v>338081000.0</v>
       </c>
       <c r="E9">
         <v>69786000.0</v>
       </c>
       <c r="F9">
         <v>61363000.0</v>
       </c>
       <c r="G9">
         <v>225596000.0</v>
       </c>
       <c r="H9">
         <v>-595449.0</v>
       </c>
       <c r="I9">
         <v>-127925000.0</v>
       </c>
       <c r="J9">
         <v>-50767000.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
         <v>24110000.0</v>
       </c>
       <c r="C10">
         <v>-196716000.0</v>
       </c>
       <c r="D10">
         <v>-526496000.0</v>
       </c>
       <c r="E10">
         <v>-651503000.0</v>
       </c>
       <c r="F10">
         <v>-746002000.0</v>
       </c>
       <c r="G10">
         <v>-343029000.0</v>
       </c>
       <c r="H10">
         <v>-304706613.0</v>
       </c>
       <c r="I10">
         <v>-127502000.0</v>
       </c>
       <c r="J10">
         <v>-51006000.0</v>
       </c>
       <c r="K10">
         <v>-27124637.0</v>
       </c>
       <c r="L10">
         <v>-46516000.0</v>
       </c>
       <c r="M10">
         <v>-11232000.0</v>
       </c>
       <c r="N10">
         <v>-3962000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11">
         <v>1722000.0</v>
       </c>
       <c r="C11">
         <v>1162000.0</v>
       </c>
       <c r="D11">
         <v>2132000.0</v>
       </c>
       <c r="E11">
         <v>669000.0</v>
       </c>
       <c r="F11">
         <v>352000.0</v>
       </c>
       <c r="G11">
         <v>1845000.0</v>
       </c>
       <c r="H11">
         <v>5109000.0</v>
       </c>
       <c r="I11">
         <v>-533000.0</v>
       </c>
       <c r="J11">
         <v>250607.0</v>
       </c>
       <c r="K11">
         <v>-27282342.0</v>
       </c>
       <c r="L11">
         <v>-26537000.0</v>
       </c>
       <c r="M11">
         <v>-443000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12">
         <v>44327000.0</v>
       </c>
       <c r="C12">
         <v>40391000.0</v>
       </c>
       <c r="D12">
         <v>29581000.0</v>
       </c>
       <c r="E12">
         <v>32626000.0</v>
       </c>
       <c r="F12">
         <v>13241000.0</v>
       </c>
       <c r="G12">
         <v>29937000.0</v>
       </c>
       <c r="H12">
         <v>5285000.0</v>
       </c>
       <c r="I12">
         <v>2513000.0</v>
       </c>
       <c r="J12">
         <v>96915.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13">
         <v>13143000.0</v>
       </c>
       <c r="C13">
         <v>12773000.0</v>
       </c>
       <c r="D13">
         <v>20933000.0</v>
       </c>
       <c r="E13">
         <v>8914000.0</v>
       </c>
       <c r="F13">
         <v>418000.0</v>
       </c>
       <c r="G13">
         <v>4164000.0</v>
       </c>
       <c r="H13">
         <v>5108779.0</v>
       </c>
       <c r="I13">
         <v>2960771.0</v>
       </c>
       <c r="J13">
         <v>250610.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
         <v>22388000.0</v>
       </c>
       <c r="C15">
         <v>-197878000.0</v>
       </c>
       <c r="D15">
         <v>-528628000.0</v>
       </c>
       <c r="E15">
         <v>-652172000.0</v>
       </c>
       <c r="F15">
         <v>-746354000.0</v>
       </c>
       <c r="G15">
         <v>-344874000.0</v>
       </c>
       <c r="H15">
         <v>-304706613.0</v>
       </c>
       <c r="I15">
         <v>-127502000.0</v>
       </c>
       <c r="J15">
         <v>-51006000.0</v>
       </c>
       <c r="K15">
         <v>-27124637.0</v>
       </c>
       <c r="L15">
         <v>-46516000.0</v>
       </c>
       <c r="M15">
         <v>-10788000.0</v>
       </c>
       <c r="N15">
         <v>-3962000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-652172000.0</v>
       </c>
       <c r="F16">
         <v>-746354000.0</v>
       </c>
       <c r="G16">
         <v>-344874000.0</v>
       </c>
       <c r="H16">
         <v>-304707000.0</v>
       </c>
       <c r="I16">
         <v>-127502000.0</v>
       </c>
       <c r="J16">
         <v>-51006094.0</v>
       </c>
       <c r="K16">
         <v>-27124637.0</v>
       </c>
       <c r="L16">
         <v>-46515960.0</v>
       </c>
       <c r="M16">
         <v>-10788483.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17">
         <v>22388000.0</v>
       </c>
       <c r="C17">
         <v>-197878000.0</v>
       </c>
       <c r="D17">
         <v>-528628000.0</v>
       </c>
       <c r="E17">
         <v>-652172000.0</v>
       </c>
       <c r="F17">
         <v>-746354000.0</v>
       </c>
       <c r="G17">
         <v>-344874000.0</v>
       </c>
       <c r="H17">
         <v>-304706613.0</v>
       </c>
       <c r="I17">
         <v>-127502194.0</v>
       </c>
       <c r="J17">
         <v>-51006094.0</v>
       </c>
       <c r="K17">
         <v>-27124637.0</v>
       </c>
       <c r="L17">
         <v>-46515956.0</v>
       </c>
       <c r="M17">
         <v>-10788483.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
         <v>-31184000.0</v>
       </c>
       <c r="C18">
         <v>-27618000.0</v>
       </c>
       <c r="D18">
         <v>-8648000.0</v>
       </c>
       <c r="E18">
         <v>-23712000.0</v>
       </c>
       <c r="F18">
         <v>-12823000.0</v>
       </c>
       <c r="G18">
         <v>-25773000.0</v>
       </c>
       <c r="H18">
         <v>-175831.0</v>
       </c>
       <c r="I18">
         <v>447815.0</v>
       </c>
       <c r="J18">
         <v>-96915.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>26486000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
         <v>55427000.0</v>
       </c>
       <c r="C21">
         <v>-164979000.0</v>
       </c>
       <c r="D21">
         <v>-517121000.0</v>
       </c>
       <c r="E21">
         <v>-594613000.0</v>
       </c>
       <c r="F21">
         <v>-536277000.0</v>
       </c>
       <c r="G21">
         <v>-213726000.0</v>
       </c>
       <c r="H21">
         <v>-288015253.0</v>
       </c>
       <c r="I21">
         <v>-127925000.0</v>
       </c>
       <c r="J21">
         <v>-50767000.0</v>
       </c>
       <c r="K21">
         <v>-27282342.0</v>
       </c>
       <c r="L21">
         <v>-46573000.0</v>
       </c>
       <c r="M21">
         <v>-11294000.0</v>
       </c>
       <c r="N21">
         <v>-4030000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
         <v>948355000.0</v>
       </c>
       <c r="C23">
         <v>946346000.0</v>
       </c>
       <c r="D23">
         <v>913712000.0</v>
       </c>
       <c r="E23">
         <v>670035000.0</v>
       </c>
       <c r="F23">
         <v>602840000.0</v>
       </c>
       <c r="G23">
         <v>464372000.0</v>
       </c>
       <c r="H23">
         <v>288015253.0</v>
       </c>
       <c r="I23">
         <v>127925000.0</v>
       </c>
       <c r="J23">
         <v>50767000.0</v>
       </c>
       <c r="K23">
         <v>27282342.0</v>
       </c>
       <c r="L23">
         <v>46573000.0</v>
       </c>
       <c r="M23">
         <v>11294000.0</v>
       </c>
       <c r="N23">
         <v>4030000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
         <v>1558000.0</v>
       </c>
       <c r="C25">
         <v>1797000.0</v>
       </c>
       <c r="D25">
         <v>1704000.0</v>
       </c>
       <c r="E25">
         <v>1487000.0</v>
       </c>
       <c r="F25">
         <v>1492000.0</v>
       </c>
       <c r="G25">
         <v>637000.0</v>
       </c>
       <c r="H25">
         <v>239683.0</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>11935.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
         <v>295854000.0</v>
       </c>
       <c r="C26">
         <v>327570000.0</v>
       </c>
       <c r="D26">
         <v>354387000.0</v>
       </c>
       <c r="E26">
         <v>387236000.0</v>
       </c>
       <c r="F26">
         <v>420869000.0</v>
       </c>
       <c r="G26">
         <v>299921000.0</v>
       </c>
       <c r="H26">
         <v>220968770.0</v>
       </c>
       <c r="I26">
         <v>105286000.0</v>
       </c>
       <c r="J26">
         <v>40304000.0</v>
       </c>
       <c r="K26">
         <v>22978599.0</v>
       </c>
       <c r="L26">
         <v>13730000.0</v>
       </c>
       <c r="M26">
         <v>8380000.0</v>
       </c>
       <c r="N26">
         <v>2317000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>83300000.0</v>
       </c>
       <c r="D27">
         <v>1704000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
         <v>550265000.0</v>
       </c>
       <c r="C28">
         <v>417753000.0</v>
       </c>
       <c r="D28">
         <v>500815000.0</v>
       </c>
       <c r="E28">
         <v>277163000.0</v>
       </c>
       <c r="F28">
         <v>176771000.0</v>
       </c>
       <c r="G28">
         <v>139401000.0</v>
       </c>
       <c r="H28">
         <v>67046000.0</v>
       </c>
       <c r="I28">
         <v>22639000.0</v>
       </c>
       <c r="J28">
         <v>10463000.0</v>
       </c>
       <c r="K28">
         <v>4303743.0</v>
       </c>
       <c r="L28">
         <v>6357000.0</v>
       </c>
       <c r="M28">
         <v>2908000.0</v>
       </c>
       <c r="N28">
         <v>1706000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29">
         <v>1722000.0</v>
       </c>
       <c r="C29">
         <v>1162000.0</v>
       </c>
       <c r="D29">
         <v>2132000.0</v>
       </c>
       <c r="E29">
         <v>669000.0</v>
       </c>
       <c r="F29">
         <v>352000.0</v>
       </c>
       <c r="G29">
         <v>1845000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
         <v>846119000.0</v>
       </c>
       <c r="C30">
         <v>828623000.0</v>
       </c>
       <c r="D30">
         <v>855202000.0</v>
       </c>
       <c r="E30">
         <v>664399000.0</v>
       </c>
       <c r="F30">
         <v>597640000.0</v>
       </c>
       <c r="G30">
         <v>439322000.0</v>
       </c>
       <c r="H30">
         <v>287419804.0</v>
       </c>
       <c r="I30">
         <v>127925000.0</v>
       </c>
       <c r="J30">
         <v>50767000.0</v>
       </c>
       <c r="K30">
         <v>27282342.0</v>
       </c>
       <c r="L30">
         <v>20087000.0</v>
       </c>
       <c r="M30">
         <v>11294000.0</v>
       </c>
       <c r="N30">
         <v>4030000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
         <v>-31317000.0</v>
       </c>
       <c r="C31">
         <v>-31737000.0</v>
       </c>
       <c r="D31">
         <v>-9375000.0</v>
       </c>
       <c r="E31">
         <v>-56890000.0</v>
       </c>
       <c r="F31">
         <v>-209725000.0</v>
       </c>
       <c r="G31">
         <v>-129303000.0</v>
       </c>
       <c r="H31">
         <v>-16691360.0</v>
       </c>
       <c r="I31">
         <v>422806.0</v>
       </c>
       <c r="J31">
         <v>-239000.0</v>
       </c>
       <c r="K31">
         <v>157705.0</v>
       </c>
       <c r="L31">
         <v>57137.0</v>
       </c>
       <c r="M31">
         <v>62459.0</v>
       </c>
       <c r="N31">
         <v>68004.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
         <v>1003782000.0</v>
       </c>
       <c r="C32">
         <v>781367000.0</v>
       </c>
       <c r="D32">
         <v>396591000.0</v>
       </c>
       <c r="E32">
         <v>75422000.0</v>
       </c>
       <c r="F32">
         <v>66563000.0</v>
       </c>
       <c r="G32">
         <v>250646000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -10307,3946 +10440,4022 @@
         <v>0.0</v>
       </c>
       <c r="N32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX32"/>
+  <dimension ref="A1:AY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>40838000.0</v>
+      </c>
+      <c r="C2">
         <v>29719000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24531000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14072000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34360000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>40856000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33557000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23549000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20653000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19912000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22410000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8379000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7809000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2925000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1381000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>82000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1247000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>421000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>149000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>394000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>280000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>93207000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>122000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>142000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>215858.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>69948000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>63476000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>48651000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>0.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>35805000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>33485000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>21438000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>0.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AO2">
         <v>0.0</v>
       </c>
+      <c r="AP2"/>
       <c r="AQ2">
         <v>0.0</v>
       </c>
-      <c r="AR2"/>
+      <c r="AR2">
+        <v>0.0</v>
+      </c>
       <c r="AS2"/>
-      <c r="AT2">
-[...1 lines deleted...]
-      </c>
+      <c r="AT2"/>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
-      <c r="AW2"/>
+      <c r="AW2">
+        <v>0.0</v>
+      </c>
       <c r="AX2"/>
-    </row>
-    <row r="3" spans="1:50">
+      <c r="AY2"/>
+    </row>
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>291000.0</v>
+      </c>
+      <c r="C3">
         <v>327000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446000.0</v>
       </c>
       <c r="E3">
         <v>446000.0</v>
       </c>
       <c r="F3">
+        <v>446000.0</v>
+      </c>
+      <c r="G3">
         <v>447000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>457000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>449000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>444000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>490000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>405000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>410000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>399000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>428000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>357000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>342000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>360000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>376000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>274000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>448000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>394000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>280000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>315000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>122000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>142000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>215858.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>143342.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>123021.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>113228.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-209000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>426191.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>33485000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>208624.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17993000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11589000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12132000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>9052000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6679000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6685000.0</v>
       </c>
       <c r="AO3">
         <v>6685000.0</v>
       </c>
-      <c r="AP3"/>
-      <c r="AQ3">
+      <c r="AP3">
+        <v>6685000.0</v>
+      </c>
+      <c r="AQ3"/>
+      <c r="AR3">
         <v>2154.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925.0</v>
       </c>
       <c r="AS3">
         <v>1925.0</v>
       </c>
       <c r="AT3">
+        <v>1925.0</v>
+      </c>
+      <c r="AU3">
         <v>2155.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1576.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1431.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1432.0</v>
       </c>
-      <c r="AX3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
-      <c r="AO4"/>
-      <c r="AP4">
+      <c r="AO4">
         <v>0.0</v>
       </c>
+      <c r="AP4"/>
       <c r="AQ4">
         <v>0.0</v>
       </c>
-      <c r="AR4"/>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
       <c r="AS4"/>
-      <c r="AT4">
-[...1 lines deleted...]
-      </c>
+      <c r="AT4"/>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
-      <c r="AW4"/>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
+        <v>26467000.0</v>
+      </c>
+      <c r="C5">
         <v>-47791000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>227596000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-30533000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-80835000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-24533000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-44321000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28184000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-59286000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-79751000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-132694000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-114502000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-169967000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-159724000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-182920000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-147043000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-129189000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-144721000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-193289000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-215424000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-179484000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>89720000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-126201000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-111708000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-164903000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-109287189.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-69222342.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-70932021.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-49980228.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-35626000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-35394191.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-66216000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-21277624.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-35986000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-23178000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-24264000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-18104000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-13358000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-14468000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-6647327.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-6647326.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6946902.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-5160154.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3980925.0</v>
       </c>
       <c r="AS5">
         <v>-3980925.0</v>
       </c>
       <c r="AT5">
+        <v>-3980925.0</v>
+      </c>
+      <c r="AU5">
         <v>-2917155.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2668576.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2854431.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2854432.0</v>
       </c>
-      <c r="AX5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
+        <v>26758000.0</v>
+      </c>
+      <c r="C6">
         <v>-47464000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>227935000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-30087000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-80389000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-24086000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-43864000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-27735000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-58842000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-79261000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-132289000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-114092000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-169568000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-159296000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-182563000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-146701000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-128829000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-144345000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-193015000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-214976000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-179090000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>90000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-125886000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-111586000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-164761000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-109071331.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-69079000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-70809000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-49867000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-35835000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-34968000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-32731000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-21069000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-17993000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-11589000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-12132000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-9052000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6679000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-7234000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>37673.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>37674.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-6965000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-5158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3979000.0</v>
       </c>
       <c r="AS6">
         <v>-3979000.0</v>
       </c>
       <c r="AT6">
+        <v>-3979000.0</v>
+      </c>
+      <c r="AU6">
         <v>-2915000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2853000.0</v>
       </c>
       <c r="AW6">
         <v>-2853000.0</v>
       </c>
-      <c r="AX6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:50">
+      <c r="AX6">
+        <v>-2853000.0</v>
+      </c>
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-      <c r="AO7"/>
-      <c r="AP7">
+      <c r="AO7">
         <v>0.0</v>
       </c>
+      <c r="AP7"/>
       <c r="AQ7">
         <v>0.0</v>
       </c>
-      <c r="AR7"/>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
       <c r="AS7"/>
-      <c r="AT7">
-[...1 lines deleted...]
-      </c>
+      <c r="AT7"/>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
-      <c r="AW7"/>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-      <c r="AO8"/>
-      <c r="AP8">
+      <c r="AO8">
         <v>0.0</v>
       </c>
+      <c r="AP8"/>
       <c r="AQ8">
         <v>0.0</v>
       </c>
-      <c r="AR8"/>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
       <c r="AS8"/>
-      <c r="AT8">
-[...1 lines deleted...]
-      </c>
+      <c r="AT8"/>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
-      <c r="AW8"/>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>227457000.0</v>
+      </c>
+      <c r="C9">
         <v>170194000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>434047000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>164422000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>132437000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>171672000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>163273000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>176136000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>151672000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>126465000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>87989000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>86590000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>37037000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>19738000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>20675000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>16240000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>13134000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>59869000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5501000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>623000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-394000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>249720000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>646000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-122000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-142000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-215858.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-69948000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-63476000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-48651000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>11542.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-35805000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-33485000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-21438000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>11542.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-11589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9">
+      <c r="AO9">
         <v>0.0</v>
       </c>
+      <c r="AP9"/>
       <c r="AQ9">
         <v>0.0</v>
       </c>
-      <c r="AR9"/>
+      <c r="AR9">
+        <v>0.0</v>
+      </c>
       <c r="AS9"/>
-      <c r="AT9">
-[...1 lines deleted...]
-      </c>
+      <c r="AT9"/>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
-      <c r="AW9"/>
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
+        <v>19152000.0</v>
+      </c>
+      <c r="C10">
         <v>-58638000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>216317000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-41685000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-91884000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-36067000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-56853000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-37543000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-66253000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-87153000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-140004000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-121843000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-177496000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-167462000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-190823000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-155491000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-137727000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-147738000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-195571000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-219191000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-183659000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>80110000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-135700000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-118617000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-168822000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-113217423.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-69825000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-71090000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-50574000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-36459000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-35972000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-33334000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-21736000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-18256000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-11573000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12126000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-9051000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-6620000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-7211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6647000.0</v>
       </c>
       <c r="AO10">
         <v>-6647000.0</v>
       </c>
       <c r="AP10">
+        <v>-6647000.0</v>
+      </c>
+      <c r="AQ10">
         <v>-6947000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-31632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3969000.0</v>
       </c>
       <c r="AS10">
         <v>-3969000.0</v>
       </c>
       <c r="AT10">
+        <v>-3969000.0</v>
+      </c>
+      <c r="AU10">
         <v>-2884000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2843000.0</v>
       </c>
       <c r="AW10">
         <v>-2843000.0</v>
       </c>
-      <c r="AX10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:50">
+      <c r="AX10">
+        <v>-2843000.0</v>
+      </c>
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11">
+        <v>496000.0</v>
+      </c>
+      <c r="C11">
         <v>313000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>602000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>466000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>341000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>286000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>592000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>114000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>170000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1423000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>233000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>194000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>282000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1471000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>446000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>486000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1208000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>196000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2165000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3706000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5719000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1845000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>9483000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6914000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3933000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3981000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>540329.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>387783.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>340328.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2383000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-281000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-33669000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>266686.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-17896000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-11589000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-12138000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-9063000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-6679000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-7234000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>37673.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>37674.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1269000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-413243.0</v>
       </c>
       <c r="AS11">
         <v>-413243.0</v>
       </c>
       <c r="AT11">
+        <v>-413243.0</v>
+      </c>
+      <c r="AU11">
         <v>-195000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-192000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-27822.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-27823.0</v>
       </c>
-      <c r="AX11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12">
+        <v>10317000.0</v>
+      </c>
+      <c r="C12">
         <v>10847000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11279000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11152000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11049000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11534000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12532000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9359000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6967000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7402000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7310000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7341000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7529000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7738000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7903000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8448000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8538000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3018000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2282000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3767000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4175000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9610000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9499000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6909000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3919000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3930000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>601377.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>159497.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>593505.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>624365.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>280891.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>184009.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>266686.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>96915.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290745.0</v>
       </c>
       <c r="AJ12">
         <v>290745.0</v>
       </c>
       <c r="AK12">
+        <v>290745.0</v>
+      </c>
+      <c r="AL12">
         <v>96915.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>374749.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>374749.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>0.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>96915.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
-      <c r="AW12"/>
+      <c r="AW12">
+        <v>0.0</v>
+      </c>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13">
+        <v>2914000.0</v>
+      </c>
+      <c r="C13">
         <v>3502000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4376000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2607000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2658000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3396000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2889000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3184000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3303000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4548000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4989000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6002000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5393000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4575000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2809000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1432000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>98000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>37000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>144000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>104000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>134000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>194000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>670000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1025000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2275000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1478465.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1341811.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1421485.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>462490.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14">
+      <c r="AO14">
         <v>0.0</v>
       </c>
+      <c r="AP14"/>
       <c r="AQ14">
         <v>0.0</v>
       </c>
-      <c r="AR14"/>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
       <c r="AS14"/>
-      <c r="AT14">
-[...1 lines deleted...]
-      </c>
+      <c r="AT14"/>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
-      <c r="AW14"/>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
       <c r="AX14"/>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
+        <v>18656000.0</v>
+      </c>
+      <c r="C15">
         <v>-58951000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>215715000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-42151000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-92225000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-36353000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-57445000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-37657000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-66423000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-88576000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-140237000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-122037000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-177778000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-165991000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-191269000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-155977000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-138935000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-147934000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-195571000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-219191000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-183659000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>78265000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-135700000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-118617000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-168822000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-113217423.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-69825000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-71090000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-50574000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-36459000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-35972000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-33334000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-21736000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-18256000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-11573000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-12126000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-9051000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-6620000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-7211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6647000.0</v>
       </c>
       <c r="AO15">
         <v>-6647000.0</v>
       </c>
       <c r="AP15">
+        <v>-6647000.0</v>
+      </c>
+      <c r="AQ15">
         <v>-8216000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-31189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3555000.0</v>
       </c>
       <c r="AS15">
         <v>-3555000.0</v>
       </c>
       <c r="AT15">
+        <v>-3555000.0</v>
+      </c>
+      <c r="AU15">
         <v>-2689000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-2470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2815000.0</v>
       </c>
       <c r="AW15">
         <v>-2815000.0</v>
       </c>
-      <c r="AX15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:50">
+      <c r="AX15">
+        <v>-2815000.0</v>
+      </c>
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-165991000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-191269000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-155977000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-138935000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-147933000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-195571000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-219191000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-183659000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>78265000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-135700000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-118617000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-168822000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-113217423.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-69824659.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-71090160.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-50574370.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-36459474.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-35972115.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-33334300.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-21736304.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-44045891.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-23524059.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25614629.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-9050773.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-27124637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16">
+      <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-15326554.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-31189402.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>-10788483.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
-      <c r="AW16"/>
+      <c r="AW16">
+        <v>0.0</v>
+      </c>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17">
+        <v>18656000.0</v>
+      </c>
+      <c r="C17">
         <v>-58951000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>215715000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-42151000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-92225000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-36353000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-57445000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-37657000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-66423000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-88576000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-140237000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-122037000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-177778000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-165991000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-191269000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-155977000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-138935000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-147933000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-195571000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-219191000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-183659000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>78265000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-135700000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-118617000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-168822000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-113217423.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-69824659.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-71090164.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-50574367.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-36459474.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-35972115.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-33334300.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-21736304.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-44045891.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-23524059.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>25614629.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-9050773.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-27124637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17">
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-15326554.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-31189402.0</v>
       </c>
-      <c r="AR17"/>
       <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>-10788483.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
-      <c r="AW17"/>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>-7403000.0</v>
+      </c>
+      <c r="C18">
         <v>-7345000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6903000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8545000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8391000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8138000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9643000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6175000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3664000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2854000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2321000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1339000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2136000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3163000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5094000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7016000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8440000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2981000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2138000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3663000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4041000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9416000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8829000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5884000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1644000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2451766.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>740434.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1261988.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>273512.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AO20"/>
-      <c r="AP20">
+      <c r="AO20">
         <v>0.0</v>
       </c>
+      <c r="AP20"/>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>26486000.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
+      <c r="AT20"/>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
-      <c r="AW20"/>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>26467000.0</v>
+      </c>
+      <c r="C21">
         <v>-51142000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>223183000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-33286000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-83328000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26164000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-47280000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-29443000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-62090000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-84518000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-137080000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-120441000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-175083000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-164053000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-152938000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-148624000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-128998000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-89397000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-127995000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-194287000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-124591000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>130121000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-129552000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-115508000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-98786000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-105940284.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-69948000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-63476000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-48651000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-37197000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-35805000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-33485000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-21438000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-17993000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-11589000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-12132000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-9052000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6679000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-7234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6685000.0</v>
       </c>
       <c r="AO21">
         <v>-6685000.0</v>
       </c>
       <c r="AP21">
+        <v>-6685000.0</v>
+      </c>
+      <c r="AQ21">
         <v>-6965000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-31646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3981000.0</v>
       </c>
       <c r="AS21">
         <v>-3981000.0</v>
       </c>
       <c r="AT21">
+        <v>-3981000.0</v>
+      </c>
+      <c r="AU21">
         <v>-2917000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2855000.0</v>
       </c>
       <c r="AW21">
         <v>-2855000.0</v>
       </c>
-      <c r="AX21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:50">
+      <c r="AX21">
+        <v>-2855000.0</v>
+      </c>
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-      <c r="AO22"/>
-      <c r="AP22">
+      <c r="AO22">
         <v>0.0</v>
       </c>
+      <c r="AP22"/>
       <c r="AQ22">
         <v>0.0</v>
       </c>
-      <c r="AR22"/>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
       <c r="AS22"/>
-      <c r="AT22">
-[...1 lines deleted...]
-      </c>
+      <c r="AT22"/>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
-      <c r="AW22"/>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>241828000.0</v>
+      </c>
+      <c r="C23">
         <v>251055000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>235395000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>211780000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>250125000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>238692000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>244110000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>229128000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>234415000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>230895000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>247479000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>215410000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>219929000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>186716000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>174994000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>164946000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>143379000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>149687000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>133645000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>194910000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>124591000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>119879000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>130198000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>115508000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>98786000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>105940284.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>69948000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>63476000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>48651000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>37197000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>35805000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>33485000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>21438000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>17993000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11589000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>12132000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9052000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6679000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6647000.0</v>
       </c>
       <c r="AO23">
         <v>6647000.0</v>
       </c>
       <c r="AP23">
+        <v>6647000.0</v>
+      </c>
+      <c r="AQ23">
         <v>6965000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3969000.0</v>
       </c>
       <c r="AS23">
         <v>3969000.0</v>
       </c>
       <c r="AT23">
+        <v>3969000.0</v>
+      </c>
+      <c r="AU23">
         <v>2917000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2843000.0</v>
       </c>
       <c r="AW23">
         <v>2843000.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AX23">
+        <v>2843000.0</v>
+      </c>
+      <c r="AY23"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
+        <v>291000.0</v>
+      </c>
+      <c r="C25">
         <v>327000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446000.0</v>
       </c>
       <c r="E25">
         <v>446000.0</v>
       </c>
       <c r="F25">
+        <v>446000.0</v>
+      </c>
+      <c r="G25">
         <v>454000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>621000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>394000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>328000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>490000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>405000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>410000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>399000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>428000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>357000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>342000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>360000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>376000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>274000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>448000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>394000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>58000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>315000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>122000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>142000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-139908.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>143342.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>123021.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>113228.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>208624.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>2154.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>2155.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1576.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
+        <v>76958000.0</v>
+      </c>
+      <c r="C26">
         <v>74233000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>68186000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>67015000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>86420000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>76354000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>88569000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>77947000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>84701000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>69282000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>79421000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>95658000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>110027000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>99423000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>95207000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>101661000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>90945000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>108180000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>87733000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>145943000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>84012000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>75387000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>93207000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>87094000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>69282000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>78471428.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>51319000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>50698000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>40480000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>30806000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>29539000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>27538000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>17403000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>13133000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9518000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>10422000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7231000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5592000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5576000.0</v>
       </c>
       <c r="AO26">
         <v>5576000.0</v>
       </c>
       <c r="AP26">
+        <v>5576000.0</v>
+      </c>
+      <c r="AQ26">
         <v>3928000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3028000.0</v>
       </c>
       <c r="AS26">
         <v>3028000.0</v>
       </c>
       <c r="AT26">
+        <v>3028000.0</v>
+      </c>
+      <c r="AU26">
         <v>1889000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1997000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2247000.0</v>
       </c>
       <c r="AW26">
         <v>2247000.0</v>
       </c>
       <c r="AX26">
+        <v>2247000.0</v>
+      </c>
+      <c r="AY26">
         <v>2317000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:50">
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>83300000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
+        <v>124323000.0</v>
+      </c>
+      <c r="C28">
         <v>147103000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>142678000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>131139000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>129345000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>38182000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>121984000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>128081000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>129505000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>141701000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>145648000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>111373000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>102093000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>84368000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>78406000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>63203000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>51187000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>41462000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>45763000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>48967000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>40579000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>44492000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>36991000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>28414000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>29504000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>27469000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18629000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12778000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8171000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6391000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6265000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5948000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4035000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4860000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2071000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1710000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1821000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1087000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108000.0</v>
       </c>
       <c r="AO28">
         <v>1108000.0</v>
       </c>
       <c r="AP28">
+        <v>1108000.0</v>
+      </c>
+      <c r="AQ28">
         <v>3043000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950657.0</v>
       </c>
       <c r="AS28">
         <v>950657.0</v>
       </c>
       <c r="AT28">
+        <v>950657.0</v>
+      </c>
+      <c r="AU28">
         <v>1026000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>669737.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>606464.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>606465.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4023000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29">
+        <v>496000.0</v>
+      </c>
+      <c r="C29">
         <v>313000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>602000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>466000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>341000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>286000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>592000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>114000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>170000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1423000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>233000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>194000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>282000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1471000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>446000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>486000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1208000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>201281000.0</v>
+      </c>
+      <c r="C30">
         <v>221336000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>210864000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>197708000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>215765000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>197836000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>210553000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>205579000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>213762000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>210983000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>225069000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>207031000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>212120000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>183791000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>173613000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>164864000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>142132000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>149266000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>133496000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>194910000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>124197000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>119599000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>130198000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>115386000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>98644000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>105724426.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>69948000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>63476000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>48651000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37197000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35805000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>33485000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>21438000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17993000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11589000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12132000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>9052000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6679000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6647000.0</v>
       </c>
       <c r="AO30">
         <v>6647000.0</v>
       </c>
       <c r="AP30">
+        <v>6647000.0</v>
+      </c>
+      <c r="AQ30">
         <v>6965000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3969000.0</v>
       </c>
       <c r="AS30">
         <v>3969000.0</v>
       </c>
       <c r="AT30">
+        <v>3969000.0</v>
+      </c>
+      <c r="AU30">
         <v>2917000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2843000.0</v>
       </c>
       <c r="AW30">
         <v>2843000.0</v>
       </c>
-      <c r="AX30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:50">
+      <c r="AX30">
+        <v>2843000.0</v>
+      </c>
+      <c r="AY30"/>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
+        <v>-7315000.0</v>
+      </c>
+      <c r="C31">
         <v>-7496000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6866000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8399000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-8556000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9903000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-9573000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-8100000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4163000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2635000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2924000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1402000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2413000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3409000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-37885000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6867000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8729000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-58341000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-67576000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-24904000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-59068000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-50011000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6148000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3109000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-70036000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7277139.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>123341.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-7614000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1923000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>737117.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-168000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>151140.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-298000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-263000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>16046.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>6251.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1720.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>58746.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>23613.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>37673.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>37674.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>18012.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>14621.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12252.0</v>
       </c>
       <c r="AS31">
         <v>12252.0</v>
       </c>
       <c r="AT31">
+        <v>12252.0</v>
+      </c>
+      <c r="AU31">
         <v>32398.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>6166.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>11947.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>11948.0</v>
       </c>
-      <c r="AX31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
+        <v>268295000.0</v>
+      </c>
+      <c r="C32">
         <v>199913000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>458578000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>178494000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>166797000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>212528000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>196830000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>199685000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>172325000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>146377000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>110399000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>94969000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>44846000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>22663000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>22056000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>16322000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>14381000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>60290000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5650000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>623000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>0.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>250000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
+        <v>0.0</v>
+      </c>
+      <c r="AA32">
         <v>-142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
+        <v>0.0</v>
+      </c>
+      <c r="AE32">
         <v>11542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF32">
         <v>0.0</v>
       </c>
       <c r="AG32">
         <v>0.0</v>
       </c>
       <c r="AH32">
+        <v>0.0</v>
+      </c>
+      <c r="AI32">
         <v>11542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
-      <c r="AO32"/>
-      <c r="AP32">
+      <c r="AO32">
         <v>0.0</v>
       </c>
+      <c r="AP32"/>
       <c r="AQ32">
         <v>0.0</v>
       </c>
-      <c r="AR32"/>
+      <c r="AR32">
+        <v>0.0</v>
+      </c>
       <c r="AS32"/>
-      <c r="AT32">
-[...1 lines deleted...]
-      </c>
+      <c r="AT32"/>
       <c r="AU32">
         <v>0.0</v>
       </c>
       <c r="AV32">
         <v>0.0</v>
       </c>
-      <c r="AW32"/>
+      <c r="AW32">
+        <v>0.0</v>
+      </c>
       <c r="AX32"/>
+      <c r="AY32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14295,1077 +14504,1077 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
         <v>412612000.0</v>
       </c>
       <c r="C2">
         <v>352299000.0</v>
       </c>
       <c r="D2">
         <v>553074000.0</v>
       </c>
       <c r="E2">
         <v>641755000.0</v>
       </c>
       <c r="F2">
         <v>567045000.0</v>
       </c>
       <c r="G2">
         <v>351985000.0</v>
       </c>
       <c r="H2">
         <v>176268000.0</v>
       </c>
       <c r="I2">
         <v>175643529.0</v>
       </c>
       <c r="J2">
         <v>24863488.0</v>
       </c>
       <c r="K2">
         <v>36003546.0</v>
       </c>
       <c r="L2">
         <v>13622995.0</v>
       </c>
       <c r="M2">
         <v>4758361.0</v>
       </c>
       <c r="N2">
         <v>1041353.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
         <v>313000</v>
       </c>
       <c r="C3">
         <v>403000</v>
       </c>
       <c r="D3">
         <v>773000</v>
       </c>
       <c r="E3">
         <v>1524000</v>
       </c>
       <c r="F3">
         <v>1103000</v>
       </c>
       <c r="G3">
         <v>5422000</v>
       </c>
       <c r="H3">
         <v>1693000</v>
       </c>
       <c r="I3">
         <v>1693322</v>
       </c>
       <c r="J3">
         <v>1693000</v>
       </c>
       <c r="K3">
         <v>1693322</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>19946</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
         <v>55148000.0</v>
       </c>
       <c r="C6">
         <v>60313000.0</v>
       </c>
       <c r="D6">
         <v>-200775000.0</v>
       </c>
       <c r="E6">
         <v>-88681000.0</v>
       </c>
       <c r="F6">
         <v>74710000.0</v>
       </c>
       <c r="G6">
         <v>215060000.0</v>
       </c>
       <c r="H6">
         <v>175717000.0</v>
       </c>
       <c r="I6">
         <v>624137.0</v>
       </c>
       <c r="J6">
         <v>150780041.0</v>
       </c>
       <c r="K6">
         <v>-11140058.0</v>
       </c>
       <c r="L6">
         <v>22380551.0</v>
       </c>
       <c r="M6">
         <v>8864634.0</v>
       </c>
       <c r="N6">
         <v>3717008.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
         <v>-85118000.0</v>
       </c>
       <c r="C7">
         <v>-18357000.0</v>
       </c>
       <c r="D7">
         <v>-200169000.0</v>
       </c>
       <c r="E7">
         <v>-15698000.0</v>
       </c>
       <c r="F7">
         <v>-93522000.0</v>
       </c>
       <c r="G7">
         <v>19586000.0</v>
       </c>
       <c r="H7">
         <v>53308000.0</v>
       </c>
       <c r="I7">
         <v>-12040184.0</v>
       </c>
       <c r="J7">
         <v>-1186879.0</v>
       </c>
       <c r="K7">
         <v>42571.0</v>
       </c>
       <c r="L7">
         <v>628308.0</v>
       </c>
       <c r="M7">
         <v>175014.0</v>
       </c>
       <c r="N7">
         <v>238810.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
         <v>-101279000.0</v>
       </c>
       <c r="C9">
         <v>-58484000.0</v>
       </c>
       <c r="D9">
         <v>-198715000.0</v>
       </c>
       <c r="E9">
         <v>2375000.0</v>
       </c>
       <c r="F9">
         <v>-10103000.0</v>
       </c>
       <c r="G9">
         <v>-10103000.0</v>
       </c>
       <c r="H9">
         <v>-10103000.0</v>
       </c>
       <c r="I9">
         <v>-10103000.0</v>
       </c>
       <c r="J9">
         <v>50000.0</v>
       </c>
       <c r="K9">
         <v>409000.0</v>
       </c>
       <c r="L9"/>
       <c r="M9">
         <v>44706.0</v>
       </c>
       <c r="N9">
         <v>39850.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10">
         <v>-15267000.0</v>
       </c>
       <c r="C10">
         <v>-10755000.0</v>
       </c>
       <c r="D10">
         <v>-60647000.0</v>
       </c>
       <c r="E10">
         <v>-69397000.0</v>
       </c>
       <c r="F10">
         <v>-16317000.0</v>
       </c>
       <c r="G10">
         <v>-16317000.0</v>
       </c>
       <c r="H10">
         <v>-16317000.0</v>
       </c>
       <c r="I10">
         <v>-16317000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>18689000.0</v>
       </c>
       <c r="F11">
         <v>10487000.0</v>
       </c>
       <c r="G11">
         <v>-54000.0</v>
       </c>
       <c r="H11">
         <v>-1641000.0</v>
       </c>
       <c r="I11">
         <v>-978000.0</v>
       </c>
       <c r="J11">
         <v>-51622.0</v>
       </c>
       <c r="K11">
         <v>69779.0</v>
       </c>
       <c r="L11">
         <v>1725904.0</v>
       </c>
       <c r="M11">
         <v>397660.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>152114000.0</v>
       </c>
       <c r="F12">
         <v>274294000.0</v>
       </c>
       <c r="G12">
         <v>148627000.0</v>
       </c>
       <c r="H12">
         <v>37840000.0</v>
       </c>
       <c r="I12">
         <v>7733000.0</v>
       </c>
       <c r="J12">
         <v>5418710.0</v>
       </c>
       <c r="K12">
         <v>1078988.0</v>
       </c>
       <c r="L12">
         <v>27031701.0</v>
       </c>
       <c r="M12">
         <v>659958.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>32635000.0</v>
       </c>
       <c r="F13">
         <v>-77589000.0</v>
       </c>
       <c r="G13">
         <v>19640000.0</v>
       </c>
       <c r="H13">
         <v>54791000.0</v>
       </c>
       <c r="I13">
         <v>-11148000.0</v>
       </c>
       <c r="J13">
         <v>-981565.0</v>
       </c>
       <c r="K13">
         <v>-27208.0</v>
       </c>
       <c r="L13">
         <v>-1097596.0</v>
       </c>
       <c r="M13">
         <v>175988.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
         <v>1558000.0</v>
       </c>
       <c r="C14">
         <v>1797000.0</v>
       </c>
       <c r="D14">
         <v>1704000.0</v>
       </c>
       <c r="E14">
         <v>1487000.0</v>
       </c>
       <c r="F14">
         <v>1492000.0</v>
       </c>
       <c r="G14">
         <v>859000.0</v>
       </c>
       <c r="H14">
         <v>596000.0</v>
       </c>
       <c r="I14">
         <v>239683.0</v>
       </c>
       <c r="J14">
         <v>11935.0</v>
       </c>
       <c r="K14">
         <v>239683.0</v>
       </c>
       <c r="L14">
         <v>11935.0</v>
       </c>
       <c r="M14">
         <v>6594.0</v>
       </c>
       <c r="N14">
         <v>6265.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>322874000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
         <v>467760000.0</v>
       </c>
       <c r="C16">
         <v>412612000.0</v>
       </c>
       <c r="D16">
         <v>352299000.0</v>
       </c>
       <c r="E16">
         <v>553074000.0</v>
       </c>
       <c r="F16">
         <v>641755000.0</v>
       </c>
       <c r="G16">
         <v>567045000.0</v>
       </c>
       <c r="H16">
         <v>351985000.0</v>
       </c>
       <c r="I16">
         <v>176267666.0</v>
       </c>
       <c r="J16">
         <v>175643529.0</v>
       </c>
       <c r="K16">
         <v>24863488.0</v>
       </c>
       <c r="L16">
         <v>36003546.0</v>
       </c>
       <c r="M16">
         <v>13622995.0</v>
       </c>
       <c r="N16">
         <v>4758361.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
         <v>45014000.0</v>
       </c>
       <c r="C18">
         <v>-88269000.0</v>
       </c>
       <c r="D18">
         <v>-595508000.0</v>
       </c>
       <c r="E18">
         <v>-515269000.0</v>
       </c>
       <c r="F18">
         <v>-564229000.0</v>
       </c>
       <c r="G18">
         <v>-165910000.0</v>
       </c>
       <c r="H18">
         <v>-212828000.0</v>
       </c>
       <c r="I18">
         <v>-131240797.0</v>
       </c>
       <c r="J18">
         <v>-46595073.0</v>
       </c>
       <c r="K18">
         <v>-26003078.0</v>
       </c>
       <c r="L18">
         <v>-18855947.0</v>
       </c>
       <c r="M18">
         <v>-9966863.0</v>
       </c>
       <c r="N18">
         <v>-3444652.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-403000.0</v>
       </c>
       <c r="D19">
         <v>-674000.0</v>
       </c>
       <c r="E19">
         <v>59893000.0</v>
       </c>
       <c r="F19">
         <v>248719000.0</v>
       </c>
       <c r="G19">
         <v>-311567000.0</v>
       </c>
       <c r="H19">
         <v>-1693322.0</v>
       </c>
       <c r="I19">
         <v>-311567000.0</v>
       </c>
       <c r="J19">
         <v>-311567000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>384387000.0</v>
       </c>
       <c r="E20">
         <v>380120000.0</v>
       </c>
       <c r="F20">
         <v>380363000.0</v>
       </c>
       <c r="G20">
         <v>381423000.0</v>
       </c>
       <c r="H20">
         <v>109581108.0</v>
       </c>
       <c r="I20">
         <v>131194030.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>365454000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>322874000.0</v>
       </c>
       <c r="H21">
         <v>184211000.0</v>
       </c>
       <c r="I21">
         <v>184211000.0</v>
       </c>
       <c r="J21">
         <v>26364847.0</v>
       </c>
       <c r="K21">
         <v>26364847.0</v>
       </c>
       <c r="L21">
         <v>26364847.0</v>
       </c>
       <c r="M21">
         <v>26364847.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
         <v>22388000.0</v>
       </c>
       <c r="C22">
         <v>-197878000.0</v>
       </c>
       <c r="D22">
         <v>-528628000.0</v>
       </c>
       <c r="E22">
         <v>-652172000.0</v>
       </c>
       <c r="F22">
         <v>-746354000.0</v>
       </c>
       <c r="G22">
         <v>-344874000.0</v>
       </c>
       <c r="H22">
         <v>-304707000.0</v>
       </c>
       <c r="I22">
         <v>-127502194.0</v>
       </c>
       <c r="J22">
         <v>-51006094.0</v>
       </c>
       <c r="K22">
         <v>-27124637.0</v>
       </c>
       <c r="L22">
         <v>-46515956.0</v>
       </c>
       <c r="M22">
         <v>-10788483.0</v>
       </c>
       <c r="N22">
         <v>-3961568.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
         <v>-11000.0</v>
       </c>
       <c r="C23">
         <v>-235041000.0</v>
       </c>
       <c r="D23">
         <v>10112000.0</v>
       </c>
       <c r="E23">
         <v>-14461000.0</v>
       </c>
       <c r="F23">
         <v>11873000.0</v>
       </c>
       <c r="G23">
         <v>-12119000.0</v>
       </c>
       <c r="H23">
         <v>94749000.0</v>
       </c>
       <c r="I23">
         <v>709360.0</v>
       </c>
       <c r="J23">
         <v>20947308.0</v>
       </c>
       <c r="K23">
         <v>14863020.0</v>
       </c>
       <c r="L23">
         <v>41234779.0</v>
       </c>
       <c r="M23">
         <v>18831497.0</v>
       </c>
       <c r="N23">
         <v>7436210.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24">
         <v>-313000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>99000.0</v>
       </c>
       <c r="E24">
         <v>61417000.0</v>
       </c>
       <c r="F24">
         <v>248719000.0</v>
       </c>
       <c r="G24">
         <v>-311567000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
         <v>108057000.0</v>
       </c>
       <c r="C25">
         <v>12444000.0</v>
       </c>
       <c r="D25">
         <v>26413000.0</v>
       </c>
       <c r="E25">
         <v>61553000.0</v>
       </c>
       <c r="F25">
         <v>6327000.0</v>
       </c>
       <c r="G25">
         <v>118565000.0</v>
       </c>
       <c r="H25">
         <v>18524000.0</v>
       </c>
       <c r="I25">
         <v>568325.0</v>
       </c>
       <c r="J25">
         <v>13563.0</v>
       </c>
       <c r="K25">
         <v>1009209.0</v>
       </c>
       <c r="L25">
         <v>26486000.0</v>
       </c>
       <c r="M25">
         <v>804.0</v>
       </c>
       <c r="N25">
         <v>271841.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>4512000.0</v>
       </c>
       <c r="D26">
         <v>-11040000.0</v>
       </c>
       <c r="E26">
         <v>4238000.0</v>
       </c>
       <c r="F26">
         <v>-1788000.0</v>
       </c>
       <c r="G26">
         <v>1575000.0</v>
       </c>
       <c r="H26">
         <v>112710540.0</v>
       </c>
       <c r="I26">
         <v>131921540.0</v>
       </c>
       <c r="J26">
         <v>171010270.0</v>
       </c>
       <c r="K26">
         <v>14863020.0</v>
       </c>
       <c r="L26">
         <v>41327370.0</v>
       </c>
       <c r="M26">
         <v>1719.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27">
         <v>104003000.0</v>
       </c>
       <c r="C27">
         <v>114128000.0</v>
       </c>
       <c r="D27">
         <v>105945000.0</v>
       </c>
       <c r="E27">
         <v>91085000.0</v>
       </c>
       <c r="F27">
         <v>70667000.0</v>
       </c>
       <c r="G27">
         <v>45376000.0</v>
       </c>
       <c r="H27">
         <v>21144000.0</v>
       </c>
       <c r="I27">
         <v>7733256.0</v>
       </c>
       <c r="J27">
         <v>5418710.0</v>
       </c>
       <c r="K27">
         <v>1078988.0</v>
       </c>
       <c r="L27">
         <v>545701.0</v>
       </c>
       <c r="M27">
         <v>659154.0</v>
       </c>
       <c r="N27">
         <v>271841.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
         <v>8884000.0</v>
       </c>
       <c r="C28">
         <v>149241000.0</v>
       </c>
       <c r="D28">
         <v>394499000.0</v>
       </c>
       <c r="E28">
         <v>365659000.0</v>
       </c>
       <c r="F28">
         <v>392236000.0</v>
       </c>
       <c r="G28">
         <v>692178000.0</v>
       </c>
       <c r="H28">
         <v>388541000.0</v>
       </c>
       <c r="I28">
         <v>131903360.0</v>
       </c>
       <c r="J28">
         <v>197375114.0</v>
       </c>
       <c r="K28">
         <v>14863020.0</v>
       </c>
       <c r="L28">
         <v>41236498.0</v>
       </c>
       <c r="M28">
         <v>18831497.0</v>
       </c>
       <c r="N28">
         <v>7161660.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
         <v>45327000.0</v>
       </c>
       <c r="C29">
         <v>-87866000.0</v>
       </c>
       <c r="D29">
         <v>-594735000.0</v>
       </c>
       <c r="E29">
         <v>-513745000.0</v>
       </c>
       <c r="F29">
         <v>-563126000.0</v>
       </c>
       <c r="G29">
         <v>-160488000.0</v>
       </c>
       <c r="H29">
         <v>-211135000.0</v>
       </c>
       <c r="I29">
         <v>-131240797.0</v>
       </c>
       <c r="J29">
         <v>-46595073.0</v>
       </c>
       <c r="K29">
         <v>-26003078.0</v>
       </c>
       <c r="L29">
         <v>-18855947.0</v>
       </c>
       <c r="M29">
         <v>-9946917.0</v>
       </c>
       <c r="N29">
         <v>-3444652.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
         <v>-313000.0</v>
       </c>
       <c r="C30">
         <v>-403000.0</v>
       </c>
       <c r="D30">
         <v>-674000.0</v>
       </c>
       <c r="E30">
         <v>59893000.0</v>
       </c>
       <c r="F30">
         <v>247616000.0</v>
       </c>
       <c r="G30">
         <v>-316989000.0</v>
       </c>
       <c r="H30">
         <v>-1693000.0</v>
       </c>
       <c r="I30">
         <v>-1693000.0</v>
       </c>
@@ -15380,3604 +15589,3666 @@
         <v>-19946.0</v>
       </c>
       <c r="N30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX30"/>
+  <dimension ref="A1:AY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
+        <v>467760000.0</v>
+      </c>
+      <c r="C2">
         <v>480601000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>371466000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>359827000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>412612000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>398237000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>361426000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>327026000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>352299000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>453500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>617344000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>766358000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>553075000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>585448000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>605755000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>635014000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>641755000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>285308000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>272336000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>266987000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>567045000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>416815000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>318596000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>418897000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>351985000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>433994644.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>289128569.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>288246706.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>176267666.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>220640818.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>253839540.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>152930977.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>175643529.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13135848.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4939087.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>16436538.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>24863488.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>31408090.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>37921448.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>36962497.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>36003546.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10032116.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14865008.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>621006.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>13622995.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7753114.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1070772.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2914566.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1070772.0</v>
       </c>
-      <c r="AX2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:50">
+      <c r="AY2"/>
+    </row>
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>205000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>148000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>49000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>90000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>293000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>95000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>47000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>372000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>259000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>851000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>196000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>391000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>86000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>352000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>248000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>484000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>711000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3738000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>538000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>435000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>155786</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>470047</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>192378</v>
-      </c>
-[...1 lines deleted...]
-        <v>875111</v>
       </c>
       <c r="AD3">
         <v>875111</v>
       </c>
       <c r="AE3">
         <v>875111</v>
       </c>
       <c r="AF3">
         <v>875111</v>
       </c>
       <c r="AG3">
-        <v>0</v>
+        <v>875111</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
         <v>3201</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
       <c r="AS3">
         <v>885</v>
       </c>
       <c r="AT3">
+        <v>885</v>
+      </c>
+      <c r="AU3">
         <v>14682</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1551</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1856</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1857</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
+        <v>-61033000.0</v>
+      </c>
+      <c r="C6">
         <v>-12841000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>109135000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11639000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-52785000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14375000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>36811000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>34400000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-25273000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-101201000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-163844000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-149014000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>213283000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-32374000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20307000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-29259000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6741000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>356447000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12972000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5349000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-300058000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>150230000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>98219000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-100301000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>66912000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-82009559.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>144866075.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>881863.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>111979040.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-44373152.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-33198722.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>100908563.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-22712552.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>162507681.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8196761.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-11497451.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-8426950.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6544602.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-6513358.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>958951.0</v>
       </c>
       <c r="AO6">
         <v>958951.0</v>
       </c>
       <c r="AP6">
+        <v>958951.0</v>
+      </c>
+      <c r="AQ6">
         <v>25971430.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-4832892.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621006.0</v>
       </c>
       <c r="AS6">
         <v>621006.0</v>
       </c>
       <c r="AT6">
+        <v>621006.0</v>
+      </c>
+      <c r="AU6">
         <v>5869881.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>6682342.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1843794.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1843795.0</v>
       </c>
-      <c r="AX6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
+        <v>-105747000.0</v>
+      </c>
+      <c r="C7">
         <v>22547000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-136408000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18339000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10404000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>28365000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>62787000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-6178000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-103495000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-42556000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-47955000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-64325000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-35789000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4421000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-21375000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>18949000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1823000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-40781000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-58488000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>49960000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-45087000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5790000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>21231000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11928000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-19363000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>17134486.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9985246.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>17754846.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>8274986.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-9467657.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>217437.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>250574.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3040538.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1620438.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-110132.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>247777.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>295914.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-241059.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>661609.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363000.0</v>
       </c>
       <c r="AO7">
         <v>363000.0</v>
       </c>
       <c r="AP7">
+        <v>363000.0</v>
+      </c>
+      <c r="AQ7">
         <v>1123209.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>587362.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-164501.0</v>
       </c>
       <c r="AS7">
         <v>-164501.0</v>
       </c>
       <c r="AT7">
+        <v>-164501.0</v>
+      </c>
+      <c r="AU7">
         <v>-20127.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1369068.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22212.0</v>
       </c>
       <c r="AW7">
         <v>-22212.0</v>
       </c>
-      <c r="AX7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:50">
+      <c r="AX7">
+        <v>-22212.0</v>
+      </c>
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
+        <v>-74068000.0</v>
+      </c>
+      <c r="C9">
         <v>-20674000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-131403000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21118000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>29680000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14085000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25421000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-36575000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-61415000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-37173000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-58356000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-79408000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-23778000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>365000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-574000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1189000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3773000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-7485000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-719000.0</v>
       </c>
       <c r="U9">
         <v>-719000.0</v>
       </c>
       <c r="V9">
+        <v>-719000.0</v>
+      </c>
+      <c r="W9">
         <v>719000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-719000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9">
         <v>50000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>409000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-64291.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96937.0</v>
       </c>
       <c r="AS9">
         <v>-96937.0</v>
       </c>
       <c r="AT9">
+        <v>-96937.0</v>
+      </c>
+      <c r="AU9">
         <v>45000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>80515.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10889.0</v>
       </c>
       <c r="AW9">
         <v>-10889.0</v>
       </c>
       <c r="AX9">
+        <v>-10889.0</v>
+      </c>
+      <c r="AY9">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10">
+        <v>18806000.0</v>
+      </c>
+      <c r="C10">
         <v>-8658000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5402000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-26008000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13997000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10021000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8655000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-14510000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-14921000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-47816000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4671000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-17646000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>144000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-25961000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11302000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-15601000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-16533000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-14640000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2053999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3731000.0</v>
       </c>
       <c r="U10">
         <v>-3731000.0</v>
       </c>
       <c r="V10">
+        <v>-3731000.0</v>
+      </c>
+      <c r="W10">
         <v>3731000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3731000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-3995000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>23126000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-7028000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8962000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-6371000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>13700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>83000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>874000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4170000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2446000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>792000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6837000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5237000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3433391.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2008290.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1894386.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1906521.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4792625.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>325080.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>547959.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>921805.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2731000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3298000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2480000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-180331.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>439000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>2119000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1385512.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>404000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>535000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>35708000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>35453000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>29207000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>64802000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>36229000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21981000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>75696000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>85018000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>38902000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>74678000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>52806000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9402000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8719000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>77700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12198834.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5851235.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13287221.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6502720.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1311209.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2140842.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2371176.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1824520.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5572402.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>545537.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>354417.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>327909.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1078988.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>27031701.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>26819168.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>659958.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>36724000.0</v>
       </c>
       <c r="N13">
+        <v>36724000.0</v>
+      </c>
+      <c r="O13">
         <v>-1951000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-9499000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>26777000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>17308000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-32356000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-58726000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>54410000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-40917000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8236000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20439000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5091000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-14126000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>20567877.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11993536.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>15860460.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6368465.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-14260282.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-107643.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-297385.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-3962343.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2119178.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1506793.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>243253.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>476245.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-27208.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-1097596.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-733859.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>175988.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
+        <v>291000.0</v>
+      </c>
+      <c r="C14">
         <v>-1231000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446000.0</v>
       </c>
       <c r="E14">
         <v>446000.0</v>
       </c>
       <c r="F14">
+        <v>446000.0</v>
+      </c>
+      <c r="G14">
         <v>447000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>457000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>449000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>444000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>490000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>537000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>410000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>399000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>428000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>497000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>342000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>360000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>376000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>274000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>767000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>394000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>280000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>315000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>122000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>142000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-139908.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>143342.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>123021.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>113228.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-208624.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113228.0</v>
       </c>
       <c r="AF14">
         <v>113228.0</v>
       </c>
       <c r="AG14">
+        <v>113228.0</v>
+      </c>
+      <c r="AH14">
         <v>208624.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11935.0</v>
       </c>
       <c r="AI14">
         <v>11935.0</v>
       </c>
       <c r="AJ14">
         <v>11935.0</v>
       </c>
       <c r="AK14">
         <v>11935.0</v>
       </c>
       <c r="AL14">
         <v>11935.0</v>
       </c>
-      <c r="AM14"/>
+      <c r="AM14">
+        <v>11935.0</v>
+      </c>
       <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>11935.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2154.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925.0</v>
       </c>
       <c r="AS14">
         <v>1925.0</v>
       </c>
       <c r="AT14">
+        <v>1925.0</v>
+      </c>
+      <c r="AU14">
         <v>2155.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1576.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1431.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1432.0</v>
       </c>
-      <c r="AX14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>1560000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1560000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>16500000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
+        <v>406727000.0</v>
+      </c>
+      <c r="C16">
         <v>467760000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>480601000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>371466000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>359827000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>412612000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>398237000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>361426000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>327026000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>352299000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>453500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>617344000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>766358000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>553074000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>585448000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>605755000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>635014000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>641755000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>285308000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>272336000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>266987000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>567045000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>416815000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>318596000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>418897000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>351985085.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>433994644.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>289128569.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>288246706.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>176267666.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>220640818.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>253839540.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>152930977.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>175643529.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13135848.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4939087.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>16436538.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>24863488.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>31408090.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37921448.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>958951.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>36003546.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10032116.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621006.0</v>
       </c>
       <c r="AS16">
         <v>621006.0</v>
       </c>
       <c r="AT16">
+        <v>621006.0</v>
+      </c>
+      <c r="AU16">
         <v>13622995.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7753114.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1070772.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-1843795.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1070772.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
+        <v>-60966000.0</v>
+      </c>
+      <c r="C18">
         <v>-13971000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>108320000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4396000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-53418000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>19340000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>34096000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8429000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-133276000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-97970000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-169132000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-150527000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-177879000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-141595000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-154613000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-107415000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-111646000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-112518000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-168977000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-128935999.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-153798000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>141268000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-103562000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-94832000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-108784000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-82227469.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-54067687.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-40098016.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-36435595.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-44478223.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-33132448.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-30694877.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-22935249.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-15532804.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-11137868.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-11497451.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-8426950.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-6544602.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-6513358.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6472559.0</v>
       </c>
       <c r="AO18">
         <v>-6472559.0</v>
       </c>
       <c r="AP18">
+        <v>-6472559.0</v>
+      </c>
+      <c r="AQ18">
         <v>-7042292.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-3783919.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4017354.0</v>
       </c>
       <c r="AS18">
         <v>-4017354.0</v>
       </c>
       <c r="AT18">
+        <v>-4017354.0</v>
+      </c>
+      <c r="AU18">
         <v>-2580316.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-3698958.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1843794.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1843795.0</v>
       </c>
-      <c r="AX18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-148000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-49000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-8000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-20000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>0.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-90000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-293000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>4000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-47000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-372000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-259000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>124129000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>124980000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>82929000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-271949000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>84999000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>180001000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>130000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-146281000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-91000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>198763000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-287269000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-227419000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-155786.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-470047.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-192378.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-875111.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>-98763000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>98763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>384387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>380120000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>380363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323074000.0</v>
       </c>
       <c r="Y21">
         <v>323074000.0</v>
       </c>
       <c r="Z21">
+        <v>323074000.0</v>
+      </c>
+      <c r="AA21">
         <v>-487762.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206400000.0</v>
       </c>
       <c r="AB21">
         <v>206400000.0</v>
       </c>
       <c r="AC21">
-        <v>-21701292.0</v>
+        <v>206400000.0</v>
       </c>
       <c r="AD21">
         <v>-21701292.0</v>
       </c>
       <c r="AE21">
         <v>-21701292.0</v>
       </c>
       <c r="AF21">
         <v>-21701292.0</v>
       </c>
-      <c r="AG21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG21">
+        <v>-21701292.0</v>
+      </c>
+      <c r="AH21"/>
       <c r="AI21">
         <v>26364847.0</v>
       </c>
       <c r="AJ21">
         <v>26364847.0</v>
       </c>
       <c r="AK21">
         <v>26364847.0</v>
       </c>
       <c r="AL21">
         <v>26364847.0</v>
       </c>
-      <c r="AM21"/>
+      <c r="AM21">
+        <v>26364847.0</v>
+      </c>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
-[...1 lines deleted...]
-      </c>
+      <c r="AP21"/>
       <c r="AQ21">
         <v>26364847.0</v>
       </c>
-      <c r="AR21"/>
+      <c r="AR21">
+        <v>26364847.0</v>
+      </c>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>26364847.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
+        <v>18656000.0</v>
+      </c>
+      <c r="C22">
         <v>-81339000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>215715000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-42151000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-92225000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-36353000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-57445000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-37657000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-66423000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-88576000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-140237000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-122037000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-177778000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-165991000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-191269000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-155977000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-138935000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-147933000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-195571000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-219191000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-183659000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>78265000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-135700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-118617000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-168822000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-113217423.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-69824659.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-71090164.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-50574367.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-36459474.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-35972114.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-33334302.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-21736304.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-18255896.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-11573273.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-12126152.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-9050773.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-6620102.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-7210591.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6646972.0</v>
       </c>
       <c r="AO22">
         <v>-6646972.0</v>
       </c>
       <c r="AP22">
+        <v>-6646972.0</v>
+      </c>
+      <c r="AQ22">
         <v>-8215844.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-31189402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3555355.0</v>
       </c>
       <c r="AS22">
         <v>-3555355.0</v>
       </c>
       <c r="AT22">
+        <v>-3555355.0</v>
+      </c>
+      <c r="AU22">
         <v>-2688982.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-2469984.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2814758.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-2814759.0</v>
       </c>
-      <c r="AX22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
+        <v>-22000.0</v>
+      </c>
+      <c r="C23">
         <v>1259000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4367000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-7000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-15000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-14000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>42487000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-89314000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-55502000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5757000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-28000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6719000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-36227000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10638999.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-536000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2416000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3595000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-361000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4760000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-956000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6317000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-43112000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-41236000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21674000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>745553.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-8989971.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>40963913.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>60192251.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>115657.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>92563.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>278413.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>222697.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>178040485.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>19334629.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-570218.0</v>
       </c>
       <c r="AK23">
         <v>-570218.0</v>
       </c>
       <c r="AL23">
+        <v>-570218.0</v>
+      </c>
+      <c r="AM23">
         <v>-136980.0</v>
       </c>
-      <c r="AM23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN23"/>
       <c r="AO23">
         <v>7431510.0</v>
       </c>
       <c r="AP23">
+        <v>7431510.0</v>
+      </c>
+      <c r="AQ23">
         <v>33008751.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1048973.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4638360.0</v>
       </c>
       <c r="AS23">
         <v>4638360.0</v>
       </c>
       <c r="AT23">
+        <v>4638360.0</v>
+      </c>
+      <c r="AU23">
         <v>8450197.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10381300.0</v>
       </c>
-      <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
-    </row>
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>164</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-313000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>99000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-331863000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>124980000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>331863000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-271863000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>84999000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>180001000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>130000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-146281000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-52500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>202501000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>52500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-227419000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
+        <v>25834000.0</v>
+      </c>
+      <c r="C25">
         <v>128604000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>636000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>614000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>591000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>587000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>822000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5057000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6142000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6548000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3055000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6519000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6725000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4999000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>34189000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7132000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8065000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>56527000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>67966000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22054001.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>58599000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>57644000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2231000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>784000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>70400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2308094.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>247196.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>19438.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>122949.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>137699.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>571305.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>145324.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>17073.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>179190.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>545537.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>237517.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-180331.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-249579.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1423339.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-551990.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-551991.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-6003.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>26486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-376632.0</v>
       </c>
       <c r="AS25">
         <v>-376632.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25">
+      <c r="AT25">
+        <v>-376632.0</v>
+      </c>
+      <c r="AU25"/>
+      <c r="AV25">
         <v>-1155655.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>804719.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>804718.0</v>
       </c>
-      <c r="AX25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>166</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-2191000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>2191000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>3221000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-28000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-11000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-28000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-10999000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4238000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1002999.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-536000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-237000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-361000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-234000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-956000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1575000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>383267000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>112710540.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>112623140.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>111693430.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>110454010.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>131921540.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-16008.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>131600776.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>225361.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>150741660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000.0</v>
       </c>
       <c r="AJ26">
         <v>157000.0</v>
       </c>
       <c r="AK26">
         <v>157000.0</v>
       </c>
       <c r="AL26">
+        <v>157000.0</v>
+      </c>
+      <c r="AM26">
         <v>150741660.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>1719.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1048973.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>1719.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27">
+        <v>25173000.0</v>
+      </c>
+      <c r="C27">
         <v>-82757000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>28186000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>27197000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>27374000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>26314000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>27475000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>29990000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>30349000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26219000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21625000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>29278000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>28823000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>24241000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>23541000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>22530000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>20773000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>19312000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>17194000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>17722000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>16439000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12494000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>12099000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>11489000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9294000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7107068.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5295152.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4183221.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4558588.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1828617.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2050924.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2243527.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1610188.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4164340.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>545537.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>380924.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>327909.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>316559.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>35624.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>363402.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>363403.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>56346.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>333168.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78094.0</v>
       </c>
       <c r="AS27">
         <v>78094.0</v>
       </c>
       <c r="AT27">
+        <v>78094.0</v>
+      </c>
+      <c r="AU27">
         <v>141320.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>140069.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>188882.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>188883.0</v>
       </c>
-      <c r="AX27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
+        <v>64000.0</v>
+      </c>
+      <c r="C28">
         <v>1259000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>793000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6558000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>274000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2542000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>42487000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>108212000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3913000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5746000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1560000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>391106000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-15946000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9636000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4735000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>376704000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>383958000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2120000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4526000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1632000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6317000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>926000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>281668000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>403267000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>209610.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>198949710.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>40963913.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>148418251.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>115657.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-38434.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>131603440.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>222697.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>178040485.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19334629.0</v>
       </c>
       <c r="AJ28">
         <v>19334629.0</v>
       </c>
       <c r="AK28">
         <v>19334629.0</v>
       </c>
       <c r="AL28">
+        <v>19334629.0</v>
+      </c>
+      <c r="AM28">
         <v>14863000.0</v>
       </c>
-      <c r="AM28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN28"/>
       <c r="AO28">
         <v>7431510.0</v>
       </c>
       <c r="AP28">
+        <v>7431510.0</v>
+      </c>
+      <c r="AQ28">
         <v>33008752.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1048973.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4638360.0</v>
       </c>
       <c r="AS28">
         <v>4638360.0</v>
       </c>
       <c r="AT28">
+        <v>4638360.0</v>
+      </c>
+      <c r="AU28">
         <v>8450197.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10381300.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>7162000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
+        <v>-60966000.0</v>
+      </c>
+      <c r="C29">
         <v>-14176000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>108468000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4445000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-53410000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>19360000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>34096000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8339000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-132983000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-97875000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-169085000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-150155000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-177620000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-140744000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-154417000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-107024000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-111560000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-112499000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-168625000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-128687999.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-153314000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>141979000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-99824000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-94294000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-108349000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-82071683.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-53597640.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-39905638.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-35560484.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-44478223.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-33132448.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-30694877.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-22935249.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-15532804.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-11137868.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-11497451.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-8426950.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-6544602.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-6513358.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6472559.0</v>
       </c>
       <c r="AO29">
         <v>-6472559.0</v>
       </c>
       <c r="AP29">
+        <v>-6472559.0</v>
+      </c>
+      <c r="AQ29">
         <v>-7042292.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-3780718.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4016469.0</v>
       </c>
       <c r="AS29">
         <v>-4016469.0</v>
       </c>
       <c r="AT29">
+        <v>-4016469.0</v>
+      </c>
+      <c r="AU29">
         <v>-2565634.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-3697407.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1841938.0</v>
       </c>
       <c r="AW29">
         <v>-1841938.0</v>
       </c>
-      <c r="AX29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:50">
+      <c r="AX29">
+        <v>-1841938.0</v>
+      </c>
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>170</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-108000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-148000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-49000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-8000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-20000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-90000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-293000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-47000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-372000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-259000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>124129000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>124784000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>82929000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-271949000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>84980000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>179649000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>129752000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-146765000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-91000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>198763000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-287807000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-227854000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-155786.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-470047.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-192378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-875111.0</v>
       </c>
       <c r="AD30">
         <v>-875111.0</v>
       </c>
       <c r="AE30">
         <v>-875111.0</v>
       </c>
       <c r="AF30">
         <v>-875111.0</v>
       </c>
-      <c r="AG30"/>
+      <c r="AG30">
+        <v>-875111.0</v>
+      </c>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-3201.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-885.0</v>
       </c>
       <c r="AS30">
         <v>-885.0</v>
       </c>
       <c r="AT30">
+        <v>-885.0</v>
+      </c>
+      <c r="AU30">
         <v>-14682.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1551.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1856.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1857.0</v>
       </c>
-      <c r="AX30"/>
+      <c r="AY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>