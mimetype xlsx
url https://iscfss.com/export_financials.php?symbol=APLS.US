--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -10668,51 +10668,51 @@
       <c r="M2">
         <v>8379000.0</v>
       </c>
       <c r="N2">
         <v>7809000.0</v>
       </c>
       <c r="O2">
         <v>2925000.0</v>
       </c>
       <c r="P2">
         <v>1381000.0</v>
       </c>
       <c r="Q2">
         <v>82000.0</v>
       </c>
       <c r="R2">
         <v>1247000.0</v>
       </c>
       <c r="S2">
         <v>421000.0</v>
       </c>
       <c r="T2">
         <v>149000.0</v>
       </c>
       <c r="U2">
-        <v>50000000.0</v>
+        <v>145943000.0</v>
       </c>
       <c r="V2">
         <v>394000.0</v>
       </c>
       <c r="W2">
         <v>280000.0</v>
       </c>
       <c r="X2">
         <v>93207000.0</v>
       </c>
       <c r="Y2">
         <v>122000.0</v>
       </c>
       <c r="Z2">
         <v>142000.0</v>
       </c>
       <c r="AA2">
         <v>215858.0</v>
       </c>
       <c r="AB2">
         <v>69948000.0</v>
       </c>
       <c r="AC2">
         <v>63476000.0</v>
       </c>
@@ -10994,51 +10994,51 @@
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4"/>
       <c r="AY4"/>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>115</v>
       </c>
       <c r="B5">
-        <v>26467000.0</v>
+        <v>29469000.0</v>
       </c>
       <c r="C5">
         <v>-47791000.0</v>
       </c>
       <c r="D5">
         <v>227596000.0</v>
       </c>
       <c r="E5">
         <v>-30533000.0</v>
       </c>
       <c r="F5">
         <v>-80835000.0</v>
       </c>
       <c r="G5">
         <v>-24533000.0</v>
       </c>
       <c r="H5">
         <v>-44321000.0</v>
       </c>
       <c r="I5">
         <v>-28184000.0</v>
       </c>
       <c r="J5">
         <v>-59286000.0</v>
       </c>
@@ -11147,51 +11147,51 @@
       <c r="AS5">
         <v>-3980925.0</v>
       </c>
       <c r="AT5">
         <v>-3980925.0</v>
       </c>
       <c r="AU5">
         <v>-2917155.0</v>
       </c>
       <c r="AV5">
         <v>-2668576.0</v>
       </c>
       <c r="AW5">
         <v>-2854431.0</v>
       </c>
       <c r="AX5">
         <v>-2854432.0</v>
       </c>
       <c r="AY5"/>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>116</v>
       </c>
       <c r="B6">
-        <v>26758000.0</v>
+        <v>29760000.0</v>
       </c>
       <c r="C6">
         <v>-47464000.0</v>
       </c>
       <c r="D6">
         <v>227935000.0</v>
       </c>
       <c r="E6">
         <v>-30087000.0</v>
       </c>
       <c r="F6">
         <v>-80389000.0</v>
       </c>
       <c r="G6">
         <v>-24086000.0</v>
       </c>
       <c r="H6">
         <v>-43864000.0</v>
       </c>
       <c r="I6">
         <v>-27735000.0</v>
       </c>
       <c r="J6">
         <v>-58842000.0</v>
       </c>
@@ -11531,51 +11531,51 @@
       <c r="M9">
         <v>86590000.0</v>
       </c>
       <c r="N9">
         <v>37037000.0</v>
       </c>
       <c r="O9">
         <v>19738000.0</v>
       </c>
       <c r="P9">
         <v>20675000.0</v>
       </c>
       <c r="Q9">
         <v>16240000.0</v>
       </c>
       <c r="R9">
         <v>13134000.0</v>
       </c>
       <c r="S9">
         <v>59869000.0</v>
       </c>
       <c r="T9">
         <v>5501000.0</v>
       </c>
       <c r="U9">
-        <v>623000.0</v>
+        <v>-145320000.0</v>
       </c>
       <c r="V9">
         <v>-394000.0</v>
       </c>
       <c r="W9">
         <v>249720000.0</v>
       </c>
       <c r="X9">
         <v>646000.0</v>
       </c>
       <c r="Y9">
         <v>-122000.0</v>
       </c>
       <c r="Z9">
         <v>-142000.0</v>
       </c>
       <c r="AA9">
         <v>-215858.0</v>
       </c>
       <c r="AB9">
         <v>-69948000.0</v>
       </c>
       <c r="AC9">
         <v>-63476000.0</v>
       </c>
@@ -14024,51 +14024,51 @@
       <c r="M30">
         <v>207031000.0</v>
       </c>
       <c r="N30">
         <v>212120000.0</v>
       </c>
       <c r="O30">
         <v>183791000.0</v>
       </c>
       <c r="P30">
         <v>173613000.0</v>
       </c>
       <c r="Q30">
         <v>164864000.0</v>
       </c>
       <c r="R30">
         <v>142132000.0</v>
       </c>
       <c r="S30">
         <v>149266000.0</v>
       </c>
       <c r="T30">
         <v>133496000.0</v>
       </c>
       <c r="U30">
-        <v>194910000.0</v>
+        <v>48967000.0</v>
       </c>
       <c r="V30">
         <v>124197000.0</v>
       </c>
       <c r="W30">
         <v>119599000.0</v>
       </c>
       <c r="X30">
         <v>130198000.0</v>
       </c>
       <c r="Y30">
         <v>115386000.0</v>
       </c>
       <c r="Z30">
         <v>98644000.0</v>
       </c>
       <c r="AA30">
         <v>105724426.0</v>
       </c>
       <c r="AB30">
         <v>69948000.0</v>
       </c>
       <c r="AC30">
         <v>63476000.0</v>
       </c>
@@ -15317,51 +15317,51 @@
       <c r="D24">
         <v>99000.0</v>
       </c>
       <c r="E24">
         <v>61417000.0</v>
       </c>
       <c r="F24">
         <v>248719000.0</v>
       </c>
       <c r="G24">
         <v>-311567000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>165</v>
       </c>
       <c r="B25">
-        <v>108057000.0</v>
+        <v>2496000.0</v>
       </c>
       <c r="C25">
         <v>12444000.0</v>
       </c>
       <c r="D25">
         <v>26413000.0</v>
       </c>
       <c r="E25">
         <v>61553000.0</v>
       </c>
       <c r="F25">
         <v>6327000.0</v>
       </c>
       <c r="G25">
         <v>118565000.0</v>
       </c>
       <c r="H25">
         <v>18524000.0</v>
       </c>
       <c r="I25">
         <v>568325.0</v>
       </c>
       <c r="J25">
         <v>13563.0</v>
       </c>
@@ -18134,63 +18134,63 @@
       <c r="AV22">
         <v>-2469984.0</v>
       </c>
       <c r="AW22">
         <v>-2814758.0</v>
       </c>
       <c r="AX22">
         <v>-2814759.0</v>
       </c>
       <c r="AY22"/>
     </row>
     <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>163</v>
       </c>
       <c r="B23">
         <v>-22000.0</v>
       </c>
       <c r="C23">
         <v>1259000.0</v>
       </c>
       <c r="D23">
         <v>-4000.0</v>
       </c>
       <c r="E23">
-        <v>4367000.0</v>
+        <v>6558000.0</v>
       </c>
       <c r="F23">
         <v>-7000.0</v>
       </c>
       <c r="G23">
         <v>-15000.0</v>
       </c>
       <c r="H23">
         <v>-14000.0</v>
       </c>
       <c r="I23">
-        <v>42487000.0</v>
+        <v>141250000.0</v>
       </c>
       <c r="J23">
         <v>-89314000.0</v>
       </c>
       <c r="K23">
         <v>-55502000.0</v>
       </c>
       <c r="L23">
         <v>5757000.0</v>
       </c>
       <c r="M23">
         <v>-28000.0</v>
       </c>
       <c r="N23">
         <v>6719000.0</v>
       </c>
       <c r="O23">
         <v>-36227000.0</v>
       </c>
       <c r="P23">
         <v>10638999.0</v>
       </c>
       <c r="Q23">
         <v>-536000.0</v>
       </c>
@@ -18355,51 +18355,51 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
     </row>
     <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>165</v>
       </c>
       <c r="B25">
-        <v>25834000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="C25">
         <v>128604000.0</v>
       </c>
       <c r="D25">
         <v>636000.0</v>
       </c>
       <c r="E25">
         <v>614000.0</v>
       </c>
       <c r="F25">
         <v>591000.0</v>
       </c>
       <c r="G25">
         <v>587000.0</v>
       </c>
       <c r="H25">
         <v>822000.0</v>
       </c>
       <c r="I25">
         <v>5057000.0</v>
       </c>
       <c r="J25">
         <v>6142000.0</v>
       </c>