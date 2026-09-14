--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -14681,51 +14681,51 @@
       </c>
       <c r="K6">
         <v>-11140058.0</v>
       </c>
       <c r="L6">
         <v>22380551.0</v>
       </c>
       <c r="M6">
         <v>8864634.0</v>
       </c>
       <c r="N6">
         <v>3717008.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>148</v>
       </c>
       <c r="B7">
         <v>-85118000.0</v>
       </c>
       <c r="C7">
         <v>-18357000.0</v>
       </c>
       <c r="D7">
-        <v>-200169000.0</v>
+        <v>-200249000.0</v>
       </c>
       <c r="E7">
         <v>-15698000.0</v>
       </c>
       <c r="F7">
         <v>-93522000.0</v>
       </c>
       <c r="G7">
         <v>19586000.0</v>
       </c>
       <c r="H7">
         <v>53308000.0</v>
       </c>
       <c r="I7">
         <v>-12040184.0</v>
       </c>
       <c r="J7">
         <v>-1186879.0</v>
       </c>
       <c r="K7">
         <v>42571.0</v>
       </c>
       <c r="L7">
         <v>628308.0</v>
       </c>
@@ -14927,51 +14927,51 @@
       <c r="J13">
         <v>-981565.0</v>
       </c>
       <c r="K13">
         <v>-27208.0</v>
       </c>
       <c r="L13">
         <v>-1097596.0</v>
       </c>
       <c r="M13">
         <v>175988.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>155</v>
       </c>
       <c r="B14">
         <v>1558000.0</v>
       </c>
       <c r="C14">
         <v>1797000.0</v>
       </c>
       <c r="D14">
-        <v>1704000.0</v>
+        <v>1784000.0</v>
       </c>
       <c r="E14">
         <v>1487000.0</v>
       </c>
       <c r="F14">
         <v>1492000.0</v>
       </c>
       <c r="G14">
         <v>859000.0</v>
       </c>
       <c r="H14">
         <v>596000.0</v>
       </c>
       <c r="I14">
         <v>239683.0</v>
       </c>
       <c r="J14">
         <v>11935.0</v>
       </c>
       <c r="K14">
         <v>239683.0</v>
       </c>
       <c r="L14">
         <v>11935.0</v>
       </c>
@@ -15251,51 +15251,51 @@
       </c>
       <c r="K22">
         <v>-27124637.0</v>
       </c>
       <c r="L22">
         <v>-46515956.0</v>
       </c>
       <c r="M22">
         <v>-10788483.0</v>
       </c>
       <c r="N22">
         <v>-3961568.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>163</v>
       </c>
       <c r="B23">
         <v>-11000.0</v>
       </c>
       <c r="C23">
         <v>-235041000.0</v>
       </c>
       <c r="D23">
-        <v>10112000.0</v>
+        <v>-66540000.0</v>
       </c>
       <c r="E23">
         <v>-14461000.0</v>
       </c>
       <c r="F23">
         <v>11873000.0</v>
       </c>
       <c r="G23">
         <v>-12119000.0</v>
       </c>
       <c r="H23">
         <v>94749000.0</v>
       </c>
       <c r="I23">
         <v>709360.0</v>
       </c>
       <c r="J23">
         <v>20947308.0</v>
       </c>
       <c r="K23">
         <v>14863020.0</v>
       </c>
       <c r="L23">
         <v>41234779.0</v>
       </c>
@@ -16361,51 +16361,51 @@
       <c r="D7">
         <v>-136408000.0</v>
       </c>
       <c r="E7">
         <v>18339000.0</v>
       </c>
       <c r="F7">
         <v>10404000.0</v>
       </c>
       <c r="G7">
         <v>28365000.0</v>
       </c>
       <c r="H7">
         <v>62787000.0</v>
       </c>
       <c r="I7">
         <v>-6178000.0</v>
       </c>
       <c r="J7">
         <v>-103495000.0</v>
       </c>
       <c r="K7">
         <v>-42556000.0</v>
       </c>
       <c r="L7">
-        <v>-47955000.0</v>
+        <v>-57499000.0</v>
       </c>
       <c r="M7">
         <v>-64325000.0</v>
       </c>
       <c r="N7">
         <v>-35789000.0</v>
       </c>
       <c r="O7">
         <v>-4421000.0</v>
       </c>
       <c r="P7">
         <v>-21375000.0</v>
       </c>
       <c r="Q7">
         <v>18949000.0</v>
       </c>
       <c r="R7">
         <v>-1823000.0</v>
       </c>
       <c r="S7">
         <v>-40781000.0</v>
       </c>
       <c r="T7">
         <v>-58488000.0</v>
       </c>
@@ -17138,51 +17138,51 @@
       <c r="D14">
         <v>339000.0</v>
       </c>
       <c r="E14">
         <v>446000.0</v>
       </c>
       <c r="F14">
         <v>446000.0</v>
       </c>
       <c r="G14">
         <v>447000.0</v>
       </c>
       <c r="H14">
         <v>457000.0</v>
       </c>
       <c r="I14">
         <v>449000.0</v>
       </c>
       <c r="J14">
         <v>444000.0</v>
       </c>
       <c r="K14">
         <v>490000.0</v>
       </c>
       <c r="L14">
-        <v>537000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="M14">
         <v>410000.0</v>
       </c>
       <c r="N14">
         <v>399000.0</v>
       </c>
       <c r="O14">
         <v>428000.0</v>
       </c>
       <c r="P14">
         <v>497000.0</v>
       </c>
       <c r="Q14">
         <v>342000.0</v>
       </c>
       <c r="R14">
         <v>360000.0</v>
       </c>
       <c r="S14">
         <v>376000.0</v>
       </c>
       <c r="T14">
         <v>274000.0</v>
       </c>
@@ -18155,51 +18155,51 @@
       <c r="D23">
         <v>-4000.0</v>
       </c>
       <c r="E23">
         <v>6558000.0</v>
       </c>
       <c r="F23">
         <v>-7000.0</v>
       </c>
       <c r="G23">
         <v>-15000.0</v>
       </c>
       <c r="H23">
         <v>-14000.0</v>
       </c>
       <c r="I23">
         <v>141250000.0</v>
       </c>
       <c r="J23">
         <v>-89314000.0</v>
       </c>
       <c r="K23">
         <v>-55502000.0</v>
       </c>
       <c r="L23">
-        <v>5757000.0</v>
+        <v>5746000.0</v>
       </c>
       <c r="M23">
         <v>-28000.0</v>
       </c>
       <c r="N23">
         <v>6719000.0</v>
       </c>
       <c r="O23">
         <v>-36227000.0</v>
       </c>
       <c r="P23">
         <v>10638999.0</v>
       </c>
       <c r="Q23">
         <v>-536000.0</v>
       </c>
       <c r="R23">
         <v>-2416000.0</v>
       </c>
       <c r="S23">
         <v>3595000.0</v>
       </c>
       <c r="T23">
         <v>-361000.0</v>
       </c>
@@ -18385,51 +18385,51 @@
       <c r="D25">
         <v>636000.0</v>
       </c>
       <c r="E25">
         <v>614000.0</v>
       </c>
       <c r="F25">
         <v>591000.0</v>
       </c>
       <c r="G25">
         <v>587000.0</v>
       </c>
       <c r="H25">
         <v>822000.0</v>
       </c>
       <c r="I25">
         <v>5057000.0</v>
       </c>
       <c r="J25">
         <v>6142000.0</v>
       </c>
       <c r="K25">
         <v>6548000.0</v>
       </c>
       <c r="L25">
-        <v>-3055000.0</v>
+        <v>6621000.0</v>
       </c>
       <c r="M25">
         <v>6519000.0</v>
       </c>
       <c r="N25">
         <v>6725000.0</v>
       </c>
       <c r="O25">
         <v>4999000.0</v>
       </c>
       <c r="P25">
         <v>34189000.0</v>
       </c>
       <c r="Q25">
         <v>7132000.0</v>
       </c>
       <c r="R25">
         <v>8065000.0</v>
       </c>
       <c r="S25">
         <v>56527000.0</v>
       </c>
       <c r="T25">
         <v>67966000.0</v>
       </c>